--- v0 (2026-05-01)
+++ v1 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="973">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -100,2412 +100,2883 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
-    <t>ES06445809V1</t>
-[...2 lines deleted...]
-    <t>IBERDROLA D0126</t>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>NL0010801007</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...8 lines deleted...]
-    <t>PUBLICIS GROUPE SA</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>5 861.70</t>
+    <t>18 819.13</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>7 337.00</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>6 994.11</t>
-[...8 lines deleted...]
-    <t>4 518.44</t>
+    <t>10 152.74</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>21 059.59</t>
+    <t>24 252.74</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>5 470.89</t>
+    <t>8 707.19</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 902.98</t>
+    <t>6 504.97</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 438.36</t>
-[...8 lines deleted...]
-    <t>9 616.44</t>
+    <t>6 509.59</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>13 623.29</t>
+    <t>16 212.33</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>43 113.56</t>
+    <t>52 495.78</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>10 972.60</t>
+    <t>12 698.63</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 488.01</t>
+    <t>14 861.30</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>15 534.25</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 313.85</t>
+    <t>3 228.34</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 900.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
+    <t>17 116.44</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>38 394.52</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>20 462.53</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>24 080.10</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2NW83</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>8 938.36</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>2 512.29</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>13 280.82</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>5 506.85</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>10 017.12</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>3 505.50</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>6 460.91</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>4 219.18</t>
+  </si>
+  <si>
+    <t>FR001400EAY1</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
+  </si>
+  <si>
+    <t>3 164.38</t>
+  </si>
+  <si>
+    <t>XS2342060360</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2032</t>
+  </si>
+  <si>
+    <t>4 681.56</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>11 853.45</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 061.64</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>3 005.14</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>21 673.97</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>5 015.22</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>7 102.75</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>16 136.99</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>3 541.43</t>
+  </si>
+  <si>
+    <t>ES0000012H41</t>
+  </si>
+  <si>
+    <t>BONOS Y OBLIG DEL ESTADO 0.1 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 758.90</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>30 067.18</t>
+  </si>
+  <si>
+    <t>FR0014007VJ6</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/02/2034</t>
+  </si>
+  <si>
+    <t>FR001400OIX5</t>
+  </si>
+  <si>
+    <t>BPCE SA 08/03/2033</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>5 523.29</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>6 812.88</t>
+  </si>
+  <si>
+    <t>DE0001030732</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>12 353.42</t>
+  </si>
+  <si>
+    <t>FR0014002GI0</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>6 529.11</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>9 953.42</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 603.42</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>28 458.36</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>19 553.42</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>10 695.89</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>23 574.66</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>10 845.21</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>21 667.81</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>4 777.40</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>20 162.47</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 811.64</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 024.66</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>9 708.90</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>19 441.18</t>
+  </si>
+  <si>
+    <t>FR001400I3C5</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.47 22/05/2031</t>
+  </si>
+  <si>
+    <t>11 370.19</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>26 438.36</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 19/11/2030</t>
+  </si>
+  <si>
+    <t>1 697.26</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>7 219.18</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 775.68</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>2 506.85</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>7 731.16</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>19 909.29</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 382.67</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>6 213.90</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>6 612.22</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>17 311.66</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>18 591.78</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 258.56</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>2 546.58</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>10 150.68</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>17 771.92</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>25 197.13</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>12 529.11</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>5 856.16</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>8 917.81</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>4 593.70</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>6 969.86</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>41 722.73</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>8 802.74</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 600.50</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 577.49</t>
+  </si>
+  <si>
+    <t>FI4000523238</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.5 15/09/2032</t>
+  </si>
+  <si>
+    <t>33 391.23</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>2 053.63</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>8 677.26</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013451507</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2029</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0011883966</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
+  </si>
+  <si>
+    <t>121 643.84</t>
+  </si>
+  <si>
+    <t>FR0000187635</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
+  </si>
+  <si>
+    <t>180 219.18</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>19 934.25</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>8 154.84</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 695.21</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>15 053.42</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>21 179.79</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>1 080.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>35 839.04</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>7 910.77</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>5 084.93</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>10 159.30</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>33 282.53</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>5 993.15</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>22 019.26</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>7 160.96</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>14 136.16</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>17 798.30</t>
+  </si>
+  <si>
+    <t>IE00BJ38CR43</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
+  </si>
+  <si>
+    <t>35 613.37</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>18 192.33</t>
+  </si>
+  <si>
+    <t>IT0005466013</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
+  </si>
+  <si>
+    <t>11 893.11</t>
+  </si>
+  <si>
+    <t>IT0005403396</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
+  </si>
+  <si>
+    <t>14 328.62</t>
+  </si>
+  <si>
+    <t>IT0005383309</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
+  </si>
+  <si>
+    <t>28 305.12</t>
+  </si>
+  <si>
+    <t>IT0005413171</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
+  </si>
+  <si>
+    <t>39 977.14</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>1 248.03</t>
+  </si>
+  <si>
+    <t>IT0005024234</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
+  </si>
+  <si>
+    <t>16 542.83</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>2 663.11</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>47 812.33</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>11 147.26</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>5 130.82</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>20 104.77</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 810.33</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>17 631.10</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
+  </si>
+  <si>
+    <t>14 450.34</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 613.66</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>6 724.32</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 751.89</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>74 321.49</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>10 688.57</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>7 385.21</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>18 144.94</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>1 632.00</t>
+  </si>
+  <si>
+    <t>NL0015000LS8</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0 15/01/2029</t>
+  </si>
+  <si>
+    <t>NL0012818504</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2028</t>
+  </si>
+  <si>
+    <t>1 459.93</t>
+  </si>
+  <si>
+    <t>NL0014555419</t>
+  </si>
+  <si>
+    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>6 304.11</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>10 621.66</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>5 873.51</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>58 845.21</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>13 862.14</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>33 935.48</t>
+  </si>
+  <si>
+    <t>PTOTEVOE0018</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 2.125 17/10/2028</t>
+  </si>
+  <si>
+    <t>26 021.64</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>12 347.51</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>1 939.73</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>6 962.67</t>
+  </si>
+  <si>
+    <t>FR0013426731</t>
+  </si>
+  <si>
+    <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
+  </si>
+  <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>21 455.94</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>6 948.30</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>6 731.51</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>23 671.23</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 141.07</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>6 601.32</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>2 256.16</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>19 112.67</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 851.61</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>7 931.51</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>9 936.99</t>
+  </si>
+  <si>
+    <t>ES0000012F43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
+  </si>
+  <si>
+    <t>10 314.41</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>21 718.95</t>
+  </si>
+  <si>
+    <t>ES0000012Q16</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
+  </si>
+  <si>
+    <t>44 876.71</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>32 391.01</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>18 082.19</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>4 949.49</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>11 013.70</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>24 383.22</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>4 426.03</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>6 143.84</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 370.55</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>1 248.29</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>18 804.79</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
     <t>14 671.23</t>
   </si>
   <si>
-    <t>XS3070545234</t>
-[...1525 lines deleted...]
-  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 146.58</t>
+    <t>30 972.60</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 937.50</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
+    <t>10 479.45</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>2 646.75</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>3 078.04</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>6 993.38</t>
+    <t>7 999.28</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 157.10</t>
+    <t>9 590.57</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 356.16</t>
+    <t>25 290.41</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 775.68</t>
+    <t>13 896.92</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 216.44</t>
+    <t>12 115.07</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>21 366.99</t>
+    <t>25 483.56</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 173.30</t>
+    <t>3 226.59</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>11 876.71</t>
+    <t>13 602.74</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>13 997.26</t>
-[...17 lines deleted...]
-    <t>14 905.48</t>
+    <t>16 241.10</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 229.45</t>
+    <t>2 833.56</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>19 379.45</t>
+    <t>22 083.56</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 360.38</t>
+    <t>5 212.17</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 872.95</t>
+    <t>5 541.78</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 515.37</t>
+    <t>9 692.24</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
+  </si>
+  <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-32 250.00</t>
+    <t>-63 750.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2869,154 +3340,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644412.584</v>
+        <v>644036.584</v>
       </c>
       <c r="D2">
-        <v>925.93</v>
+        <v>905.16</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>596684793.82</v>
+        <v>582957406.21</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>596684793.82</v>
+        <v>582957406.21</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>911.79</v>
+        <v>891.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8773308.24</v>
+        <v>8576472.93</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8773308.24</v>
+        <v>8576472.93</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>22543.0</v>
+        <v>25776.0</v>
       </c>
       <c r="D4">
-        <v>110.98</v>
+        <v>108.57</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2501822.65</v>
+        <v>2798734.48</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2501822.65</v>
+        <v>2798734.48</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P302"/>
+  <dimension ref="A1:P378"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O302" sqref="O302"/>
+      <selection activeCell="O378" sqref="O378"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3035,15089 +3506,18889 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>12020.0</v>
+        <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>149.15</v>
+        <v>31.76</v>
       </c>
       <c r="E2" s="1">
-        <v>210.7090848586</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2532723.2</v>
+        <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-739940.2</v>
+        <v>-23662.94</v>
       </c>
       <c r="J2" s="1">
-        <v>-29.215202040239</v>
+        <v>-9.8239636570131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1792783.0</v>
+        <v>217206.64</v>
       </c>
       <c r="N2" s="1">
-        <v>1792783.0</v>
+        <v>217206.64</v>
       </c>
       <c r="O2" s="1">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1020.0</v>
+        <v>19632.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1253.4</v>
+        <v>27.21</v>
       </c>
       <c r="E3" s="1">
-        <v>1570.0</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1601400.0</v>
+        <v>556763.52</v>
       </c>
       <c r="I3" s="1">
-        <v>-322932.0</v>
+        <v>-22576.8</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.165605095541</v>
+        <v>-4.0550070521862</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1278468.0</v>
+        <v>534186.72</v>
       </c>
       <c r="N3" s="1">
-        <v>1278468.0</v>
+        <v>534186.72</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>18404.0</v>
+        <v>5323.0</v>
       </c>
       <c r="D4" s="1">
-        <v>193.4</v>
+        <v>216.4</v>
       </c>
       <c r="E4" s="1">
-        <v>159.92108183</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2943187.59</v>
+        <v>1313716.4</v>
       </c>
       <c r="I4" s="1">
-        <v>616146.01</v>
+        <v>-161819.2</v>
       </c>
       <c r="J4" s="1">
-        <v>20.934649632713</v>
+        <v>-12.317666126418</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3559333.6</v>
+        <v>1151897.2</v>
       </c>
       <c r="N4" s="1">
-        <v>3559333.6</v>
+        <v>1151897.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.59</v>
+        <v>0.19</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>35746.0</v>
+        <v>8673.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.3</v>
+        <v>138.9</v>
       </c>
       <c r="E5" s="1">
-        <v>58.398102445</v>
+        <v>210.7090845152</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2087498.57</v>
+        <v>1827479.89</v>
       </c>
       <c r="I5" s="1">
-        <v>32239.23</v>
+        <v>-622800.19</v>
       </c>
       <c r="J5" s="1">
-        <v>1.544395309454</v>
+        <v>-34.079728778849</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2119737.8</v>
+        <v>1204679.7</v>
       </c>
       <c r="N5" s="1">
-        <v>2119737.8</v>
+        <v>1204679.7</v>
       </c>
       <c r="O5" s="1">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>19269.0</v>
+        <v>825.0</v>
       </c>
       <c r="D6" s="1">
-        <v>371.8</v>
+        <v>913.6</v>
       </c>
       <c r="E6" s="1">
-        <v>234.8222139187</v>
+        <v>1570.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4524789.24</v>
+        <v>1295250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2639424.96</v>
+        <v>-541530.0</v>
       </c>
       <c r="J6" s="1">
-        <v>58.332550313437</v>
+        <v>-41.808917197452</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7164214.2</v>
+        <v>753720.0</v>
       </c>
       <c r="N6" s="1">
-        <v>7164214.2</v>
+        <v>753720.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.18</v>
+        <v>0.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>136724.0</v>
+        <v>106696.0</v>
       </c>
       <c r="D7" s="1">
-        <v>27.02</v>
+        <v>25.48</v>
       </c>
       <c r="E7" s="1">
-        <v>25.8695213715</v>
+        <v>27.1591870361</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3536984.44</v>
+        <v>2897776.62</v>
       </c>
       <c r="I7" s="1">
-        <v>157298.04</v>
+        <v>-179162.54</v>
       </c>
       <c r="J7" s="1">
-        <v>4.4472358493044</v>
+        <v>-6.1827588352894</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3694282.48</v>
+        <v>2718614.08</v>
       </c>
       <c r="N7" s="1">
-        <v>3694282.48</v>
+        <v>2718614.08</v>
       </c>
       <c r="O7" s="1">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>35963.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>56.62</v>
+        <v>103.2</v>
       </c>
       <c r="E8" s="1">
-        <v>68.4789831215</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2462709.67</v>
+        <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-426484.61</v>
+        <v>-28484.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-17.317697461268</v>
+        <v>-12.837837837838</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2036225.06</v>
+        <v>193396.8</v>
       </c>
       <c r="N8" s="1">
-        <v>2036225.06</v>
+        <v>193396.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.33</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>36120.0</v>
+        <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.08</v>
+        <v>59.65</v>
       </c>
       <c r="E9" s="1">
-        <v>54.1531140642</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1956010.48</v>
+        <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>214079.12</v>
+        <v>-17910.75</v>
       </c>
       <c r="J9" s="1">
-        <v>10.944681646082</v>
+        <v>-5.1669316375199</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2170089.6</v>
+        <v>328731.15</v>
       </c>
       <c r="N9" s="1">
-        <v>2170089.6</v>
+        <v>328731.15</v>
       </c>
       <c r="O9" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>15341.0</v>
+        <v>97593.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1215.6</v>
+        <v>8.945</v>
       </c>
       <c r="E10" s="1">
-        <v>404.2233843948</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>6201190.94</v>
+        <v>863698.05</v>
       </c>
       <c r="I10" s="1">
-        <v>12447328.66</v>
+        <v>9271.34</v>
       </c>
       <c r="J10" s="1">
-        <v>200.72480883809</v>
+        <v>1.0734469065896</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>18648519.6</v>
+        <v>872969.39</v>
       </c>
       <c r="N10" s="1">
-        <v>18648519.6</v>
+        <v>872969.39</v>
       </c>
       <c r="O10" s="1">
-        <v>3.07</v>
+        <v>0.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>125524.0</v>
+        <v>19753.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.43</v>
+        <v>168.38</v>
       </c>
       <c r="E11" s="1">
-        <v>25.5560147064</v>
+        <v>161.5819040146</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3207893.19</v>
+        <v>3191727.35</v>
       </c>
       <c r="I11" s="1">
-        <v>1615994.13</v>
+        <v>134282.79</v>
       </c>
       <c r="J11" s="1">
-        <v>50.375559106443</v>
+        <v>4.2072136894776</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4823887.32</v>
+        <v>3326010.14</v>
       </c>
       <c r="N11" s="1">
-        <v>4823887.32</v>
+        <v>3326010.14</v>
       </c>
       <c r="O11" s="1">
-        <v>0.79</v>
+        <v>0.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>292537.0</v>
+        <v>12736.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.45</v>
+        <v>354.1</v>
       </c>
       <c r="E12" s="1">
-        <v>10.5618574744</v>
+        <v>234.822214196</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3089734.1</v>
+        <v>2990695.72</v>
       </c>
       <c r="I12" s="1">
-        <v>3185184.55</v>
+        <v>1519121.88</v>
       </c>
       <c r="J12" s="1">
-        <v>103.08927716466</v>
+        <v>50.79493275899</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6274918.65</v>
+        <v>4509817.6</v>
       </c>
       <c r="N12" s="1">
-        <v>6274918.65</v>
+        <v>4509817.6</v>
       </c>
       <c r="O12" s="1">
-        <v>1.03</v>
+        <v>0.76</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>602406.0</v>
+        <v>31198.0</v>
       </c>
       <c r="D13" s="1">
-        <v>10.78</v>
+        <v>23.3</v>
       </c>
       <c r="E13" s="1">
-        <v>7.595102821</v>
+        <v>25.8695214437</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4575335.51</v>
+        <v>807077.33</v>
       </c>
       <c r="I13" s="1">
-        <v>1918601.17</v>
+        <v>-80163.93</v>
       </c>
       <c r="J13" s="1">
-        <v>41.933562376063</v>
+        <v>-9.9326207068658</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6493936.68</v>
+        <v>726913.4</v>
       </c>
       <c r="N13" s="1">
-        <v>6493936.68</v>
+        <v>726913.4</v>
       </c>
       <c r="O13" s="1">
-        <v>1.07</v>
+        <v>0.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>19435.0</v>
+        <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.8</v>
+        <v>57.35</v>
       </c>
       <c r="E14" s="1">
-        <v>107.9779187034</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2098550.85</v>
+        <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-197807.85</v>
+        <v>-24297.8</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.4259259907855</v>
+        <v>-9.7560975609756</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1900743.0</v>
+        <v>224754.65</v>
       </c>
       <c r="N14" s="1">
-        <v>1900743.0</v>
+        <v>224754.65</v>
       </c>
       <c r="O14" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>46636.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D15" s="1">
-        <v>87.42</v>
+        <v>52.22</v>
       </c>
       <c r="E15" s="1">
-        <v>79.8211356034</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3722538.48</v>
+        <v>2462709.67</v>
       </c>
       <c r="I15" s="1">
-        <v>354380.64</v>
+        <v>-584721.81</v>
       </c>
       <c r="J15" s="1">
-        <v>9.5198650572445</v>
+        <v>-23.743026517616</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4076919.12</v>
+        <v>1877987.86</v>
       </c>
       <c r="N15" s="1">
-        <v>4076919.12</v>
+        <v>1877987.86</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>51409.0</v>
+        <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>91.2</v>
+        <v>10.52</v>
       </c>
       <c r="E16" s="1">
-        <v>74.6080911903</v>
+        <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3835527.36</v>
+        <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>852973.44</v>
+        <v>-47612.12</v>
       </c>
       <c r="J16" s="1">
-        <v>22.238752587076</v>
+        <v>-20.151804346332</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4688500.8</v>
+        <v>188655.16</v>
       </c>
       <c r="N16" s="1">
-        <v>4688500.8</v>
+        <v>188655.16</v>
       </c>
       <c r="O16" s="1">
-        <v>0.77</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>542213.0</v>
+        <v>42915.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.276</v>
+        <v>63.76</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0751749036</v>
+        <v>56.4754137248</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005103.81</v>
+        <v>2423642.38</v>
       </c>
       <c r="I17" s="1">
-        <v>108889.98</v>
+        <v>312618.02</v>
       </c>
       <c r="J17" s="1">
-        <v>1.8132905515916</v>
+        <v>12.898685985182</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6113993.79</v>
+        <v>2736260.4</v>
       </c>
       <c r="N17" s="1">
-        <v>6113993.79</v>
+        <v>2736260.4</v>
       </c>
       <c r="O17" s="1">
-        <v>1.01</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>1422302.0</v>
+        <v>20148.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.744</v>
+        <v>28.8</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6132367528</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15095227.86</v>
+        <v>602828.16</v>
       </c>
       <c r="I18" s="1">
-        <v>185984.83</v>
+        <v>-22565.76</v>
       </c>
       <c r="J18" s="1">
-        <v>1.2320769962859</v>
+        <v>-3.7433155080214</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15281212.69</v>
+        <v>580262.4</v>
       </c>
       <c r="N18" s="1">
-        <v>15281212.69</v>
+        <v>580262.4</v>
       </c>
       <c r="O18" s="1">
-        <v>2.51</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>97635.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.1</v>
+        <v>1179.6</v>
       </c>
       <c r="E19" s="1">
-        <v>28.8500285758</v>
+        <v>404.223384418</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2816772.54</v>
+        <v>5987356.77</v>
       </c>
       <c r="I19" s="1">
-        <v>-170864.04</v>
+        <v>11484878.43</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.0659509269428</v>
+        <v>191.81884212322</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2645908.5</v>
+        <v>17472235.2</v>
       </c>
       <c r="N19" s="1">
-        <v>2645908.5</v>
+        <v>17472235.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.44</v>
+        <v>2.94</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>14659.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>131.2</v>
+        <v>58.02</v>
       </c>
       <c r="E20" s="1">
-        <v>134.3637396821</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1969638.06</v>
+        <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-46377.26</v>
+        <v>-16840.08</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.3546082370078</v>
+        <v>-5.56640625</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1923260.8</v>
+        <v>285690.48</v>
       </c>
       <c r="N20" s="1">
-        <v>1923260.8</v>
+        <v>285690.48</v>
       </c>
       <c r="O20" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>39102.0</v>
+        <v>117938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>83.22</v>
+        <v>38.3</v>
       </c>
       <c r="E21" s="1">
-        <v>55.1709669582</v>
+        <v>25.5560146857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2157295.15</v>
+        <v>3014025.26</v>
       </c>
       <c r="I21" s="1">
-        <v>1096773.29</v>
+        <v>1503000.14</v>
       </c>
       <c r="J21" s="1">
-        <v>50.840205615815</v>
+        <v>49.866872714929</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3254068.44</v>
+        <v>4517025.4</v>
       </c>
       <c r="N21" s="1">
-        <v>3254068.44</v>
+        <v>4517025.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.54</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>22671.0</v>
+        <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>65.84</v>
+        <v>7.6</v>
       </c>
       <c r="E22" s="1">
-        <v>59.4429090027</v>
+        <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1347630.19</v>
+        <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>145028.45</v>
+        <v>-21265.46</v>
       </c>
       <c r="J22" s="1">
-        <v>10.761739465038</v>
+        <v>-9.4699245887007</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1492658.64</v>
+        <v>203292.4</v>
       </c>
       <c r="N22" s="1">
-        <v>1492658.64</v>
+        <v>203292.4</v>
       </c>
       <c r="O22" s="1">
-        <v>0.25</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>29939.0</v>
+        <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.22</v>
+        <v>50.3</v>
       </c>
       <c r="E23" s="1">
-        <v>33.5268288854</v>
+        <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1003759.73</v>
+        <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-308576.15</v>
+        <v>-19446.68</v>
       </c>
       <c r="J23" s="1">
-        <v>-30.742033255309</v>
+        <v>-8.2953431334911</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>695183.58</v>
+        <v>214982.2</v>
       </c>
       <c r="N23" s="1">
-        <v>695183.58</v>
+        <v>214982.2</v>
       </c>
       <c r="O23" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>6365.0</v>
+        <v>25462.0</v>
       </c>
       <c r="D24" s="1">
-        <v>213.3</v>
+        <v>16.73</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007855</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1381606.0</v>
+        <v>464426.88</v>
       </c>
       <c r="I24" s="1">
-        <v>-23951.5</v>
+        <v>-38447.62</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.733598435444</v>
+        <v>-8.2785087719298</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1357654.5</v>
+        <v>425979.26</v>
       </c>
       <c r="N24" s="1">
-        <v>1357654.5</v>
+        <v>425979.26</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>83346.0</v>
+        <v>213997.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.17</v>
+        <v>18.01</v>
       </c>
       <c r="E25" s="1">
-        <v>31.6806207856</v>
+        <v>10.5618574559</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2640453.02</v>
+        <v>2260205.81</v>
       </c>
       <c r="I25" s="1">
-        <v>-292596.2</v>
+        <v>1593880.16</v>
       </c>
       <c r="J25" s="1">
-        <v>-11.081287861732</v>
+        <v>70.519248864332</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2347856.82</v>
+        <v>3854085.97</v>
       </c>
       <c r="N25" s="1">
-        <v>2347856.82</v>
+        <v>3854085.97</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>46391.0</v>
+        <v>171387.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.2</v>
+        <v>3.024</v>
       </c>
       <c r="E26" s="1">
-        <v>97.1771259512</v>
+        <v>3.2080000233</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>4508144.05</v>
+        <v>549809.5</v>
       </c>
       <c r="I26" s="1">
-        <v>-1437059.85</v>
+        <v>-31535.21</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.876972742253</v>
+        <v>-5.7356611699143</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3071084.2</v>
+        <v>518274.29</v>
       </c>
       <c r="N26" s="1">
-        <v>3071084.2</v>
+        <v>518274.29</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>52772.0</v>
+        <v>476635.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.865</v>
+        <v>9.536</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276000531</v>
+        <v>7.5951028145</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>940798.11</v>
+        <v>3620091.83</v>
       </c>
       <c r="I27" s="1">
-        <v>1973.67</v>
+        <v>925099.53</v>
       </c>
       <c r="J27" s="1">
-        <v>0.20978677348746</v>
+        <v>25.554587381834</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>942771.78</v>
+        <v>4545191.36</v>
       </c>
       <c r="N27" s="1">
-        <v>942771.78</v>
+        <v>4545191.36</v>
       </c>
       <c r="O27" s="1">
-        <v>0.16</v>
+        <v>0.76</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>727875.0</v>
+        <v>29794.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.308</v>
+        <v>15.57</v>
       </c>
       <c r="E28" s="1">
-        <v>7.0422502215</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5125877.88</v>
+        <v>492643.79</v>
       </c>
       <c r="I28" s="1">
-        <v>1649182.62</v>
+        <v>-28751.21</v>
       </c>
       <c r="J28" s="1">
-        <v>32.17366192891</v>
+        <v>-5.8361052313275</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>6775060.5</v>
+        <v>463892.58</v>
       </c>
       <c r="N28" s="1">
-        <v>6775060.5</v>
+        <v>463892.58</v>
       </c>
       <c r="O28" s="1">
-        <v>1.11</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>119838.0</v>
+        <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.1</v>
+        <v>13.045</v>
       </c>
       <c r="E29" s="1">
-        <v>15.0169061566</v>
+        <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1799596.0</v>
+        <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>1208337.8</v>
+        <v>-23725.46</v>
       </c>
       <c r="J29" s="1">
-        <v>67.144948088349</v>
+        <v>-7.9717751208024</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3007933.8</v>
+        <v>273892.82</v>
       </c>
       <c r="N29" s="1">
-        <v>3007933.8</v>
+        <v>273892.82</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>22378.0</v>
+        <v>4354.0</v>
       </c>
       <c r="D30" s="1">
-        <v>109.5</v>
+        <v>118.5</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5897001519</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2340508.31</v>
+        <v>574728.0</v>
       </c>
       <c r="I30" s="1">
-        <v>109882.69</v>
+        <v>-58779.0</v>
       </c>
       <c r="J30" s="1">
-        <v>4.6948216133443</v>
+        <v>-10.227272727273</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2450391.0</v>
+        <v>515949.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2450391.0</v>
+        <v>515949.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.4</v>
+        <v>0.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>12500.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>257.9</v>
+        <v>185.1</v>
       </c>
       <c r="E31" s="1">
-        <v>192.380716</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2404758.95</v>
+        <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>818991.05</v>
+        <v>-10681.2</v>
       </c>
       <c r="J31" s="1">
-        <v>34.057095410748</v>
+        <v>-2.2703273495248</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3223750.0</v>
+        <v>459788.4</v>
       </c>
       <c r="N31" s="1">
-        <v>3223750.0</v>
+        <v>459788.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>75000.0</v>
+        <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.1</v>
+        <v>31.7</v>
       </c>
       <c r="E32" s="1">
-        <v>23.5134493333</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1763508.7</v>
+        <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-781008.7</v>
+        <v>-17937.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-44.287204253656</v>
+        <v>-7.3099415204678</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>982500.0</v>
+        <v>227447.5</v>
       </c>
       <c r="N32" s="1">
-        <v>982500.0</v>
+        <v>227447.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>12551.0</v>
+        <v>35789.0</v>
       </c>
       <c r="D33" s="1">
-        <v>181.5</v>
+        <v>81.3</v>
       </c>
       <c r="E33" s="1">
-        <v>146.4613210103</v>
+        <v>79.8211355444</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1838236.04</v>
+        <v>2856718.62</v>
       </c>
       <c r="I33" s="1">
-        <v>439770.46</v>
+        <v>52927.08</v>
       </c>
       <c r="J33" s="1">
-        <v>23.923503316799</v>
+        <v>1.852722897854</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2278006.5</v>
+        <v>2909645.7</v>
       </c>
       <c r="N33" s="1">
-        <v>2278006.5</v>
+        <v>2909645.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>33868.0</v>
+        <v>39588.0</v>
       </c>
       <c r="D34" s="1">
-        <v>34.39</v>
+        <v>84.89</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>75.5057656361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1164720.52</v>
+        <v>2989122.25</v>
       </c>
       <c r="I34" s="1">
-        <v>0.0</v>
+        <v>371503.07</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0</v>
+        <v>12.428500373312</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1164720.52</v>
+        <v>3360625.32</v>
       </c>
       <c r="N34" s="1">
-        <v>1164720.52</v>
+        <v>3360625.32</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>26002.0</v>
+        <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.16</v>
+        <v>11.058</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1594131221</v>
+        <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1798283.06</v>
+        <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>130025.26</v>
+        <v>-901.67</v>
       </c>
       <c r="J35" s="1">
-        <v>7.2305224295445</v>
+        <v>-1.3148356809018</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1928308.32</v>
+        <v>67674.96</v>
       </c>
       <c r="N35" s="1">
-        <v>1928308.32</v>
+        <v>67674.96</v>
       </c>
       <c r="O35" s="1">
-        <v>0.32</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1217.0</v>
+        <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2029.0</v>
+        <v>10.62</v>
       </c>
       <c r="E36" s="1">
-        <v>2380.7543138866</v>
+        <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2897378.0</v>
+        <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-428085.0</v>
+        <v>-434984.43</v>
       </c>
       <c r="J36" s="1">
-        <v>-14.774910280951</v>
+        <v>-1.5149739085773</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2469293.0</v>
+        <v>28277353.62</v>
       </c>
       <c r="N36" s="1">
-        <v>2469293.0</v>
+        <v>28277353.62</v>
       </c>
       <c r="O36" s="1">
-        <v>0.41</v>
+        <v>4.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>169758.0</v>
+        <v>9014.0</v>
       </c>
       <c r="D37" s="1">
-        <v>0.2561</v>
+        <v>49.81</v>
       </c>
       <c r="E37" s="1">
-        <v>0.0</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>0.0</v>
+        <v>474857.52</v>
       </c>
       <c r="I37" s="1">
-        <v>43475.02</v>
+        <v>-25870.18</v>
       </c>
       <c r="J37" s="1">
-        <v>0</v>
+        <v>-5.4479878511769</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>43475.02</v>
+        <v>448987.34</v>
       </c>
       <c r="N37" s="1">
-        <v>43475.02</v>
+        <v>448987.34</v>
       </c>
       <c r="O37" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>169758.0</v>
+        <v>47875.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.925</v>
+        <v>10.97</v>
       </c>
       <c r="E38" s="1">
-        <v>14.04009543</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2383418.52</v>
+        <v>574978.75</v>
       </c>
       <c r="I38" s="1">
-        <v>829251.63</v>
+        <v>-49790.0</v>
       </c>
       <c r="J38" s="1">
-        <v>34.792531107797</v>
+        <v>-8.6594504579517</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3212670.15</v>
+        <v>525188.75</v>
       </c>
       <c r="N38" s="1">
-        <v>3212670.15</v>
+        <v>525188.75</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>17197.0</v>
+        <v>54574.0</v>
       </c>
       <c r="D39" s="1">
-        <v>78.78</v>
+        <v>28.18</v>
       </c>
       <c r="E39" s="1">
-        <v>143.1178752108</v>
+        <v>28.850028585</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2461198.1</v>
+        <v>1574461.46</v>
       </c>
       <c r="I39" s="1">
-        <v>-1106418.44</v>
+        <v>-36566.14</v>
       </c>
       <c r="J39" s="1">
-        <v>-44.954465063174</v>
+        <v>-2.322453799536</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1354779.66</v>
+        <v>1537895.32</v>
       </c>
       <c r="N39" s="1">
-        <v>1354779.66</v>
+        <v>1537895.32</v>
       </c>
       <c r="O39" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>60874.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D40" s="1">
-        <v>55.0</v>
+        <v>9.806</v>
       </c>
       <c r="E40" s="1">
-        <v>48.4046962578</v>
+        <v>10.5670291192</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2946587.48</v>
+        <v>1976657.9</v>
       </c>
       <c r="I40" s="1">
-        <v>401482.52</v>
+        <v>-142357.35</v>
       </c>
       <c r="J40" s="1">
-        <v>13.625338556044</v>
+        <v>-7.2019214857563</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3348070.0</v>
+        <v>1834300.55</v>
       </c>
       <c r="N40" s="1">
-        <v>3348070.0</v>
+        <v>1834300.55</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>105030.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>41.61</v>
+        <v>15.5</v>
       </c>
       <c r="E41" s="1">
-        <v>30.6321274874</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3217292.35</v>
+        <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>1153005.95</v>
+        <v>-11828.68</v>
       </c>
       <c r="J41" s="1">
-        <v>35.837773648391</v>
+        <v>-3.3966967902773</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4370298.3</v>
+        <v>336412.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4370298.3</v>
+        <v>336412.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>220385.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>24.82</v>
+        <v>83.3</v>
       </c>
       <c r="E42" s="1">
-        <v>13.9698981328</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3078756.0</v>
+        <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>2391199.7</v>
+        <v>-24073.4</v>
       </c>
       <c r="J42" s="1">
-        <v>77.667723587059</v>
+        <v>-10.140237324703</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5469955.7</v>
+        <v>213331.3</v>
       </c>
       <c r="N42" s="1">
-        <v>5469955.7</v>
+        <v>213331.3</v>
       </c>
       <c r="O42" s="1">
-        <v>0.9</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>1035195.0</v>
+        <v>16924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>5.966</v>
+        <v>29.59</v>
       </c>
       <c r="E43" s="1">
-        <v>3.0295437864</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3136168.58</v>
+        <v>586416.6</v>
       </c>
       <c r="I43" s="1">
-        <v>3039804.79</v>
+        <v>-85635.44</v>
       </c>
       <c r="J43" s="1">
-        <v>96.927340238834</v>
+        <v>-14.603174603175</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6175973.37</v>
+        <v>500781.16</v>
       </c>
       <c r="N43" s="1">
-        <v>6175973.37</v>
+        <v>500781.16</v>
       </c>
       <c r="O43" s="1">
-        <v>1.02</v>
+        <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>21496.0</v>
+        <v>19458.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.8</v>
+        <v>71.8</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0650716412</v>
+        <v>55.1709672114</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2000526.78</v>
+        <v>1073516.68</v>
       </c>
       <c r="I44" s="1">
-        <v>-392625.98</v>
+        <v>323567.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-19.626129673705</v>
+        <v>30.140912202687</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1607900.8</v>
+        <v>1397084.4</v>
       </c>
       <c r="N44" s="1">
-        <v>1607900.8</v>
+        <v>1397084.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>13899.0</v>
+        <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.45</v>
+        <v>55.25</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8976926398</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1374579.03</v>
+        <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-6222.48</v>
+        <v>-26240.7</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.45268259330277</v>
+        <v>-11.102172164119</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1368356.55</v>
+        <v>210115.75</v>
       </c>
       <c r="N45" s="1">
-        <v>1368356.55</v>
+        <v>210115.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>730887.0</v>
+        <v>73879.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.108</v>
+        <v>16.325</v>
       </c>
       <c r="E46" s="1">
-        <v>3.6809499827</v>
+        <v>18.7850000677</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2690358.49</v>
+        <v>1387817.02</v>
       </c>
       <c r="I46" s="1">
-        <v>312125.31</v>
+        <v>-181742.34</v>
       </c>
       <c r="J46" s="1">
-        <v>11.601625254038</v>
+        <v>-13.095554916887</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3002483.8</v>
+        <v>1206074.68</v>
       </c>
       <c r="N46" s="1">
-        <v>3002483.8</v>
+        <v>1206074.68</v>
       </c>
       <c r="O46" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>27112.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D47" s="1">
-        <v>157.94</v>
+        <v>71.92</v>
       </c>
       <c r="E47" s="1">
-        <v>109.5903887577</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2971214.62</v>
+        <v>1347630.19</v>
       </c>
       <c r="I47" s="1">
-        <v>1310854.66</v>
+        <v>282868.13</v>
       </c>
       <c r="J47" s="1">
-        <v>44.118477715353</v>
+        <v>20.990041043827</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4282069.28</v>
+        <v>1630498.32</v>
       </c>
       <c r="N47" s="1">
-        <v>4282069.28</v>
+        <v>1630498.32</v>
       </c>
       <c r="O47" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>12349.0</v>
+        <v>44063.0</v>
       </c>
       <c r="D48" s="1">
-        <v>135.0</v>
+        <v>18.495</v>
       </c>
       <c r="E48" s="1">
-        <v>96.2270864038</v>
+        <v>28.7261405261</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1188308.29</v>
+        <v>1265759.93</v>
       </c>
       <c r="I48" s="1">
-        <v>478806.71</v>
+        <v>-450814.74</v>
       </c>
       <c r="J48" s="1">
-        <v>40.29313891263</v>
+        <v>-35.616132989768</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1667115.0</v>
+        <v>814945.19</v>
       </c>
       <c r="N48" s="1">
-        <v>1667115.0</v>
+        <v>814945.19</v>
       </c>
       <c r="O48" s="1">
-        <v>0.27</v>
+        <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>8431.0</v>
+        <v>57754.0</v>
       </c>
       <c r="D49" s="1">
-        <v>387.0</v>
+        <v>25.49</v>
       </c>
       <c r="E49" s="1">
-        <v>328.2965413355</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2767868.14</v>
+        <v>1749657.43</v>
       </c>
       <c r="I49" s="1">
-        <v>494928.86</v>
+        <v>-277507.97</v>
       </c>
       <c r="J49" s="1">
-        <v>17.881229703377</v>
+        <v>-15.860703086318</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3262797.0</v>
+        <v>1472149.46</v>
       </c>
       <c r="N49" s="1">
-        <v>3262797.0</v>
+        <v>1472149.46</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>9870.0</v>
+        <v>8982.0</v>
       </c>
       <c r="D50" s="1">
-        <v>546.9</v>
+        <v>243.0</v>
       </c>
       <c r="E50" s="1">
-        <v>463.2513110436</v>
+        <v>221.5315965264</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4572290.44</v>
+        <v>1989796.8</v>
       </c>
       <c r="I50" s="1">
-        <v>825612.56</v>
+        <v>192829.2</v>
       </c>
       <c r="J50" s="1">
-        <v>18.056870420506</v>
+        <v>9.6908990908016</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5397903.0</v>
+        <v>2182626.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5397903.0</v>
+        <v>2182626.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.89</v>
+        <v>0.37</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>20012.0</v>
+        <v>30641.0</v>
       </c>
       <c r="D51" s="1">
-        <v>125.55</v>
+        <v>45.05</v>
       </c>
       <c r="E51" s="1">
-        <v>144.8451998801</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2898642.14</v>
+        <v>1535114.1</v>
       </c>
       <c r="I51" s="1">
-        <v>-386135.54</v>
+        <v>-154737.05</v>
       </c>
       <c r="J51" s="1">
-        <v>-13.321256000232</v>
+        <v>-10.079840319361</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2512506.6</v>
+        <v>1380377.05</v>
       </c>
       <c r="N51" s="1">
-        <v>2512506.6</v>
+        <v>1380377.05</v>
       </c>
       <c r="O51" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>180458.0</v>
+        <v>35395.0</v>
       </c>
       <c r="D52" s="1">
-        <v>16.515</v>
+        <v>33.33</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7766617163</v>
+        <v>31.6806207091</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2125192.82</v>
+        <v>1121335.57</v>
       </c>
       <c r="I52" s="1">
-        <v>855071.05</v>
+        <v>58379.78</v>
       </c>
       <c r="J52" s="1">
-        <v>40.234986771694</v>
+        <v>5.206272017216</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2980263.87</v>
+        <v>1179715.35</v>
       </c>
       <c r="N52" s="1">
-        <v>2980263.87</v>
+        <v>1179715.35</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>22291.0</v>
+        <v>179467.0</v>
       </c>
       <c r="D53" s="1">
-        <v>49.01</v>
+        <v>19.9</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038001884</v>
+        <v>19.1353045964</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1163674.91</v>
+        <v>3434155.71</v>
       </c>
       <c r="I53" s="1">
-        <v>-71193.0</v>
+        <v>137237.59</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.1179457757665</v>
+        <v>3.9962541477189</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1092481.91</v>
+        <v>3571393.3</v>
       </c>
       <c r="N53" s="1">
-        <v>1092481.91</v>
+        <v>3571393.3</v>
       </c>
       <c r="O53" s="1">
-        <v>0.18</v>
+        <v>0.6</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>3005.0</v>
+        <v>361020.0</v>
       </c>
       <c r="D54" s="1">
-        <v>512.4</v>
+        <v>4.4</v>
       </c>
       <c r="E54" s="1">
-        <v>281.5584592346</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>846083.17</v>
+        <v>1630366.32</v>
       </c>
       <c r="I54" s="1">
-        <v>693678.83</v>
+        <v>-41878.32</v>
       </c>
       <c r="J54" s="1">
-        <v>81.987073445746</v>
+        <v>-2.5686448184234</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1539762.0</v>
+        <v>1588488.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1539762.0</v>
+        <v>1588488.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>408663.0</v>
+        <v>4910.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.424</v>
+        <v>134.1</v>
       </c>
       <c r="E55" s="1">
-        <v>5.0624402503</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2068832.02</v>
+        <v>717842.0</v>
       </c>
       <c r="I55" s="1">
-        <v>147756.09</v>
+        <v>-59411.0</v>
       </c>
       <c r="J55" s="1">
-        <v>7.1420051783615</v>
+        <v>-8.2763337893297</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2216588.11</v>
+        <v>658431.0</v>
       </c>
       <c r="N55" s="1">
-        <v>2216588.11</v>
+        <v>658431.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>29229.0</v>
+        <v>37520.0</v>
       </c>
       <c r="D56" s="1">
-        <v>135.5</v>
+        <v>44.4</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2922900.0</v>
+        <v>1629868.8</v>
       </c>
       <c r="I56" s="1">
-        <v>1037629.5</v>
+        <v>36019.2</v>
       </c>
       <c r="J56" s="1">
-        <v>35.5</v>
+        <v>2.2099447513812</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3960529.5</v>
+        <v>1665888.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3960529.5</v>
+        <v>1665888.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.65</v>
+        <v>0.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>1481.0</v>
+        <v>483806.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1908.87</v>
+        <v>9.71</v>
       </c>
       <c r="E57" s="1">
-        <v>1322.4878528022</v>
+        <v>7.0422502201</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1958604.51</v>
+        <v>3407082.91</v>
       </c>
       <c r="I57" s="1">
-        <v>868431.96</v>
+        <v>1290673.35</v>
       </c>
       <c r="J57" s="1">
-        <v>44.339321979811</v>
+        <v>37.88206463106</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2827036.47</v>
+        <v>4697756.26</v>
       </c>
       <c r="N57" s="1">
-        <v>2827036.47</v>
+        <v>4697756.26</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.79</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>6164.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1068.42</v>
+        <v>27.64</v>
       </c>
       <c r="E58" s="1">
-        <v>1067.1719305646</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6578047.78</v>
+        <v>1799596.0</v>
       </c>
       <c r="I58" s="1">
-        <v>7693.1</v>
+        <v>1512726.32</v>
       </c>
       <c r="J58" s="1">
-        <v>0.1169511115956</v>
+        <v>84.059217735536</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>6585740.88</v>
+        <v>3312322.32</v>
       </c>
       <c r="N58" s="1">
-        <v>6585740.88</v>
+        <v>3312322.32</v>
       </c>
       <c r="O58" s="1">
-        <v>1.08</v>
+        <v>0.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>91512.0</v>
+        <v>10117.0</v>
       </c>
       <c r="D59" s="1">
-        <v>134.02</v>
+        <v>91.45</v>
       </c>
       <c r="E59" s="1">
-        <v>115.8781323761</v>
+        <v>104.5897005041</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>10604239.65</v>
+        <v>1058134.0</v>
       </c>
       <c r="I59" s="1">
-        <v>1660198.59</v>
+        <v>-132934.35</v>
       </c>
       <c r="J59" s="1">
-        <v>15.655988970411</v>
+        <v>-12.563092198153</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>12264438.24</v>
+        <v>925199.65</v>
       </c>
       <c r="N59" s="1">
-        <v>12264438.24</v>
+        <v>925199.65</v>
       </c>
       <c r="O59" s="1">
-        <v>2.02</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>22251.0</v>
+        <v>9489.0</v>
       </c>
       <c r="D60" s="1">
-        <v>48.455</v>
+        <v>204.7</v>
       </c>
       <c r="E60" s="1">
-        <v>40.9417455395</v>
+        <v>192.3807155654</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>910994.78</v>
+        <v>1825500.61</v>
       </c>
       <c r="I60" s="1">
-        <v>167177.43</v>
+        <v>116897.69</v>
       </c>
       <c r="J60" s="1">
-        <v>18.351085392608</v>
+        <v>6.4035963263798</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1078172.21</v>
+        <v>1942398.3</v>
       </c>
       <c r="N60" s="1">
-        <v>1078172.21</v>
+        <v>1942398.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>21793.0</v>
+        <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.45</v>
+        <v>61.48</v>
       </c>
       <c r="E61" s="1">
-        <v>25.2007479466</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>549199.9</v>
+        <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>1639906.95</v>
+        <v>-25464.16</v>
       </c>
       <c r="J61" s="1">
-        <v>298.59928051698</v>
+        <v>-9.8004694835681</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2189106.85</v>
+        <v>234361.76</v>
       </c>
       <c r="N61" s="1">
-        <v>2189106.85</v>
+        <v>234361.76</v>
       </c>
       <c r="O61" s="1">
-        <v>0.36</v>
+        <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>20491.0</v>
+        <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>84.2</v>
+        <v>25.86</v>
       </c>
       <c r="E62" s="1">
-        <v>50.5610321605</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1036046.11</v>
+        <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>689296.09</v>
+        <v>1847.6</v>
       </c>
       <c r="J62" s="1">
-        <v>66.5314104601</v>
+        <v>0.77942322681216</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1725342.2</v>
+        <v>238894.68</v>
       </c>
       <c r="N62" s="1">
-        <v>1725342.2</v>
+        <v>238894.68</v>
       </c>
       <c r="O62" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>7488.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>301.0</v>
+        <v>289.2</v>
       </c>
       <c r="E63" s="1">
-        <v>244.764599359</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1832797.32</v>
+        <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>421090.68</v>
+        <v>-47076.4</v>
       </c>
       <c r="J63" s="1">
-        <v>22.97529985476</v>
+        <v>-10.018668326073</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2253888.0</v>
+        <v>422810.4</v>
       </c>
       <c r="N63" s="1">
-        <v>2253888.0</v>
+        <v>422810.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>739743.0</v>
+        <v>16498.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3.109</v>
+        <v>55.28</v>
       </c>
       <c r="E64" s="1">
-        <v>2.5732000032</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1903506.69</v>
+        <v>1042013.68</v>
       </c>
       <c r="I64" s="1">
-        <v>396354.3</v>
+        <v>-130004.24</v>
       </c>
       <c r="J64" s="1">
-        <v>20.822322405392</v>
+        <v>-12.47625079164</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2299860.99</v>
+        <v>912009.44</v>
       </c>
       <c r="N64" s="1">
-        <v>2299860.99</v>
+        <v>912009.44</v>
       </c>
       <c r="O64" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>48238.0</v>
+        <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>79.2</v>
+        <v>70.15</v>
       </c>
       <c r="E65" s="1">
-        <v>92.4944344707</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4461746.53</v>
+        <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-641296.93</v>
+        <v>-35658.2</v>
       </c>
       <c r="J65" s="1">
-        <v>-14.373226396615</v>
+        <v>-15.735735735736</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3820449.6</v>
+        <v>190948.3</v>
       </c>
       <c r="N65" s="1">
-        <v>3820449.6</v>
+        <v>190948.3</v>
       </c>
       <c r="O65" s="1">
-        <v>0.63</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>47061.0</v>
+        <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>170.56</v>
+        <v>39.78</v>
       </c>
       <c r="E66" s="1">
-        <v>144.0546392979</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>6779355.38</v>
+        <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>1247368.78</v>
+        <v>2419.56</v>
       </c>
       <c r="J66" s="1">
-        <v>18.399518981995</v>
+        <v>0.83650190114068</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>8026724.16</v>
+        <v>291666.96</v>
       </c>
       <c r="N66" s="1">
-        <v>8026724.16</v>
+        <v>291666.96</v>
       </c>
       <c r="O66" s="1">
-        <v>1.32</v>
+        <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>32156.0</v>
+        <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>242.3</v>
+        <v>33.92</v>
       </c>
       <c r="E67" s="1">
-        <v>114.2849875606</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3674948.06</v>
+        <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>4116450.74</v>
+        <v>-17917.56</v>
       </c>
       <c r="J67" s="1">
-        <v>112.01384816307</v>
+        <v>-7.7257889009793</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7791398.8</v>
+        <v>214001.28</v>
       </c>
       <c r="N67" s="1">
-        <v>7791398.8</v>
+        <v>214001.28</v>
       </c>
       <c r="O67" s="1">
-        <v>1.28</v>
+        <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>25371.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D68" s="1">
-        <v>47.64</v>
+        <v>198.5</v>
       </c>
       <c r="E68" s="1">
-        <v>86.4209404438</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2192585.68</v>
+        <v>1838236.04</v>
       </c>
       <c r="I68" s="1">
-        <v>-983911.24</v>
+        <v>653137.46</v>
       </c>
       <c r="J68" s="1">
-        <v>-44.874471678571</v>
+        <v>35.530663407078</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1208674.44</v>
+        <v>2491373.5</v>
       </c>
       <c r="N68" s="1">
-        <v>1208674.44</v>
+        <v>2491373.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>19199.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>144.55</v>
+        <v>62.3</v>
       </c>
       <c r="E69" s="1">
-        <v>107.0750585968</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2055734.05</v>
+        <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>719481.4</v>
+        <v>-17726.4</v>
       </c>
       <c r="J69" s="1">
-        <v>34.998758715895</v>
+        <v>-5.4628224582701</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2775215.45</v>
+        <v>306765.2</v>
       </c>
       <c r="N69" s="1">
-        <v>2775215.45</v>
+        <v>306765.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.46</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>55000.0</v>
+        <v>69731.0</v>
       </c>
       <c r="D70" s="1">
-        <v>42.17</v>
+        <v>34.21</v>
       </c>
       <c r="E70" s="1">
-        <v>51.0</v>
+        <v>35.3003198004</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2805000.0</v>
+        <v>2461526.6</v>
       </c>
       <c r="I70" s="1">
-        <v>-485650.0</v>
+        <v>-76029.09</v>
       </c>
       <c r="J70" s="1">
-        <v>-17.313725490196</v>
+        <v>-3.0886966649071</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2319350.0</v>
+        <v>2385497.51</v>
       </c>
       <c r="N70" s="1">
-        <v>2319350.0</v>
+        <v>2385497.51</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>26340.0</v>
+        <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>256.3</v>
+        <v>9.218</v>
       </c>
       <c r="E71" s="1">
-        <v>134.729785877</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3548782.56</v>
+        <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>3202159.44</v>
+        <v>-29893.45</v>
       </c>
       <c r="J71" s="1">
-        <v>90.232618816747</v>
+        <v>-13.283159976775</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>6750942.0</v>
+        <v>195154.28</v>
       </c>
       <c r="N71" s="1">
-        <v>6750942.0</v>
+        <v>195154.28</v>
       </c>
       <c r="O71" s="1">
-        <v>1.11</v>
+        <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>60412.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D72" s="1">
-        <v>73.8</v>
+        <v>261.2</v>
       </c>
       <c r="E72" s="1">
-        <v>35.9666410647</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2172816.72</v>
+        <v>852029.0</v>
       </c>
       <c r="I72" s="1">
-        <v>2285588.88</v>
+        <v>11237.0</v>
       </c>
       <c r="J72" s="1">
-        <v>105.19013679166</v>
+        <v>1.3188518231187</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>4458405.6</v>
+        <v>863266.0</v>
       </c>
       <c r="N72" s="1">
-        <v>4458405.6</v>
+        <v>863266.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>101265.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>23.83</v>
+        <v>71.42</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8474383054</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2516175.84</v>
+        <v>1588090.4</v>
       </c>
       <c r="I73" s="1">
-        <v>-103030.89</v>
+        <v>-144335.1</v>
       </c>
       <c r="J73" s="1">
-        <v>-4.0947412482905</v>
+        <v>-9.0885947046843</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2413144.95</v>
+        <v>1443755.3</v>
       </c>
       <c r="N73" s="1">
-        <v>2413144.95</v>
+        <v>1443755.3</v>
       </c>
       <c r="O73" s="1">
-        <v>0.4</v>
+        <v>0.24</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>68294.0</v>
+        <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>33.04</v>
+        <v>70.08</v>
       </c>
       <c r="E74" s="1">
-        <v>29.5914837321</v>
+        <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2020920.79</v>
+        <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>235512.97</v>
+        <v>5944.23</v>
       </c>
       <c r="J74" s="1">
-        <v>11.653745716575</v>
+        <v>1.3311086942779</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2256433.76</v>
+        <v>452506.56</v>
       </c>
       <c r="N74" s="1">
-        <v>2256433.76</v>
+        <v>452506.56</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.08</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>54837.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D75" s="1">
-        <v>73.45</v>
+        <v>1873.0</v>
       </c>
       <c r="E75" s="1">
-        <v>66.1359547386</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3626697.35</v>
+        <v>2897378.0</v>
       </c>
       <c r="I75" s="1">
-        <v>401080.3</v>
+        <v>-617937.0</v>
       </c>
       <c r="J75" s="1">
-        <v>11.059105883208</v>
+        <v>-21.32745537517</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4027777.65</v>
+        <v>2279441.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4027777.65</v>
+        <v>2279441.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.66</v>
+        <v>0.38</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>79767.0</v>
+        <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>31.63</v>
+        <v>42.9</v>
       </c>
       <c r="E76" s="1">
-        <v>27.6621041283</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2206523.06</v>
+        <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>316507.15</v>
+        <v>-27553.12</v>
       </c>
       <c r="J76" s="1">
-        <v>14.344157817231</v>
+        <v>-11.981945014362</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2523030.21</v>
+        <v>202402.2</v>
       </c>
       <c r="N76" s="1">
-        <v>2523030.21</v>
+        <v>202402.2</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>22070.0</v>
+        <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>121.15</v>
+        <v>28.56</v>
       </c>
       <c r="E77" s="1">
-        <v>105.4071567739</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2326335.95</v>
+        <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>347444.55</v>
+        <v>-22348.48</v>
       </c>
       <c r="J77" s="1">
-        <v>14.935269774772</v>
+        <v>-9.7345132743363</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2673780.5</v>
+        <v>207231.36</v>
       </c>
       <c r="N77" s="1">
-        <v>2673780.5</v>
+        <v>207231.36</v>
       </c>
       <c r="O77" s="1">
-        <v>0.44</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>25584.0</v>
+        <v>96427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.61</v>
+        <v>19.805</v>
       </c>
       <c r="E78" s="1">
-        <v>28.595744606</v>
+        <v>14.836698124</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>731593.53</v>
+        <v>1430658.29</v>
       </c>
       <c r="I78" s="1">
-        <v>-101971.29</v>
+        <v>479078.45</v>
       </c>
       <c r="J78" s="1">
-        <v>-13.938243822359</v>
+        <v>33.486574211931</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>629622.24</v>
+        <v>1909736.74</v>
       </c>
       <c r="N78" s="1">
-        <v>629622.24</v>
+        <v>1909736.74</v>
       </c>
       <c r="O78" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>21628.0</v>
+        <v>42588.0</v>
       </c>
       <c r="D79" s="1">
-        <v>27.9</v>
+        <v>51.62</v>
       </c>
       <c r="E79" s="1">
-        <v>32.4609002219</v>
+        <v>48.4046961585</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>702064.35</v>
+        <v>2061459.2</v>
       </c>
       <c r="I79" s="1">
-        <v>-98643.15</v>
+        <v>136933.36</v>
       </c>
       <c r="J79" s="1">
-        <v>-14.050442811973</v>
+        <v>6.6425452417394</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>603421.2</v>
+        <v>2198392.56</v>
       </c>
       <c r="N79" s="1">
-        <v>603421.2</v>
+        <v>2198392.56</v>
       </c>
       <c r="O79" s="1">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>16968.0</v>
+        <v>43646.0</v>
       </c>
       <c r="D80" s="1">
-        <v>78.88</v>
+        <v>39.835</v>
       </c>
       <c r="E80" s="1">
-        <v>136.5687435172</v>
+        <v>30.6321275718</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2317298.44</v>
+        <v>1336969.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-978862.6</v>
+        <v>401668.57</v>
       </c>
       <c r="J80" s="1">
-        <v>-42.241542267642</v>
+        <v>30.04320351759</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1338435.84</v>
+        <v>1738638.41</v>
       </c>
       <c r="N80" s="1">
-        <v>1338435.84</v>
+        <v>1738638.41</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>-6072800.43</v>
+        <v>101373.0</v>
       </c>
       <c r="D81" s="1">
-        <v>0.0872512</v>
+        <v>22.495</v>
       </c>
       <c r="E81" s="1">
-        <v>0.084671376</v>
+        <v>13.9698980991</v>
       </c>
       <c r="F81" t="s">
-        <v>188</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>11.42</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>1416170.48</v>
       </c>
       <c r="I81" s="1">
-        <v>185030.07</v>
+        <v>864215.16</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>61.024796958061</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>189</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>179168.37</v>
+        <v>2280385.64</v>
       </c>
       <c r="N81" s="1">
-        <v>185030.07</v>
+        <v>2280385.64</v>
       </c>
       <c r="O81" s="1">
-        <v>0.03</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>1095.0</v>
+        <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>259.65</v>
+        <v>32.7</v>
       </c>
       <c r="E82" s="1">
-        <v>252.631506849</v>
+        <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>768525.0</v>
+        <v>-36991.98</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-16.36827904391</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>768525.0</v>
+        <v>189006.0</v>
       </c>
       <c r="N82" s="1">
-        <v>768525.0</v>
+        <v>189006.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B83" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>640.0</v>
+        <v>789991.0</v>
       </c>
       <c r="D83" s="1">
-        <v>116.61</v>
+        <v>5.144</v>
       </c>
       <c r="E83" s="1">
-        <v>116.637232143</v>
+        <v>3.0295437923</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>2393312.33</v>
       </c>
       <c r="I83" s="1">
-        <v>-28080.0</v>
+        <v>1670401.37</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>69.794541609202</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>-28080.0</v>
+        <v>4063713.7</v>
       </c>
       <c r="N83" s="1">
-        <v>-28080.0</v>
+        <v>4063713.7</v>
       </c>
       <c r="O83" s="1">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>97.0</v>
+        <v>41543.0</v>
       </c>
       <c r="D84" s="1">
-        <v>128.17</v>
+        <v>18.995</v>
       </c>
       <c r="E84" s="1">
-        <v>128.63</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>795548.45</v>
       </c>
       <c r="I84" s="1">
-        <v>-40390.0</v>
+        <v>-6439.16</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>-0.80939884930956</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-40390.0</v>
+        <v>789109.29</v>
       </c>
       <c r="N84" s="1">
-        <v>-40390.0</v>
+        <v>789109.29</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.01</v>
+        <v>0.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>-50.0</v>
+        <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>121.93</v>
+        <v>18.26</v>
       </c>
       <c r="E85" s="1">
-        <v>121.25</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>0.0</v>
+        <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>-34000.0</v>
+        <v>50884.47</v>
       </c>
       <c r="J85" s="1">
-        <v>0</v>
+        <v>21.814543028686</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>-34000.0</v>
+        <v>284143.86</v>
       </c>
       <c r="N85" s="1">
-        <v>-34000.0</v>
+        <v>284143.86</v>
       </c>
       <c r="O85" s="1">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>1606000.0</v>
+        <v>9377.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.584</v>
+        <v>106.6</v>
       </c>
       <c r="E86" s="1">
-        <v>100.00551183</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1606088.52</v>
+        <v>1076479.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-6769.48</v>
+        <v>-76891.4</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.4214885988974</v>
+        <v>-7.1428571428571</v>
       </c>
       <c r="K86">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>638.0</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1599319.04</v>
+        <v>999588.2</v>
       </c>
       <c r="N86" s="1">
-        <v>1599957.04</v>
+        <v>999588.2</v>
       </c>
       <c r="O86" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B87" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>488000.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D87" s="1">
-        <v>109.401</v>
+        <v>248.7</v>
       </c>
       <c r="E87" s="1">
-        <v>101.26691803</v>
+        <v>285.9</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>494182.56</v>
+        <v>673008.6</v>
       </c>
       <c r="I87" s="1">
-        <v>39694.32</v>
+        <v>-87568.8</v>
       </c>
       <c r="J87" s="1">
-        <v>8.0323190684835</v>
+        <v>-13.011542497377</v>
       </c>
       <c r="K87">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>533876.88</v>
+        <v>585439.8</v>
       </c>
       <c r="N87" s="1">
-        <v>540870.99</v>
+        <v>585439.8</v>
       </c>
       <c r="O87" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>517000.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.129</v>
+        <v>32.18</v>
       </c>
       <c r="E88" s="1">
-        <v>98.38580851</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>508654.63</v>
+        <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-1327.7</v>
+        <v>-25452.56</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.261021903998</v>
+        <v>-9.6574957888827</v>
       </c>
       <c r="K88">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>507326.93</v>
+        <v>238099.82</v>
       </c>
       <c r="N88" s="1">
-        <v>511845.37</v>
+        <v>238099.82</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B89" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>13431.0</v>
       </c>
       <c r="D89" s="1">
-        <v>103.201</v>
+        <v>55.82</v>
       </c>
       <c r="E89" s="1">
-        <v>99.89</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>599340.0</v>
+        <v>859852.62</v>
       </c>
       <c r="I89" s="1">
-        <v>19866.0</v>
+        <v>-110134.2</v>
       </c>
       <c r="J89" s="1">
-        <v>3.3146461107218</v>
+        <v>-12.80849734458</v>
       </c>
       <c r="K89">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>619206.0</v>
+        <v>749718.42</v>
       </c>
       <c r="N89" s="1">
-        <v>640265.59</v>
+        <v>749718.42</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>1500000.0</v>
+        <v>2296.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.833</v>
+        <v>90.1</v>
       </c>
       <c r="E90" s="1">
-        <v>91.85654667</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1377848.2</v>
+        <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-353.2</v>
+        <v>-23419.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.025634173633932</v>
+        <v>-10.169491525424</v>
       </c>
       <c r="K90">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1377495.0</v>
+        <v>206869.6</v>
       </c>
       <c r="N90" s="1">
-        <v>1382965.89</v>
+        <v>206869.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>603000.0</v>
+        <v>618502.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.828</v>
+        <v>4.859</v>
       </c>
       <c r="E91" s="1">
-        <v>99.33</v>
+        <v>3.6809499888</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>598959.9</v>
+        <v>2276674.93</v>
       </c>
       <c r="I91" s="1">
-        <v>3002.94</v>
+        <v>728626.29</v>
       </c>
       <c r="J91" s="1">
-        <v>0.50135910601027</v>
+        <v>32.003966855295</v>
       </c>
       <c r="K91">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>601962.84</v>
+        <v>3005301.22</v>
       </c>
       <c r="N91" s="1">
-        <v>605865.82</v>
+        <v>3005301.22</v>
       </c>
       <c r="O91" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>26009.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.401</v>
+        <v>24.41</v>
       </c>
       <c r="E92" s="1">
-        <v>99.253</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>595518.0</v>
+        <v>704323.72</v>
       </c>
       <c r="I92" s="1">
-        <v>-5112.0</v>
+        <v>-69444.03</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.85841234018115</v>
+        <v>-9.8596750369276</v>
       </c>
       <c r="K92">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>590406.0</v>
+        <v>634879.69</v>
       </c>
       <c r="N92" s="1">
-        <v>594844.36</v>
+        <v>634879.69</v>
       </c>
       <c r="O92" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>13749.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.696</v>
+        <v>170.88</v>
       </c>
       <c r="E93" s="1">
-        <v>99.922</v>
+        <v>109.5903891192</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>599532.0</v>
+        <v>1506758.26</v>
       </c>
       <c r="I93" s="1">
-        <v>34644.0</v>
+        <v>842670.86</v>
       </c>
       <c r="J93" s="1">
-        <v>5.7785072356438</v>
+        <v>55.926081998051</v>
       </c>
       <c r="K93">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>634176.0</v>
+        <v>2349429.12</v>
       </c>
       <c r="N93" s="1">
-        <v>643792.44</v>
+        <v>2349429.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.611</v>
+        <v>136.85</v>
       </c>
       <c r="E94" s="1">
-        <v>100.705752</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>503528.76</v>
+        <v>1188308.29</v>
       </c>
       <c r="I94" s="1">
-        <v>14526.24</v>
+        <v>501652.36</v>
       </c>
       <c r="J94" s="1">
-        <v>2.8848878463268</v>
+        <v>42.215674519951</v>
       </c>
       <c r="K94">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>518055.0</v>
+        <v>1689960.65</v>
       </c>
       <c r="N94" s="1">
-        <v>531678.29</v>
+        <v>1689960.65</v>
       </c>
       <c r="O94" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>1400000.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D95" s="1">
-        <v>112.736</v>
+        <v>64.08</v>
       </c>
       <c r="E95" s="1">
-        <v>104.89389286</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1468514.5</v>
+        <v>777876.0</v>
       </c>
       <c r="I95" s="1">
-        <v>109789.5</v>
+        <v>99699.6</v>
       </c>
       <c r="J95" s="1">
-        <v>7.4762285288977</v>
+        <v>12.816901408451</v>
       </c>
       <c r="K95">
-        <v>3.08</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1578304.0</v>
+        <v>877575.6</v>
       </c>
       <c r="N95" s="1">
-        <v>1621417.56</v>
+        <v>877575.6</v>
       </c>
       <c r="O95" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>8031.0</v>
       </c>
       <c r="D96" s="1">
-        <v>106.135</v>
+        <v>353.65</v>
       </c>
       <c r="E96" s="1">
-        <v>106.65</v>
+        <v>328.296540904</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>319950.0</v>
+        <v>2636549.52</v>
       </c>
       <c r="I96" s="1">
-        <v>-1545.0</v>
+        <v>203613.63</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.48288795124238</v>
+        <v>7.7227311095602</v>
       </c>
       <c r="K96">
-        <v>3.66</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>318405.0</v>
+        <v>2840163.15</v>
       </c>
       <c r="N96" s="1">
-        <v>329377.6</v>
+        <v>2840163.15</v>
       </c>
       <c r="O96" s="1">
-        <v>0.05</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="B97" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>45673.0</v>
       </c>
       <c r="D97" s="1">
-        <v>109.248</v>
+        <v>24.78</v>
       </c>
       <c r="E97" s="1">
-        <v>111.15333333</v>
+        <v>20.5399995621</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>333460.0</v>
+        <v>938123.4</v>
       </c>
       <c r="I97" s="1">
-        <v>-5716.0</v>
+        <v>193653.54</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.7141486235231</v>
+        <v>20.642651062749</v>
       </c>
       <c r="K97">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>327744.0</v>
+        <v>1131776.94</v>
       </c>
       <c r="N97" s="1">
-        <v>340232.01</v>
+        <v>1131776.94</v>
       </c>
       <c r="O97" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>8408.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.752</v>
+        <v>473.7</v>
       </c>
       <c r="E98" s="1">
-        <v>99.433</v>
+        <v>463.2513106565</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>596598.0</v>
+        <v>3895017.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-4086.0</v>
+        <v>87852.58</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.68488328824435</v>
+        <v>2.2555120952976</v>
       </c>
       <c r="K98">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>592512.0</v>
+        <v>3982869.6</v>
       </c>
       <c r="N98" s="1">
-        <v>605975.01</v>
+        <v>3982869.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>857000.0</v>
+        <v>23964.0</v>
       </c>
       <c r="D99" s="1">
-        <v>97.138</v>
+        <v>54.85</v>
       </c>
       <c r="E99" s="1">
-        <v>98.803</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>846741.71</v>
+        <v>1413876.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-14269.05</v>
+        <v>-99450.6</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.6851715028896</v>
+        <v>-7.0338983050847</v>
       </c>
       <c r="K99">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>832472.66</v>
+        <v>1314425.4</v>
       </c>
       <c r="N99" s="1">
-        <v>839786.51</v>
+        <v>1314425.4</v>
       </c>
       <c r="O99" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="B100" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>362000.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.999</v>
+        <v>107.8</v>
       </c>
       <c r="E100" s="1">
-        <v>99.726</v>
+        <v>144.8451999647</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>361008.12</v>
+        <v>1640661.58</v>
       </c>
       <c r="I100" s="1">
-        <v>988.26</v>
+        <v>-419610.98</v>
       </c>
       <c r="J100" s="1">
-        <v>0.27375007520606</v>
+        <v>-25.575718058809</v>
       </c>
       <c r="K100">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>361996.38</v>
+        <v>1221050.6</v>
       </c>
       <c r="N100" s="1">
-        <v>364897.34</v>
+        <v>1221050.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="B101" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>500000.0</v>
+        <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.701</v>
+        <v>15.455</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>500000.0</v>
+        <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>3505.0</v>
+        <v>77263.5</v>
       </c>
       <c r="J101" s="1">
-        <v>0.701</v>
+        <v>31.23413552834</v>
       </c>
       <c r="K101">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>503505.0</v>
+        <v>324632.28</v>
       </c>
       <c r="N101" s="1">
-        <v>518176.23</v>
+        <v>324632.28</v>
       </c>
       <c r="O101" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="B102" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>1300000.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.704</v>
+        <v>52.56</v>
       </c>
       <c r="E102" s="1">
-        <v>97.68761538</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1269939.0</v>
+        <v>1163674.91</v>
       </c>
       <c r="I102" s="1">
-        <v>26213.0</v>
+        <v>7940.05</v>
       </c>
       <c r="J102" s="1">
-        <v>2.0641148905577</v>
+        <v>0.68232544431159</v>
       </c>
       <c r="K102">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1296152.0</v>
+        <v>1171614.96</v>
       </c>
       <c r="N102" s="1">
-        <v>1329310.9</v>
+        <v>1171614.96</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B103" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>700000.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.032</v>
+        <v>537.6</v>
       </c>
       <c r="E103" s="1">
-        <v>100.35519714</v>
+        <v>281.5584590317</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>702486.38</v>
+        <v>604787.57</v>
       </c>
       <c r="I103" s="1">
-        <v>4737.62</v>
+        <v>549977.23</v>
       </c>
       <c r="J103" s="1">
-        <v>0.67440738139293</v>
+        <v>90.937257523332</v>
       </c>
       <c r="K103">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>707224.0</v>
+        <v>1154764.8</v>
       </c>
       <c r="N103" s="1">
-        <v>725121.08</v>
+        <v>1154764.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="B104" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>1197000.0</v>
+        <v>228396.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.561</v>
+        <v>2.983</v>
       </c>
       <c r="E104" s="1">
-        <v>100.93515957</v>
+        <v>3.4780000088</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1208193.86</v>
+        <v>794361.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-4478.69</v>
+        <v>-113056.02</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.37069299458284</v>
+        <v>-14.232317387973</v>
       </c>
       <c r="K104">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1203715.17</v>
+        <v>681305.27</v>
       </c>
       <c r="N104" s="1">
-        <v>1223280.25</v>
+        <v>681305.27</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="B105" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>2530000.0</v>
+        <v>14987.0</v>
       </c>
       <c r="D105" s="1">
-        <v>90.742</v>
+        <v>66.0</v>
       </c>
       <c r="E105" s="1">
-        <v>81.011</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2049578.3</v>
+        <v>1038599.1</v>
       </c>
       <c r="I105" s="1">
-        <v>246194.3</v>
+        <v>-49457.1</v>
       </c>
       <c r="J105" s="1">
-        <v>12.011948994581</v>
+        <v>-4.7619047619048</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>2295772.6</v>
+        <v>989142.0</v>
       </c>
       <c r="N105" s="1">
-        <v>2295772.6</v>
+        <v>989142.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>3490000.0</v>
+        <v>253715.0</v>
       </c>
       <c r="D106" s="1">
-        <v>87.975</v>
+        <v>7.204</v>
       </c>
       <c r="E106" s="1">
-        <v>86.855</v>
+        <v>5.0624402578</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3031239.5</v>
+        <v>1284417.03</v>
       </c>
       <c r="I106" s="1">
-        <v>39088.0</v>
+        <v>543345.83</v>
       </c>
       <c r="J106" s="1">
-        <v>1.2895054976685</v>
+        <v>42.302913875254</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3070327.5</v>
+        <v>1827762.86</v>
       </c>
       <c r="N106" s="1">
-        <v>3070327.5</v>
+        <v>1827762.86</v>
       </c>
       <c r="O106" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="B107" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>720000.0</v>
+        <v>109077.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.685</v>
+        <v>15.645</v>
       </c>
       <c r="E107" s="1">
-        <v>99.799</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>718552.8</v>
+        <v>1794316.65</v>
       </c>
       <c r="I107" s="1">
-        <v>-820.8</v>
+        <v>-87806.98</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.11422960149901</v>
+        <v>-4.893616742619</v>
       </c>
       <c r="K107">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>717732.0</v>
+        <v>1706509.67</v>
       </c>
       <c r="N107" s="1">
-        <v>724081.32</v>
+        <v>1706509.67</v>
       </c>
       <c r="O107" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="B108" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="C108" s="1">
-        <v>494000.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.454</v>
+        <v>135.57</v>
       </c>
       <c r="E108" s="1">
-        <v>99.7472004</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>492751.17</v>
+        <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>8431.59</v>
+        <v>1039675.53</v>
       </c>
       <c r="J108" s="1">
-        <v>1.7111253130053</v>
+        <v>35.57</v>
       </c>
       <c r="K108">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L108">
-        <v>593.82</v>
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>501182.76</v>
+        <v>3962575.53</v>
       </c>
       <c r="N108" s="1">
-        <v>501776.58</v>
+        <v>3962575.53</v>
       </c>
       <c r="O108" s="1">
-        <v>0.08</v>
+        <v>0.67</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="B109" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="C109" s="1">
-        <v>500000.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.854</v>
+        <v>1892.4</v>
       </c>
       <c r="E109" s="1">
-        <v>99.991</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>499955.0</v>
+        <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>4315.0</v>
+        <v>844039.89</v>
       </c>
       <c r="J109" s="1">
-        <v>0.86307767699093</v>
+        <v>43.093941920924</v>
       </c>
       <c r="K109">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>504270.0</v>
+        <v>2802644.4</v>
       </c>
       <c r="N109" s="1">
-        <v>515537.12</v>
+        <v>2802644.4</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>800000.0</v>
+        <v>8683.0</v>
       </c>
       <c r="D110" s="1">
-        <v>102.391</v>
+        <v>1071.0</v>
       </c>
       <c r="E110" s="1">
-        <v>102.64</v>
+        <v>1070.2115317287</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>821120.0</v>
+        <v>9292646.73</v>
       </c>
       <c r="I110" s="1">
-        <v>-1992.0</v>
+        <v>6846.27</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.24259547934528</v>
+        <v>0.073674058628504</v>
       </c>
       <c r="K110">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>819128.0</v>
+        <v>9299493.0</v>
       </c>
       <c r="N110" s="1">
-        <v>821182.79</v>
+        <v>9299493.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.14</v>
+        <v>1.56</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="B111" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>500000.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D111" s="1">
-        <v>108.423</v>
+        <v>132.43</v>
       </c>
       <c r="E111" s="1">
-        <v>100.465874</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>502329.37</v>
+        <v>10604239.65</v>
       </c>
       <c r="I111" s="1">
-        <v>39785.63</v>
+        <v>1514694.51</v>
       </c>
       <c r="J111" s="1">
-        <v>7.9202277183196</v>
+        <v>14.283857777582</v>
       </c>
       <c r="K111">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>542115.0</v>
+        <v>12118934.16</v>
       </c>
       <c r="N111" s="1">
-        <v>549327.33</v>
+        <v>12118934.16</v>
       </c>
       <c r="O111" s="1">
-        <v>0.09</v>
+        <v>2.04</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="B112" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>123000.0</v>
+        <v>92453.0</v>
       </c>
       <c r="D112" s="1">
-        <v>104.417</v>
+        <v>17.52</v>
       </c>
       <c r="E112" s="1">
-        <v>103.02331707</v>
+        <v>18.19</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>126718.68</v>
+        <v>1681720.07</v>
       </c>
       <c r="I112" s="1">
-        <v>1714.23</v>
+        <v>-61943.51</v>
       </c>
       <c r="J112" s="1">
-        <v>1.3527839778634</v>
+        <v>-3.6833424958769</v>
       </c>
       <c r="K112">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>128432.91</v>
+        <v>1619776.56</v>
       </c>
       <c r="N112" s="1">
-        <v>131266.12</v>
+        <v>1619776.56</v>
       </c>
       <c r="O112" s="1">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="B113" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>1083000.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.104</v>
+        <v>69.45</v>
       </c>
       <c r="E113" s="1">
-        <v>99.459</v>
+        <v>67.7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1077140.97</v>
+        <v>601108.3</v>
       </c>
       <c r="I113" s="1">
-        <v>6985.35</v>
+        <v>15538.25</v>
       </c>
       <c r="J113" s="1">
-        <v>0.6485084306096</v>
+        <v>2.5849335302806</v>
       </c>
       <c r="K113">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>1084126.32</v>
+        <v>616646.55</v>
       </c>
       <c r="N113" s="1">
-        <v>1086537.11</v>
+        <v>616646.55</v>
       </c>
       <c r="O113" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="B114" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>800000.0</v>
+        <v>30650.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.564</v>
+        <v>21.18</v>
       </c>
       <c r="E114" s="1">
-        <v>99.292</v>
+        <v>22.7499993475</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>794336.0</v>
+        <v>697287.48</v>
       </c>
       <c r="I114" s="1">
-        <v>2176.0</v>
+        <v>-48120.48</v>
       </c>
       <c r="J114" s="1">
-        <v>0.27393949160053</v>
+        <v>-6.9010962307827</v>
       </c>
       <c r="K114">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>997.26</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>796512.0</v>
+        <v>649167.0</v>
       </c>
       <c r="N114" s="1">
-        <v>797509.26</v>
+        <v>649167.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="B115" t="s">
-        <v>281</v>
+        <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>700000.0</v>
+        <v>18619.0</v>
       </c>
       <c r="D115" s="1">
-        <v>102.034</v>
+        <v>46.615</v>
       </c>
       <c r="E115" s="1">
-        <v>103.004</v>
+        <v>40.9417455288</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>721028.0</v>
+        <v>762294.36</v>
       </c>
       <c r="I115" s="1">
-        <v>-6790.0</v>
+        <v>105630.33</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.9417110015145</v>
+        <v>13.856895123821</v>
       </c>
       <c r="K115">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L115">
-        <v>143.84</v>
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>714238.0</v>
+        <v>867924.69</v>
       </c>
       <c r="N115" s="1">
-        <v>714381.84</v>
+        <v>867924.69</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>282</v>
+        <v>256</v>
       </c>
       <c r="B116" t="s">
-        <v>283</v>
+        <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>89.317</v>
+        <v>14.7</v>
       </c>
       <c r="E116" s="1">
-        <v>86.92</v>
+        <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>434600.0</v>
+        <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>11985.0</v>
+        <v>-23910.64</v>
       </c>
       <c r="J116" s="1">
-        <v>2.7577082374597</v>
+        <v>-10.146699266504</v>
       </c>
       <c r="K116">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>446585.0</v>
+        <v>211738.8</v>
       </c>
       <c r="N116" s="1">
-        <v>450630.23</v>
+        <v>211738.8</v>
       </c>
       <c r="O116" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="B117" t="s">
-        <v>286</v>
+        <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>300000.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>105.462</v>
+        <v>21.61</v>
       </c>
       <c r="E117" s="1">
-        <v>105.478</v>
+        <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>316434.0</v>
+        <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-48.0</v>
+        <v>-21433.35</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.015169039989382</v>
+        <v>-9.0488215488215</v>
       </c>
       <c r="K117">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>316386.0</v>
+        <v>215430.09</v>
       </c>
       <c r="N117" s="1">
-        <v>326522.75</v>
+        <v>215430.09</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="B118" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>26094.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.729</v>
+        <v>36.035</v>
       </c>
       <c r="E118" s="1">
-        <v>99.74</v>
+        <v>41.96</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>498700.0</v>
+        <v>1094904.24</v>
       </c>
       <c r="I118" s="1">
-        <v>-55.0</v>
+        <v>-154606.95</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.01102867455384</v>
+        <v>-14.120591039085</v>
       </c>
       <c r="K118">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>498645.0</v>
+        <v>940297.29</v>
       </c>
       <c r="N118" s="1">
-        <v>505764.86</v>
+        <v>940297.29</v>
       </c>
       <c r="O118" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>291</v>
+        <v>262</v>
       </c>
       <c r="B119" t="s">
-        <v>292</v>
+        <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>1300000.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.548</v>
+        <v>25.97</v>
       </c>
       <c r="E119" s="1">
-        <v>99.95246154</v>
+        <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1299382.0</v>
+        <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>7742.0</v>
+        <v>-16155.96</v>
       </c>
       <c r="J119" s="1">
-        <v>0.59582170601101</v>
+        <v>-6.6834351419332</v>
       </c>
       <c r="K119">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1307124.0</v>
+        <v>225575.42</v>
       </c>
       <c r="N119" s="1">
-        <v>1348955.51</v>
+        <v>225575.42</v>
       </c>
       <c r="O119" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
       <c r="B120" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>800000.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.217</v>
+        <v>87.15</v>
       </c>
       <c r="E120" s="1">
-        <v>100.91</v>
+        <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>807280.0</v>
+        <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>2456.0</v>
+        <v>-9329.4</v>
       </c>
       <c r="J120" s="1">
-        <v>0.30423149340997</v>
+        <v>-3.9140022050717</v>
       </c>
       <c r="K120">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>809736.0</v>
+        <v>229030.2</v>
       </c>
       <c r="N120" s="1">
-        <v>828303.12</v>
+        <v>229030.2</v>
       </c>
       <c r="O120" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>6830433.57</v>
+        <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>90.08</v>
+        <v>32.92</v>
       </c>
       <c r="E121" s="1">
-        <v>87.34060304</v>
+        <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>5965741.87</v>
+        <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>187112.69</v>
+        <v>-29937.05</v>
       </c>
       <c r="J121" s="1">
-        <v>3.1364530024495</v>
+        <v>-10.71331705994</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>6152854.56</v>
+        <v>249500.68</v>
       </c>
       <c r="N121" s="1">
-        <v>6157083.81</v>
+        <v>249500.68</v>
       </c>
       <c r="O121" s="1">
-        <v>1.01</v>
+        <v>0.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="B122" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>607000.0</v>
+        <v>11673.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.735</v>
+        <v>304.4</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>278.9083628887</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>607000.0</v>
+        <v>3255697.32</v>
       </c>
       <c r="I122" s="1">
-        <v>-1608.55</v>
+        <v>297563.88</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.265</v>
+        <v>9.1397894445544</v>
       </c>
       <c r="K122">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>605391.45</v>
+        <v>3553261.2</v>
       </c>
       <c r="N122" s="1">
-        <v>610145.26</v>
+        <v>3553261.2</v>
       </c>
       <c r="O122" s="1">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>303</v>
+        <v>270</v>
       </c>
       <c r="B123" t="s">
-        <v>304</v>
+        <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>868000.0</v>
+        <v>389523.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.243</v>
+        <v>3.369</v>
       </c>
       <c r="E123" s="1">
-        <v>99.87451613</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>866910.8</v>
+        <v>1002320.58</v>
       </c>
       <c r="I123" s="1">
-        <v>11878.44</v>
+        <v>309982.41</v>
       </c>
       <c r="J123" s="1">
-        <v>1.3702032550523</v>
+        <v>30.926473643792</v>
       </c>
       <c r="K123">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>878789.24</v>
+        <v>1312302.99</v>
       </c>
       <c r="N123" s="1">
-        <v>898806.75</v>
+        <v>1312302.99</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>306</v>
+        <v>272</v>
       </c>
       <c r="B124" t="s">
-        <v>307</v>
+        <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>1000000.0</v>
+        <v>83575.0</v>
       </c>
       <c r="D124" s="1">
-        <v>107.094</v>
+        <v>9.328</v>
       </c>
       <c r="E124" s="1">
-        <v>100.6308</v>
+        <v>9.388</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1006308.0</v>
+        <v>784602.1</v>
       </c>
       <c r="I124" s="1">
-        <v>64632.0</v>
+        <v>-5014.5</v>
       </c>
       <c r="J124" s="1">
-        <v>6.4226856986131</v>
+        <v>-0.63911376224968</v>
       </c>
       <c r="K124">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1070940.0</v>
+        <v>779587.6</v>
       </c>
       <c r="N124" s="1">
-        <v>1081611.23</v>
+        <v>779587.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>309</v>
+        <v>274</v>
       </c>
       <c r="B125" t="s">
-        <v>310</v>
+        <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>38166.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.572</v>
+        <v>76.39</v>
       </c>
       <c r="E125" s="1">
-        <v>100.028</v>
+        <v>92.4944345753</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>600168.0</v>
+        <v>3530142.59</v>
       </c>
       <c r="I125" s="1">
-        <v>3264.0</v>
+        <v>-614641.85</v>
       </c>
       <c r="J125" s="1">
-        <v>0.54384772263766</v>
+        <v>-17.411247119058</v>
       </c>
       <c r="K125">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L125">
-        <v>931.96</v>
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>603432.0</v>
+        <v>2915500.74</v>
       </c>
       <c r="N125" s="1">
-        <v>604363.96</v>
+        <v>2915500.74</v>
       </c>
       <c r="O125" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>311</v>
+        <v>276</v>
       </c>
       <c r="B126" t="s">
-        <v>312</v>
+        <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>861000.0</v>
+        <v>34175.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.351</v>
+        <v>166.44</v>
       </c>
       <c r="E126" s="1">
-        <v>100.08714286</v>
+        <v>144.0546393563</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>861750.3</v>
+        <v>4923067.3</v>
       </c>
       <c r="I126" s="1">
-        <v>36711.81</v>
+        <v>765019.7</v>
       </c>
       <c r="J126" s="1">
-        <v>4.2601447310201</v>
+        <v>15.539493031103</v>
       </c>
       <c r="K126">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>898462.11</v>
+        <v>5688087.0</v>
       </c>
       <c r="N126" s="1">
-        <v>924442.49</v>
+        <v>5688087.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.96</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>314</v>
+        <v>278</v>
       </c>
       <c r="B127" t="s">
-        <v>315</v>
+        <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>77189.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.887</v>
+        <v>32.6</v>
       </c>
       <c r="E127" s="1">
-        <v>99.602</v>
+        <v>32.5458399513</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>199204.0</v>
+        <v>2512180.84</v>
       </c>
       <c r="I127" s="1">
-        <v>-7430.0</v>
+        <v>4180.56</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.7298447822333</v>
+        <v>0.16641158683465</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
-        <v>9.59</v>
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>191774.0</v>
+        <v>2516361.4</v>
       </c>
       <c r="N127" s="1">
-        <v>191783.59</v>
+        <v>2516361.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.03</v>
+        <v>0.42</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>316</v>
+        <v>280</v>
       </c>
       <c r="B128" t="s">
-        <v>317</v>
+        <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>20224.0</v>
       </c>
       <c r="D128" s="1">
-        <v>103.046</v>
+        <v>248.0</v>
       </c>
       <c r="E128" s="1">
-        <v>99.406</v>
+        <v>114.2849876384</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>497030.0</v>
+        <v>2311299.59</v>
       </c>
       <c r="I128" s="1">
-        <v>18200.0</v>
+        <v>2704252.41</v>
       </c>
       <c r="J128" s="1">
-        <v>3.6617507997505</v>
+        <v>117.00137973027</v>
       </c>
       <c r="K128">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>515230.0</v>
+        <v>5015552.0</v>
       </c>
       <c r="N128" s="1">
-        <v>533990.27</v>
+        <v>5015552.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.09</v>
+        <v>0.84</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>319</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>320</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>27650.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.642</v>
+        <v>143.95</v>
       </c>
       <c r="E129" s="1">
-        <v>100.19733333</v>
+        <v>125.2225316456</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300592.0</v>
+        <v>3462403.0</v>
       </c>
       <c r="I129" s="1">
-        <v>1334.0</v>
+        <v>517814.5</v>
       </c>
       <c r="J129" s="1">
-        <v>0.44379091925267</v>
+        <v>14.955350373714</v>
       </c>
       <c r="K129">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>591.78</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>301926.0</v>
+        <v>3980217.5</v>
       </c>
       <c r="N129" s="1">
-        <v>302517.78</v>
+        <v>3980217.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.05</v>
+        <v>0.67</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>321</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
-        <v>322</v>
+        <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>900000.0</v>
+        <v>24861.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.118</v>
+        <v>220.35</v>
       </c>
       <c r="E130" s="1">
-        <v>102.46222222</v>
+        <v>134.7297860102</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>922160.0</v>
+        <v>3349517.21</v>
       </c>
       <c r="I130" s="1">
-        <v>-3098.0</v>
+        <v>2128604.14</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.33595037737486</v>
+        <v>63.549580627472</v>
       </c>
       <c r="K130">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>919062.0</v>
+        <v>5478121.35</v>
       </c>
       <c r="N130" s="1">
-        <v>920442.82</v>
+        <v>5478121.35</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.92</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>324</v>
+        <v>286</v>
       </c>
       <c r="B131" t="s">
-        <v>325</v>
+        <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>614000.0</v>
+        <v>27323.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.576</v>
+        <v>18.35</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>19.72</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>611101.92</v>
+        <v>538809.56</v>
       </c>
       <c r="I131" s="1">
-        <v>294.72</v>
+        <v>-37432.51</v>
       </c>
       <c r="J131" s="1">
-        <v>0.048227634434531</v>
+        <v>-6.947261663286</v>
       </c>
       <c r="K131">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>611396.64</v>
+        <v>501377.05</v>
       </c>
       <c r="N131" s="1">
-        <v>615825.01</v>
+        <v>501377.05</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
       <c r="B132" t="s">
-        <v>328</v>
+        <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>19811586.0</v>
+        <v>25691.0</v>
       </c>
       <c r="D132" s="1">
-        <v>87.603</v>
+        <v>64.12</v>
       </c>
       <c r="E132" s="1">
-        <v>87.49698394</v>
+        <v>35.9666412362</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>17334540.22</v>
+        <v>924018.98</v>
       </c>
       <c r="I132" s="1">
-        <v>21003.46</v>
+        <v>723287.94</v>
       </c>
       <c r="J132" s="1">
-        <v>0.12116537118052</v>
+        <v>78.276307700952</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>17355543.68</v>
+        <v>1647306.92</v>
       </c>
       <c r="N132" s="1">
-        <v>17355543.68</v>
+        <v>1647306.92</v>
       </c>
       <c r="O132" s="1">
-        <v>2.85</v>
+        <v>0.28</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>329</v>
+        <v>290</v>
       </c>
       <c r="B133" t="s">
-        <v>330</v>
+        <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.119</v>
+        <v>126.9</v>
       </c>
       <c r="E133" s="1">
-        <v>99.8833</v>
+        <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>998833.0</v>
+        <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>2357.0</v>
+        <v>-8406.5</v>
       </c>
       <c r="J133" s="1">
-        <v>0.23597538327228</v>
+        <v>-3.2774390243902</v>
       </c>
       <c r="K133">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1001190.0</v>
+        <v>248089.5</v>
       </c>
       <c r="N133" s="1">
-        <v>1008039.32</v>
+        <v>248089.5</v>
       </c>
       <c r="O133" s="1">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>332</v>
+        <v>292</v>
       </c>
       <c r="B134" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>1400000.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>92.218</v>
+        <v>45.7</v>
       </c>
       <c r="E134" s="1">
-        <v>83.781</v>
+        <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1172934.0</v>
+        <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>118118.0</v>
+        <v>-39154.4</v>
       </c>
       <c r="J134" s="1">
-        <v>10.070302335852</v>
+        <v>-12.952380952381</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1291052.0</v>
+        <v>263140.6</v>
       </c>
       <c r="N134" s="1">
-        <v>1291052.0</v>
+        <v>263140.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>334</v>
+        <v>294</v>
       </c>
       <c r="B135" t="s">
-        <v>335</v>
+        <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>500000.0</v>
+        <v>21848.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.209</v>
+        <v>28.605</v>
       </c>
       <c r="E135" s="1">
-        <v>99.625</v>
+        <v>24.8474382094</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>498125.0</v>
+        <v>542866.83</v>
       </c>
       <c r="I135" s="1">
-        <v>2920.0</v>
+        <v>82095.21</v>
       </c>
       <c r="J135" s="1">
-        <v>0.5861982434128</v>
+        <v>15.122531984502</v>
       </c>
       <c r="K135">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L135">
-        <v>743.15</v>
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>501045.0</v>
+        <v>624962.04</v>
       </c>
       <c r="N135" s="1">
-        <v>501788.15</v>
+        <v>624962.04</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>336</v>
+        <v>296</v>
       </c>
       <c r="B136" t="s">
-        <v>337</v>
+        <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.087</v>
+        <v>10.275</v>
       </c>
       <c r="E136" s="1">
-        <v>99.077</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>594462.0</v>
+        <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-5940.0</v>
+        <v>-25046.49</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.99922282669035</v>
+        <v>-10.691003683172</v>
       </c>
       <c r="K136">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>588522.0</v>
+        <v>209229.83</v>
       </c>
       <c r="N136" s="1">
-        <v>596058.99</v>
+        <v>209229.83</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>339</v>
+        <v>298</v>
       </c>
       <c r="B137" t="s">
-        <v>340</v>
+        <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>600000.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D137" s="1">
-        <v>94.922</v>
+        <v>31.96</v>
       </c>
       <c r="E137" s="1">
-        <v>92.475705</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>554854.23</v>
+        <v>2020920.79</v>
       </c>
       <c r="I137" s="1">
-        <v>14677.77</v>
+        <v>161755.45</v>
       </c>
       <c r="J137" s="1">
-        <v>2.6453380377041</v>
+        <v>8.0040470067112</v>
       </c>
       <c r="K137">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>569532.0</v>
+        <v>2182676.24</v>
       </c>
       <c r="N137" s="1">
-        <v>571531.32</v>
+        <v>2182676.24</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.37</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>342</v>
+        <v>300</v>
       </c>
       <c r="B138" t="s">
-        <v>343</v>
+        <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>616000.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.935</v>
+        <v>51.24</v>
       </c>
       <c r="E138" s="1">
-        <v>99.953</v>
+        <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>615710.48</v>
+        <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>30689.12</v>
+        <v>-1092.48</v>
       </c>
       <c r="J138" s="1">
-        <v>4.9843426410413</v>
+        <v>-0.46620046620047</v>
       </c>
       <c r="K138">
-        <v>4.07</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>646399.6</v>
+        <v>233244.48</v>
       </c>
       <c r="N138" s="1">
-        <v>671491.05</v>
+        <v>233244.48</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>345</v>
+        <v>302</v>
       </c>
       <c r="B139" t="s">
-        <v>346</v>
+        <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>46166.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.824</v>
+        <v>10.02</v>
       </c>
       <c r="E139" s="1">
-        <v>99.961</v>
+        <v>10.2</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>599766.0</v>
+        <v>470893.2</v>
       </c>
       <c r="I139" s="1">
-        <v>35178.0</v>
+        <v>-8309.88</v>
       </c>
       <c r="J139" s="1">
-        <v>5.8652874621102</v>
+        <v>-1.7647058823529</v>
       </c>
       <c r="K139">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>634944.0</v>
+        <v>462583.32</v>
       </c>
       <c r="N139" s="1">
-        <v>651131.67</v>
+        <v>462583.32</v>
       </c>
       <c r="O139" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>348</v>
+        <v>304</v>
       </c>
       <c r="B140" t="s">
-        <v>349</v>
+        <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>3224.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.094</v>
+        <v>253.8</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>254.9</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>398444.0</v>
+        <v>821797.6</v>
       </c>
       <c r="I140" s="1">
-        <v>13932.0</v>
+        <v>-3546.4</v>
       </c>
       <c r="J140" s="1">
-        <v>3.4966017809278</v>
+        <v>-0.43154178109062</v>
       </c>
       <c r="K140">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>412376.0</v>
+        <v>818251.2</v>
       </c>
       <c r="N140" s="1">
-        <v>421230.79</v>
+        <v>818251.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>351</v>
+        <v>306</v>
       </c>
       <c r="B141" t="s">
-        <v>352</v>
+        <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>396000.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.935</v>
+        <v>249.6</v>
       </c>
       <c r="E141" s="1">
-        <v>99.494</v>
+        <v>252.3</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>393996.24</v>
+        <v>1048811.1</v>
       </c>
       <c r="I141" s="1">
-        <v>1746.36</v>
+        <v>-11223.9</v>
       </c>
       <c r="J141" s="1">
-        <v>0.44324280861157</v>
+        <v>-1.0701545778835</v>
       </c>
       <c r="K141">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>395742.6</v>
+        <v>1037587.2</v>
       </c>
       <c r="N141" s="1">
-        <v>400327.79</v>
+        <v>1037587.2</v>
       </c>
       <c r="O141" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>354</v>
+        <v>308</v>
       </c>
       <c r="B142" t="s">
-        <v>355</v>
+        <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>700000.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.966</v>
+        <v>16.61</v>
       </c>
       <c r="E142" s="1">
-        <v>102.66742857</v>
+        <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>718672.0</v>
+        <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-4910.0</v>
+        <v>-18241.17</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.68320457733152</v>
+        <v>-7.8246392896781</v>
       </c>
       <c r="K142">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>713762.0</v>
+        <v>214883.57</v>
       </c>
       <c r="N142" s="1">
-        <v>734014.05</v>
+        <v>214883.57</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>357</v>
+        <v>310</v>
       </c>
       <c r="B143" t="s">
-        <v>358</v>
+        <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>15964.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.289</v>
+        <v>93.96</v>
       </c>
       <c r="E143" s="1">
-        <v>98.434</v>
+        <v>104.6798753445</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>393736.0</v>
+        <v>1671109.53</v>
       </c>
       <c r="I143" s="1">
-        <v>-580.0</v>
+        <v>-171132.09</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.14730682487758</v>
+        <v>-10.24062677687</v>
       </c>
       <c r="K143">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>393156.0</v>
+        <v>1499977.44</v>
       </c>
       <c r="N143" s="1">
-        <v>402332.71</v>
+        <v>1499977.44</v>
       </c>
       <c r="O143" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>360</v>
+        <v>312</v>
       </c>
       <c r="B144" t="s">
-        <v>361</v>
+        <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>600000.0</v>
+        <v>58875.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.557</v>
+        <v>63.5</v>
       </c>
       <c r="E144" s="1">
-        <v>99.661</v>
+        <v>66.566266327</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>597966.0</v>
+        <v>3919088.93</v>
       </c>
       <c r="I144" s="1">
-        <v>35376.0</v>
+        <v>-180526.43</v>
       </c>
       <c r="J144" s="1">
-        <v>5.9160554279006</v>
+        <v>-4.606336656923</v>
       </c>
       <c r="K144">
-        <v>3.08</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>633342.0</v>
+        <v>3738562.5</v>
       </c>
       <c r="N144" s="1">
-        <v>651816.66</v>
+        <v>3738562.5</v>
       </c>
       <c r="O144" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>363</v>
+        <v>314</v>
       </c>
       <c r="B145" t="s">
-        <v>364</v>
+        <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>96.728</v>
+        <v>19.735</v>
       </c>
       <c r="E145" s="1">
-        <v>99.104</v>
+        <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>495520.0</v>
+        <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-11880.0</v>
+        <v>-18646.12</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.3974814336455</v>
+        <v>-6.7344027310164</v>
       </c>
       <c r="K145">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>483640.0</v>
+        <v>258232.48</v>
       </c>
       <c r="N145" s="1">
-        <v>487698.22</v>
+        <v>258232.48</v>
       </c>
       <c r="O145" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>366</v>
+        <v>316</v>
       </c>
       <c r="B146" t="s">
-        <v>367</v>
+        <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.809</v>
+        <v>18.16</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>19.11</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>500000.0</v>
+        <v>699024.69</v>
       </c>
       <c r="I146" s="1">
-        <v>24045.0</v>
+        <v>-34750.05</v>
       </c>
       <c r="J146" s="1">
-        <v>4.809</v>
+        <v>-4.9712192569335</v>
       </c>
       <c r="K146">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>524045.0</v>
+        <v>664274.64</v>
       </c>
       <c r="N146" s="1">
-        <v>541440.07</v>
+        <v>664274.64</v>
       </c>
       <c r="O146" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>369</v>
+        <v>318</v>
       </c>
       <c r="B147" t="s">
-        <v>370</v>
+        <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>500000.0</v>
+        <v>17919.0</v>
       </c>
       <c r="D147" s="1">
-        <v>108.626</v>
+        <v>26.17</v>
       </c>
       <c r="E147" s="1">
-        <v>109.3</v>
+        <v>26.98</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>546500.0</v>
+        <v>483454.62</v>
       </c>
       <c r="I147" s="1">
-        <v>-3370.0</v>
+        <v>-14514.39</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.61665141811528</v>
+        <v>-3.002223869533</v>
       </c>
       <c r="K147">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L147">
-        <v>791.1</v>
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>543130.0</v>
+        <v>468940.23</v>
       </c>
       <c r="N147" s="1">
-        <v>543921.1</v>
+        <v>468940.23</v>
       </c>
       <c r="O147" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>371</v>
+        <v>320</v>
       </c>
       <c r="B148" t="s">
-        <v>372</v>
+        <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>600000.0</v>
+        <v>59382.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.322</v>
+        <v>18.695</v>
       </c>
       <c r="E148" s="1">
-        <v>99.852</v>
+        <v>19.76</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>599112.0</v>
+        <v>1173388.32</v>
       </c>
       <c r="I148" s="1">
-        <v>2820.0</v>
+        <v>-63241.83</v>
       </c>
       <c r="J148" s="1">
-        <v>0.4706966310139</v>
+        <v>-5.3896761133603</v>
       </c>
       <c r="K148">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>263.01</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>601932.0</v>
+        <v>1110146.49</v>
       </c>
       <c r="N148" s="1">
-        <v>602195.01</v>
+        <v>1110146.49</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>373</v>
+        <v>322</v>
       </c>
       <c r="B149" t="s">
-        <v>374</v>
+        <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>600000.0</v>
+        <v>26193.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.743</v>
+        <v>65.0</v>
       </c>
       <c r="E149" s="1">
-        <v>99.653</v>
+        <v>60.3</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>597918.0</v>
+        <v>1579437.9</v>
       </c>
       <c r="I149" s="1">
-        <v>12540.0</v>
+        <v>123107.1</v>
       </c>
       <c r="J149" s="1">
-        <v>2.0972775531093</v>
+        <v>7.7943615257048</v>
       </c>
       <c r="K149">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>610458.0</v>
+        <v>1702545.0</v>
       </c>
       <c r="N149" s="1">
-        <v>617836.77</v>
+        <v>1702545.0</v>
       </c>
       <c r="O149" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>376</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
-        <v>377</v>
+        <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>600000.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.514</v>
+        <v>74.1</v>
       </c>
       <c r="E150" s="1">
-        <v>101.72</v>
+        <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>610320.0</v>
+        <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-7236.0</v>
+        <v>-23060.1</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.1856075501376</v>
+        <v>-9.6341463414634</v>
       </c>
       <c r="K150">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>603084.0</v>
+        <v>216297.9</v>
       </c>
       <c r="N150" s="1">
-        <v>620151.55</v>
+        <v>216297.9</v>
       </c>
       <c r="O150" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>379</v>
+        <v>326</v>
       </c>
       <c r="B151" t="s">
-        <v>380</v>
+        <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>10045.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.826</v>
+        <v>129.35</v>
       </c>
       <c r="E151" s="1">
-        <v>99.52</v>
+        <v>105.4071567944</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>398080.0</v>
+        <v>1058814.89</v>
       </c>
       <c r="I151" s="1">
-        <v>9224.0</v>
+        <v>240505.86</v>
       </c>
       <c r="J151" s="1">
-        <v>2.3171221864952</v>
+        <v>22.714627672076</v>
       </c>
       <c r="K151">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>407304.0</v>
+        <v>1299320.75</v>
       </c>
       <c r="N151" s="1">
-        <v>417077.04</v>
+        <v>1299320.75</v>
       </c>
       <c r="O151" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>382</v>
+        <v>328</v>
       </c>
       <c r="B152" t="s">
-        <v>383</v>
+        <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>1000000.0</v>
+        <v>7013.0</v>
       </c>
       <c r="D152" s="1">
-        <v>106.309</v>
+        <v>89.5</v>
       </c>
       <c r="E152" s="1">
-        <v>100.710578</v>
+        <v>101.2</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1007105.78</v>
+        <v>709715.6</v>
       </c>
       <c r="I152" s="1">
-        <v>55984.22</v>
+        <v>-82052.1</v>
       </c>
       <c r="J152" s="1">
-        <v>5.5589215265948</v>
+        <v>-11.561264822134</v>
       </c>
       <c r="K152">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1063090.0</v>
+        <v>627663.5</v>
       </c>
       <c r="N152" s="1">
-        <v>1083774.93</v>
+        <v>627663.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>385</v>
+        <v>330</v>
       </c>
       <c r="B153" t="s">
-        <v>386</v>
+        <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.635</v>
+        <v>23.98</v>
       </c>
       <c r="E153" s="1">
-        <v>99.589</v>
+        <v>28.6376288414</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>298767.0</v>
+        <v>1318619.62</v>
       </c>
       <c r="I153" s="1">
-        <v>3138.0</v>
+        <v>-214460.52</v>
       </c>
       <c r="J153" s="1">
-        <v>1.0503168020565</v>
+        <v>-16.264017063541</v>
       </c>
       <c r="K153">
-        <v>3.28</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>301905.0</v>
+        <v>1104159.1</v>
       </c>
       <c r="N153" s="1">
-        <v>311752.6</v>
+        <v>1104159.1</v>
       </c>
       <c r="O153" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>388</v>
+        <v>332</v>
       </c>
       <c r="B154" t="s">
-        <v>389</v>
+        <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>53390.0</v>
       </c>
       <c r="D154" s="1">
-        <v>95.077</v>
+        <v>31.84</v>
       </c>
       <c r="E154" s="1">
-        <v>90.9</v>
+        <v>36.9</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>272700.0</v>
+        <v>1970091.0</v>
       </c>
       <c r="I154" s="1">
-        <v>12531.0</v>
+        <v>-270153.4</v>
       </c>
       <c r="J154" s="1">
-        <v>4.5951595159516</v>
+        <v>-13.712737127371</v>
       </c>
       <c r="K154">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>285231.0</v>
+        <v>1699937.6</v>
       </c>
       <c r="N154" s="1">
-        <v>286324.15</v>
+        <v>1699937.6</v>
       </c>
       <c r="O154" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>391</v>
+        <v>334</v>
       </c>
       <c r="B155" t="s">
-        <v>392</v>
+        <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>35350.0</v>
       </c>
       <c r="D155" s="1">
-        <v>104.06</v>
+        <v>23.38</v>
       </c>
       <c r="E155" s="1">
-        <v>98.50505</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>394020.2</v>
+        <v>1124780.17</v>
       </c>
       <c r="I155" s="1">
-        <v>22219.8</v>
+        <v>-298297.17</v>
       </c>
       <c r="J155" s="1">
-        <v>5.639254028093</v>
+        <v>-26.520486220876</v>
       </c>
       <c r="K155">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>416240.0</v>
+        <v>826483.0</v>
       </c>
       <c r="N155" s="1">
-        <v>421675.62</v>
+        <v>826483.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>394</v>
+        <v>336</v>
       </c>
       <c r="B156" t="s">
-        <v>395</v>
+        <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>900000.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D156" s="1">
-        <v>85.85</v>
+        <v>67.26</v>
       </c>
       <c r="E156" s="1">
-        <v>85.96</v>
+        <v>112.5835792779</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>773640.0</v>
+        <v>2940345.34</v>
       </c>
       <c r="I156" s="1">
-        <v>-990.0</v>
+        <v>-1183715.92</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.12796649604467</v>
+        <v>-40.25771748294</v>
       </c>
       <c r="K156">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>772650.0</v>
+        <v>1756629.42</v>
       </c>
       <c r="N156" s="1">
-        <v>775778.42</v>
+        <v>1756629.42</v>
       </c>
       <c r="O156" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>338</v>
       </c>
       <c r="B157" t="s">
-        <v>398</v>
+        <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>-6072800.43</v>
       </c>
       <c r="D157" s="1">
-        <v>100.539</v>
+        <v>0.0895565</v>
       </c>
       <c r="E157" s="1">
-        <v>100.65</v>
+        <v>0.084671376</v>
       </c>
       <c r="F157" t="s">
-        <v>8</v>
+        <v>340</v>
       </c>
       <c r="G157">
-        <v>1.0</v>
+        <v>11.15</v>
       </c>
       <c r="H157" s="1">
-        <v>503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-555.0</v>
+        <v>350370.56</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.11028315946349</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>780.82</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157" t="s">
+        <v>341</v>
       </c>
       <c r="M157" s="1">
-        <v>502695.0</v>
+        <v>331551.43</v>
       </c>
       <c r="N157" s="1">
-        <v>503475.82</v>
+        <v>350370.56</v>
       </c>
       <c r="O157" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>342</v>
       </c>
       <c r="B158" t="s">
-        <v>400</v>
+        <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>777000.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.705</v>
+        <v>248.75</v>
       </c>
       <c r="E158" s="1">
-        <v>99.67453282</v>
+        <v>253.234251412</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>774471.12</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>8006.73</v>
+        <v>-634970.0</v>
       </c>
       <c r="J158" s="1">
-        <v>1.0338319652255</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>782477.85</v>
+        <v>-634970.0</v>
       </c>
       <c r="N158" s="1">
-        <v>799146.1</v>
+        <v>-634970.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.13</v>
+        <v>-0.11</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>344</v>
       </c>
       <c r="B159" t="s">
-        <v>403</v>
+        <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>290000.0</v>
+        <v>543.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.066</v>
+        <v>116.01</v>
       </c>
       <c r="E159" s="1">
-        <v>99.571</v>
+        <v>116.972796834</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>288755.9</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>4335.5</v>
+        <v>-614210.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.5014411826737</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>293091.4</v>
+        <v>-614210.0</v>
       </c>
       <c r="N159" s="1">
-        <v>295389.55</v>
+        <v>-614210.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>-0.1</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>405</v>
+        <v>346</v>
       </c>
       <c r="B160" t="s">
-        <v>406</v>
+        <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.19</v>
+        <v>125.9</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>129.04</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>760.0</v>
+        <v>138160.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>400760.0</v>
+        <v>138160.0</v>
       </c>
       <c r="N160" s="1">
-        <v>405268.12</v>
+        <v>138160.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>408</v>
+        <v>348</v>
       </c>
       <c r="B161" t="s">
-        <v>409</v>
+        <v>349</v>
       </c>
       <c r="C161" s="1">
-        <v>1228000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.869</v>
+        <v>97.6</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>100.00551183</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1228000.0</v>
+        <v>1606088.52</v>
       </c>
       <c r="I161" s="1">
-        <v>-1608.68</v>
+        <v>-38632.52</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.131</v>
+        <v>-2.4053792502047</v>
       </c>
       <c r="K161">
-        <v>0.14</v>
+        <v>0.46</v>
       </c>
       <c r="L161" t="s">
-        <v>410</v>
+        <v>350</v>
       </c>
       <c r="M161" s="1">
-        <v>1226391.32</v>
+        <v>1567456.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1228131.38</v>
+        <v>1574793.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>411</v>
+        <v>351</v>
       </c>
       <c r="B162" t="s">
-        <v>412</v>
+        <v>352</v>
       </c>
       <c r="C162" s="1">
-        <v>865000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.587</v>
+        <v>106.554</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>101.26691803</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>865000.0</v>
+        <v>494182.56</v>
       </c>
       <c r="I162" s="1">
-        <v>-3572.45</v>
+        <v>25800.96</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.413</v>
+        <v>5.2209369751939</v>
       </c>
       <c r="K162">
-        <v>1.57</v>
+        <v>2.08</v>
       </c>
       <c r="L162" t="s">
-        <v>413</v>
+        <v>353</v>
       </c>
       <c r="M162" s="1">
-        <v>861427.55</v>
+        <v>519983.52</v>
       </c>
       <c r="N162" s="1">
-        <v>875029.57</v>
+        <v>530136.26</v>
       </c>
       <c r="O162" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>414</v>
+        <v>354</v>
       </c>
       <c r="B163" t="s">
-        <v>415</v>
+        <v>355</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.863</v>
+        <v>101.156</v>
       </c>
       <c r="E163" s="1">
-        <v>100.42</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>602520.0</v>
+        <v>599340.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2658.0</v>
+        <v>7596.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.44114718183629</v>
+        <v>1.2673941335469</v>
       </c>
       <c r="K163">
-        <v>2.68</v>
+        <v>4.04</v>
       </c>
       <c r="L163" t="s">
-        <v>416</v>
+        <v>356</v>
       </c>
       <c r="M163" s="1">
-        <v>605178.0</v>
+        <v>606936.0</v>
       </c>
       <c r="N163" s="1">
-        <v>621267.04</v>
+        <v>631188.74</v>
       </c>
       <c r="O163" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>417</v>
+        <v>357</v>
       </c>
       <c r="B164" t="s">
-        <v>418</v>
+        <v>358</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.344</v>
+        <v>90.112</v>
       </c>
       <c r="E164" s="1">
-        <v>99.259</v>
+        <v>91.85654667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>694813.0</v>
+        <v>1377848.2</v>
       </c>
       <c r="I164" s="1">
-        <v>7595.0</v>
+        <v>-26168.2</v>
       </c>
       <c r="J164" s="1">
-        <v>1.093099870037</v>
+        <v>-1.899207764687</v>
       </c>
       <c r="K164">
-        <v>0.76</v>
+        <v>0.58</v>
       </c>
       <c r="L164" t="s">
-        <v>419</v>
+        <v>359</v>
       </c>
       <c r="M164" s="1">
-        <v>702408.0</v>
+        <v>1351680.0</v>
       </c>
       <c r="N164" s="1">
-        <v>707693.96</v>
+        <v>1360387.19</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>420</v>
+        <v>360</v>
       </c>
       <c r="B165" t="s">
-        <v>421</v>
+        <v>361</v>
       </c>
       <c r="C165" s="1">
-        <v>286000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.51</v>
+        <v>97.78</v>
       </c>
       <c r="E165" s="1">
-        <v>99.362</v>
+        <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>284175.32</v>
+        <v>598959.9</v>
       </c>
       <c r="I165" s="1">
-        <v>423.28</v>
+        <v>-9346.5</v>
       </c>
       <c r="J165" s="1">
-        <v>0.14895030293271</v>
+        <v>-1.5604550488271</v>
       </c>
       <c r="K165">
-        <v>0.53</v>
+        <v>1.08</v>
       </c>
       <c r="L165" t="s">
-        <v>422</v>
+        <v>362</v>
       </c>
       <c r="M165" s="1">
-        <v>284598.6</v>
+        <v>589613.4</v>
       </c>
       <c r="N165" s="1">
-        <v>286116.75</v>
+        <v>596118.37</v>
       </c>
       <c r="O165" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>423</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>424</v>
+        <v>364</v>
       </c>
       <c r="C166" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>107.937</v>
+        <v>97.104</v>
       </c>
       <c r="E166" s="1">
-        <v>107.973</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>539865.0</v>
+        <v>595518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-180.0</v>
+        <v>-12894.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.033341668750521</v>
+        <v>-2.1651738486494</v>
       </c>
       <c r="K166">
-        <v>1.48</v>
+        <v>1.08</v>
       </c>
       <c r="L166" t="s">
-        <v>425</v>
+        <v>365</v>
       </c>
       <c r="M166" s="1">
-        <v>539685.0</v>
+        <v>582624.0</v>
       </c>
       <c r="N166" s="1">
-        <v>547102.81</v>
+        <v>589133.59</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>426</v>
+        <v>366</v>
       </c>
       <c r="B167" t="s">
-        <v>427</v>
+        <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.453</v>
+        <v>101.065</v>
       </c>
       <c r="E167" s="1">
-        <v>100.4</v>
+        <v>100.705752</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>602400.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I167" s="1">
-        <v>12318.0</v>
+        <v>1796.24</v>
       </c>
       <c r="J167" s="1">
-        <v>2.0448207171315</v>
+        <v>0.35673036829118</v>
       </c>
       <c r="K167">
-        <v>2.52</v>
+        <v>3.24</v>
       </c>
       <c r="L167" t="s">
-        <v>428</v>
+        <v>368</v>
       </c>
       <c r="M167" s="1">
-        <v>614718.0</v>
+        <v>505325.0</v>
       </c>
       <c r="N167" s="1">
-        <v>629814.58</v>
+        <v>521537.33</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>429</v>
+        <v>369</v>
       </c>
       <c r="B168" t="s">
-        <v>430</v>
+        <v>370</v>
       </c>
       <c r="C168" s="1">
-        <v>1042000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.544</v>
+        <v>109.55</v>
       </c>
       <c r="E168" s="1">
-        <v>99.228</v>
+        <v>104.89389286</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1033955.76</v>
+        <v>1468514.5</v>
       </c>
       <c r="I168" s="1">
-        <v>3292.72</v>
+        <v>65185.5</v>
       </c>
       <c r="J168" s="1">
-        <v>0.31845849961704</v>
+        <v>4.4388734329828</v>
       </c>
       <c r="K168">
-        <v>2.09</v>
+        <v>3.75</v>
       </c>
       <c r="L168" t="s">
-        <v>431</v>
+        <v>371</v>
       </c>
       <c r="M168" s="1">
-        <v>1037248.48</v>
+        <v>1533700.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1058998.45</v>
+        <v>1586195.78</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>432</v>
+        <v>372</v>
       </c>
       <c r="B169" t="s">
-        <v>433</v>
+        <v>373</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.652</v>
+        <v>104.821</v>
       </c>
       <c r="E169" s="1">
-        <v>99.517</v>
+        <v>106.65</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>497585.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I169" s="1">
-        <v>5675.0</v>
+        <v>-5487.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.1405086568124</v>
+        <v>-1.7149554617909</v>
       </c>
       <c r="K169">
-        <v>2.12</v>
+        <v>4.23</v>
       </c>
       <c r="L169" t="s">
-        <v>434</v>
+        <v>374</v>
       </c>
       <c r="M169" s="1">
-        <v>503260.0</v>
+        <v>314463.0</v>
       </c>
       <c r="N169" s="1">
-        <v>513847.33</v>
+        <v>327161.63</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>435</v>
+        <v>375</v>
       </c>
       <c r="B170" t="s">
-        <v>436</v>
+        <v>376</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>92.174</v>
+        <v>108.17</v>
       </c>
       <c r="E170" s="1">
-        <v>81.26785667</v>
+        <v>111.15333333</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>487607.14</v>
+        <v>333460.0</v>
       </c>
       <c r="I170" s="1">
-        <v>65436.86</v>
+        <v>-8950.0</v>
       </c>
       <c r="J170" s="1">
-        <v>13.419996269948</v>
+        <v>-2.6839800875667</v>
       </c>
       <c r="K170">
-        <v>0.76</v>
+        <v>4.95</v>
       </c>
       <c r="L170" t="s">
-        <v>437</v>
+        <v>377</v>
       </c>
       <c r="M170" s="1">
-        <v>553044.0</v>
+        <v>324510.0</v>
       </c>
       <c r="N170" s="1">
-        <v>557605.64</v>
+        <v>339371.3</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>438</v>
+        <v>378</v>
       </c>
       <c r="B171" t="s">
-        <v>439</v>
+        <v>379</v>
       </c>
       <c r="C171" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.779</v>
+        <v>97.037</v>
       </c>
       <c r="E171" s="1">
-        <v>99.68141667</v>
+        <v>99.433</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1196177.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I171" s="1">
-        <v>49171.0</v>
+        <v>-14376.0</v>
       </c>
       <c r="J171" s="1">
-        <v>4.1106792723819</v>
+        <v>-2.409662788008</v>
       </c>
       <c r="K171">
-        <v>0.3</v>
+        <v>2.59</v>
       </c>
       <c r="L171" t="s">
-        <v>440</v>
+        <v>380</v>
       </c>
       <c r="M171" s="1">
-        <v>1245348.0</v>
+        <v>582222.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1248915.12</v>
+        <v>597756.25</v>
       </c>
       <c r="O171" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>441</v>
+        <v>381</v>
       </c>
       <c r="B172" t="s">
-        <v>442</v>
+        <v>382</v>
       </c>
       <c r="C172" s="1">
-        <v>324000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>94.152</v>
+        <v>94.899</v>
       </c>
       <c r="E172" s="1">
-        <v>88.76264198</v>
+        <v>98.803</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>287590.96</v>
+        <v>253923.71</v>
       </c>
       <c r="I172" s="1">
-        <v>17461.52</v>
+        <v>-10033.28</v>
       </c>
       <c r="J172" s="1">
-        <v>6.0716512090644</v>
+        <v>-3.951297025394</v>
       </c>
       <c r="K172">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
       <c r="L172" t="s">
-        <v>443</v>
+        <v>383</v>
       </c>
       <c r="M172" s="1">
-        <v>305052.48</v>
+        <v>243890.43</v>
       </c>
       <c r="N172" s="1">
-        <v>308947.14</v>
+        <v>247118.77</v>
       </c>
       <c r="O172" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>444</v>
+        <v>384</v>
       </c>
       <c r="B173" t="s">
-        <v>445</v>
+        <v>385</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>104.044</v>
+        <v>97.801</v>
       </c>
       <c r="E173" s="1">
-        <v>102.316</v>
+        <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>204632.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I173" s="1">
-        <v>3456.0</v>
+        <v>-6968.5</v>
       </c>
       <c r="J173" s="1">
-        <v>1.688885413816</v>
+        <v>-1.9302889918376</v>
       </c>
       <c r="K173">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>0.26</v>
+      </c>
+      <c r="L173">
+        <v>929.79</v>
       </c>
       <c r="M173" s="1">
-        <v>208088.0</v>
+        <v>354039.62</v>
       </c>
       <c r="N173" s="1">
-        <v>214137.32</v>
+        <v>354969.41</v>
       </c>
       <c r="O173" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>447</v>
+        <v>386</v>
       </c>
       <c r="B174" t="s">
-        <v>448</v>
+        <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.958</v>
+        <v>98.177</v>
       </c>
       <c r="E174" s="1">
-        <v>100.33</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1003300.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-3720.0</v>
+        <v>-9115.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.37077643775541</v>
+        <v>-1.823</v>
       </c>
       <c r="K174">
-        <v>2.75</v>
+        <v>3.42</v>
       </c>
       <c r="L174" t="s">
-        <v>449</v>
+        <v>388</v>
       </c>
       <c r="M174" s="1">
-        <v>999580.0</v>
+        <v>490885.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1027114.25</v>
+        <v>508001.44</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>450</v>
+        <v>389</v>
       </c>
       <c r="B175" t="s">
-        <v>451</v>
+        <v>390</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.983</v>
+        <v>97.921</v>
       </c>
       <c r="E175" s="1">
-        <v>89.875</v>
+        <v>97.68761538</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>179750.0</v>
+        <v>1269939.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2216.0</v>
+        <v>3034.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.2328233657858</v>
+        <v>0.23890911295739</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.95</v>
+      </c>
+      <c r="L175" t="s">
+        <v>391</v>
       </c>
       <c r="M175" s="1">
-        <v>181966.0</v>
+        <v>1272973.0</v>
       </c>
       <c r="N175" s="1">
-        <v>181966.0</v>
+        <v>1311367.52</v>
       </c>
       <c r="O175" s="1">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>452</v>
+        <v>392</v>
       </c>
       <c r="B176" t="s">
-        <v>453</v>
+        <v>393</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>91.288</v>
+        <v>100.005</v>
       </c>
       <c r="E176" s="1">
-        <v>89.875</v>
+        <v>100.35519714</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>89875.0</v>
+        <v>702486.38</v>
       </c>
       <c r="I176" s="1">
-        <v>1413.0</v>
+        <v>-2451.38</v>
       </c>
       <c r="J176" s="1">
-        <v>1.5721835883171</v>
+        <v>-0.34895765523596</v>
       </c>
       <c r="K176">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>96.58</v>
+        <v>2.92</v>
+      </c>
+      <c r="L176" t="s">
+        <v>394</v>
       </c>
       <c r="M176" s="1">
-        <v>91288.0</v>
+        <v>700035.0</v>
       </c>
       <c r="N176" s="1">
-        <v>91384.58</v>
+        <v>720497.53</v>
       </c>
       <c r="O176" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>455</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>4749722.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.05</v>
+        <v>98.144</v>
       </c>
       <c r="E177" s="1">
-        <v>99.67400008</v>
+        <v>100.93515957</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4734237.91</v>
+        <v>1208193.86</v>
       </c>
       <c r="I177" s="1">
-        <v>112853.39</v>
+        <v>-33410.18</v>
       </c>
       <c r="J177" s="1">
-        <v>2.3837709921933</v>
+        <v>-2.7652996018371</v>
       </c>
       <c r="K177">
-        <v>0.49</v>
+        <v>2.01</v>
       </c>
       <c r="L177" t="s">
-        <v>456</v>
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>4847091.3</v>
+        <v>1174783.68</v>
       </c>
       <c r="N177" s="1">
-        <v>4870368.19</v>
+        <v>1198863.78</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.69</v>
+        <v>89.961</v>
       </c>
       <c r="E178" s="1">
-        <v>99.766</v>
+        <v>81.011</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>399064.0</v>
+        <v>2049578.3</v>
       </c>
       <c r="I178" s="1">
-        <v>-304.0</v>
+        <v>226435.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.076178257121665</v>
+        <v>11.047882386343</v>
       </c>
       <c r="K178">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>398760.0</v>
+        <v>2276013.3</v>
       </c>
       <c r="N178" s="1">
-        <v>405606.58</v>
+        <v>2276013.3</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.38</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>460</v>
+        <v>400</v>
       </c>
       <c r="B179" t="s">
-        <v>461</v>
+        <v>401</v>
       </c>
       <c r="C179" s="1">
-        <v>520000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.206</v>
+        <v>87.104</v>
       </c>
       <c r="E179" s="1">
-        <v>99.945</v>
+        <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>519714.0</v>
+        <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>1357.2</v>
+        <v>8690.1</v>
       </c>
       <c r="J179" s="1">
-        <v>0.26114362899595</v>
+        <v>0.28668470439238</v>
       </c>
       <c r="K179">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>521071.2</v>
+        <v>3039929.6</v>
       </c>
       <c r="N179" s="1">
-        <v>523571.47</v>
+        <v>3039929.6</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>463</v>
+        <v>402</v>
       </c>
       <c r="B180" t="s">
-        <v>464</v>
+        <v>403</v>
       </c>
       <c r="C180" s="1">
-        <v>461000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.912</v>
+        <v>98.213</v>
       </c>
       <c r="E180" s="1">
-        <v>99.682</v>
+        <v>99.799</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>459534.02</v>
+        <v>718552.8</v>
       </c>
       <c r="I180" s="1">
-        <v>1060.3</v>
+        <v>-11419.2</v>
       </c>
       <c r="J180" s="1">
-        <v>0.2307337332718</v>
+        <v>-1.5891942805038</v>
       </c>
       <c r="K180">
-        <v>0.46</v>
+        <v>1.24</v>
       </c>
       <c r="L180" t="s">
-        <v>465</v>
+        <v>404</v>
       </c>
       <c r="M180" s="1">
-        <v>460594.32</v>
+        <v>707133.6</v>
       </c>
       <c r="N180" s="1">
-        <v>462713.03</v>
+        <v>716071.96</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>466</v>
+        <v>405</v>
       </c>
       <c r="B181" t="s">
-        <v>467</v>
+        <v>406</v>
       </c>
       <c r="C181" s="1">
-        <v>4440000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.506</v>
+        <v>100.259</v>
       </c>
       <c r="E181" s="1">
-        <v>105.111</v>
+        <v>99.7472004</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>4666928.4</v>
+        <v>492751.17</v>
       </c>
       <c r="I181" s="1">
-        <v>-337662.0</v>
+        <v>2528.29</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.2352084938779</v>
+        <v>0.51309670152584</v>
       </c>
       <c r="K181">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="L181" t="s">
-        <v>468</v>
+        <v>407</v>
       </c>
       <c r="M181" s="1">
-        <v>4329266.4</v>
+        <v>495279.46</v>
       </c>
       <c r="N181" s="1">
-        <v>4337842.29</v>
+        <v>497791.75</v>
       </c>
       <c r="O181" s="1">
-        <v>0.71</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>469</v>
+        <v>408</v>
       </c>
       <c r="B182" t="s">
-        <v>470</v>
+        <v>409</v>
       </c>
       <c r="C182" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.58</v>
+        <v>99.658</v>
       </c>
       <c r="E182" s="1">
-        <v>100.120285</v>
+        <v>99.991</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>400481.14</v>
+        <v>499955.0</v>
       </c>
       <c r="I182" s="1">
-        <v>9838.86</v>
+        <v>-1665.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.4567598863707</v>
+        <v>-0.33302997269754</v>
       </c>
       <c r="K182">
-        <v>1.74</v>
+        <v>2.66</v>
       </c>
       <c r="L182" t="s">
-        <v>471</v>
+        <v>410</v>
       </c>
       <c r="M182" s="1">
-        <v>410320.0</v>
+        <v>498290.0</v>
       </c>
       <c r="N182" s="1">
-        <v>417294.25</v>
+        <v>511570.82</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>472</v>
+        <v>411</v>
       </c>
       <c r="B183" t="s">
-        <v>473</v>
+        <v>412</v>
       </c>
       <c r="C183" s="1">
-        <v>17788730.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>83.389</v>
+        <v>100.512</v>
       </c>
       <c r="E183" s="1">
-        <v>82.12341516</v>
+        <v>102.64</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>14608712.59</v>
+        <v>821120.0</v>
       </c>
       <c r="I183" s="1">
-        <v>225131.47</v>
+        <v>-17024.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.5410767281034</v>
+        <v>-2.0732657833203</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L183" t="s">
+        <v>413</v>
       </c>
       <c r="M183" s="1">
-        <v>14833844.06</v>
+        <v>804096.0</v>
       </c>
       <c r="N183" s="1">
-        <v>14833844.06</v>
+        <v>809602.85</v>
       </c>
       <c r="O183" s="1">
-        <v>2.44</v>
+        <v>0.14</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>474</v>
+        <v>414</v>
       </c>
       <c r="B184" t="s">
-        <v>475</v>
+        <v>415</v>
       </c>
       <c r="C184" s="1">
-        <v>5848000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>91.041</v>
+        <v>105.83</v>
       </c>
       <c r="E184" s="1">
-        <v>84.5242907</v>
+        <v>100.465874</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>4942980.52</v>
+        <v>502329.37</v>
       </c>
       <c r="I184" s="1">
-        <v>381097.16</v>
+        <v>26820.63</v>
       </c>
       <c r="J184" s="1">
-        <v>7.7098657066931</v>
+        <v>5.339251814004</v>
       </c>
       <c r="K184">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="L184" t="s">
+        <v>416</v>
       </c>
       <c r="M184" s="1">
-        <v>5324077.68</v>
+        <v>529150.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5324077.68</v>
+        <v>539167.12</v>
       </c>
       <c r="O184" s="1">
-        <v>0.88</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>476</v>
+        <v>417</v>
       </c>
       <c r="B185" t="s">
-        <v>477</v>
+        <v>418</v>
       </c>
       <c r="C185" s="1">
-        <v>17445612.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.117</v>
+        <v>102.34</v>
       </c>
       <c r="E185" s="1">
-        <v>85.24267627</v>
+        <v>103.02331707</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14871106.56</v>
+        <v>126718.68</v>
       </c>
       <c r="I185" s="1">
-        <v>501443.37</v>
+        <v>-840.48</v>
       </c>
       <c r="J185" s="1">
-        <v>3.3719304476559</v>
+        <v>-0.66326448476263</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.85</v>
+      </c>
+      <c r="L185" t="s">
+        <v>419</v>
       </c>
       <c r="M185" s="1">
-        <v>15372549.93</v>
+        <v>125878.2</v>
       </c>
       <c r="N185" s="1">
-        <v>15372549.93</v>
+        <v>129383.7</v>
       </c>
       <c r="O185" s="1">
-        <v>2.53</v>
+        <v>0.02</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>478</v>
+        <v>420</v>
       </c>
       <c r="B186" t="s">
-        <v>479</v>
+        <v>421</v>
       </c>
       <c r="C186" s="1">
-        <v>4110000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>96.432</v>
+        <v>98.533</v>
       </c>
       <c r="E186" s="1">
-        <v>115.1136129</v>
+        <v>99.459</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4731169.49</v>
+        <v>1077140.97</v>
       </c>
       <c r="I186" s="1">
-        <v>128102.16</v>
+        <v>-10028.58</v>
       </c>
       <c r="J186" s="1">
-        <v>2.7076214511182</v>
+        <v>-0.93103690968138</v>
       </c>
       <c r="K186">
-        <v>0.06</v>
+        <v>0.6</v>
       </c>
       <c r="L186" t="s">
-        <v>480</v>
+        <v>422</v>
       </c>
       <c r="M186" s="1">
-        <v>4859271.65</v>
+        <v>1067112.39</v>
       </c>
       <c r="N186" s="1">
-        <v>4861936.14</v>
+        <v>1073573.3</v>
       </c>
       <c r="O186" s="1">
-        <v>0.8</v>
+        <v>0.18</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>481</v>
+        <v>423</v>
       </c>
       <c r="B187" t="s">
-        <v>482</v>
+        <v>424</v>
       </c>
       <c r="C187" s="1">
-        <v>6000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.696</v>
+        <v>97.739</v>
       </c>
       <c r="E187" s="1">
-        <v>95.511</v>
+        <v>99.292</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>5730660.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I187" s="1">
-        <v>251100.0</v>
+        <v>-12424.0</v>
       </c>
       <c r="J187" s="1">
-        <v>4.381694255112</v>
+        <v>-1.564073641381</v>
       </c>
       <c r="K187">
-        <v>1.74</v>
+        <v>0.53</v>
       </c>
       <c r="L187" t="s">
-        <v>483</v>
+        <v>425</v>
       </c>
       <c r="M187" s="1">
-        <v>5981760.0</v>
+        <v>781912.0</v>
       </c>
       <c r="N187" s="1">
-        <v>6086143.56</v>
+        <v>786131.18</v>
       </c>
       <c r="O187" s="1">
-        <v>1.0</v>
+        <v>0.13</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>484</v>
+        <v>426</v>
       </c>
       <c r="B188" t="s">
-        <v>485</v>
+        <v>427</v>
       </c>
       <c r="C188" s="1">
-        <v>1350400.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.706</v>
+        <v>100.173</v>
       </c>
       <c r="E188" s="1">
-        <v>98.725</v>
+        <v>103.004</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1333182.4</v>
+        <v>721028.0</v>
       </c>
       <c r="I188" s="1">
-        <v>13247.42</v>
+        <v>-19817.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.99366898332891</v>
+        <v>-2.7484369539047</v>
       </c>
       <c r="K188">
-        <v>2.85</v>
+        <v>0.45</v>
       </c>
       <c r="L188" t="s">
-        <v>486</v>
+        <v>428</v>
       </c>
       <c r="M188" s="1">
-        <v>1346429.82</v>
+        <v>701211.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1384958.77</v>
+        <v>704375.38</v>
       </c>
       <c r="O188" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>487</v>
+        <v>429</v>
       </c>
       <c r="B189" t="s">
-        <v>488</v>
+        <v>430</v>
       </c>
       <c r="C189" s="1">
-        <v>8000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>116.832</v>
+        <v>87.826</v>
       </c>
       <c r="E189" s="1">
-        <v>116.988</v>
+        <v>86.92</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>9359040.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-12480.0</v>
+        <v>4530.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.13334700994974</v>
+        <v>1.0423377818684</v>
       </c>
       <c r="K189">
-        <v>1.59</v>
+        <v>0.94</v>
       </c>
       <c r="L189" t="s">
-        <v>489</v>
+        <v>431</v>
       </c>
       <c r="M189" s="1">
-        <v>9346560.0</v>
+        <v>439130.0</v>
       </c>
       <c r="N189" s="1">
-        <v>9473847.67</v>
+        <v>443811.56</v>
       </c>
       <c r="O189" s="1">
-        <v>1.56</v>
+        <v>0.07</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>490</v>
+        <v>432</v>
       </c>
       <c r="B190" t="s">
-        <v>491</v>
+        <v>433</v>
       </c>
       <c r="C190" s="1">
-        <v>333000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.023</v>
+        <v>103.187</v>
       </c>
       <c r="E190" s="1">
-        <v>99.558</v>
+        <v>105.478</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>331528.14</v>
+        <v>316434.0</v>
       </c>
       <c r="I190" s="1">
-        <v>4878.45</v>
+        <v>-6873.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.4715040478917</v>
+        <v>-2.1720169134796</v>
       </c>
       <c r="K190">
-        <v>0.49</v>
+        <v>3.95</v>
       </c>
       <c r="L190" t="s">
-        <v>492</v>
+        <v>434</v>
       </c>
       <c r="M190" s="1">
-        <v>336406.59</v>
+        <v>309561.0</v>
       </c>
       <c r="N190" s="1">
-        <v>338031.68</v>
+        <v>321414.45</v>
       </c>
       <c r="O190" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>493</v>
+        <v>435</v>
       </c>
       <c r="B191" t="s">
-        <v>494</v>
+        <v>436</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>83.747</v>
+        <v>97.898</v>
       </c>
       <c r="E191" s="1">
-        <v>81.75</v>
+        <v>99.74</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>163500.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3994.0</v>
+        <v>-9210.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.4428134556575</v>
+        <v>-1.8468016843794</v>
       </c>
       <c r="K191">
-        <v>1.34</v>
+        <v>1.81</v>
       </c>
       <c r="L191" t="s">
-        <v>495</v>
+        <v>437</v>
       </c>
       <c r="M191" s="1">
-        <v>167494.0</v>
+        <v>489490.0</v>
       </c>
       <c r="N191" s="1">
-        <v>170181.67</v>
+        <v>498551.64</v>
       </c>
       <c r="O191" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>496</v>
+        <v>438</v>
       </c>
       <c r="B192" t="s">
-        <v>497</v>
+        <v>439</v>
       </c>
       <c r="C192" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>95.066</v>
+        <v>98.804</v>
       </c>
       <c r="E192" s="1">
-        <v>95.643</v>
+        <v>99.95246154</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1912860.0</v>
+        <v>1299382.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-11540.0</v>
+        <v>-14930.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.60328513325596</v>
+        <v>-1.1490077590732</v>
       </c>
       <c r="K192">
-        <v>0.8</v>
+        <v>0.23</v>
       </c>
       <c r="L192" t="s">
-        <v>498</v>
+        <v>440</v>
       </c>
       <c r="M192" s="1">
-        <v>1901320.0</v>
+        <v>1284452.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1917341.92</v>
+        <v>1287457.14</v>
       </c>
       <c r="O192" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>499</v>
+        <v>441</v>
       </c>
       <c r="B193" t="s">
-        <v>500</v>
+        <v>442</v>
       </c>
       <c r="C193" s="1">
-        <v>662000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.53</v>
+        <v>99.462</v>
       </c>
       <c r="E193" s="1">
-        <v>101.86053474</v>
+        <v>100.91</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>674316.74</v>
+        <v>807280.0</v>
       </c>
       <c r="I193" s="1">
-        <v>17671.86</v>
+        <v>-11584.0</v>
       </c>
       <c r="J193" s="1">
-        <v>2.6207061091202</v>
+        <v>-1.4349420275493</v>
       </c>
       <c r="K193">
-        <v>0.76</v>
+        <v>2.71</v>
       </c>
       <c r="L193" t="s">
-        <v>501</v>
+        <v>443</v>
       </c>
       <c r="M193" s="1">
-        <v>691988.6</v>
+        <v>795696.0</v>
       </c>
       <c r="N193" s="1">
-        <v>697001.21</v>
+        <v>817369.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>502</v>
+        <v>444</v>
       </c>
       <c r="B194" t="s">
-        <v>503</v>
+        <v>445</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>6830433.57</v>
       </c>
       <c r="D194" s="1">
-        <v>100.079</v>
+        <v>89.2</v>
       </c>
       <c r="E194" s="1">
-        <v>99.24</v>
+        <v>87.34060304</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>297720.0</v>
+        <v>5965741.87</v>
       </c>
       <c r="I194" s="1">
-        <v>2517.0</v>
+        <v>127004.88</v>
       </c>
       <c r="J194" s="1">
-        <v>0.84542523176139</v>
+        <v>2.1289033747617</v>
       </c>
       <c r="K194">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>400.68</v>
+        <v>0.07</v>
+      </c>
+      <c r="L194" t="s">
+        <v>446</v>
       </c>
       <c r="M194" s="1">
-        <v>300237.0</v>
+        <v>6092746.75</v>
       </c>
       <c r="N194" s="1">
-        <v>300637.68</v>
+        <v>6097761.97</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>1.03</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>504</v>
+        <v>447</v>
       </c>
       <c r="B195" t="s">
-        <v>505</v>
+        <v>448</v>
       </c>
       <c r="C195" s="1">
-        <v>900000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>90.042</v>
+        <v>98.007</v>
       </c>
       <c r="E195" s="1">
-        <v>85.37902778</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>768411.25</v>
+        <v>607000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>41966.75</v>
+        <v>-12097.51</v>
       </c>
       <c r="J195" s="1">
-        <v>5.461496041345</v>
+        <v>-1.993</v>
       </c>
       <c r="K195">
-        <v>1.46</v>
+        <v>1.17</v>
       </c>
       <c r="L195" t="s">
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="M195" s="1">
-        <v>810378.0</v>
+        <v>594902.49</v>
       </c>
       <c r="N195" s="1">
-        <v>823515.53</v>
+        <v>602005.24</v>
       </c>
       <c r="O195" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="B196" t="s">
-        <v>508</v>
+        <v>451</v>
       </c>
       <c r="C196" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.952</v>
+        <v>104.923</v>
       </c>
       <c r="E196" s="1">
-        <v>99.858</v>
+        <v>100.6308</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>699006.0</v>
+        <v>1006308.0</v>
       </c>
       <c r="I196" s="1">
-        <v>21658.0</v>
+        <v>42922.0</v>
       </c>
       <c r="J196" s="1">
-        <v>3.0983997276132</v>
+        <v>4.2652945221543</v>
       </c>
       <c r="K196">
-        <v>2.58</v>
+        <v>1.61</v>
       </c>
       <c r="L196" t="s">
-        <v>509</v>
+        <v>452</v>
       </c>
       <c r="M196" s="1">
-        <v>720664.0</v>
+        <v>1049230.0</v>
       </c>
       <c r="N196" s="1">
-        <v>738722.56</v>
+        <v>1065366.99</v>
       </c>
       <c r="O196" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>510</v>
+        <v>453</v>
       </c>
       <c r="B197" t="s">
-        <v>511</v>
+        <v>454</v>
       </c>
       <c r="C197" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.494</v>
+        <v>98.358</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>100.028</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>400000.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-2024.0</v>
+        <v>-10020.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.506</v>
+        <v>-1.6695325308914</v>
       </c>
       <c r="K197">
-        <v>0.92</v>
+        <v>0.59</v>
       </c>
       <c r="L197" t="s">
-        <v>512</v>
+        <v>455</v>
       </c>
       <c r="M197" s="1">
-        <v>397976.0</v>
+        <v>590148.0</v>
       </c>
       <c r="N197" s="1">
-        <v>401674.63</v>
+        <v>593689.43</v>
       </c>
       <c r="O197" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>513</v>
+        <v>456</v>
       </c>
       <c r="B198" t="s">
-        <v>514</v>
+        <v>457</v>
       </c>
       <c r="C198" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>94.29</v>
+        <v>86.897</v>
       </c>
       <c r="E198" s="1">
-        <v>94.5</v>
+        <v>87.081</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>567000.0</v>
+        <v>1741620.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-1260.0</v>
+        <v>-3680.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.22222222222222</v>
+        <v>-0.21129752758926</v>
       </c>
       <c r="K198">
-        <v>1.8</v>
+        <v>0.09</v>
       </c>
       <c r="L198" t="s">
-        <v>515</v>
+        <v>458</v>
       </c>
       <c r="M198" s="1">
-        <v>565740.0</v>
+        <v>1737940.0</v>
       </c>
       <c r="N198" s="1">
-        <v>576510.0</v>
+        <v>1739698.9</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>516</v>
+        <v>459</v>
       </c>
       <c r="B199" t="s">
-        <v>517</v>
+        <v>460</v>
       </c>
       <c r="C199" s="1">
-        <v>1000000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.511</v>
+        <v>101.897</v>
       </c>
       <c r="E199" s="1">
-        <v>98.7725</v>
+        <v>100.08714286</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>987725.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I199" s="1">
-        <v>7385.0</v>
+        <v>15582.87</v>
       </c>
       <c r="J199" s="1">
-        <v>0.74767774431142</v>
+        <v>1.8082813548194</v>
       </c>
       <c r="K199">
-        <v>3.08</v>
+        <v>3.49</v>
       </c>
       <c r="L199" t="s">
-        <v>518</v>
+        <v>461</v>
       </c>
       <c r="M199" s="1">
-        <v>995110.0</v>
+        <v>877333.17</v>
       </c>
       <c r="N199" s="1">
-        <v>1025914.79</v>
+        <v>907400.35</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>519</v>
+        <v>462</v>
       </c>
       <c r="B200" t="s">
-        <v>520</v>
+        <v>463</v>
       </c>
       <c r="C200" s="1">
-        <v>532000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.721</v>
+        <v>94.208</v>
       </c>
       <c r="E200" s="1">
-        <v>99.628</v>
+        <v>99.602</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>530020.96</v>
+        <v>199204.0</v>
       </c>
       <c r="I200" s="1">
-        <v>494.76</v>
+        <v>-10788.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.093347251776609</v>
+        <v>-5.4155539045401</v>
       </c>
       <c r="K200">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.21</v>
+      </c>
+      <c r="L200">
+        <v>412.33</v>
       </c>
       <c r="M200" s="1">
-        <v>530515.72</v>
+        <v>188416.0</v>
       </c>
       <c r="N200" s="1">
-        <v>536436.95</v>
+        <v>188828.33</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>522</v>
+        <v>464</v>
       </c>
       <c r="B201" t="s">
-        <v>523</v>
+        <v>465</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.498</v>
+        <v>101.202</v>
       </c>
       <c r="E201" s="1">
-        <v>99.736</v>
+        <v>99.406</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>398944.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I201" s="1">
-        <v>3048.0</v>
+        <v>8980.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.76401700489292</v>
+        <v>1.8067319880088</v>
       </c>
       <c r="K201">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.1</v>
+      </c>
+      <c r="L201">
+        <v>508.56</v>
       </c>
       <c r="M201" s="1">
-        <v>401992.0</v>
+        <v>506010.0</v>
       </c>
       <c r="N201" s="1">
-        <v>405235.84</v>
+        <v>506518.56</v>
       </c>
       <c r="O201" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>525</v>
+        <v>466</v>
       </c>
       <c r="B202" t="s">
-        <v>526</v>
+        <v>467</v>
       </c>
       <c r="C202" s="1">
-        <v>391000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.208</v>
+        <v>98.337</v>
       </c>
       <c r="E202" s="1">
-        <v>99.594</v>
+        <v>100.19733333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>389412.54</v>
+        <v>300592.0</v>
       </c>
       <c r="I202" s="1">
-        <v>2400.74</v>
+        <v>-5581.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.61650300218889</v>
+        <v>-1.8566695055091</v>
       </c>
       <c r="K202">
-        <v>2.21</v>
+        <v>0.66</v>
       </c>
       <c r="L202" t="s">
-        <v>527</v>
+        <v>468</v>
       </c>
       <c r="M202" s="1">
-        <v>391813.28</v>
+        <v>295011.0</v>
       </c>
       <c r="N202" s="1">
-        <v>400454.11</v>
+        <v>296983.6</v>
       </c>
       <c r="O202" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>528</v>
+        <v>469</v>
       </c>
       <c r="B203" t="s">
-        <v>529</v>
+        <v>470</v>
       </c>
       <c r="C203" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.105</v>
+        <v>99.799</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>102.46222222</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>1500000.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I203" s="1">
-        <v>1575.0</v>
+        <v>-23969.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.105</v>
+        <v>-2.5992235620717</v>
       </c>
       <c r="K203">
-        <v>1.77</v>
+        <v>0.61</v>
       </c>
       <c r="L203" t="s">
-        <v>530</v>
+        <v>471</v>
       </c>
       <c r="M203" s="1">
-        <v>1501575.0</v>
+        <v>898191.0</v>
       </c>
       <c r="N203" s="1">
-        <v>1528169.18</v>
+        <v>903714.29</v>
       </c>
       <c r="O203" s="1">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>531</v>
+        <v>472</v>
       </c>
       <c r="B204" t="s">
-        <v>532</v>
+        <v>473</v>
       </c>
       <c r="C204" s="1">
-        <v>400000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.723</v>
+        <v>97.919</v>
       </c>
       <c r="E204" s="1">
-        <v>98.82</v>
+        <v>99.528</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>395280.0</v>
+        <v>611101.92</v>
       </c>
       <c r="I204" s="1">
-        <v>-388.0</v>
+        <v>-9879.26</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.098158267557175</v>
+        <v>-1.6166304959408</v>
       </c>
       <c r="K204">
-        <v>1.14</v>
+        <v>1.11</v>
       </c>
       <c r="L204" t="s">
-        <v>533</v>
+        <v>474</v>
       </c>
       <c r="M204" s="1">
-        <v>394892.0</v>
+        <v>601222.66</v>
       </c>
       <c r="N204" s="1">
-        <v>399446.79</v>
+        <v>608035.54</v>
       </c>
       <c r="O204" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>534</v>
+        <v>475</v>
       </c>
       <c r="B205" t="s">
-        <v>535</v>
+        <v>476</v>
       </c>
       <c r="C205" s="1">
-        <v>1147000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.697</v>
+        <v>86.904</v>
       </c>
       <c r="E205" s="1">
-        <v>100.16669834</v>
+        <v>87.49698395</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>1148912.03</v>
+        <v>12052531.92</v>
       </c>
       <c r="I205" s="1">
-        <v>29022.56</v>
+        <v>-81682.34</v>
       </c>
       <c r="J205" s="1">
-        <v>2.5260907051343</v>
+        <v>-0.67771934181279</v>
       </c>
       <c r="K205">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>1177934.59</v>
+        <v>11970849.58</v>
       </c>
       <c r="N205" s="1">
-        <v>1194872.48</v>
+        <v>11970849.58</v>
       </c>
       <c r="O205" s="1">
-        <v>0.2</v>
+        <v>2.01</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>537</v>
+        <v>477</v>
       </c>
       <c r="B206" t="s">
-        <v>538</v>
+        <v>478</v>
       </c>
       <c r="C206" s="1">
-        <v>255000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>109.735</v>
+        <v>97.855</v>
       </c>
       <c r="E206" s="1">
-        <v>99.283</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>253171.65</v>
+        <v>795680.0</v>
       </c>
       <c r="I206" s="1">
-        <v>26652.6</v>
+        <v>-12840.0</v>
       </c>
       <c r="J206" s="1">
-        <v>10.527482046272</v>
+        <v>-1.6137140559019</v>
       </c>
       <c r="K206">
-        <v>2.22</v>
+        <v>1.54</v>
       </c>
       <c r="L206" t="s">
-        <v>539</v>
+        <v>479</v>
       </c>
       <c r="M206" s="1">
-        <v>279824.25</v>
+        <v>782840.0</v>
       </c>
       <c r="N206" s="1">
-        <v>285481.41</v>
+        <v>795193.42</v>
       </c>
       <c r="O206" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>540</v>
+        <v>480</v>
       </c>
       <c r="B207" t="s">
-        <v>541</v>
+        <v>481</v>
       </c>
       <c r="C207" s="1">
-        <v>420000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.998</v>
+        <v>91.51</v>
       </c>
       <c r="E207" s="1">
-        <v>99.115</v>
+        <v>83.781</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>416283.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I207" s="1">
-        <v>7908.6</v>
+        <v>108206.0</v>
       </c>
       <c r="J207" s="1">
-        <v>1.899813348131</v>
+        <v>9.2252419999761</v>
       </c>
       <c r="K207">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.0</v>
+      </c>
+      <c r="L207">
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>424191.6</v>
+        <v>1281140.0</v>
       </c>
       <c r="N207" s="1">
-        <v>436636.26</v>
+        <v>1281140.0</v>
       </c>
       <c r="O207" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>543</v>
+        <v>482</v>
       </c>
       <c r="B208" t="s">
-        <v>544</v>
+        <v>483</v>
       </c>
       <c r="C208" s="1">
-        <v>1930000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.36</v>
+        <v>97.554</v>
       </c>
       <c r="E208" s="1">
-        <v>89.447</v>
+        <v>100.45</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1726327.1</v>
+        <v>502250.0</v>
       </c>
       <c r="I208" s="1">
-        <v>133420.9</v>
+        <v>-14480.0</v>
       </c>
       <c r="J208" s="1">
-        <v>7.7285990586604</v>
+        <v>-2.8830263812842</v>
       </c>
       <c r="K208">
-        <v>0.8</v>
+        <v>1.31</v>
       </c>
       <c r="L208" t="s">
-        <v>545</v>
+        <v>484</v>
       </c>
       <c r="M208" s="1">
-        <v>1859748.0</v>
+        <v>487770.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1875103.4</v>
+        <v>494299.11</v>
       </c>
       <c r="O208" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>546</v>
+        <v>485</v>
       </c>
       <c r="B209" t="s">
-        <v>547</v>
+        <v>486</v>
       </c>
       <c r="C209" s="1">
-        <v>1770000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.959</v>
+        <v>95.783</v>
       </c>
       <c r="E209" s="1">
-        <v>95.049</v>
+        <v>99.077</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1682367.3</v>
+        <v>594462.0</v>
       </c>
       <c r="I209" s="1">
-        <v>86907.0</v>
+        <v>-19764.0</v>
       </c>
       <c r="J209" s="1">
-        <v>5.1657566097487</v>
+        <v>-3.3246868597152</v>
       </c>
       <c r="K209">
-        <v>1.74</v>
+        <v>1.66</v>
       </c>
       <c r="L209" t="s">
-        <v>548</v>
+        <v>487</v>
       </c>
       <c r="M209" s="1">
-        <v>1769274.3</v>
+        <v>574698.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1799999.56</v>
+        <v>584651.42</v>
       </c>
       <c r="O209" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>549</v>
+        <v>488</v>
       </c>
       <c r="B210" t="s">
-        <v>550</v>
+        <v>489</v>
       </c>
       <c r="C210" s="1">
-        <v>720000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.87</v>
+        <v>94.069</v>
       </c>
       <c r="E210" s="1">
-        <v>101.22622222</v>
+        <v>92.475705</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>728828.8</v>
+        <v>554854.23</v>
       </c>
       <c r="I210" s="1">
-        <v>11835.2</v>
+        <v>9559.77</v>
       </c>
       <c r="J210" s="1">
-        <v>1.623865577211</v>
+        <v>1.7229336072647</v>
       </c>
       <c r="K210">
-        <v>2.08</v>
+        <v>0.43</v>
       </c>
       <c r="L210" t="s">
-        <v>551</v>
+        <v>490</v>
       </c>
       <c r="M210" s="1">
-        <v>740664.0</v>
+        <v>564414.0</v>
       </c>
       <c r="N210" s="1">
-        <v>755645.92</v>
+        <v>567017.42</v>
       </c>
       <c r="O210" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>552</v>
+        <v>491</v>
       </c>
       <c r="B211" t="s">
-        <v>553</v>
+        <v>492</v>
       </c>
       <c r="C211" s="1">
-        <v>4299000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>88.747</v>
+        <v>103.339</v>
       </c>
       <c r="E211" s="1">
-        <v>87.304</v>
+        <v>99.953</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>3753198.96</v>
+        <v>615710.48</v>
       </c>
       <c r="I211" s="1">
-        <v>62034.57</v>
+        <v>20857.76</v>
       </c>
       <c r="J211" s="1">
-        <v>1.6528452304591</v>
+        <v>3.3875921683191</v>
       </c>
       <c r="K211">
-        <v>0.17</v>
+        <v>4.62</v>
       </c>
       <c r="L211" t="s">
-        <v>554</v>
+        <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>3815233.53</v>
+        <v>636568.24</v>
       </c>
       <c r="N211" s="1">
-        <v>3822414.28</v>
+        <v>665026.6</v>
       </c>
       <c r="O211" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>555</v>
+        <v>494</v>
       </c>
       <c r="B212" t="s">
-        <v>556</v>
+        <v>495</v>
       </c>
       <c r="C212" s="1">
-        <v>12409000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>93.01</v>
+        <v>103.332</v>
       </c>
       <c r="E212" s="1">
-        <v>88.10022153</v>
+        <v>99.961</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>10932356.49</v>
+        <v>599766.0</v>
       </c>
       <c r="I212" s="1">
-        <v>609254.41</v>
+        <v>20226.0</v>
       </c>
       <c r="J212" s="1">
-        <v>5.5729467892608</v>
+        <v>3.3723152029291</v>
       </c>
       <c r="K212">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>651.3</v>
+        <v>3.26</v>
+      </c>
+      <c r="L212" t="s">
+        <v>496</v>
       </c>
       <c r="M212" s="1">
-        <v>11541610.9</v>
+        <v>619992.0</v>
       </c>
       <c r="N212" s="1">
-        <v>11542262.2</v>
+        <v>639545.42</v>
       </c>
       <c r="O212" s="1">
-        <v>1.9</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>557</v>
+        <v>497</v>
       </c>
       <c r="B213" t="s">
-        <v>558</v>
+        <v>498</v>
       </c>
       <c r="C213" s="1">
-        <v>4570000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>95.308</v>
+        <v>101.291</v>
       </c>
       <c r="E213" s="1">
-        <v>82.641</v>
+        <v>99.611</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>3776693.7</v>
+        <v>398444.0</v>
       </c>
       <c r="I213" s="1">
-        <v>578881.9</v>
+        <v>6720.0</v>
       </c>
       <c r="J213" s="1">
-        <v>15.327742887913</v>
+        <v>1.6865607212055</v>
       </c>
       <c r="K213">
-        <v>0.46</v>
+        <v>2.67</v>
       </c>
       <c r="L213" t="s">
-        <v>559</v>
+        <v>499</v>
       </c>
       <c r="M213" s="1">
-        <v>4355575.6</v>
+        <v>405164.0</v>
       </c>
       <c r="N213" s="1">
-        <v>4376762.07</v>
+        <v>415859.89</v>
       </c>
       <c r="O213" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>560</v>
+        <v>500</v>
       </c>
       <c r="B214" t="s">
-        <v>561</v>
+        <v>501</v>
       </c>
       <c r="C214" s="1">
-        <v>8320000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>95.424</v>
+        <v>99.569</v>
       </c>
       <c r="E214" s="1">
-        <v>92.53365517</v>
+        <v>102.66742857</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>7698800.11</v>
+        <v>718672.0</v>
       </c>
       <c r="I214" s="1">
-        <v>240476.69</v>
+        <v>-21689.0</v>
       </c>
       <c r="J214" s="1">
-        <v>3.1235606401528</v>
+        <v>-3.017927510742</v>
       </c>
       <c r="K214">
-        <v>0.29</v>
+        <v>3.37</v>
       </c>
       <c r="L214" t="s">
-        <v>562</v>
+        <v>502</v>
       </c>
       <c r="M214" s="1">
-        <v>7939276.8</v>
+        <v>696983.0</v>
       </c>
       <c r="N214" s="1">
-        <v>7963413.94</v>
+        <v>720557.66</v>
       </c>
       <c r="O214" s="1">
-        <v>1.31</v>
+        <v>0.12</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>563</v>
+        <v>503</v>
       </c>
       <c r="B215" t="s">
-        <v>564</v>
+        <v>504</v>
       </c>
       <c r="C215" s="1">
-        <v>10871000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.715</v>
+        <v>96.406</v>
       </c>
       <c r="E215" s="1">
-        <v>100.49644715</v>
+        <v>98.434</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>10924968.77</v>
+        <v>393736.0</v>
       </c>
       <c r="I215" s="1">
-        <v>349888.88</v>
+        <v>-8112.0</v>
       </c>
       <c r="J215" s="1">
-        <v>3.2026533655711</v>
+        <v>-2.060263730012</v>
       </c>
       <c r="K215">
-        <v>1.5</v>
+        <v>2.71</v>
       </c>
       <c r="L215" t="s">
-        <v>565</v>
+        <v>505</v>
       </c>
       <c r="M215" s="1">
-        <v>11274857.65</v>
+        <v>385624.0</v>
       </c>
       <c r="N215" s="1">
-        <v>11437772.5</v>
+        <v>396469.21</v>
       </c>
       <c r="O215" s="1">
-        <v>1.88</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>566</v>
+        <v>506</v>
       </c>
       <c r="B216" t="s">
-        <v>567</v>
+        <v>507</v>
       </c>
       <c r="C216" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.12</v>
+        <v>102.976</v>
       </c>
       <c r="E216" s="1">
-        <v>99.406</v>
+        <v>99.661</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>429433.92</v>
+        <v>597966.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-5555.52</v>
+        <v>19890.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.2936844858459</v>
+        <v>3.3262760758973</v>
       </c>
       <c r="K216">
-        <v>0.46</v>
+        <v>3.61</v>
       </c>
       <c r="L216" t="s">
-        <v>568</v>
+        <v>508</v>
       </c>
       <c r="M216" s="1">
-        <v>423878.4</v>
+        <v>617856.0</v>
       </c>
       <c r="N216" s="1">
-        <v>425875.66</v>
+        <v>639523.81</v>
       </c>
       <c r="O216" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>569</v>
+        <v>509</v>
       </c>
       <c r="B217" t="s">
-        <v>570</v>
+        <v>510</v>
       </c>
       <c r="C217" s="1">
         <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.343</v>
+        <v>95.771</v>
       </c>
       <c r="E217" s="1">
-        <v>99.91572</v>
+        <v>99.104</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>499578.6</v>
+        <v>495520.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-2863.6</v>
+        <v>-16665.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.57320309556895</v>
+        <v>-3.3631336777527</v>
       </c>
       <c r="K217">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>540.66</v>
+        <v>0.96</v>
+      </c>
+      <c r="L217" t="s">
+        <v>511</v>
       </c>
       <c r="M217" s="1">
-        <v>496715.0</v>
+        <v>478855.0</v>
       </c>
       <c r="N217" s="1">
-        <v>497255.66</v>
+        <v>483632.4</v>
       </c>
       <c r="O217" s="1">
         <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>571</v>
+        <v>512</v>
       </c>
       <c r="B218" t="s">
-        <v>572</v>
+        <v>513</v>
       </c>
       <c r="C218" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>105.025</v>
+        <v>102.73</v>
       </c>
       <c r="E218" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1112210.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>43065.0</v>
+        <v>13650.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.8720205716546</v>
+        <v>2.73</v>
       </c>
       <c r="K218">
-        <v>3.8</v>
+        <v>4.03</v>
       </c>
       <c r="L218" t="s">
-        <v>573</v>
+        <v>514</v>
       </c>
       <c r="M218" s="1">
-        <v>1155275.0</v>
+        <v>513650.0</v>
       </c>
       <c r="N218" s="1">
-        <v>1197075.0</v>
+        <v>533812.47</v>
       </c>
       <c r="O218" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>574</v>
+        <v>515</v>
       </c>
       <c r="B219" t="s">
-        <v>575</v>
+        <v>516</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.234</v>
+        <v>106.647</v>
       </c>
       <c r="E219" s="1">
-        <v>98.69</v>
+        <v>109.3</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>592140.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I219" s="1">
-        <v>21264.0</v>
+        <v>-13265.0</v>
       </c>
       <c r="J219" s="1">
-        <v>3.5910426588307</v>
+        <v>-2.4272644098811</v>
       </c>
       <c r="K219">
-        <v>1.41</v>
+        <v>0.76</v>
       </c>
       <c r="L219" t="s">
-        <v>576</v>
+        <v>517</v>
       </c>
       <c r="M219" s="1">
-        <v>613404.0</v>
+        <v>533235.0</v>
       </c>
       <c r="N219" s="1">
-        <v>621875.92</v>
+        <v>537046.64</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>577</v>
+        <v>518</v>
       </c>
       <c r="B220" t="s">
-        <v>578</v>
+        <v>519</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>85.119</v>
+        <v>98.078</v>
       </c>
       <c r="E220" s="1">
-        <v>85.3395</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>341358.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-882.0</v>
+        <v>-10644.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.25837976552476</v>
+        <v>-1.7766294115291</v>
       </c>
       <c r="K220">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>489.04</v>
+        <v>0.5</v>
+      </c>
+      <c r="L220" t="s">
+        <v>520</v>
       </c>
       <c r="M220" s="1">
-        <v>340476.0</v>
+        <v>588468.0</v>
       </c>
       <c r="N220" s="1">
-        <v>340965.04</v>
+        <v>591492.66</v>
       </c>
       <c r="O220" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>579</v>
+        <v>521</v>
       </c>
       <c r="B221" t="s">
-        <v>580</v>
+        <v>522</v>
       </c>
       <c r="C221" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.41</v>
+        <v>99.899</v>
       </c>
       <c r="E221" s="1">
-        <v>97.92522727</v>
+        <v>99.653</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>1077177.5</v>
+        <v>597918.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-5667.5</v>
+        <v>1476.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.52614355572782</v>
+        <v>0.24685659237554</v>
       </c>
       <c r="K221">
-        <v>0.38</v>
+        <v>1.62</v>
       </c>
       <c r="L221" t="s">
-        <v>581</v>
+        <v>523</v>
       </c>
       <c r="M221" s="1">
-        <v>1071510.0</v>
+        <v>599394.0</v>
       </c>
       <c r="N221" s="1">
-        <v>1075691.51</v>
+        <v>609102.9</v>
       </c>
       <c r="O221" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>582</v>
+        <v>524</v>
       </c>
       <c r="B222" t="s">
-        <v>583</v>
+        <v>525</v>
       </c>
       <c r="C222" s="1">
-        <v>588000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>102.009</v>
+        <v>99.039</v>
       </c>
       <c r="E222" s="1">
-        <v>99.71992347</v>
+        <v>101.72</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>586353.15</v>
+        <v>610320.0</v>
       </c>
       <c r="I222" s="1">
-        <v>13459.77</v>
+        <v>-16086.0</v>
       </c>
       <c r="J222" s="1">
-        <v>2.2955057033462</v>
+        <v>-2.6356665355879</v>
       </c>
       <c r="K222">
-        <v>2.96</v>
+        <v>3.24</v>
       </c>
       <c r="L222" t="s">
-        <v>584</v>
+        <v>526</v>
       </c>
       <c r="M222" s="1">
-        <v>599812.92</v>
+        <v>594234.0</v>
       </c>
       <c r="N222" s="1">
-        <v>617211.28</v>
+        <v>613675.18</v>
       </c>
       <c r="O222" s="1">
         <v>0.1</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>585</v>
+        <v>527</v>
       </c>
       <c r="B223" t="s">
-        <v>586</v>
+        <v>528</v>
       </c>
       <c r="C223" s="1">
-        <v>301000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.796</v>
+        <v>100.538</v>
       </c>
       <c r="E223" s="1">
-        <v>99.813</v>
+        <v>99.52</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>300437.13</v>
+        <v>398080.0</v>
       </c>
       <c r="I223" s="1">
-        <v>8978.83</v>
+        <v>4072.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.9885886607957</v>
+        <v>1.0229099678457</v>
       </c>
       <c r="K223">
-        <v>2.81</v>
+        <v>2.84</v>
       </c>
       <c r="L223" t="s">
-        <v>587</v>
+        <v>529</v>
       </c>
       <c r="M223" s="1">
-        <v>309415.96</v>
+        <v>402152.0</v>
       </c>
       <c r="N223" s="1">
-        <v>317884.16</v>
+        <v>413522.19</v>
       </c>
       <c r="O223" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>588</v>
+        <v>530</v>
       </c>
       <c r="B224" t="s">
-        <v>589</v>
+        <v>531</v>
       </c>
       <c r="C224" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>105.156</v>
+        <v>104.477</v>
       </c>
       <c r="E224" s="1">
-        <v>102.20876333</v>
+        <v>100.710578</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>919878.87</v>
+        <v>1007105.78</v>
       </c>
       <c r="I224" s="1">
-        <v>26525.13</v>
+        <v>37664.22</v>
       </c>
       <c r="J224" s="1">
-        <v>2.883545960785</v>
+        <v>3.7398474666683</v>
       </c>
       <c r="K224">
-        <v>1.47</v>
+        <v>2.64</v>
       </c>
       <c r="L224" t="s">
-        <v>590</v>
+        <v>532</v>
       </c>
       <c r="M224" s="1">
-        <v>946404.0</v>
+        <v>1044770.0</v>
       </c>
       <c r="N224" s="1">
-        <v>959653.41</v>
+        <v>1071208.36</v>
       </c>
       <c r="O224" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>591</v>
+        <v>533</v>
       </c>
       <c r="B225" t="s">
-        <v>592</v>
+        <v>534</v>
       </c>
       <c r="C225" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.004</v>
+        <v>98.961</v>
       </c>
       <c r="E225" s="1">
-        <v>99.4208</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1491312.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I225" s="1">
-        <v>8748.0</v>
+        <v>-1884.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.58659757314365</v>
+        <v>-0.6305917320186</v>
       </c>
       <c r="K225">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.3</v>
+      </c>
+      <c r="L225">
+        <v>887.67</v>
       </c>
       <c r="M225" s="1">
-        <v>1500060.0</v>
+        <v>296883.0</v>
       </c>
       <c r="N225" s="1">
-        <v>1533594.25</v>
+        <v>297770.67</v>
       </c>
       <c r="O225" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>594</v>
+        <v>535</v>
       </c>
       <c r="B226" t="s">
-        <v>595</v>
+        <v>536</v>
       </c>
       <c r="C226" s="1">
-        <v>485000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.989</v>
+        <v>93.538</v>
       </c>
       <c r="E226" s="1">
-        <v>99.424</v>
+        <v>90.9</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>482206.4</v>
+        <v>272700.0</v>
       </c>
       <c r="I226" s="1">
-        <v>12440.25</v>
+        <v>7914.0</v>
       </c>
       <c r="J226" s="1">
-        <v>2.5798599935629</v>
+        <v>2.9020902090209</v>
       </c>
       <c r="K226">
-        <v>2.56</v>
+        <v>0.57</v>
       </c>
       <c r="L226" t="s">
-        <v>596</v>
+        <v>537</v>
       </c>
       <c r="M226" s="1">
-        <v>494646.65</v>
+        <v>280614.0</v>
       </c>
       <c r="N226" s="1">
-        <v>507073.94</v>
+        <v>282311.26</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="B227" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="C227" s="1">
-        <v>843000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.964</v>
+        <v>101.819</v>
       </c>
       <c r="E227" s="1">
-        <v>99.947</v>
+        <v>98.50505</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>842553.21</v>
+        <v>394020.2</v>
       </c>
       <c r="I227" s="1">
-        <v>143.31</v>
+        <v>13255.8</v>
       </c>
       <c r="J227" s="1">
-        <v>0.017009014777832</v>
+        <v>3.3642437621218</v>
       </c>
       <c r="K227">
-        <v>0.71</v>
+        <v>1.8</v>
       </c>
       <c r="L227" t="s">
-        <v>599</v>
+        <v>540</v>
       </c>
       <c r="M227" s="1">
-        <v>842696.52</v>
+        <v>407276.0</v>
       </c>
       <c r="N227" s="1">
-        <v>848672.58</v>
+        <v>414495.18</v>
       </c>
       <c r="O227" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>600</v>
+        <v>541</v>
       </c>
       <c r="B228" t="s">
-        <v>601</v>
+        <v>542</v>
       </c>
       <c r="C228" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>89.62</v>
+        <v>84.25</v>
       </c>
       <c r="E228" s="1">
-        <v>99.03167091</v>
+        <v>85.96</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>1089348.38</v>
+        <v>773640.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-103528.38</v>
+        <v>-15390.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-9.5036979813565</v>
+        <v>-1.9892973476035</v>
       </c>
       <c r="K228">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="L228" t="s">
-        <v>602</v>
+        <v>543</v>
       </c>
       <c r="M228" s="1">
-        <v>985820.0</v>
+        <v>758250.0</v>
       </c>
       <c r="N228" s="1">
-        <v>991436.78</v>
+        <v>762025.68</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>603</v>
+        <v>544</v>
       </c>
       <c r="B229" t="s">
-        <v>604</v>
+        <v>545</v>
       </c>
       <c r="C229" s="1">
-        <v>1600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.11</v>
+        <v>99.166</v>
       </c>
       <c r="E229" s="1">
-        <v>99.779</v>
+        <v>100.65</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>1596464.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I229" s="1">
-        <v>5296.0</v>
+        <v>-7420.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.33173313021778</v>
+        <v>-1.4744162940884</v>
       </c>
       <c r="K229">
-        <v>0.73</v>
+        <v>0.5</v>
       </c>
       <c r="L229" t="s">
-        <v>605</v>
+        <v>546</v>
       </c>
       <c r="M229" s="1">
-        <v>1601760.0</v>
+        <v>495830.0</v>
       </c>
       <c r="N229" s="1">
-        <v>1613431.23</v>
+        <v>498336.85</v>
       </c>
       <c r="O229" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>606</v>
+        <v>547</v>
       </c>
       <c r="B230" t="s">
-        <v>607</v>
+        <v>548</v>
       </c>
       <c r="C230" s="1">
-        <v>1900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>102.036</v>
+        <v>98.857</v>
       </c>
       <c r="E230" s="1">
-        <v>103.02411579</v>
+        <v>100.62</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1957458.2</v>
+        <v>301860.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-18774.2</v>
+        <v>-5289.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.9591111575205</v>
+        <v>-1.7521367521368</v>
       </c>
       <c r="K230">
-        <v>3.46</v>
+        <v>2.58</v>
       </c>
       <c r="L230" t="s">
-        <v>608</v>
+        <v>549</v>
       </c>
       <c r="M230" s="1">
-        <v>1938684.0</v>
+        <v>296571.0</v>
       </c>
       <c r="N230" s="1">
-        <v>2004358.67</v>
+        <v>304302.16</v>
       </c>
       <c r="O230" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>609</v>
+        <v>550</v>
       </c>
       <c r="B231" t="s">
-        <v>610</v>
+        <v>551</v>
       </c>
       <c r="C231" s="1">
-        <v>551000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>102.009</v>
+        <v>98.018</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.67453282</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>551000.0</v>
+        <v>774471.12</v>
       </c>
       <c r="I231" s="1">
-        <v>11069.59</v>
+        <v>-12871.26</v>
       </c>
       <c r="J231" s="1">
-        <v>2.009</v>
+        <v>-1.6619418939728</v>
       </c>
       <c r="K231">
-        <v>1.52</v>
+        <v>2.56</v>
       </c>
       <c r="L231" t="s">
-        <v>611</v>
+        <v>552</v>
       </c>
       <c r="M231" s="1">
-        <v>562069.59</v>
+        <v>761599.86</v>
       </c>
       <c r="N231" s="1">
-        <v>570456.01</v>
+        <v>781509.15</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>612</v>
+        <v>553</v>
       </c>
       <c r="B232" t="s">
-        <v>613</v>
+        <v>554</v>
       </c>
       <c r="C232" s="1">
-        <v>293000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>102.087</v>
+        <v>99.159</v>
       </c>
       <c r="E232" s="1">
-        <v>99.833</v>
+        <v>99.571</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>292510.69</v>
+        <v>288755.9</v>
       </c>
       <c r="I232" s="1">
-        <v>6604.22</v>
+        <v>-1194.8</v>
       </c>
       <c r="J232" s="1">
-        <v>2.2577704766961</v>
+        <v>-0.41377509515823</v>
       </c>
       <c r="K232">
-        <v>2.06</v>
+        <v>1.17</v>
       </c>
       <c r="L232" t="s">
-        <v>614</v>
+        <v>555</v>
       </c>
       <c r="M232" s="1">
-        <v>299114.91</v>
+        <v>287561.1</v>
       </c>
       <c r="N232" s="1">
-        <v>305151.51</v>
+        <v>290943.77</v>
       </c>
       <c r="O232" s="1">
         <v>0.05</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>615</v>
+        <v>556</v>
       </c>
       <c r="B233" t="s">
-        <v>616</v>
+        <v>557</v>
       </c>
       <c r="C233" s="1">
-        <v>996000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.848</v>
+        <v>98.653</v>
       </c>
       <c r="E233" s="1">
-        <v>100.08052209</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>996802.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>17604.08</v>
+        <v>-5388.0</v>
       </c>
       <c r="J233" s="1">
-        <v>1.7660558465974</v>
+        <v>-1.347</v>
       </c>
       <c r="K233">
-        <v>1.41</v>
+        <v>1.55</v>
       </c>
       <c r="L233" t="s">
-        <v>617</v>
+        <v>558</v>
       </c>
       <c r="M233" s="1">
-        <v>1014406.08</v>
+        <v>394612.0</v>
       </c>
       <c r="N233" s="1">
-        <v>1028453.77</v>
+        <v>400825.9</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>618</v>
+        <v>559</v>
       </c>
       <c r="B234" t="s">
-        <v>619</v>
+        <v>560</v>
       </c>
       <c r="C234" s="1">
-        <v>800000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>101.005</v>
+        <v>98.283</v>
       </c>
       <c r="E234" s="1">
-        <v>99.1185</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>792948.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>15092.0</v>
+        <v>-21084.76</v>
       </c>
       <c r="J234" s="1">
-        <v>1.9032773901946</v>
+        <v>-1.717</v>
       </c>
       <c r="K234">
-        <v>3.5</v>
+        <v>0.54</v>
       </c>
       <c r="L234" t="s">
-        <v>620</v>
+        <v>561</v>
       </c>
       <c r="M234" s="1">
-        <v>808040.0</v>
+        <v>1206915.24</v>
       </c>
       <c r="N234" s="1">
-        <v>836028.8</v>
+        <v>1213527.46</v>
       </c>
       <c r="O234" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>621</v>
+        <v>562</v>
       </c>
       <c r="B235" t="s">
-        <v>622</v>
+        <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>4840000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>93.717</v>
+        <v>97.834</v>
       </c>
       <c r="E235" s="1">
-        <v>95.858</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>4639527.2</v>
+        <v>865000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-103624.4</v>
+        <v>-18735.9</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.2335120699368</v>
+        <v>-2.166</v>
       </c>
       <c r="K235">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="L235" t="s">
+        <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>4535902.8</v>
+        <v>846264.1</v>
       </c>
       <c r="N235" s="1">
-        <v>4535902.8</v>
+        <v>863575.76</v>
       </c>
       <c r="O235" s="1">
-        <v>0.75</v>
+        <v>0.15</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>623</v>
+        <v>565</v>
       </c>
       <c r="B236" t="s">
-        <v>624</v>
+        <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>290000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.737</v>
+        <v>98.1</v>
       </c>
       <c r="E236" s="1">
-        <v>101.255</v>
+        <v>100.42</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>293639.5</v>
+        <v>602520.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-13102.2</v>
+        <v>-13920.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-4.4620018764505</v>
+        <v>-2.3102967536347</v>
       </c>
       <c r="K236">
-        <v>0.42</v>
+        <v>3.1</v>
       </c>
       <c r="L236" t="s">
-        <v>625</v>
+        <v>567</v>
       </c>
       <c r="M236" s="1">
-        <v>280537.3</v>
+        <v>588600.0</v>
       </c>
       <c r="N236" s="1">
-        <v>281746.96</v>
+        <v>607191.78</v>
       </c>
       <c r="O236" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>626</v>
+        <v>568</v>
       </c>
       <c r="B237" t="s">
-        <v>627</v>
+        <v>569</v>
       </c>
       <c r="C237" s="1">
-        <v>3300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>89.951</v>
+        <v>97.463</v>
       </c>
       <c r="E237" s="1">
-        <v>85.14</v>
+        <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>2809620.0</v>
+        <v>694813.0</v>
       </c>
       <c r="I237" s="1">
-        <v>158763.0</v>
+        <v>-12572.0</v>
       </c>
       <c r="J237" s="1">
-        <v>5.6506929762744</v>
+        <v>-1.8094077111395</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="L237" t="s">
+        <v>570</v>
       </c>
       <c r="M237" s="1">
-        <v>2968383.0</v>
+        <v>682241.0</v>
       </c>
       <c r="N237" s="1">
-        <v>2968383.0</v>
+        <v>683499.56</v>
       </c>
       <c r="O237" s="1">
-        <v>0.49</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>628</v>
+        <v>571</v>
       </c>
       <c r="B238" t="s">
-        <v>629</v>
+        <v>572</v>
       </c>
       <c r="C238" s="1">
-        <v>892000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.533</v>
+        <v>97.908</v>
       </c>
       <c r="E238" s="1">
-        <v>100.04988789</v>
+        <v>99.362</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>892445.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I238" s="1">
-        <v>13229.36</v>
+        <v>-4158.44</v>
       </c>
       <c r="J238" s="1">
-        <v>1.4823725831844</v>
+        <v>-1.4633360842173</v>
       </c>
       <c r="K238">
-        <v>2.39</v>
+        <v>0.89</v>
       </c>
       <c r="L238" t="s">
-        <v>630</v>
+        <v>573</v>
       </c>
       <c r="M238" s="1">
-        <v>905674.36</v>
+        <v>280016.88</v>
       </c>
       <c r="N238" s="1">
-        <v>926976.49</v>
+        <v>282563.46</v>
       </c>
       <c r="O238" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>631</v>
+        <v>574</v>
       </c>
       <c r="B239" t="s">
-        <v>632</v>
+        <v>575</v>
       </c>
       <c r="C239" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.221</v>
+        <v>106.077</v>
       </c>
       <c r="E239" s="1">
-        <v>99.105</v>
+        <v>107.973</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>594630.0</v>
+        <v>539865.0</v>
       </c>
       <c r="I239" s="1">
-        <v>696.0</v>
+        <v>-9480.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.11704757580344</v>
+        <v>-1.7559945541941</v>
       </c>
       <c r="K239">
-        <v>0.68</v>
+        <v>2.03</v>
       </c>
       <c r="L239" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="M239" s="1">
-        <v>595326.0</v>
+        <v>530385.0</v>
       </c>
       <c r="N239" s="1">
-        <v>599386.27</v>
+        <v>540535.68</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>634</v>
+        <v>577</v>
       </c>
       <c r="B240" t="s">
-        <v>635</v>
+        <v>578</v>
       </c>
       <c r="C240" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>101.352</v>
+        <v>101.048</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>100.4</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>432000.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5840.64</v>
+        <v>3888.0</v>
       </c>
       <c r="J240" s="1">
-        <v>1.352</v>
+        <v>0.64541832669323</v>
       </c>
       <c r="K240">
-        <v>2.04</v>
+        <v>2.96</v>
       </c>
       <c r="L240" t="s">
-        <v>636</v>
+        <v>579</v>
       </c>
       <c r="M240" s="1">
-        <v>437840.64</v>
+        <v>606288.0</v>
       </c>
       <c r="N240" s="1">
-        <v>446633.98</v>
+        <v>624059.92</v>
       </c>
       <c r="O240" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>637</v>
+        <v>580</v>
       </c>
       <c r="B241" t="s">
-        <v>638</v>
+        <v>581</v>
       </c>
       <c r="C241" s="1">
-        <v>1434000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.155</v>
+        <v>98.405</v>
       </c>
       <c r="E241" s="1">
-        <v>99.728</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1430099.52</v>
+        <v>1033955.76</v>
       </c>
       <c r="I241" s="1">
-        <v>6123.18</v>
+        <v>-8575.66</v>
       </c>
       <c r="J241" s="1">
-        <v>0.42816460773303</v>
+        <v>-0.82940299109122</v>
       </c>
       <c r="K241">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>510.74</v>
+        <v>2.42</v>
+      </c>
+      <c r="L241" t="s">
+        <v>582</v>
       </c>
       <c r="M241" s="1">
-        <v>1436222.7</v>
+        <v>1025380.1</v>
       </c>
       <c r="N241" s="1">
-        <v>1436733.44</v>
+        <v>1050577.23</v>
       </c>
       <c r="O241" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>639</v>
+        <v>583</v>
       </c>
       <c r="B242" t="s">
-        <v>640</v>
+        <v>584</v>
       </c>
       <c r="C242" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>106.363</v>
+        <v>98.766</v>
       </c>
       <c r="E242" s="1">
-        <v>104.83429833</v>
+        <v>99.517</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1258011.58</v>
+        <v>497585.0</v>
       </c>
       <c r="I242" s="1">
-        <v>18344.42</v>
+        <v>-3755.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.4582075627635</v>
+        <v>-0.75464493503622</v>
       </c>
       <c r="K242">
-        <v>4.29</v>
+        <v>2.51</v>
       </c>
       <c r="L242" t="s">
-        <v>641</v>
+        <v>585</v>
       </c>
       <c r="M242" s="1">
-        <v>1276356.0</v>
+        <v>493830.0</v>
       </c>
       <c r="N242" s="1">
-        <v>1327779.29</v>
+        <v>506359.11</v>
       </c>
       <c r="O242" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>642</v>
+        <v>586</v>
       </c>
       <c r="B243" t="s">
-        <v>643</v>
+        <v>587</v>
       </c>
       <c r="C243" s="1">
-        <v>381000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.777</v>
+        <v>90.08</v>
       </c>
       <c r="E243" s="1">
-        <v>102.47</v>
+        <v>81.26785667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>390410.7</v>
+        <v>487607.14</v>
       </c>
       <c r="I243" s="1">
-        <v>-2640.33</v>
+        <v>52872.86</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.67629550112228</v>
+        <v>10.843331785503</v>
       </c>
       <c r="K243">
-        <v>3.18</v>
+        <v>0.98</v>
       </c>
       <c r="L243" t="s">
-        <v>644</v>
+        <v>588</v>
       </c>
       <c r="M243" s="1">
-        <v>387770.37</v>
+        <v>540480.0</v>
       </c>
       <c r="N243" s="1">
-        <v>399878.86</v>
+        <v>546336.16</v>
       </c>
       <c r="O243" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>645</v>
+        <v>589</v>
       </c>
       <c r="B244" t="s">
-        <v>646</v>
+        <v>590</v>
       </c>
       <c r="C244" s="1">
-        <v>3076615.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>93.821</v>
+        <v>102.391</v>
       </c>
       <c r="E244" s="1">
-        <v>93.06000003</v>
+        <v>99.68141667</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>2863097.92</v>
+        <v>1196177.0</v>
       </c>
       <c r="I244" s="1">
-        <v>23413.04</v>
+        <v>32515.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.81775198244006</v>
+        <v>2.718243203138</v>
       </c>
       <c r="K244">
-        <v>0.91</v>
+        <v>0.74</v>
       </c>
       <c r="L244" t="s">
-        <v>647</v>
+        <v>591</v>
       </c>
       <c r="M244" s="1">
-        <v>2886510.96</v>
+        <v>1228692.0</v>
       </c>
       <c r="N244" s="1">
-        <v>2914605.09</v>
+        <v>1237609.81</v>
       </c>
       <c r="O244" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>648</v>
+        <v>592</v>
       </c>
       <c r="B245" t="s">
-        <v>649</v>
+        <v>593</v>
       </c>
       <c r="C245" s="1">
-        <v>2960000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.06</v>
+        <v>92.855</v>
       </c>
       <c r="E245" s="1">
-        <v>94.873</v>
+        <v>88.76264198</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>2808240.8</v>
+        <v>287590.96</v>
       </c>
       <c r="I245" s="1">
-        <v>153535.2</v>
+        <v>13259.24</v>
       </c>
       <c r="J245" s="1">
-        <v>5.4673089287785</v>
+        <v>4.6104508987348</v>
       </c>
       <c r="K245">
-        <v>0.63</v>
+        <v>1.42</v>
       </c>
       <c r="L245" t="s">
-        <v>650</v>
+        <v>594</v>
       </c>
       <c r="M245" s="1">
-        <v>2961776.0</v>
+        <v>300850.2</v>
       </c>
       <c r="N245" s="1">
-        <v>2980559.84</v>
+        <v>305443.9</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>651</v>
+        <v>595</v>
       </c>
       <c r="B246" t="s">
-        <v>652</v>
+        <v>596</v>
       </c>
       <c r="C246" s="1">
-        <v>591000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.165</v>
+        <v>102.336</v>
       </c>
       <c r="E246" s="1">
-        <v>99.422</v>
+        <v>102.316</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>587584.02</v>
+        <v>204632.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-1518.87</v>
+        <v>40.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.25849409587415</v>
+        <v>0.01954728488213</v>
       </c>
       <c r="K246">
-        <v>2.99</v>
+        <v>3.48</v>
       </c>
       <c r="L246" t="s">
-        <v>653</v>
+        <v>597</v>
       </c>
       <c r="M246" s="1">
-        <v>586065.15</v>
+        <v>204672.0</v>
       </c>
       <c r="N246" s="1">
-        <v>603746.57</v>
+        <v>211641.86</v>
       </c>
       <c r="O246" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>654</v>
+        <v>598</v>
       </c>
       <c r="B247" t="s">
-        <v>655</v>
+        <v>599</v>
       </c>
       <c r="C247" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>75.711</v>
+        <v>98.148</v>
       </c>
       <c r="E247" s="1">
-        <v>74.46428571</v>
+        <v>100.33</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>521250.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I247" s="1">
-        <v>8727.0</v>
+        <v>-21820.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.6742446043165</v>
+        <v>-2.1748230838234</v>
       </c>
       <c r="K247">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>0.1</v>
+      </c>
+      <c r="L247">
+        <v>986.3</v>
       </c>
       <c r="M247" s="1">
-        <v>529977.0</v>
+        <v>981480.0</v>
       </c>
       <c r="N247" s="1">
-        <v>531098.92</v>
+        <v>982466.3</v>
       </c>
       <c r="O247" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>657</v>
+        <v>600</v>
       </c>
       <c r="B248" t="s">
-        <v>658</v>
+        <v>601</v>
       </c>
       <c r="C248" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.328</v>
+        <v>90.07</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>89.875</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>600000.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I248" s="1">
-        <v>13968.0</v>
+        <v>390.0</v>
       </c>
       <c r="J248" s="1">
-        <v>2.328</v>
+        <v>0.21696801112656</v>
       </c>
       <c r="K248">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>0.06</v>
+      </c>
+      <c r="L248">
+        <v>115.07</v>
       </c>
       <c r="M248" s="1">
-        <v>613968.0</v>
+        <v>180140.0</v>
       </c>
       <c r="N248" s="1">
-        <v>623656.04</v>
+        <v>180255.07</v>
       </c>
       <c r="O248" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>660</v>
+        <v>602</v>
       </c>
       <c r="B249" t="s">
-        <v>661</v>
+        <v>603</v>
       </c>
       <c r="C249" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.789</v>
+        <v>90.712</v>
       </c>
       <c r="E249" s="1">
-        <v>99.405</v>
+        <v>89.875</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>397620.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-6464.0</v>
+        <v>837.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.6256727528796</v>
+        <v>0.93129346314325</v>
       </c>
       <c r="K249">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="L249">
-        <v>558.9</v>
+        <v>125.34</v>
       </c>
       <c r="M249" s="1">
-        <v>391156.0</v>
+        <v>90712.0</v>
       </c>
       <c r="N249" s="1">
-        <v>391714.9</v>
+        <v>90837.34</v>
       </c>
       <c r="O249" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>662</v>
+        <v>604</v>
       </c>
       <c r="B250" t="s">
-        <v>663</v>
+        <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>1600000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D250" s="1">
-        <v>92.696</v>
+        <v>100.295</v>
       </c>
       <c r="E250" s="1">
-        <v>99.696</v>
+        <v>99.67400008</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1595136.0</v>
+        <v>4734237.91</v>
       </c>
       <c r="I250" s="1">
-        <v>-112000.0</v>
+        <v>29495.77</v>
       </c>
       <c r="J250" s="1">
-        <v>-7.0213448884609</v>
+        <v>0.6230310043713</v>
       </c>
       <c r="K250">
-        <v>0.22</v>
+        <v>0.88</v>
       </c>
       <c r="L250" t="s">
-        <v>664</v>
+        <v>606</v>
       </c>
       <c r="M250" s="1">
-        <v>1483136.0</v>
+        <v>4763733.68</v>
       </c>
       <c r="N250" s="1">
-        <v>1486634.08</v>
+        <v>4805456.41</v>
       </c>
       <c r="O250" s="1">
-        <v>0.24</v>
+        <v>0.81</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>665</v>
+        <v>607</v>
       </c>
       <c r="B251" t="s">
-        <v>666</v>
+        <v>608</v>
       </c>
       <c r="C251" s="1">
-        <v>641000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.971</v>
+        <v>98.064</v>
       </c>
       <c r="E251" s="1">
-        <v>100.14873635</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>641953.4</v>
+        <v>399064.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-1139.29</v>
+        <v>-6808.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.17747238350946</v>
+        <v>-1.7059920213299</v>
       </c>
       <c r="K251">
-        <v>2.96</v>
+        <v>2.2</v>
       </c>
       <c r="L251" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
       <c r="M251" s="1">
-        <v>640814.11</v>
+        <v>392256.0</v>
       </c>
       <c r="N251" s="1">
-        <v>659780.69</v>
+        <v>401058.74</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>668</v>
+        <v>610</v>
       </c>
       <c r="B252" t="s">
-        <v>669</v>
+        <v>611</v>
       </c>
       <c r="C252" s="1">
-        <v>600000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.337</v>
+        <v>98.108</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>600000.0</v>
+        <v>519714.0</v>
       </c>
       <c r="I252" s="1">
-        <v>8022.0</v>
+        <v>-9552.4</v>
       </c>
       <c r="J252" s="1">
-        <v>1.337</v>
+        <v>-1.8380109059983</v>
       </c>
       <c r="K252">
-        <v>0.72</v>
+        <v>0.88</v>
       </c>
       <c r="L252" t="s">
-        <v>670</v>
+        <v>612</v>
       </c>
       <c r="M252" s="1">
-        <v>608022.0</v>
+        <v>510161.6</v>
       </c>
       <c r="N252" s="1">
-        <v>612364.68</v>
+        <v>514762.1</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>671</v>
+        <v>613</v>
       </c>
       <c r="B253" t="s">
-        <v>672</v>
+        <v>614</v>
       </c>
       <c r="C253" s="1">
-        <v>1400000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.094</v>
+        <v>98.858</v>
       </c>
       <c r="E253" s="1">
-        <v>99.55221429</v>
+        <v>99.682</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1393731.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I253" s="1">
-        <v>21585.0</v>
+        <v>-3798.64</v>
       </c>
       <c r="J253" s="1">
-        <v>1.5487206641741</v>
+        <v>-0.82662867919986</v>
       </c>
       <c r="K253">
-        <v>0.11</v>
+        <v>0.78</v>
       </c>
       <c r="L253" t="s">
-        <v>673</v>
+        <v>615</v>
       </c>
       <c r="M253" s="1">
-        <v>1415316.0</v>
+        <v>455735.38</v>
       </c>
       <c r="N253" s="1">
-        <v>1416811.89</v>
+        <v>459312.87</v>
       </c>
       <c r="O253" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>674</v>
+        <v>616</v>
       </c>
       <c r="B254" t="s">
-        <v>675</v>
+        <v>617</v>
       </c>
       <c r="C254" s="1">
-        <v>900000.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.162</v>
+        <v>91.142</v>
       </c>
       <c r="E254" s="1">
-        <v>99.683</v>
+        <v>91.445</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>897147.0</v>
+        <v>4060158.0</v>
       </c>
       <c r="I254" s="1">
-        <v>13311.0</v>
+        <v>-13453.2</v>
       </c>
       <c r="J254" s="1">
-        <v>1.4837033395865</v>
+        <v>-0.33134671113784</v>
       </c>
       <c r="K254">
-        <v>2.2</v>
+        <v>0.75</v>
       </c>
       <c r="L254" t="s">
-        <v>676</v>
+        <v>618</v>
       </c>
       <c r="M254" s="1">
-        <v>910458.0</v>
+        <v>4046704.8</v>
       </c>
       <c r="N254" s="1">
-        <v>930245.67</v>
+        <v>4080096.03</v>
       </c>
       <c r="O254" s="1">
-        <v>0.15</v>
+        <v>0.69</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>677</v>
+        <v>619</v>
       </c>
       <c r="B255" t="s">
-        <v>678</v>
+        <v>620</v>
       </c>
       <c r="C255" s="1">
-        <v>600000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.22</v>
+        <v>98.283</v>
       </c>
       <c r="E255" s="1">
-        <v>99.923215</v>
+        <v>99.998</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>599539.29</v>
+        <v>809983.8</v>
       </c>
       <c r="I255" s="1">
-        <v>13780.71</v>
+        <v>-13891.5</v>
       </c>
       <c r="J255" s="1">
-        <v>2.2985499415726</v>
+        <v>-1.715034300686</v>
       </c>
       <c r="K255">
-        <v>3.69</v>
+        <v>0.25</v>
       </c>
       <c r="L255" t="s">
-        <v>679</v>
+        <v>621</v>
       </c>
       <c r="M255" s="1">
-        <v>613320.0</v>
+        <v>796092.3</v>
       </c>
       <c r="N255" s="1">
-        <v>635486.47</v>
+        <v>798145.93</v>
       </c>
       <c r="O255" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>680</v>
+        <v>622</v>
       </c>
       <c r="B256" t="s">
-        <v>681</v>
+        <v>623</v>
       </c>
       <c r="C256" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.704</v>
+        <v>101.524</v>
       </c>
       <c r="E256" s="1">
-        <v>99.3</v>
+        <v>100.120285</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>595800.0</v>
+        <v>400481.14</v>
       </c>
       <c r="I256" s="1">
-        <v>2424.0</v>
+        <v>5614.86</v>
       </c>
       <c r="J256" s="1">
-        <v>0.40684793554884</v>
+        <v>1.4020285699347</v>
       </c>
       <c r="K256">
-        <v>2.48</v>
+        <v>2.17</v>
       </c>
       <c r="L256" t="s">
-        <v>682</v>
+        <v>624</v>
       </c>
       <c r="M256" s="1">
-        <v>598224.0</v>
+        <v>406096.0</v>
       </c>
       <c r="N256" s="1">
-        <v>613096.6</v>
+        <v>414773.26</v>
       </c>
       <c r="O256" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>683</v>
+        <v>625</v>
       </c>
       <c r="B257" t="s">
-        <v>684</v>
+        <v>626</v>
       </c>
       <c r="C257" s="1">
-        <v>600000.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.711</v>
+        <v>82.239</v>
       </c>
       <c r="E257" s="1">
-        <v>99.492</v>
+        <v>82.12341516</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>596952.0</v>
+        <v>14608712.59</v>
       </c>
       <c r="I257" s="1">
-        <v>7314.0</v>
+        <v>20561.07</v>
       </c>
       <c r="J257" s="1">
-        <v>1.2252241386242</v>
+        <v>0.14074525645795</v>
       </c>
       <c r="K257">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>604266.0</v>
+        <v>14629273.66</v>
       </c>
       <c r="N257" s="1">
-        <v>611811.21</v>
+        <v>14629273.66</v>
       </c>
       <c r="O257" s="1">
-        <v>0.1</v>
+        <v>2.46</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>686</v>
+        <v>627</v>
       </c>
       <c r="B258" t="s">
-        <v>687</v>
+        <v>628</v>
       </c>
       <c r="C258" s="1">
-        <v>368000.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.26</v>
+        <v>90.173</v>
       </c>
       <c r="E258" s="1">
-        <v>99.23</v>
+        <v>84.52429069</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>365166.4</v>
+        <v>3759640.45</v>
       </c>
       <c r="I258" s="1">
-        <v>3790.4</v>
+        <v>251254.59</v>
       </c>
       <c r="J258" s="1">
-        <v>1.0379925425778</v>
+        <v>6.6829419818589</v>
       </c>
       <c r="K258">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>368956.8</v>
+        <v>4010895.04</v>
       </c>
       <c r="N258" s="1">
-        <v>374128.96</v>
+        <v>4010895.04</v>
       </c>
       <c r="O258" s="1">
-        <v>0.06</v>
+        <v>0.67</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>689</v>
+        <v>629</v>
       </c>
       <c r="B259" t="s">
-        <v>690</v>
+        <v>630</v>
       </c>
       <c r="C259" s="1">
-        <v>366000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.081</v>
+        <v>87.12</v>
       </c>
       <c r="E259" s="1">
-        <v>99.499</v>
+        <v>85.24267627</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>364166.34</v>
+        <v>14871106.56</v>
       </c>
       <c r="I259" s="1">
-        <v>5790.12</v>
+        <v>327510.61</v>
       </c>
       <c r="J259" s="1">
-        <v>1.5899657282988</v>
+        <v>2.2023284459606</v>
       </c>
       <c r="K259">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="L259">
-        <v>676.85</v>
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>369956.46</v>
+        <v>15198617.17</v>
       </c>
       <c r="N259" s="1">
-        <v>370633.31</v>
+        <v>15198617.17</v>
       </c>
       <c r="O259" s="1">
-        <v>0.06</v>
+        <v>2.56</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>691</v>
+        <v>631</v>
       </c>
       <c r="B260" t="s">
-        <v>692</v>
+        <v>632</v>
       </c>
       <c r="C260" s="1">
-        <v>585000.0</v>
+        <v>15570000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>103.191</v>
+        <v>83.915</v>
       </c>
       <c r="E260" s="1">
-        <v>100.58151111</v>
+        <v>84.17364868</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>588401.84</v>
+        <v>13105837.1</v>
       </c>
       <c r="I260" s="1">
-        <v>15265.51</v>
+        <v>-40271.6</v>
       </c>
       <c r="J260" s="1">
-        <v>2.5944021521075</v>
+        <v>-0.30727987607903</v>
       </c>
       <c r="K260">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>603667.35</v>
+        <v>13065565.5</v>
       </c>
       <c r="N260" s="1">
-        <v>620255.71</v>
+        <v>13065565.5</v>
       </c>
       <c r="O260" s="1">
-        <v>0.1</v>
+        <v>2.2</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>694</v>
+        <v>633</v>
       </c>
       <c r="B261" t="s">
-        <v>695</v>
+        <v>634</v>
       </c>
       <c r="C261" s="1">
-        <v>5210000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>68.362</v>
+        <v>98.409</v>
       </c>
       <c r="E261" s="1">
-        <v>70.36</v>
+        <v>95.511</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3665756.0</v>
+        <v>5730660.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-104095.8</v>
+        <v>173880.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-2.8396816372939</v>
+        <v>3.0342054841851</v>
       </c>
       <c r="K261">
-        <v>0.6</v>
+        <v>2.03</v>
       </c>
       <c r="L261" t="s">
-        <v>696</v>
+        <v>635</v>
       </c>
       <c r="M261" s="1">
-        <v>3561660.2</v>
+        <v>5904540.0</v>
       </c>
       <c r="N261" s="1">
-        <v>3592777.46</v>
+        <v>6026183.84</v>
       </c>
       <c r="O261" s="1">
-        <v>0.59</v>
+        <v>1.01</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>697</v>
+        <v>636</v>
       </c>
       <c r="B262" t="s">
-        <v>698</v>
+        <v>637</v>
       </c>
       <c r="C262" s="1">
-        <v>264000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.737</v>
+        <v>114.752</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>116.988</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>264000.0</v>
+        <v>9359040.0</v>
       </c>
       <c r="I262" s="1">
-        <v>1945.68</v>
+        <v>-178880.0</v>
       </c>
       <c r="J262" s="1">
-        <v>0.737</v>
+        <v>-1.9113071426129</v>
       </c>
       <c r="K262">
-        <v>0.68</v>
+        <v>2.25</v>
       </c>
       <c r="L262" t="s">
-        <v>699</v>
+        <v>638</v>
       </c>
       <c r="M262" s="1">
-        <v>265945.68</v>
+        <v>9180160.0</v>
       </c>
       <c r="N262" s="1">
-        <v>267737.4</v>
+        <v>9360379.18</v>
       </c>
       <c r="O262" s="1">
-        <v>0.04</v>
+        <v>1.57</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>700</v>
+        <v>639</v>
       </c>
       <c r="B263" t="s">
-        <v>701</v>
+        <v>640</v>
       </c>
       <c r="C263" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.706</v>
+        <v>82.433</v>
       </c>
       <c r="E263" s="1">
-        <v>100.23</v>
+        <v>81.75</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>400920.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1904.0</v>
+        <v>1366.0</v>
       </c>
       <c r="J263" s="1">
-        <v>0.4749077122618</v>
+        <v>0.83547400611621</v>
       </c>
       <c r="K263">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>0.02</v>
+      </c>
+      <c r="L263">
+        <v>32.88</v>
       </c>
       <c r="M263" s="1">
-        <v>402824.0</v>
+        <v>164866.0</v>
       </c>
       <c r="N263" s="1">
-        <v>409029.48</v>
+        <v>164898.88</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
       <c r="B264" t="s">
-        <v>704</v>
+        <v>642</v>
       </c>
       <c r="C264" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.653</v>
+        <v>94.108</v>
       </c>
       <c r="E264" s="1">
-        <v>99.871</v>
+        <v>95.643</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>798968.0</v>
+        <v>1912860.0</v>
       </c>
       <c r="I264" s="1">
-        <v>6256.0</v>
+        <v>-30700.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.78301008300708</v>
+        <v>-1.6049266543291</v>
       </c>
       <c r="K264">
-        <v>0.8</v>
+        <v>1.0</v>
       </c>
       <c r="L264" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
       <c r="M264" s="1">
-        <v>805224.0</v>
+        <v>1882160.0</v>
       </c>
       <c r="N264" s="1">
-        <v>811593.86</v>
+        <v>1902094.25</v>
       </c>
       <c r="O264" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>706</v>
+        <v>644</v>
       </c>
       <c r="B265" t="s">
-        <v>707</v>
+        <v>645</v>
       </c>
       <c r="C265" s="1">
-        <v>7201000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>92.159</v>
+        <v>102.374</v>
       </c>
       <c r="E265" s="1">
-        <v>84.90508735</v>
+        <v>101.86053474</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>6114015.34</v>
+        <v>674316.74</v>
       </c>
       <c r="I265" s="1">
-        <v>522354.25</v>
+        <v>3399.14</v>
       </c>
       <c r="J265" s="1">
-        <v>8.5435547827723</v>
+        <v>0.50408655137347</v>
       </c>
       <c r="K265">
-        <v>0.38</v>
+        <v>1.23</v>
       </c>
       <c r="L265" t="s">
-        <v>708</v>
+        <v>646</v>
       </c>
       <c r="M265" s="1">
-        <v>6636369.59</v>
+        <v>677715.88</v>
       </c>
       <c r="N265" s="1">
-        <v>6663891.22</v>
+        <v>685870.72</v>
       </c>
       <c r="O265" s="1">
-        <v>1.1</v>
+        <v>0.12</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>709</v>
+        <v>647</v>
       </c>
       <c r="B266" t="s">
-        <v>710</v>
+        <v>648</v>
       </c>
       <c r="C266" s="1">
-        <v>4580000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>93.634</v>
+        <v>98.327</v>
       </c>
       <c r="E266" s="1">
-        <v>83.767</v>
+        <v>99.24</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>3836528.6</v>
+        <v>297720.0</v>
       </c>
       <c r="I266" s="1">
-        <v>451908.6</v>
+        <v>-2739.0</v>
       </c>
       <c r="J266" s="1">
-        <v>11.779101555505</v>
+        <v>-0.91999193873438</v>
       </c>
       <c r="K266">
-        <v>0.16</v>
+        <v>0.57</v>
       </c>
       <c r="L266" t="s">
-        <v>711</v>
+        <v>649</v>
       </c>
       <c r="M266" s="1">
-        <v>4288437.2</v>
+        <v>294981.0</v>
       </c>
       <c r="N266" s="1">
-        <v>4295589.53</v>
+        <v>296676.21</v>
       </c>
       <c r="O266" s="1">
-        <v>0.71</v>
+        <v>0.05</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>712</v>
+        <v>650</v>
       </c>
       <c r="B267" t="s">
-        <v>713</v>
+        <v>651</v>
       </c>
       <c r="C267" s="1">
-        <v>3528000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>88.299</v>
+        <v>88.136</v>
       </c>
       <c r="E267" s="1">
-        <v>87.226</v>
+        <v>85.37902778</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3077333.28</v>
+        <v>768411.25</v>
       </c>
       <c r="I267" s="1">
-        <v>37855.44</v>
+        <v>24812.75</v>
       </c>
       <c r="J267" s="1">
-        <v>1.2301378029487</v>
+        <v>3.2290976999621</v>
       </c>
       <c r="K267">
-        <v>0.54</v>
+        <v>1.67</v>
       </c>
       <c r="L267" t="s">
-        <v>714</v>
+        <v>652</v>
       </c>
       <c r="M267" s="1">
-        <v>3115188.72</v>
+        <v>793224.0</v>
       </c>
       <c r="N267" s="1">
-        <v>3134065.94</v>
+        <v>808277.42</v>
       </c>
       <c r="O267" s="1">
-        <v>0.52</v>
+        <v>0.14</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>715</v>
+        <v>653</v>
       </c>
       <c r="B268" t="s">
-        <v>716</v>
+        <v>654</v>
       </c>
       <c r="C268" s="1">
-        <v>4660000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>94.751</v>
+        <v>101.094</v>
       </c>
       <c r="E268" s="1">
-        <v>85.447</v>
+        <v>99.858</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3981830.2</v>
+        <v>699006.0</v>
       </c>
       <c r="I268" s="1">
-        <v>433566.4</v>
+        <v>8652.0</v>
       </c>
       <c r="J268" s="1">
-        <v>10.888621016537</v>
+        <v>1.2377576158145</v>
       </c>
       <c r="K268">
-        <v>0.41</v>
+        <v>3.03</v>
       </c>
       <c r="L268" t="s">
-        <v>717</v>
+        <v>655</v>
       </c>
       <c r="M268" s="1">
-        <v>4415396.6</v>
+        <v>707658.0</v>
       </c>
       <c r="N268" s="1">
-        <v>4434598.35</v>
+        <v>728837.79</v>
       </c>
       <c r="O268" s="1">
-        <v>0.73</v>
+        <v>0.12</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>718</v>
+        <v>656</v>
       </c>
       <c r="B269" t="s">
-        <v>719</v>
+        <v>657</v>
       </c>
       <c r="C269" s="1">
-        <v>4020000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.35</v>
+        <v>98.314</v>
       </c>
       <c r="E269" s="1">
-        <v>102.725</v>
+        <v>99.67</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>4129545.0</v>
+        <v>398680.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-216075.0</v>
+        <v>-5424.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-5.232416646386</v>
+        <v>-1.3604896157319</v>
       </c>
       <c r="K269">
-        <v>1.11</v>
+        <v>0.3</v>
       </c>
       <c r="L269" t="s">
-        <v>720</v>
+        <v>658</v>
       </c>
       <c r="M269" s="1">
-        <v>3913470.0</v>
+        <v>393256.0</v>
       </c>
       <c r="N269" s="1">
-        <v>3958025.92</v>
+        <v>394454.63</v>
       </c>
       <c r="O269" s="1">
-        <v>0.65</v>
+        <v>0.07</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>721</v>
+        <v>659</v>
       </c>
       <c r="B270" t="s">
-        <v>722</v>
+        <v>660</v>
       </c>
       <c r="C270" s="1">
-        <v>18630000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.703</v>
+        <v>97.201</v>
       </c>
       <c r="E270" s="1">
-        <v>93.36282695</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>17393494.66</v>
+        <v>400000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>808574.24</v>
+        <v>-11196.0</v>
       </c>
       <c r="J270" s="1">
-        <v>4.648716406942</v>
+        <v>-2.799</v>
       </c>
       <c r="K270">
-        <v>1.0</v>
+        <v>1.36</v>
       </c>
       <c r="L270" t="s">
-        <v>723</v>
+        <v>661</v>
       </c>
       <c r="M270" s="1">
-        <v>18202068.9</v>
+        <v>388804.0</v>
       </c>
       <c r="N270" s="1">
-        <v>18389185.56</v>
+        <v>394228.66</v>
       </c>
       <c r="O270" s="1">
-        <v>3.02</v>
+        <v>0.07</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>724</v>
+        <v>662</v>
       </c>
       <c r="B271" t="s">
-        <v>725</v>
+        <v>663</v>
       </c>
       <c r="C271" s="1">
-        <v>928000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.426</v>
+        <v>92.725</v>
       </c>
       <c r="E271" s="1">
-        <v>100.28486961</v>
+        <v>94.5</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>930643.59</v>
+        <v>567000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>10589.69</v>
+        <v>-10650.0</v>
       </c>
       <c r="J271" s="1">
-        <v>1.1378888882692</v>
+        <v>-1.8783068783069</v>
       </c>
       <c r="K271">
-        <v>3.09</v>
+        <v>0.18</v>
       </c>
       <c r="L271" t="s">
-        <v>726</v>
+        <v>664</v>
       </c>
       <c r="M271" s="1">
-        <v>941233.28</v>
+        <v>556350.0</v>
       </c>
       <c r="N271" s="1">
-        <v>969886.87</v>
+        <v>557430.0</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>727</v>
+        <v>665</v>
       </c>
       <c r="B272" t="s">
-        <v>728</v>
+        <v>666</v>
       </c>
       <c r="C272" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>101.375</v>
+        <v>95.779</v>
       </c>
       <c r="E272" s="1">
-        <v>97.41</v>
+        <v>98.7725</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>487050.0</v>
+        <v>987725.0</v>
       </c>
       <c r="I272" s="1">
-        <v>19825.0</v>
+        <v>-29935.0</v>
       </c>
       <c r="J272" s="1">
-        <v>4.0704239811108</v>
+        <v>-3.0307018653978</v>
       </c>
       <c r="K272">
-        <v>3.16</v>
+        <v>3.58</v>
       </c>
       <c r="L272" t="s">
-        <v>729</v>
+        <v>667</v>
       </c>
       <c r="M272" s="1">
-        <v>506875.0</v>
+        <v>957790.0</v>
       </c>
       <c r="N272" s="1">
-        <v>522655.82</v>
+        <v>993629.04</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>730</v>
+        <v>668</v>
       </c>
       <c r="B273" t="s">
-        <v>731</v>
+        <v>669</v>
       </c>
       <c r="C273" s="1">
-        <v>615000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.894</v>
+        <v>98.611</v>
       </c>
       <c r="E273" s="1">
-        <v>99.166</v>
+        <v>99.628</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>609870.9</v>
+        <v>530020.96</v>
       </c>
       <c r="I273" s="1">
-        <v>4477.2</v>
+        <v>-5410.44</v>
       </c>
       <c r="J273" s="1">
-        <v>0.73412258233669</v>
+        <v>-1.0207973662023</v>
       </c>
       <c r="K273">
-        <v>0.45</v>
+        <v>1.49</v>
       </c>
       <c r="L273" t="s">
-        <v>732</v>
+        <v>670</v>
       </c>
       <c r="M273" s="1">
-        <v>614348.1</v>
+        <v>524610.52</v>
       </c>
       <c r="N273" s="1">
-        <v>617086.11</v>
+        <v>532521.29</v>
       </c>
       <c r="O273" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>733</v>
+        <v>671</v>
       </c>
       <c r="B274" t="s">
-        <v>734</v>
+        <v>672</v>
       </c>
       <c r="C274" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>108.207</v>
+        <v>97.246</v>
       </c>
       <c r="E274" s="1">
-        <v>108.24</v>
+        <v>99.736</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>649440.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-198.0</v>
+        <v>-9960.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.030487804878049</v>
+        <v>-2.4965910002406</v>
       </c>
       <c r="K274">
-        <v>1.26</v>
+        <v>1.27</v>
       </c>
       <c r="L274" t="s">
-        <v>735</v>
+        <v>673</v>
       </c>
       <c r="M274" s="1">
-        <v>649242.0</v>
+        <v>388984.0</v>
       </c>
       <c r="N274" s="1">
-        <v>656803.64</v>
+        <v>394068.93</v>
       </c>
       <c r="O274" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>736</v>
+        <v>674</v>
       </c>
       <c r="B275" t="s">
-        <v>737</v>
+        <v>675</v>
       </c>
       <c r="C275" s="1">
-        <v>900000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.768</v>
+        <v>97.894</v>
       </c>
       <c r="E275" s="1">
-        <v>100.51</v>
+        <v>99.594</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>904590.0</v>
+        <v>389412.54</v>
       </c>
       <c r="I275" s="1">
-        <v>2322.0</v>
+        <v>-6647.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.2566908765297</v>
+        <v>-1.7069301363536</v>
       </c>
       <c r="K275">
-        <v>2.32</v>
+        <v>2.6</v>
       </c>
       <c r="L275" t="s">
-        <v>738</v>
+        <v>676</v>
       </c>
       <c r="M275" s="1">
-        <v>906912.0</v>
+        <v>382765.54</v>
       </c>
       <c r="N275" s="1">
-        <v>927800.01</v>
+        <v>392924.84</v>
       </c>
       <c r="O275" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>739</v>
+        <v>677</v>
       </c>
       <c r="B276" t="s">
-        <v>740</v>
+        <v>678</v>
       </c>
       <c r="C276" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>90.286</v>
+        <v>98.073</v>
       </c>
       <c r="E276" s="1">
-        <v>85.42465</v>
+        <v>100.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>512547.9</v>
+        <v>1500000.0</v>
       </c>
       <c r="I276" s="1">
-        <v>29168.1</v>
+        <v>-28905.0</v>
       </c>
       <c r="J276" s="1">
-        <v>5.6908047033263</v>
+        <v>-1.927</v>
       </c>
       <c r="K276">
-        <v>0.65</v>
+        <v>2.22</v>
       </c>
       <c r="L276" t="s">
-        <v>741</v>
+        <v>679</v>
       </c>
       <c r="M276" s="1">
-        <v>541716.0</v>
+        <v>1471095.0</v>
       </c>
       <c r="N276" s="1">
-        <v>545624.22</v>
+        <v>1504377.53</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>742</v>
+        <v>680</v>
       </c>
       <c r="B277" t="s">
-        <v>743</v>
+        <v>681</v>
       </c>
       <c r="C277" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.632</v>
+        <v>96.821</v>
       </c>
       <c r="E277" s="1">
-        <v>99.779</v>
+        <v>98.82</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>518850.8</v>
+        <v>395280.0</v>
       </c>
       <c r="I277" s="1">
-        <v>14835.6</v>
+        <v>-7996.0</v>
       </c>
       <c r="J277" s="1">
-        <v>2.8593190952004</v>
+        <v>-2.0228698643999</v>
       </c>
       <c r="K277">
-        <v>0.75</v>
+        <v>1.5</v>
       </c>
       <c r="L277" t="s">
-        <v>744</v>
+        <v>682</v>
       </c>
       <c r="M277" s="1">
-        <v>533686.4</v>
+        <v>387284.0</v>
       </c>
       <c r="N277" s="1">
-        <v>537586.4</v>
+        <v>393277.15</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>745</v>
+        <v>683</v>
       </c>
       <c r="B278" t="s">
-        <v>746</v>
+        <v>684</v>
       </c>
       <c r="C278" s="1">
-        <v>900000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>99.147</v>
+        <v>100.893</v>
       </c>
       <c r="E278" s="1">
-        <v>100.761</v>
+        <v>100.16669834</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>906849.0</v>
+        <v>1148912.03</v>
       </c>
       <c r="I278" s="1">
-        <v>-14526.0</v>
+        <v>8330.68</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.6018102241939</v>
+        <v>0.72509293857773</v>
       </c>
       <c r="K278">
-        <v>1.42</v>
+        <v>1.92</v>
       </c>
       <c r="L278" t="s">
-        <v>747</v>
+        <v>685</v>
       </c>
       <c r="M278" s="1">
-        <v>892323.0</v>
+        <v>1157242.71</v>
       </c>
       <c r="N278" s="1">
-        <v>905138.75</v>
+        <v>1179261.97</v>
       </c>
       <c r="O278" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>748</v>
+        <v>686</v>
       </c>
       <c r="B279" t="s">
-        <v>749</v>
+        <v>687</v>
       </c>
       <c r="C279" s="1">
-        <v>500000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>106.138</v>
+        <v>108.224</v>
       </c>
       <c r="E279" s="1">
-        <v>104.55</v>
+        <v>99.283</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>522750.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I279" s="1">
-        <v>7940.0</v>
+        <v>22799.55</v>
       </c>
       <c r="J279" s="1">
-        <v>1.5188904830225</v>
+        <v>9.0055699364443</v>
       </c>
       <c r="K279">
-        <v>3.27</v>
+        <v>2.81</v>
       </c>
       <c r="L279" t="s">
-        <v>750</v>
+        <v>688</v>
       </c>
       <c r="M279" s="1">
-        <v>530690.0</v>
+        <v>275971.2</v>
       </c>
       <c r="N279" s="1">
-        <v>547049.59</v>
+        <v>283132.16</v>
       </c>
       <c r="O279" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>751</v>
+        <v>689</v>
       </c>
       <c r="B280" t="s">
-        <v>752</v>
+        <v>690</v>
       </c>
       <c r="C280" s="1">
-        <v>750000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.344</v>
+        <v>98.585</v>
       </c>
       <c r="E280" s="1">
-        <v>99.589</v>
+        <v>99.115</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>746917.5</v>
+        <v>416283.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-1837.5</v>
+        <v>-2226.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.2460111056442</v>
+        <v>-0.53473238157696</v>
       </c>
       <c r="K280">
-        <v>1.61</v>
+        <v>3.37</v>
       </c>
       <c r="L280" t="s">
-        <v>753</v>
+        <v>691</v>
       </c>
       <c r="M280" s="1">
-        <v>745080.0</v>
+        <v>414057.0</v>
       </c>
       <c r="N280" s="1">
-        <v>757162.19</v>
+        <v>428193.16</v>
       </c>
       <c r="O280" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>754</v>
+        <v>692</v>
       </c>
       <c r="B281" t="s">
-        <v>755</v>
+        <v>693</v>
       </c>
       <c r="C281" s="1">
-        <v>700000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>104.328</v>
+        <v>95.534</v>
       </c>
       <c r="E281" s="1">
-        <v>103.012</v>
+        <v>89.447</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>721084.0</v>
+        <v>1726327.1</v>
       </c>
       <c r="I281" s="1">
-        <v>9212.0</v>
+        <v>117479.1</v>
       </c>
       <c r="J281" s="1">
-        <v>1.2775210655069</v>
+        <v>6.8051471821302</v>
       </c>
       <c r="K281">
-        <v>3.88</v>
+        <v>0.92</v>
       </c>
       <c r="L281" t="s">
-        <v>756</v>
+        <v>694</v>
       </c>
       <c r="M281" s="1">
-        <v>730296.0</v>
+        <v>1843806.2</v>
       </c>
       <c r="N281" s="1">
-        <v>757442.58</v>
+        <v>1861604.5</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>757</v>
+        <v>695</v>
       </c>
       <c r="B282" t="s">
-        <v>758</v>
+        <v>696</v>
       </c>
       <c r="C282" s="1">
-        <v>600000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>106.16</v>
+        <v>98.874</v>
       </c>
       <c r="E282" s="1">
-        <v>106.6</v>
+        <v>95.049</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>639600.0</v>
+        <v>1682367.3</v>
       </c>
       <c r="I282" s="1">
-        <v>-2640.0</v>
+        <v>67702.5</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.41275797373358</v>
+        <v>4.0242401287757</v>
       </c>
       <c r="K282">
-        <v>1.26</v>
+        <v>2.01</v>
       </c>
       <c r="L282" t="s">
-        <v>685</v>
+        <v>697</v>
       </c>
       <c r="M282" s="1">
-        <v>636960.0</v>
+        <v>1750069.8</v>
       </c>
       <c r="N282" s="1">
-        <v>644505.21</v>
+        <v>1785683.17</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>759</v>
+        <v>698</v>
       </c>
       <c r="B283" t="s">
-        <v>760</v>
+        <v>699</v>
       </c>
       <c r="C283" s="1">
-        <v>526000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.867</v>
+        <v>101.519</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>101.22622222</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>526000.0</v>
+        <v>728828.8</v>
       </c>
       <c r="I283" s="1">
-        <v>9820.42</v>
+        <v>2108.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.867</v>
+        <v>0.28923116100791</v>
       </c>
       <c r="K283">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>638.84</v>
+        <v>2.53</v>
+      </c>
+      <c r="L283" t="s">
+        <v>700</v>
       </c>
       <c r="M283" s="1">
-        <v>535820.42</v>
+        <v>730936.8</v>
       </c>
       <c r="N283" s="1">
-        <v>536459.26</v>
+        <v>749129.13</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>761</v>
+        <v>701</v>
       </c>
       <c r="B284" t="s">
-        <v>762</v>
+        <v>702</v>
       </c>
       <c r="C284" s="1">
-        <v>211000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>103.036</v>
+        <v>87.06</v>
       </c>
       <c r="E284" s="1">
-        <v>100.0</v>
+        <v>87.304</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>211000.0</v>
+        <v>3753198.96</v>
       </c>
       <c r="I284" s="1">
-        <v>6405.96</v>
+        <v>-10489.56</v>
       </c>
       <c r="J284" s="1">
-        <v>3.036</v>
+        <v>-0.27948318519197</v>
       </c>
       <c r="K284">
-        <v>3.31</v>
+        <v>0.28</v>
       </c>
       <c r="L284" t="s">
-        <v>763</v>
+        <v>703</v>
       </c>
       <c r="M284" s="1">
-        <v>217405.96</v>
+        <v>3742709.4</v>
       </c>
       <c r="N284" s="1">
-        <v>224399.34</v>
+        <v>3754602.51</v>
       </c>
       <c r="O284" s="1">
-        <v>0.04</v>
+        <v>0.63</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>764</v>
+        <v>704</v>
       </c>
       <c r="B285" t="s">
-        <v>765</v>
+        <v>705</v>
       </c>
       <c r="C285" s="1">
-        <v>302000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>104.083</v>
+        <v>91.66</v>
       </c>
       <c r="E285" s="1">
-        <v>99.477</v>
+        <v>88.10022153</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300420.54</v>
+        <v>10932356.49</v>
       </c>
       <c r="I285" s="1">
-        <v>13910.12</v>
+        <v>441732.91</v>
       </c>
       <c r="J285" s="1">
-        <v>4.630216029836</v>
+        <v>4.0406010397123</v>
       </c>
       <c r="K285">
-        <v>2.7</v>
+        <v>0.12</v>
       </c>
       <c r="L285" t="s">
-        <v>766</v>
+        <v>706</v>
       </c>
       <c r="M285" s="1">
-        <v>314330.66</v>
+        <v>11374089.4</v>
       </c>
       <c r="N285" s="1">
-        <v>322487.76</v>
+        <v>11388418.02</v>
       </c>
       <c r="O285" s="1">
-        <v>0.05</v>
+        <v>1.92</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>767</v>
+        <v>707</v>
       </c>
       <c r="B286" t="s">
-        <v>768</v>
+        <v>708</v>
       </c>
       <c r="C286" s="1">
-        <v>600000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>103.531</v>
+        <v>93.992</v>
       </c>
       <c r="E286" s="1">
-        <v>103.48</v>
+        <v>82.641</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>620880.0</v>
+        <v>3776693.7</v>
       </c>
       <c r="I286" s="1">
-        <v>306.0</v>
+        <v>518740.7</v>
       </c>
       <c r="J286" s="1">
-        <v>0.049284885968303</v>
+        <v>13.73531298024</v>
       </c>
       <c r="K286">
-        <v>3.73</v>
+        <v>0.62</v>
       </c>
       <c r="L286" t="s">
-        <v>769</v>
+        <v>709</v>
       </c>
       <c r="M286" s="1">
-        <v>621186.0</v>
+        <v>4295434.4</v>
       </c>
       <c r="N286" s="1">
-        <v>643542.16</v>
+        <v>4323739.52</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>0.73</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>770</v>
+        <v>710</v>
       </c>
       <c r="B287" t="s">
-        <v>771</v>
+        <v>711</v>
       </c>
       <c r="C287" s="1">
-        <v>700000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.307</v>
+        <v>93.88</v>
       </c>
       <c r="E287" s="1">
-        <v>99.44457143</v>
+        <v>92.53365517</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>696112.0</v>
+        <v>7698800.11</v>
       </c>
       <c r="I287" s="1">
-        <v>6037.0</v>
+        <v>112015.89</v>
       </c>
       <c r="J287" s="1">
-        <v>0.86724550072402</v>
+        <v>1.4549785472999</v>
       </c>
       <c r="K287">
-        <v>1.54</v>
+        <v>0.48</v>
       </c>
       <c r="L287" t="s">
-        <v>772</v>
+        <v>712</v>
       </c>
       <c r="M287" s="1">
-        <v>702149.0</v>
+        <v>7810816.0</v>
       </c>
       <c r="N287" s="1">
-        <v>712924.68</v>
+        <v>7850793.14</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>1.32</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>773</v>
+        <v>713</v>
       </c>
       <c r="B288" t="s">
-        <v>774</v>
+        <v>714</v>
       </c>
       <c r="C288" s="1">
-        <v>300000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>106.2</v>
+        <v>98.34</v>
       </c>
       <c r="E288" s="1">
-        <v>105.92</v>
+        <v>100.01067078</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>317760.0</v>
+        <v>14581555.8</v>
       </c>
       <c r="I288" s="1">
-        <v>840.0</v>
+        <v>-243583.8</v>
       </c>
       <c r="J288" s="1">
-        <v>0.26435045317221</v>
+        <v>-1.6704925272789</v>
       </c>
       <c r="K288">
-        <v>3.41</v>
+        <v>0.01</v>
       </c>
       <c r="L288" t="s">
-        <v>775</v>
+        <v>715</v>
       </c>
       <c r="M288" s="1">
-        <v>318600.0</v>
+        <v>14337972.0</v>
       </c>
       <c r="N288" s="1">
-        <v>328816.44</v>
+        <v>14339220.03</v>
       </c>
       <c r="O288" s="1">
-        <v>0.05</v>
+        <v>2.41</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>776</v>
+        <v>716</v>
       </c>
       <c r="B289" t="s">
-        <v>777</v>
+        <v>717</v>
       </c>
       <c r="C289" s="1">
-        <v>954000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>102.016</v>
+        <v>102.156</v>
       </c>
       <c r="E289" s="1">
-        <v>102.38446331</v>
+        <v>100.49644715</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>976747.78</v>
+        <v>10924968.77</v>
       </c>
       <c r="I289" s="1">
-        <v>-3515.14</v>
+        <v>180409.99</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.35988205675778</v>
+        <v>1.651354743415</v>
       </c>
       <c r="K289">
-        <v>2.24</v>
+        <v>0.15</v>
       </c>
       <c r="L289" t="s">
-        <v>778</v>
+        <v>718</v>
       </c>
       <c r="M289" s="1">
-        <v>973232.64</v>
+        <v>11105378.76</v>
       </c>
       <c r="N289" s="1">
-        <v>994599.63</v>
+        <v>11121921.59</v>
       </c>
       <c r="O289" s="1">
-        <v>0.16</v>
+        <v>1.87</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>779</v>
+        <v>719</v>
       </c>
       <c r="B290" t="s">
-        <v>780</v>
+        <v>720</v>
       </c>
       <c r="C290" s="1">
-        <v>600000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.567</v>
+        <v>95.686</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>99.406</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>600000.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I290" s="1">
-        <v>-2598.0</v>
+        <v>-16070.4</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.433</v>
+        <v>-3.7422288393055</v>
       </c>
       <c r="K290">
-        <v>0.2</v>
+        <v>0.82</v>
       </c>
       <c r="L290" t="s">
-        <v>781</v>
+        <v>721</v>
       </c>
       <c r="M290" s="1">
-        <v>597402.0</v>
+        <v>413363.52</v>
       </c>
       <c r="N290" s="1">
-        <v>598575.3</v>
+        <v>416914.2</v>
       </c>
       <c r="O290" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>782</v>
+        <v>722</v>
       </c>
       <c r="B291" t="s">
-        <v>783</v>
+        <v>723</v>
       </c>
       <c r="C291" s="1">
-        <v>600000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>97.284</v>
+        <v>98.177</v>
       </c>
       <c r="E291" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>583500.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>204.0</v>
+        <v>-20928.04</v>
       </c>
       <c r="J291" s="1">
-        <v>0.034961439588689</v>
+        <v>-1.823</v>
       </c>
       <c r="K291">
-        <v>1.98</v>
+        <v>0.23</v>
       </c>
       <c r="L291" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="M291" s="1">
-        <v>583704.0</v>
+        <v>1127071.96</v>
       </c>
       <c r="N291" s="1">
-        <v>595580.71</v>
+        <v>1129735.07</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>785</v>
+        <v>725</v>
       </c>
       <c r="B292" t="s">
-        <v>786</v>
+        <v>726</v>
       </c>
       <c r="C292" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.671</v>
+        <v>102.858</v>
       </c>
       <c r="E292" s="1">
-        <v>99.147</v>
+        <v>101.11</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>594882.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I292" s="1">
-        <v>15144.0</v>
+        <v>19228.0</v>
       </c>
       <c r="J292" s="1">
-        <v>2.5457149485108</v>
+        <v>1.7288102067056</v>
       </c>
       <c r="K292">
-        <v>2.33</v>
+        <v>4.35</v>
       </c>
       <c r="L292" t="s">
-        <v>787</v>
+        <v>727</v>
       </c>
       <c r="M292" s="1">
-        <v>610026.0</v>
+        <v>1131438.0</v>
       </c>
       <c r="N292" s="1">
-        <v>624023.26</v>
+        <v>1179250.33</v>
       </c>
       <c r="O292" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>788</v>
+        <v>728</v>
       </c>
       <c r="B293" t="s">
-        <v>789</v>
+        <v>729</v>
       </c>
       <c r="C293" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.172</v>
+        <v>100.167</v>
       </c>
       <c r="E293" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1243000.0</v>
+        <v>592140.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2137.96</v>
+        <v>8862.0</v>
       </c>
       <c r="J293" s="1">
-        <v>0.172</v>
+        <v>1.4966055324754</v>
       </c>
       <c r="K293">
-        <v>0.93</v>
+        <v>1.86</v>
       </c>
       <c r="L293" t="s">
-        <v>790</v>
+        <v>730</v>
       </c>
       <c r="M293" s="1">
-        <v>1245137.96</v>
+        <v>601002.0</v>
       </c>
       <c r="N293" s="1">
-        <v>1256716.59</v>
+        <v>612149.26</v>
       </c>
       <c r="O293" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>791</v>
+        <v>731</v>
       </c>
       <c r="B294" t="s">
-        <v>792</v>
+        <v>732</v>
       </c>
       <c r="C294" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.584</v>
+        <v>83.47</v>
       </c>
       <c r="E294" s="1">
-        <v>99.17</v>
+        <v>85.3395</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>595020.0</v>
+        <v>341358.0</v>
       </c>
       <c r="I294" s="1">
-        <v>8484.0</v>
+        <v>-7478.0</v>
       </c>
       <c r="J294" s="1">
-        <v>1.4258344257336</v>
+        <v>-2.1906620029412</v>
       </c>
       <c r="K294">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>0.22</v>
+      </c>
+      <c r="L294">
+        <v>891.78</v>
       </c>
       <c r="M294" s="1">
-        <v>603504.0</v>
+        <v>333880.0</v>
       </c>
       <c r="N294" s="1">
-        <v>618409.48</v>
+        <v>334771.78</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>794</v>
+        <v>733</v>
       </c>
       <c r="B295" t="s">
-        <v>795</v>
+        <v>734</v>
       </c>
       <c r="C295" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>83.887</v>
+        <v>96.929</v>
       </c>
       <c r="E295" s="1">
-        <v>94.91728571</v>
+        <v>97.92522727</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>664421.0</v>
+        <v>1077177.5</v>
       </c>
       <c r="I295" s="1">
-        <v>-77212.0</v>
+        <v>-10958.5</v>
       </c>
       <c r="J295" s="1">
-        <v>-11.62094515375</v>
+        <v>-1.0173346546878</v>
       </c>
       <c r="K295">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="L295" t="s">
-        <v>796</v>
+        <v>735</v>
       </c>
       <c r="M295" s="1">
-        <v>587209.0</v>
+        <v>1066219.0</v>
       </c>
       <c r="N295" s="1">
-        <v>589438.45</v>
+        <v>1071349.82</v>
       </c>
       <c r="O295" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>797</v>
+        <v>736</v>
       </c>
       <c r="B296" t="s">
-        <v>798</v>
+        <v>737</v>
       </c>
       <c r="C296" s="1">
-        <v>4700000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>90.949</v>
+        <v>100.244</v>
       </c>
       <c r="E296" s="1">
-        <v>81.919</v>
+        <v>99.71992347</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3850193.0</v>
+        <v>586353.15</v>
       </c>
       <c r="I296" s="1">
-        <v>424410.0</v>
+        <v>3081.57</v>
       </c>
       <c r="J296" s="1">
-        <v>11.023083777878</v>
+        <v>0.52554846852959</v>
       </c>
       <c r="K296">
-        <v>0.41</v>
+        <v>3.42</v>
       </c>
       <c r="L296" t="s">
-        <v>799</v>
+        <v>738</v>
       </c>
       <c r="M296" s="1">
-        <v>4274603.0</v>
+        <v>589434.72</v>
       </c>
       <c r="N296" s="1">
-        <v>4293982.45</v>
+        <v>609539.49</v>
       </c>
       <c r="O296" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>800</v>
+        <v>739</v>
       </c>
       <c r="B297" t="s">
-        <v>801</v>
+        <v>740</v>
       </c>
       <c r="C297" s="1">
-        <v>987000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>91.099</v>
+        <v>101.115</v>
       </c>
       <c r="E297" s="1">
-        <v>99.73456738</v>
+        <v>99.813</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>984380.18</v>
+        <v>300437.13</v>
       </c>
       <c r="I297" s="1">
-        <v>-85233.05</v>
+        <v>3919.02</v>
       </c>
       <c r="J297" s="1">
-        <v>-8.6585499923414</v>
+        <v>1.3044393014938</v>
       </c>
       <c r="K297">
-        <v>0.44</v>
+        <v>3.26</v>
       </c>
       <c r="L297" t="s">
-        <v>802</v>
+        <v>741</v>
       </c>
       <c r="M297" s="1">
-        <v>899147.13</v>
+        <v>304356.15</v>
       </c>
       <c r="N297" s="1">
-        <v>903507.51</v>
+        <v>314166.48</v>
       </c>
       <c r="O297" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>803</v>
+        <v>742</v>
       </c>
       <c r="B298" t="s">
-        <v>804</v>
+        <v>743</v>
       </c>
       <c r="C298" s="1">
-        <v>155000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>103.163</v>
+        <v>103.493</v>
       </c>
       <c r="E298" s="1">
-        <v>99.417</v>
+        <v>102.20876333</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>154096.35</v>
+        <v>919878.87</v>
       </c>
       <c r="I298" s="1">
-        <v>5806.3</v>
+        <v>11558.13</v>
       </c>
       <c r="J298" s="1">
-        <v>3.767967249062</v>
+        <v>1.2564839107566</v>
       </c>
       <c r="K298">
-        <v>3.14</v>
+        <v>1.96</v>
       </c>
       <c r="L298" t="s">
-        <v>805</v>
+        <v>744</v>
       </c>
       <c r="M298" s="1">
-        <v>159902.65</v>
+        <v>931437.0</v>
       </c>
       <c r="N298" s="1">
-        <v>164775.6</v>
+        <v>949068.1</v>
       </c>
       <c r="O298" s="1">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>806</v>
+        <v>745</v>
       </c>
       <c r="B299" t="s">
-        <v>807</v>
+        <v>746</v>
       </c>
       <c r="C299" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.331</v>
+        <v>98.289</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>99.4208</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>600000.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="I299" s="1">
-        <v>1986.0</v>
+        <v>-16977.0</v>
       </c>
       <c r="J299" s="1">
-        <v>0.331</v>
+        <v>-1.1383935755898</v>
       </c>
       <c r="K299">
-        <v>1.25</v>
+        <v>0.08</v>
       </c>
       <c r="L299" t="s">
-        <v>808</v>
+        <v>747</v>
       </c>
       <c r="M299" s="1">
-        <v>601986.0</v>
+        <v>1474335.0</v>
       </c>
       <c r="N299" s="1">
-        <v>609501.37</v>
+        <v>1475567.88</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>809</v>
+        <v>748</v>
       </c>
       <c r="B300" t="s">
-        <v>810</v>
+        <v>749</v>
       </c>
       <c r="C300" s="1">
-        <v>1250.0</v>
+        <v>485000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>0.12</v>
+        <v>100.054</v>
       </c>
       <c r="E300" s="1">
-        <v>0.102244</v>
+        <v>99.424</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>0.0</v>
+        <v>482206.4</v>
       </c>
       <c r="I300" s="1">
-        <v>55487.5</v>
+        <v>3055.5</v>
       </c>
       <c r="J300" s="1">
-        <v>0</v>
+        <v>0.63364982298037</v>
       </c>
       <c r="K300">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.98</v>
+      </c>
+      <c r="L300" t="s">
+        <v>750</v>
       </c>
       <c r="M300" s="1">
-        <v>55487.5</v>
+        <v>485261.9</v>
       </c>
       <c r="N300" s="1">
-        <v>55487.5</v>
+        <v>499712.24</v>
       </c>
       <c r="O300" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>811</v>
+        <v>751</v>
       </c>
       <c r="B301" t="s">
-        <v>812</v>
+        <v>752</v>
       </c>
       <c r="C301" s="1">
-        <v>-1250.0</v>
+        <v>843000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>0.0825</v>
+        <v>97.98</v>
       </c>
       <c r="E301" s="1">
-        <v>0.066026</v>
+        <v>99.947</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>0.0</v>
+        <v>842553.21</v>
       </c>
       <c r="I301" s="1">
-        <v>-51481.25</v>
+        <v>-16581.81</v>
       </c>
       <c r="J301" s="1">
-        <v>0</v>
+        <v>-1.9680430628233</v>
       </c>
       <c r="K301">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.14</v>
+      </c>
+      <c r="L301" t="s">
+        <v>753</v>
       </c>
       <c r="M301" s="1">
-        <v>-51481.25</v>
+        <v>825971.4</v>
       </c>
       <c r="N301" s="1">
-        <v>-51481.25</v>
+        <v>835585.06</v>
       </c>
       <c r="O301" s="1">
-        <v>-0.01</v>
+        <v>0.14</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>754</v>
+      </c>
+      <c r="B302" t="s">
+        <v>755</v>
+      </c>
+      <c r="C302" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>88.203</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-119115.38</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-10.934553370337</v>
+      </c>
+      <c r="K302">
+        <v>0.61</v>
+      </c>
+      <c r="L302" t="s">
+        <v>756</v>
+      </c>
+      <c r="M302" s="1">
+        <v>970233.0</v>
+      </c>
+      <c r="N302" s="1">
+        <v>976957.32</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>757</v>
+      </c>
+      <c r="B303" t="s">
+        <v>758</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>98.104</v>
+      </c>
+      <c r="E303" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-26800.0</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-1.6787099489873</v>
+      </c>
+      <c r="K303">
+        <v>0.22</v>
+      </c>
+      <c r="L303" t="s">
+        <v>759</v>
+      </c>
+      <c r="M303" s="1">
+        <v>1569664.0</v>
+      </c>
+      <c r="N303" s="1">
+        <v>1573116.05</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>760</v>
+      </c>
+      <c r="B304" t="s">
+        <v>761</v>
+      </c>
+      <c r="C304" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>98.08</v>
+      </c>
+      <c r="E304" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-20716.8</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-1.92</v>
+      </c>
+      <c r="K304">
+        <v>0.26</v>
+      </c>
+      <c r="L304" t="s">
+        <v>762</v>
+      </c>
+      <c r="M304" s="1">
+        <v>1058283.2</v>
+      </c>
+      <c r="N304" s="1">
+        <v>1061035.09</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>763</v>
+      </c>
+      <c r="B305" t="s">
+        <v>764</v>
+      </c>
+      <c r="C305" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.544</v>
+      </c>
+      <c r="E305" s="1">
+        <v>103.02411579</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1957458.2</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-66122.2</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-3.3779622982498</v>
+      </c>
+      <c r="K305">
+        <v>3.91</v>
+      </c>
+      <c r="L305" t="s">
+        <v>765</v>
+      </c>
+      <c r="M305" s="1">
+        <v>1891336.0</v>
+      </c>
+      <c r="N305" s="1">
+        <v>1965657.49</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>766</v>
+      </c>
+      <c r="B306" t="s">
+        <v>767</v>
+      </c>
+      <c r="C306" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.469</v>
+      </c>
+      <c r="E306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>2584.19</v>
+      </c>
+      <c r="J306" s="1">
+        <v>0.469</v>
+      </c>
+      <c r="K306">
+        <v>1.94</v>
+      </c>
+      <c r="L306" t="s">
+        <v>768</v>
+      </c>
+      <c r="M306" s="1">
+        <v>553584.19</v>
+      </c>
+      <c r="N306" s="1">
+        <v>564272.76</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>769</v>
+      </c>
+      <c r="B307" t="s">
+        <v>770</v>
+      </c>
+      <c r="C307" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.572</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-764.73</v>
+      </c>
+      <c r="J307" s="1">
+        <v>-0.26143659912053</v>
+      </c>
+      <c r="K307">
+        <v>2.52</v>
+      </c>
+      <c r="L307" t="s">
+        <v>771</v>
+      </c>
+      <c r="M307" s="1">
+        <v>291745.96</v>
+      </c>
+      <c r="N307" s="1">
+        <v>299131.17</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>772</v>
+      </c>
+      <c r="B308" t="s">
+        <v>773</v>
+      </c>
+      <c r="C308" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E308" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-2714.32</v>
+      </c>
+      <c r="J308" s="1">
+        <v>-0.27230282443254</v>
+      </c>
+      <c r="K308">
+        <v>1.82</v>
+      </c>
+      <c r="L308" t="s">
+        <v>774</v>
+      </c>
+      <c r="M308" s="1">
+        <v>994087.68</v>
+      </c>
+      <c r="N308" s="1">
+        <v>1012232.62</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>775</v>
+      </c>
+      <c r="B309" t="s">
+        <v>776</v>
+      </c>
+      <c r="C309" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>98.97</v>
+      </c>
+      <c r="E309" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-1188.0</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-0.14982066919899</v>
+      </c>
+      <c r="K309">
+        <v>0.2</v>
+      </c>
+      <c r="L309" t="s">
+        <v>777</v>
+      </c>
+      <c r="M309" s="1">
+        <v>791760.0</v>
+      </c>
+      <c r="N309" s="1">
+        <v>793392.0</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>778</v>
+      </c>
+      <c r="B310" t="s">
+        <v>779</v>
+      </c>
+      <c r="C310" s="1">
+        <v>4840000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>93.172</v>
+      </c>
+      <c r="E310" s="1">
+        <v>95.858</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>4639527.2</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-130002.4</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-2.8020613824616</v>
+      </c>
+      <c r="K310">
+        <v>0.0</v>
+      </c>
+      <c r="L310">
+        <v>0.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>4509524.8</v>
+      </c>
+      <c r="N310" s="1">
+        <v>4509524.8</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>780</v>
+      </c>
+      <c r="B311" t="s">
+        <v>781</v>
+      </c>
+      <c r="C311" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>96.142</v>
+      </c>
+      <c r="E311" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>293639.5</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-14827.7</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-5.0496271789047</v>
+      </c>
+      <c r="K311">
+        <v>0.5</v>
+      </c>
+      <c r="L311" t="s">
+        <v>782</v>
+      </c>
+      <c r="M311" s="1">
+        <v>278811.8</v>
+      </c>
+      <c r="N311" s="1">
+        <v>280271.73</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>783</v>
+      </c>
+      <c r="B312" t="s">
+        <v>784</v>
+      </c>
+      <c r="C312" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>89.184</v>
+      </c>
+      <c r="E312" s="1">
+        <v>85.14</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>2809620.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>133452.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>4.7498238195913</v>
+      </c>
+      <c r="K312">
+        <v>0.0</v>
+      </c>
+      <c r="L312">
+        <v>0.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>2943072.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>2943072.0</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>785</v>
+      </c>
+      <c r="B313" t="s">
+        <v>786</v>
+      </c>
+      <c r="C313" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>97.88</v>
+      </c>
+      <c r="E313" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-5742.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-1.9179509790168</v>
+      </c>
+      <c r="K313">
+        <v>0.12</v>
+      </c>
+      <c r="L313">
+        <v>345.21</v>
+      </c>
+      <c r="M313" s="1">
+        <v>293640.0</v>
+      </c>
+      <c r="N313" s="1">
+        <v>293985.21</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>787</v>
+      </c>
+      <c r="B314" t="s">
+        <v>788</v>
+      </c>
+      <c r="C314" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>96.778</v>
+      </c>
+      <c r="E314" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-13962.0</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-2.3480147318501</v>
+      </c>
+      <c r="K314">
+        <v>1.05</v>
+      </c>
+      <c r="L314" t="s">
+        <v>789</v>
+      </c>
+      <c r="M314" s="1">
+        <v>580668.0</v>
+      </c>
+      <c r="N314" s="1">
+        <v>586972.11</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>790</v>
+      </c>
+      <c r="B315" t="s">
+        <v>791</v>
+      </c>
+      <c r="C315" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>99.444</v>
+      </c>
+      <c r="E315" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-2401.92</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-0.556</v>
+      </c>
+      <c r="K315">
+        <v>2.46</v>
+      </c>
+      <c r="L315" t="s">
+        <v>792</v>
+      </c>
+      <c r="M315" s="1">
+        <v>429598.08</v>
+      </c>
+      <c r="N315" s="1">
+        <v>440219.74</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>793</v>
+      </c>
+      <c r="B316" t="s">
+        <v>794</v>
+      </c>
+      <c r="C316" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="E316" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-14383.02</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-1.0057356008343</v>
+      </c>
+      <c r="K316">
+        <v>0.41</v>
+      </c>
+      <c r="L316" t="s">
+        <v>795</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1415716.5</v>
+      </c>
+      <c r="N316" s="1">
+        <v>1421590.01</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>796</v>
+      </c>
+      <c r="B317" t="s">
+        <v>797</v>
+      </c>
+      <c r="C317" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>104.182</v>
+      </c>
+      <c r="E317" s="1">
+        <v>104.83429833</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>1258011.58</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-7827.58</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-0.62221843776669</v>
+      </c>
+      <c r="K317">
+        <v>4.9</v>
+      </c>
+      <c r="L317" t="s">
+        <v>798</v>
+      </c>
+      <c r="M317" s="1">
+        <v>1250184.0</v>
+      </c>
+      <c r="N317" s="1">
+        <v>1309029.21</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>799</v>
+      </c>
+      <c r="B318" t="s">
+        <v>800</v>
+      </c>
+      <c r="C318" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>99.703</v>
+      </c>
+      <c r="E318" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-10542.27</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-2.700302527569</v>
+      </c>
+      <c r="K318">
+        <v>3.64</v>
+      </c>
+      <c r="L318" t="s">
+        <v>801</v>
+      </c>
+      <c r="M318" s="1">
+        <v>379868.43</v>
+      </c>
+      <c r="N318" s="1">
+        <v>393730.57</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>802</v>
+      </c>
+      <c r="B319" t="s">
+        <v>803</v>
+      </c>
+      <c r="C319" s="1">
+        <v>3076615.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>92.471</v>
+      </c>
+      <c r="E319" s="1">
+        <v>93.06000003</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>2863097.92</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-18121.26</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-0.63292491232713</v>
+      </c>
+      <c r="K319">
+        <v>1.1</v>
+      </c>
+      <c r="L319" t="s">
+        <v>804</v>
+      </c>
+      <c r="M319" s="1">
+        <v>2844976.66</v>
+      </c>
+      <c r="N319" s="1">
+        <v>2878912.14</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>805</v>
+      </c>
+      <c r="B320" t="s">
+        <v>806</v>
+      </c>
+      <c r="C320" s="1">
+        <v>2960000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.06</v>
+      </c>
+      <c r="E320" s="1">
+        <v>94.873</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>2808240.8</v>
+      </c>
+      <c r="I320" s="1">
+        <v>123935.2</v>
+      </c>
+      <c r="J320" s="1">
+        <v>4.4132682638896</v>
+      </c>
+      <c r="K320">
+        <v>0.88</v>
+      </c>
+      <c r="L320" t="s">
+        <v>807</v>
+      </c>
+      <c r="M320" s="1">
+        <v>2932176.0</v>
+      </c>
+      <c r="N320" s="1">
+        <v>2958197.64</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>808</v>
+      </c>
+      <c r="B321" t="s">
+        <v>809</v>
+      </c>
+      <c r="C321" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>97.434</v>
+      </c>
+      <c r="E321" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-11749.08</v>
+      </c>
+      <c r="J321" s="1">
+        <v>-1.9995574420148</v>
+      </c>
+      <c r="K321">
+        <v>0.12</v>
+      </c>
+      <c r="L321">
+        <v>684.1</v>
+      </c>
+      <c r="M321" s="1">
+        <v>575834.94</v>
+      </c>
+      <c r="N321" s="1">
+        <v>576519.04</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>810</v>
+      </c>
+      <c r="B322" t="s">
+        <v>811</v>
+      </c>
+      <c r="C322" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>73.852</v>
+      </c>
+      <c r="E322" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-4286.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-0.82225419664269</v>
+      </c>
+      <c r="K322">
+        <v>0.25</v>
+      </c>
+      <c r="L322" t="s">
+        <v>812</v>
+      </c>
+      <c r="M322" s="1">
+        <v>516964.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>518690.03</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
         <v>813</v>
       </c>
-      <c r="B302" t="s">
+      <c r="B323" t="s">
         <v>814</v>
       </c>
-      <c r="C302" s="1">
+      <c r="C323" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.863</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>5178.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0.863</v>
+      </c>
+      <c r="K323">
+        <v>2.06</v>
+      </c>
+      <c r="L323" t="s">
+        <v>815</v>
+      </c>
+      <c r="M323" s="1">
+        <v>605178.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>617525.51</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>816</v>
+      </c>
+      <c r="B324" t="s">
+        <v>817</v>
+      </c>
+      <c r="C324" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>95.787</v>
+      </c>
+      <c r="E324" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-14472.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-3.6396559529199</v>
+      </c>
+      <c r="K324">
+        <v>0.48</v>
+      </c>
+      <c r="L324" t="s">
+        <v>818</v>
+      </c>
+      <c r="M324" s="1">
+        <v>383148.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>385087.73</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>819</v>
+      </c>
+      <c r="B325" t="s">
+        <v>820</v>
+      </c>
+      <c r="C325" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>98.663</v>
+      </c>
+      <c r="E325" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-5991.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-1.9839062189549</v>
+      </c>
+      <c r="K325">
+        <v>2.32</v>
+      </c>
+      <c r="L325" t="s">
+        <v>821</v>
+      </c>
+      <c r="M325" s="1">
+        <v>295989.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>302951.67</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>822</v>
+      </c>
+      <c r="B326" t="s">
+        <v>823</v>
+      </c>
+      <c r="C326" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>91.948</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-123968.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-7.7716257422565</v>
+      </c>
+      <c r="K326">
+        <v>0.26</v>
+      </c>
+      <c r="L326" t="s">
+        <v>824</v>
+      </c>
+      <c r="M326" s="1">
+        <v>1471168.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>1475310.47</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>825</v>
+      </c>
+      <c r="B327" t="s">
+        <v>826</v>
+      </c>
+      <c r="C327" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>97.968</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-13978.52</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-2.1774976189861</v>
+      </c>
+      <c r="K327">
+        <v>3.35</v>
+      </c>
+      <c r="L327" t="s">
+        <v>827</v>
+      </c>
+      <c r="M327" s="1">
+        <v>627974.88</v>
+      </c>
+      <c r="N327" s="1">
+        <v>649430.82</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>828</v>
+      </c>
+      <c r="B328" t="s">
+        <v>829</v>
+      </c>
+      <c r="C328" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>98.567</v>
+      </c>
+      <c r="E328" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-8598.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>-1.433</v>
+      </c>
+      <c r="K328">
+        <v>1.16</v>
+      </c>
+      <c r="L328" t="s">
+        <v>830</v>
+      </c>
+      <c r="M328" s="1">
+        <v>591402.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>598350.3</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>831</v>
+      </c>
+      <c r="B329" t="s">
+        <v>832</v>
+      </c>
+      <c r="C329" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.537</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-213.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-0.015282719549181</v>
+      </c>
+      <c r="K329">
+        <v>0.48</v>
+      </c>
+      <c r="L329" t="s">
+        <v>833</v>
+      </c>
+      <c r="M329" s="1">
+        <v>1393518.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>1400249.51</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>834</v>
+      </c>
+      <c r="B330" t="s">
+        <v>835</v>
+      </c>
+      <c r="C330" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>98.621</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-2820.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-0.70978394378108</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330">
+        <v>0.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>394484.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>394484.0</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>836</v>
+      </c>
+      <c r="B331" t="s">
+        <v>837</v>
+      </c>
+      <c r="C331" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.154</v>
+      </c>
+      <c r="E331" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-4761.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-0.53068226277299</v>
+      </c>
+      <c r="K331">
+        <v>2.63</v>
+      </c>
+      <c r="L331" t="s">
+        <v>838</v>
+      </c>
+      <c r="M331" s="1">
+        <v>892386.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>916057.23</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>839</v>
+      </c>
+      <c r="B332" t="s">
+        <v>840</v>
+      </c>
+      <c r="C332" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>97.796</v>
+      </c>
+      <c r="E332" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-12011.8</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-2.204</v>
+      </c>
+      <c r="K332">
+        <v>0.21</v>
+      </c>
+      <c r="L332" t="s">
+        <v>841</v>
+      </c>
+      <c r="M332" s="1">
+        <v>532988.2</v>
+      </c>
+      <c r="N332" s="1">
+        <v>534129.27</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>842</v>
+      </c>
+      <c r="B333" t="s">
+        <v>843</v>
+      </c>
+      <c r="C333" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.141</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>595800.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-6954.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-1.1671701913394</v>
+      </c>
+      <c r="K333">
+        <v>0.05</v>
+      </c>
+      <c r="L333">
+        <v>271.23</v>
+      </c>
+      <c r="M333" s="1">
+        <v>588846.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>589117.23</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>844</v>
+      </c>
+      <c r="B334" t="s">
+        <v>845</v>
+      </c>
+      <c r="C334" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>98.533</v>
+      </c>
+      <c r="E334" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-2564.96</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-0.70240854580268</v>
+      </c>
+      <c r="K334">
+        <v>1.79</v>
+      </c>
+      <c r="L334" t="s">
+        <v>846</v>
+      </c>
+      <c r="M334" s="1">
+        <v>362601.44</v>
+      </c>
+      <c r="N334" s="1">
+        <v>369202.76</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>847</v>
+      </c>
+      <c r="B335" t="s">
+        <v>848</v>
+      </c>
+      <c r="C335" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.159</v>
+      </c>
+      <c r="E335" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1244.4</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-0.34171197700479</v>
+      </c>
+      <c r="K335">
+        <v>0.62</v>
+      </c>
+      <c r="L335" t="s">
+        <v>849</v>
+      </c>
+      <c r="M335" s="1">
+        <v>362921.94</v>
+      </c>
+      <c r="N335" s="1">
+        <v>365178.1</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>850</v>
+      </c>
+      <c r="B336" t="s">
+        <v>851</v>
+      </c>
+      <c r="C336" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>101.689</v>
+      </c>
+      <c r="E336" s="1">
+        <v>100.58151111</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>588401.84</v>
+      </c>
+      <c r="I336" s="1">
+        <v>6478.81</v>
+      </c>
+      <c r="J336" s="1">
+        <v>1.1010859517367</v>
+      </c>
+      <c r="K336">
+        <v>3.27</v>
+      </c>
+      <c r="L336" t="s">
+        <v>852</v>
+      </c>
+      <c r="M336" s="1">
+        <v>594880.65</v>
+      </c>
+      <c r="N336" s="1">
+        <v>613993.32</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>853</v>
+      </c>
+      <c r="B337" t="s">
+        <v>854</v>
+      </c>
+      <c r="C337" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="E337" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-2822.16</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-1.069</v>
+      </c>
+      <c r="K337">
+        <v>1.08</v>
+      </c>
+      <c r="L337" t="s">
+        <v>855</v>
+      </c>
+      <c r="M337" s="1">
+        <v>261177.84</v>
+      </c>
+      <c r="N337" s="1">
+        <v>264029.45</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>856</v>
+      </c>
+      <c r="B338" t="s">
+        <v>857</v>
+      </c>
+      <c r="C338" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="E338" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-6512.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>-1.6242641923576</v>
+      </c>
+      <c r="K338">
+        <v>1.98</v>
+      </c>
+      <c r="L338" t="s">
+        <v>858</v>
+      </c>
+      <c r="M338" s="1">
+        <v>394408.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>402339.51</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>859</v>
+      </c>
+      <c r="B339" t="s">
+        <v>860</v>
+      </c>
+      <c r="C339" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="E339" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-9016.0</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-1.1284557078631</v>
+      </c>
+      <c r="K339">
+        <v>1.24</v>
+      </c>
+      <c r="L339" t="s">
+        <v>861</v>
+      </c>
+      <c r="M339" s="1">
+        <v>789952.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>799888.99</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>862</v>
+      </c>
+      <c r="B340" t="s">
+        <v>863</v>
+      </c>
+      <c r="C340" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>92.792</v>
+      </c>
+      <c r="E340" s="1">
+        <v>83.767</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>3836528.6</v>
+      </c>
+      <c r="I340" s="1">
+        <v>413345.0</v>
+      </c>
+      <c r="J340" s="1">
+        <v>10.773932455502</v>
+      </c>
+      <c r="K340">
+        <v>0.23</v>
+      </c>
+      <c r="L340" t="s">
+        <v>864</v>
+      </c>
+      <c r="M340" s="1">
+        <v>4249873.6</v>
+      </c>
+      <c r="N340" s="1">
+        <v>4260188.01</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>865</v>
+      </c>
+      <c r="B341" t="s">
+        <v>866</v>
+      </c>
+      <c r="C341" s="1">
+        <v>3528000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>87.196</v>
+      </c>
+      <c r="E341" s="1">
+        <v>87.226</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>3077333.28</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-1058.4</v>
+      </c>
+      <c r="J341" s="1">
+        <v>-0.034393414807512</v>
+      </c>
+      <c r="K341">
+        <v>0.62</v>
+      </c>
+      <c r="L341" t="s">
+        <v>867</v>
+      </c>
+      <c r="M341" s="1">
+        <v>3076274.88</v>
+      </c>
+      <c r="N341" s="1">
+        <v>3097993.83</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>868</v>
+      </c>
+      <c r="B342" t="s">
+        <v>869</v>
+      </c>
+      <c r="C342" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>98.409</v>
+      </c>
+      <c r="E342" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>30031200.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-508500.0</v>
+      </c>
+      <c r="J342" s="1">
+        <v>-1.6932390314073</v>
+      </c>
+      <c r="K342">
+        <v>0.15</v>
+      </c>
+      <c r="L342" t="s">
+        <v>870</v>
+      </c>
+      <c r="M342" s="1">
+        <v>29522700.0</v>
+      </c>
+      <c r="N342" s="1">
+        <v>29567576.71</v>
+      </c>
+      <c r="O342" s="1">
+        <v>4.97</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>871</v>
+      </c>
+      <c r="B343" t="s">
+        <v>872</v>
+      </c>
+      <c r="C343" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E343" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-509.19</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-0.054713749223803</v>
+      </c>
+      <c r="K343">
+        <v>3.49</v>
+      </c>
+      <c r="L343" t="s">
+        <v>873</v>
+      </c>
+      <c r="M343" s="1">
+        <v>930134.4</v>
+      </c>
+      <c r="N343" s="1">
+        <v>962525.41</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>874</v>
+      </c>
+      <c r="B344" t="s">
+        <v>875</v>
+      </c>
+      <c r="C344" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.98</v>
+      </c>
+      <c r="E344" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>12850.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>2.638332820039</v>
+      </c>
+      <c r="K344">
+        <v>3.62</v>
+      </c>
+      <c r="L344" t="s">
+        <v>876</v>
+      </c>
+      <c r="M344" s="1">
+        <v>499900.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>517982.19</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>877</v>
+      </c>
+      <c r="B345" t="s">
+        <v>878</v>
+      </c>
+      <c r="C345" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>98.474</v>
+      </c>
+      <c r="E345" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-4255.8</v>
+      </c>
+      <c r="J345" s="1">
+        <v>-0.69781981727608</v>
+      </c>
+      <c r="K345">
+        <v>0.8</v>
+      </c>
+      <c r="L345" t="s">
+        <v>879</v>
+      </c>
+      <c r="M345" s="1">
+        <v>605615.1</v>
+      </c>
+      <c r="N345" s="1">
+        <v>610564.59</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>880</v>
+      </c>
+      <c r="B346" t="s">
+        <v>881</v>
+      </c>
+      <c r="C346" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>98.816</v>
+      </c>
+      <c r="E346" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-3954.6</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-0.67945161420014</v>
+      </c>
+      <c r="K346">
+        <v>0.02</v>
+      </c>
+      <c r="L346">
+        <v>100.17</v>
+      </c>
+      <c r="M346" s="1">
+        <v>578073.6</v>
+      </c>
+      <c r="N346" s="1">
+        <v>578173.77</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>882</v>
+      </c>
+      <c r="B347" t="s">
+        <v>883</v>
+      </c>
+      <c r="C347" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>106.334</v>
+      </c>
+      <c r="E347" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>649440.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-11436.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>-1.7609016999261</v>
+      </c>
+      <c r="K347">
+        <v>1.84</v>
+      </c>
+      <c r="L347" t="s">
+        <v>884</v>
+      </c>
+      <c r="M347" s="1">
+        <v>638004.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>649017.7</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>885</v>
+      </c>
+      <c r="B348" t="s">
+        <v>886</v>
+      </c>
+      <c r="C348" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>98.288</v>
+      </c>
+      <c r="E348" s="1">
+        <v>100.51</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>904590.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-19998.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>-2.2107253009651</v>
+      </c>
+      <c r="K348">
+        <v>2.71</v>
+      </c>
+      <c r="L348" t="s">
+        <v>887</v>
+      </c>
+      <c r="M348" s="1">
+        <v>884592.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>908975.22</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>888</v>
+      </c>
+      <c r="B349" t="s">
+        <v>889</v>
+      </c>
+      <c r="C349" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>88.998</v>
+      </c>
+      <c r="E349" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="I349" s="1">
+        <v>21440.1</v>
+      </c>
+      <c r="J349" s="1">
+        <v>4.1830431848418</v>
+      </c>
+      <c r="K349">
+        <v>0.74</v>
+      </c>
+      <c r="L349" t="s">
+        <v>890</v>
+      </c>
+      <c r="M349" s="1">
+        <v>533988.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>538414.03</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>891</v>
+      </c>
+      <c r="B350" t="s">
+        <v>892</v>
+      </c>
+      <c r="C350" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>101.509</v>
+      </c>
+      <c r="E350" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="I350" s="1">
+        <v>8996.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>1.7338317682077</v>
+      </c>
+      <c r="K350">
+        <v>1.18</v>
+      </c>
+      <c r="L350" t="s">
+        <v>893</v>
+      </c>
+      <c r="M350" s="1">
+        <v>527846.8</v>
+      </c>
+      <c r="N350" s="1">
+        <v>533990.64</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>894</v>
+      </c>
+      <c r="B351" t="s">
+        <v>895</v>
+      </c>
+      <c r="C351" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>101.023</v>
+      </c>
+      <c r="E351" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-11496.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-1.8612964959831</v>
+      </c>
+      <c r="K351">
+        <v>0.23</v>
+      </c>
+      <c r="L351" t="s">
+        <v>896</v>
+      </c>
+      <c r="M351" s="1">
+        <v>606138.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>607508.55</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>897</v>
+      </c>
+      <c r="B352" t="s">
+        <v>898</v>
+      </c>
+      <c r="C352" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>97.159</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-32418.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-3.5747958039321</v>
+      </c>
+      <c r="K352">
+        <v>0.14</v>
+      </c>
+      <c r="L352" t="s">
+        <v>899</v>
+      </c>
+      <c r="M352" s="1">
+        <v>874431.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>875679.29</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>900</v>
+      </c>
+      <c r="B353" t="s">
+        <v>901</v>
+      </c>
+      <c r="C353" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>104.89</v>
+      </c>
+      <c r="E353" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>1700.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0.32520325203252</v>
+      </c>
+      <c r="K353">
+        <v>3.76</v>
+      </c>
+      <c r="L353" t="s">
+        <v>902</v>
+      </c>
+      <c r="M353" s="1">
+        <v>524450.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>543254.79</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>903</v>
+      </c>
+      <c r="B354" t="s">
+        <v>904</v>
+      </c>
+      <c r="C354" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>98.207</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-10365.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-1.3877034612256</v>
+      </c>
+      <c r="K354">
+        <v>1.96</v>
+      </c>
+      <c r="L354" t="s">
+        <v>905</v>
+      </c>
+      <c r="M354" s="1">
+        <v>736552.5</v>
+      </c>
+      <c r="N354" s="1">
+        <v>751223.73</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>906</v>
+      </c>
+      <c r="B355" t="s">
+        <v>907</v>
+      </c>
+      <c r="C355" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>102.125</v>
+      </c>
+      <c r="E355" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-6209.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-0.86106473032268</v>
+      </c>
+      <c r="K355">
+        <v>4.42</v>
+      </c>
+      <c r="L355" t="s">
+        <v>908</v>
+      </c>
+      <c r="M355" s="1">
+        <v>714875.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>745847.6</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>909</v>
+      </c>
+      <c r="B356" t="s">
+        <v>907</v>
+      </c>
+      <c r="C356" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>97.798</v>
+      </c>
+      <c r="E356" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-8440.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-2.1119429875485</v>
+      </c>
+      <c r="K356">
+        <v>0.48</v>
+      </c>
+      <c r="L356" t="s">
+        <v>910</v>
+      </c>
+      <c r="M356" s="1">
+        <v>391192.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>393129.5</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>911</v>
+      </c>
+      <c r="B357" t="s">
+        <v>912</v>
+      </c>
+      <c r="C357" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>103.582</v>
+      </c>
+      <c r="E357" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-18108.0</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-2.8311444652908</v>
+      </c>
+      <c r="K357">
+        <v>1.75</v>
+      </c>
+      <c r="L357" t="s">
+        <v>913</v>
+      </c>
+      <c r="M357" s="1">
+        <v>621492.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>631971.45</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>914</v>
+      </c>
+      <c r="B358" t="s">
+        <v>915</v>
+      </c>
+      <c r="C358" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>97.602</v>
+      </c>
+      <c r="E358" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-23575.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>-2.3022562110869</v>
+      </c>
+      <c r="K358">
+        <v>0.26</v>
+      </c>
+      <c r="L358" t="s">
+        <v>916</v>
+      </c>
+      <c r="M358" s="1">
+        <v>1000420.5</v>
+      </c>
+      <c r="N358" s="1">
+        <v>1003067.25</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>917</v>
+      </c>
+      <c r="B359" t="s">
+        <v>918</v>
+      </c>
+      <c r="C359" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-1162.46</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-0.221</v>
+      </c>
+      <c r="K359">
+        <v>0.59</v>
+      </c>
+      <c r="L359" t="s">
+        <v>919</v>
+      </c>
+      <c r="M359" s="1">
+        <v>524837.54</v>
+      </c>
+      <c r="N359" s="1">
+        <v>527915.58</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>920</v>
+      </c>
+      <c r="B360" t="s">
+        <v>921</v>
+      </c>
+      <c r="C360" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>101.097</v>
+      </c>
+      <c r="E360" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>2314.67</v>
+      </c>
+      <c r="J360" s="1">
+        <v>1.097</v>
+      </c>
+      <c r="K360">
+        <v>3.79</v>
+      </c>
+      <c r="L360" t="s">
+        <v>922</v>
+      </c>
+      <c r="M360" s="1">
+        <v>213314.67</v>
+      </c>
+      <c r="N360" s="1">
+        <v>221313.95</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>923</v>
+      </c>
+      <c r="B361" t="s">
+        <v>924</v>
+      </c>
+      <c r="C361" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>101.833</v>
+      </c>
+      <c r="E361" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="I361" s="1">
+        <v>7115.12</v>
+      </c>
+      <c r="J361" s="1">
+        <v>2.3683866622435</v>
+      </c>
+      <c r="K361">
+        <v>3.18</v>
+      </c>
+      <c r="L361" t="s">
+        <v>925</v>
+      </c>
+      <c r="M361" s="1">
+        <v>307535.66</v>
+      </c>
+      <c r="N361" s="1">
+        <v>317126.23</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>926</v>
+      </c>
+      <c r="B362" t="s">
+        <v>927</v>
+      </c>
+      <c r="C362" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>102.515</v>
+      </c>
+      <c r="E362" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>620880.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-5790.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-0.93254735214534</v>
+      </c>
+      <c r="K362">
+        <v>4.22</v>
+      </c>
+      <c r="L362" t="s">
+        <v>928</v>
+      </c>
+      <c r="M362" s="1">
+        <v>615090.0</v>
+      </c>
+      <c r="N362" s="1">
+        <v>640380.41</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>929</v>
+      </c>
+      <c r="B363" t="s">
+        <v>930</v>
+      </c>
+      <c r="C363" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>98.306</v>
+      </c>
+      <c r="E363" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-7970.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-1.1449307008068</v>
+      </c>
+      <c r="K363">
+        <v>1.99</v>
+      </c>
+      <c r="L363" t="s">
+        <v>931</v>
+      </c>
+      <c r="M363" s="1">
+        <v>688142.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>702038.92</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>932</v>
+      </c>
+      <c r="B364" t="s">
+        <v>933</v>
+      </c>
+      <c r="C364" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>104.586</v>
+      </c>
+      <c r="E364" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>317760.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-4002.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-1.2594410876133</v>
+      </c>
+      <c r="K364">
+        <v>4.04</v>
+      </c>
+      <c r="L364" t="s">
+        <v>934</v>
+      </c>
+      <c r="M364" s="1">
+        <v>313758.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>325873.07</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>935</v>
+      </c>
+      <c r="B365" t="s">
+        <v>936</v>
+      </c>
+      <c r="C365" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>99.906</v>
+      </c>
+      <c r="E365" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-23644.54</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-2.4207416166331</v>
+      </c>
+      <c r="K365">
+        <v>2.67</v>
+      </c>
+      <c r="L365" t="s">
+        <v>937</v>
+      </c>
+      <c r="M365" s="1">
+        <v>953103.24</v>
+      </c>
+      <c r="N365" s="1">
+        <v>978586.8</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" t="s">
+        <v>939</v>
+      </c>
+      <c r="C366" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>98.162</v>
+      </c>
+      <c r="E366" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-11028.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-1.838</v>
+      </c>
+      <c r="K366">
+        <v>0.54</v>
+      </c>
+      <c r="L366" t="s">
+        <v>940</v>
+      </c>
+      <c r="M366" s="1">
+        <v>588972.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>592198.59</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>941</v>
+      </c>
+      <c r="B367" t="s">
+        <v>942</v>
+      </c>
+      <c r="C367" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>95.217</v>
+      </c>
+      <c r="E367" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-12198.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-2.0904884318766</v>
+      </c>
+      <c r="K367">
+        <v>2.27</v>
+      </c>
+      <c r="L367" t="s">
+        <v>943</v>
+      </c>
+      <c r="M367" s="1">
+        <v>571302.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>584904.74</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>944</v>
+      </c>
+      <c r="B368" t="s">
+        <v>945</v>
+      </c>
+      <c r="C368" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.226</v>
+      </c>
+      <c r="E368" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>594882.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>6474.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>1.0882830544545</v>
+      </c>
+      <c r="K368">
+        <v>2.71</v>
+      </c>
+      <c r="L368" t="s">
+        <v>946</v>
+      </c>
+      <c r="M368" s="1">
+        <v>601356.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>617597.1</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" t="s">
+        <v>948</v>
+      </c>
+      <c r="C369" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>82.512</v>
+      </c>
+      <c r="E369" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-86837.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-13.069574862926</v>
+      </c>
+      <c r="K369">
+        <v>0.4</v>
+      </c>
+      <c r="L369" t="s">
+        <v>949</v>
+      </c>
+      <c r="M369" s="1">
+        <v>577584.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>580417.56</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>950</v>
+      </c>
+      <c r="B370" t="s">
+        <v>951</v>
+      </c>
+      <c r="C370" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>90.112</v>
+      </c>
+      <c r="E370" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>3850193.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>385071.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>10.001342789829</v>
+      </c>
+      <c r="K370">
+        <v>0.47</v>
+      </c>
+      <c r="L370" t="s">
+        <v>952</v>
+      </c>
+      <c r="M370" s="1">
+        <v>4235264.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>4257347.56</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>953</v>
+      </c>
+      <c r="B371" t="s">
+        <v>954</v>
+      </c>
+      <c r="C371" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>89.525</v>
+      </c>
+      <c r="E371" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-100768.43</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-10.236739020893</v>
+      </c>
+      <c r="K371">
+        <v>0.53</v>
+      </c>
+      <c r="L371" t="s">
+        <v>955</v>
+      </c>
+      <c r="M371" s="1">
+        <v>883611.75</v>
+      </c>
+      <c r="N371" s="1">
+        <v>888823.92</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>956</v>
+      </c>
+      <c r="B372" t="s">
+        <v>957</v>
+      </c>
+      <c r="C372" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.823</v>
+      </c>
+      <c r="E372" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I372" s="1">
+        <v>2179.3</v>
+      </c>
+      <c r="J372" s="1">
+        <v>1.4142450486335</v>
+      </c>
+      <c r="K372">
+        <v>3.58</v>
+      </c>
+      <c r="L372" t="s">
+        <v>958</v>
+      </c>
+      <c r="M372" s="1">
+        <v>156275.65</v>
+      </c>
+      <c r="N372" s="1">
+        <v>161817.43</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>959</v>
+      </c>
+      <c r="B373" t="s">
+        <v>960</v>
+      </c>
+      <c r="C373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>98.578</v>
+      </c>
+      <c r="E373" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-8532.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-1.422</v>
+      </c>
+      <c r="K373">
+        <v>1.62</v>
+      </c>
+      <c r="L373" t="s">
+        <v>961</v>
+      </c>
+      <c r="M373" s="1">
+        <v>591468.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>601160.24</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>962</v>
+      </c>
+      <c r="B374" t="s">
+        <v>963</v>
+      </c>
+      <c r="C374" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="E374" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>106268.75</v>
+      </c>
+      <c r="J374" s="1">
+        <v>0</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>106268.75</v>
+      </c>
+      <c r="N374" s="1">
+        <v>106268.75</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>964</v>
+      </c>
+      <c r="B375" t="s">
+        <v>965</v>
+      </c>
+      <c r="C375" s="1">
+        <v>5130.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>142.5</v>
+      </c>
+      <c r="E375" s="1">
+        <v>47.9440935673</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>2459532.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>4850718.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>197.22117866326</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>7310250.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>7310250.0</v>
+      </c>
+      <c r="O375" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>966</v>
+      </c>
+      <c r="B376" t="s">
+        <v>967</v>
+      </c>
+      <c r="C376" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.0975</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-129606.25</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>-129606.25</v>
+      </c>
+      <c r="N376" s="1">
+        <v>-129606.25</v>
+      </c>
+      <c r="O376" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>968</v>
+      </c>
+      <c r="B377" t="s">
+        <v>969</v>
+      </c>
+      <c r="C377" s="1">
+        <v>-5130.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>128.0</v>
+      </c>
+      <c r="E377" s="1">
+        <v>43.5305263158</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-2233116.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-4333284.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>194.04652512453</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>-6566400.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>-6566400.0</v>
+      </c>
+      <c r="O377" s="1">
+        <v>-1.1</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>970</v>
+      </c>
+      <c r="B378" t="s">
+        <v>971</v>
+      </c>
+      <c r="C378" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D302" s="1">
-[...2 lines deleted...]
-      <c r="E302" s="1">
+      <c r="D378" s="1">
+        <v>9.03955556</v>
+      </c>
+      <c r="E378" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F302" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="1">
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I302" s="1">
-[...20 lines deleted...]
-      <c r="P302">
+      <c r="I378" s="1">
+        <v>201253.42</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-32.167637390879</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378" t="s">
+        <v>972</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-424386.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-488136.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P378">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>