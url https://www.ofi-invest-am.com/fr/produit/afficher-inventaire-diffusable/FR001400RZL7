--- v1 (2026-06-13)
+++ v2 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="973">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="946">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -625,51 +625,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1030,1953 +1030,1872 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>OACT01964193</t>
-[...14 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>7 337.00</t>
+    <t>14 036.00</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 152.74</t>
+    <t>13 311.37</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>24 252.74</t>
+    <t>27 445.89</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>8 707.19</t>
+    <t>11 943.49</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 504.97</t>
+    <t>9 106.95</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 509.59</t>
+    <t>8 580.82</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>2 306.41</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>16 212.33</t>
+    <t>18 801.37</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>52 495.78</t>
+    <t>61 878.01</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>12 698.63</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 861.30</t>
+    <t>17 234.59</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 534.25</t>
-[...8 lines deleted...]
-    <t>3 228.34</t>
+    <t>17 605.48</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>2 491.85</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>17 116.44</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>38 394.52</t>
+    <t>43 630.14</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>20 462.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>24 080.10</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>21 428.42</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...7 lines deleted...]
-  <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 512.29</t>
+    <t>4 430.77</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>13 280.82</t>
-[...17 lines deleted...]
-    <t>10 017.12</t>
+    <t>15 294.52</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>2 059.16</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 505.50</t>
+    <t>4 177.79</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>6 460.91</t>
+    <t>7 599.39</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 219.18</t>
+    <t>7 441.10</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>6 184.93</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 681.56</t>
+    <t>5 317.89</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>11 853.45</t>
+    <t>13 570.16</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>11 003.42</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>3 005.14</t>
+    <t>8 053.77</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>21 673.97</t>
+    <t>24 780.82</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>5 015.22</t>
+    <t>5 801.19</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 102.75</t>
+    <t>9 451.69</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>16 136.99</t>
+    <t>12 961.64</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 541.43</t>
-[...8 lines deleted...]
-    <t>1 758.90</t>
+    <t>6 150.91</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>30 067.18</t>
+    <t>34 153.98</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>FR0014015DL3</t>
-[...5 lines deleted...]
-    <t>1 972.60</t>
+    <t>2 881.85</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>4 587.67</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 523.29</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 812.88</t>
-[...5 lines deleted...]
-    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+    <t>9 197.38</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>12 353.42</t>
+    <t>13 527.74</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>6 529.11</t>
+    <t>8 758.56</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>9 953.42</t>
+    <t>12 369.86</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 603.42</t>
+    <t>3 207.53</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>28 458.36</t>
+    <t>2 565.26</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>19 553.42</t>
+    <t>19 099.32</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 627.40</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 695.89</t>
+    <t>12 536.99</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>23 574.66</t>
-[...8 lines deleted...]
-    <t>10 845.21</t>
+    <t>34 582.19</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>21 667.81</t>
-[...8 lines deleted...]
-    <t>4 777.40</t>
+    <t>20 717.47</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>20 162.47</t>
+    <t>22 929.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 811.64</t>
+    <t>6 832.19</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 024.66</t>
+    <t>5 786.30</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>9 708.90</t>
-[...8 lines deleted...]
-    <t>19 441.18</t>
+    <t>12 039.04</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>11 370.19</t>
+    <t>12 967.34</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 119.95</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>26 438.36</t>
+    <t>32 191.78</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>2 052.74</t>
+  </si>
+  <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 697.26</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>7 219.18</t>
+    <t>6 752.05</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 775.68</t>
+    <t>4 422.95</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 506.85</t>
+    <t>4 232.88</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>7 731.16</t>
+    <t>8 809.93</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 909.29</t>
+    <t>23 150.34</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 382.67</t>
+    <t>4 467.19</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 213.90</t>
+    <t>7 919.67</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>6 612.22</t>
+    <t>11 484.39</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>17 311.66</t>
+    <t>21 021.30</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>18 591.78</t>
+    <t>21 094.52</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 258.56</t>
+    <t>4 782.53</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 546.58</t>
-[...8 lines deleted...]
-    <t>10 150.68</t>
+    <t>3 575.00</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>17 771.92</t>
+    <t>20 447.26</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>25 197.13</t>
+    <t>28 644.29</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>12 529.11</t>
+    <t>14 470.89</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 856.16</t>
+    <t>7 150.68</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>8 917.81</t>
+    <t>14 268.49</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>4 593.70</t>
+    <t>5 292.74</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>6 969.86</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...8 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>9 468.49</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>41 722.73</t>
+    <t>60 168.57</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>8 802.74</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 600.50</t>
+    <t>6 700.73</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>3 577.49</t>
-[...8 lines deleted...]
-    <t>33 391.23</t>
+    <t>5 036.27</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>4 122.43</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 053.63</t>
+    <t>5 134.07</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>8 677.26</t>
+    <t>10 380.27</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
-    <t>FR0013451507</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
-    <t>FR0011883966</t>
-[...16 lines deleted...]
-  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>19 934.25</t>
-[...8 lines deleted...]
-    <t>8 154.84</t>
+    <t>282 104.99</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>2 989.73</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>15 053.42</t>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>21 179.79</t>
-[...8 lines deleted...]
-    <t>1 198.63</t>
+    <t>24 301.03</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>5 424.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>1 080.00</t>
+    <t>2 340.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>35 839.04</t>
+    <t>40 873.29</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>7 910.77</t>
+    <t>9 900.30</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>5 084.93</t>
+    <t>6 926.03</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>10 159.30</t>
+    <t>8 511.93</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 048.63</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>33 282.53</t>
+    <t>39 970.89</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>5 993.15</t>
+    <t>7 431.51</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>22 019.26</t>
+    <t>20 012.41</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
+    <t>8 664.76</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 127.67</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>4 200.53</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>15 457.53</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>150 967.86</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>5 104.11</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>6 805.72</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>1 574.66</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>13 822.60</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>6 080.14</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>22 811.18</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>11 152.46</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>22 012.79</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>6 410.96</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>6 963.60</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 611.80</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>7 831.85</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>10 356.16</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>6 737.39</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>4 941.04</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 990.72</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>8 733.81</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>22 242.18</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>5 059.20</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>14 321.23</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 553.42</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>8 547.95</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>12 449.98</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>11 236.27</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 767.12</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>39 776.84</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 894.28</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 330.14</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>15 006.97</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>3 320.55</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 127.74</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>FR0013426731</t>
+  </si>
+  <si>
+    <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
+  </si>
+  <si>
+    <t>4 786.85</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>2 311.55</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>9 553.91</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>11 967.12</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 549.32</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>27 554.79</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>3 537.30</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>8 030.47</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>3 835.48</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>21 636.99</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>3 911.50</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 657.53</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>13 504.11</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>249 811.63</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>3 648.44</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
     <t>7 160.96</t>
   </si>
   <si>
-    <t>XS3032046016</t>
-[...571 lines deleted...]
-  <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...14 lines deleted...]
-    <t>24 383.22</t>
+    <t>4 307.36</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>4 426.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>8 387.67</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 370.55</t>
+    <t>3 873.29</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 248.29</t>
+    <t>4 743.49</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>18 804.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>14 671.23</t>
+    <t>17 260.27</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>30 972.60</t>
+    <t>1 548.63</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 937.50</t>
+    <t>3 702.78</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 479.45</t>
+    <t>13 413.70</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 646.75</t>
+    <t>6 922.26</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 078.04</t>
+    <t>5 517.24</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 999.28</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 590.57</t>
+    <t>11 024.03</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>25 290.41</t>
+    <t>2 270.55</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>13 896.92</t>
-[...8 lines deleted...]
-    <t>12 115.07</t>
+    <t>17 018.15</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>25 483.56</t>
+    <t>29 600.14</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 226.59</t>
+    <t>5 279.87</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 602.74</t>
-[...8 lines deleted...]
-    <t>16 241.10</t>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>1 676.51</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 833.56</t>
+    <t>3 437.67</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>22 083.56</t>
+    <t>1 287.67</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 212.17</t>
+    <t>6 063.97</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 541.78</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>9 692.24</t>
+    <t>11 869.10</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2603PT36</t>
-[...4 lines deleted...]
-  <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-63 750.00</t>
+    <t>-29 250.00</t>
+  </si>
+  <si>
+    <t>CDS-00108270</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A60AD2858</t>
+  </si>
+  <si>
+    <t>29 250.00</t>
+  </si>
+  <si>
+    <t>CDS-00108276</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A70AD2858</t>
+  </si>
+  <si>
+    <t>CDS-00108689</t>
+  </si>
+  <si>
+    <t>2648BAMLE02U40665034</t>
+  </si>
+  <si>
+    <t>13 541.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3340,154 +3259,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644036.584</v>
+        <v>639050.584</v>
       </c>
       <c r="D2">
-        <v>905.16</v>
+        <v>924.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>582957406.21</v>
+        <v>590730802.47</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>582957406.21</v>
+        <v>590730802.47</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>891.33</v>
+        <v>909.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8576472.93</v>
+        <v>8747079.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8576472.93</v>
+        <v>8747079.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>25776.0</v>
+        <v>30878.0</v>
       </c>
       <c r="D4">
-        <v>108.57</v>
+        <v>110.97</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2798734.48</v>
+        <v>3426731.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2798734.48</v>
+        <v>3426731.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P378"/>
+  <dimension ref="A1:P373"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O378" sqref="O378"/>
+      <selection activeCell="O373" sqref="O373"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3509,18886 +3428,18636 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.76</v>
+        <v>31.64</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-23662.94</v>
+        <v>-24483.62</v>
       </c>
       <c r="J2" s="1">
-        <v>-9.8239636570131</v>
+        <v>-10.164679159568</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>217206.64</v>
+        <v>216385.96</v>
       </c>
       <c r="N2" s="1">
-        <v>217206.64</v>
+        <v>216385.96</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>19632.0</v>
+        <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.21</v>
+        <v>29.11</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>556763.52</v>
+        <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>-22576.8</v>
+        <v>16490.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.0550070521862</v>
+        <v>2.83966818417</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>534186.72</v>
+        <v>597191.65</v>
       </c>
       <c r="N3" s="1">
-        <v>534186.72</v>
+        <v>597191.65</v>
       </c>
       <c r="O3" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5323.0</v>
+        <v>5562.0</v>
       </c>
       <c r="D4" s="1">
-        <v>216.4</v>
+        <v>237.2</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.7687162891</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1313716.4</v>
+        <v>1366965.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-161819.2</v>
+        <v>-47659.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.317666126418</v>
+        <v>-3.4864959293782</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1151897.2</v>
+        <v>1319306.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1151897.2</v>
+        <v>1319306.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8673.0</v>
+        <v>9063.0</v>
       </c>
       <c r="D5" s="1">
-        <v>138.9</v>
+        <v>136.25</v>
       </c>
       <c r="E5" s="1">
-        <v>210.7090845152</v>
+        <v>207.5221659495</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1827479.89</v>
+        <v>1880773.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-622800.19</v>
+        <v>-645939.64</v>
       </c>
       <c r="J5" s="1">
-        <v>-34.079728778849</v>
+        <v>-34.344362985697</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1204679.7</v>
+        <v>1234833.75</v>
       </c>
       <c r="N5" s="1">
-        <v>1204679.7</v>
+        <v>1234833.75</v>
       </c>
       <c r="O5" s="1">
         <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>825.0</v>
+        <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>913.6</v>
+        <v>975.1</v>
       </c>
       <c r="E6" s="1">
-        <v>1570.0</v>
+        <v>1539.1208816705</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1295250.0</v>
+        <v>1326722.2</v>
       </c>
       <c r="I6" s="1">
-        <v>-541530.0</v>
+        <v>-486186.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-41.808917197452</v>
+        <v>-36.645651968438</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>753720.0</v>
+        <v>840536.2</v>
       </c>
       <c r="N6" s="1">
-        <v>753720.0</v>
+        <v>840536.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106696.0</v>
+        <v>111495.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.48</v>
+        <v>24.2</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1591870361</v>
+        <v>27.0886326741</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2897776.62</v>
+        <v>3020247.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-179162.54</v>
+        <v>-322068.1</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.1827588352894</v>
+        <v>-10.663634111262</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2718614.08</v>
+        <v>2698179.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2718614.08</v>
+        <v>2698179.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.2</v>
+        <v>109.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-28484.8</v>
+        <v>-16303.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.837837837838</v>
+        <v>-7.347972972973</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>193396.8</v>
+        <v>205577.8</v>
       </c>
       <c r="N8" s="1">
-        <v>193396.8</v>
+        <v>205577.8</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.65</v>
+        <v>67.9</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-17910.75</v>
+        <v>27555.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-5.1669316375199</v>
+        <v>7.9491255961844</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>328731.15</v>
+        <v>374196.9</v>
       </c>
       <c r="N9" s="1">
-        <v>328731.15</v>
+        <v>374196.9</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>97593.0</v>
+        <v>101983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.945</v>
+        <v>9.38</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8571026544</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>863698.05</v>
+        <v>903273.9</v>
       </c>
       <c r="I10" s="1">
-        <v>9271.34</v>
+        <v>53326.64</v>
       </c>
       <c r="J10" s="1">
-        <v>1.0734469065896</v>
+        <v>5.9037065058561</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>872969.39</v>
+        <v>956600.54</v>
       </c>
       <c r="N10" s="1">
-        <v>872969.39</v>
+        <v>956600.54</v>
       </c>
       <c r="O10" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19753.0</v>
+        <v>20642.0</v>
       </c>
       <c r="D11" s="1">
-        <v>168.38</v>
+        <v>165.92</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5819040146</v>
+        <v>161.5490906889</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3191727.35</v>
+        <v>3334696.33</v>
       </c>
       <c r="I11" s="1">
-        <v>134282.79</v>
+        <v>90224.31</v>
       </c>
       <c r="J11" s="1">
-        <v>4.2072136894776</v>
+        <v>2.7056229734718</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3326010.14</v>
+        <v>3424920.64</v>
       </c>
       <c r="N11" s="1">
-        <v>3326010.14</v>
+        <v>3424920.64</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12736.0</v>
+        <v>13309.0</v>
       </c>
       <c r="D12" s="1">
-        <v>354.1</v>
+        <v>388.0</v>
       </c>
       <c r="E12" s="1">
-        <v>234.822214196</v>
+        <v>240.1814276054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2990695.72</v>
+        <v>3196574.62</v>
       </c>
       <c r="I12" s="1">
-        <v>1519121.88</v>
+        <v>1967317.38</v>
       </c>
       <c r="J12" s="1">
-        <v>50.79493275899</v>
+        <v>61.544547331731</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4509817.6</v>
+        <v>5163892.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4509817.6</v>
+        <v>5163892.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>0.86</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>31198.0</v>
+        <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.3</v>
+        <v>16.52</v>
       </c>
       <c r="E13" s="1">
-        <v>25.8695214437</v>
+        <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>807077.33</v>
+        <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-80163.93</v>
+        <v>-302545.59</v>
       </c>
       <c r="J13" s="1">
-        <v>-9.9326207068658</v>
+        <v>-35.969624858629</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>726913.4</v>
+        <v>538568.52</v>
       </c>
       <c r="N13" s="1">
-        <v>726913.4</v>
+        <v>538568.52</v>
       </c>
       <c r="O13" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>57.35</v>
+        <v>56.65</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-24297.8</v>
+        <v>-27041.1</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.7560975609756</v>
+        <v>-10.857592446892</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>224754.65</v>
+        <v>222011.35</v>
       </c>
       <c r="N14" s="1">
-        <v>224754.65</v>
+        <v>222011.35</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35963.0</v>
+        <v>37581.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.22</v>
+        <v>50.18</v>
       </c>
       <c r="E15" s="1">
-        <v>68.4789831215</v>
+        <v>67.6265642213</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2462709.67</v>
+        <v>2541473.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-584721.81</v>
+        <v>-655659.33</v>
       </c>
       <c r="J15" s="1">
-        <v>-23.743026517616</v>
+        <v>-25.798389171739</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1877987.86</v>
+        <v>1885814.58</v>
       </c>
       <c r="N15" s="1">
-        <v>1877987.86</v>
+        <v>1885814.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.52</v>
+        <v>9.522</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-47612.12</v>
+        <v>-65509.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-20.151804346332</v>
+        <v>-27.726755054699</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>188655.16</v>
+        <v>170758.03</v>
       </c>
       <c r="N16" s="1">
-        <v>188655.16</v>
+        <v>170758.03</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42915.0</v>
+        <v>44845.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.76</v>
+        <v>62.16</v>
       </c>
       <c r="E17" s="1">
-        <v>56.4754137248</v>
+        <v>56.6150513993</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2423642.38</v>
+        <v>2538901.98</v>
       </c>
       <c r="I17" s="1">
-        <v>312618.02</v>
+        <v>248663.22</v>
       </c>
       <c r="J17" s="1">
-        <v>12.898685985182</v>
+        <v>9.7941244663569</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2736260.4</v>
+        <v>2787565.2</v>
       </c>
       <c r="N17" s="1">
-        <v>2736260.4</v>
+        <v>2787565.2</v>
       </c>
       <c r="O17" s="1">
         <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>20148.0</v>
+        <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.8</v>
+        <v>31.22</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>602828.16</v>
+        <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-22565.76</v>
+        <v>29635.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.7433155080214</v>
+        <v>4.7214567996071</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>580262.4</v>
+        <v>657305.88</v>
       </c>
       <c r="N18" s="1">
-        <v>580262.4</v>
+        <v>657305.88</v>
       </c>
       <c r="O18" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14812.0</v>
+        <v>15478.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1179.6</v>
+        <v>1249.6</v>
       </c>
       <c r="E19" s="1">
-        <v>404.223384418</v>
+        <v>434.9879810053</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>5987356.77</v>
+        <v>6732743.97</v>
       </c>
       <c r="I19" s="1">
-        <v>11484878.43</v>
+        <v>12608564.83</v>
       </c>
       <c r="J19" s="1">
-        <v>191.81884212322</v>
+        <v>187.27230511336</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>17472235.2</v>
+        <v>19341308.8</v>
       </c>
       <c r="N19" s="1">
-        <v>17472235.2</v>
+        <v>19341308.8</v>
       </c>
       <c r="O19" s="1">
-        <v>2.94</v>
+        <v>3.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.02</v>
+        <v>63.5</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-16840.08</v>
+        <v>10143.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.56640625</v>
+        <v>3.3528645833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>285690.48</v>
+        <v>312674.0</v>
       </c>
       <c r="N20" s="1">
-        <v>285690.48</v>
+        <v>312674.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117938.0</v>
+        <v>123243.0</v>
       </c>
       <c r="D21" s="1">
-        <v>38.3</v>
+        <v>41.03</v>
       </c>
       <c r="E21" s="1">
-        <v>25.5560146857</v>
+        <v>26.1450423959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3014025.26</v>
+        <v>3222193.46</v>
       </c>
       <c r="I21" s="1">
-        <v>1503000.14</v>
+        <v>1834466.83</v>
       </c>
       <c r="J21" s="1">
-        <v>49.866872714929</v>
+        <v>56.932237395827</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4517025.4</v>
+        <v>5056660.29</v>
       </c>
       <c r="N21" s="1">
-        <v>4517025.4</v>
+        <v>5056660.29</v>
       </c>
       <c r="O21" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.6</v>
+        <v>11.04</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-21265.46</v>
+        <v>70751.1</v>
       </c>
       <c r="J22" s="1">
-        <v>-9.4699245887007</v>
+        <v>31.50684638694</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>203292.4</v>
+        <v>295308.96</v>
       </c>
       <c r="N22" s="1">
-        <v>203292.4</v>
+        <v>295308.96</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>50.3</v>
+        <v>55.5</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-19446.68</v>
+        <v>2778.12</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.2953431334911</v>
+        <v>1.1850587692097</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>214982.2</v>
+        <v>237207.0</v>
       </c>
       <c r="N23" s="1">
-        <v>214982.2</v>
+        <v>237207.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>25462.0</v>
+        <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.73</v>
+        <v>18.285</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>464426.88</v>
+        <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>-38447.62</v>
+        <v>2296.52</v>
       </c>
       <c r="J24" s="1">
-        <v>-8.2785087719298</v>
+        <v>0.47427939073359</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>425979.26</v>
+        <v>486509.0</v>
       </c>
       <c r="N24" s="1">
-        <v>425979.26</v>
+        <v>486509.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213997.0</v>
+        <v>223623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.01</v>
+        <v>18.58</v>
       </c>
       <c r="E25" s="1">
-        <v>10.5618574559</v>
+        <v>10.8927986388</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2260205.81</v>
+        <v>2435880.31</v>
       </c>
       <c r="I25" s="1">
-        <v>1593880.16</v>
+        <v>1719035.03</v>
       </c>
       <c r="J25" s="1">
-        <v>70.519248864332</v>
+        <v>70.571407919464</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3854085.97</v>
+        <v>4154915.34</v>
       </c>
       <c r="N25" s="1">
-        <v>3854085.97</v>
+        <v>4154915.34</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>171387.0</v>
+        <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.024</v>
+        <v>3.149</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000233</v>
+        <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>549809.5</v>
+        <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>-31535.21</v>
+        <v>-9294.69</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.7356611699143</v>
+        <v>-1.6213516474206</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>518274.29</v>
+        <v>563973.3</v>
       </c>
       <c r="N26" s="1">
-        <v>518274.29</v>
+        <v>563973.3</v>
       </c>
       <c r="O26" s="1">
         <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476635.0</v>
+        <v>498075.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.536</v>
+        <v>10.198</v>
       </c>
       <c r="E27" s="1">
-        <v>7.5951028145</v>
+        <v>7.6766700397</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3620091.83</v>
+        <v>3823557.43</v>
       </c>
       <c r="I27" s="1">
-        <v>925099.53</v>
+        <v>1255811.42</v>
       </c>
       <c r="J27" s="1">
-        <v>25.554587381834</v>
+        <v>32.844058000719</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4545191.36</v>
+        <v>5079368.85</v>
       </c>
       <c r="N27" s="1">
-        <v>4545191.36</v>
+        <v>5079368.85</v>
       </c>
       <c r="O27" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>29794.0</v>
+        <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.57</v>
+        <v>15.81</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>492643.79</v>
+        <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-28751.21</v>
+        <v>-21098.15</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.8361052313275</v>
+        <v>-4.110082411651</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>463892.58</v>
+        <v>492228.54</v>
       </c>
       <c r="N28" s="1">
-        <v>463892.58</v>
+        <v>492228.54</v>
       </c>
       <c r="O28" s="1">
         <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.045</v>
+        <v>13.89</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-23725.46</v>
+        <v>-5983.84</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.9717751208024</v>
+        <v>-2.0105754256761</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>273892.82</v>
+        <v>291634.44</v>
       </c>
       <c r="N29" s="1">
-        <v>273892.82</v>
+        <v>291634.44</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>4354.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>118.5</v>
+        <v>144.8</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>574728.0</v>
+        <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-58779.0</v>
+        <v>77157.5</v>
       </c>
       <c r="J30" s="1">
-        <v>-10.227272727273</v>
+        <v>13.264538644364</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>515949.0</v>
+        <v>658840.0</v>
       </c>
       <c r="N30" s="1">
-        <v>515949.0</v>
+        <v>658840.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>185.1</v>
+        <v>252.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-10681.2</v>
+        <v>155995.2</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.2703273495248</v>
+        <v>33.157338965153</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>459788.4</v>
+        <v>626464.8</v>
       </c>
       <c r="N31" s="1">
-        <v>459788.4</v>
+        <v>626464.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>31.7</v>
+        <v>29.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-17937.5</v>
+        <v>-36879.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.3099415204678</v>
+        <v>-15.029239766082</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>227447.5</v>
+        <v>208505.5</v>
       </c>
       <c r="N32" s="1">
-        <v>227447.5</v>
+        <v>208505.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35789.0</v>
+        <v>37399.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.3</v>
+        <v>79.34</v>
       </c>
       <c r="E33" s="1">
-        <v>79.8211355444</v>
+        <v>79.7427369716</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2856718.62</v>
+        <v>2982298.62</v>
       </c>
       <c r="I33" s="1">
-        <v>52927.08</v>
+        <v>-15061.96</v>
       </c>
       <c r="J33" s="1">
-        <v>1.852722897854</v>
+        <v>-0.50504533311959</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2909645.7</v>
+        <v>2967236.66</v>
       </c>
       <c r="N33" s="1">
-        <v>2909645.7</v>
+        <v>2967236.66</v>
       </c>
       <c r="O33" s="1">
         <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39588.0</v>
+        <v>41369.0</v>
       </c>
       <c r="D34" s="1">
-        <v>84.89</v>
+        <v>89.01</v>
       </c>
       <c r="E34" s="1">
-        <v>75.5057656361</v>
+        <v>75.7418704827</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2989122.25</v>
+        <v>3133365.44</v>
       </c>
       <c r="I34" s="1">
-        <v>371503.07</v>
+        <v>548889.25</v>
       </c>
       <c r="J34" s="1">
-        <v>12.428500373312</v>
+        <v>17.517562522168</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3360625.32</v>
+        <v>3682254.69</v>
       </c>
       <c r="N34" s="1">
-        <v>3360625.32</v>
+        <v>3682254.69</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>6120.0</v>
+        <v>861841.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.058</v>
+        <v>11.196</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2053316993</v>
+        <v>11.2854271728</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>68576.63</v>
+        <v>9726243.84</v>
       </c>
       <c r="I35" s="1">
-        <v>-901.67</v>
+        <v>-77072.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.3148356809018</v>
+        <v>-0.79241278820334</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>67674.96</v>
+        <v>9649171.84</v>
       </c>
       <c r="N35" s="1">
-        <v>67674.96</v>
+        <v>9649171.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.01</v>
+        <v>1.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.62</v>
+        <v>10.66</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-434984.43</v>
+        <v>-328478.39</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.5149739085773</v>
+        <v>-1.1440321907188</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28277353.62</v>
+        <v>28383859.66</v>
       </c>
       <c r="N36" s="1">
-        <v>28277353.62</v>
+        <v>28383859.66</v>
       </c>
       <c r="O36" s="1">
-        <v>4.76</v>
+        <v>4.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>9014.0</v>
+        <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.81</v>
+        <v>51.78</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>474857.52</v>
+        <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-25870.18</v>
+        <v>-7152.75</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.4479878511769</v>
+        <v>-1.445383771291</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>448987.34</v>
+        <v>487715.82</v>
       </c>
       <c r="N37" s="1">
-        <v>448987.34</v>
+        <v>487715.82</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>47875.0</v>
+        <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.97</v>
+        <v>11.964</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>574978.75</v>
+        <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-49790.0</v>
+        <v>-416.58</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.6594504579517</v>
+        <v>-0.069550143235764</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>525188.75</v>
+        <v>598546.96</v>
       </c>
       <c r="N38" s="1">
-        <v>525188.75</v>
+        <v>598546.96</v>
       </c>
       <c r="O38" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54574.0</v>
+        <v>57029.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.18</v>
+        <v>26.0</v>
       </c>
       <c r="E39" s="1">
-        <v>28.850028585</v>
+        <v>28.7144252924</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1574461.46</v>
+        <v>1637554.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-36566.14</v>
+        <v>-154800.96</v>
       </c>
       <c r="J39" s="1">
-        <v>-2.322453799536</v>
+        <v>-9.4531764601049</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1537895.32</v>
+        <v>1482754.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1537895.32</v>
+        <v>1482754.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>187059.0</v>
+        <v>195473.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.806</v>
+        <v>10.37</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5670291192</v>
+        <v>10.549724054</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1976657.9</v>
+        <v>2062186.21</v>
       </c>
       <c r="I40" s="1">
-        <v>-142357.35</v>
+        <v>-35131.2</v>
       </c>
       <c r="J40" s="1">
-        <v>-7.2019214857563</v>
+        <v>-1.7035900943203</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1834300.55</v>
+        <v>2027055.01</v>
       </c>
       <c r="N40" s="1">
-        <v>1834300.55</v>
+        <v>2027055.01</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.5</v>
+        <v>16.565</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-11828.68</v>
+        <v>11286.08</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.3966967902773</v>
+        <v>3.2408850109068</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>336412.0</v>
+        <v>359526.76</v>
       </c>
       <c r="N41" s="1">
-        <v>336412.0</v>
+        <v>359526.76</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.3</v>
+        <v>85.4</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-24073.4</v>
+        <v>-18695.3</v>
       </c>
       <c r="J42" s="1">
-        <v>-10.140237324703</v>
+        <v>-7.8748651564186</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>213331.3</v>
+        <v>218709.4</v>
       </c>
       <c r="N42" s="1">
-        <v>213331.3</v>
+        <v>218709.4</v>
       </c>
       <c r="O42" s="1">
         <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>16924.0</v>
+        <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>29.59</v>
+        <v>33.94</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>586416.6</v>
+        <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-85635.44</v>
+        <v>-9618.89</v>
       </c>
       <c r="J43" s="1">
-        <v>-14.603174603175</v>
+        <v>-1.5772607784641</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>500781.16</v>
+        <v>600228.9</v>
       </c>
       <c r="N43" s="1">
-        <v>500781.16</v>
+        <v>600228.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19458.0</v>
+        <v>20333.0</v>
       </c>
       <c r="D44" s="1">
-        <v>71.8</v>
+        <v>77.54</v>
       </c>
       <c r="E44" s="1">
-        <v>55.1709672114</v>
+        <v>55.8116942901</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1073516.68</v>
+        <v>1134819.18</v>
       </c>
       <c r="I44" s="1">
-        <v>323567.72</v>
+        <v>441801.64</v>
       </c>
       <c r="J44" s="1">
-        <v>30.140912202687</v>
+        <v>38.931456903998</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1397084.4</v>
+        <v>1576620.82</v>
       </c>
       <c r="N44" s="1">
-        <v>1397084.4</v>
+        <v>1576620.82</v>
       </c>
       <c r="O44" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.25</v>
+        <v>56.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-26240.7</v>
+        <v>-20916.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-11.102172164119</v>
+        <v>-8.8495575221239</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>210115.75</v>
+        <v>215439.95</v>
       </c>
       <c r="N45" s="1">
-        <v>210115.75</v>
+        <v>215439.95</v>
       </c>
       <c r="O45" s="1">
         <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>73879.0</v>
+        <v>77202.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.325</v>
+        <v>17.095</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850000677</v>
+        <v>18.66211251</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1387817.02</v>
+        <v>1440752.41</v>
       </c>
       <c r="I46" s="1">
-        <v>-181742.34</v>
+        <v>-120984.22</v>
       </c>
       <c r="J46" s="1">
-        <v>-13.095554916887</v>
+        <v>-8.3972942998582</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1206074.68</v>
+        <v>1319768.19</v>
       </c>
       <c r="N46" s="1">
-        <v>1206074.68</v>
+        <v>1319768.19</v>
       </c>
       <c r="O46" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22671.0</v>
+        <v>23691.0</v>
       </c>
       <c r="D47" s="1">
-        <v>71.92</v>
+        <v>67.56</v>
       </c>
       <c r="E47" s="1">
-        <v>59.4429090027</v>
+        <v>59.856105272</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1347630.19</v>
+        <v>1418050.99</v>
       </c>
       <c r="I47" s="1">
-        <v>282868.13</v>
+        <v>182512.97</v>
       </c>
       <c r="J47" s="1">
-        <v>20.990041043827</v>
+        <v>12.870691624425</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1630498.32</v>
+        <v>1600563.96</v>
       </c>
       <c r="N47" s="1">
-        <v>1630498.32</v>
+        <v>1600563.96</v>
       </c>
       <c r="O47" s="1">
         <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>44063.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.495</v>
+        <v>19.595</v>
       </c>
       <c r="E48" s="1">
-        <v>28.7261405261</v>
+        <v>28.233012705</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1265759.93</v>
+        <v>1299989.07</v>
       </c>
       <c r="I48" s="1">
-        <v>-450814.74</v>
+        <v>-397737.29</v>
       </c>
       <c r="J48" s="1">
-        <v>-35.616132989768</v>
+        <v>-30.595433390836</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>814945.19</v>
+        <v>902251.78</v>
       </c>
       <c r="N48" s="1">
-        <v>814945.19</v>
+        <v>902251.78</v>
       </c>
       <c r="O48" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57754.0</v>
+        <v>60352.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.49</v>
+        <v>27.06</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0720141835</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1749657.43</v>
+        <v>1814906.2</v>
       </c>
       <c r="I49" s="1">
-        <v>-277507.97</v>
+        <v>-181781.08</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.860703086318</v>
+        <v>-10.016004132886</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1472149.46</v>
+        <v>1633125.12</v>
       </c>
       <c r="N49" s="1">
-        <v>1472149.46</v>
+        <v>1633125.12</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8982.0</v>
+        <v>9386.0</v>
       </c>
       <c r="D50" s="1">
-        <v>243.0</v>
+        <v>266.7</v>
       </c>
       <c r="E50" s="1">
-        <v>221.5315965264</v>
+        <v>222.804304283</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1989796.8</v>
+        <v>2091241.2</v>
       </c>
       <c r="I50" s="1">
-        <v>192829.2</v>
+        <v>412005.0</v>
       </c>
       <c r="J50" s="1">
-        <v>9.6908990908016</v>
+        <v>19.701457679774</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2182626.0</v>
+        <v>2503246.2</v>
       </c>
       <c r="N50" s="1">
-        <v>2182626.0</v>
+        <v>2503246.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30641.0</v>
+        <v>32019.0</v>
       </c>
       <c r="D51" s="1">
-        <v>45.05</v>
+        <v>47.79</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8697523346</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1535114.1</v>
+        <v>1596779.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-154737.05</v>
+        <v>-66591.59</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.079840319361</v>
+        <v>-4.1703682837631</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1380377.05</v>
+        <v>1530188.01</v>
       </c>
       <c r="N51" s="1">
-        <v>1380377.05</v>
+        <v>1530188.01</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>35395.0</v>
+        <v>36987.0</v>
       </c>
       <c r="D52" s="1">
-        <v>33.33</v>
+        <v>27.61</v>
       </c>
       <c r="E52" s="1">
-        <v>31.6806207091</v>
+        <v>30.692215373</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1121335.57</v>
+        <v>1135212.97</v>
       </c>
       <c r="I52" s="1">
-        <v>58379.78</v>
+        <v>-114001.9</v>
       </c>
       <c r="J52" s="1">
-        <v>5.206272017216</v>
+        <v>-10.04233593279</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1179715.35</v>
+        <v>1021211.07</v>
       </c>
       <c r="N52" s="1">
-        <v>1179715.35</v>
+        <v>1021211.07</v>
       </c>
       <c r="O52" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179467.0</v>
+        <v>187540.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.9</v>
+        <v>18.64</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1353045964</v>
+        <v>19.1277582916</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3434155.71</v>
+        <v>3587219.79</v>
       </c>
       <c r="I53" s="1">
-        <v>137237.59</v>
+        <v>-91474.19</v>
       </c>
       <c r="J53" s="1">
-        <v>3.9962541477189</v>
+        <v>-2.5500023794193</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3571393.3</v>
+        <v>3495745.6</v>
       </c>
       <c r="N53" s="1">
-        <v>3571393.3</v>
+        <v>3495745.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>361020.0</v>
+        <v>377260.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.4</v>
+        <v>4.535</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163874251</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1630366.32</v>
+        <v>1703852.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-41878.32</v>
+        <v>7021.78</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.5686448184234</v>
+        <v>0.41211200745379</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1588488.0</v>
+        <v>1710874.1</v>
       </c>
       <c r="N54" s="1">
-        <v>1588488.0</v>
+        <v>1710874.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4910.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>134.1</v>
+        <v>135.25</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>717842.0</v>
+        <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-59411.0</v>
+        <v>-52858.4</v>
       </c>
       <c r="J55" s="1">
-        <v>-8.2763337893297</v>
+        <v>-7.0777382393479</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>658431.0</v>
+        <v>693967.75</v>
       </c>
       <c r="N55" s="1">
-        <v>658431.0</v>
+        <v>693967.75</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37520.0</v>
+        <v>39208.0</v>
       </c>
       <c r="D56" s="1">
-        <v>44.4</v>
+        <v>41.56</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3745602938</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1629868.8</v>
+        <v>1700629.76</v>
       </c>
       <c r="I56" s="1">
-        <v>36019.2</v>
+        <v>-71145.28</v>
       </c>
       <c r="J56" s="1">
-        <v>2.2099447513812</v>
+        <v>-4.183466717647</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1665888.0</v>
+        <v>1629484.48</v>
       </c>
       <c r="N56" s="1">
-        <v>1665888.0</v>
+        <v>1629484.48</v>
       </c>
       <c r="O56" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483806.0</v>
+        <v>505569.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.71</v>
+        <v>9.821</v>
       </c>
       <c r="E57" s="1">
-        <v>7.0422502201</v>
+        <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3407082.91</v>
+        <v>3611111.04</v>
       </c>
       <c r="I57" s="1">
-        <v>1290673.35</v>
+        <v>1354082.11</v>
       </c>
       <c r="J57" s="1">
-        <v>37.88206463106</v>
+        <v>37.497659169185</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4697756.26</v>
+        <v>4965193.15</v>
       </c>
       <c r="N57" s="1">
-        <v>4697756.26</v>
+        <v>4965193.15</v>
       </c>
       <c r="O57" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119838.0</v>
+        <v>125229.0</v>
       </c>
       <c r="D58" s="1">
-        <v>27.64</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
-        <v>15.0169061566</v>
+        <v>15.5633328542</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1799596.0</v>
+        <v>1948980.61</v>
       </c>
       <c r="I58" s="1">
-        <v>1512726.32</v>
+        <v>1592495.51</v>
       </c>
       <c r="J58" s="1">
-        <v>84.059217735536</v>
+        <v>81.709151021261</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3312322.32</v>
+        <v>3541476.12</v>
       </c>
       <c r="N58" s="1">
-        <v>3312322.32</v>
+        <v>3541476.12</v>
       </c>
       <c r="O58" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10117.0</v>
+        <v>10572.0</v>
       </c>
       <c r="D59" s="1">
-        <v>91.45</v>
+        <v>99.75</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005041</v>
+        <v>104.0693813848</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1058134.0</v>
+        <v>1100221.5</v>
       </c>
       <c r="I59" s="1">
-        <v>-132934.35</v>
+        <v>-45664.5</v>
       </c>
       <c r="J59" s="1">
-        <v>-12.563092198153</v>
+        <v>-4.1504824255843</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>925199.65</v>
+        <v>1054557.0</v>
       </c>
       <c r="N59" s="1">
-        <v>925199.65</v>
+        <v>1054557.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9489.0</v>
+        <v>9916.0</v>
       </c>
       <c r="D60" s="1">
-        <v>204.7</v>
+        <v>185.7</v>
       </c>
       <c r="E60" s="1">
-        <v>192.3807155654</v>
+        <v>192.6399162969</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1825500.61</v>
+        <v>1910217.41</v>
       </c>
       <c r="I60" s="1">
-        <v>116897.69</v>
+        <v>-68816.21</v>
       </c>
       <c r="J60" s="1">
-        <v>6.4035963263798</v>
+        <v>-3.6025328656176</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1942398.3</v>
+        <v>1841401.2</v>
       </c>
       <c r="N60" s="1">
-        <v>1942398.3</v>
+        <v>1841401.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.48</v>
+        <v>61.8</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-25464.16</v>
+        <v>-24244.32</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.8004694835681</v>
+        <v>-9.330985915493</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>234361.76</v>
+        <v>235581.6</v>
       </c>
       <c r="N61" s="1">
-        <v>234361.76</v>
+        <v>235581.6</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.86</v>
+        <v>24.72</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>1847.6</v>
+        <v>-8683.72</v>
       </c>
       <c r="J62" s="1">
-        <v>0.77942322681216</v>
+        <v>-3.6632891660171</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>238894.68</v>
+        <v>228363.36</v>
       </c>
       <c r="N62" s="1">
-        <v>238894.68</v>
+        <v>228363.36</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>289.2</v>
+        <v>299.55</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-47076.4</v>
+        <v>-31944.7</v>
       </c>
       <c r="J63" s="1">
-        <v>-10.018668326073</v>
+        <v>-6.798382078407</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>422810.4</v>
+        <v>437942.1</v>
       </c>
       <c r="N63" s="1">
-        <v>422810.4</v>
+        <v>437942.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>16498.0</v>
+        <v>17240.0</v>
       </c>
       <c r="D64" s="1">
-        <v>55.28</v>
+        <v>58.66</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.82687471</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1042013.68</v>
+        <v>1083135.32</v>
       </c>
       <c r="I64" s="1">
-        <v>-130004.24</v>
+        <v>-71836.92</v>
       </c>
       <c r="J64" s="1">
-        <v>-12.47625079164</v>
+        <v>-6.6323125719878</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>912009.44</v>
+        <v>1011298.4</v>
       </c>
       <c r="N64" s="1">
-        <v>912009.44</v>
+        <v>1011298.4</v>
       </c>
       <c r="O64" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>70.15</v>
+        <v>70.8</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-35658.2</v>
+        <v>-33888.9</v>
       </c>
       <c r="J65" s="1">
-        <v>-15.735735735736</v>
+        <v>-14.954954954955</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>190948.3</v>
+        <v>192717.6</v>
       </c>
       <c r="N65" s="1">
-        <v>190948.3</v>
+        <v>192717.6</v>
       </c>
       <c r="O65" s="1">
         <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.78</v>
+        <v>38.84</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>2419.56</v>
+        <v>-4472.52</v>
       </c>
       <c r="J66" s="1">
-        <v>0.83650190114068</v>
+        <v>-1.5462610899873</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>291666.96</v>
+        <v>284774.88</v>
       </c>
       <c r="N66" s="1">
-        <v>291666.96</v>
+        <v>284774.88</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>33.92</v>
+        <v>37.94</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-17917.56</v>
+        <v>7444.62</v>
       </c>
       <c r="J67" s="1">
-        <v>-7.7257889009793</v>
+        <v>3.2100108813928</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>214001.28</v>
+        <v>239363.46</v>
       </c>
       <c r="N67" s="1">
-        <v>214001.28</v>
+        <v>239363.46</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12551.0</v>
+        <v>13116.0</v>
       </c>
       <c r="D68" s="1">
-        <v>198.5</v>
+        <v>197.8</v>
       </c>
       <c r="E68" s="1">
-        <v>146.4613210103</v>
+        <v>148.9054620311</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1838236.04</v>
+        <v>1953044.04</v>
       </c>
       <c r="I68" s="1">
-        <v>653137.46</v>
+        <v>641300.76</v>
       </c>
       <c r="J68" s="1">
-        <v>35.530663407078</v>
+        <v>32.835960012453</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2491373.5</v>
+        <v>2594344.8</v>
       </c>
       <c r="N68" s="1">
-        <v>2491373.5</v>
+        <v>2594344.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.3</v>
+        <v>60.95</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-17726.4</v>
+        <v>-24373.8</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.4628224582701</v>
+        <v>-7.5113808801214</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>306765.2</v>
+        <v>300117.8</v>
       </c>
       <c r="N69" s="1">
-        <v>306765.2</v>
+        <v>300117.8</v>
       </c>
       <c r="O69" s="1">
         <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69731.0</v>
+        <v>72868.0</v>
       </c>
       <c r="D70" s="1">
-        <v>34.21</v>
+        <v>37.89</v>
       </c>
       <c r="E70" s="1">
-        <v>35.3003198004</v>
+        <v>35.2662961794</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2461526.6</v>
+        <v>2569784.47</v>
       </c>
       <c r="I70" s="1">
-        <v>-76029.09</v>
+        <v>191184.05</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.0886966649071</v>
+        <v>7.4396920143268</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2385497.51</v>
+        <v>2760968.52</v>
       </c>
       <c r="N70" s="1">
-        <v>2385497.51</v>
+        <v>2760968.52</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.218</v>
+        <v>8.95</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-29893.45</v>
+        <v>-35567.28</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.283159976775</v>
+        <v>-15.804327375353</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>195154.28</v>
+        <v>189480.45</v>
       </c>
       <c r="N71" s="1">
-        <v>195154.28</v>
+        <v>189480.45</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3305.0</v>
+        <v>3454.0</v>
       </c>
       <c r="D72" s="1">
-        <v>261.2</v>
+        <v>272.0</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2313839027</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>852029.0</v>
+        <v>891931.2</v>
       </c>
       <c r="I72" s="1">
-        <v>11237.0</v>
+        <v>47556.8</v>
       </c>
       <c r="J72" s="1">
-        <v>1.3188518231187</v>
+        <v>5.3318910696251</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>863266.0</v>
+        <v>939488.0</v>
       </c>
       <c r="N72" s="1">
-        <v>863266.0</v>
+        <v>939488.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20215.0</v>
+        <v>21124.0</v>
       </c>
       <c r="D73" s="1">
-        <v>71.42</v>
+        <v>66.86</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.0324323045</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1588090.4</v>
+        <v>1648357.1</v>
       </c>
       <c r="I73" s="1">
-        <v>-144335.1</v>
+        <v>-236006.46</v>
       </c>
       <c r="J73" s="1">
-        <v>-9.0885947046843</v>
+        <v>-14.317677886667</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1443755.3</v>
+        <v>1412350.64</v>
       </c>
       <c r="N73" s="1">
-        <v>1443755.3</v>
+        <v>1412350.64</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>70.08</v>
+        <v>64.68</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>5944.23</v>
+        <v>-28923.57</v>
       </c>
       <c r="J74" s="1">
-        <v>1.3311086942779</v>
+        <v>-6.476939064699</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>452506.56</v>
+        <v>417638.76</v>
       </c>
       <c r="N74" s="1">
-        <v>452506.56</v>
+        <v>417638.76</v>
       </c>
       <c r="O74" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1217.0</v>
+        <v>1272.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1873.0</v>
+        <v>1648.0</v>
       </c>
       <c r="E75" s="1">
-        <v>2380.7543138866</v>
+        <v>2347.3844339623</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2897378.0</v>
+        <v>2985873.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-617937.0</v>
+        <v>-889617.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-21.32745537517</v>
+        <v>-29.794200892</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2279441.0</v>
+        <v>2096256.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2279441.0</v>
+        <v>2096256.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>42.9</v>
+        <v>49.48</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-27553.12</v>
+        <v>3491.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-11.981945014362</v>
+        <v>1.5182601559294</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>202402.2</v>
+        <v>233446.64</v>
       </c>
       <c r="N76" s="1">
-        <v>202402.2</v>
+        <v>233446.64</v>
       </c>
       <c r="O76" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.56</v>
+        <v>26.78</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-22348.48</v>
+        <v>-35264.16</v>
       </c>
       <c r="J77" s="1">
-        <v>-9.7345132743363</v>
+        <v>-15.360303413401</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>207231.36</v>
+        <v>194315.68</v>
       </c>
       <c r="N77" s="1">
-        <v>207231.36</v>
+        <v>194315.68</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96427.0</v>
+        <v>100765.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.805</v>
+        <v>19.925</v>
       </c>
       <c r="E78" s="1">
-        <v>14.836698124</v>
+        <v>15.0480037712</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1430658.29</v>
+        <v>1516312.1</v>
       </c>
       <c r="I78" s="1">
-        <v>479078.45</v>
+        <v>491430.53</v>
       </c>
       <c r="J78" s="1">
-        <v>33.486574211931</v>
+        <v>32.409589688033</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1909736.74</v>
+        <v>2007742.63</v>
       </c>
       <c r="N78" s="1">
-        <v>1909736.74</v>
+        <v>2007742.63</v>
       </c>
       <c r="O78" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42588.0</v>
+        <v>44504.0</v>
       </c>
       <c r="D79" s="1">
-        <v>51.62</v>
+        <v>52.56</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4046961585</v>
+        <v>48.4406579184</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2061459.2</v>
+        <v>2155803.04</v>
       </c>
       <c r="I79" s="1">
-        <v>136933.36</v>
+        <v>183327.2</v>
       </c>
       <c r="J79" s="1">
-        <v>6.6425452417394</v>
+        <v>8.5038937508874</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2198392.56</v>
+        <v>2339130.24</v>
       </c>
       <c r="N79" s="1">
-        <v>2198392.56</v>
+        <v>2339130.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43646.0</v>
+        <v>45609.0</v>
       </c>
       <c r="D80" s="1">
-        <v>39.835</v>
+        <v>54.15</v>
       </c>
       <c r="E80" s="1">
-        <v>30.6321275718</v>
+        <v>30.949238966</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1336969.84</v>
+        <v>1411563.84</v>
       </c>
       <c r="I80" s="1">
-        <v>401668.57</v>
+        <v>1058163.51</v>
       </c>
       <c r="J80" s="1">
-        <v>30.04320351759</v>
+        <v>74.963914490754</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1738638.41</v>
+        <v>2469727.35</v>
       </c>
       <c r="N80" s="1">
-        <v>1738638.41</v>
+        <v>2469727.35</v>
       </c>
       <c r="O80" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101373.0</v>
+        <v>105933.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.495</v>
+        <v>23.845</v>
       </c>
       <c r="E81" s="1">
-        <v>13.9698980991</v>
+        <v>14.3200823162</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1416170.48</v>
+        <v>1516969.28</v>
       </c>
       <c r="I81" s="1">
-        <v>864215.16</v>
+        <v>1009003.11</v>
       </c>
       <c r="J81" s="1">
-        <v>61.024796958061</v>
+        <v>66.514406277232</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2280385.64</v>
+        <v>2525972.39</v>
       </c>
       <c r="N81" s="1">
-        <v>2280385.64</v>
+        <v>2525972.39</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>32.7</v>
+        <v>36.14</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-36991.98</v>
+        <v>-17108.78</v>
       </c>
       <c r="J82" s="1">
-        <v>-16.36827904391</v>
+        <v>-7.5703243011287</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>189006.0</v>
+        <v>208889.2</v>
       </c>
       <c r="N82" s="1">
-        <v>189006.0</v>
+        <v>208889.2</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789991.0</v>
+        <v>825527.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.144</v>
+        <v>5.659</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0295437923</v>
+        <v>3.1212954028</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2393312.33</v>
+        <v>2576713.63</v>
       </c>
       <c r="I83" s="1">
-        <v>1670401.37</v>
+        <v>2094943.66</v>
       </c>
       <c r="J83" s="1">
-        <v>69.794541609202</v>
+        <v>81.302929266532</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4063713.7</v>
+        <v>4671657.29</v>
       </c>
       <c r="N83" s="1">
-        <v>4063713.7</v>
+        <v>4671657.29</v>
       </c>
       <c r="O83" s="1">
-        <v>0.68</v>
+        <v>0.77</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>41543.0</v>
+        <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>18.995</v>
+        <v>13.975</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>795548.45</v>
+        <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-6439.16</v>
+        <v>-224638.41</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.80939884930956</v>
+        <v>-27.021858015851</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>789109.29</v>
+        <v>606682.7</v>
       </c>
       <c r="N84" s="1">
-        <v>789109.29</v>
+        <v>606682.7</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>18.26</v>
+        <v>15.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>50884.47</v>
+        <v>12137.58</v>
       </c>
       <c r="J85" s="1">
-        <v>21.814543028686</v>
+        <v>5.2034689793195</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>284143.86</v>
+        <v>245396.97</v>
       </c>
       <c r="N85" s="1">
-        <v>284143.86</v>
+        <v>245396.97</v>
       </c>
       <c r="O85" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9377.0</v>
+        <v>9799.0</v>
       </c>
       <c r="D86" s="1">
-        <v>106.6</v>
+        <v>112.7</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3564241249</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1076479.6</v>
+        <v>1120578.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-76891.4</v>
+        <v>-16231.3</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.1428571428571</v>
+        <v>-1.4484749217949</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>999588.2</v>
+        <v>1104347.3</v>
       </c>
       <c r="N86" s="1">
-        <v>999588.2</v>
+        <v>1104347.3</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>2354.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>248.7</v>
+        <v>240.05</v>
       </c>
       <c r="E87" s="1">
-        <v>285.9</v>
+        <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>673008.6</v>
+        <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-87568.8</v>
+        <v>-109685.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-13.011542497377</v>
+        <v>-15.664655169705</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>585439.8</v>
+        <v>590523.0</v>
       </c>
       <c r="N87" s="1">
-        <v>585439.8</v>
+        <v>590523.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>32.18</v>
+        <v>34.82</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-25452.56</v>
+        <v>-5919.2</v>
       </c>
       <c r="J88" s="1">
-        <v>-9.6574957888827</v>
+        <v>-2.2459292532285</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>238099.82</v>
+        <v>257633.18</v>
       </c>
       <c r="N88" s="1">
-        <v>238099.82</v>
+        <v>257633.18</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>13431.0</v>
+        <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.82</v>
+        <v>58.14</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>859852.62</v>
+        <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-110134.2</v>
+        <v>-76944.84</v>
       </c>
       <c r="J89" s="1">
-        <v>-12.80849734458</v>
+        <v>-8.6170249293642</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>749718.42</v>
+        <v>815994.9</v>
       </c>
       <c r="N89" s="1">
-        <v>749718.42</v>
+        <v>815994.9</v>
       </c>
       <c r="O89" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>2296.0</v>
+        <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>90.1</v>
+        <v>30.62</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-23419.2</v>
+        <v>-19378.24</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.169491525424</v>
+        <v>-8.4147557328016</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>206869.6</v>
+        <v>210910.56</v>
       </c>
       <c r="N90" s="1">
-        <v>206869.6</v>
+        <v>210910.56</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>618502.0</v>
+        <v>646324.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.859</v>
+        <v>4.661</v>
       </c>
       <c r="E91" s="1">
-        <v>3.6809499888</v>
+        <v>3.729250345</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2276674.93</v>
+        <v>2410304.0</v>
       </c>
       <c r="I91" s="1">
-        <v>728626.29</v>
+        <v>602212.16</v>
       </c>
       <c r="J91" s="1">
-        <v>32.003966855295</v>
+        <v>24.984904808688</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>3005301.22</v>
+        <v>3012516.16</v>
       </c>
       <c r="N91" s="1">
-        <v>3005301.22</v>
+        <v>3012516.16</v>
       </c>
       <c r="O91" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>26009.0</v>
+        <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.41</v>
+        <v>23.29</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>704323.72</v>
+        <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-69444.03</v>
+        <v>-98632.61</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.8596750369276</v>
+        <v>-13.48118654046</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>634879.69</v>
+        <v>632998.91</v>
       </c>
       <c r="N92" s="1">
-        <v>634879.69</v>
+        <v>632998.91</v>
       </c>
       <c r="O92" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13749.0</v>
+        <v>14367.0</v>
       </c>
       <c r="D93" s="1">
-        <v>170.88</v>
+        <v>188.36</v>
       </c>
       <c r="E93" s="1">
-        <v>109.5903891192</v>
+        <v>112.5296039535</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1506758.26</v>
+        <v>1616712.82</v>
       </c>
       <c r="I93" s="1">
-        <v>842670.86</v>
+        <v>1089455.3</v>
       </c>
       <c r="J93" s="1">
-        <v>55.926081998051</v>
+        <v>67.3870638324</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2349429.12</v>
+        <v>2706168.12</v>
       </c>
       <c r="N93" s="1">
-        <v>2349429.12</v>
+        <v>2706168.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12349.0</v>
+        <v>12904.0</v>
       </c>
       <c r="D94" s="1">
-        <v>136.85</v>
+        <v>152.5</v>
       </c>
       <c r="E94" s="1">
-        <v>96.2270864038</v>
+        <v>97.7527735586</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1188308.29</v>
+        <v>1261401.79</v>
       </c>
       <c r="I94" s="1">
-        <v>501652.36</v>
+        <v>706458.21</v>
       </c>
       <c r="J94" s="1">
-        <v>42.215674519951</v>
+        <v>56.005803670217</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1689960.65</v>
+        <v>1967860.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1689960.65</v>
+        <v>1967860.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>13695.0</v>
+        <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>64.08</v>
+        <v>52.7</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>777876.0</v>
+        <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>99699.6</v>
+        <v>-59438.94</v>
       </c>
       <c r="J95" s="1">
-        <v>12.816901408451</v>
+        <v>-7.3054139293818</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>877575.6</v>
+        <v>754189.7</v>
       </c>
       <c r="N95" s="1">
-        <v>877575.6</v>
+        <v>754189.7</v>
       </c>
       <c r="O95" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8031.0</v>
+        <v>8392.0</v>
       </c>
       <c r="D96" s="1">
-        <v>353.65</v>
+        <v>377.45</v>
       </c>
       <c r="E96" s="1">
-        <v>328.296540904</v>
+        <v>329.2022009056</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2636549.52</v>
+        <v>2762664.87</v>
       </c>
       <c r="I96" s="1">
-        <v>203613.63</v>
+        <v>404895.53</v>
       </c>
       <c r="J96" s="1">
-        <v>7.7227311095602</v>
+        <v>14.655977074773</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2840163.15</v>
+        <v>3167560.4</v>
       </c>
       <c r="N96" s="1">
-        <v>2840163.15</v>
+        <v>3167560.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>45673.0</v>
+        <v>47727.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.78</v>
+        <v>26.1</v>
       </c>
       <c r="E97" s="1">
-        <v>20.5399995621</v>
+        <v>20.7216133426</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>938123.4</v>
+        <v>988980.44</v>
       </c>
       <c r="I97" s="1">
-        <v>193653.54</v>
+        <v>256694.26</v>
       </c>
       <c r="J97" s="1">
-        <v>20.642651062749</v>
+        <v>25.955443567721</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1131776.94</v>
+        <v>1245674.7</v>
       </c>
       <c r="N97" s="1">
-        <v>1131776.94</v>
+        <v>1245674.7</v>
       </c>
       <c r="O97" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8408.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D98" s="1">
-        <v>473.7</v>
+        <v>471.65</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2513106565</v>
+        <v>463.2448008195</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3895017.02</v>
+        <v>4070068.82</v>
       </c>
       <c r="I98" s="1">
-        <v>87852.58</v>
+        <v>73848.08</v>
       </c>
       <c r="J98" s="1">
-        <v>2.2555120952976</v>
+        <v>1.8144184598825</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>3982869.6</v>
+        <v>4143916.9</v>
       </c>
       <c r="N98" s="1">
-        <v>3982869.6</v>
+        <v>4143916.9</v>
       </c>
       <c r="O98" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>23964.0</v>
+        <v>25042.0</v>
       </c>
       <c r="D99" s="1">
-        <v>54.85</v>
+        <v>49.775</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7154548359</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1413876.0</v>
+        <v>1470352.42</v>
       </c>
       <c r="I99" s="1">
-        <v>-99450.6</v>
+        <v>-223886.87</v>
       </c>
       <c r="J99" s="1">
-        <v>-7.0338983050847</v>
+        <v>-15.226748836174</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1314425.4</v>
+        <v>1246465.55</v>
       </c>
       <c r="N99" s="1">
-        <v>1314425.4</v>
+        <v>1246465.55</v>
       </c>
       <c r="O99" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11327.0</v>
+        <v>11837.0</v>
       </c>
       <c r="D100" s="1">
-        <v>107.8</v>
+        <v>111.9</v>
       </c>
       <c r="E100" s="1">
-        <v>144.8451999647</v>
+        <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1640661.58</v>
+        <v>1695537.58</v>
       </c>
       <c r="I100" s="1">
-        <v>-419610.98</v>
+        <v>-370977.28</v>
       </c>
       <c r="J100" s="1">
-        <v>-25.575718058809</v>
+        <v>-21.879625929612</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1221050.6</v>
+        <v>1324560.3</v>
       </c>
       <c r="N100" s="1">
-        <v>1221050.6</v>
+        <v>1324560.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.455</v>
+        <v>15.13</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>77263.5</v>
+        <v>70436.87</v>
       </c>
       <c r="J101" s="1">
-        <v>31.23413552834</v>
+        <v>28.474438043475</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>324632.28</v>
+        <v>317805.65</v>
       </c>
       <c r="N101" s="1">
-        <v>324632.28</v>
+        <v>317805.65</v>
       </c>
       <c r="O101" s="1">
         <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>22291.0</v>
+        <v>23294.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.56</v>
+        <v>54.1</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001884</v>
+        <v>52.1691899202</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1163674.91</v>
+        <v>1215229.11</v>
       </c>
       <c r="I102" s="1">
-        <v>7940.05</v>
+        <v>44976.29</v>
       </c>
       <c r="J102" s="1">
-        <v>0.68232544431159</v>
+        <v>3.7010543633208</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1171614.96</v>
+        <v>1260205.4</v>
       </c>
       <c r="N102" s="1">
-        <v>1171614.96</v>
+        <v>1260205.4</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2148.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D103" s="1">
-        <v>537.6</v>
+        <v>551.8</v>
       </c>
       <c r="E103" s="1">
-        <v>281.5584590317</v>
+        <v>292.6990512249</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>604787.57</v>
+        <v>657109.37</v>
       </c>
       <c r="I103" s="1">
-        <v>549977.23</v>
+        <v>581681.63</v>
       </c>
       <c r="J103" s="1">
-        <v>90.937257523332</v>
+        <v>88.521280711611</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1154764.8</v>
+        <v>1238791.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1154764.8</v>
+        <v>1238791.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>228396.0</v>
+        <v>238670.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.983</v>
+        <v>3.814</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000088</v>
+        <v>3.4651720367</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>794361.29</v>
+        <v>827032.61</v>
       </c>
       <c r="I104" s="1">
-        <v>-113056.02</v>
+        <v>83254.77</v>
       </c>
       <c r="J104" s="1">
-        <v>-14.232317387973</v>
+        <v>10.066685278589</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>681305.27</v>
+        <v>910287.38</v>
       </c>
       <c r="N104" s="1">
-        <v>681305.27</v>
+        <v>910287.38</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>14987.0</v>
+        <v>15661.0</v>
       </c>
       <c r="D105" s="1">
-        <v>66.0</v>
+        <v>72.98</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2035974714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1038599.1</v>
+        <v>1083797.54</v>
       </c>
       <c r="I105" s="1">
-        <v>-49457.1</v>
+        <v>59142.24</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.7619047619048</v>
+        <v>5.4569453995993</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>989142.0</v>
+        <v>1142939.78</v>
       </c>
       <c r="N105" s="1">
-        <v>989142.0</v>
+        <v>1142939.78</v>
       </c>
       <c r="O105" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253715.0</v>
+        <v>265128.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.204</v>
+        <v>8.946</v>
       </c>
       <c r="E106" s="1">
-        <v>5.0624402578</v>
+        <v>5.1370650403</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1284417.03</v>
+        <v>1361979.78</v>
       </c>
       <c r="I106" s="1">
-        <v>543345.83</v>
+        <v>1009855.31</v>
       </c>
       <c r="J106" s="1">
-        <v>42.302913875254</v>
+        <v>74.14613086253</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1827762.86</v>
+        <v>2371835.09</v>
       </c>
       <c r="N106" s="1">
-        <v>1827762.86</v>
+        <v>2371835.09</v>
       </c>
       <c r="O106" s="1">
-        <v>0.31</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>109077.0</v>
+        <v>113984.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.645</v>
+        <v>15.68</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3735864683</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1794316.65</v>
+        <v>1866326.88</v>
       </c>
       <c r="I107" s="1">
-        <v>-87806.98</v>
+        <v>-79057.76</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.893616742619</v>
+        <v>-4.2360082173815</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1706509.67</v>
+        <v>1787269.12</v>
       </c>
       <c r="N107" s="1">
-        <v>1706509.67</v>
+        <v>1787269.12</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>135.57</v>
+        <v>139.64</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1039675.53</v>
+        <v>1158637.56</v>
       </c>
       <c r="J108" s="1">
-        <v>35.57</v>
+        <v>39.64</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3962575.53</v>
+        <v>4081537.56</v>
       </c>
       <c r="N108" s="1">
-        <v>3962575.53</v>
+        <v>4081537.56</v>
       </c>
       <c r="O108" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1892.4</v>
+        <v>1979.34</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>844039.89</v>
+        <v>972798.03</v>
       </c>
       <c r="J109" s="1">
-        <v>43.093941920924</v>
+        <v>49.667915346524</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2802644.4</v>
+        <v>2931402.54</v>
       </c>
       <c r="N109" s="1">
-        <v>2802644.4</v>
+        <v>2931402.54</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>8683.0</v>
+        <v>10710.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1071.0</v>
+        <v>1073.54</v>
       </c>
       <c r="E110" s="1">
-        <v>1070.2115317287</v>
+        <v>1072.6674164332</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>9292646.73</v>
+        <v>11488268.03</v>
       </c>
       <c r="I110" s="1">
-        <v>6846.27</v>
+        <v>9345.37</v>
       </c>
       <c r="J110" s="1">
-        <v>0.073674058628504</v>
+        <v>0.081347074908036</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>9299493.0</v>
+        <v>11497613.4</v>
       </c>
       <c r="N110" s="1">
-        <v>9299493.0</v>
+        <v>11497613.4</v>
       </c>
       <c r="O110" s="1">
-        <v>1.56</v>
+        <v>1.91</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>91512.0</v>
+        <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>132.43</v>
+        <v>133.74</v>
       </c>
       <c r="E111" s="1">
-        <v>115.8781323761</v>
+        <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>10604239.65</v>
+        <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>1514694.51</v>
+        <v>323871.38</v>
       </c>
       <c r="J111" s="1">
-        <v>14.283857777582</v>
+        <v>15.414355598012</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>12118934.16</v>
+        <v>2424973.68</v>
       </c>
       <c r="N111" s="1">
-        <v>12118934.16</v>
+        <v>2424973.68</v>
       </c>
       <c r="O111" s="1">
-        <v>2.04</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>92453.0</v>
+        <v>96612.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.52</v>
+        <v>17.65</v>
       </c>
       <c r="E112" s="1">
-        <v>18.19</v>
+        <v>18.1678300832</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1681720.07</v>
+        <v>1755230.4</v>
       </c>
       <c r="I112" s="1">
-        <v>-61943.51</v>
+        <v>-50028.6</v>
       </c>
       <c r="J112" s="1">
-        <v>-3.6833424958769</v>
+        <v>-2.8502582908774</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1619776.56</v>
+        <v>1705201.8</v>
       </c>
       <c r="N112" s="1">
-        <v>1619776.56</v>
+        <v>1705201.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>8879.0</v>
+        <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>69.45</v>
+        <v>66.65</v>
       </c>
       <c r="E113" s="1">
-        <v>67.7</v>
+        <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>601108.3</v>
+        <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>15538.25</v>
+        <v>-10539.9</v>
       </c>
       <c r="J113" s="1">
-        <v>2.5849335302806</v>
+        <v>-1.6758766555799</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>616646.55</v>
+        <v>618378.7</v>
       </c>
       <c r="N113" s="1">
-        <v>616646.55</v>
+        <v>618378.7</v>
       </c>
       <c r="O113" s="1">
         <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>30650.0</v>
+        <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>21.18</v>
+        <v>22.29</v>
       </c>
       <c r="E114" s="1">
-        <v>22.7499993475</v>
+        <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>697287.48</v>
+        <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-48120.48</v>
+        <v>-11134.13</v>
       </c>
       <c r="J114" s="1">
-        <v>-6.9010962307827</v>
+        <v>-1.5356138399147</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>649167.0</v>
+        <v>713926.41</v>
       </c>
       <c r="N114" s="1">
-        <v>649167.0</v>
+        <v>713926.41</v>
       </c>
       <c r="O114" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>18619.0</v>
+        <v>19457.0</v>
       </c>
       <c r="D115" s="1">
-        <v>46.615</v>
+        <v>41.535</v>
       </c>
       <c r="E115" s="1">
-        <v>40.9417455288</v>
+        <v>40.8572544585</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>762294.36</v>
+        <v>794959.6</v>
       </c>
       <c r="I115" s="1">
-        <v>105630.33</v>
+        <v>13186.9</v>
       </c>
       <c r="J115" s="1">
-        <v>13.856895123821</v>
+        <v>1.6588138567042</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>867924.69</v>
+        <v>808146.5</v>
       </c>
       <c r="N115" s="1">
-        <v>867924.69</v>
+        <v>808146.5</v>
       </c>
       <c r="O115" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>14.7</v>
+        <v>18.38</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-23910.64</v>
+        <v>29096.08</v>
       </c>
       <c r="J116" s="1">
-        <v>-10.146699266504</v>
+        <v>12.347188264059</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>211738.8</v>
+        <v>264745.52</v>
       </c>
       <c r="N116" s="1">
-        <v>211738.8</v>
+        <v>264745.52</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>21.61</v>
+        <v>25.0</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-21433.35</v>
+        <v>12361.56</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.0488215488215</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>215430.09</v>
+        <v>249225.0</v>
       </c>
       <c r="N117" s="1">
-        <v>215430.09</v>
+        <v>249225.0</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>26094.0</v>
+        <v>27268.0</v>
       </c>
       <c r="D118" s="1">
-        <v>36.035</v>
+        <v>32.58</v>
       </c>
       <c r="E118" s="1">
-        <v>41.96</v>
+        <v>41.6493644565</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1094904.24</v>
+        <v>1135694.87</v>
       </c>
       <c r="I118" s="1">
-        <v>-154606.95</v>
+        <v>-247303.43</v>
       </c>
       <c r="J118" s="1">
-        <v>-14.120591039085</v>
+        <v>-21.775517045349</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>940297.29</v>
+        <v>888391.44</v>
       </c>
       <c r="N118" s="1">
-        <v>940297.29</v>
+        <v>888391.44</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>25.97</v>
+        <v>24.67</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-16155.96</v>
+        <v>-27447.76</v>
       </c>
       <c r="J119" s="1">
-        <v>-6.6834351419332</v>
+        <v>-11.354653251886</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>225575.42</v>
+        <v>214283.62</v>
       </c>
       <c r="N119" s="1">
-        <v>225575.42</v>
+        <v>214283.62</v>
       </c>
       <c r="O119" s="1">
         <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>87.15</v>
+        <v>91.7</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-9329.4</v>
+        <v>2628.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.9140022050717</v>
+        <v>1.1025358324146</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>229030.2</v>
+        <v>240987.6</v>
       </c>
       <c r="N120" s="1">
-        <v>229030.2</v>
+        <v>240987.6</v>
       </c>
       <c r="O120" s="1">
         <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>32.92</v>
+        <v>35.3</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-29937.05</v>
+        <v>-11899.03</v>
       </c>
       <c r="J121" s="1">
-        <v>-10.71331705994</v>
+        <v>-4.2582045023054</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>249500.68</v>
+        <v>267538.7</v>
       </c>
       <c r="N121" s="1">
-        <v>249500.68</v>
+        <v>267538.7</v>
       </c>
       <c r="O121" s="1">
         <v>0.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>11673.0</v>
+        <v>12198.0</v>
       </c>
       <c r="D122" s="1">
-        <v>304.4</v>
+        <v>270.0</v>
       </c>
       <c r="E122" s="1">
-        <v>278.9083628887</v>
+        <v>278.9295228726</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3255697.32</v>
+        <v>3402382.32</v>
       </c>
       <c r="I122" s="1">
-        <v>297563.88</v>
+        <v>-108922.32</v>
       </c>
       <c r="J122" s="1">
-        <v>9.1397894445544</v>
+        <v>-3.201354514445</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3553261.2</v>
+        <v>3293460.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3553261.2</v>
+        <v>3293460.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.6</v>
+        <v>0.55</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>389523.0</v>
+        <v>407045.0</v>
       </c>
       <c r="D123" s="1">
-        <v>3.369</v>
+        <v>4.337</v>
       </c>
       <c r="E123" s="1">
-        <v>2.5731999908</v>
+        <v>2.6309171959</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1002320.58</v>
+        <v>1070901.69</v>
       </c>
       <c r="I123" s="1">
-        <v>309982.41</v>
+        <v>694452.48</v>
       </c>
       <c r="J123" s="1">
-        <v>30.926473643792</v>
+        <v>64.847453924552</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1312302.99</v>
+        <v>1765354.17</v>
       </c>
       <c r="N123" s="1">
-        <v>1312302.99</v>
+        <v>1765354.17</v>
       </c>
       <c r="O123" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>83575.0</v>
+        <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>9.328</v>
+        <v>9.036</v>
       </c>
       <c r="E124" s="1">
-        <v>9.388</v>
+        <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>784602.1</v>
+        <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-5014.5</v>
+        <v>-30042.4</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.63911376224968</v>
+        <v>-3.6673190896957</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>779587.6</v>
+        <v>789150.02</v>
       </c>
       <c r="N124" s="1">
-        <v>779587.6</v>
+        <v>789150.02</v>
       </c>
       <c r="O124" s="1">
         <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>38166.0</v>
+        <v>39883.0</v>
       </c>
       <c r="D125" s="1">
-        <v>76.39</v>
+        <v>80.08</v>
       </c>
       <c r="E125" s="1">
-        <v>92.4944345753</v>
+        <v>92.0736361357</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3530142.59</v>
+        <v>3672172.83</v>
       </c>
       <c r="I125" s="1">
-        <v>-614641.85</v>
+        <v>-478342.19</v>
       </c>
       <c r="J125" s="1">
-        <v>-17.411247119058</v>
+        <v>-13.026134992671</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2915500.74</v>
+        <v>3193830.64</v>
       </c>
       <c r="N125" s="1">
-        <v>2915500.74</v>
+        <v>3193830.64</v>
       </c>
       <c r="O125" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>34175.0</v>
+        <v>35712.0</v>
       </c>
       <c r="D126" s="1">
-        <v>166.44</v>
+        <v>147.28</v>
       </c>
       <c r="E126" s="1">
-        <v>144.0546393563</v>
+        <v>144.1771001344</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4923067.3</v>
+        <v>5148852.6</v>
       </c>
       <c r="I126" s="1">
-        <v>765019.7</v>
+        <v>110810.76</v>
       </c>
       <c r="J126" s="1">
-        <v>15.539493031103</v>
+        <v>2.1521447322069</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5688087.0</v>
+        <v>5259663.36</v>
       </c>
       <c r="N126" s="1">
-        <v>5688087.0</v>
+        <v>5259663.36</v>
       </c>
       <c r="O126" s="1">
-        <v>0.96</v>
+        <v>0.87</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>77189.0</v>
+        <v>80661.0</v>
       </c>
       <c r="D127" s="1">
-        <v>32.6</v>
+        <v>36.26</v>
       </c>
       <c r="E127" s="1">
-        <v>32.5458399513</v>
+        <v>32.6351208143</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2512180.84</v>
+        <v>2632381.48</v>
       </c>
       <c r="I127" s="1">
-        <v>4180.56</v>
+        <v>292386.38</v>
       </c>
       <c r="J127" s="1">
-        <v>0.16641158683465</v>
+        <v>11.107295132619</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2516361.4</v>
+        <v>2924767.86</v>
       </c>
       <c r="N127" s="1">
-        <v>2516361.4</v>
+        <v>2924767.86</v>
       </c>
       <c r="O127" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>20224.0</v>
+        <v>21134.0</v>
       </c>
       <c r="D128" s="1">
-        <v>248.0</v>
+        <v>276.0</v>
       </c>
       <c r="E128" s="1">
-        <v>114.2849876384</v>
+        <v>119.228758872</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2311299.59</v>
+        <v>2519780.59</v>
       </c>
       <c r="I128" s="1">
-        <v>2704252.41</v>
+        <v>3313203.41</v>
       </c>
       <c r="J128" s="1">
-        <v>117.00137973027</v>
+        <v>131.4877741002</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>5015552.0</v>
+        <v>5832984.0</v>
       </c>
       <c r="N128" s="1">
-        <v>5015552.0</v>
+        <v>5832984.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.84</v>
+        <v>0.97</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>27650.0</v>
+        <v>28894.0</v>
       </c>
       <c r="D129" s="1">
-        <v>143.95</v>
+        <v>187.62</v>
       </c>
       <c r="E129" s="1">
-        <v>125.2225316456</v>
+        <v>125.9556309268</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3462403.0</v>
+        <v>3639362.0</v>
       </c>
       <c r="I129" s="1">
-        <v>517814.5</v>
+        <v>1781730.28</v>
       </c>
       <c r="J129" s="1">
-        <v>14.955350373714</v>
+        <v>48.957215028348</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>3980217.5</v>
+        <v>5421092.28</v>
       </c>
       <c r="N129" s="1">
-        <v>3980217.5</v>
+        <v>5421092.28</v>
       </c>
       <c r="O129" s="1">
-        <v>0.67</v>
+        <v>0.9</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>24861.0</v>
+        <v>25979.0</v>
       </c>
       <c r="D130" s="1">
-        <v>220.35</v>
+        <v>243.1</v>
       </c>
       <c r="E130" s="1">
-        <v>134.7297860102</v>
+        <v>137.7839720544</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3349517.21</v>
+        <v>3579489.81</v>
       </c>
       <c r="I130" s="1">
-        <v>2128604.14</v>
+        <v>2736005.09</v>
       </c>
       <c r="J130" s="1">
-        <v>63.549580627472</v>
+        <v>76.435616113683</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>5478121.35</v>
+        <v>6315494.9</v>
       </c>
       <c r="N130" s="1">
-        <v>5478121.35</v>
+        <v>6315494.9</v>
       </c>
       <c r="O130" s="1">
-        <v>0.92</v>
+        <v>1.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>27323.0</v>
+        <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>18.35</v>
+        <v>19.79</v>
       </c>
       <c r="E131" s="1">
-        <v>19.72</v>
+        <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>538809.56</v>
+        <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>-37432.51</v>
+        <v>4038.78</v>
       </c>
       <c r="J131" s="1">
-        <v>-6.947261663286</v>
+        <v>0.71991833232235</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>501377.05</v>
+        <v>565044.08</v>
       </c>
       <c r="N131" s="1">
-        <v>501377.05</v>
+        <v>565044.08</v>
       </c>
       <c r="O131" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>25691.0</v>
+        <v>26847.0</v>
       </c>
       <c r="D132" s="1">
-        <v>64.12</v>
+        <v>69.16</v>
       </c>
       <c r="E132" s="1">
-        <v>35.9666412362</v>
+        <v>37.0772726934</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>924018.98</v>
+        <v>995413.54</v>
       </c>
       <c r="I132" s="1">
-        <v>723287.94</v>
+        <v>861324.98</v>
       </c>
       <c r="J132" s="1">
-        <v>78.276307700952</v>
+        <v>86.52936145514</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1647306.92</v>
+        <v>1856738.52</v>
       </c>
       <c r="N132" s="1">
-        <v>1647306.92</v>
+        <v>1856738.52</v>
       </c>
       <c r="O132" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>126.9</v>
+        <v>112.5</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-8406.5</v>
+        <v>-36558.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.2774390243902</v>
+        <v>-14.253048780488</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>248089.5</v>
+        <v>219937.5</v>
       </c>
       <c r="N133" s="1">
-        <v>248089.5</v>
+        <v>219937.5</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>45.7</v>
+        <v>48.66</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-39154.4</v>
+        <v>-22110.72</v>
       </c>
       <c r="J134" s="1">
-        <v>-12.952380952381</v>
+        <v>-7.3142857142857</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>263140.6</v>
+        <v>280184.28</v>
       </c>
       <c r="N134" s="1">
-        <v>263140.6</v>
+        <v>280184.28</v>
       </c>
       <c r="O134" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>21848.0</v>
+        <v>22831.0</v>
       </c>
       <c r="D135" s="1">
-        <v>28.605</v>
+        <v>43.38</v>
       </c>
       <c r="E135" s="1">
-        <v>24.8474382094</v>
+        <v>25.0090066138</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>542866.83</v>
+        <v>570980.63</v>
       </c>
       <c r="I135" s="1">
-        <v>82095.21</v>
+        <v>419428.15</v>
       </c>
       <c r="J135" s="1">
-        <v>15.122531984502</v>
+        <v>73.457509407981</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>624962.04</v>
+        <v>990408.78</v>
       </c>
       <c r="N135" s="1">
-        <v>624962.04</v>
+        <v>990408.78</v>
       </c>
       <c r="O135" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.275</v>
+        <v>9.672</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-25046.49</v>
+        <v>-37325.38</v>
       </c>
       <c r="J136" s="1">
-        <v>-10.691003683172</v>
+        <v>-15.932203476647</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>209229.83</v>
+        <v>196950.94</v>
       </c>
       <c r="N136" s="1">
-        <v>209229.83</v>
+        <v>196950.94</v>
       </c>
       <c r="O136" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>68294.0</v>
+        <v>71366.0</v>
       </c>
       <c r="D137" s="1">
-        <v>31.96</v>
+        <v>40.26</v>
       </c>
       <c r="E137" s="1">
-        <v>29.5914837321</v>
+        <v>29.892309363</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2020920.79</v>
+        <v>2133294.55</v>
       </c>
       <c r="I137" s="1">
-        <v>161755.45</v>
+        <v>739900.61</v>
       </c>
       <c r="J137" s="1">
-        <v>8.0040470067112</v>
+        <v>34.683471628426</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2182676.24</v>
+        <v>2873195.16</v>
       </c>
       <c r="N137" s="1">
-        <v>2182676.24</v>
+        <v>2873195.16</v>
       </c>
       <c r="O137" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>51.24</v>
+        <v>54.16</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>-1092.48</v>
+        <v>12199.36</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.46620046620047</v>
+        <v>5.2059052059052</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>233244.48</v>
+        <v>246536.32</v>
       </c>
       <c r="N138" s="1">
-        <v>233244.48</v>
+        <v>246536.32</v>
       </c>
       <c r="O138" s="1">
         <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>46166.0</v>
+        <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>10.02</v>
+        <v>10.2</v>
       </c>
       <c r="E139" s="1">
-        <v>10.2</v>
+        <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>470893.2</v>
+        <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-8309.88</v>
+        <v>697.87</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.7647058823529</v>
+        <v>0.14202225634693</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>462583.32</v>
+        <v>492078.6</v>
       </c>
       <c r="N139" s="1">
-        <v>462583.32</v>
+        <v>492078.6</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>3224.0</v>
+        <v>3369.0</v>
       </c>
       <c r="D140" s="1">
-        <v>253.8</v>
+        <v>232.8</v>
       </c>
       <c r="E140" s="1">
-        <v>254.9</v>
+        <v>254.7794894627</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>821797.6</v>
+        <v>858352.1</v>
       </c>
       <c r="I140" s="1">
-        <v>-3546.4</v>
+        <v>-74048.9</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.43154178109062</v>
+        <v>-8.6268676921743</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>818251.2</v>
+        <v>784303.2</v>
       </c>
       <c r="N140" s="1">
-        <v>818251.2</v>
+        <v>784303.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>4157.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D141" s="1">
-        <v>249.6</v>
+        <v>239.0</v>
       </c>
       <c r="E141" s="1">
-        <v>252.3</v>
+        <v>252.5668968692</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1048811.1</v>
+        <v>1097150.6</v>
       </c>
       <c r="I141" s="1">
-        <v>-11223.9</v>
+        <v>-58934.6</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.0701545778835</v>
+        <v>-5.3716053201812</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1037587.2</v>
+        <v>1038216.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1037587.2</v>
+        <v>1038216.0</v>
       </c>
       <c r="O141" s="1">
         <v>0.17</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>16.61</v>
+        <v>17.05</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-18241.17</v>
+        <v>-12548.89</v>
       </c>
       <c r="J142" s="1">
-        <v>-7.8246392896781</v>
+        <v>-5.3829078801332</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>214883.57</v>
+        <v>220575.85</v>
       </c>
       <c r="N142" s="1">
-        <v>214883.57</v>
+        <v>220575.85</v>
       </c>
       <c r="O142" s="1">
         <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>15964.0</v>
+        <v>16682.0</v>
       </c>
       <c r="D143" s="1">
-        <v>93.96</v>
+        <v>103.95</v>
       </c>
       <c r="E143" s="1">
-        <v>104.6798753445</v>
+        <v>104.2589455701</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1671109.53</v>
+        <v>1739247.73</v>
       </c>
       <c r="I143" s="1">
-        <v>-171132.09</v>
+        <v>-5153.83</v>
       </c>
       <c r="J143" s="1">
-        <v>-10.24062677687</v>
+        <v>-0.29632523941831</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1499977.44</v>
+        <v>1734093.9</v>
       </c>
       <c r="N143" s="1">
-        <v>1499977.44</v>
+        <v>1734093.9</v>
       </c>
       <c r="O143" s="1">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>58875.0</v>
+        <v>61523.0</v>
       </c>
       <c r="D144" s="1">
-        <v>63.5</v>
+        <v>64.01</v>
       </c>
       <c r="E144" s="1">
-        <v>66.566266327</v>
+        <v>66.3206639793</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3919088.93</v>
+        <v>4080246.21</v>
       </c>
       <c r="I144" s="1">
-        <v>-180526.43</v>
+        <v>-142158.98</v>
       </c>
       <c r="J144" s="1">
-        <v>-4.606336656923</v>
+        <v>-3.4840784767251</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>3738562.5</v>
+        <v>3938087.23</v>
       </c>
       <c r="N144" s="1">
-        <v>3738562.5</v>
+        <v>3938087.23</v>
       </c>
       <c r="O144" s="1">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.735</v>
+        <v>22.16</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-18646.12</v>
+        <v>13085.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-6.7344027310164</v>
+        <v>4.7258979206049</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>258232.48</v>
+        <v>289963.6</v>
       </c>
       <c r="N145" s="1">
-        <v>258232.48</v>
+        <v>289963.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>36579.0</v>
+        <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>18.16</v>
+        <v>19.94</v>
       </c>
       <c r="E146" s="1">
-        <v>19.11</v>
+        <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>699024.69</v>
+        <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-34750.05</v>
+        <v>35797.29</v>
       </c>
       <c r="J146" s="1">
-        <v>-4.9712192569335</v>
+        <v>4.928113819743</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>664274.64</v>
+        <v>762186.56</v>
       </c>
       <c r="N146" s="1">
-        <v>664274.64</v>
+        <v>762186.56</v>
       </c>
       <c r="O146" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>17919.0</v>
+        <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>26.17</v>
+        <v>25.04</v>
       </c>
       <c r="E147" s="1">
-        <v>26.98</v>
+        <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>483454.62</v>
+        <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-14514.39</v>
+        <v>-36181.42</v>
       </c>
       <c r="J147" s="1">
-        <v>-3.002223869533</v>
+        <v>-7.1638514442633</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>468940.23</v>
+        <v>468874.0</v>
       </c>
       <c r="N147" s="1">
-        <v>468940.23</v>
+        <v>468874.0</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>59382.0</v>
+        <v>62053.0</v>
       </c>
       <c r="D148" s="1">
-        <v>18.695</v>
+        <v>25.17</v>
       </c>
       <c r="E148" s="1">
-        <v>19.76</v>
+        <v>19.8456572607</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1173388.32</v>
+        <v>1231482.57</v>
       </c>
       <c r="I148" s="1">
-        <v>-63241.83</v>
+        <v>330391.44</v>
       </c>
       <c r="J148" s="1">
-        <v>-5.3896761133603</v>
+        <v>26.828754872267</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1110146.49</v>
+        <v>1561874.01</v>
       </c>
       <c r="N148" s="1">
-        <v>1110146.49</v>
+        <v>1561874.01</v>
       </c>
       <c r="O148" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>26193.0</v>
+        <v>27371.0</v>
       </c>
       <c r="D149" s="1">
-        <v>65.0</v>
+        <v>65.2</v>
       </c>
       <c r="E149" s="1">
-        <v>60.3</v>
+        <v>60.5302546491</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1579437.9</v>
+        <v>1656773.6</v>
       </c>
       <c r="I149" s="1">
-        <v>123107.1</v>
+        <v>127815.6</v>
       </c>
       <c r="J149" s="1">
-        <v>7.7943615257048</v>
+        <v>7.7147293993579</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1702545.0</v>
+        <v>1784589.2</v>
       </c>
       <c r="N149" s="1">
-        <v>1702545.0</v>
+        <v>1784589.2</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>74.1</v>
+        <v>78.2</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-23060.1</v>
+        <v>-11092.2</v>
       </c>
       <c r="J150" s="1">
-        <v>-9.6341463414634</v>
+        <v>-4.6341463414634</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>216297.9</v>
+        <v>228265.8</v>
       </c>
       <c r="N150" s="1">
-        <v>216297.9</v>
+        <v>228265.8</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>10045.0</v>
+        <v>10497.0</v>
       </c>
       <c r="D151" s="1">
-        <v>129.35</v>
+        <v>127.6</v>
       </c>
       <c r="E151" s="1">
-        <v>105.4071567944</v>
+        <v>106.3950738306</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1058814.89</v>
+        <v>1116829.09</v>
       </c>
       <c r="I151" s="1">
-        <v>240505.86</v>
+        <v>222588.11</v>
       </c>
       <c r="J151" s="1">
-        <v>22.714627672076</v>
+        <v>19.930364636186</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1299320.75</v>
+        <v>1339417.2</v>
       </c>
       <c r="N151" s="1">
-        <v>1299320.75</v>
+        <v>1339417.2</v>
       </c>
       <c r="O151" s="1">
         <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>7013.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>89.5</v>
+        <v>86.68</v>
       </c>
       <c r="E152" s="1">
-        <v>101.2</v>
+        <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>709715.6</v>
+        <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-82052.1</v>
+        <v>-101740.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-11.561264822134</v>
+        <v>-13.805970594829</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>627663.5</v>
+        <v>635191.04</v>
       </c>
       <c r="N152" s="1">
-        <v>627663.5</v>
+        <v>635191.04</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>46045.0</v>
+        <v>48116.0</v>
       </c>
       <c r="D153" s="1">
-        <v>23.98</v>
+        <v>22.96</v>
       </c>
       <c r="E153" s="1">
-        <v>28.6376288414</v>
+        <v>28.3329948458</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1318619.62</v>
+        <v>1363270.38</v>
       </c>
       <c r="I153" s="1">
-        <v>-214460.52</v>
+        <v>-258527.02</v>
       </c>
       <c r="J153" s="1">
-        <v>-16.264017063541</v>
+        <v>-18.963737772987</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1104159.1</v>
+        <v>1104743.36</v>
       </c>
       <c r="N153" s="1">
-        <v>1104159.1</v>
+        <v>1104743.36</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>53390.0</v>
+        <v>55792.0</v>
       </c>
       <c r="D154" s="1">
-        <v>31.84</v>
+        <v>38.56</v>
       </c>
       <c r="E154" s="1">
-        <v>36.9</v>
+        <v>36.6765561371</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1970091.0</v>
+        <v>2046258.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-270153.4</v>
+        <v>105081.1</v>
       </c>
       <c r="J154" s="1">
-        <v>-13.712737127371</v>
+        <v>5.1352800297824</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>1699937.6</v>
+        <v>2151339.52</v>
       </c>
       <c r="N154" s="1">
-        <v>1699937.6</v>
+        <v>2151339.52</v>
       </c>
       <c r="O154" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>35350.0</v>
+        <v>36940.0</v>
       </c>
       <c r="D155" s="1">
-        <v>23.38</v>
+        <v>24.44</v>
       </c>
       <c r="E155" s="1">
-        <v>31.8183923621</v>
+        <v>31.4293548998</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1124780.17</v>
+        <v>1161000.37</v>
       </c>
       <c r="I155" s="1">
-        <v>-298297.17</v>
+        <v>-258186.77</v>
       </c>
       <c r="J155" s="1">
-        <v>-26.520486220876</v>
+        <v>-22.238302129051</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>826483.0</v>
+        <v>902813.6</v>
       </c>
       <c r="N155" s="1">
-        <v>826483.0</v>
+        <v>902813.6</v>
       </c>
       <c r="O155" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>26117.0</v>
+        <v>27292.0</v>
       </c>
       <c r="D156" s="1">
-        <v>67.26</v>
+        <v>66.42</v>
       </c>
       <c r="E156" s="1">
-        <v>112.5835792779</v>
+        <v>110.5186076506</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2940345.34</v>
+        <v>3016273.84</v>
       </c>
       <c r="I156" s="1">
-        <v>-1183715.92</v>
+        <v>-1203539.2</v>
       </c>
       <c r="J156" s="1">
-        <v>-40.25771748294</v>
+        <v>-39.901522999649</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1756629.42</v>
+        <v>1812734.64</v>
       </c>
       <c r="N156" s="1">
-        <v>1756629.42</v>
+        <v>1812734.64</v>
       </c>
       <c r="O156" s="1">
         <v>0.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>-6072800.43</v>
+        <v>1061.0</v>
       </c>
       <c r="D157" s="1">
-        <v>0.0895565</v>
+        <v>256.25</v>
       </c>
       <c r="E157" s="1">
-        <v>0.084671376</v>
+        <v>247.647502356</v>
       </c>
       <c r="F157" t="s">
-        <v>340</v>
+        <v>8</v>
       </c>
       <c r="G157">
-        <v>11.15</v>
+        <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>350370.56</v>
+        <v>912725.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>341</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>331551.43</v>
+        <v>912725.0</v>
       </c>
       <c r="N157" s="1">
-        <v>350370.56</v>
+        <v>912725.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>1416.0</v>
+        <v>372.0</v>
       </c>
       <c r="D158" s="1">
-        <v>248.75</v>
+        <v>115.68</v>
       </c>
       <c r="E158" s="1">
-        <v>253.234251412</v>
+        <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-634970.0</v>
+        <v>-480790.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-634970.0</v>
+        <v>-480790.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-634970.0</v>
+        <v>-480790.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.11</v>
+        <v>-0.08</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>543.0</v>
+        <v>146.0</v>
       </c>
       <c r="D159" s="1">
-        <v>116.01</v>
+        <v>125.63</v>
       </c>
       <c r="E159" s="1">
-        <v>116.972796834</v>
+        <v>129.04</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-614210.0</v>
+        <v>4816.94</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-614210.0</v>
+        <v>4816.94</v>
       </c>
       <c r="N159" s="1">
-        <v>-614210.0</v>
+        <v>4816.94</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B160" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>-44.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D160" s="1">
-        <v>125.9</v>
+        <v>5833.0</v>
       </c>
       <c r="E160" s="1">
-        <v>129.04</v>
+        <v>5557.097812913</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>138160.0</v>
+        <v>-993247.87</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>138160.0</v>
+        <v>-993247.87</v>
       </c>
       <c r="N160" s="1">
-        <v>138160.0</v>
+        <v>-993247.87</v>
       </c>
       <c r="O160" s="1">
-        <v>0.02</v>
+        <v>-0.16</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B161" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C161" s="1">
         <v>1606000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.6</v>
+        <v>97.714</v>
       </c>
       <c r="E161" s="1">
         <v>100.00551183</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>1606088.52</v>
       </c>
       <c r="I161" s="1">
-        <v>-38632.52</v>
+        <v>-36801.68</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.4053792502047</v>
+        <v>-2.2913855333453</v>
       </c>
       <c r="K161">
-        <v>0.46</v>
+        <v>0.87</v>
       </c>
       <c r="L161" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="M161" s="1">
-        <v>1567456.0</v>
+        <v>1569286.84</v>
       </c>
       <c r="N161" s="1">
-        <v>1574793.0</v>
+        <v>1583322.84</v>
       </c>
       <c r="O161" s="1">
         <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B162" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C162" s="1">
         <v>488000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>106.554</v>
+        <v>107.191</v>
       </c>
       <c r="E162" s="1">
         <v>101.26691803</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>494182.56</v>
       </c>
       <c r="I162" s="1">
-        <v>25800.96</v>
+        <v>28909.52</v>
       </c>
       <c r="J162" s="1">
-        <v>5.2209369751939</v>
+        <v>5.849967671866</v>
       </c>
       <c r="K162">
-        <v>2.08</v>
+        <v>2.73</v>
       </c>
       <c r="L162" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="M162" s="1">
-        <v>519983.52</v>
+        <v>523092.08</v>
       </c>
       <c r="N162" s="1">
-        <v>530136.26</v>
+        <v>536403.45</v>
       </c>
       <c r="O162" s="1">
         <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B163" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.156</v>
+        <v>101.593</v>
       </c>
       <c r="E163" s="1">
         <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>599340.0</v>
       </c>
       <c r="I163" s="1">
-        <v>7596.0</v>
+        <v>10218.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.2673941335469</v>
+        <v>1.7048753628992</v>
       </c>
       <c r="K163">
-        <v>4.04</v>
+        <v>4.57</v>
       </c>
       <c r="L163" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="M163" s="1">
-        <v>606936.0</v>
+        <v>609558.0</v>
       </c>
       <c r="N163" s="1">
-        <v>631188.74</v>
+        <v>637003.89</v>
       </c>
       <c r="O163" s="1">
         <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B164" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C164" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>90.112</v>
+        <v>91.079</v>
       </c>
       <c r="E164" s="1">
         <v>91.85654667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>1377848.2</v>
       </c>
       <c r="I164" s="1">
-        <v>-26168.2</v>
+        <v>-11663.2</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.899207764687</v>
+        <v>-0.84647931462987</v>
       </c>
       <c r="K164">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="L164" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="M164" s="1">
-        <v>1351680.0</v>
+        <v>1366185.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1360387.19</v>
+        <v>1378128.49</v>
       </c>
       <c r="O164" s="1">
         <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B165" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C165" s="1">
         <v>603000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.78</v>
+        <v>98.161</v>
       </c>
       <c r="E165" s="1">
         <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>598959.9</v>
       </c>
       <c r="I165" s="1">
-        <v>-9346.5</v>
+        <v>-7049.07</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.5604550488271</v>
+        <v>-1.1768851303735</v>
       </c>
       <c r="K165">
-        <v>1.08</v>
+        <v>1.51</v>
       </c>
       <c r="L165" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="M165" s="1">
-        <v>589613.4</v>
+        <v>591910.83</v>
       </c>
       <c r="N165" s="1">
-        <v>596118.37</v>
+        <v>601017.78</v>
       </c>
       <c r="O165" s="1">
         <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B166" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C166" s="1">
         <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.104</v>
+        <v>97.018</v>
       </c>
       <c r="E166" s="1">
         <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>595518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-12894.0</v>
+        <v>-13410.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.1651738486494</v>
+        <v>-2.2518211036442</v>
       </c>
       <c r="K166">
-        <v>1.08</v>
+        <v>1.43</v>
       </c>
       <c r="L166" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="M166" s="1">
-        <v>582624.0</v>
+        <v>582108.0</v>
       </c>
       <c r="N166" s="1">
-        <v>589133.59</v>
+        <v>590688.82</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>364</v>
+      </c>
+      <c r="B167" t="s">
+        <v>365</v>
+      </c>
+      <c r="C167" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>618721.45</v>
+      </c>
+      <c r="I167" s="1">
+        <v>2915.49</v>
+      </c>
+      <c r="J167" s="1">
+        <v>0.47121204542044</v>
+      </c>
+      <c r="K167">
+        <v>0.37</v>
+      </c>
+      <c r="L167" t="s">
         <v>366</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>505325.0</v>
+        <v>621636.94</v>
       </c>
       <c r="N167" s="1">
-        <v>521537.33</v>
+        <v>623943.35</v>
       </c>
       <c r="O167" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B168" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C168" s="1">
-        <v>1400000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>109.55</v>
+        <v>99.702</v>
       </c>
       <c r="E168" s="1">
-        <v>104.89389286</v>
+        <v>99.646</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1468514.5</v>
+        <v>335807.02</v>
       </c>
       <c r="I168" s="1">
-        <v>65185.5</v>
+        <v>188.72</v>
       </c>
       <c r="J168" s="1">
-        <v>4.4388734329828</v>
+        <v>0.05619894426269</v>
       </c>
       <c r="K168">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>1533700.0</v>
+        <v>335995.74</v>
       </c>
       <c r="N168" s="1">
-        <v>1586195.78</v>
+        <v>335995.74</v>
       </c>
       <c r="O168" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B169" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>104.821</v>
+        <v>101.39</v>
       </c>
       <c r="E169" s="1">
-        <v>106.65</v>
+        <v>100.705752</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>319950.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I169" s="1">
-        <v>-5487.0</v>
+        <v>3421.24</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.7149554617909</v>
+        <v>0.67945274863744</v>
       </c>
       <c r="K169">
-        <v>4.23</v>
+        <v>3.76</v>
       </c>
       <c r="L169" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="M169" s="1">
-        <v>314463.0</v>
+        <v>506950.0</v>
       </c>
       <c r="N169" s="1">
-        <v>327161.63</v>
+        <v>525751.37</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B170" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>108.17</v>
+        <v>110.003</v>
       </c>
       <c r="E170" s="1">
-        <v>111.15333333</v>
+        <v>104.89389286</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>333460.0</v>
+        <v>1468514.5</v>
       </c>
       <c r="I170" s="1">
-        <v>-8950.0</v>
+        <v>71527.5</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.6839800875667</v>
+        <v>4.8707384230799</v>
       </c>
       <c r="K170">
-        <v>4.95</v>
+        <v>4.42</v>
       </c>
       <c r="L170" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="M170" s="1">
-        <v>324510.0</v>
+        <v>1540042.0</v>
       </c>
       <c r="N170" s="1">
-        <v>339371.3</v>
+        <v>1601920.01</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.27</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C171" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.037</v>
+        <v>103.841</v>
       </c>
       <c r="E171" s="1">
-        <v>99.433</v>
+        <v>106.65</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>596598.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-14376.0</v>
+        <v>-8427.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.409662788008</v>
+        <v>-2.6338490389123</v>
       </c>
       <c r="K171">
-        <v>2.59</v>
+        <v>4.81</v>
       </c>
       <c r="L171" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M171" s="1">
-        <v>582222.0</v>
+        <v>311523.0</v>
       </c>
       <c r="N171" s="1">
-        <v>597756.25</v>
+        <v>325947.66</v>
       </c>
       <c r="O171" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B172" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C172" s="1">
-        <v>257000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>94.899</v>
+        <v>107.096</v>
       </c>
       <c r="E172" s="1">
-        <v>98.803</v>
+        <v>111.15333333</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>253923.71</v>
+        <v>333460.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-10033.28</v>
+        <v>-12172.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.951297025394</v>
+        <v>-3.6502129190907</v>
       </c>
       <c r="K172">
-        <v>1.26</v>
+        <v>5.74</v>
       </c>
       <c r="L172" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M172" s="1">
-        <v>243890.43</v>
+        <v>321288.0</v>
       </c>
       <c r="N172" s="1">
-        <v>247118.77</v>
+        <v>338522.59</v>
       </c>
       <c r="O172" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B173" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C173" s="1">
-        <v>362000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.801</v>
+        <v>97.714</v>
       </c>
       <c r="E173" s="1">
-        <v>99.726</v>
+        <v>99.433</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>361008.12</v>
+        <v>596598.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-6968.5</v>
+        <v>-10314.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.9302889918376</v>
+        <v>-1.7288023090926</v>
       </c>
       <c r="K173">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>929.79</v>
+        <v>2.93</v>
+      </c>
+      <c r="L173" t="s">
+        <v>383</v>
       </c>
       <c r="M173" s="1">
-        <v>354039.62</v>
+        <v>586284.0</v>
       </c>
       <c r="N173" s="1">
-        <v>354969.41</v>
+        <v>603889.48</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>384</v>
+      </c>
+      <c r="B174" t="s">
+        <v>385</v>
+      </c>
+      <c r="C174" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.397</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>361008.12</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-4810.98</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.3326514650141</v>
+      </c>
+      <c r="K174">
+        <v>0.69</v>
+      </c>
+      <c r="L174" t="s">
         <v>386</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>490885.0</v>
+        <v>356197.14</v>
       </c>
       <c r="N174" s="1">
-        <v>508001.44</v>
+        <v>358688.99</v>
       </c>
       <c r="O174" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>387</v>
+      </c>
+      <c r="B175" t="s">
+        <v>388</v>
+      </c>
+      <c r="C175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-7230.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.446</v>
+      </c>
+      <c r="K175">
+        <v>3.91</v>
+      </c>
+      <c r="L175" t="s">
         <v>389</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>1272973.0</v>
+        <v>492770.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1311367.52</v>
+        <v>512331.64</v>
       </c>
       <c r="O175" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" t="s">
+        <v>391</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.102</v>
+      </c>
+      <c r="E176" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>5387.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>0.42419360299983</v>
+      </c>
+      <c r="K176">
+        <v>3.36</v>
+      </c>
+      <c r="L176" t="s">
         <v>392</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>700035.0</v>
+        <v>1275326.0</v>
       </c>
       <c r="N176" s="1">
-        <v>720497.53</v>
+        <v>1318956.14</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B177" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C177" s="1">
-        <v>1197000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.144</v>
+        <v>100.094</v>
       </c>
       <c r="E177" s="1">
-        <v>100.93515957</v>
+        <v>100.35519714</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1208193.86</v>
+        <v>702486.38</v>
       </c>
       <c r="I177" s="1">
-        <v>-33410.18</v>
+        <v>-1828.38</v>
       </c>
       <c r="J177" s="1">
-        <v>-2.7652996018371</v>
+        <v>-0.2602726617988</v>
       </c>
       <c r="K177">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.1</v>
+      </c>
+      <c r="L177">
+        <v>732.99</v>
       </c>
       <c r="M177" s="1">
-        <v>1174783.68</v>
+        <v>700658.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1198863.78</v>
+        <v>701390.99</v>
       </c>
       <c r="O177" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B178" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C178" s="1">
-        <v>2530000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.961</v>
+        <v>99.1</v>
       </c>
       <c r="E178" s="1">
-        <v>81.011</v>
+        <v>100.93515942</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>2049578.3</v>
+        <v>905388.38</v>
       </c>
       <c r="I178" s="1">
-        <v>226435.0</v>
+        <v>-16461.38</v>
       </c>
       <c r="J178" s="1">
-        <v>11.047882386343</v>
+        <v>-1.8181567561095</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.39</v>
+      </c>
+      <c r="L178" t="s">
+        <v>397</v>
       </c>
       <c r="M178" s="1">
-        <v>2276013.3</v>
+        <v>888927.0</v>
       </c>
       <c r="N178" s="1">
-        <v>2276013.3</v>
+        <v>910355.42</v>
       </c>
       <c r="O178" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B179" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C179" s="1">
         <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>87.104</v>
+        <v>87.471</v>
       </c>
       <c r="E179" s="1">
         <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>8690.1</v>
+        <v>21498.4</v>
       </c>
       <c r="J179" s="1">
-        <v>0.28668470439238</v>
+        <v>0.70922802371769</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>3039929.6</v>
+        <v>3052737.9</v>
       </c>
       <c r="N179" s="1">
-        <v>3039929.6</v>
+        <v>3052737.9</v>
       </c>
       <c r="O179" s="1">
         <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" t="s">
+        <v>401</v>
+      </c>
+      <c r="C180" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.99</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1199.43</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.24341494714259</v>
+      </c>
+      <c r="K180">
+        <v>0.9</v>
+      </c>
+      <c r="L180" t="s">
         <v>402</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>707133.6</v>
+        <v>493950.6</v>
       </c>
       <c r="N180" s="1">
-        <v>716071.96</v>
+        <v>498381.37</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" t="s">
+        <v>404</v>
+      </c>
+      <c r="C181" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.1</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>499955.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-4455.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-0.89108019721775</v>
+      </c>
+      <c r="K181">
+        <v>3.06</v>
+      </c>
+      <c r="L181" t="s">
         <v>405</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>495279.46</v>
+        <v>495500.0</v>
       </c>
       <c r="N181" s="1">
-        <v>497791.75</v>
+        <v>510794.52</v>
       </c>
       <c r="O181" s="1">
         <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B182" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.658</v>
+        <v>100.242</v>
       </c>
       <c r="E182" s="1">
-        <v>99.991</v>
+        <v>99.834</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>499955.0</v>
+        <v>798672.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-1665.0</v>
+        <v>3264.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.33302997269754</v>
+        <v>0.40867840615422</v>
       </c>
       <c r="K182">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.07</v>
+      </c>
+      <c r="L182">
+        <v>558.9</v>
       </c>
       <c r="M182" s="1">
-        <v>498290.0</v>
+        <v>801936.0</v>
       </c>
       <c r="N182" s="1">
-        <v>511570.82</v>
+        <v>802494.9</v>
       </c>
       <c r="O182" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B183" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.512</v>
+        <v>100.005</v>
       </c>
       <c r="E183" s="1">
-        <v>102.64</v>
+        <v>99.298</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>821120.0</v>
+        <v>740763.08</v>
       </c>
       <c r="I183" s="1">
-        <v>-17024.0</v>
+        <v>5274.22</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.0732657833203</v>
+        <v>0.71199822755745</v>
       </c>
       <c r="K183">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="L183" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M183" s="1">
-        <v>804096.0</v>
+        <v>746037.3</v>
       </c>
       <c r="N183" s="1">
-        <v>809602.85</v>
+        <v>748096.46</v>
       </c>
       <c r="O183" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B184" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C184" s="1">
-        <v>500000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>105.83</v>
+        <v>102.59</v>
       </c>
       <c r="E184" s="1">
-        <v>100.465874</v>
+        <v>103.02331707</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>502329.37</v>
+        <v>126718.68</v>
       </c>
       <c r="I184" s="1">
-        <v>26820.63</v>
+        <v>-532.98</v>
       </c>
       <c r="J184" s="1">
-        <v>5.339251814004</v>
+        <v>-0.42060097216922</v>
       </c>
       <c r="K184">
-        <v>2.0</v>
+        <v>3.4</v>
       </c>
       <c r="L184" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="M184" s="1">
-        <v>529150.0</v>
+        <v>126185.7</v>
       </c>
       <c r="N184" s="1">
-        <v>539167.12</v>
+        <v>130363.49</v>
       </c>
       <c r="O184" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B185" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C185" s="1">
-        <v>123000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.34</v>
+        <v>98.798</v>
       </c>
       <c r="E185" s="1">
-        <v>103.02331707</v>
+        <v>99.459</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>126718.68</v>
+        <v>778763.97</v>
       </c>
       <c r="I185" s="1">
-        <v>-840.48</v>
+        <v>-5175.63</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.66326448476263</v>
+        <v>-0.66459546144643</v>
       </c>
       <c r="K185">
-        <v>2.85</v>
+        <v>0.97</v>
       </c>
       <c r="L185" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="M185" s="1">
-        <v>125878.2</v>
+        <v>773588.34</v>
       </c>
       <c r="N185" s="1">
-        <v>129383.7</v>
+        <v>781187.73</v>
       </c>
       <c r="O185" s="1">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B186" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C186" s="1">
-        <v>1083000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.533</v>
+        <v>98.212</v>
       </c>
       <c r="E186" s="1">
-        <v>99.459</v>
+        <v>99.292</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1077140.97</v>
+        <v>794336.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-10028.58</v>
+        <v>-8640.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.93103690968138</v>
+        <v>-1.0877009225315</v>
       </c>
       <c r="K186">
-        <v>0.6</v>
+        <v>0.93</v>
       </c>
       <c r="L186" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="M186" s="1">
-        <v>1067112.39</v>
+        <v>785696.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1073573.3</v>
+        <v>793137.1</v>
       </c>
       <c r="O186" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B187" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C187" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.739</v>
+        <v>100.471</v>
       </c>
       <c r="E187" s="1">
-        <v>99.292</v>
+        <v>103.004</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>794336.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-12424.0</v>
+        <v>-17731.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.564073641381</v>
+        <v>-2.4591278008621</v>
       </c>
       <c r="K187">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="L187" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="M187" s="1">
-        <v>781912.0</v>
+        <v>703297.0</v>
       </c>
       <c r="N187" s="1">
-        <v>786131.18</v>
+        <v>709481.93</v>
       </c>
       <c r="O187" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B188" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C188" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.173</v>
+        <v>88.18</v>
       </c>
       <c r="E188" s="1">
-        <v>103.004</v>
+        <v>86.92</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>721028.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-19817.0</v>
+        <v>6300.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.7484369539047</v>
+        <v>1.449608835711</v>
       </c>
       <c r="K188">
-        <v>0.45</v>
+        <v>1.06</v>
       </c>
       <c r="L188" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="M188" s="1">
-        <v>701211.0</v>
+        <v>440900.0</v>
       </c>
       <c r="N188" s="1">
-        <v>704375.38</v>
+        <v>446217.89</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B189" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C189" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>87.826</v>
+        <v>103.634</v>
       </c>
       <c r="E189" s="1">
-        <v>86.92</v>
+        <v>105.478</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>434600.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I189" s="1">
-        <v>4530.0</v>
+        <v>-5532.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.0423377818684</v>
+        <v>-1.7482318587762</v>
       </c>
       <c r="K189">
-        <v>0.94</v>
+        <v>4.52</v>
       </c>
       <c r="L189" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="M189" s="1">
-        <v>439130.0</v>
+        <v>310902.0</v>
       </c>
       <c r="N189" s="1">
-        <v>443811.56</v>
+        <v>324472.16</v>
       </c>
       <c r="O189" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B190" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>103.187</v>
+        <v>98.211</v>
       </c>
       <c r="E190" s="1">
-        <v>105.478</v>
+        <v>99.74</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>316434.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-6873.0</v>
+        <v>-7645.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-2.1720169134796</v>
+        <v>-1.5329857629838</v>
       </c>
       <c r="K190">
-        <v>3.95</v>
+        <v>2.2</v>
       </c>
       <c r="L190" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="M190" s="1">
-        <v>309561.0</v>
+        <v>491055.0</v>
       </c>
       <c r="N190" s="1">
-        <v>321414.45</v>
+        <v>502058.42</v>
       </c>
       <c r="O190" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B191" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.898</v>
+        <v>98.868</v>
       </c>
       <c r="E191" s="1">
-        <v>99.74</v>
+        <v>99.95246154</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>498700.0</v>
+        <v>1299382.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-9210.0</v>
+        <v>-14098.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.8468016843794</v>
+        <v>-1.0849773199875</v>
       </c>
       <c r="K191">
-        <v>1.81</v>
+        <v>0.62</v>
       </c>
       <c r="L191" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="M191" s="1">
-        <v>489490.0</v>
+        <v>1285284.0</v>
       </c>
       <c r="N191" s="1">
-        <v>498551.64</v>
+        <v>1293337.77</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B192" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C192" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.804</v>
+        <v>99.573</v>
       </c>
       <c r="E192" s="1">
-        <v>99.95246154</v>
+        <v>100.91</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1299382.0</v>
+        <v>807280.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-14930.0</v>
+        <v>-10696.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.1490077590732</v>
+        <v>-1.3249430185314</v>
       </c>
       <c r="K192">
-        <v>0.23</v>
+        <v>3.1</v>
       </c>
       <c r="L192" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M192" s="1">
-        <v>1284452.0</v>
+        <v>796584.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1287457.14</v>
+        <v>821364.82</v>
       </c>
       <c r="O192" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B193" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C193" s="1">
-        <v>800000.0</v>
+        <v>6830433.57</v>
       </c>
       <c r="D193" s="1">
-        <v>99.462</v>
+        <v>89.383</v>
       </c>
       <c r="E193" s="1">
-        <v>100.91</v>
+        <v>87.34060304</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>807280.0</v>
+        <v>5965741.87</v>
       </c>
       <c r="I193" s="1">
-        <v>-11584.0</v>
+        <v>139504.57</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.4349420275493</v>
+        <v>2.3384278609426</v>
       </c>
       <c r="K193">
-        <v>2.71</v>
+        <v>0.08</v>
       </c>
       <c r="L193" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="M193" s="1">
-        <v>795696.0</v>
+        <v>6105246.44</v>
       </c>
       <c r="N193" s="1">
-        <v>817369.97</v>
+        <v>6111047.63</v>
       </c>
       <c r="O193" s="1">
-        <v>0.14</v>
+        <v>1.01</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B194" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C194" s="1">
-        <v>6830433.57</v>
+        <v>607000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>89.2</v>
+        <v>98.335</v>
       </c>
       <c r="E194" s="1">
-        <v>87.34060304</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>5965741.87</v>
+        <v>607000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>127004.88</v>
+        <v>-10106.55</v>
       </c>
       <c r="J194" s="1">
-        <v>2.1289033747617</v>
+        <v>-1.665</v>
       </c>
       <c r="K194">
-        <v>0.07</v>
+        <v>1.56</v>
       </c>
       <c r="L194" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="M194" s="1">
-        <v>6092746.75</v>
+        <v>596893.45</v>
       </c>
       <c r="N194" s="1">
-        <v>6097761.97</v>
+        <v>606345.14</v>
       </c>
       <c r="O194" s="1">
-        <v>1.03</v>
+        <v>0.1</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B195" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C195" s="1">
-        <v>607000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.007</v>
+        <v>105.144</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>100.6308</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>607000.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I195" s="1">
-        <v>-12097.51</v>
+        <v>27079.2</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.993</v>
+        <v>4.4849091928117</v>
       </c>
       <c r="K195">
-        <v>1.17</v>
+        <v>2.16</v>
       </c>
       <c r="L195" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="M195" s="1">
-        <v>594902.49</v>
+        <v>630864.0</v>
       </c>
       <c r="N195" s="1">
-        <v>602005.24</v>
+        <v>643825.64</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B196" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C196" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>104.923</v>
+        <v>98.794</v>
       </c>
       <c r="E196" s="1">
-        <v>100.6308</v>
+        <v>100.028</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>1006308.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I196" s="1">
-        <v>42922.0</v>
+        <v>-7404.0</v>
       </c>
       <c r="J196" s="1">
-        <v>4.2652945221543</v>
+        <v>-1.2336545767185</v>
       </c>
       <c r="K196">
-        <v>1.61</v>
+        <v>1.03</v>
       </c>
       <c r="L196" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M196" s="1">
-        <v>1049230.0</v>
+        <v>592764.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1065366.99</v>
+        <v>598914.91</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B197" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C197" s="1">
-        <v>600000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.358</v>
+        <v>102.112</v>
       </c>
       <c r="E197" s="1">
-        <v>100.028</v>
+        <v>100.08714286</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>600168.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I197" s="1">
-        <v>-10020.0</v>
+        <v>17434.02</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.6695325308914</v>
+        <v>2.0230941608027</v>
       </c>
       <c r="K197">
-        <v>0.59</v>
+        <v>3.97</v>
       </c>
       <c r="L197" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="M197" s="1">
-        <v>590148.0</v>
+        <v>879184.32</v>
       </c>
       <c r="N197" s="1">
-        <v>593689.43</v>
+        <v>913338.3</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="B198" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C198" s="1">
-        <v>2000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>86.897</v>
+        <v>94.873</v>
       </c>
       <c r="E198" s="1">
-        <v>87.081</v>
+        <v>99.602</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1741620.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-3680.0</v>
+        <v>-9458.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.21129752758926</v>
+        <v>-4.7478966285818</v>
       </c>
       <c r="K198">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.41</v>
+      </c>
+      <c r="L198">
+        <v>815.07</v>
       </c>
       <c r="M198" s="1">
-        <v>1737940.0</v>
+        <v>189746.0</v>
       </c>
       <c r="N198" s="1">
-        <v>1739698.9</v>
+        <v>190561.07</v>
       </c>
       <c r="O198" s="1">
-        <v>0.29</v>
+        <v>0.03</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B199" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C199" s="1">
-        <v>861000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.897</v>
+        <v>101.304</v>
       </c>
       <c r="E199" s="1">
-        <v>100.08714286</v>
+        <v>99.406</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>861750.3</v>
+        <v>497030.0</v>
       </c>
       <c r="I199" s="1">
-        <v>15582.87</v>
+        <v>9490.0</v>
       </c>
       <c r="J199" s="1">
-        <v>1.8082813548194</v>
+        <v>1.9093414884413</v>
       </c>
       <c r="K199">
-        <v>3.49</v>
+        <v>0.58</v>
       </c>
       <c r="L199" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="M199" s="1">
-        <v>877333.17</v>
+        <v>506520.0</v>
       </c>
       <c r="N199" s="1">
-        <v>907400.35</v>
+        <v>509401.85</v>
       </c>
       <c r="O199" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B200" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>94.208</v>
+        <v>89.385</v>
       </c>
       <c r="E200" s="1">
-        <v>99.602</v>
+        <v>87.708</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199204.0</v>
+        <v>350832.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-10788.0</v>
+        <v>6708.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-5.4155539045401</v>
+        <v>1.9120262689834</v>
       </c>
       <c r="K200">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>412.33</v>
+        <v>1.15</v>
+      </c>
+      <c r="L200" t="s">
+        <v>460</v>
       </c>
       <c r="M200" s="1">
-        <v>188416.0</v>
+        <v>357540.0</v>
       </c>
       <c r="N200" s="1">
-        <v>188828.33</v>
+        <v>362127.67</v>
       </c>
       <c r="O200" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B201" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C201" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>101.202</v>
+        <v>100.29</v>
       </c>
       <c r="E201" s="1">
-        <v>99.406</v>
+        <v>102.46222222</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>497030.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I201" s="1">
-        <v>8980.0</v>
+        <v>-19550.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.8067319880088</v>
+        <v>-2.1200225557387</v>
       </c>
       <c r="K201">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>508.56</v>
+        <v>1.07</v>
+      </c>
+      <c r="L201" t="s">
+        <v>463</v>
       </c>
       <c r="M201" s="1">
-        <v>506010.0</v>
+        <v>902610.0</v>
       </c>
       <c r="N201" s="1">
-        <v>506518.56</v>
+        <v>912275.75</v>
       </c>
       <c r="O201" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>464</v>
+      </c>
+      <c r="B202" t="s">
+        <v>465</v>
+      </c>
+      <c r="C202" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>98.242</v>
+      </c>
+      <c r="E202" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-7896.04</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-1.2920987058918</v>
+      </c>
+      <c r="K202">
+        <v>1.5</v>
+      </c>
+      <c r="L202" t="s">
         <v>466</v>
       </c>
-      <c r="B202" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>295011.0</v>
+        <v>603205.88</v>
       </c>
       <c r="N202" s="1">
-        <v>296983.6</v>
+        <v>612403.26</v>
       </c>
       <c r="O202" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>467</v>
+      </c>
+      <c r="B203" t="s">
+        <v>468</v>
+      </c>
+      <c r="C203" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>97.588</v>
+      </c>
+      <c r="E203" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-13104.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-1.882163683893</v>
+      </c>
+      <c r="K203">
+        <v>1.93</v>
+      </c>
+      <c r="L203" t="s">
         <v>469</v>
       </c>
-      <c r="B203" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>898191.0</v>
+        <v>683116.0</v>
       </c>
       <c r="N203" s="1">
-        <v>903714.29</v>
+        <v>696643.74</v>
       </c>
       <c r="O203" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B204" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C204" s="1">
-        <v>614000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.919</v>
+        <v>91.647</v>
       </c>
       <c r="E204" s="1">
-        <v>99.528</v>
+        <v>83.781</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>611101.92</v>
+        <v>1172934.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-9879.26</v>
+        <v>110124.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.6166304959408</v>
+        <v>9.3887635621442</v>
       </c>
       <c r="K204">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>601222.66</v>
+        <v>1283058.0</v>
       </c>
       <c r="N204" s="1">
-        <v>608035.54</v>
+        <v>1283058.0</v>
       </c>
       <c r="O204" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B205" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C205" s="1">
-        <v>13774797.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>86.904</v>
+        <v>98.035</v>
       </c>
       <c r="E205" s="1">
-        <v>87.49698395</v>
+        <v>100.45</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>12052531.92</v>
+        <v>502250.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-81682.34</v>
+        <v>-12075.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.67771934181279</v>
+        <v>-2.404181184669</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="L205" t="s">
+        <v>474</v>
       </c>
       <c r="M205" s="1">
-        <v>11970849.58</v>
+        <v>490175.0</v>
       </c>
       <c r="N205" s="1">
-        <v>11970849.58</v>
+        <v>498933.56</v>
       </c>
       <c r="O205" s="1">
-        <v>2.01</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>475</v>
+      </c>
+      <c r="B206" t="s">
+        <v>476</v>
+      </c>
+      <c r="C206" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>95.851</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-19356.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-3.2560533726294</v>
+      </c>
+      <c r="K206">
+        <v>2.06</v>
+      </c>
+      <c r="L206" t="s">
         <v>477</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>782840.0</v>
+        <v>575106.0</v>
       </c>
       <c r="N206" s="1">
-        <v>795193.42</v>
+        <v>587475.86</v>
       </c>
       <c r="O206" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>478</v>
+      </c>
+      <c r="B207" t="s">
+        <v>479</v>
+      </c>
+      <c r="C207" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>93.659</v>
+      </c>
+      <c r="E207" s="1">
+        <v>92.475705</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>554854.23</v>
+      </c>
+      <c r="I207" s="1">
+        <v>7099.77</v>
+      </c>
+      <c r="J207" s="1">
+        <v>1.2795739161978</v>
+      </c>
+      <c r="K207">
+        <v>0.53</v>
+      </c>
+      <c r="L207" t="s">
         <v>480</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>1281140.0</v>
+        <v>561954.0</v>
       </c>
       <c r="N207" s="1">
-        <v>1281140.0</v>
+        <v>565161.53</v>
       </c>
       <c r="O207" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>481</v>
+      </c>
+      <c r="B208" t="s">
         <v>482</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>103.432</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="I208" s="1">
+        <v>21430.64</v>
+      </c>
+      <c r="J208" s="1">
+        <v>3.4806358988725</v>
+      </c>
+      <c r="K208">
+        <v>0.42</v>
+      </c>
+      <c r="L208" t="s">
         <v>483</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>487770.0</v>
+        <v>637141.12</v>
       </c>
       <c r="N208" s="1">
-        <v>494299.11</v>
+        <v>639706.38</v>
       </c>
       <c r="O208" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>484</v>
+      </c>
+      <c r="B209" t="s">
         <v>485</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>103.873</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>499805.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>19560.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>3.9135262752473</v>
+      </c>
+      <c r="K209">
+        <v>3.82</v>
+      </c>
+      <c r="L209" t="s">
         <v>486</v>
       </c>
-      <c r="C209" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>574698.0</v>
+        <v>519365.0</v>
       </c>
       <c r="N209" s="1">
-        <v>584651.42</v>
+        <v>538464.32</v>
       </c>
       <c r="O209" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>487</v>
+      </c>
+      <c r="B210" t="s">
         <v>488</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>101.698</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>549686.5</v>
+      </c>
+      <c r="I210" s="1">
+        <v>9652.5</v>
+      </c>
+      <c r="J210" s="1">
+        <v>1.7560009205247</v>
+      </c>
+      <c r="K210">
+        <v>0.3</v>
+      </c>
+      <c r="L210" t="s">
         <v>489</v>
       </c>
-      <c r="C210" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>564414.0</v>
+        <v>559339.0</v>
       </c>
       <c r="N210" s="1">
-        <v>567017.42</v>
+        <v>560966.4</v>
       </c>
       <c r="O210" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>490</v>
+      </c>
+      <c r="B211" t="s">
         <v>491</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>101.372</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>398444.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>7044.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>1.7678770416922</v>
+      </c>
+      <c r="K211">
+        <v>3.13</v>
+      </c>
+      <c r="L211" t="s">
         <v>492</v>
       </c>
-      <c r="C211" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>636568.24</v>
+        <v>405488.0</v>
       </c>
       <c r="N211" s="1">
-        <v>665026.6</v>
+        <v>418024.99</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>493</v>
+      </c>
+      <c r="B212" t="s">
         <v>494</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.22</v>
+      </c>
+      <c r="E212" s="1">
+        <v>101.42472778</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>912822.55</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-10842.55</v>
+      </c>
+      <c r="J212" s="1">
+        <v>-1.1878047929469</v>
+      </c>
+      <c r="K212">
+        <v>3.84</v>
+      </c>
+      <c r="L212" t="s">
         <v>495</v>
       </c>
-      <c r="C212" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>619992.0</v>
+        <v>901980.0</v>
       </c>
       <c r="N212" s="1">
-        <v>639545.42</v>
+        <v>936562.19</v>
       </c>
       <c r="O212" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>496</v>
+      </c>
+      <c r="B213" t="s">
         <v>497</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>104.004</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>498305.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>21715.0</v>
+      </c>
+      <c r="J213" s="1">
+        <v>4.3577728499614</v>
+      </c>
+      <c r="K213">
+        <v>4.14</v>
+      </c>
+      <c r="L213" t="s">
         <v>498</v>
       </c>
-      <c r="C213" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>405164.0</v>
+        <v>520020.0</v>
       </c>
       <c r="N213" s="1">
-        <v>415859.89</v>
+        <v>540737.47</v>
       </c>
       <c r="O213" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214" t="s">
         <v>500</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>102.822</v>
+      </c>
+      <c r="E214" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>14110.0</v>
+      </c>
+      <c r="J214" s="1">
+        <v>2.822</v>
+      </c>
+      <c r="K214">
+        <v>4.59</v>
+      </c>
+      <c r="L214" t="s">
         <v>501</v>
       </c>
-      <c r="C214" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>696983.0</v>
+        <v>514110.0</v>
       </c>
       <c r="N214" s="1">
-        <v>720557.66</v>
+        <v>537039.86</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>502</v>
+      </c>
+      <c r="B215" t="s">
         <v>503</v>
       </c>
-      <c r="B215" t="s">
+      <c r="C215" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>106.743</v>
+      </c>
+      <c r="E215" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-12785.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>-2.3394327538884</v>
+      </c>
+      <c r="K215">
+        <v>1.37</v>
+      </c>
+      <c r="L215" t="s">
         <v>504</v>
       </c>
-      <c r="C215" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>385624.0</v>
+        <v>533715.0</v>
       </c>
       <c r="N215" s="1">
-        <v>396469.21</v>
+        <v>540547.19</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>505</v>
+      </c>
+      <c r="B216" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="C216" s="1">
         <v>600000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.976</v>
+        <v>99.247</v>
       </c>
       <c r="E216" s="1">
-        <v>99.661</v>
+        <v>99.852</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>597966.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I216" s="1">
-        <v>19890.0</v>
+        <v>-3630.0</v>
       </c>
       <c r="J216" s="1">
-        <v>3.3262760758973</v>
+        <v>-0.60589672715619</v>
       </c>
       <c r="K216">
-        <v>3.61</v>
+        <v>0.96</v>
       </c>
       <c r="L216" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="M216" s="1">
-        <v>617856.0</v>
+        <v>595482.0</v>
       </c>
       <c r="N216" s="1">
-        <v>639523.81</v>
+        <v>601268.3</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>508</v>
+      </c>
+      <c r="B217" t="s">
         <v>509</v>
       </c>
-      <c r="B217" t="s">
+      <c r="C217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E217" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>597918.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>2082.0</v>
+      </c>
+      <c r="J217" s="1">
+        <v>0.34820828274111</v>
+      </c>
+      <c r="K217">
+        <v>2.01</v>
+      </c>
+      <c r="L217" t="s">
         <v>510</v>
       </c>
-      <c r="C217" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>478855.0</v>
+        <v>600000.0</v>
       </c>
       <c r="N217" s="1">
-        <v>483632.4</v>
+        <v>612039.04</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>511</v>
+      </c>
+      <c r="B218" t="s">
         <v>512</v>
       </c>
-      <c r="B218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C218" s="1">
-        <v>500000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.73</v>
+        <v>100.011</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>500000.0</v>
+        <v>414726.1</v>
       </c>
       <c r="I218" s="1">
-        <v>13650.0</v>
+        <v>319.55</v>
       </c>
       <c r="J218" s="1">
-        <v>2.73</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K218">
-        <v>4.03</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>0.0</v>
+      </c>
+      <c r="L218">
+        <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>513650.0</v>
+        <v>415045.65</v>
       </c>
       <c r="N218" s="1">
-        <v>533812.47</v>
+        <v>415045.65</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>513</v>
+      </c>
+      <c r="B219" t="s">
+        <v>514</v>
+      </c>
+      <c r="C219" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.636</v>
+      </c>
+      <c r="E219" s="1">
+        <v>99.52</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>398080.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4464.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>1.1213826366559</v>
+      </c>
+      <c r="K219">
+        <v>3.24</v>
+      </c>
+      <c r="L219" t="s">
         <v>515</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>533235.0</v>
+        <v>402544.0</v>
       </c>
       <c r="N219" s="1">
-        <v>537046.64</v>
+        <v>415511.34</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>516</v>
+      </c>
+      <c r="B220" t="s">
+        <v>517</v>
+      </c>
+      <c r="C220" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>101.015</v>
+      </c>
+      <c r="E220" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>4060.0</v>
+      </c>
+      <c r="J220" s="1">
+        <v>1.015</v>
+      </c>
+      <c r="K220">
+        <v>0.28</v>
+      </c>
+      <c r="L220" t="s">
         <v>518</v>
       </c>
-      <c r="B220" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>588468.0</v>
+        <v>404060.0</v>
       </c>
       <c r="N220" s="1">
-        <v>591492.66</v>
+        <v>405179.95</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>519</v>
+      </c>
+      <c r="B221" t="s">
+        <v>520</v>
+      </c>
+      <c r="C221" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>104.394</v>
+      </c>
+      <c r="E221" s="1">
+        <v>100.710578</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>1007105.78</v>
+      </c>
+      <c r="I221" s="1">
+        <v>36834.22</v>
+      </c>
+      <c r="J221" s="1">
+        <v>3.6574330851323</v>
+      </c>
+      <c r="K221">
+        <v>3.22</v>
+      </c>
+      <c r="L221" t="s">
         <v>521</v>
       </c>
-      <c r="B221" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>599394.0</v>
+        <v>1043940.0</v>
       </c>
       <c r="N221" s="1">
-        <v>609102.9</v>
+        <v>1076131.78</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>522</v>
+      </c>
+      <c r="B222" t="s">
+        <v>523</v>
+      </c>
+      <c r="C222" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>99.014</v>
+      </c>
+      <c r="E222" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-1725.0</v>
+      </c>
+      <c r="J222" s="1">
+        <v>-0.5773730030425</v>
+      </c>
+      <c r="K222">
+        <v>0.68</v>
+      </c>
+      <c r="L222" t="s">
         <v>524</v>
       </c>
-      <c r="B222" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>594234.0</v>
+        <v>297042.0</v>
       </c>
       <c r="N222" s="1">
-        <v>613675.18</v>
+        <v>299094.74</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>525</v>
+      </c>
+      <c r="B223" t="s">
+        <v>526</v>
+      </c>
+      <c r="C223" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>93.828</v>
+      </c>
+      <c r="E223" s="1">
+        <v>90.9</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>272700.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>8784.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>3.2211221122112</v>
+      </c>
+      <c r="K223">
+        <v>0.77</v>
+      </c>
+      <c r="L223" t="s">
         <v>527</v>
       </c>
-      <c r="B223" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>402152.0</v>
+        <v>281484.0</v>
       </c>
       <c r="N223" s="1">
-        <v>413522.19</v>
+        <v>283785.37</v>
       </c>
       <c r="O223" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>528</v>
+      </c>
+      <c r="B224" t="s">
+        <v>529</v>
+      </c>
+      <c r="C224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>103.017</v>
+      </c>
+      <c r="E224" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="I224" s="1">
+        <v>13535.85</v>
+      </c>
+      <c r="J224" s="1">
+        <v>4.5804250645018</v>
+      </c>
+      <c r="K224">
+        <v>2.25</v>
+      </c>
+      <c r="L224" t="s">
         <v>530</v>
       </c>
-      <c r="B224" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M224" s="1">
-        <v>1044770.0</v>
+        <v>309051.0</v>
       </c>
       <c r="N224" s="1">
-        <v>1071208.36</v>
+        <v>315803.05</v>
       </c>
       <c r="O224" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>531</v>
+      </c>
+      <c r="B225" t="s">
+        <v>532</v>
+      </c>
+      <c r="C225" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>85.193</v>
+      </c>
+      <c r="E225" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-6903.0</v>
+      </c>
+      <c r="J225" s="1">
+        <v>-0.89227547696603</v>
+      </c>
+      <c r="K225">
+        <v>0.49</v>
+      </c>
+      <c r="L225" t="s">
         <v>533</v>
       </c>
-      <c r="B225" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M225" s="1">
-        <v>296883.0</v>
+        <v>766737.0</v>
       </c>
       <c r="N225" s="1">
-        <v>297770.67</v>
+        <v>771159.95</v>
       </c>
       <c r="O225" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>534</v>
+      </c>
+      <c r="B226" t="s">
         <v>535</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="E226" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-7325.0</v>
+      </c>
+      <c r="J226" s="1">
+        <v>-1.4555389965226</v>
+      </c>
+      <c r="K226">
+        <v>0.85</v>
+      </c>
+      <c r="L226" t="s">
         <v>536</v>
       </c>
-      <c r="C226" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>280614.0</v>
+        <v>495925.0</v>
       </c>
       <c r="N226" s="1">
-        <v>282311.26</v>
+        <v>500157.88</v>
       </c>
       <c r="O226" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>537</v>
+      </c>
+      <c r="B227" t="s">
         <v>538</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="E227" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-5127.0</v>
+      </c>
+      <c r="J227" s="1">
+        <v>-1.6984694891672</v>
+      </c>
+      <c r="K227">
+        <v>2.94</v>
+      </c>
+      <c r="L227" t="s">
         <v>539</v>
       </c>
-      <c r="C227" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>407276.0</v>
+        <v>296733.0</v>
       </c>
       <c r="N227" s="1">
-        <v>414495.18</v>
+        <v>305542.93</v>
       </c>
       <c r="O227" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>540</v>
+      </c>
+      <c r="B228" t="s">
         <v>541</v>
       </c>
-      <c r="B228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C228" s="1">
-        <v>900000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>84.25</v>
+        <v>100.461</v>
       </c>
       <c r="E228" s="1">
-        <v>85.96</v>
+        <v>99.662</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>773640.0</v>
+        <v>354796.72</v>
       </c>
       <c r="I228" s="1">
-        <v>-15390.0</v>
+        <v>2844.44</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.9892973476035</v>
+        <v>0.8017097790532</v>
       </c>
       <c r="K228">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>0.06</v>
+      </c>
+      <c r="L228">
+        <v>212.14</v>
       </c>
       <c r="M228" s="1">
-        <v>758250.0</v>
+        <v>357641.16</v>
       </c>
       <c r="N228" s="1">
-        <v>762025.68</v>
+        <v>357853.3</v>
       </c>
       <c r="O228" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>542</v>
+      </c>
+      <c r="B229" t="s">
+        <v>543</v>
+      </c>
+      <c r="C229" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.852</v>
+      </c>
+      <c r="E229" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-6391.08</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-0.82521863436302</v>
+      </c>
+      <c r="K229">
+        <v>2.98</v>
+      </c>
+      <c r="L229" t="s">
         <v>544</v>
       </c>
-      <c r="B229" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>495830.0</v>
+        <v>768080.04</v>
       </c>
       <c r="N229" s="1">
-        <v>498336.85</v>
+        <v>791230.38</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>545</v>
+      </c>
+      <c r="B230" t="s">
+        <v>546</v>
+      </c>
+      <c r="C230" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.65</v>
+      </c>
+      <c r="E230" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="I230" s="1">
+        <v>229.1</v>
+      </c>
+      <c r="J230" s="1">
+        <v>0.079340370188107</v>
+      </c>
+      <c r="K230">
+        <v>1.54</v>
+      </c>
+      <c r="L230" t="s">
         <v>547</v>
       </c>
-      <c r="B230" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>296571.0</v>
+        <v>288985.0</v>
       </c>
       <c r="N230" s="1">
-        <v>304302.16</v>
+        <v>293452.19</v>
       </c>
       <c r="O230" s="1">
         <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>548</v>
+      </c>
+      <c r="B231" t="s">
+        <v>549</v>
+      </c>
+      <c r="C231" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>98.739</v>
+      </c>
+      <c r="E231" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-5044.0</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-1.261</v>
+      </c>
+      <c r="K231">
+        <v>1.98</v>
+      </c>
+      <c r="L231" t="s">
         <v>550</v>
       </c>
-      <c r="B231" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>761599.86</v>
+        <v>394956.0</v>
       </c>
       <c r="N231" s="1">
-        <v>781509.15</v>
+        <v>402875.67</v>
       </c>
       <c r="O231" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>551</v>
+      </c>
+      <c r="B232" t="s">
+        <v>552</v>
+      </c>
+      <c r="C232" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>98.608</v>
+      </c>
+      <c r="E232" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-17093.76</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-1.392</v>
+      </c>
+      <c r="K232">
+        <v>0.94</v>
+      </c>
+      <c r="L232" t="s">
         <v>553</v>
       </c>
-      <c r="B232" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>287561.1</v>
+        <v>1210906.24</v>
       </c>
       <c r="N232" s="1">
-        <v>290943.77</v>
+        <v>1222390.63</v>
       </c>
       <c r="O232" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="B233" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.653</v>
+        <v>98.036</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>400000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-5388.0</v>
+        <v>-16988.6</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.347</v>
+        <v>-1.964</v>
       </c>
       <c r="K233">
-        <v>1.55</v>
+        <v>2.43</v>
       </c>
       <c r="L233" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="M233" s="1">
-        <v>394612.0</v>
+        <v>848011.4</v>
       </c>
       <c r="N233" s="1">
-        <v>400825.9</v>
+        <v>869032.7</v>
       </c>
       <c r="O233" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>557</v>
+      </c>
+      <c r="B234" t="s">
+        <v>558</v>
+      </c>
+      <c r="C234" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.092</v>
+      </c>
+      <c r="E234" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-7968.0</v>
+      </c>
+      <c r="J234" s="1">
+        <v>-1.3224457279426</v>
+      </c>
+      <c r="K234">
+        <v>3.52</v>
+      </c>
+      <c r="L234" t="s">
         <v>559</v>
       </c>
-      <c r="B234" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M234" s="1">
-        <v>1206915.24</v>
+        <v>594552.0</v>
       </c>
       <c r="N234" s="1">
-        <v>1213527.46</v>
+        <v>615646.52</v>
       </c>
       <c r="O234" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>560</v>
+      </c>
+      <c r="B235" t="s">
+        <v>561</v>
+      </c>
+      <c r="C235" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>97.606</v>
+      </c>
+      <c r="E235" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-11571.0</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-1.6653401706646</v>
+      </c>
+      <c r="K235">
+        <v>0.68</v>
+      </c>
+      <c r="L235" t="s">
         <v>562</v>
       </c>
-      <c r="B235" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>846264.1</v>
+        <v>683242.0</v>
       </c>
       <c r="N235" s="1">
-        <v>863575.76</v>
+        <v>688024.53</v>
       </c>
       <c r="O235" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>563</v>
+      </c>
+      <c r="B236" t="s">
+        <v>564</v>
+      </c>
+      <c r="C236" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>98.116</v>
+      </c>
+      <c r="E236" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>284175.32</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-3563.56</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-1.2540005233389</v>
+      </c>
+      <c r="K236">
+        <v>1.25</v>
+      </c>
+      <c r="L236" t="s">
         <v>565</v>
       </c>
-      <c r="B236" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>588600.0</v>
+        <v>280611.76</v>
       </c>
       <c r="N236" s="1">
-        <v>607191.78</v>
+        <v>284186.76</v>
       </c>
       <c r="O236" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>566</v>
+      </c>
+      <c r="B237" t="s">
+        <v>567</v>
+      </c>
+      <c r="C237" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.59</v>
+      </c>
+      <c r="E237" s="1">
+        <v>100.4</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>602400.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>1140.0</v>
+      </c>
+      <c r="J237" s="1">
+        <v>0.18924302788845</v>
+      </c>
+      <c r="K237">
+        <v>3.41</v>
+      </c>
+      <c r="L237" t="s">
         <v>568</v>
       </c>
-      <c r="B237" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>682241.0</v>
+        <v>603540.0</v>
       </c>
       <c r="N237" s="1">
-        <v>683499.56</v>
+        <v>623987.26</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>569</v>
+      </c>
+      <c r="B238" t="s">
+        <v>570</v>
+      </c>
+      <c r="C238" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.027</v>
+      </c>
+      <c r="E238" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>598926.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>1236.0</v>
+      </c>
+      <c r="J238" s="1">
+        <v>0.2063694012282</v>
+      </c>
+      <c r="K238">
+        <v>0.38</v>
+      </c>
+      <c r="L238" t="s">
         <v>571</v>
       </c>
-      <c r="B238" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M238" s="1">
-        <v>280016.88</v>
+        <v>600162.0</v>
       </c>
       <c r="N238" s="1">
-        <v>282563.46</v>
+        <v>602455.15</v>
       </c>
       <c r="O238" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>572</v>
+      </c>
+      <c r="B239" t="s">
+        <v>573</v>
+      </c>
+      <c r="C239" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>98.168</v>
+      </c>
+      <c r="E239" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-11045.2</v>
+      </c>
+      <c r="J239" s="1">
+        <v>-1.068246865804</v>
+      </c>
+      <c r="K239">
+        <v>2.75</v>
+      </c>
+      <c r="L239" t="s">
         <v>574</v>
       </c>
-      <c r="B239" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M239" s="1">
-        <v>530385.0</v>
+        <v>1022910.56</v>
       </c>
       <c r="N239" s="1">
-        <v>540535.68</v>
+        <v>1051554.85</v>
       </c>
       <c r="O239" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>575</v>
+      </c>
+      <c r="B240" t="s">
+        <v>576</v>
+      </c>
+      <c r="C240" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>98.845</v>
+      </c>
+      <c r="E240" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>497585.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-3360.0</v>
+      </c>
+      <c r="J240" s="1">
+        <v>-0.67526151310831</v>
+      </c>
+      <c r="K240">
+        <v>2.89</v>
+      </c>
+      <c r="L240" t="s">
         <v>577</v>
       </c>
-      <c r="B240" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>606288.0</v>
+        <v>494225.0</v>
       </c>
       <c r="N240" s="1">
-        <v>624059.92</v>
+        <v>508695.89</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>578</v>
+      </c>
+      <c r="B241" t="s">
+        <v>579</v>
+      </c>
+      <c r="C241" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>90.938</v>
+      </c>
+      <c r="E241" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="I241" s="1">
+        <v>58020.86</v>
+      </c>
+      <c r="J241" s="1">
+        <v>11.899099754774</v>
+      </c>
+      <c r="K241">
+        <v>1.19</v>
+      </c>
+      <c r="L241" t="s">
         <v>580</v>
       </c>
-      <c r="B241" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M241" s="1">
-        <v>1025380.1</v>
+        <v>545628.0</v>
       </c>
       <c r="N241" s="1">
-        <v>1050577.23</v>
+        <v>552778.68</v>
       </c>
       <c r="O241" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>581</v>
+      </c>
+      <c r="B242" t="s">
+        <v>582</v>
+      </c>
+      <c r="C242" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>102.087</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>28867.0</v>
+      </c>
+      <c r="J242" s="1">
+        <v>2.4132716144851</v>
+      </c>
+      <c r="K242">
+        <v>1.19</v>
+      </c>
+      <c r="L242" t="s">
         <v>583</v>
       </c>
-      <c r="B242" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>493830.0</v>
+        <v>1225044.0</v>
       </c>
       <c r="N242" s="1">
-        <v>506359.11</v>
+        <v>1239312.49</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>584</v>
+      </c>
+      <c r="B243" t="s">
+        <v>585</v>
+      </c>
+      <c r="C243" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>92.893</v>
+      </c>
+      <c r="E243" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="I243" s="1">
+        <v>13382.36</v>
+      </c>
+      <c r="J243" s="1">
+        <v>4.6532617019673</v>
+      </c>
+      <c r="K243">
+        <v>1.63</v>
+      </c>
+      <c r="L243" t="s">
         <v>586</v>
       </c>
-      <c r="B243" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M243" s="1">
-        <v>540480.0</v>
+        <v>300973.32</v>
       </c>
       <c r="N243" s="1">
-        <v>546336.16</v>
+        <v>306266.06</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>587</v>
+      </c>
+      <c r="B244" t="s">
+        <v>588</v>
+      </c>
+      <c r="C244" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D244" s="1">
+        <v>102.203</v>
+      </c>
+      <c r="E244" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>204632.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-226.0</v>
+      </c>
+      <c r="J244" s="1">
+        <v>-0.11044215958403</v>
+      </c>
+      <c r="K244">
+        <v>3.95</v>
+      </c>
+      <c r="L244" t="s">
         <v>589</v>
       </c>
-      <c r="B244" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M244" s="1">
-        <v>1228692.0</v>
+        <v>204406.0</v>
       </c>
       <c r="N244" s="1">
-        <v>1237609.81</v>
+        <v>212296.41</v>
       </c>
       <c r="O244" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>590</v>
+      </c>
+      <c r="B245" t="s">
+        <v>591</v>
+      </c>
+      <c r="C245" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>98.344</v>
+      </c>
+      <c r="E245" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>1003300.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-19860.0</v>
+      </c>
+      <c r="J245" s="1">
+        <v>-1.9794677564039</v>
+      </c>
+      <c r="K245">
+        <v>0.44</v>
+      </c>
+      <c r="L245" t="s">
         <v>592</v>
       </c>
-      <c r="B245" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>300850.2</v>
+        <v>983440.0</v>
       </c>
       <c r="N245" s="1">
-        <v>305443.9</v>
+        <v>987878.36</v>
       </c>
       <c r="O245" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B246" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>102.336</v>
+        <v>100.787</v>
       </c>
       <c r="E246" s="1">
-        <v>102.316</v>
+        <v>99.651</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>204632.0</v>
+        <v>398604.0</v>
       </c>
       <c r="I246" s="1">
-        <v>40.0</v>
+        <v>4544.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.01954728488213</v>
+        <v>1.1399785250524</v>
       </c>
       <c r="K246">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.14</v>
+      </c>
+      <c r="L246">
+        <v>557.53</v>
       </c>
       <c r="M246" s="1">
-        <v>204672.0</v>
+        <v>403148.0</v>
       </c>
       <c r="N246" s="1">
-        <v>211641.86</v>
+        <v>403705.53</v>
       </c>
       <c r="O246" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B247" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="C247" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.148</v>
+        <v>101.082</v>
       </c>
       <c r="E247" s="1">
-        <v>100.33</v>
+        <v>100.539</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1003300.0</v>
+        <v>402156.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-21820.0</v>
+        <v>2172.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.1748230838234</v>
+        <v>0.54008892071733</v>
       </c>
       <c r="K247">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>986.3</v>
+        <v>2.37</v>
+      </c>
+      <c r="L247" t="s">
+        <v>597</v>
       </c>
       <c r="M247" s="1">
-        <v>981480.0</v>
+        <v>404328.0</v>
       </c>
       <c r="N247" s="1">
-        <v>982466.3</v>
+        <v>413796.49</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
+        <v>598</v>
+      </c>
+      <c r="B248" t="s">
+        <v>599</v>
+      </c>
+      <c r="C248" s="1">
+        <v>4749722.0</v>
+      </c>
+      <c r="D248" s="1">
+        <v>100.088</v>
+      </c>
+      <c r="E248" s="1">
+        <v>99.67400008</v>
+      </c>
+      <c r="F248" t="s">
+        <v>8</v>
+      </c>
+      <c r="G248">
+        <v>1.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>4734237.91</v>
+      </c>
+      <c r="I248" s="1">
+        <v>19663.84</v>
+      </c>
+      <c r="J248" s="1">
+        <v>0.41535386209604</v>
+      </c>
+      <c r="K248">
+        <v>1.27</v>
+      </c>
+      <c r="L248" t="s">
         <v>600</v>
       </c>
-      <c r="B248" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M248" s="1">
-        <v>180140.0</v>
+        <v>4753901.75</v>
       </c>
       <c r="N248" s="1">
-        <v>180255.07</v>
+        <v>4814070.32</v>
       </c>
       <c r="O248" s="1">
-        <v>0.03</v>
+        <v>0.8</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>601</v>
+      </c>
+      <c r="B249" t="s">
         <v>602</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>98.177</v>
+      </c>
+      <c r="E249" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-6356.0</v>
+      </c>
+      <c r="J249" s="1">
+        <v>-1.5927269811359</v>
+      </c>
+      <c r="K249">
+        <v>2.69</v>
+      </c>
+      <c r="L249" t="s">
         <v>603</v>
       </c>
-      <c r="C249" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>90712.0</v>
+        <v>392708.0</v>
       </c>
       <c r="N249" s="1">
-        <v>90837.34</v>
+        <v>403466.9</v>
       </c>
       <c r="O249" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>604</v>
       </c>
       <c r="B250" t="s">
         <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>4749722.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.295</v>
+        <v>98.376</v>
       </c>
       <c r="E250" s="1">
-        <v>99.67400008</v>
+        <v>99.945</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>4734237.91</v>
+        <v>519714.0</v>
       </c>
       <c r="I250" s="1">
-        <v>29495.77</v>
+        <v>-8158.8</v>
       </c>
       <c r="J250" s="1">
-        <v>0.6230310043713</v>
+        <v>-1.5698634248837</v>
       </c>
       <c r="K250">
-        <v>0.88</v>
+        <v>1.29</v>
       </c>
       <c r="L250" t="s">
         <v>606</v>
       </c>
       <c r="M250" s="1">
-        <v>4763733.68</v>
+        <v>511555.2</v>
       </c>
       <c r="N250" s="1">
-        <v>4805456.41</v>
+        <v>518255.93</v>
       </c>
       <c r="O250" s="1">
-        <v>0.81</v>
+        <v>0.09</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>607</v>
       </c>
       <c r="B251" t="s">
         <v>608</v>
       </c>
       <c r="C251" s="1">
         <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.064</v>
+        <v>98.566</v>
       </c>
       <c r="E251" s="1">
-        <v>99.766</v>
+        <v>98.71</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>399064.0</v>
+        <v>394840.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-6808.0</v>
+        <v>-576.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.7059920213299</v>
+        <v>-0.14588187620302</v>
       </c>
       <c r="K251">
-        <v>2.2</v>
+        <v>0.75</v>
       </c>
       <c r="L251" t="s">
         <v>609</v>
       </c>
       <c r="M251" s="1">
-        <v>392256.0</v>
+        <v>394264.0</v>
       </c>
       <c r="N251" s="1">
-        <v>401058.74</v>
+        <v>397244.82</v>
       </c>
       <c r="O251" s="1">
         <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>610</v>
       </c>
       <c r="B252" t="s">
         <v>611</v>
       </c>
       <c r="C252" s="1">
-        <v>520000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.108</v>
+        <v>98.793</v>
       </c>
       <c r="E252" s="1">
-        <v>99.945</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>519714.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I252" s="1">
-        <v>-9552.4</v>
+        <v>-4098.29</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.8380109059983</v>
+        <v>-0.89183603860276</v>
       </c>
       <c r="K252">
-        <v>0.88</v>
+        <v>1.09</v>
       </c>
       <c r="L252" t="s">
         <v>612</v>
       </c>
       <c r="M252" s="1">
-        <v>510161.6</v>
+        <v>455435.73</v>
       </c>
       <c r="N252" s="1">
-        <v>514762.1</v>
+        <v>460472.0</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>613</v>
       </c>
       <c r="B253" t="s">
         <v>614</v>
       </c>
       <c r="C253" s="1">
-        <v>461000.0</v>
+        <v>5350000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.858</v>
+        <v>86.223</v>
       </c>
       <c r="E253" s="1">
-        <v>99.682</v>
+        <v>86.178</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>459534.02</v>
+        <v>4610523.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-3798.64</v>
+        <v>2407.5</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.82662867919986</v>
+        <v>0.052217503307109</v>
       </c>
       <c r="K253">
-        <v>0.78</v>
+        <v>0.08</v>
       </c>
       <c r="L253" t="s">
         <v>615</v>
       </c>
       <c r="M253" s="1">
-        <v>455735.38</v>
+        <v>4612930.5</v>
       </c>
       <c r="N253" s="1">
-        <v>459312.87</v>
+        <v>4617052.93</v>
       </c>
       <c r="O253" s="1">
-        <v>0.08</v>
+        <v>0.77</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>616</v>
       </c>
       <c r="B254" t="s">
         <v>617</v>
       </c>
       <c r="C254" s="1">
-        <v>4440000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>91.142</v>
+        <v>98.46</v>
       </c>
       <c r="E254" s="1">
-        <v>91.445</v>
+        <v>99.998</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>4060158.0</v>
+        <v>809983.8</v>
       </c>
       <c r="I254" s="1">
-        <v>-13453.2</v>
+        <v>-12457.8</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.33134671113784</v>
+        <v>-1.5380307606152</v>
       </c>
       <c r="K254">
-        <v>0.75</v>
+        <v>0.63</v>
       </c>
       <c r="L254" t="s">
         <v>618</v>
       </c>
       <c r="M254" s="1">
-        <v>4046704.8</v>
+        <v>797526.0</v>
       </c>
       <c r="N254" s="1">
-        <v>4080096.03</v>
+        <v>802660.07</v>
       </c>
       <c r="O254" s="1">
-        <v>0.69</v>
+        <v>0.13</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>619</v>
       </c>
       <c r="B255" t="s">
         <v>620</v>
       </c>
       <c r="C255" s="1">
-        <v>810000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.283</v>
+        <v>101.193</v>
       </c>
       <c r="E255" s="1">
-        <v>99.998</v>
+        <v>100.120285</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>809983.8</v>
+        <v>400481.14</v>
       </c>
       <c r="I255" s="1">
-        <v>-13891.5</v>
+        <v>4290.86</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.715034300686</v>
+        <v>1.0714262349533</v>
       </c>
       <c r="K255">
-        <v>0.25</v>
+        <v>2.6</v>
       </c>
       <c r="L255" t="s">
         <v>621</v>
       </c>
       <c r="M255" s="1">
-        <v>796092.3</v>
+        <v>404772.0</v>
       </c>
       <c r="N255" s="1">
-        <v>798145.93</v>
+        <v>415152.27</v>
       </c>
       <c r="O255" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>622</v>
       </c>
       <c r="B256" t="s">
         <v>623</v>
       </c>
       <c r="C256" s="1">
-        <v>400000.0</v>
+        <v>32958730.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.524</v>
+        <v>82.583</v>
       </c>
       <c r="E256" s="1">
-        <v>100.120285</v>
+        <v>82.30273038</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>400481.14</v>
+        <v>27125934.69</v>
       </c>
       <c r="I256" s="1">
-        <v>5614.86</v>
+        <v>92373.31</v>
       </c>
       <c r="J256" s="1">
-        <v>1.4020285699347</v>
+        <v>0.34053503061059</v>
       </c>
       <c r="K256">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>0.0</v>
+      </c>
+      <c r="L256">
+        <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>406096.0</v>
+        <v>27218308.0</v>
       </c>
       <c r="N256" s="1">
-        <v>414773.26</v>
+        <v>27218308.0</v>
       </c>
       <c r="O256" s="1">
-        <v>0.07</v>
+        <v>4.51</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
+        <v>624</v>
+      </c>
+      <c r="B257" t="s">
         <v>625</v>
       </c>
-      <c r="B257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C257" s="1">
-        <v>17788730.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D257" s="1">
-        <v>82.239</v>
+        <v>87.398</v>
       </c>
       <c r="E257" s="1">
-        <v>82.12341516</v>
+        <v>85.24267627</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>14608712.59</v>
+        <v>14871106.56</v>
       </c>
       <c r="I257" s="1">
-        <v>20561.07</v>
+        <v>376009.42</v>
       </c>
       <c r="J257" s="1">
-        <v>0.14074525645795</v>
+        <v>2.5284562280751</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>14629273.66</v>
+        <v>15247115.98</v>
       </c>
       <c r="N257" s="1">
-        <v>14629273.66</v>
+        <v>15247115.98</v>
       </c>
       <c r="O257" s="1">
-        <v>2.46</v>
+        <v>2.53</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>626</v>
+      </c>
+      <c r="B258" t="s">
         <v>627</v>
       </c>
-      <c r="B258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C258" s="1">
-        <v>4448000.0</v>
+        <v>20515246.0</v>
       </c>
       <c r="D258" s="1">
-        <v>90.173</v>
+        <v>84.236</v>
       </c>
       <c r="E258" s="1">
-        <v>84.52429069</v>
+        <v>84.17855443</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>3759640.45</v>
+        <v>17269437.52</v>
       </c>
       <c r="I258" s="1">
-        <v>251254.59</v>
+        <v>11785.1</v>
       </c>
       <c r="J258" s="1">
-        <v>6.6829419818589</v>
+        <v>0.068242523743761</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>4010895.04</v>
+        <v>17281222.62</v>
       </c>
       <c r="N258" s="1">
-        <v>4010895.04</v>
+        <v>17281222.62</v>
       </c>
       <c r="O258" s="1">
-        <v>0.67</v>
+        <v>2.87</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
+        <v>628</v>
+      </c>
+      <c r="B259" t="s">
         <v>629</v>
       </c>
-      <c r="B259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C259" s="1">
-        <v>17445612.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>87.12</v>
+        <v>82.487</v>
       </c>
       <c r="E259" s="1">
-        <v>85.24267627</v>
+        <v>81.75</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>14871106.56</v>
+        <v>163500.0</v>
       </c>
       <c r="I259" s="1">
-        <v>327510.61</v>
+        <v>1474.0</v>
       </c>
       <c r="J259" s="1">
-        <v>2.2023284459606</v>
+        <v>0.90152905198777</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L259">
-        <v>0.0</v>
+        <v>378.08</v>
       </c>
       <c r="M259" s="1">
-        <v>15198617.17</v>
+        <v>164974.0</v>
       </c>
       <c r="N259" s="1">
-        <v>15198617.17</v>
+        <v>165352.08</v>
       </c>
       <c r="O259" s="1">
-        <v>2.56</v>
+        <v>0.03</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>630</v>
+      </c>
+      <c r="B260" t="s">
         <v>631</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" s="1">
+        <v>23660000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>94.034</v>
+      </c>
+      <c r="E260" s="1">
+        <v>94.07932798</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>22259169.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-10724.6</v>
+      </c>
+      <c r="J260" s="1">
+        <v>-0.048180594702345</v>
+      </c>
+      <c r="K260">
+        <v>1.19</v>
+      </c>
+      <c r="L260" t="s">
         <v>632</v>
       </c>
-      <c r="C260" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>13065565.5</v>
+        <v>22248444.4</v>
       </c>
       <c r="N260" s="1">
-        <v>13065565.5</v>
+        <v>22530549.39</v>
       </c>
       <c r="O260" s="1">
-        <v>2.2</v>
+        <v>3.74</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>633</v>
       </c>
       <c r="B261" t="s">
         <v>634</v>
       </c>
       <c r="C261" s="1">
-        <v>6000000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.409</v>
+        <v>100.163</v>
       </c>
       <c r="E261" s="1">
-        <v>95.511</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>5730660.0</v>
+        <v>406000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>173880.0</v>
+        <v>661.78</v>
       </c>
       <c r="J261" s="1">
-        <v>3.0342054841851</v>
+        <v>0.163</v>
       </c>
       <c r="K261">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.07</v>
+      </c>
+      <c r="L261">
+        <v>279.51</v>
       </c>
       <c r="M261" s="1">
-        <v>5904540.0</v>
+        <v>406661.78</v>
       </c>
       <c r="N261" s="1">
-        <v>6026183.84</v>
+        <v>406941.29</v>
       </c>
       <c r="O261" s="1">
-        <v>1.01</v>
+        <v>0.07</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>635</v>
+      </c>
+      <c r="B262" t="s">
         <v>636</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>98.687</v>
+      </c>
+      <c r="E262" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-1659.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>-0.55723498589279</v>
+      </c>
+      <c r="K262">
+        <v>1.0</v>
+      </c>
+      <c r="L262" t="s">
         <v>637</v>
       </c>
-      <c r="C262" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>9180160.0</v>
+        <v>296061.0</v>
       </c>
       <c r="N262" s="1">
-        <v>9360379.18</v>
+        <v>299050.73</v>
       </c>
       <c r="O262" s="1">
-        <v>1.57</v>
+        <v>0.05</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>638</v>
+      </c>
+      <c r="B263" t="s">
         <v>639</v>
       </c>
-      <c r="B263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>82.433</v>
+        <v>88.785</v>
       </c>
       <c r="E263" s="1">
-        <v>81.75</v>
+        <v>85.37902778</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>163500.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I263" s="1">
-        <v>1366.0</v>
+        <v>30653.75</v>
       </c>
       <c r="J263" s="1">
-        <v>0.83547400611621</v>
+        <v>3.9892375339377</v>
       </c>
       <c r="K263">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="L263">
-        <v>32.88</v>
+        <v>319.32</v>
       </c>
       <c r="M263" s="1">
-        <v>164866.0</v>
+        <v>799065.0</v>
       </c>
       <c r="N263" s="1">
-        <v>164898.88</v>
+        <v>799384.32</v>
       </c>
       <c r="O263" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>640</v>
+      </c>
+      <c r="B264" t="s">
         <v>641</v>
       </c>
-      <c r="B264" t="s">
+      <c r="C264" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>101.402</v>
+      </c>
+      <c r="E264" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>799536.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>11680.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>1.460847291429</v>
+      </c>
+      <c r="K264">
+        <v>0.26</v>
+      </c>
+      <c r="L264" t="s">
         <v>642</v>
       </c>
-      <c r="C264" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M264" s="1">
-        <v>1882160.0</v>
+        <v>811216.0</v>
       </c>
       <c r="N264" s="1">
-        <v>1902094.25</v>
+        <v>813281.75</v>
       </c>
       <c r="O264" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>643</v>
+      </c>
+      <c r="B265" t="s">
         <v>644</v>
       </c>
-      <c r="B265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C265" s="1">
-        <v>662000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>102.374</v>
+        <v>94.129</v>
       </c>
       <c r="E265" s="1">
-        <v>101.86053474</v>
+        <v>94.602935</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>674316.74</v>
+        <v>567617.61</v>
       </c>
       <c r="I265" s="1">
-        <v>3399.14</v>
+        <v>-2843.61</v>
       </c>
       <c r="J265" s="1">
-        <v>0.50408655137347</v>
+        <v>-0.50097282922565</v>
       </c>
       <c r="K265">
-        <v>1.23</v>
+        <v>0.38</v>
       </c>
       <c r="L265" t="s">
-        <v>646</v>
+        <v>527</v>
       </c>
       <c r="M265" s="1">
-        <v>677715.88</v>
+        <v>564774.0</v>
       </c>
       <c r="N265" s="1">
-        <v>685870.72</v>
+        <v>567075.37</v>
       </c>
       <c r="O265" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>645</v>
+      </c>
+      <c r="B266" t="s">
+        <v>646</v>
+      </c>
+      <c r="C266" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="E266" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>9891.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>1.4150093132248</v>
+      </c>
+      <c r="K266">
+        <v>3.47</v>
+      </c>
+      <c r="L266" t="s">
         <v>647</v>
       </c>
-      <c r="B266" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>294981.0</v>
+        <v>708897.0</v>
       </c>
       <c r="N266" s="1">
-        <v>296676.21</v>
+        <v>733198.03</v>
       </c>
       <c r="O266" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="B267" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="C267" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>88.136</v>
+        <v>98.252</v>
       </c>
       <c r="E267" s="1">
-        <v>85.37902778</v>
+        <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>768411.25</v>
+        <v>400000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>24812.75</v>
+        <v>-6992.0</v>
       </c>
       <c r="J267" s="1">
-        <v>3.2290976999621</v>
+        <v>-1.748</v>
       </c>
       <c r="K267">
-        <v>1.67</v>
+        <v>1.79</v>
       </c>
       <c r="L267" t="s">
-        <v>652</v>
+        <v>580</v>
       </c>
       <c r="M267" s="1">
-        <v>793224.0</v>
+        <v>393008.0</v>
       </c>
       <c r="N267" s="1">
-        <v>808277.42</v>
+        <v>400158.68</v>
       </c>
       <c r="O267" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="B268" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="C268" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>101.094</v>
+        <v>93.48</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>94.5</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>699006.0</v>
+        <v>567000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>8652.0</v>
+        <v>-6120.0</v>
       </c>
       <c r="J268" s="1">
-        <v>1.2377576158145</v>
+        <v>-1.0793650793651</v>
       </c>
       <c r="K268">
-        <v>3.03</v>
+        <v>0.39</v>
       </c>
       <c r="L268" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="M268" s="1">
-        <v>707658.0</v>
+        <v>560880.0</v>
       </c>
       <c r="N268" s="1">
-        <v>728837.79</v>
+        <v>563220.0</v>
       </c>
       <c r="O268" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="B269" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C269" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.314</v>
+        <v>97.507</v>
       </c>
       <c r="E269" s="1">
-        <v>99.67</v>
+        <v>98.7725</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>398680.0</v>
+        <v>987725.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-5424.0</v>
+        <v>-12655.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.3604896157319</v>
+        <v>-1.2812270621884</v>
       </c>
       <c r="K269">
-        <v>0.3</v>
+        <v>4.09</v>
       </c>
       <c r="L269" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="M269" s="1">
-        <v>393256.0</v>
+        <v>975070.0</v>
       </c>
       <c r="N269" s="1">
-        <v>394454.63</v>
+        <v>1015943.29</v>
       </c>
       <c r="O269" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B270" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="C270" s="1">
-        <v>400000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.201</v>
+        <v>98.067</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>400000.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I270" s="1">
-        <v>-11196.0</v>
+        <v>-8304.52</v>
       </c>
       <c r="J270" s="1">
-        <v>-2.799</v>
+        <v>-1.5668286024009</v>
       </c>
       <c r="K270">
-        <v>1.36</v>
+        <v>1.86</v>
       </c>
       <c r="L270" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="M270" s="1">
-        <v>388804.0</v>
+        <v>521716.44</v>
       </c>
       <c r="N270" s="1">
-        <v>394228.66</v>
+        <v>531616.74</v>
       </c>
       <c r="O270" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B271" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="C271" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>92.725</v>
+        <v>98.694</v>
       </c>
       <c r="E271" s="1">
-        <v>94.5</v>
+        <v>99.736</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>567000.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-10650.0</v>
+        <v>-4168.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.8783068783069</v>
+        <v>-1.0447581615465</v>
       </c>
       <c r="K271">
-        <v>0.18</v>
+        <v>1.73</v>
       </c>
       <c r="L271" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="M271" s="1">
-        <v>556350.0</v>
+        <v>394776.0</v>
       </c>
       <c r="N271" s="1">
-        <v>557430.0</v>
+        <v>401702.03</v>
       </c>
       <c r="O271" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B272" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C272" s="1">
-        <v>1000000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>95.779</v>
+        <v>98.505</v>
       </c>
       <c r="E272" s="1">
-        <v>98.7725</v>
+        <v>99.594</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>987725.0</v>
+        <v>283842.9</v>
       </c>
       <c r="I272" s="1">
-        <v>-29935.0</v>
+        <v>-3103.65</v>
       </c>
       <c r="J272" s="1">
-        <v>-3.0307018653978</v>
+        <v>-1.0934393638171</v>
       </c>
       <c r="K272">
-        <v>3.58</v>
+        <v>2.99</v>
       </c>
       <c r="L272" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="M272" s="1">
-        <v>957790.0</v>
+        <v>280739.25</v>
       </c>
       <c r="N272" s="1">
-        <v>993629.04</v>
+        <v>289251.18</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="B273" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="C273" s="1">
-        <v>532000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.611</v>
+        <v>99.484</v>
       </c>
       <c r="E273" s="1">
-        <v>99.628</v>
+        <v>99.394</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>530020.96</v>
+        <v>537721.54</v>
       </c>
       <c r="I273" s="1">
-        <v>-5410.44</v>
+        <v>486.9</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.0207973662023</v>
+        <v>0.090548725275167</v>
       </c>
       <c r="K273">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>524610.52</v>
+        <v>538208.44</v>
       </c>
       <c r="N273" s="1">
-        <v>532521.29</v>
+        <v>538208.44</v>
       </c>
       <c r="O273" s="1">
         <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="B274" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="C274" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.246</v>
+        <v>95.254</v>
       </c>
       <c r="E274" s="1">
-        <v>99.736</v>
+        <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>398944.0</v>
+        <v>561600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-9960.0</v>
+        <v>9924.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.4965910002406</v>
+        <v>1.767094017094</v>
       </c>
       <c r="K274">
-        <v>1.27</v>
+        <v>0.84</v>
       </c>
       <c r="L274" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="M274" s="1">
-        <v>388984.0</v>
+        <v>571524.0</v>
       </c>
       <c r="N274" s="1">
-        <v>394068.93</v>
+        <v>576572.63</v>
       </c>
       <c r="O274" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B275" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="C275" s="1">
-        <v>391000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.894</v>
+        <v>98.385</v>
       </c>
       <c r="E275" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>389412.54</v>
+        <v>1500000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-6647.0</v>
+        <v>-24225.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.7069301363536</v>
+        <v>-1.615</v>
       </c>
       <c r="K275">
-        <v>2.6</v>
+        <v>2.66</v>
       </c>
       <c r="L275" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="M275" s="1">
-        <v>382765.54</v>
+        <v>1475775.0</v>
       </c>
       <c r="N275" s="1">
-        <v>392924.84</v>
+        <v>1515745.89</v>
       </c>
       <c r="O275" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="B276" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="C276" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.073</v>
+        <v>97.013</v>
       </c>
       <c r="E276" s="1">
-        <v>100.0</v>
+        <v>98.82</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>1500000.0</v>
+        <v>395280.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-28905.0</v>
+        <v>-7228.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.927</v>
+        <v>-1.8285772110909</v>
       </c>
       <c r="K276">
-        <v>2.22</v>
+        <v>1.86</v>
       </c>
       <c r="L276" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="M276" s="1">
-        <v>1471095.0</v>
+        <v>388052.0</v>
       </c>
       <c r="N276" s="1">
-        <v>1504377.53</v>
+        <v>395483.51</v>
       </c>
       <c r="O276" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="B277" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="C277" s="1">
-        <v>400000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>96.821</v>
+        <v>100.904</v>
       </c>
       <c r="E277" s="1">
-        <v>98.82</v>
+        <v>100.16669776</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>395280.0</v>
+        <v>848411.93</v>
       </c>
       <c r="I277" s="1">
-        <v>-7996.0</v>
+        <v>6244.95</v>
       </c>
       <c r="J277" s="1">
-        <v>-2.0228698643999</v>
+        <v>0.73607522232744</v>
       </c>
       <c r="K277">
-        <v>1.5</v>
+        <v>2.36</v>
       </c>
       <c r="L277" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="M277" s="1">
-        <v>387284.0</v>
+        <v>854656.88</v>
       </c>
       <c r="N277" s="1">
-        <v>393277.15</v>
+        <v>874669.29</v>
       </c>
       <c r="O277" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="B278" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="C278" s="1">
-        <v>1147000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.893</v>
+        <v>107.922</v>
       </c>
       <c r="E278" s="1">
-        <v>100.16669834</v>
+        <v>99.283</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>1148912.03</v>
+        <v>253171.65</v>
       </c>
       <c r="I278" s="1">
-        <v>8330.68</v>
+        <v>22029.45</v>
       </c>
       <c r="J278" s="1">
-        <v>0.72509293857773</v>
+        <v>8.7013889588348</v>
       </c>
       <c r="K278">
-        <v>1.92</v>
+        <v>3.4</v>
       </c>
       <c r="L278" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="M278" s="1">
-        <v>1157242.71</v>
+        <v>275201.1</v>
       </c>
       <c r="N278" s="1">
-        <v>1179261.97</v>
+        <v>283865.86</v>
       </c>
       <c r="O278" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="B279" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C279" s="1">
-        <v>255000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>108.224</v>
+        <v>99.85</v>
       </c>
       <c r="E279" s="1">
-        <v>99.283</v>
+        <v>99.115</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>253171.65</v>
+        <v>416283.0</v>
       </c>
       <c r="I279" s="1">
-        <v>22799.55</v>
+        <v>3087.0</v>
       </c>
       <c r="J279" s="1">
-        <v>9.0055699364443</v>
+        <v>0.74156283105484</v>
       </c>
       <c r="K279">
-        <v>2.81</v>
+        <v>0.27</v>
       </c>
       <c r="L279" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="M279" s="1">
-        <v>275971.2</v>
+        <v>419370.0</v>
       </c>
       <c r="N279" s="1">
-        <v>283132.16</v>
+        <v>420497.67</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="B280" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="C280" s="1">
-        <v>420000.0</v>
+        <v>2770000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>98.585</v>
+        <v>93.846</v>
       </c>
       <c r="E280" s="1">
-        <v>99.115</v>
+        <v>93.818</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>416283.0</v>
+        <v>2598758.6</v>
       </c>
       <c r="I280" s="1">
-        <v>-2226.0</v>
+        <v>775.6</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.53473238157696</v>
+        <v>0.029845019079494</v>
       </c>
       <c r="K280">
-        <v>3.37</v>
+        <v>0.15</v>
       </c>
       <c r="L280" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="M280" s="1">
-        <v>414057.0</v>
+        <v>2599534.2</v>
       </c>
       <c r="N280" s="1">
-        <v>428193.16</v>
+        <v>2603734.73</v>
       </c>
       <c r="O280" s="1">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="B281" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="C281" s="1">
-        <v>1930000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>95.534</v>
+        <v>101.265</v>
       </c>
       <c r="E281" s="1">
-        <v>89.447</v>
+        <v>101.22622308</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>1726327.1</v>
+        <v>526376.36</v>
       </c>
       <c r="I281" s="1">
-        <v>117479.1</v>
+        <v>201.64</v>
       </c>
       <c r="J281" s="1">
-        <v>6.8051471821302</v>
+        <v>0.038307191455179</v>
       </c>
       <c r="K281">
-        <v>0.92</v>
+        <v>2.97</v>
       </c>
       <c r="L281" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="M281" s="1">
-        <v>1843806.2</v>
+        <v>526578.0</v>
       </c>
       <c r="N281" s="1">
-        <v>1861604.5</v>
+        <v>542035.53</v>
       </c>
       <c r="O281" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="B282" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="C282" s="1">
-        <v>1770000.0</v>
+        <v>41016000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>98.874</v>
+        <v>98.448</v>
       </c>
       <c r="E282" s="1">
-        <v>95.049</v>
+        <v>98.65092686</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1682367.3</v>
+        <v>40462664.16</v>
       </c>
       <c r="I282" s="1">
-        <v>67702.5</v>
+        <v>-83232.48</v>
       </c>
       <c r="J282" s="1">
-        <v>4.0242401287757</v>
+        <v>-0.20570192726529</v>
       </c>
       <c r="K282">
-        <v>2.01</v>
+        <v>0.37</v>
       </c>
       <c r="L282" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="M282" s="1">
-        <v>1750069.8</v>
+        <v>40379431.68</v>
       </c>
       <c r="N282" s="1">
-        <v>1785683.17</v>
+        <v>40530399.54</v>
       </c>
       <c r="O282" s="1">
-        <v>0.3</v>
+        <v>6.72</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B283" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C283" s="1">
-        <v>720000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.519</v>
+        <v>96.358</v>
       </c>
       <c r="E283" s="1">
-        <v>101.22622222</v>
+        <v>99.406</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>728828.8</v>
+        <v>429433.92</v>
       </c>
       <c r="I283" s="1">
-        <v>2108.0</v>
+        <v>-13167.36</v>
       </c>
       <c r="J283" s="1">
-        <v>0.28923116100791</v>
+        <v>-3.0662133070438</v>
       </c>
       <c r="K283">
-        <v>2.53</v>
+        <v>1.18</v>
       </c>
       <c r="L283" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="M283" s="1">
-        <v>730936.8</v>
+        <v>416266.56</v>
       </c>
       <c r="N283" s="1">
-        <v>749129.13</v>
+        <v>421370.67</v>
       </c>
       <c r="O283" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="B284" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="C284" s="1">
-        <v>4299000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>87.06</v>
+        <v>98.268</v>
       </c>
       <c r="E284" s="1">
-        <v>87.304</v>
+        <v>100.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>3753198.96</v>
+        <v>1148000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-10489.56</v>
+        <v>-19883.36</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.27948318519197</v>
+        <v>-1.732</v>
       </c>
       <c r="K284">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="L284" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="M284" s="1">
-        <v>3742709.4</v>
+        <v>1128116.64</v>
       </c>
       <c r="N284" s="1">
-        <v>3754602.51</v>
+        <v>1134922.36</v>
       </c>
       <c r="O284" s="1">
-        <v>0.63</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="B285" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="C285" s="1">
-        <v>12409000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>91.66</v>
+        <v>103.314</v>
       </c>
       <c r="E285" s="1">
-        <v>88.10022153</v>
+        <v>101.11</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>10932356.49</v>
+        <v>1112210.0</v>
       </c>
       <c r="I285" s="1">
-        <v>441732.91</v>
+        <v>24244.0</v>
       </c>
       <c r="J285" s="1">
-        <v>4.0406010397123</v>
+        <v>2.1798041736722</v>
       </c>
       <c r="K285">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="L285" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="M285" s="1">
-        <v>11374089.4</v>
+        <v>1136454.0</v>
       </c>
       <c r="N285" s="1">
-        <v>11388418.02</v>
+        <v>1138028.66</v>
       </c>
       <c r="O285" s="1">
-        <v>1.92</v>
+        <v>0.19</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="B286" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="C286" s="1">
-        <v>4570000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>93.992</v>
+        <v>100.019</v>
       </c>
       <c r="E286" s="1">
-        <v>82.641</v>
+        <v>98.69</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>3776693.7</v>
+        <v>592140.0</v>
       </c>
       <c r="I286" s="1">
-        <v>518740.7</v>
+        <v>7974.0</v>
       </c>
       <c r="J286" s="1">
-        <v>13.73531298024</v>
+        <v>1.3466409970615</v>
       </c>
       <c r="K286">
-        <v>0.62</v>
+        <v>2.3</v>
       </c>
       <c r="L286" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="M286" s="1">
-        <v>4295434.4</v>
+        <v>600114.0</v>
       </c>
       <c r="N286" s="1">
-        <v>4323739.52</v>
+        <v>613936.6</v>
       </c>
       <c r="O286" s="1">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="B287" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="C287" s="1">
-        <v>8320000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>93.88</v>
+        <v>84.193</v>
       </c>
       <c r="E287" s="1">
-        <v>92.53365517</v>
+        <v>85.3395</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>7698800.11</v>
+        <v>341358.0</v>
       </c>
       <c r="I287" s="1">
-        <v>112015.89</v>
+        <v>-4586.0</v>
       </c>
       <c r="J287" s="1">
-        <v>1.4549785472999</v>
+        <v>-1.3434576016968</v>
       </c>
       <c r="K287">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="L287" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="M287" s="1">
-        <v>7810816.0</v>
+        <v>336772.0</v>
       </c>
       <c r="N287" s="1">
-        <v>7850793.14</v>
+        <v>338066.52</v>
       </c>
       <c r="O287" s="1">
-        <v>1.32</v>
+        <v>0.06</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B288" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="C288" s="1">
-        <v>14580000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>98.34</v>
+        <v>97.242</v>
       </c>
       <c r="E288" s="1">
-        <v>100.01067078</v>
+        <v>97.92522727</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>14581555.8</v>
+        <v>1077177.5</v>
       </c>
       <c r="I288" s="1">
-        <v>-243583.8</v>
+        <v>-7515.5</v>
       </c>
       <c r="J288" s="1">
-        <v>-1.6704925272789</v>
+        <v>-0.69770302480325</v>
       </c>
       <c r="K288">
-        <v>0.01</v>
+        <v>0.55</v>
       </c>
       <c r="L288" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="M288" s="1">
-        <v>14337972.0</v>
+        <v>1069662.0</v>
       </c>
       <c r="N288" s="1">
-        <v>14339220.03</v>
+        <v>1075742.14</v>
       </c>
       <c r="O288" s="1">
-        <v>2.41</v>
+        <v>0.18</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="B289" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="C289" s="1">
-        <v>10871000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>102.156</v>
+        <v>100.506</v>
       </c>
       <c r="E289" s="1">
-        <v>100.49644715</v>
+        <v>99.71992347</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>10924968.77</v>
+        <v>586353.15</v>
       </c>
       <c r="I289" s="1">
-        <v>180409.99</v>
+        <v>4622.13</v>
       </c>
       <c r="J289" s="1">
-        <v>1.651354743415</v>
+        <v>0.78828433001511</v>
       </c>
       <c r="K289">
-        <v>0.15</v>
+        <v>3.88</v>
       </c>
       <c r="L289" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="M289" s="1">
-        <v>11105378.76</v>
+        <v>590975.28</v>
       </c>
       <c r="N289" s="1">
-        <v>11121921.59</v>
+        <v>613786.46</v>
       </c>
       <c r="O289" s="1">
-        <v>1.87</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B290" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="C290" s="1">
-        <v>432000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>95.686</v>
+        <v>101.405</v>
       </c>
       <c r="E290" s="1">
-        <v>99.406</v>
+        <v>99.813</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>429433.92</v>
+        <v>300437.13</v>
       </c>
       <c r="I290" s="1">
-        <v>-16070.4</v>
+        <v>4791.92</v>
       </c>
       <c r="J290" s="1">
-        <v>-3.7422288393055</v>
+        <v>1.5949826174947</v>
       </c>
       <c r="K290">
-        <v>0.82</v>
+        <v>3.71</v>
       </c>
       <c r="L290" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="M290" s="1">
-        <v>413363.52</v>
+        <v>305229.05</v>
       </c>
       <c r="N290" s="1">
-        <v>416914.2</v>
+        <v>316381.51</v>
       </c>
       <c r="O290" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="B291" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="C291" s="1">
-        <v>1148000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.177</v>
+        <v>103.493</v>
       </c>
       <c r="E291" s="1">
-        <v>100.0</v>
+        <v>102.20876333</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1148000.0</v>
+        <v>919878.87</v>
       </c>
       <c r="I291" s="1">
-        <v>-20928.04</v>
+        <v>11558.13</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.823</v>
+        <v>1.2564839107566</v>
       </c>
       <c r="K291">
-        <v>0.23</v>
+        <v>2.45</v>
       </c>
       <c r="L291" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="M291" s="1">
-        <v>1127071.96</v>
+        <v>931437.0</v>
       </c>
       <c r="N291" s="1">
-        <v>1129735.07</v>
+        <v>953449.79</v>
       </c>
       <c r="O291" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="B292" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="C292" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>102.858</v>
+        <v>98.278</v>
       </c>
       <c r="E292" s="1">
-        <v>101.11</v>
+        <v>99.4208</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1112210.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="I292" s="1">
-        <v>19228.0</v>
+        <v>-17142.0</v>
       </c>
       <c r="J292" s="1">
-        <v>1.7288102067056</v>
+        <v>-1.1494576587595</v>
       </c>
       <c r="K292">
-        <v>4.35</v>
+        <v>0.43</v>
       </c>
       <c r="L292" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="M292" s="1">
-        <v>1131438.0</v>
+        <v>1474170.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1179250.33</v>
+        <v>1480580.96</v>
       </c>
       <c r="O292" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B293" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="C293" s="1">
-        <v>600000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.167</v>
+        <v>98.062</v>
       </c>
       <c r="E293" s="1">
-        <v>98.69</v>
+        <v>99.947</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>592140.0</v>
+        <v>442765.21</v>
       </c>
       <c r="I293" s="1">
-        <v>8862.0</v>
+        <v>-8350.55</v>
       </c>
       <c r="J293" s="1">
-        <v>1.4966055324754</v>
+        <v>-1.8859995797773</v>
       </c>
       <c r="K293">
-        <v>1.86</v>
+        <v>1.57</v>
       </c>
       <c r="L293" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="M293" s="1">
-        <v>601002.0</v>
+        <v>434414.66</v>
       </c>
       <c r="N293" s="1">
-        <v>612149.26</v>
+        <v>441378.26</v>
       </c>
       <c r="O293" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="B294" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="C294" s="1">
-        <v>400000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>83.47</v>
+        <v>101.02</v>
       </c>
       <c r="E294" s="1">
-        <v>85.3395</v>
+        <v>100.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>341358.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-7478.0</v>
+        <v>6232.2</v>
       </c>
       <c r="J294" s="1">
-        <v>-2.1906620029412</v>
+        <v>1.02</v>
       </c>
       <c r="K294">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>891.78</v>
+        <v>0.43</v>
+      </c>
+      <c r="L294" t="s">
+        <v>729</v>
       </c>
       <c r="M294" s="1">
-        <v>333880.0</v>
+        <v>617232.2</v>
       </c>
       <c r="N294" s="1">
-        <v>334771.78</v>
+        <v>619844.0</v>
       </c>
       <c r="O294" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B295" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C295" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>96.929</v>
+        <v>88.439</v>
       </c>
       <c r="E295" s="1">
-        <v>97.92522727</v>
+        <v>99.03167091</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1077177.5</v>
+        <v>1089348.38</v>
       </c>
       <c r="I295" s="1">
-        <v>-10958.5</v>
+        <v>-116519.38</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.0173346546878</v>
+        <v>-10.696245768502</v>
       </c>
       <c r="K295">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="L295" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="M295" s="1">
-        <v>1066219.0</v>
+        <v>972829.0</v>
       </c>
       <c r="N295" s="1">
-        <v>1071349.82</v>
+        <v>980660.85</v>
       </c>
       <c r="O295" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B296" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="C296" s="1">
-        <v>588000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.244</v>
+        <v>98.018</v>
       </c>
       <c r="E296" s="1">
-        <v>99.71992347</v>
+        <v>99.779</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>586353.15</v>
+        <v>1596464.0</v>
       </c>
       <c r="I296" s="1">
-        <v>3081.57</v>
+        <v>-28176.0</v>
       </c>
       <c r="J296" s="1">
-        <v>0.52554846852959</v>
+        <v>-1.7649004299502</v>
       </c>
       <c r="K296">
-        <v>3.42</v>
+        <v>0.65</v>
       </c>
       <c r="L296" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="M296" s="1">
-        <v>589434.72</v>
+        <v>1568288.0</v>
       </c>
       <c r="N296" s="1">
-        <v>609539.49</v>
+        <v>1578644.16</v>
       </c>
       <c r="O296" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B297" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="C297" s="1">
-        <v>301000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>101.115</v>
+        <v>98.139</v>
       </c>
       <c r="E297" s="1">
-        <v>99.813</v>
+        <v>100.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>300437.13</v>
+        <v>1079000.0</v>
       </c>
       <c r="I297" s="1">
-        <v>3919.02</v>
+        <v>-20080.19</v>
       </c>
       <c r="J297" s="1">
-        <v>1.3044393014938</v>
+        <v>-1.861</v>
       </c>
       <c r="K297">
-        <v>3.26</v>
+        <v>0.62</v>
       </c>
       <c r="L297" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="M297" s="1">
-        <v>304356.15</v>
+        <v>1058919.81</v>
       </c>
       <c r="N297" s="1">
-        <v>314166.48</v>
+        <v>1065657.2</v>
       </c>
       <c r="O297" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="B298" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="C298" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>103.493</v>
+        <v>100.262</v>
       </c>
       <c r="E298" s="1">
-        <v>102.20876333</v>
+        <v>103.02411583</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>919878.87</v>
+        <v>1236289.39</v>
       </c>
       <c r="I298" s="1">
-        <v>11558.13</v>
+        <v>-33145.39</v>
       </c>
       <c r="J298" s="1">
-        <v>1.2564839107566</v>
+        <v>-2.681038134607</v>
       </c>
       <c r="K298">
-        <v>1.96</v>
+        <v>0.41</v>
       </c>
       <c r="L298" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="M298" s="1">
-        <v>931437.0</v>
+        <v>1203144.0</v>
       </c>
       <c r="N298" s="1">
-        <v>949068.1</v>
+        <v>1208085.04</v>
       </c>
       <c r="O298" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="B299" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="C299" s="1">
-        <v>1500000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.289</v>
+        <v>100.486</v>
       </c>
       <c r="E299" s="1">
-        <v>99.4208</v>
+        <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>1491312.0</v>
+        <v>551000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-16977.0</v>
+        <v>2677.86</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.1383935755898</v>
+        <v>0.486</v>
       </c>
       <c r="K299">
-        <v>0.08</v>
+        <v>2.36</v>
       </c>
       <c r="L299" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="M299" s="1">
-        <v>1474335.0</v>
+        <v>553677.86</v>
       </c>
       <c r="N299" s="1">
-        <v>1475567.88</v>
+        <v>566668.58</v>
       </c>
       <c r="O299" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="B300" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="C300" s="1">
-        <v>485000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.054</v>
+        <v>100.33</v>
       </c>
       <c r="E300" s="1">
-        <v>99.424</v>
+        <v>99.833</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>482206.4</v>
+        <v>292510.69</v>
       </c>
       <c r="I300" s="1">
-        <v>3055.5</v>
+        <v>1456.21</v>
       </c>
       <c r="J300" s="1">
-        <v>0.63364982298037</v>
+        <v>0.49783137840193</v>
       </c>
       <c r="K300">
         <v>2.98</v>
       </c>
       <c r="L300" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="M300" s="1">
-        <v>485261.9</v>
+        <v>293966.9</v>
       </c>
       <c r="N300" s="1">
-        <v>499712.24</v>
+        <v>302700.71</v>
       </c>
       <c r="O300" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="B301" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="C301" s="1">
-        <v>843000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>97.98</v>
+        <v>100.022</v>
       </c>
       <c r="E301" s="1">
-        <v>99.947</v>
+        <v>100.08052209</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>842553.21</v>
+        <v>996802.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-16581.81</v>
+        <v>-582.88</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.9680430628233</v>
+        <v>-0.058475003059785</v>
       </c>
       <c r="K301">
-        <v>1.14</v>
+        <v>2.23</v>
       </c>
       <c r="L301" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="M301" s="1">
-        <v>825971.4</v>
+        <v>996219.12</v>
       </c>
       <c r="N301" s="1">
-        <v>835585.06</v>
+        <v>1018461.3</v>
       </c>
       <c r="O301" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="B302" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="C302" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>88.203</v>
+        <v>99.296</v>
       </c>
       <c r="E302" s="1">
-        <v>99.03167091</v>
+        <v>99.1185</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>1089348.38</v>
+        <v>792948.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-119115.38</v>
+        <v>1420.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-10.934553370337</v>
+        <v>0.17907857766209</v>
       </c>
       <c r="K302">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="L302" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="M302" s="1">
-        <v>970233.0</v>
+        <v>794368.0</v>
       </c>
       <c r="N302" s="1">
-        <v>976957.32</v>
+        <v>799427.2</v>
       </c>
       <c r="O302" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B303" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="C303" s="1">
-        <v>1600000.0</v>
+        <v>2030000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.104</v>
+        <v>97.749</v>
       </c>
       <c r="E303" s="1">
-        <v>99.779</v>
+        <v>97.375</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1596464.0</v>
+        <v>1976712.5</v>
       </c>
       <c r="I303" s="1">
-        <v>-26800.0</v>
+        <v>7592.2</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.6787099489873</v>
+        <v>0.38408215661104</v>
       </c>
       <c r="K303">
-        <v>0.22</v>
+        <v>0.71</v>
       </c>
       <c r="L303" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="M303" s="1">
-        <v>1569664.0</v>
+        <v>1984304.7</v>
       </c>
       <c r="N303" s="1">
-        <v>1573116.05</v>
+        <v>1998625.93</v>
       </c>
       <c r="O303" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B304" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="C304" s="1">
-        <v>1079000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>98.08</v>
+        <v>98.122</v>
       </c>
       <c r="E304" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1079000.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-20716.8</v>
+        <v>-5016.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-1.92</v>
+        <v>-1.6754514299457</v>
       </c>
       <c r="K304">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="L304" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="M304" s="1">
-        <v>1058283.2</v>
+        <v>294366.0</v>
       </c>
       <c r="N304" s="1">
-        <v>1061035.09</v>
+        <v>295919.42</v>
       </c>
       <c r="O304" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="B305" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="C305" s="1">
-        <v>1900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.544</v>
+        <v>97.229</v>
       </c>
       <c r="E305" s="1">
-        <v>103.02411579</v>
+        <v>99.105</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1957458.2</v>
+        <v>594630.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-66122.2</v>
+        <v>-11256.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-3.3779622982498</v>
+        <v>-1.8929418293729</v>
       </c>
       <c r="K305">
-        <v>3.91</v>
+        <v>1.42</v>
       </c>
       <c r="L305" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="M305" s="1">
-        <v>1891336.0</v>
+        <v>583374.0</v>
       </c>
       <c r="N305" s="1">
-        <v>1965657.49</v>
+        <v>591921.95</v>
       </c>
       <c r="O305" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="B306" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="C306" s="1">
-        <v>551000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.469</v>
+        <v>99.692</v>
       </c>
       <c r="E306" s="1">
         <v>100.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>551000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="I306" s="1">
-        <v>2584.19</v>
+        <v>-1330.56</v>
       </c>
       <c r="J306" s="1">
-        <v>0.469</v>
+        <v>-0.308</v>
       </c>
       <c r="K306">
-        <v>1.94</v>
+        <v>2.88</v>
       </c>
       <c r="L306" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="M306" s="1">
-        <v>553584.19</v>
+        <v>430669.44</v>
       </c>
       <c r="N306" s="1">
-        <v>564272.76</v>
+        <v>443119.42</v>
       </c>
       <c r="O306" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="B307" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="C307" s="1">
-        <v>293000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.572</v>
+        <v>98.612</v>
       </c>
       <c r="E307" s="1">
-        <v>99.833</v>
+        <v>99.728</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>292510.69</v>
+        <v>1430099.52</v>
       </c>
       <c r="I307" s="1">
-        <v>-764.73</v>
+        <v>-16003.44</v>
       </c>
       <c r="J307" s="1">
-        <v>-0.26143659912053</v>
+        <v>-1.1190437991336</v>
       </c>
       <c r="K307">
-        <v>2.52</v>
+        <v>0.78</v>
       </c>
       <c r="L307" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="M307" s="1">
-        <v>291745.96</v>
+        <v>1414096.08</v>
       </c>
       <c r="N307" s="1">
-        <v>299131.17</v>
+        <v>1425332.35</v>
       </c>
       <c r="O307" s="1">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B308" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="C308" s="1">
-        <v>996000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.808</v>
+        <v>104.563</v>
       </c>
       <c r="E308" s="1">
-        <v>100.08052209</v>
+        <v>104.83429833</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>996802.0</v>
+        <v>1258011.58</v>
       </c>
       <c r="I308" s="1">
-        <v>-2714.32</v>
+        <v>-3255.58</v>
       </c>
       <c r="J308" s="1">
-        <v>-0.27230282443254</v>
+        <v>-0.25878776092029</v>
       </c>
       <c r="K308">
-        <v>1.82</v>
+        <v>0.15</v>
       </c>
       <c r="L308" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="M308" s="1">
-        <v>994087.68</v>
+        <v>1254756.0</v>
       </c>
       <c r="N308" s="1">
-        <v>1012232.62</v>
+        <v>1256523.12</v>
       </c>
       <c r="O308" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="B309" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="C309" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>98.97</v>
+        <v>97.399</v>
       </c>
       <c r="E309" s="1">
-        <v>99.1185</v>
+        <v>97.26</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>792948.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-1188.0</v>
+        <v>278.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-0.14982066919899</v>
+        <v>0.14291589553773</v>
       </c>
       <c r="K309">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>0.27</v>
+      </c>
+      <c r="L309">
+        <v>534.25</v>
       </c>
       <c r="M309" s="1">
-        <v>791760.0</v>
+        <v>194798.0</v>
       </c>
       <c r="N309" s="1">
-        <v>793392.0</v>
+        <v>195332.25</v>
       </c>
       <c r="O309" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>778</v>
+        <v>774</v>
       </c>
       <c r="B310" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="C310" s="1">
-        <v>4840000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>93.172</v>
+        <v>100.009</v>
       </c>
       <c r="E310" s="1">
-        <v>95.858</v>
+        <v>102.47</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>4639527.2</v>
+        <v>390410.7</v>
       </c>
       <c r="I310" s="1">
-        <v>-130002.4</v>
+        <v>-9376.41</v>
       </c>
       <c r="J310" s="1">
-        <v>-2.8020613824616</v>
+        <v>-2.4016785400605</v>
       </c>
       <c r="K310">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L310">
-        <v>0.0</v>
+        <v>375.78</v>
       </c>
       <c r="M310" s="1">
-        <v>4509524.8</v>
+        <v>381034.29</v>
       </c>
       <c r="N310" s="1">
-        <v>4509524.8</v>
+        <v>381410.07</v>
       </c>
       <c r="O310" s="1">
-        <v>0.76</v>
+        <v>0.06</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="B311" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="C311" s="1">
-        <v>290000.0</v>
+        <v>3076615.0</v>
       </c>
       <c r="D311" s="1">
-        <v>96.142</v>
+        <v>92.663</v>
       </c>
       <c r="E311" s="1">
-        <v>101.255</v>
+        <v>93.06000003</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>293639.5</v>
+        <v>2863097.92</v>
       </c>
       <c r="I311" s="1">
-        <v>-14827.7</v>
+        <v>-12214.16</v>
       </c>
       <c r="J311" s="1">
-        <v>-5.0496271789047</v>
+        <v>-0.42660643615011</v>
       </c>
       <c r="K311">
-        <v>0.5</v>
+        <v>1.29</v>
       </c>
       <c r="L311" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="M311" s="1">
-        <v>278811.8</v>
+        <v>2850883.76</v>
       </c>
       <c r="N311" s="1">
-        <v>280271.73</v>
+        <v>2890660.6</v>
       </c>
       <c r="O311" s="1">
-        <v>0.05</v>
+        <v>0.48</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B312" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="C312" s="1">
-        <v>3300000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>89.184</v>
+        <v>98.048</v>
       </c>
       <c r="E312" s="1">
-        <v>85.14</v>
+        <v>99.422</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>2809620.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I312" s="1">
-        <v>133452.0</v>
+        <v>-8120.34</v>
       </c>
       <c r="J312" s="1">
-        <v>4.7498238195913</v>
+        <v>-1.3819878900042</v>
       </c>
       <c r="K312">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.49</v>
+      </c>
+      <c r="L312" t="s">
+        <v>781</v>
       </c>
       <c r="M312" s="1">
-        <v>2943072.0</v>
+        <v>579463.68</v>
       </c>
       <c r="N312" s="1">
-        <v>2943072.0</v>
+        <v>582357.96</v>
       </c>
       <c r="O312" s="1">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="B313" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="C313" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.88</v>
+        <v>74.587</v>
       </c>
       <c r="E313" s="1">
-        <v>99.794</v>
+        <v>74.46428571</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>299382.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-5742.0</v>
+        <v>859.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.9179509790168</v>
+        <v>0.16479616306954</v>
       </c>
       <c r="K313">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>345.21</v>
+        <v>0.33</v>
+      </c>
+      <c r="L313" t="s">
+        <v>784</v>
       </c>
       <c r="M313" s="1">
-        <v>293640.0</v>
+        <v>522109.0</v>
       </c>
       <c r="N313" s="1">
-        <v>293985.21</v>
+        <v>524439.14</v>
       </c>
       <c r="O313" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="B314" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C314" s="1">
         <v>600000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>96.778</v>
+        <v>100.852</v>
       </c>
       <c r="E314" s="1">
-        <v>99.105</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>594630.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-13962.0</v>
+        <v>5112.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.3480147318501</v>
+        <v>0.852</v>
       </c>
       <c r="K314">
-        <v>1.05</v>
+        <v>2.5</v>
       </c>
       <c r="L314" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="M314" s="1">
-        <v>580668.0</v>
+        <v>605112.0</v>
       </c>
       <c r="N314" s="1">
-        <v>586972.11</v>
+        <v>620118.97</v>
       </c>
       <c r="O314" s="1">
         <v>0.1</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>788</v>
+      </c>
+      <c r="B315" t="s">
+        <v>789</v>
+      </c>
+      <c r="C315" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>95.512</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-15572.0</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-3.9163019968814</v>
+      </c>
+      <c r="K315">
+        <v>0.83</v>
+      </c>
+      <c r="L315" t="s">
         <v>790</v>
       </c>
-      <c r="B315" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M315" s="1">
-        <v>429598.08</v>
+        <v>382048.0</v>
       </c>
       <c r="N315" s="1">
-        <v>440219.74</v>
+        <v>385368.55</v>
       </c>
       <c r="O315" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
+        <v>791</v>
+      </c>
+      <c r="B316" t="s">
+        <v>792</v>
+      </c>
+      <c r="C316" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>98.606</v>
+      </c>
+      <c r="E316" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-6162.0</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-2.0405324855951</v>
+      </c>
+      <c r="K316">
+        <v>2.71</v>
+      </c>
+      <c r="L316" t="s">
         <v>793</v>
       </c>
-      <c r="B316" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M316" s="1">
-        <v>1415716.5</v>
+        <v>295818.0</v>
       </c>
       <c r="N316" s="1">
-        <v>1421590.01</v>
+        <v>303945.74</v>
       </c>
       <c r="O316" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="B317" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C317" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>104.182</v>
+        <v>100.471</v>
       </c>
       <c r="E317" s="1">
-        <v>104.83429833</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>1258011.58</v>
+        <v>400000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-7827.58</v>
+        <v>1884.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.62221843776669</v>
+        <v>0.471</v>
       </c>
       <c r="K317">
-        <v>4.9</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>0.01</v>
+      </c>
+      <c r="L317">
+        <v>47.95</v>
       </c>
       <c r="M317" s="1">
-        <v>1250184.0</v>
+        <v>401884.0</v>
       </c>
       <c r="N317" s="1">
-        <v>1309029.21</v>
+        <v>401931.95</v>
       </c>
       <c r="O317" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B318" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C318" s="1">
-        <v>381000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.703</v>
+        <v>92.04</v>
       </c>
       <c r="E318" s="1">
-        <v>102.47</v>
+        <v>99.696</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>390410.7</v>
+        <v>1595136.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-10542.27</v>
+        <v>-122496.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-2.700302527569</v>
+        <v>-7.6793452094367</v>
       </c>
       <c r="K318">
-        <v>3.64</v>
+        <v>0.3</v>
       </c>
       <c r="L318" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="M318" s="1">
-        <v>379868.43</v>
+        <v>1472640.0</v>
       </c>
       <c r="N318" s="1">
-        <v>393730.57</v>
+        <v>1477426.85</v>
       </c>
       <c r="O318" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="B319" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="C319" s="1">
-        <v>3076615.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>92.471</v>
+        <v>98.123</v>
       </c>
       <c r="E319" s="1">
-        <v>93.06000003</v>
+        <v>100.14873635</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>2863097.92</v>
+        <v>641953.4</v>
       </c>
       <c r="I319" s="1">
-        <v>-18121.26</v>
+        <v>-12984.97</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.63292491232713</v>
+        <v>-2.0227278179382</v>
       </c>
       <c r="K319">
-        <v>1.1</v>
+        <v>0.36</v>
       </c>
       <c r="L319" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="M319" s="1">
-        <v>2844976.66</v>
+        <v>628968.43</v>
       </c>
       <c r="N319" s="1">
-        <v>2878912.14</v>
+        <v>631279.98</v>
       </c>
       <c r="O319" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B320" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="C320" s="1">
-        <v>2960000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.06</v>
+        <v>99.154</v>
       </c>
       <c r="E320" s="1">
-        <v>94.873</v>
+        <v>100.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>2808240.8</v>
+        <v>600000.0</v>
       </c>
       <c r="I320" s="1">
-        <v>123935.2</v>
+        <v>-5076.0</v>
       </c>
       <c r="J320" s="1">
-        <v>4.4132682638896</v>
+        <v>-0.846</v>
       </c>
       <c r="K320">
-        <v>0.88</v>
+        <v>1.59</v>
       </c>
       <c r="L320" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="M320" s="1">
-        <v>2932176.0</v>
+        <v>594924.0</v>
       </c>
       <c r="N320" s="1">
-        <v>2958197.64</v>
+        <v>604477.91</v>
       </c>
       <c r="O320" s="1">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="B321" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="C321" s="1">
-        <v>591000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.434</v>
+        <v>99.569</v>
       </c>
       <c r="E321" s="1">
-        <v>99.422</v>
+        <v>99.55221429</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>587584.02</v>
+        <v>1393731.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-11749.08</v>
+        <v>235.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.9995574420148</v>
+        <v>0.016861216404026</v>
       </c>
       <c r="K321">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>684.1</v>
+        <v>0.85</v>
+      </c>
+      <c r="L321" t="s">
+        <v>807</v>
       </c>
       <c r="M321" s="1">
-        <v>575834.94</v>
+        <v>1393966.0</v>
       </c>
       <c r="N321" s="1">
-        <v>576519.04</v>
+        <v>1405933.12</v>
       </c>
       <c r="O321" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>808</v>
+      </c>
+      <c r="B322" t="s">
+        <v>809</v>
+      </c>
+      <c r="C322" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-1732.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-0.43593822362725</v>
+      </c>
+      <c r="K322">
+        <v>0.39</v>
+      </c>
+      <c r="L322" t="s">
         <v>810</v>
       </c>
-      <c r="B322" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M322" s="1">
-        <v>516964.0</v>
+        <v>395572.0</v>
       </c>
       <c r="N322" s="1">
-        <v>518690.03</v>
+        <v>397121.32</v>
       </c>
       <c r="O322" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
+        <v>811</v>
+      </c>
+      <c r="B323" t="s">
+        <v>812</v>
+      </c>
+      <c r="C323" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E323" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-1908.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-0.21267417714154</v>
+      </c>
+      <c r="K323">
+        <v>3.06</v>
+      </c>
+      <c r="L323" t="s">
         <v>813</v>
       </c>
-      <c r="B323" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M323" s="1">
-        <v>605178.0</v>
+        <v>895239.0</v>
       </c>
       <c r="N323" s="1">
-        <v>617525.51</v>
+        <v>922793.79</v>
       </c>
       <c r="O323" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
+        <v>814</v>
+      </c>
+      <c r="B324" t="s">
+        <v>815</v>
+      </c>
+      <c r="C324" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>98.233</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-9630.15</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-1.767</v>
+      </c>
+      <c r="K324">
+        <v>0.65</v>
+      </c>
+      <c r="L324" t="s">
         <v>816</v>
       </c>
-      <c r="B324" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M324" s="1">
-        <v>383148.0</v>
+        <v>535369.85</v>
       </c>
       <c r="N324" s="1">
-        <v>385087.73</v>
+        <v>538907.15</v>
       </c>
       <c r="O324" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
+        <v>817</v>
+      </c>
+      <c r="B325" t="s">
+        <v>818</v>
+      </c>
+      <c r="C325" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>98.78</v>
+      </c>
+      <c r="E325" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-1656.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-0.45349188753401</v>
+      </c>
+      <c r="K325">
+        <v>2.18</v>
+      </c>
+      <c r="L325" t="s">
         <v>819</v>
       </c>
-      <c r="B325" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M325" s="1">
-        <v>295989.0</v>
+        <v>363510.4</v>
       </c>
       <c r="N325" s="1">
-        <v>302951.67</v>
+        <v>371540.87</v>
       </c>
       <c r="O325" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
+        <v>820</v>
+      </c>
+      <c r="B326" t="s">
+        <v>821</v>
+      </c>
+      <c r="C326" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.562</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="I326" s="1">
+        <v>230.58</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0.063317219268535</v>
+      </c>
+      <c r="K326">
+        <v>1.05</v>
+      </c>
+      <c r="L326" t="s">
         <v>822</v>
       </c>
-      <c r="B326" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M326" s="1">
-        <v>1471168.0</v>
+        <v>364396.92</v>
       </c>
       <c r="N326" s="1">
-        <v>1475310.47</v>
+        <v>368232.4</v>
       </c>
       <c r="O326" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B327" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="C327" s="1">
-        <v>641000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.968</v>
+        <v>100.349</v>
       </c>
       <c r="E327" s="1">
-        <v>100.14873635</v>
+        <v>99.897</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>641953.4</v>
+        <v>299691.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-13978.52</v>
+        <v>1356.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.1774976189861</v>
+        <v>0.45246604002122</v>
       </c>
       <c r="K327">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>0.07</v>
+      </c>
+      <c r="L327">
+        <v>222.95</v>
       </c>
       <c r="M327" s="1">
-        <v>627974.88</v>
+        <v>301047.0</v>
       </c>
       <c r="N327" s="1">
-        <v>649430.82</v>
+        <v>301269.95</v>
       </c>
       <c r="O327" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="B328" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="C328" s="1">
-        <v>600000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>98.567</v>
+        <v>101.564</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>100.58151111</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>600000.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I328" s="1">
-        <v>-8598.0</v>
+        <v>5747.56</v>
       </c>
       <c r="J328" s="1">
-        <v>-1.433</v>
+        <v>0.97680863812391</v>
       </c>
       <c r="K328">
-        <v>1.16</v>
+        <v>3.7</v>
       </c>
       <c r="L328" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="M328" s="1">
-        <v>591402.0</v>
+        <v>594149.4</v>
       </c>
       <c r="N328" s="1">
-        <v>598350.3</v>
+        <v>615786.39</v>
       </c>
       <c r="O328" s="1">
         <v>0.1</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="B329" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="C329" s="1">
-        <v>1400000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.537</v>
+        <v>99.112</v>
       </c>
       <c r="E329" s="1">
-        <v>99.55221429</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>1393731.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-213.0</v>
+        <v>-2344.32</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.015282719549181</v>
+        <v>-0.888</v>
       </c>
       <c r="K329">
-        <v>0.48</v>
+        <v>1.48</v>
       </c>
       <c r="L329" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="M329" s="1">
-        <v>1393518.0</v>
+        <v>261655.68</v>
       </c>
       <c r="N329" s="1">
-        <v>1400249.51</v>
+        <v>265567.18</v>
       </c>
       <c r="O329" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="B330" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="C330" s="1">
         <v>400000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.621</v>
+        <v>98.929</v>
       </c>
       <c r="E330" s="1">
-        <v>99.326</v>
+        <v>100.23</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>397304.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-2820.0</v>
+        <v>-5204.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.70978394378108</v>
+        <v>-1.2980145664971</v>
       </c>
       <c r="K330">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.41</v>
+      </c>
+      <c r="L330" t="s">
+        <v>833</v>
       </c>
       <c r="M330" s="1">
-        <v>394484.0</v>
+        <v>395716.0</v>
       </c>
       <c r="N330" s="1">
-        <v>394484.0</v>
+        <v>405373.53</v>
       </c>
       <c r="O330" s="1">
         <v>0.07</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
+        <v>834</v>
+      </c>
+      <c r="B331" t="s">
+        <v>835</v>
+      </c>
+      <c r="C331" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>98.89</v>
+      </c>
+      <c r="E331" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-7848.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-0.98226712459072</v>
+      </c>
+      <c r="K331">
+        <v>1.69</v>
+      </c>
+      <c r="L331" t="s">
         <v>836</v>
       </c>
-      <c r="B331" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M331" s="1">
-        <v>892386.0</v>
+        <v>791120.0</v>
       </c>
       <c r="N331" s="1">
-        <v>916057.23</v>
+        <v>804624.11</v>
       </c>
       <c r="O331" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="B332" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="C332" s="1">
-        <v>545000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>97.796</v>
+        <v>100.483</v>
       </c>
       <c r="E332" s="1">
         <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>545000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-12011.8</v>
+        <v>1989.96</v>
       </c>
       <c r="J332" s="1">
-        <v>-2.204</v>
+        <v>0.483</v>
       </c>
       <c r="K332">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>0.12</v>
+      </c>
+      <c r="L332">
+        <v>488.71</v>
       </c>
       <c r="M332" s="1">
-        <v>532988.2</v>
+        <v>413989.96</v>
       </c>
       <c r="N332" s="1">
-        <v>534129.27</v>
+        <v>414478.67</v>
       </c>
       <c r="O332" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="B333" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="C333" s="1">
-        <v>600000.0</v>
+        <v>35884000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.141</v>
+        <v>87.494</v>
       </c>
       <c r="E333" s="1">
-        <v>99.3</v>
+        <v>87.2530505</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>595800.0</v>
+        <v>31309884.64</v>
       </c>
       <c r="I333" s="1">
-        <v>-6954.0</v>
+        <v>86462.32</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.1671701913394</v>
+        <v>0.27615023496299</v>
       </c>
       <c r="K333">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>271.23</v>
+        <v>0.7</v>
+      </c>
+      <c r="L333" t="s">
+        <v>841</v>
       </c>
       <c r="M333" s="1">
-        <v>588846.0</v>
+        <v>31396346.96</v>
       </c>
       <c r="N333" s="1">
-        <v>589117.23</v>
+        <v>31646158.59</v>
       </c>
       <c r="O333" s="1">
-        <v>0.1</v>
+        <v>5.25</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
+        <v>842</v>
+      </c>
+      <c r="B334" t="s">
+        <v>843</v>
+      </c>
+      <c r="C334" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.932</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-3274.63</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-0.35186724920117</v>
+      </c>
+      <c r="K334">
+        <v>0.39</v>
+      </c>
+      <c r="L334" t="s">
         <v>844</v>
       </c>
-      <c r="B334" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M334" s="1">
-        <v>362601.44</v>
+        <v>927368.96</v>
       </c>
       <c r="N334" s="1">
-        <v>369202.76</v>
+        <v>931017.4</v>
       </c>
       <c r="O334" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="B335" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="C335" s="1">
-        <v>366000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.159</v>
+        <v>100.337</v>
       </c>
       <c r="E335" s="1">
-        <v>99.499</v>
+        <v>97.41</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>364166.34</v>
+        <v>487050.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1244.4</v>
+        <v>14635.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.34171197700479</v>
+        <v>3.0048249666359</v>
       </c>
       <c r="K335">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>0.08</v>
+      </c>
+      <c r="L335">
+        <v>383.56</v>
       </c>
       <c r="M335" s="1">
-        <v>362921.94</v>
+        <v>501685.0</v>
       </c>
       <c r="N335" s="1">
-        <v>365178.1</v>
+        <v>502068.56</v>
       </c>
       <c r="O335" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="B336" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="C336" s="1">
-        <v>585000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>101.689</v>
+        <v>98.382</v>
       </c>
       <c r="E336" s="1">
-        <v>100.58151111</v>
+        <v>99.166</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>588401.84</v>
+        <v>609870.9</v>
       </c>
       <c r="I336" s="1">
-        <v>6478.81</v>
+        <v>-4821.6</v>
       </c>
       <c r="J336" s="1">
-        <v>1.1010859517367</v>
+        <v>-0.79059355020874</v>
       </c>
       <c r="K336">
-        <v>3.27</v>
+        <v>1.16</v>
       </c>
       <c r="L336" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="M336" s="1">
-        <v>594880.65</v>
+        <v>605049.3</v>
       </c>
       <c r="N336" s="1">
-        <v>613993.32</v>
+        <v>612210.26</v>
       </c>
       <c r="O336" s="1">
         <v>0.1</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B337" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="C337" s="1">
-        <v>264000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.931</v>
+        <v>98.367</v>
       </c>
       <c r="E337" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>264000.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I337" s="1">
-        <v>-2822.16</v>
+        <v>-6581.25</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.069</v>
+        <v>-1.1307441804366</v>
       </c>
       <c r="K337">
-        <v>1.08</v>
+        <v>0.74</v>
       </c>
       <c r="L337" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="M337" s="1">
-        <v>261177.84</v>
+        <v>575446.95</v>
       </c>
       <c r="N337" s="1">
-        <v>264029.45</v>
+        <v>579754.31</v>
       </c>
       <c r="O337" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="B338" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="C338" s="1">
-        <v>400000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>98.602</v>
+        <v>100.494</v>
       </c>
       <c r="E338" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>400920.0</v>
+        <v>575000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-6512.0</v>
+        <v>2840.5</v>
       </c>
       <c r="J338" s="1">
-        <v>-1.6242641923576</v>
+        <v>0.494</v>
       </c>
       <c r="K338">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>0.07</v>
+      </c>
+      <c r="L338">
+        <v>415.8</v>
       </c>
       <c r="M338" s="1">
-        <v>394408.0</v>
+        <v>577840.5</v>
       </c>
       <c r="N338" s="1">
-        <v>402339.51</v>
+        <v>578256.3</v>
       </c>
       <c r="O338" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B339" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C339" s="1">
-        <v>800000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>98.744</v>
+        <v>100.148</v>
       </c>
       <c r="E339" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>798968.0</v>
+        <v>556000.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-9016.0</v>
+        <v>822.88</v>
       </c>
       <c r="J339" s="1">
-        <v>-1.1284557078631</v>
+        <v>0.148</v>
       </c>
       <c r="K339">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>0.0</v>
       </c>
       <c r="M339" s="1">
-        <v>789952.0</v>
+        <v>556822.88</v>
       </c>
       <c r="N339" s="1">
-        <v>799888.99</v>
+        <v>556822.88</v>
       </c>
       <c r="O339" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
       <c r="B340" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="C340" s="1">
-        <v>4580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>92.792</v>
+        <v>88.624</v>
       </c>
       <c r="E340" s="1">
-        <v>83.767</v>
+        <v>85.42465</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>3836528.6</v>
+        <v>512547.9</v>
       </c>
       <c r="I340" s="1">
-        <v>413345.0</v>
+        <v>19196.1</v>
       </c>
       <c r="J340" s="1">
-        <v>10.773932455502</v>
+        <v>3.7452304457788</v>
       </c>
       <c r="K340">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>0.07</v>
+      </c>
+      <c r="L340">
+        <v>443.84</v>
       </c>
       <c r="M340" s="1">
-        <v>4249873.6</v>
+        <v>531744.0</v>
       </c>
       <c r="N340" s="1">
-        <v>4260188.01</v>
+        <v>532187.84</v>
       </c>
       <c r="O340" s="1">
-        <v>0.72</v>
+        <v>0.09</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="B341" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="C341" s="1">
-        <v>3528000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>87.196</v>
+        <v>101.416</v>
       </c>
       <c r="E341" s="1">
-        <v>87.226</v>
+        <v>99.779</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>3077333.28</v>
+        <v>518850.8</v>
       </c>
       <c r="I341" s="1">
-        <v>-1058.4</v>
+        <v>8512.4</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.034393414807512</v>
+        <v>1.6406257829804</v>
       </c>
       <c r="K341">
-        <v>0.62</v>
+        <v>1.61</v>
       </c>
       <c r="L341" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="M341" s="1">
-        <v>3076274.88</v>
+        <v>527363.2</v>
       </c>
       <c r="N341" s="1">
-        <v>3097993.83</v>
+        <v>535750.87</v>
       </c>
       <c r="O341" s="1">
-        <v>0.52</v>
+        <v>0.09</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="B342" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="C342" s="1">
-        <v>30000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>98.409</v>
+        <v>100.763</v>
       </c>
       <c r="E342" s="1">
-        <v>100.104</v>
+        <v>102.939</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>30031200.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-508500.0</v>
+        <v>-13056.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-1.6932390314073</v>
+        <v>-2.113873264749</v>
       </c>
       <c r="K342">
-        <v>0.15</v>
+        <v>0.65</v>
       </c>
       <c r="L342" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="M342" s="1">
-        <v>29522700.0</v>
+        <v>604578.0</v>
       </c>
       <c r="N342" s="1">
-        <v>29567576.71</v>
+        <v>608451.29</v>
       </c>
       <c r="O342" s="1">
-        <v>4.97</v>
+        <v>0.1</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="B343" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="C343" s="1">
-        <v>928000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.23</v>
+        <v>97.548</v>
       </c>
       <c r="E343" s="1">
-        <v>100.28486961</v>
+        <v>100.761</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>930643.59</v>
+        <v>906849.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-509.19</v>
+        <v>-28917.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-0.054713749223803</v>
+        <v>-3.188733736267</v>
       </c>
       <c r="K343">
-        <v>3.49</v>
+        <v>0.53</v>
       </c>
       <c r="L343" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="M343" s="1">
-        <v>930134.4</v>
+        <v>877932.0</v>
       </c>
       <c r="N343" s="1">
-        <v>962525.41</v>
+        <v>882675.49</v>
       </c>
       <c r="O343" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="B344" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="C344" s="1">
         <v>500000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>99.98</v>
+        <v>104.819</v>
       </c>
       <c r="E344" s="1">
-        <v>97.41</v>
+        <v>104.55</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>487050.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I344" s="1">
-        <v>12850.0</v>
+        <v>1345.0</v>
       </c>
       <c r="J344" s="1">
-        <v>2.638332820039</v>
+        <v>0.25729316116691</v>
       </c>
       <c r="K344">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>0.0</v>
       </c>
       <c r="M344" s="1">
-        <v>499900.0</v>
+        <v>524095.0</v>
       </c>
       <c r="N344" s="1">
-        <v>517982.19</v>
+        <v>524095.0</v>
       </c>
       <c r="O344" s="1">
         <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="B345" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="C345" s="1">
-        <v>615000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>98.474</v>
+        <v>98.202</v>
       </c>
       <c r="E345" s="1">
-        <v>99.166</v>
+        <v>99.589</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>609870.9</v>
+        <v>746917.5</v>
       </c>
       <c r="I345" s="1">
-        <v>-4255.8</v>
+        <v>-10402.5</v>
       </c>
       <c r="J345" s="1">
-        <v>-0.69781981727608</v>
+        <v>-1.3927240960347</v>
       </c>
       <c r="K345">
-        <v>0.8</v>
+        <v>2.3</v>
       </c>
       <c r="L345" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="M345" s="1">
-        <v>605615.1</v>
+        <v>736515.0</v>
       </c>
       <c r="N345" s="1">
-        <v>610564.59</v>
+        <v>753775.27</v>
       </c>
       <c r="O345" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="B346" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="C346" s="1">
-        <v>585000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.816</v>
+        <v>102.563</v>
       </c>
       <c r="E346" s="1">
-        <v>99.492</v>
+        <v>103.012</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>582028.2</v>
+        <v>721084.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-3954.6</v>
+        <v>-3143.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-0.67945161420014</v>
+        <v>-0.43587154894575</v>
       </c>
       <c r="K346">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>100.17</v>
+        <v>0.22</v>
+      </c>
+      <c r="L346" t="s">
+        <v>875</v>
       </c>
       <c r="M346" s="1">
-        <v>578073.6</v>
+        <v>717941.0</v>
       </c>
       <c r="N346" s="1">
-        <v>578173.77</v>
+        <v>719489.63</v>
       </c>
       <c r="O346" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="B347" t="s">
-        <v>883</v>
+        <v>874</v>
       </c>
       <c r="C347" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>106.334</v>
+        <v>97.53</v>
       </c>
       <c r="E347" s="1">
-        <v>108.24</v>
+        <v>99.908</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>649440.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-11436.0</v>
+        <v>-9512.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.7609016999261</v>
+        <v>-2.3801897745926</v>
       </c>
       <c r="K347">
-        <v>1.84</v>
+        <v>0.93</v>
       </c>
       <c r="L347" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="M347" s="1">
-        <v>638004.0</v>
+        <v>390120.0</v>
       </c>
       <c r="N347" s="1">
-        <v>649017.7</v>
+        <v>393822.78</v>
       </c>
       <c r="O347" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="B348" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="C348" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.288</v>
+        <v>104.105</v>
       </c>
       <c r="E348" s="1">
-        <v>100.51</v>
+        <v>106.6</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>904590.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-19998.0</v>
+        <v>-14970.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.2107253009651</v>
+        <v>-2.3405253283302</v>
       </c>
       <c r="K348">
-        <v>2.71</v>
+        <v>2.24</v>
       </c>
       <c r="L348" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="M348" s="1">
-        <v>884592.0</v>
+        <v>624630.0</v>
       </c>
       <c r="N348" s="1">
-        <v>908975.22</v>
+        <v>638043.7</v>
       </c>
       <c r="O348" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="B349" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="C349" s="1">
-        <v>600000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>88.998</v>
+        <v>98.184</v>
       </c>
       <c r="E349" s="1">
-        <v>85.42465</v>
+        <v>99.902</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>512547.9</v>
+        <v>1023995.5</v>
       </c>
       <c r="I349" s="1">
-        <v>21440.1</v>
+        <v>-17609.5</v>
       </c>
       <c r="J349" s="1">
-        <v>4.1830431848418</v>
+        <v>-1.7196852915858</v>
       </c>
       <c r="K349">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="L349" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="M349" s="1">
-        <v>533988.0</v>
+        <v>1006386.0</v>
       </c>
       <c r="N349" s="1">
-        <v>538414.03</v>
+        <v>1013308.26</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="B350" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="C350" s="1">
-        <v>520000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>101.509</v>
+        <v>100.277</v>
       </c>
       <c r="E350" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>518850.8</v>
+        <v>526000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>8996.0</v>
+        <v>1457.02</v>
       </c>
       <c r="J350" s="1">
-        <v>1.7338317682077</v>
+        <v>0.277</v>
       </c>
       <c r="K350">
-        <v>1.18</v>
+        <v>1.05</v>
       </c>
       <c r="L350" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="M350" s="1">
-        <v>527846.8</v>
+        <v>527457.02</v>
       </c>
       <c r="N350" s="1">
-        <v>533990.64</v>
+        <v>532974.26</v>
       </c>
       <c r="O350" s="1">
         <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="B351" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="C351" s="1">
-        <v>600000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>101.023</v>
+        <v>101.344</v>
       </c>
       <c r="E351" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>617634.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-11496.0</v>
+        <v>2835.84</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.8612964959831</v>
+        <v>1.344</v>
       </c>
       <c r="K351">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>0.12</v>
+      </c>
+      <c r="L351">
+        <v>263.45</v>
       </c>
       <c r="M351" s="1">
-        <v>606138.0</v>
+        <v>213835.84</v>
       </c>
       <c r="N351" s="1">
-        <v>607508.55</v>
+        <v>214099.29</v>
       </c>
       <c r="O351" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>897</v>
+        <v>889</v>
       </c>
       <c r="B352" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="C352" s="1">
-        <v>900000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.159</v>
+        <v>102.299</v>
       </c>
       <c r="E352" s="1">
-        <v>100.761</v>
+        <v>99.477</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>906849.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I352" s="1">
-        <v>-32418.0</v>
+        <v>8522.44</v>
       </c>
       <c r="J352" s="1">
-        <v>-3.5747958039321</v>
+        <v>2.8368366557094</v>
       </c>
       <c r="K352">
-        <v>0.14</v>
+        <v>3.65</v>
       </c>
       <c r="L352" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="M352" s="1">
-        <v>874431.0</v>
+        <v>308942.98</v>
       </c>
       <c r="N352" s="1">
-        <v>875679.29</v>
+        <v>319967.01</v>
       </c>
       <c r="O352" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="B353" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="C353" s="1">
         <v>500000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>104.89</v>
+        <v>102.012</v>
       </c>
       <c r="E353" s="1">
-        <v>104.55</v>
+        <v>103.48</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>522750.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I353" s="1">
-        <v>1700.0</v>
+        <v>-7340.0</v>
       </c>
       <c r="J353" s="1">
-        <v>0.32520325203252</v>
+        <v>-1.4186316196366</v>
       </c>
       <c r="K353">
-        <v>3.76</v>
+        <v>0.45</v>
       </c>
       <c r="L353" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="M353" s="1">
-        <v>524450.0</v>
+        <v>510060.0</v>
       </c>
       <c r="N353" s="1">
-        <v>543254.79</v>
+        <v>512330.55</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="B354" t="s">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="C354" s="1">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.207</v>
+        <v>98.83</v>
       </c>
       <c r="E354" s="1">
-        <v>99.589</v>
+        <v>99.44457143</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>746917.5</v>
+        <v>696112.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-10365.0</v>
+        <v>-4302.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.3877034612256</v>
+        <v>-0.61800399935643</v>
       </c>
       <c r="K354">
-        <v>1.96</v>
+        <v>2.43</v>
       </c>
       <c r="L354" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="M354" s="1">
-        <v>736552.5</v>
+        <v>691810.0</v>
       </c>
       <c r="N354" s="1">
-        <v>751223.73</v>
+        <v>708828.15</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="B355" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="C355" s="1">
-        <v>700000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>102.125</v>
+        <v>100.232</v>
       </c>
       <c r="E355" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>721084.0</v>
+        <v>563000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-6209.0</v>
+        <v>1306.16</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.86106473032268</v>
+        <v>0.232</v>
       </c>
       <c r="K355">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>908</v>
+        <v>0.12</v>
+      </c>
+      <c r="L355">
+        <v>698.92</v>
       </c>
       <c r="M355" s="1">
-        <v>714875.0</v>
+        <v>564306.16</v>
       </c>
       <c r="N355" s="1">
-        <v>745847.6</v>
+        <v>565005.08</v>
       </c>
       <c r="O355" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>909</v>
+        <v>900</v>
       </c>
       <c r="B356" t="s">
-        <v>907</v>
+        <v>901</v>
       </c>
       <c r="C356" s="1">
-        <v>400000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>97.798</v>
+        <v>99.566</v>
       </c>
       <c r="E356" s="1">
-        <v>99.908</v>
+        <v>102.38446331</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>399632.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I356" s="1">
-        <v>-8440.0</v>
+        <v>-26888.14</v>
       </c>
       <c r="J356" s="1">
-        <v>-2.1119429875485</v>
+        <v>-2.7528232518737</v>
       </c>
       <c r="K356">
-        <v>0.48</v>
+        <v>3.1</v>
       </c>
       <c r="L356" t="s">
-        <v>910</v>
+        <v>902</v>
       </c>
       <c r="M356" s="1">
-        <v>391192.0</v>
+        <v>949859.64</v>
       </c>
       <c r="N356" s="1">
-        <v>393129.5</v>
+        <v>979459.78</v>
       </c>
       <c r="O356" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>911</v>
+        <v>903</v>
       </c>
       <c r="B357" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="C357" s="1">
         <v>600000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>103.582</v>
+        <v>98.099</v>
       </c>
       <c r="E357" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>639600.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-18108.0</v>
+        <v>-11406.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-2.8311444652908</v>
+        <v>-1.901</v>
       </c>
       <c r="K357">
-        <v>1.75</v>
+        <v>0.88</v>
       </c>
       <c r="L357" t="s">
-        <v>913</v>
+        <v>905</v>
       </c>
       <c r="M357" s="1">
-        <v>621492.0</v>
+        <v>588594.0</v>
       </c>
       <c r="N357" s="1">
-        <v>631971.45</v>
+        <v>593873.87</v>
       </c>
       <c r="O357" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
       <c r="B358" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="C358" s="1">
-        <v>1025000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>97.602</v>
+        <v>100.831</v>
       </c>
       <c r="E358" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>1023995.5</v>
+        <v>300000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-23575.0</v>
+        <v>2493.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-2.3022562110869</v>
+        <v>0.831</v>
       </c>
       <c r="K358">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>0.18</v>
+      </c>
+      <c r="L358">
+        <v>545.92</v>
       </c>
       <c r="M358" s="1">
-        <v>1000420.5</v>
+        <v>302493.0</v>
       </c>
       <c r="N358" s="1">
-        <v>1003067.25</v>
+        <v>303038.92</v>
       </c>
       <c r="O358" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="B359" t="s">
-        <v>918</v>
+        <v>909</v>
       </c>
       <c r="C359" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.779</v>
+        <v>95.928</v>
       </c>
       <c r="E359" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>526000.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-1162.46</v>
+        <v>-7932.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-0.221</v>
+        <v>-1.359383033419</v>
       </c>
       <c r="K359">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>0.05</v>
+      </c>
+      <c r="L359">
+        <v>328.77</v>
       </c>
       <c r="M359" s="1">
-        <v>524837.54</v>
+        <v>575568.0</v>
       </c>
       <c r="N359" s="1">
-        <v>527915.58</v>
+        <v>575896.77</v>
       </c>
       <c r="O359" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="B360" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="C360" s="1">
-        <v>211000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>101.097</v>
+        <v>99.772</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>211000.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I360" s="1">
-        <v>2314.67</v>
+        <v>306.46</v>
       </c>
       <c r="J360" s="1">
-        <v>1.097</v>
+        <v>0.077235568483876</v>
       </c>
       <c r="K360">
-        <v>3.79</v>
+        <v>0.42</v>
       </c>
       <c r="L360" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="M360" s="1">
-        <v>213314.67</v>
+        <v>397092.56</v>
       </c>
       <c r="N360" s="1">
-        <v>221313.95</v>
+        <v>398769.07</v>
       </c>
       <c r="O360" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="B361" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="C361" s="1">
-        <v>302000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>101.833</v>
+        <v>83.09</v>
       </c>
       <c r="E361" s="1">
-        <v>99.477</v>
+        <v>94.91728571</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>300420.54</v>
+        <v>664421.0</v>
       </c>
       <c r="I361" s="1">
-        <v>7115.12</v>
+        <v>-82791.0</v>
       </c>
       <c r="J361" s="1">
-        <v>2.3683866622435</v>
+        <v>-12.460623610632</v>
       </c>
       <c r="K361">
-        <v>3.18</v>
+        <v>0.49</v>
       </c>
       <c r="L361" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="M361" s="1">
-        <v>307535.66</v>
+        <v>581630.0</v>
       </c>
       <c r="N361" s="1">
-        <v>317126.23</v>
+        <v>585067.67</v>
       </c>
       <c r="O361" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="B362" t="s">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="C362" s="1">
-        <v>600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>102.515</v>
+        <v>90.211</v>
       </c>
       <c r="E362" s="1">
-        <v>103.48</v>
+        <v>81.919</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>620880.0</v>
+        <v>3850193.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-5790.0</v>
+        <v>389724.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-0.93254735214534</v>
+        <v>10.122193874437</v>
       </c>
       <c r="K362">
-        <v>4.22</v>
+        <v>0.03</v>
       </c>
       <c r="L362" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="M362" s="1">
-        <v>615090.0</v>
+        <v>4239917.0</v>
       </c>
       <c r="N362" s="1">
-        <v>640380.41</v>
+        <v>4241204.67</v>
       </c>
       <c r="O362" s="1">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
       <c r="B363" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="C363" s="1">
-        <v>700000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>98.306</v>
+        <v>89.878</v>
       </c>
       <c r="E363" s="1">
-        <v>99.44457143</v>
+        <v>99.73456738</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>696112.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I363" s="1">
-        <v>-7970.0</v>
+        <v>-97284.32</v>
       </c>
       <c r="J363" s="1">
-        <v>-1.1449307008068</v>
+        <v>-9.8827995500681</v>
       </c>
       <c r="K363">
-        <v>1.99</v>
+        <v>0.61</v>
       </c>
       <c r="L363" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="M363" s="1">
-        <v>688142.0</v>
+        <v>887095.86</v>
       </c>
       <c r="N363" s="1">
-        <v>702038.92</v>
+        <v>893159.83</v>
       </c>
       <c r="O363" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
       <c r="B364" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
       <c r="C364" s="1">
-        <v>300000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>104.586</v>
+        <v>101.087</v>
       </c>
       <c r="E364" s="1">
-        <v>105.92</v>
+        <v>99.417</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>317760.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I364" s="1">
-        <v>-4002.0</v>
+        <v>2588.5</v>
       </c>
       <c r="J364" s="1">
-        <v>-1.2594410876133</v>
+        <v>1.6797931943229</v>
       </c>
       <c r="K364">
-        <v>4.04</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>0.26</v>
+      </c>
+      <c r="L364">
+        <v>398.12</v>
       </c>
       <c r="M364" s="1">
-        <v>313758.0</v>
+        <v>156684.85</v>
       </c>
       <c r="N364" s="1">
-        <v>325873.07</v>
+        <v>157082.97</v>
       </c>
       <c r="O364" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="B365" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
       <c r="C365" s="1">
-        <v>954000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>99.906</v>
+        <v>98.777</v>
       </c>
       <c r="E365" s="1">
-        <v>102.38446331</v>
+        <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>976747.78</v>
+        <v>600000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-23644.54</v>
+        <v>-7338.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-2.4207416166331</v>
+        <v>-1.223</v>
       </c>
       <c r="K365">
-        <v>2.67</v>
+        <v>1.98</v>
       </c>
       <c r="L365" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="M365" s="1">
-        <v>953103.24</v>
+        <v>592662.0</v>
       </c>
       <c r="N365" s="1">
-        <v>978586.8</v>
+        <v>604531.1</v>
       </c>
       <c r="O365" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="B366" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="C366" s="1">
-        <v>600000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D366" s="1">
-        <v>98.162</v>
+        <v>0.0825</v>
       </c>
       <c r="E366" s="1">
-        <v>100.0</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-11028.0</v>
+        <v>-200193.75</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.838</v>
+        <v>0</v>
       </c>
       <c r="K366">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>0.0</v>
+      </c>
+      <c r="L366">
+        <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>588972.0</v>
+        <v>-200193.75</v>
       </c>
       <c r="N366" s="1">
-        <v>592198.59</v>
+        <v>-200193.75</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>-0.03</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>941</v>
+        <v>929</v>
       </c>
       <c r="B367" t="s">
-        <v>942</v>
+        <v>930</v>
       </c>
       <c r="C367" s="1">
-        <v>600000.0</v>
+        <v>550.0</v>
       </c>
       <c r="D367" s="1">
-        <v>95.217</v>
+        <v>72.2</v>
       </c>
       <c r="E367" s="1">
-        <v>97.25</v>
+        <v>53.2</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>583500.0</v>
+        <v>292600.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-12198.0</v>
+        <v>104500.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-2.0904884318766</v>
+        <v>35.714285714286</v>
       </c>
       <c r="K367">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>0.0</v>
+      </c>
+      <c r="L367">
+        <v>0.0</v>
       </c>
       <c r="M367" s="1">
-        <v>571302.0</v>
+        <v>397100.0</v>
       </c>
       <c r="N367" s="1">
-        <v>584904.74</v>
+        <v>397100.0</v>
       </c>
       <c r="O367" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>944</v>
+        <v>931</v>
       </c>
       <c r="B368" t="s">
-        <v>945</v>
+        <v>932</v>
       </c>
       <c r="C368" s="1">
-        <v>600000.0</v>
+        <v>775.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.226</v>
+        <v>75.2</v>
       </c>
       <c r="E368" s="1">
-        <v>99.147</v>
+        <v>75.3</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>594882.0</v>
+        <v>583575.0</v>
       </c>
       <c r="I368" s="1">
-        <v>6474.0</v>
+        <v>-775.0</v>
       </c>
       <c r="J368" s="1">
-        <v>1.0882830544545</v>
+        <v>-0.132802124834</v>
       </c>
       <c r="K368">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>0.0</v>
       </c>
       <c r="M368" s="1">
-        <v>601356.0</v>
+        <v>582800.0</v>
       </c>
       <c r="N368" s="1">
-        <v>617597.1</v>
+        <v>582800.0</v>
       </c>
       <c r="O368" s="1">
         <v>0.1</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>947</v>
+        <v>933</v>
       </c>
       <c r="B369" t="s">
-        <v>948</v>
+        <v>934</v>
       </c>
       <c r="C369" s="1">
-        <v>700000.0</v>
+        <v>-3094.0</v>
       </c>
       <c r="D369" s="1">
-        <v>82.512</v>
+        <v>0.055</v>
       </c>
       <c r="E369" s="1">
-        <v>94.91728571</v>
+        <v>0.0738493859</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>664421.0</v>
+        <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-86837.0</v>
+        <v>145800.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-13.069574862926</v>
+        <v>0</v>
       </c>
       <c r="K369">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>949</v>
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
       </c>
       <c r="M369" s="1">
-        <v>577584.0</v>
+        <v>145800.0</v>
       </c>
       <c r="N369" s="1">
-        <v>580417.56</v>
+        <v>145800.0</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>950</v>
+        <v>935</v>
       </c>
       <c r="B370" t="s">
-        <v>951</v>
+        <v>936</v>
       </c>
       <c r="C370" s="1">
-        <v>4700000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>90.112</v>
+        <v>10.53966667</v>
       </c>
       <c r="E370" s="1">
-        <v>81.919</v>
+        <v>0.1158591519</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>3850193.0</v>
+        <v>-625639.42</v>
       </c>
       <c r="I370" s="1">
-        <v>385071.0</v>
+        <v>85747.42</v>
       </c>
       <c r="J370" s="1">
-        <v>10.001342789829</v>
+        <v>-13.705565419775</v>
       </c>
       <c r="K370">
-        <v>0.47</v>
+        <v>0.0</v>
       </c>
       <c r="L370" t="s">
-        <v>952</v>
+        <v>937</v>
       </c>
       <c r="M370" s="1">
-        <v>4235264.0</v>
+        <v>-539892.0</v>
       </c>
       <c r="N370" s="1">
-        <v>4257347.56</v>
+        <v>-569142.0</v>
       </c>
       <c r="O370" s="1">
-        <v>0.72</v>
+        <v>-0.09</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>953</v>
+        <v>938</v>
       </c>
       <c r="B371" t="s">
-        <v>954</v>
+        <v>939</v>
       </c>
       <c r="C371" s="1">
-        <v>987000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>89.525</v>
+        <v>10.53966667</v>
       </c>
       <c r="E371" s="1">
-        <v>99.73456738</v>
+        <v>0.0763348926</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>984380.18</v>
+        <v>412208.42</v>
       </c>
       <c r="I371" s="1">
-        <v>-100768.43</v>
+        <v>127683.58</v>
       </c>
       <c r="J371" s="1">
-        <v>-10.236739020893</v>
+        <v>30.975490505507</v>
       </c>
       <c r="K371">
-        <v>0.53</v>
+        <v>0.0</v>
       </c>
       <c r="L371" t="s">
-        <v>955</v>
+        <v>940</v>
       </c>
       <c r="M371" s="1">
-        <v>883611.75</v>
+        <v>539892.0</v>
       </c>
       <c r="N371" s="1">
-        <v>888823.92</v>
+        <v>569142.0</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="B372" t="s">
-        <v>957</v>
+        <v>942</v>
       </c>
       <c r="C372" s="1">
-        <v>155000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.823</v>
+        <v>9.72056667</v>
       </c>
       <c r="E372" s="1">
-        <v>99.417</v>
+        <v>0.0676068926</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>154096.35</v>
+        <v>-365077.22</v>
       </c>
       <c r="I372" s="1">
-        <v>2179.3</v>
+        <v>-130583.38</v>
       </c>
       <c r="J372" s="1">
-        <v>1.4142450486335</v>
+        <v>35.768701207925</v>
       </c>
       <c r="K372">
-        <v>3.58</v>
+        <v>0.0</v>
       </c>
       <c r="L372" t="s">
-        <v>958</v>
+        <v>937</v>
       </c>
       <c r="M372" s="1">
-        <v>156275.65</v>
+        <v>-495660.6</v>
       </c>
       <c r="N372" s="1">
-        <v>161817.43</v>
+        <v>-524910.6</v>
       </c>
       <c r="O372" s="1">
-        <v>0.03</v>
+        <v>-0.09</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>959</v>
+        <v>943</v>
       </c>
       <c r="B373" t="s">
-        <v>960</v>
+        <v>944</v>
       </c>
       <c r="C373" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>98.578</v>
+        <v>9.7205668</v>
       </c>
       <c r="E373" s="1">
-        <v>100.0</v>
+        <v>0.089418316</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>600000.0</v>
+        <v>223545.79</v>
       </c>
       <c r="I373" s="1">
-        <v>-8532.0</v>
+        <v>5926.71</v>
       </c>
       <c r="J373" s="1">
-        <v>-1.422</v>
+        <v>2.6512286364239</v>
       </c>
       <c r="K373">
-        <v>1.62</v>
+        <v>0.0</v>
       </c>
       <c r="L373" t="s">
-        <v>961</v>
+        <v>945</v>
       </c>
       <c r="M373" s="1">
-        <v>591468.0</v>
+        <v>229472.5</v>
       </c>
       <c r="N373" s="1">
-        <v>601160.24</v>
+        <v>243014.17</v>
       </c>
       <c r="O373" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P373">
-        <v>1</v>
-[...248 lines deleted...]
-      <c r="P378">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>