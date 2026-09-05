--- v3 (2026-08-16)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="945">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="966">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -1036,1863 +1036,1926 @@
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...14 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...2 lines deleted...]
-    <t>EURO-BUND JUN 26</t>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>17 385.50</t>
+    <t>20 735.00</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>14 890.68</t>
+    <t>16 470.00</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 292.47</t>
+    <t>2 889.04</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>9 945.21</t>
+    <t>11 131.85</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>10 407.95</t>
+    <t>11 708.94</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 392.66</t>
+    <t>1 621.14</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>3 730.96</t>
+    <t>5 155.51</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 200.27</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>20 095.89</t>
+    <t>21 390.41</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>52 304.31</t>
+    <t>55 990.18</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 072.50</t>
+    <t>2 805.00</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...11 lines deleted...]
-    <t>3 272.88</t>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 644.66</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 784.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>23 120.14</t>
+    <t>24 811.86</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 652.05</t>
+    <t>3 112.33</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>5 390.01</t>
+    <t>6 349.25</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>16 301.37</t>
+    <t>17 308.22</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 515.07</t>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 722.34</t>
+    <t>5 385.51</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 513.93</t>
+    <t>4 850.08</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 063.49</t>
+    <t>10 527.60</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>9 052.05</t>
+    <t>10 663.01</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>7 695.21</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>14 428.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>10 578.08</t>
+    <t>13 102.40</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
+    <t>11 943.68</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 626.16</t>
+    <t>11 800.63</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>14 601.37</t>
+    <t>16 241.10</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>7 455.65</t>
+    <t>8 760.39</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
+    <t>2 724.53</t>
+  </si>
+  <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
-    <t>1 016.44</t>
+    <t>1 217.81</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>5 255.14</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>5 076.71</t>
+    <t>5 565.75</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>11 736.99</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 389.64</t>
+    <t>11 581.89</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 886.99</t>
+    <t>16 246.23</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 380.14</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 578.08</t>
+    <t>14 786.30</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 509.59</t>
+    <t>3 811.64</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>4 248.71</t>
-[...8 lines deleted...]
-    <t>20 501.71</t>
+    <t>5 932.16</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 893.15</t>
+    <t>4 158.90</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>13 457.53</t>
+    <t>14 378.08</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>36 718.15</t>
+    <t>1 729.11</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>22 047.95</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 647.26</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>8 342.47</t>
+    <t>9 852.74</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 249.32</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>13 204.11</t>
+    <t>14 369.18</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>FR001400I3C5</t>
-[...5 lines deleted...]
-    <t>13 765.92</t>
+    <t>1 515.03</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 991.01</t>
+    <t>2 862.08</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>35 068.49</t>
+    <t>37 945.21</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 635.27</t>
+    <t>3 217.81</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>2 603.42</t>
+    <t>2 905.48</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>7 420.89</t>
+    <t>8 089.73</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 746.58</t>
+    <t>5 070.21</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>5 958.90</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 349.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 697.10</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>24 770.87</t>
+    <t>26 391.39</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>5 009.45</t>
+    <t>5 551.71</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 772.56</t>
+    <t>9 625.45</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>13 920.47</t>
+    <t>16 356.56</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>22 876.12</t>
+    <t>24 730.94</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 847.26</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>6 544.52</t>
-[...8 lines deleted...]
-    <t>4 089.21</t>
+    <t>8 306.51</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 596.58</t>
-[...8 lines deleted...]
-    <t>3 630.82</t>
+    <t>3 991.44</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...5 lines deleted...]
-    <t>15 441.78</t>
+    <t>2 133.96</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 797.95</t>
+    <t>8 445.21</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>16 943.84</t>
+    <t>19 619.18</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 371.23</t>
+    <t>3 880.19</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>5 642.26</t>
+    <t>5 991.78</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 621.92</t>
-[...8 lines deleted...]
-    <t>10 389.04</t>
+    <t>2 686.30</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 111.54</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>72 532.55</t>
+    <t>85 168.75</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 750.85</t>
+    <t>3 723.48</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>3 901.37</t>
+    <t>4 821.92</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>5 765.66</t>
+    <t>6 495.05</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>4 711.91</t>
+    <t>5 301.60</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 686.91</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>11 231.78</t>
+    <t>12 083.29</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>177 471.24</t>
+    <t>197 893.23</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 257.78</t>
+    <t>2 236.05</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>3 636.99</t>
+    <t>4 284.25</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 277.26</t>
+    <t>2 235.21</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>3 734.25</t>
+    <t>5 402.74</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>25 861.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>24 041.10</t>
+    <t>26 630.14</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>17 404.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>26 034.25</t>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 895.07</t>
+    <t>11 889.84</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>7 846.58</t>
+    <t>8 767.12</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 111.64</t>
+    <t>2 278.87</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>5 609.59</t>
+    <t>6 170.55</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>43 315.07</t>
+    <t>46 659.25</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>8 150.68</t>
+    <t>8 869.86</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>21 888.57</t>
+    <t>23 764.73</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>9 416.66</t>
+    <t>10 168.56</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 973.42</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>6 640.96</t>
+    <t>9 215.73</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>16 616.85</t>
+    <t>17 776.16</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>290 490.26</t>
+    <t>399 893.36</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>5 880.82</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>8 877.03</t>
+    <t>10 948.33</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 580.82</t>
+    <t>7 586.99</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>15 160.27</t>
+    <t>16 497.95</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 495.89</t>
-[...8 lines deleted...]
-    <t>6 554.79</t>
+    <t>1 697.26</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>DE000A3E5VK1</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
-    <t>4 645.89</t>
+    <t>4 947.95</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 997.59</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>24 203.64</t>
+    <t>26 394.48</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>9 000.00</t>
+    <t>11 589.04</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 945.21</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 919.38</t>
+    <t>8 875.17</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 273.85</t>
+    <t>5 935.91</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>8 385.62</t>
+    <t>8 939.38</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>17 260.27</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>2 277.43</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>7 671.62</t>
+    <t>10 402.19</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>14 141.80</t>
+    <t>15 292.88</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>19 040.99</t>
+    <t>20 405.70</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>16 974.30</t>
+    <t>18 405.86</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>6 772.80</t>
+    <t>8 486.40</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>18 022.47</t>
+    <t>21 839.38</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>9 669.86</t>
+    <t>10 791.78</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 364.14</t>
+    <t>14 278.30</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>13 917.66</t>
+    <t>16 599.04</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>5 478.08</t>
+    <t>2 297.26</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>1 252.60</t>
+    <t>2 129.42</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>44 626.57</t>
+    <t>49 414.01</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 676.71</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 999.37</t>
+    <t>5 104.46</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 632.19</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 336.70</t>
+    <t>17 666.43</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 010.96</t>
+    <t>4 701.37</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 710.27</t>
+    <t>9 292.81</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>3 092.47</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>5 109.04</t>
+    <t>5 431.23</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 556.23</t>
+    <t>4 800.91</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 856.71</t>
+    <t>12 159.52</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>14 584.93</t>
+    <t>17 202.74</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>3 575.34</t>
+    <t>4 826.71</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>29 496.58</t>
+    <t>31 438.36</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 735.42</t>
+    <t>5 933.54</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 745.04</t>
+    <t>9 459.62</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>4 625.14</t>
+    <t>5 414.79</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...2 lines deleted...]
-    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+    <t>1 560.62</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>4 441.45</t>
+    <t>4 971.39</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>11 383.56</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>17 071.23</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 421.70</t>
+    <t>2 354.70</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>13 668.76</t>
+    <t>29 826.52</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>5 517.15</t>
+    <t>7 385.86</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>1 534.25</t>
+    <t>2 684.93</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>8 266.70</t>
+    <t>9 372.43</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>8 514.55</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 871.08</t>
+    <t>3 326.37</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 268.37</t>
+    <t>2 536.73</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 509.59</t>
+    <t>10 631.51</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 124.66</t>
+    <t>6 376.03</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 491.10</t>
+    <t>8 238.70</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>1 222.60</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>18 554.79</t>
+    <t>19 849.32</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 374.66</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>3 461.64</t>
+    <t>5 468.06</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 880.82</t>
+    <t>16 347.95</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>9 060.02</t>
+    <t>11 197.77</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 736.84</t>
+    <t>7 956.43</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 269.35</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 740.77</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>4 715.75</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 578.77</t>
-[...8 lines deleted...]
-    <t>1 922.04</t>
+    <t>20 139.38</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 460.56</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>31 658.42</t>
+    <t>33 716.71</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 306.51</t>
+    <t>7 333.15</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 182.82</t>
+    <t>1 819.73</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 191.78</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 535.21</t>
+    <t>3 393.90</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>4 041.78</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>2 038.36</t>
   </si>
   <si>
     <t>BE0390281500</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 3.5 22/10/2034</t>
   </si>
   <si>
-    <t>27 127.40</t>
+    <t>31 758.90</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 489.86</t>
+    <t>6 915.76</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 066.95</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>12 957.53</t>
-[...2 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>14 045.97</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...5 lines deleted...]
-    <t>ER32612CK02</t>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>ER32612CK10</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>CDS-00109146</t>
   </si>
   <si>
     <t>PAR20260515050145045</t>
   </si>
   <si>
-    <t>-24 166.67</t>
+    <t>-32 625.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3256,154 +3319,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>637988.584</v>
+        <v>636836.584</v>
       </c>
       <c r="D2">
-        <v>921.39</v>
+        <v>939.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>587838392.93</v>
+        <v>598135796.18</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>587838392.93</v>
+        <v>598135796.18</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>906.12</v>
+        <v>923.66</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8718740.18</v>
+        <v>8887517.72</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8718740.18</v>
+        <v>8887517.72</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>31982.0</v>
+        <v>34195.0</v>
       </c>
       <c r="D4">
-        <v>110.66</v>
+        <v>112.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3539213.06</v>
+        <v>3858961.16</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3539213.06</v>
+        <v>3858961.16</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P373"/>
+  <dimension ref="A1:P380"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O373" sqref="O373"/>
+      <selection activeCell="O380" sqref="O380"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3425,18636 +3488,18986 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>36.5</v>
+        <v>38.18</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>8753.92</v>
+        <v>20243.44</v>
       </c>
       <c r="J2" s="1">
-        <v>3.6342986939239</v>
+        <v>8.404315729699</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>249623.5</v>
+        <v>261113.02</v>
       </c>
       <c r="N2" s="1">
-        <v>249623.5</v>
+        <v>261113.02</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>32.63</v>
+        <v>33.82</v>
       </c>
       <c r="E3" s="1">
         <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>88702.8</v>
+        <v>113115.65</v>
       </c>
       <c r="J3" s="1">
-        <v>15.275107277549</v>
+        <v>19.479133561959</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>669404.45</v>
+        <v>693817.3</v>
       </c>
       <c r="N3" s="1">
-        <v>669404.45</v>
+        <v>693817.3</v>
       </c>
       <c r="O3" s="1">
         <v>0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>5317.0</v>
       </c>
       <c r="D4" s="1">
-        <v>252.6</v>
+        <v>246.2</v>
       </c>
       <c r="E4" s="1">
         <v>245.768715441</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1306752.26</v>
       </c>
       <c r="I4" s="1">
-        <v>36321.94</v>
+        <v>2293.14</v>
       </c>
       <c r="J4" s="1">
-        <v>2.7795582308769</v>
+        <v>0.17548391307163</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1343074.2</v>
+        <v>1309045.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1343074.2</v>
+        <v>1309045.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8663.0</v>
+        <v>8585.0</v>
       </c>
       <c r="D5" s="1">
-        <v>145.7</v>
+        <v>161.45</v>
       </c>
       <c r="E5" s="1">
-        <v>207.5221655316</v>
+        <v>207.5221654048</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1797764.52</v>
+        <v>1781577.79</v>
       </c>
       <c r="I5" s="1">
-        <v>-535565.42</v>
+        <v>-395529.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.790632423873</v>
+        <v>-22.201081660319</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1262199.1</v>
+        <v>1386048.25</v>
       </c>
       <c r="N5" s="1">
-        <v>1262199.1</v>
+        <v>1386048.25</v>
       </c>
       <c r="O5" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>824.0</v>
       </c>
       <c r="D6" s="1">
-        <v>890.8</v>
+        <v>817.4</v>
       </c>
       <c r="E6" s="1">
         <v>1539.1208859223</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1268235.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-534216.41</v>
+        <v>-594698.01</v>
       </c>
       <c r="J6" s="1">
-        <v>-42.122804768114</v>
+        <v>-46.891760908685</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>734019.2</v>
+        <v>673537.6</v>
       </c>
       <c r="N6" s="1">
-        <v>734019.2</v>
+        <v>673537.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106577.0</v>
+        <v>105622.0</v>
       </c>
       <c r="D7" s="1">
-        <v>22.92</v>
+        <v>24.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0886326318</v>
+        <v>27.0886326712</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2887025.2</v>
+        <v>2861155.56</v>
       </c>
       <c r="I7" s="1">
-        <v>-444280.36</v>
+        <v>-229055.32</v>
       </c>
       <c r="J7" s="1">
-        <v>-15.388863249271</v>
+        <v>-8.0056926369987</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2442744.84</v>
+        <v>2632100.24</v>
       </c>
       <c r="N7" s="1">
-        <v>2442744.84</v>
+        <v>2632100.24</v>
       </c>
       <c r="O7" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>104.5</v>
+        <v>107.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-26048.6</v>
+        <v>-21363.6</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.739864864865</v>
+        <v>-9.6283783783784</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>195833.0</v>
+        <v>200518.0</v>
       </c>
       <c r="N8" s="1">
-        <v>195833.0</v>
+        <v>200518.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>68.3</v>
+        <v>63.5</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>29759.4</v>
+        <v>3306.6</v>
       </c>
       <c r="J9" s="1">
-        <v>8.5850556438792</v>
+        <v>0.95389507154213</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>376401.3</v>
+        <v>349948.5</v>
       </c>
       <c r="N9" s="1">
-        <v>376401.3</v>
+        <v>349948.5</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>97485.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.636</v>
+        <v>10.115</v>
       </c>
       <c r="E10" s="1">
         <v>8.8571026312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>863434.65</v>
       </c>
       <c r="I10" s="1">
-        <v>75930.81</v>
+        <v>122626.13</v>
       </c>
       <c r="J10" s="1">
-        <v>8.7940424906506</v>
+        <v>14.202132147465</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>939365.46</v>
+        <v>986060.78</v>
       </c>
       <c r="N10" s="1">
-        <v>939365.46</v>
+        <v>986060.78</v>
       </c>
       <c r="O10" s="1">
         <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19732.0</v>
+        <v>19555.0</v>
       </c>
       <c r="D11" s="1">
-        <v>167.68</v>
+        <v>178.96</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5490908169</v>
+        <v>161.5490907696</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3187686.66</v>
+        <v>3159092.47</v>
       </c>
       <c r="I11" s="1">
-        <v>120975.1</v>
+        <v>340470.33</v>
       </c>
       <c r="J11" s="1">
-        <v>3.7950750153091</v>
+        <v>10.777472746785</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3308661.76</v>
+        <v>3499562.8</v>
       </c>
       <c r="N11" s="1">
-        <v>3308661.76</v>
+        <v>3499562.8</v>
       </c>
       <c r="O11" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12722.0</v>
+        <v>12608.0</v>
       </c>
       <c r="D12" s="1">
-        <v>374.5</v>
+        <v>372.8</v>
       </c>
       <c r="E12" s="1">
-        <v>240.1814274485</v>
+        <v>240.181427665</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3055588.12</v>
+        <v>3028207.44</v>
       </c>
       <c r="I12" s="1">
-        <v>1708800.88</v>
+        <v>1672054.96</v>
       </c>
       <c r="J12" s="1">
-        <v>55.923796431045</v>
+        <v>55.215998016305</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4764389.0</v>
+        <v>4700262.4</v>
       </c>
       <c r="N12" s="1">
-        <v>4764389.0</v>
+        <v>4700262.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.05</v>
+        <v>17.145</v>
       </c>
       <c r="E13" s="1">
         <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-285267.06</v>
+        <v>-282169.96</v>
       </c>
       <c r="J13" s="1">
-        <v>-33.915381588355</v>
+        <v>-33.547167577536</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>555847.05</v>
+        <v>558944.15</v>
       </c>
       <c r="N13" s="1">
-        <v>555847.05</v>
+        <v>558944.15</v>
       </c>
       <c r="O13" s="1">
         <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.4</v>
+        <v>64.35</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-8425.85</v>
+        <v>3135.2</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.3831628638867</v>
+        <v>1.2588512981904</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>240626.6</v>
+        <v>252187.65</v>
       </c>
       <c r="N14" s="1">
-        <v>240626.6</v>
+        <v>252187.65</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35923.0</v>
+        <v>35601.0</v>
       </c>
       <c r="D15" s="1">
-        <v>51.04</v>
+        <v>53.68</v>
       </c>
       <c r="E15" s="1">
-        <v>67.6265643181</v>
+        <v>67.6265644223</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2429349.07</v>
+        <v>2407573.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-595839.15</v>
+        <v>-496511.64</v>
       </c>
       <c r="J15" s="1">
-        <v>-24.526699656217</v>
+        <v>-20.622908381457</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1833509.92</v>
+        <v>1911061.68</v>
       </c>
       <c r="N15" s="1">
-        <v>1833509.92</v>
+        <v>1911061.68</v>
       </c>
       <c r="O15" s="1">
         <v>0.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.93</v>
+        <v>10.715</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-40259.59</v>
+        <v>-44115.18</v>
       </c>
       <c r="J16" s="1">
-        <v>-17.039849952985</v>
+        <v>-18.671726360078</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>196007.69</v>
+        <v>192152.1</v>
       </c>
       <c r="N16" s="1">
-        <v>196007.69</v>
+        <v>192152.1</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42867.0</v>
+        <v>42483.0</v>
       </c>
       <c r="D17" s="1">
-        <v>69.52</v>
+        <v>67.7</v>
       </c>
       <c r="E17" s="1">
-        <v>56.6150514382</v>
+        <v>56.6150514323</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2426917.41</v>
+        <v>2405177.23</v>
       </c>
       <c r="I17" s="1">
-        <v>553196.43</v>
+        <v>470921.87</v>
       </c>
       <c r="J17" s="1">
-        <v>22.794200895365</v>
+        <v>19.579508076417</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2980113.84</v>
+        <v>2876099.1</v>
       </c>
       <c r="N17" s="1">
-        <v>2980113.84</v>
+        <v>2876099.1</v>
       </c>
       <c r="O17" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.92</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>107535.0</v>
+        <v>116798.76</v>
       </c>
       <c r="J18" s="1">
-        <v>17.132391782264</v>
+        <v>18.608286753174</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>735205.68</v>
+        <v>744469.44</v>
       </c>
       <c r="N18" s="1">
-        <v>735205.68</v>
+        <v>744469.44</v>
       </c>
       <c r="O18" s="1">
         <v>0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14795.0</v>
+        <v>14662.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1306.6</v>
+        <v>1462.2</v>
       </c>
       <c r="E19" s="1">
-        <v>434.9879810747</v>
+        <v>434.9879811758</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6435647.18</v>
+        <v>6377793.78</v>
       </c>
       <c r="I19" s="1">
-        <v>12895499.82</v>
+        <v>15060982.62</v>
       </c>
       <c r="J19" s="1">
-        <v>200.37611539792</v>
+        <v>236.14721860762</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19331147.0</v>
+        <v>21438776.4</v>
       </c>
       <c r="N19" s="1">
-        <v>19331147.0</v>
+        <v>21438776.4</v>
       </c>
       <c r="O19" s="1">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>67.48</v>
+        <v>63.22</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>29740.96</v>
+        <v>8764.72</v>
       </c>
       <c r="J20" s="1">
-        <v>9.8307291666667</v>
+        <v>2.8971354166667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>332271.52</v>
+        <v>311295.28</v>
       </c>
       <c r="N20" s="1">
-        <v>332271.52</v>
+        <v>311295.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117807.0</v>
+        <v>116752.0</v>
       </c>
       <c r="D21" s="1">
-        <v>39.18</v>
+        <v>39.52</v>
       </c>
       <c r="E21" s="1">
-        <v>26.1450423999</v>
+        <v>26.1450423976</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3080069.01</v>
+        <v>3052485.99</v>
       </c>
       <c r="I21" s="1">
-        <v>1535609.25</v>
+        <v>1561553.05</v>
       </c>
       <c r="J21" s="1">
-        <v>49.856326108745</v>
+        <v>51.156763867735</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4615678.26</v>
+        <v>4614039.04</v>
       </c>
       <c r="N21" s="1">
-        <v>4615678.26</v>
+        <v>4614039.04</v>
       </c>
       <c r="O21" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.68</v>
+        <v>10.4</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>61121.46</v>
+        <v>53631.74</v>
       </c>
       <c r="J22" s="1">
-        <v>27.218579656931</v>
+        <v>23.883261089146</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>285679.32</v>
+        <v>278189.6</v>
       </c>
       <c r="N22" s="1">
-        <v>285679.32</v>
+        <v>278189.6</v>
       </c>
       <c r="O22" s="1">
         <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.35</v>
+        <v>55.65</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>6411.02</v>
+        <v>3419.22</v>
       </c>
       <c r="J23" s="1">
-        <v>2.7347398494588</v>
+        <v>1.4585319010183</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>240839.9</v>
+        <v>237848.1</v>
       </c>
       <c r="N23" s="1">
-        <v>240839.9</v>
+        <v>237848.1</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.12</v>
+        <v>19.55</v>
       </c>
       <c r="E24" s="1">
         <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>24513.36</v>
+        <v>35954.37</v>
       </c>
       <c r="J24" s="1">
-        <v>5.0625213129575</v>
+        <v>7.4253290621506</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>508725.84</v>
+        <v>520166.85</v>
       </c>
       <c r="N24" s="1">
-        <v>508725.84</v>
+        <v>520166.85</v>
       </c>
       <c r="O24" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213760.0</v>
+        <v>211845.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.875</v>
+        <v>19.41</v>
       </c>
       <c r="E25" s="1">
-        <v>10.8927986527</v>
+        <v>10.89279865</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2328444.64</v>
+        <v>2307584.93</v>
       </c>
       <c r="I25" s="1">
-        <v>1706275.36</v>
+        <v>1804326.52</v>
       </c>
       <c r="J25" s="1">
-        <v>73.279618964873</v>
+        <v>78.191120792248</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4034720.0</v>
+        <v>4111911.45</v>
       </c>
       <c r="N25" s="1">
-        <v>4034720.0</v>
+        <v>4111911.45</v>
       </c>
       <c r="O25" s="1">
         <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.266</v>
+        <v>2.881</v>
       </c>
       <c r="E26" s="1">
         <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>11659.55</v>
+        <v>-57292.41</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0338742444001</v>
+        <v>-9.9940012349198</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>584927.54</v>
+        <v>515975.58</v>
       </c>
       <c r="N26" s="1">
-        <v>584927.54</v>
+        <v>515975.58</v>
       </c>
       <c r="O26" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476107.0</v>
+        <v>471841.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.182</v>
+        <v>10.674</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6766700343</v>
+        <v>7.6766700435</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3654916.34</v>
+        <v>3622167.67</v>
       </c>
       <c r="I27" s="1">
-        <v>1192805.13</v>
+        <v>1414263.16</v>
       </c>
       <c r="J27" s="1">
-        <v>32.63563428103</v>
+        <v>39.044662998718</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4847721.47</v>
+        <v>5036430.83</v>
       </c>
       <c r="N27" s="1">
-        <v>4847721.47</v>
+        <v>5036430.83</v>
       </c>
       <c r="O27" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.565</v>
+        <v>17.39</v>
       </c>
       <c r="E28" s="1">
         <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>2408.02</v>
+        <v>28093.57</v>
       </c>
       <c r="J28" s="1">
-        <v>0.46910087609121</v>
+        <v>5.4728442037565</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>515734.71</v>
+        <v>541420.26</v>
       </c>
       <c r="N28" s="1">
-        <v>515734.71</v>
+        <v>541420.26</v>
       </c>
       <c r="O28" s="1">
         <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.695</v>
+        <v>14.04</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-10078.06</v>
+        <v>-2834.44</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.3862368937822</v>
+        <v>-0.95237429636379</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>287540.22</v>
+        <v>294783.84</v>
       </c>
       <c r="N29" s="1">
-        <v>287540.22</v>
+        <v>294783.84</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>145.0</v>
+        <v>150.8</v>
       </c>
       <c r="E30" s="1">
         <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>78067.5</v>
+        <v>104457.5</v>
       </c>
       <c r="J30" s="1">
-        <v>13.420981377298</v>
+        <v>17.95782063239</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>659750.0</v>
+        <v>686140.0</v>
       </c>
       <c r="N30" s="1">
-        <v>659750.0</v>
+        <v>686140.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>261.8</v>
+        <v>271.4</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>179841.6</v>
+        <v>203688.0</v>
       </c>
       <c r="J31" s="1">
-        <v>38.225976768743</v>
+        <v>43.294614572334</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>650311.2</v>
+        <v>674157.6</v>
       </c>
       <c r="N31" s="1">
-        <v>650311.2</v>
+        <v>674157.6</v>
       </c>
       <c r="O31" s="1">
         <v>0.11</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.5</v>
+        <v>32.28</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-33722.5</v>
+        <v>-13776.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.74269005848</v>
+        <v>-5.6140350877193</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>211662.5</v>
+        <v>231609.0</v>
       </c>
       <c r="N32" s="1">
-        <v>211662.5</v>
+        <v>231609.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35750.0</v>
+        <v>35430.0</v>
       </c>
       <c r="D33" s="1">
-        <v>74.4</v>
+        <v>70.38</v>
       </c>
       <c r="E33" s="1">
-        <v>79.7427370629</v>
+        <v>79.7427369461</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2850802.85</v>
+        <v>2825285.17</v>
       </c>
       <c r="I33" s="1">
-        <v>-191002.85</v>
+        <v>-331721.77</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.6999669935085</v>
+        <v>-11.741178325018</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2659800.0</v>
+        <v>2493563.4</v>
       </c>
       <c r="N33" s="1">
-        <v>2659800.0</v>
+        <v>2493563.4</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39544.0</v>
+        <v>39190.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.25</v>
+        <v>93.65</v>
       </c>
       <c r="E34" s="1">
-        <v>75.7418705745</v>
+        <v>75.7418706303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2995136.53</v>
+        <v>2968323.91</v>
       </c>
       <c r="I34" s="1">
-        <v>534165.47</v>
+        <v>701819.59</v>
       </c>
       <c r="J34" s="1">
-        <v>17.834428068626</v>
+        <v>23.643632274619</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3529302.0</v>
+        <v>3670143.5</v>
       </c>
       <c r="N34" s="1">
-        <v>3529302.0</v>
+        <v>3670143.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
         <v>2468744.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.2</v>
+        <v>11.302</v>
       </c>
       <c r="E35" s="1">
         <v>11.2686813821</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>27819489.55</v>
       </c>
       <c r="I35" s="1">
-        <v>-169556.75</v>
+        <v>82255.14</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.60948907669659</v>
+        <v>0.29567451211555</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>27649932.8</v>
+        <v>27901744.69</v>
       </c>
       <c r="N35" s="1">
-        <v>27649932.8</v>
+        <v>27901744.69</v>
       </c>
       <c r="O35" s="1">
-        <v>4.61</v>
+        <v>4.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>958160.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.586</v>
+        <v>10.676</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651687</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>10332189.17</v>
       </c>
       <c r="I36" s="1">
-        <v>-189107.41</v>
+        <v>-102873.01</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.8302743676924</v>
+        <v>-0.9956555025018</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>10143081.76</v>
+        <v>10229316.16</v>
       </c>
       <c r="N36" s="1">
-        <v>10143081.76</v>
+        <v>10229316.16</v>
       </c>
       <c r="O36" s="1">
-        <v>1.69</v>
+        <v>1.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
         <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.5</v>
+        <v>50.16</v>
       </c>
       <c r="E37" s="1">
         <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-19209.07</v>
+        <v>-22411.53</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.8816508391309</v>
+        <v>-4.5287842790258</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>475659.5</v>
+        <v>472457.04</v>
       </c>
       <c r="N37" s="1">
-        <v>475659.5</v>
+        <v>472457.04</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
         <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.212</v>
+        <v>11.666</v>
       </c>
       <c r="E38" s="1">
         <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>11990.61</v>
+        <v>-15325.23</v>
       </c>
       <c r="J38" s="1">
-        <v>2.0018931369345</v>
+        <v>-2.5586248538601</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>610954.15</v>
+        <v>583638.31</v>
       </c>
       <c r="N38" s="1">
-        <v>610954.15</v>
+        <v>583638.31</v>
       </c>
       <c r="O38" s="1">
         <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54514.0</v>
+        <v>54026.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.47</v>
+        <v>25.63</v>
       </c>
       <c r="E39" s="1">
-        <v>28.7144252852</v>
+        <v>28.7144252767</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1565338.18</v>
+        <v>1551325.54</v>
       </c>
       <c r="I39" s="1">
-        <v>-122352.6</v>
+        <v>-166639.16</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.8163684731692</v>
+        <v>-10.74172736175</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1442985.58</v>
+        <v>1384686.38</v>
       </c>
       <c r="N39" s="1">
-        <v>1442985.58</v>
+        <v>1384686.38</v>
       </c>
       <c r="O39" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>186852.0</v>
+        <v>185178.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.955</v>
+        <v>11.49</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5497240597</v>
+        <v>10.5497240493</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1971237.04</v>
+        <v>1953576.8</v>
       </c>
       <c r="I40" s="1">
-        <v>75726.62</v>
+        <v>174118.42</v>
       </c>
       <c r="J40" s="1">
-        <v>3.8415785855972</v>
+        <v>8.9128013805242</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2046963.66</v>
+        <v>2127695.22</v>
       </c>
       <c r="N40" s="1">
-        <v>2046963.66</v>
+        <v>2127695.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>17.085</v>
+        <v>16.3</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>22572.16</v>
+        <v>5534.52</v>
       </c>
       <c r="J41" s="1">
-        <v>6.4817700218136</v>
+        <v>1.5892801495793</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>370812.84</v>
+        <v>353775.2</v>
       </c>
       <c r="N41" s="1">
-        <v>370812.84</v>
+        <v>353775.2</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.5</v>
+        <v>79.95</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-23561.2</v>
+        <v>-32652.75</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.9244875943905</v>
+        <v>-13.754045307443</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>213843.5</v>
+        <v>204751.95</v>
       </c>
       <c r="N42" s="1">
-        <v>213843.5</v>
+        <v>204751.95</v>
       </c>
       <c r="O42" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
         <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>36.48</v>
+        <v>37.1</v>
       </c>
       <c r="E43" s="1">
         <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>35301.01</v>
+        <v>46265.71</v>
       </c>
       <c r="J43" s="1">
-        <v>5.7884951915625</v>
+        <v>7.586435625191</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>645148.8</v>
+        <v>656113.5</v>
       </c>
       <c r="N43" s="1">
-        <v>645148.8</v>
+        <v>656113.5</v>
       </c>
       <c r="O43" s="1">
         <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19436.0</v>
+        <v>19262.0</v>
       </c>
       <c r="D44" s="1">
-        <v>74.42</v>
+        <v>77.26</v>
       </c>
       <c r="E44" s="1">
-        <v>55.8116942787</v>
+        <v>55.8116945281</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1084756.09</v>
+        <v>1075044.86</v>
       </c>
       <c r="I44" s="1">
-        <v>361671.03</v>
+        <v>413137.26</v>
       </c>
       <c r="J44" s="1">
-        <v>33.34123065398</v>
+        <v>38.429769340044</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1446427.12</v>
+        <v>1488182.12</v>
       </c>
       <c r="N44" s="1">
-        <v>1446427.12</v>
+        <v>1488182.12</v>
       </c>
       <c r="O44" s="1">
         <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.1</v>
+        <v>53.45</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-34417.15</v>
+        <v>-33086.1</v>
       </c>
       <c r="J45" s="1">
-        <v>-14.56154465004</v>
+        <v>-13.998390989541</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>201939.3</v>
+        <v>203270.35</v>
       </c>
       <c r="N45" s="1">
-        <v>201939.3</v>
+        <v>203270.35</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
         <v>73797.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.9</v>
+        <v>16.53</v>
       </c>
       <c r="E46" s="1">
         <v>18.662112552</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1377207.92</v>
       </c>
       <c r="I46" s="1">
-        <v>-130038.62</v>
+        <v>-157343.51</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.4421922871312</v>
+        <v>-11.424818846525</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1247169.3</v>
+        <v>1219864.41</v>
       </c>
       <c r="N46" s="1">
-        <v>1247169.3</v>
+        <v>1219864.41</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22646.0</v>
+        <v>22443.0</v>
       </c>
       <c r="D47" s="1">
-        <v>61.24</v>
+        <v>64.42</v>
       </c>
       <c r="E47" s="1">
-        <v>59.8561052725</v>
+        <v>59.8561052444</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1355501.36</v>
+        <v>1343350.57</v>
       </c>
       <c r="I47" s="1">
-        <v>31339.68</v>
+        <v>102427.49</v>
       </c>
       <c r="J47" s="1">
-        <v>2.3120360425164</v>
+        <v>7.6247773505616</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1386841.04</v>
+        <v>1445778.06</v>
       </c>
       <c r="N47" s="1">
-        <v>1386841.04</v>
+        <v>1445778.06</v>
       </c>
       <c r="O47" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
         <v>44014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.92</v>
+        <v>19.715</v>
       </c>
       <c r="E48" s="1">
         <v>28.2330126778</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1242647.82</v>
       </c>
       <c r="I48" s="1">
-        <v>-365888.94</v>
+        <v>-374911.81</v>
       </c>
       <c r="J48" s="1">
-        <v>-29.444299029149</v>
+        <v>-30.170399365445</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>876758.88</v>
+        <v>867736.01</v>
       </c>
       <c r="N48" s="1">
-        <v>876758.88</v>
+        <v>867736.01</v>
       </c>
       <c r="O48" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57690.0</v>
+        <v>57173.0</v>
       </c>
       <c r="D49" s="1">
-        <v>26.7</v>
+        <v>27.53</v>
       </c>
       <c r="E49" s="1">
-        <v>30.0720142139</v>
+        <v>30.0720142375</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1734854.5</v>
+        <v>1719307.27</v>
       </c>
       <c r="I49" s="1">
-        <v>-194531.5</v>
+        <v>-145334.58</v>
       </c>
       <c r="J49" s="1">
-        <v>-11.2131305536</v>
+        <v>-8.4530893654629</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1540323.0</v>
+        <v>1573972.69</v>
       </c>
       <c r="N49" s="1">
-        <v>1540323.0</v>
+        <v>1573972.69</v>
       </c>
       <c r="O49" s="1">
         <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8972.0</v>
+        <v>8892.0</v>
       </c>
       <c r="D50" s="1">
-        <v>244.4</v>
+        <v>245.9</v>
       </c>
       <c r="E50" s="1">
-        <v>222.8043045029</v>
+        <v>222.8043049933</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1999000.22</v>
+        <v>1981175.88</v>
       </c>
       <c r="I50" s="1">
-        <v>193756.58</v>
+        <v>205366.92</v>
       </c>
       <c r="J50" s="1">
-        <v>9.6926742709413</v>
+        <v>10.365910572261</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2192756.8</v>
+        <v>2186542.8</v>
       </c>
       <c r="N50" s="1">
-        <v>2192756.8</v>
+        <v>2186542.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30607.0</v>
+        <v>30333.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.8</v>
+        <v>52.16</v>
       </c>
       <c r="E51" s="1">
-        <v>49.8697523442</v>
+        <v>49.8697524149</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1526363.51</v>
+        <v>1512699.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-93955.91</v>
+        <v>69470.08</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.1555395804765</v>
+        <v>4.5924583023512</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1432407.6</v>
+        <v>1582169.28</v>
       </c>
       <c r="N51" s="1">
-        <v>1432407.6</v>
+        <v>1582169.28</v>
       </c>
       <c r="O51" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
         <v>35356.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.68</v>
+        <v>27.66</v>
       </c>
       <c r="E52" s="1">
         <v>30.6922154656</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>1085153.97</v>
       </c>
       <c r="I52" s="1">
-        <v>-106499.89</v>
+        <v>-107207.01</v>
       </c>
       <c r="J52" s="1">
-        <v>-9.814265343378</v>
+        <v>-9.8794284464535</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>978654.08</v>
+        <v>977946.96</v>
       </c>
       <c r="N52" s="1">
-        <v>978654.08</v>
+        <v>977946.96</v>
       </c>
       <c r="O52" s="1">
         <v>0.16</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179268.0</v>
+        <v>177662.0</v>
       </c>
       <c r="D53" s="1">
-        <v>17.865</v>
+        <v>18.275</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1277582725</v>
+        <v>19.1277582713</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3428994.97</v>
+        <v>3398275.79</v>
       </c>
       <c r="I53" s="1">
-        <v>-226372.15</v>
+        <v>-151502.74</v>
       </c>
       <c r="J53" s="1">
-        <v>-6.6017055137296</v>
+        <v>-4.4582237982515</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3202622.82</v>
+        <v>3246773.05</v>
       </c>
       <c r="N53" s="1">
-        <v>3202622.82</v>
+        <v>3246773.05</v>
       </c>
       <c r="O53" s="1">
         <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>360621.0</v>
+        <v>357390.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.276</v>
+        <v>4.423</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163874261</v>
+        <v>4.5163874199</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1628704.15</v>
+        <v>1614111.7</v>
       </c>
       <c r="I54" s="1">
-        <v>-86688.75</v>
+        <v>-33375.73</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.3225596557852</v>
+        <v>-2.0677459930437</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1542015.4</v>
+        <v>1580735.97</v>
       </c>
       <c r="N54" s="1">
-        <v>1542015.4</v>
+        <v>1580735.97</v>
       </c>
       <c r="O54" s="1">
         <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
         <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>130.6</v>
+        <v>124.95</v>
       </c>
       <c r="E55" s="1">
         <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-76717.55</v>
+        <v>-105707.7</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.272477737958</v>
+        <v>-14.154257988958</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>670108.6</v>
+        <v>641118.45</v>
       </c>
       <c r="N55" s="1">
-        <v>670108.6</v>
+        <v>641118.45</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37479.0</v>
+        <v>37143.0</v>
       </c>
       <c r="D56" s="1">
-        <v>40.92</v>
+        <v>39.68</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3745604205</v>
+        <v>43.3745604825</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1625635.15</v>
+        <v>1611061.3</v>
       </c>
       <c r="I56" s="1">
-        <v>-91994.47</v>
+        <v>-137227.06</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.6589862737651</v>
+        <v>-8.5178050022057</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1533640.68</v>
+        <v>1473834.24</v>
       </c>
       <c r="N56" s="1">
-        <v>1533640.68</v>
+        <v>1473834.24</v>
       </c>
       <c r="O56" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483271.0</v>
+        <v>478941.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.484</v>
+        <v>9.638</v>
       </c>
       <c r="E57" s="1">
-        <v>7.1426670543</v>
+        <v>7.1426670508</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3451843.85</v>
+        <v>3420916.1</v>
       </c>
       <c r="I57" s="1">
-        <v>1131498.31</v>
+        <v>1195117.26</v>
       </c>
       <c r="J57" s="1">
-        <v>32.779533465861</v>
+        <v>34.935591083336</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4583342.16</v>
+        <v>4616033.36</v>
       </c>
       <c r="N57" s="1">
-        <v>4583342.16</v>
+        <v>4616033.36</v>
       </c>
       <c r="O57" s="1">
         <v>0.76</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119706.0</v>
+        <v>118634.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.6</v>
+        <v>26.94</v>
       </c>
       <c r="E58" s="1">
-        <v>15.2443328655</v>
+        <v>15.2443329062</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1824838.11</v>
+        <v>1808496.19</v>
       </c>
       <c r="I58" s="1">
-        <v>1359341.49</v>
+        <v>1387503.77</v>
       </c>
       <c r="J58" s="1">
-        <v>74.491073073874</v>
+        <v>76.721409625972</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3184179.6</v>
+        <v>3195999.96</v>
       </c>
       <c r="N58" s="1">
-        <v>3184179.6</v>
+        <v>3195999.96</v>
       </c>
       <c r="O58" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
         <v>10106.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.0</v>
+        <v>102.6</v>
       </c>
       <c r="E59" s="1">
         <v>104.0693815555</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1051725.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-71443.17</v>
+        <v>-14849.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-6.7929504815407</v>
+        <v>-1.4119249423307</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>980282.0</v>
+        <v>1036875.6</v>
       </c>
       <c r="N59" s="1">
-        <v>980282.0</v>
+        <v>1036875.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9479.0</v>
+        <v>9394.0</v>
       </c>
       <c r="D60" s="1">
-        <v>173.25</v>
+        <v>174.05</v>
       </c>
       <c r="E60" s="1">
-        <v>192.6399166579</v>
+        <v>192.6399169683</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1826033.77</v>
+        <v>1809659.38</v>
       </c>
       <c r="I60" s="1">
-        <v>-183797.02</v>
+        <v>-174633.68</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.065368068193</v>
+        <v>-9.6500856420836</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1642236.75</v>
+        <v>1635025.7</v>
       </c>
       <c r="N60" s="1">
-        <v>1642236.75</v>
+        <v>1635025.7</v>
       </c>
       <c r="O60" s="1">
         <v>0.27</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>59.28</v>
+        <v>64.92</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-33850.56</v>
+        <v>-12350.88</v>
       </c>
       <c r="J61" s="1">
-        <v>-13.028169014085</v>
+        <v>-4.7535211267606</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>225975.36</v>
+        <v>247475.04</v>
       </c>
       <c r="N61" s="1">
-        <v>225975.36</v>
+        <v>247475.04</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>22.95</v>
+        <v>22.71</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>-25034.98</v>
+        <v>-27252.1</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.561184723305</v>
+        <v>-11.496492595479</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>212012.1</v>
+        <v>209794.98</v>
       </c>
       <c r="N62" s="1">
-        <v>212012.1</v>
+        <v>209794.98</v>
       </c>
       <c r="O62" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>279.4</v>
+        <v>300.4</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-61404.0</v>
+        <v>-30702.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.0678282514</v>
+        <v>-6.5339141257001</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>408482.8</v>
+        <v>439184.8</v>
       </c>
       <c r="N63" s="1">
-        <v>408482.8</v>
+        <v>439184.8</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
         <v>16480.0</v>
       </c>
       <c r="D64" s="1">
-        <v>58.06</v>
+        <v>58.38</v>
       </c>
       <c r="E64" s="1">
         <v>62.826875</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1035386.9</v>
       </c>
       <c r="I64" s="1">
-        <v>-78558.1</v>
+        <v>-73284.5</v>
       </c>
       <c r="J64" s="1">
-        <v>-7.5873183251594</v>
+        <v>-7.077982153338</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>956828.8</v>
+        <v>962102.4</v>
       </c>
       <c r="N64" s="1">
-        <v>956828.8</v>
+        <v>962102.4</v>
       </c>
       <c r="O64" s="1">
         <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>64.6</v>
+        <v>68.1</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-50765.3</v>
+        <v>-41238.3</v>
       </c>
       <c r="J65" s="1">
-        <v>-22.402402402402</v>
+        <v>-18.198198198198</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>175841.2</v>
+        <v>185368.2</v>
       </c>
       <c r="N65" s="1">
-        <v>175841.2</v>
+        <v>185368.2</v>
       </c>
       <c r="O65" s="1">
         <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.22</v>
+        <v>38.18</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-16350.36</v>
+        <v>-9311.64</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.6527249683143</v>
+        <v>-3.2192648922687</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>272897.04</v>
+        <v>279935.76</v>
       </c>
       <c r="N66" s="1">
-        <v>272897.04</v>
+        <v>279935.76</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.84</v>
+        <v>38.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>504.72</v>
+        <v>11103.84</v>
       </c>
       <c r="J67" s="1">
-        <v>0.21762785636561</v>
+        <v>4.7878128400435</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>232423.56</v>
+        <v>243022.68</v>
       </c>
       <c r="N67" s="1">
-        <v>232423.56</v>
+        <v>243022.68</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12538.0</v>
+        <v>12426.0</v>
       </c>
       <c r="D68" s="1">
-        <v>209.4</v>
+        <v>203.4</v>
       </c>
       <c r="E68" s="1">
-        <v>148.9054617961</v>
+        <v>148.9054619347</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1866976.68</v>
+        <v>1850299.27</v>
       </c>
       <c r="I68" s="1">
-        <v>758480.52</v>
+        <v>677149.13</v>
       </c>
       <c r="J68" s="1">
-        <v>40.62613786906</v>
+        <v>36.596735510791</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2625457.2</v>
+        <v>2527448.4</v>
       </c>
       <c r="N68" s="1">
-        <v>2625457.2</v>
+        <v>2527448.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>54.75</v>
+        <v>54.6</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-54902.6</v>
+        <v>-55641.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.919575113809</v>
+        <v>-17.147192716237</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>269589.0</v>
+        <v>268850.4</v>
       </c>
       <c r="N69" s="1">
-        <v>269589.0</v>
+        <v>268850.4</v>
       </c>
       <c r="O69" s="1">
         <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69654.0</v>
+        <v>69030.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.63</v>
+        <v>38.81</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2662961208</v>
+        <v>35.2662961031</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2456438.59</v>
+        <v>2434432.42</v>
       </c>
       <c r="I70" s="1">
-        <v>234295.43</v>
+        <v>244621.88</v>
       </c>
       <c r="J70" s="1">
-        <v>9.5380129164963</v>
+        <v>10.048415309882</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2690734.02</v>
+        <v>2679054.3</v>
       </c>
       <c r="N70" s="1">
-        <v>2690734.02</v>
+        <v>2679054.3</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.092</v>
+        <v>9.058</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-32561.0</v>
+        <v>-33280.81</v>
       </c>
       <c r="J71" s="1">
-        <v>-14.468486307327</v>
+        <v>-14.788334012523</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>192486.73</v>
+        <v>191766.92</v>
       </c>
       <c r="N71" s="1">
-        <v>192486.73</v>
+        <v>191766.92</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
         <v>3302.0</v>
       </c>
       <c r="D72" s="1">
-        <v>237.4</v>
+        <v>227.2</v>
       </c>
       <c r="E72" s="1">
         <v>258.2313840097</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>852680.03</v>
       </c>
       <c r="I72" s="1">
-        <v>-68785.23</v>
+        <v>-102465.63</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.0669451118727</v>
+        <v>-12.016891025347</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>783894.8</v>
+        <v>750214.4</v>
       </c>
       <c r="N72" s="1">
-        <v>783894.8</v>
+        <v>750214.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20192.0</v>
+        <v>20011.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.08</v>
+        <v>66.74</v>
       </c>
       <c r="E73" s="1">
-        <v>78.0324321513</v>
+        <v>78.0324321623</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1575630.87</v>
+        <v>1561507.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-241343.51</v>
+        <v>-225972.86</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.317262094516</v>
+        <v>-14.471459942222</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1334287.36</v>
+        <v>1335534.14</v>
       </c>
       <c r="N73" s="1">
-        <v>1334287.36</v>
+        <v>1335534.14</v>
       </c>
       <c r="O73" s="1">
         <v>0.22</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.28</v>
+        <v>67.1</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-31506.37</v>
+        <v>-13297.63</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.0553129727713</v>
+        <v>-2.9777769208612</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>415055.96</v>
+        <v>433264.7</v>
       </c>
       <c r="N74" s="1">
-        <v>415055.96</v>
+        <v>433264.7</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1216.0</v>
+        <v>1205.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1575.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E75" s="1">
-        <v>2347.3844325658</v>
+        <v>2347.3844315353</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2854419.47</v>
+        <v>2828598.24</v>
       </c>
       <c r="I75" s="1">
-        <v>-938611.47</v>
+        <v>-877703.24</v>
       </c>
       <c r="J75" s="1">
-        <v>-32.882744805549</v>
+        <v>-31.029618402082</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1915808.0</v>
+        <v>1950895.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1915808.0</v>
+        <v>1950895.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>51.3</v>
+        <v>57.15</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>12078.08</v>
+        <v>39678.38</v>
       </c>
       <c r="J76" s="1">
-        <v>5.2523594583504</v>
+        <v>17.254821501847</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>242033.4</v>
+        <v>269633.7</v>
       </c>
       <c r="N76" s="1">
-        <v>242033.4</v>
+        <v>269633.7</v>
       </c>
       <c r="O76" s="1">
         <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>26.4</v>
+        <v>26.92</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-38021.44</v>
+        <v>-34248.32</v>
       </c>
       <c r="J77" s="1">
-        <v>-16.561314791403</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>191558.4</v>
+        <v>195331.52</v>
       </c>
       <c r="N77" s="1">
-        <v>191558.4</v>
+        <v>195331.52</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96321.0</v>
+        <v>95458.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.2</v>
+        <v>19.85</v>
       </c>
       <c r="E78" s="1">
-        <v>15.0480037583</v>
+        <v>15.0480037294</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1449438.77</v>
+        <v>1436452.34</v>
       </c>
       <c r="I78" s="1">
-        <v>399924.43</v>
+        <v>458388.96</v>
       </c>
       <c r="J78" s="1">
-        <v>27.591674672811</v>
+        <v>31.911184745607</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1849363.2</v>
+        <v>1894841.3</v>
       </c>
       <c r="N78" s="1">
-        <v>1849363.2</v>
+        <v>1894841.3</v>
       </c>
       <c r="O78" s="1">
         <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42541.0</v>
+        <v>42160.0</v>
       </c>
       <c r="D79" s="1">
-        <v>49.48</v>
+        <v>55.0</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4406579535</v>
+        <v>48.4406579696</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2060714.03</v>
+        <v>2042258.14</v>
       </c>
       <c r="I79" s="1">
-        <v>44214.65</v>
+        <v>276541.86</v>
       </c>
       <c r="J79" s="1">
-        <v>2.1455985331453</v>
+        <v>13.540984588755</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2104928.68</v>
+        <v>2318800.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2104928.68</v>
+        <v>2318800.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43597.0</v>
+        <v>43206.0</v>
       </c>
       <c r="D80" s="1">
-        <v>65.19</v>
+        <v>77.3</v>
       </c>
       <c r="E80" s="1">
-        <v>30.9492389385</v>
+        <v>30.9492389946</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1349293.97</v>
+        <v>1337192.82</v>
       </c>
       <c r="I80" s="1">
-        <v>1492794.46</v>
+        <v>2002630.98</v>
       </c>
       <c r="J80" s="1">
-        <v>110.63522799261</v>
+        <v>149.76381491489</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>2842088.43</v>
+        <v>3339823.8</v>
       </c>
       <c r="N80" s="1">
-        <v>2842088.43</v>
+        <v>3339823.8</v>
       </c>
       <c r="O80" s="1">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101261.0</v>
+        <v>100354.0</v>
       </c>
       <c r="D81" s="1">
-        <v>25.365</v>
+        <v>25.97</v>
       </c>
       <c r="E81" s="1">
-        <v>14.3200823614</v>
+        <v>14.3200824083</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1450065.86</v>
+        <v>1437077.55</v>
       </c>
       <c r="I81" s="1">
-        <v>1118419.41</v>
+        <v>1169115.83</v>
       </c>
       <c r="J81" s="1">
-        <v>77.128869856987</v>
+        <v>81.353704954893</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2568485.27</v>
+        <v>2606193.38</v>
       </c>
       <c r="N81" s="1">
-        <v>2568485.27</v>
+        <v>2606193.38</v>
       </c>
       <c r="O81" s="1">
         <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>33.72</v>
+        <v>34.34</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-31096.38</v>
+        <v>-27512.78</v>
       </c>
       <c r="J82" s="1">
-        <v>-13.759583160876</v>
+        <v>-12.173905271189</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>194901.6</v>
+        <v>198485.2</v>
       </c>
       <c r="N82" s="1">
-        <v>194901.6</v>
+        <v>198485.2</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789117.0</v>
+        <v>782047.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.735</v>
+        <v>5.673</v>
       </c>
       <c r="E83" s="1">
-        <v>3.1212953973</v>
+        <v>3.1212953953</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2463067.26</v>
+        <v>2440999.7</v>
       </c>
       <c r="I83" s="1">
-        <v>2062518.74</v>
+        <v>1995552.93</v>
       </c>
       <c r="J83" s="1">
-        <v>83.737816400515</v>
+        <v>81.751461501613</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4525586.0</v>
+        <v>4436552.63</v>
       </c>
       <c r="N83" s="1">
-        <v>4525586.0</v>
+        <v>4436552.63</v>
       </c>
       <c r="O83" s="1">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
         <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.93</v>
+        <v>13.915</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-226591.95</v>
+        <v>-227243.13</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.256850244065</v>
+        <v>-27.335180986803</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>604729.16</v>
+        <v>604077.98</v>
       </c>
       <c r="N84" s="1">
-        <v>604729.16</v>
+        <v>604077.98</v>
       </c>
       <c r="O84" s="1">
         <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.47</v>
+        <v>14.2</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>7469.28</v>
+        <v>-12293.19</v>
       </c>
       <c r="J85" s="1">
-        <v>3.2021347565043</v>
+        <v>-5.2701801200801</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>240728.67</v>
+        <v>220966.2</v>
       </c>
       <c r="N85" s="1">
-        <v>240728.67</v>
+        <v>220966.2</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
         <v>9367.0</v>
       </c>
       <c r="D86" s="1">
-        <v>111.55</v>
+        <v>112.7</v>
       </c>
       <c r="E86" s="1">
         <v>114.3564236148</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>1071176.62</v>
       </c>
       <c r="I86" s="1">
-        <v>-26287.77</v>
+        <v>-15515.72</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.4541022936068</v>
+        <v>-1.4484744822007</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1044888.85</v>
+        <v>1055660.9</v>
       </c>
       <c r="N86" s="1">
-        <v>1044888.85</v>
+        <v>1055660.9</v>
       </c>
       <c r="O86" s="1">
         <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
         <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>236.85</v>
+        <v>249.45</v>
       </c>
       <c r="E87" s="1">
         <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-117557.2</v>
+        <v>-86561.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-16.788892218057</v>
+        <v>-12.362208840171</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>582651.0</v>
+        <v>613647.0</v>
       </c>
       <c r="N87" s="1">
-        <v>582651.0</v>
+        <v>613647.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.94</v>
+        <v>34.7</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-12430.32</v>
+        <v>-6807.08</v>
       </c>
       <c r="J88" s="1">
-        <v>-4.7164514317799</v>
+        <v>-2.5828186412128</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>251122.06</v>
+        <v>256745.3</v>
       </c>
       <c r="N88" s="1">
-        <v>251122.06</v>
+        <v>256745.3</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
         <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>51.0</v>
+        <v>50.34</v>
       </c>
       <c r="E89" s="1">
         <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-177154.74</v>
+        <v>-186417.84</v>
       </c>
       <c r="J89" s="1">
-        <v>-19.839495552074</v>
+        <v>-20.876866786106</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>715785.0</v>
+        <v>706521.9</v>
       </c>
       <c r="N89" s="1">
-        <v>715785.0</v>
+        <v>706521.9</v>
       </c>
       <c r="O89" s="1">
         <v>0.12</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
         <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>26.18</v>
+        <v>27.3</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-49960.96</v>
+        <v>-42246.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-21.694915254237</v>
+        <v>-18.344965104686</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>180327.84</v>
+        <v>188042.4</v>
       </c>
       <c r="N90" s="1">
-        <v>180327.84</v>
+        <v>188042.4</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>617818.0</v>
+        <v>612283.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.593</v>
+        <v>4.344</v>
       </c>
       <c r="E91" s="1">
-        <v>3.7292503456</v>
+        <v>3.7292503467</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2303997.99</v>
+        <v>2283356.59</v>
       </c>
       <c r="I91" s="1">
-        <v>533640.08</v>
+        <v>376400.76</v>
       </c>
       <c r="J91" s="1">
-        <v>23.161482011536</v>
+        <v>16.484536915892</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2837638.07</v>
+        <v>2659757.35</v>
       </c>
       <c r="N91" s="1">
-        <v>2837638.07</v>
+        <v>2659757.35</v>
       </c>
       <c r="O91" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
         <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>21.84</v>
+        <v>22.73</v>
       </c>
       <c r="E92" s="1">
         <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-138042.16</v>
+        <v>-113852.85</v>
       </c>
       <c r="J92" s="1">
-        <v>-18.867716360826</v>
+        <v>-15.561501505567</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>593589.36</v>
+        <v>617778.67</v>
       </c>
       <c r="N92" s="1">
-        <v>593589.36</v>
+        <v>617778.67</v>
       </c>
       <c r="O92" s="1">
         <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13733.0</v>
+        <v>13610.0</v>
       </c>
       <c r="D93" s="1">
-        <v>176.24</v>
+        <v>183.4</v>
       </c>
       <c r="E93" s="1">
-        <v>112.5296038739</v>
+        <v>112.5296039677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1545369.05</v>
+        <v>1531527.91</v>
       </c>
       <c r="I93" s="1">
-        <v>874934.87</v>
+        <v>964546.09</v>
       </c>
       <c r="J93" s="1">
-        <v>56.616564826376</v>
+        <v>62.979334800369</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2420303.92</v>
+        <v>2496074.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2420303.92</v>
+        <v>2496074.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12335.0</v>
+        <v>12224.0</v>
       </c>
       <c r="D94" s="1">
-        <v>152.1</v>
+        <v>144.0</v>
       </c>
       <c r="E94" s="1">
-        <v>97.752773409</v>
+        <v>97.752773233</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1205780.46</v>
+        <v>1194929.9</v>
       </c>
       <c r="I94" s="1">
-        <v>670373.04</v>
+        <v>565326.1</v>
       </c>
       <c r="J94" s="1">
-        <v>55.59660835771</v>
+        <v>47.310398710418</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1876153.5</v>
+        <v>1760256.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1876153.5</v>
+        <v>1760256.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
         <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>48.99</v>
+        <v>51.86</v>
       </c>
       <c r="E95" s="1">
         <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>-112532.75</v>
+        <v>-71460.18</v>
       </c>
       <c r="J95" s="1">
-        <v>-13.830972075909</v>
+        <v>-8.7828987927465</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>701095.89</v>
+        <v>742168.46</v>
       </c>
       <c r="N95" s="1">
-        <v>701095.89</v>
+        <v>742168.46</v>
       </c>
       <c r="O95" s="1">
         <v>0.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8022.0</v>
+        <v>7950.0</v>
       </c>
       <c r="D96" s="1">
-        <v>357.1</v>
+        <v>375.5</v>
       </c>
       <c r="E96" s="1">
-        <v>329.202201446</v>
+        <v>329.2022012579</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2640860.06</v>
+        <v>2617157.5</v>
       </c>
       <c r="I96" s="1">
-        <v>223796.14</v>
+        <v>368067.5</v>
       </c>
       <c r="J96" s="1">
-        <v>8.4743657337148</v>
+        <v>14.063635833915</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2864656.2</v>
+        <v>2985225.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2864656.2</v>
+        <v>2985225.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
         <v>45622.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.0</v>
+        <v>25.96</v>
       </c>
       <c r="E97" s="1">
         <v>20.7216132568</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>945361.44</v>
       </c>
       <c r="I97" s="1">
-        <v>240810.56</v>
+        <v>238985.68</v>
       </c>
       <c r="J97" s="1">
-        <v>25.472856180806</v>
+        <v>25.279821017451</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1186172.0</v>
+        <v>1184347.12</v>
       </c>
       <c r="N97" s="1">
-        <v>1186172.0</v>
+        <v>1184347.12</v>
       </c>
       <c r="O97" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8398.0</v>
+        <v>8323.0</v>
       </c>
       <c r="D98" s="1">
-        <v>455.6</v>
+        <v>479.05</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2448011431</v>
+        <v>463.2448011534</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3890329.84</v>
+        <v>3855586.48</v>
       </c>
       <c r="I98" s="1">
-        <v>-64201.04</v>
+        <v>131546.67</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.6502724098068</v>
+        <v>3.4118459197419</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>3826128.8</v>
+        <v>3987133.15</v>
       </c>
       <c r="N98" s="1">
-        <v>3826128.8</v>
+        <v>3987133.15</v>
       </c>
       <c r="O98" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
         <v>23938.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.35</v>
+        <v>47.995</v>
       </c>
       <c r="E99" s="1">
         <v>58.7154549252</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>1405530.56</v>
       </c>
       <c r="I99" s="1">
-        <v>-200252.26</v>
+        <v>-256626.25</v>
       </c>
       <c r="J99" s="1">
-        <v>-14.247449731723</v>
+        <v>-18.258318766118</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1205278.3</v>
+        <v>1148904.31</v>
       </c>
       <c r="N99" s="1">
-        <v>1205278.3</v>
+        <v>1148904.31</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11315.0</v>
+        <v>11214.0</v>
       </c>
       <c r="D100" s="1">
-        <v>117.35</v>
+        <v>136.85</v>
       </c>
       <c r="E100" s="1">
-        <v>143.2404816615</v>
+        <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1620766.05</v>
+        <v>1606298.76</v>
       </c>
       <c r="I100" s="1">
-        <v>-292950.8</v>
+        <v>-71662.86</v>
       </c>
       <c r="J100" s="1">
-        <v>-18.074835661816</v>
+        <v>-4.4613655805848</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1327815.25</v>
+        <v>1534635.9</v>
       </c>
       <c r="N100" s="1">
-        <v>1327815.25</v>
+        <v>1534635.9</v>
       </c>
       <c r="O100" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.2</v>
+        <v>15.96</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>71907.22</v>
+        <v>87871.02</v>
       </c>
       <c r="J101" s="1">
-        <v>29.068833989479</v>
+        <v>35.522275688953</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>319276.0</v>
+        <v>335239.8</v>
       </c>
       <c r="N101" s="1">
-        <v>319276.0</v>
+        <v>335239.8</v>
       </c>
       <c r="O101" s="1">
         <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
         <v>22267.0</v>
       </c>
       <c r="D102" s="1">
-        <v>49.71</v>
+        <v>54.18</v>
       </c>
       <c r="E102" s="1">
         <v>52.1691898325</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>1161651.35</v>
       </c>
       <c r="I102" s="1">
-        <v>-54758.78</v>
+        <v>44774.71</v>
       </c>
       <c r="J102" s="1">
-        <v>-4.7138739175055</v>
+        <v>3.8544017531594</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1106892.57</v>
+        <v>1206426.06</v>
       </c>
       <c r="N102" s="1">
-        <v>1106892.57</v>
+        <v>1206426.06</v>
       </c>
       <c r="O102" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
         <v>2146.0</v>
       </c>
       <c r="D103" s="1">
-        <v>473.0</v>
+        <v>448.1</v>
       </c>
       <c r="E103" s="1">
         <v>292.6990493942</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>628132.16</v>
       </c>
       <c r="I103" s="1">
-        <v>386925.84</v>
+        <v>333490.44</v>
       </c>
       <c r="J103" s="1">
-        <v>61.599431559116</v>
+        <v>53.092400172601</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1015058.0</v>
+        <v>961622.6</v>
       </c>
       <c r="N103" s="1">
-        <v>1015058.0</v>
+        <v>961622.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
         <v>228143.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.697</v>
+        <v>3.365</v>
       </c>
       <c r="E104" s="1">
         <v>3.4651720193</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>790554.74</v>
       </c>
       <c r="I104" s="1">
-        <v>52889.93</v>
+        <v>-22853.54</v>
       </c>
       <c r="J104" s="1">
-        <v>6.6902299516919</v>
+        <v>-2.8908232211725</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>843444.67</v>
+        <v>767701.2</v>
       </c>
       <c r="N104" s="1">
-        <v>843444.67</v>
+        <v>767701.2</v>
       </c>
       <c r="O104" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
         <v>14970.0</v>
       </c>
       <c r="D105" s="1">
-        <v>75.74</v>
+        <v>71.32</v>
       </c>
       <c r="E105" s="1">
         <v>69.2035971944</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>1035977.85</v>
       </c>
       <c r="I105" s="1">
-        <v>97849.95</v>
+        <v>31682.55</v>
       </c>
       <c r="J105" s="1">
-        <v>9.4451778095449</v>
+        <v>3.0582265827402</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1133827.8</v>
+        <v>1067660.4</v>
       </c>
       <c r="N105" s="1">
-        <v>1133827.8</v>
+        <v>1067660.4</v>
       </c>
       <c r="O105" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253434.0</v>
+        <v>251163.0</v>
       </c>
       <c r="D106" s="1">
-        <v>11.905</v>
+        <v>13.08</v>
       </c>
       <c r="E106" s="1">
-        <v>5.1370650347</v>
+        <v>5.1370650534</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1301906.94</v>
+        <v>1290240.67</v>
       </c>
       <c r="I106" s="1">
-        <v>1715224.83</v>
+        <v>1994971.37</v>
       </c>
       <c r="J106" s="1">
-        <v>131.74711473617</v>
+        <v>154.6200965747</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3017131.77</v>
+        <v>3285212.04</v>
       </c>
       <c r="N106" s="1">
-        <v>3017131.77</v>
+        <v>3285212.04</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>108957.0</v>
+        <v>107981.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.42</v>
+        <v>16.13</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3735864607</v>
+        <v>16.3735864643</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1784016.86</v>
+        <v>1768036.24</v>
       </c>
       <c r="I107" s="1">
-        <v>-103899.92</v>
+        <v>-26302.71</v>
       </c>
       <c r="J107" s="1">
-        <v>-5.823931507015</v>
+        <v>-1.4876793475681</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1680116.94</v>
+        <v>1741733.53</v>
       </c>
       <c r="N107" s="1">
-        <v>1680116.94</v>
+        <v>1741733.53</v>
       </c>
       <c r="O107" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>142.97</v>
+        <v>148.81</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1255970.13</v>
+        <v>1426667.49</v>
       </c>
       <c r="J108" s="1">
-        <v>42.97</v>
+        <v>48.81</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4178870.13</v>
+        <v>4349567.49</v>
       </c>
       <c r="N108" s="1">
-        <v>4178870.13</v>
+        <v>4349567.49</v>
       </c>
       <c r="O108" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>2013.17</v>
+        <v>2064.19</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>1022900.26</v>
+        <v>1098460.88</v>
       </c>
       <c r="J109" s="1">
-        <v>52.225972868816</v>
+        <v>56.083853294099</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2981504.77</v>
+        <v>3057065.39</v>
       </c>
       <c r="N109" s="1">
-        <v>2981504.77</v>
+        <v>3057065.39</v>
       </c>
       <c r="O109" s="1">
         <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>10347.0</v>
+        <v>8456.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1074.87</v>
+        <v>1076.23</v>
       </c>
       <c r="E110" s="1">
-        <v>1072.8858036146</v>
+        <v>1073.5280404447</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>11101149.41</v>
+        <v>9077753.11</v>
       </c>
       <c r="I110" s="1">
-        <v>20530.48</v>
+        <v>22847.77</v>
       </c>
       <c r="J110" s="1">
-        <v>0.18494012864565</v>
+        <v>0.25168970474457</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>11121679.89</v>
+        <v>9100600.88</v>
       </c>
       <c r="N110" s="1">
-        <v>11121679.89</v>
+        <v>9100600.88</v>
       </c>
       <c r="O110" s="1">
-        <v>1.85</v>
+        <v>1.49</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
         <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>133.81</v>
+        <v>134.87</v>
       </c>
       <c r="E111" s="1">
         <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>325140.62</v>
+        <v>344360.54</v>
       </c>
       <c r="J111" s="1">
-        <v>15.474763889412</v>
+        <v>16.389518016329</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>2426242.92</v>
+        <v>2445462.84</v>
       </c>
       <c r="N111" s="1">
-        <v>2426242.92</v>
+        <v>2445462.84</v>
       </c>
       <c r="O111" s="1">
         <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>92351.0</v>
+        <v>91524.0</v>
       </c>
       <c r="D112" s="1">
-        <v>18.22</v>
+        <v>17.435</v>
       </c>
       <c r="E112" s="1">
-        <v>18.1678301264</v>
+        <v>18.1678300774</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1677817.28</v>
+        <v>1662792.48</v>
       </c>
       <c r="I112" s="1">
-        <v>4817.94</v>
+        <v>-67071.54</v>
       </c>
       <c r="J112" s="1">
-        <v>0.28715522586583</v>
+        <v>-4.0336687113235</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1682635.22</v>
+        <v>1595720.94</v>
       </c>
       <c r="N112" s="1">
-        <v>1682635.22</v>
+        <v>1595720.94</v>
       </c>
       <c r="O112" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
         <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>68.05</v>
+        <v>69.85</v>
       </c>
       <c r="E113" s="1">
         <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>2449.3</v>
+        <v>19149.7</v>
       </c>
       <c r="J113" s="1">
-        <v>0.38944626538315</v>
+        <v>3.0448614494785</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>631367.9</v>
+        <v>648068.3</v>
       </c>
       <c r="N113" s="1">
-        <v>631367.9</v>
+        <v>648068.3</v>
       </c>
       <c r="O113" s="1">
         <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
         <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.23</v>
+        <v>25.75</v>
       </c>
       <c r="E114" s="1">
         <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>51002.13</v>
+        <v>99686.21</v>
       </c>
       <c r="J114" s="1">
-        <v>7.0341891726724</v>
+        <v>13.748674007277</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>776062.67</v>
+        <v>824746.75</v>
       </c>
       <c r="N114" s="1">
-        <v>776062.67</v>
+        <v>824746.75</v>
       </c>
       <c r="O114" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
         <v>18599.0</v>
       </c>
       <c r="D115" s="1">
-        <v>39.095</v>
+        <v>40.15</v>
       </c>
       <c r="E115" s="1">
         <v>40.8572546911</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>759904.08</v>
       </c>
       <c r="I115" s="1">
-        <v>-32776.17</v>
+        <v>-13154.23</v>
       </c>
       <c r="J115" s="1">
-        <v>-4.3131983183983</v>
+        <v>-1.7310382120859</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>727127.91</v>
+        <v>746749.85</v>
       </c>
       <c r="N115" s="1">
-        <v>727127.91</v>
+        <v>746749.85</v>
       </c>
       <c r="O115" s="1">
         <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>17.45</v>
+        <v>16.03</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>15700.36</v>
+        <v>-4753.32</v>
       </c>
       <c r="J116" s="1">
-        <v>6.6625916870416</v>
+        <v>-2.0171149144254</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>251349.8</v>
+        <v>230896.12</v>
       </c>
       <c r="N116" s="1">
-        <v>251349.8</v>
+        <v>230896.12</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>26.51</v>
+        <v>26.74</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>27414.75</v>
+        <v>29707.62</v>
       </c>
       <c r="J117" s="1">
-        <v>11.574074074074</v>
+        <v>12.542087542088</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>264278.19</v>
+        <v>266571.06</v>
       </c>
       <c r="N117" s="1">
-        <v>264278.19</v>
+        <v>266571.06</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
         <v>26065.0</v>
       </c>
       <c r="D118" s="1">
-        <v>28.51</v>
+        <v>31.79</v>
       </c>
       <c r="E118" s="1">
         <v>41.6493642816</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1085590.68</v>
       </c>
       <c r="I118" s="1">
-        <v>-342477.53</v>
+        <v>-256984.33</v>
       </c>
       <c r="J118" s="1">
-        <v>-31.547574634668</v>
+        <v>-23.672304371662</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>743113.15</v>
+        <v>828606.35</v>
       </c>
       <c r="N118" s="1">
-        <v>743113.15</v>
+        <v>828606.35</v>
       </c>
       <c r="O118" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>24.16</v>
+        <v>27.36</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-31877.62</v>
+        <v>-4082.42</v>
       </c>
       <c r="J119" s="1">
-        <v>-13.187208048868</v>
+        <v>-1.6888250089831</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>209853.76</v>
+        <v>237648.96</v>
       </c>
       <c r="N119" s="1">
-        <v>209853.76</v>
+        <v>237648.96</v>
       </c>
       <c r="O119" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.7</v>
+        <v>104.6</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>18396.0</v>
+        <v>36529.2</v>
       </c>
       <c r="J120" s="1">
-        <v>7.7177508269019</v>
+        <v>15.325248070562</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>256755.6</v>
+        <v>274888.8</v>
       </c>
       <c r="N120" s="1">
-        <v>256755.6</v>
+        <v>274888.8</v>
       </c>
       <c r="O120" s="1">
         <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>37.2</v>
+        <v>36.71</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>2501.07</v>
+        <v>-1212.64</v>
       </c>
       <c r="J121" s="1">
-        <v>0.89503661513426</v>
+        <v>-0.43395714673176</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>281938.8</v>
+        <v>278225.09</v>
       </c>
       <c r="N121" s="1">
-        <v>281938.8</v>
+        <v>278225.09</v>
       </c>
       <c r="O121" s="1">
         <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>11660.0</v>
+        <v>11556.0</v>
       </c>
       <c r="D122" s="1">
-        <v>271.4</v>
+        <v>298.5</v>
       </c>
       <c r="E122" s="1">
-        <v>278.9295231561</v>
+        <v>278.9295231914</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3252318.24</v>
+        <v>3223309.57</v>
       </c>
       <c r="I122" s="1">
-        <v>-87794.24</v>
+        <v>226156.43</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.6994357108178</v>
+        <v>7.0162801644894</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3164524.0</v>
+        <v>3449466.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3164524.0</v>
+        <v>3449466.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>389092.0</v>
+        <v>385606.0</v>
       </c>
       <c r="D123" s="1">
-        <v>4.655</v>
+        <v>4.404</v>
       </c>
       <c r="E123" s="1">
-        <v>2.6309171867</v>
+        <v>2.6309171797</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1023668.83</v>
+        <v>1014497.45</v>
       </c>
       <c r="I123" s="1">
-        <v>787554.43</v>
+        <v>683711.37</v>
       </c>
       <c r="J123" s="1">
-        <v>76.934493551005</v>
+        <v>67.39409448491</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1811223.26</v>
+        <v>1698208.82</v>
       </c>
       <c r="N123" s="1">
-        <v>1811223.26</v>
+        <v>1698208.82</v>
       </c>
       <c r="O123" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
         <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>8.956</v>
+        <v>8.882</v>
       </c>
       <c r="E124" s="1">
         <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-37029.12</v>
+        <v>-43491.83</v>
       </c>
       <c r="J124" s="1">
-        <v>-4.520198075075</v>
+        <v>-5.3091104041221</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>782163.3</v>
+        <v>775700.59</v>
       </c>
       <c r="N124" s="1">
-        <v>782163.3</v>
+        <v>775700.59</v>
       </c>
       <c r="O124" s="1">
         <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>38124.0</v>
+        <v>37782.0</v>
       </c>
       <c r="D125" s="1">
-        <v>73.96</v>
+        <v>77.95</v>
       </c>
       <c r="E125" s="1">
-        <v>92.0736360298</v>
+        <v>92.073636123</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3510215.3</v>
+        <v>3478726.12</v>
       </c>
       <c r="I125" s="1">
-        <v>-690564.26</v>
+        <v>-533619.22</v>
       </c>
       <c r="J125" s="1">
-        <v>-19.672988719524</v>
+        <v>-15.339500771047</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2819651.04</v>
+        <v>2945106.9</v>
       </c>
       <c r="N125" s="1">
-        <v>2819651.04</v>
+        <v>2945106.9</v>
       </c>
       <c r="O125" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>34137.0</v>
+        <v>33831.0</v>
       </c>
       <c r="D126" s="1">
-        <v>144.06</v>
+        <v>161.48</v>
       </c>
       <c r="E126" s="1">
-        <v>144.1771002138</v>
+        <v>144.1771002926</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4921773.67</v>
+        <v>4877655.48</v>
       </c>
       <c r="I126" s="1">
-        <v>-3997.45</v>
+        <v>585374.4</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.081219703871511</v>
+        <v>12.001142811341</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>4917776.22</v>
+        <v>5463029.88</v>
       </c>
       <c r="N126" s="1">
-        <v>4917776.22</v>
+        <v>5463029.88</v>
       </c>
       <c r="O126" s="1">
-        <v>0.82</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>77103.0</v>
+        <v>76412.0</v>
       </c>
       <c r="D127" s="1">
-        <v>35.82</v>
+        <v>33.84</v>
       </c>
       <c r="E127" s="1">
-        <v>32.6351208124</v>
+        <v>32.6351207925</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2516265.72</v>
+        <v>2493714.85</v>
       </c>
       <c r="I127" s="1">
-        <v>245563.74</v>
+        <v>92067.23</v>
       </c>
       <c r="J127" s="1">
-        <v>9.7590543815857</v>
+        <v>3.6919710367045</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2761829.46</v>
+        <v>2585782.08</v>
       </c>
       <c r="N127" s="1">
-        <v>2761829.46</v>
+        <v>2585782.08</v>
       </c>
       <c r="O127" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>20202.0</v>
+        <v>20021.0</v>
       </c>
       <c r="D128" s="1">
-        <v>263.75</v>
+        <v>269.05</v>
       </c>
       <c r="E128" s="1">
-        <v>119.2287590338</v>
+        <v>119.2287588033</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2408659.39</v>
+        <v>2387078.98</v>
       </c>
       <c r="I128" s="1">
-        <v>2919618.11</v>
+        <v>2999571.07</v>
       </c>
       <c r="J128" s="1">
-        <v>121.21340701476</v>
+        <v>125.65864368677</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>5328277.5</v>
+        <v>5386650.05</v>
       </c>
       <c r="N128" s="1">
-        <v>5328277.5</v>
+        <v>5386650.05</v>
       </c>
       <c r="O128" s="1">
-        <v>0.89</v>
+        <v>0.88</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>27620.0</v>
+        <v>27373.0</v>
       </c>
       <c r="D129" s="1">
-        <v>169.54</v>
+        <v>158.02</v>
       </c>
       <c r="E129" s="1">
-        <v>125.9556310644</v>
+        <v>125.9556310963</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3478894.53</v>
+        <v>3447783.49</v>
       </c>
       <c r="I129" s="1">
-        <v>1203800.27</v>
+        <v>877697.97</v>
       </c>
       <c r="J129" s="1">
-        <v>34.602953887194</v>
+        <v>25.456876063874</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4682694.8</v>
+        <v>4325481.46</v>
       </c>
       <c r="N129" s="1">
-        <v>4682694.8</v>
+        <v>4325481.46</v>
       </c>
       <c r="O129" s="1">
-        <v>0.78</v>
+        <v>0.71</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>24833.0</v>
+        <v>24611.0</v>
       </c>
       <c r="D130" s="1">
-        <v>259.6</v>
+        <v>268.8</v>
       </c>
       <c r="E130" s="1">
-        <v>137.7839721339</v>
+        <v>137.7839722075</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3421589.38</v>
+        <v>3391001.34</v>
       </c>
       <c r="I130" s="1">
-        <v>3025057.42</v>
+        <v>3224435.46</v>
       </c>
       <c r="J130" s="1">
-        <v>88.410884066983</v>
+        <v>95.088003120636</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>6446646.8</v>
+        <v>6615436.8</v>
       </c>
       <c r="N130" s="1">
-        <v>6446646.8</v>
+        <v>6615436.8</v>
       </c>
       <c r="O130" s="1">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
         <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>20.42</v>
+        <v>20.96</v>
       </c>
       <c r="E131" s="1">
         <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>22026.54</v>
+        <v>37444.62</v>
       </c>
       <c r="J131" s="1">
-        <v>3.9262623722093</v>
+        <v>6.674557263541</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>583031.84</v>
+        <v>598449.92</v>
       </c>
       <c r="N131" s="1">
-        <v>583031.84</v>
+        <v>598449.92</v>
       </c>
       <c r="O131" s="1">
         <v>0.1</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>25663.0</v>
+        <v>25433.0</v>
       </c>
       <c r="D132" s="1">
-        <v>66.51</v>
+        <v>70.26</v>
       </c>
       <c r="E132" s="1">
-        <v>37.0772727273</v>
+        <v>37.0772728345</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>951514.05</v>
+        <v>942986.28</v>
       </c>
       <c r="I132" s="1">
-        <v>755332.08</v>
+        <v>843936.3</v>
       </c>
       <c r="J132" s="1">
-        <v>79.382125781537</v>
+        <v>89.49613773808</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1706846.13</v>
+        <v>1786922.58</v>
       </c>
       <c r="N132" s="1">
-        <v>1706846.13</v>
+        <v>1786922.58</v>
       </c>
       <c r="O132" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>133.8</v>
+        <v>150.1</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>5083.0</v>
+        <v>36949.5</v>
       </c>
       <c r="J133" s="1">
-        <v>1.9817073170732</v>
+        <v>14.405487804878</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>261579.0</v>
+        <v>293445.5</v>
       </c>
       <c r="N133" s="1">
-        <v>261579.0</v>
+        <v>293445.5</v>
       </c>
       <c r="O133" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>47.88</v>
+        <v>48.34</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-26601.96</v>
+        <v>-23953.28</v>
       </c>
       <c r="J134" s="1">
-        <v>-8.8</v>
+        <v>-7.9238095238095</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>275693.04</v>
+        <v>278341.72</v>
       </c>
       <c r="N134" s="1">
-        <v>275693.04</v>
+        <v>278341.72</v>
       </c>
       <c r="O134" s="1">
         <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
         <v>21824.0</v>
       </c>
       <c r="D135" s="1">
-        <v>52.85</v>
+        <v>62.81</v>
       </c>
       <c r="E135" s="1">
         <v>25.0090065982</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>545796.56</v>
       </c>
       <c r="I135" s="1">
-        <v>607601.84</v>
+        <v>824968.88</v>
       </c>
       <c r="J135" s="1">
-        <v>111.32386763302</v>
+        <v>151.14951988704</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>1153398.4</v>
+        <v>1370765.44</v>
       </c>
       <c r="N135" s="1">
-        <v>1153398.4</v>
+        <v>1370765.44</v>
       </c>
       <c r="O135" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.486</v>
+        <v>10.055</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-41112.9</v>
+        <v>-29526.35</v>
       </c>
       <c r="J136" s="1">
-        <v>-17.548892692185</v>
+        <v>-12.603215724065</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>193163.42</v>
+        <v>204749.97</v>
       </c>
       <c r="N136" s="1">
-        <v>193163.42</v>
+        <v>204749.97</v>
       </c>
       <c r="O136" s="1">
         <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>68218.0</v>
+        <v>67607.0</v>
       </c>
       <c r="D137" s="1">
-        <v>37.08</v>
+        <v>35.0</v>
       </c>
       <c r="E137" s="1">
-        <v>29.8923093612</v>
+        <v>29.8923093762</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2039193.56</v>
+        <v>2020929.36</v>
       </c>
       <c r="I137" s="1">
-        <v>490329.88</v>
+        <v>345315.64</v>
       </c>
       <c r="J137" s="1">
-        <v>24.045283862117</v>
+        <v>17.086972302684</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2529523.44</v>
+        <v>2366245.0</v>
       </c>
       <c r="N137" s="1">
-        <v>2529523.44</v>
+        <v>2366245.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>69.68</v>
+        <v>59.24</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>82846.4</v>
+        <v>35323.52</v>
       </c>
       <c r="J138" s="1">
-        <v>35.353535353535</v>
+        <v>15.073815073815</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>317183.36</v>
+        <v>269660.48</v>
       </c>
       <c r="N138" s="1">
-        <v>317183.36</v>
+        <v>269660.48</v>
       </c>
       <c r="O138" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
         <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>9.666</v>
+        <v>10.05</v>
       </c>
       <c r="E139" s="1">
         <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-25063.89</v>
+        <v>-6538.58</v>
       </c>
       <c r="J139" s="1">
-        <v>-5.100706737116</v>
+        <v>-1.3306545415405</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>466316.84</v>
+        <v>484842.15</v>
       </c>
       <c r="N139" s="1">
-        <v>466316.84</v>
+        <v>484842.15</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
         <v>3220.0</v>
       </c>
       <c r="D140" s="1">
-        <v>219.4</v>
+        <v>232.4</v>
       </c>
       <c r="E140" s="1">
         <v>254.7794906832</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>820389.96</v>
       </c>
       <c r="I140" s="1">
-        <v>-113921.96</v>
+        <v>-72061.96</v>
       </c>
       <c r="J140" s="1">
-        <v>-13.886318160208</v>
+        <v>-8.7838666382509</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>706468.0</v>
+        <v>748328.0</v>
       </c>
       <c r="N140" s="1">
-        <v>706468.0</v>
+        <v>748328.0</v>
       </c>
       <c r="O140" s="1">
         <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
         <v>4152.0</v>
       </c>
       <c r="D141" s="1">
-        <v>237.0</v>
+        <v>261.0</v>
       </c>
       <c r="E141" s="1">
         <v>252.5668978805</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1048657.76</v>
       </c>
       <c r="I141" s="1">
-        <v>-64633.76</v>
+        <v>35014.24</v>
       </c>
       <c r="J141" s="1">
-        <v>-6.1634751074555</v>
+        <v>3.3389577930554</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>984024.0</v>
+        <v>1083672.0</v>
       </c>
       <c r="N141" s="1">
-        <v>984024.0</v>
+        <v>1083672.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>24.08</v>
+        <v>23.42</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>78398.22</v>
+        <v>69859.8</v>
       </c>
       <c r="J142" s="1">
-        <v>33.629300776915</v>
+        <v>29.966703662597</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>311522.96</v>
+        <v>302984.54</v>
       </c>
       <c r="N142" s="1">
-        <v>311522.96</v>
+        <v>302984.54</v>
       </c>
       <c r="O142" s="1">
         <v>0.05</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>15946.0</v>
+        <v>15803.0</v>
       </c>
       <c r="D143" s="1">
-        <v>95.0</v>
+        <v>97.8</v>
       </c>
       <c r="E143" s="1">
-        <v>104.2589458171</v>
+        <v>104.2589457698</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1662513.15</v>
+        <v>1647604.12</v>
       </c>
       <c r="I143" s="1">
-        <v>-147643.15</v>
+        <v>-102070.72</v>
       </c>
       <c r="J143" s="1">
-        <v>-8.8807207329458</v>
+        <v>-6.1950998277426</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1514870.0</v>
+        <v>1545533.4</v>
       </c>
       <c r="N143" s="1">
-        <v>1514870.0</v>
+        <v>1545533.4</v>
       </c>
       <c r="O143" s="1">
         <v>0.25</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>58810.0</v>
+        <v>58283.0</v>
       </c>
       <c r="D144" s="1">
-        <v>71.26</v>
+        <v>73.15</v>
       </c>
       <c r="E144" s="1">
-        <v>66.3206640027</v>
+        <v>66.3206640015</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3900318.25</v>
+        <v>3865367.26</v>
       </c>
       <c r="I144" s="1">
-        <v>290482.35</v>
+        <v>398034.19</v>
       </c>
       <c r="J144" s="1">
-        <v>7.4476576366557</v>
+        <v>10.297448165378</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>4190800.6</v>
+        <v>4263401.45</v>
       </c>
       <c r="N144" s="1">
-        <v>4190800.6</v>
+        <v>4263401.45</v>
       </c>
       <c r="O144" s="1">
         <v>0.7</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>22.15</v>
+        <v>20.87</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>12954.15</v>
+        <v>-3794.65</v>
       </c>
       <c r="J145" s="1">
-        <v>4.6786389413989</v>
+        <v>-1.3705103969754</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>289832.75</v>
+        <v>273083.95</v>
       </c>
       <c r="N145" s="1">
-        <v>289832.75</v>
+        <v>273083.95</v>
       </c>
       <c r="O145" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
         <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>20.53</v>
+        <v>18.15</v>
       </c>
       <c r="E146" s="1">
         <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>58349.45</v>
+        <v>-32623.67</v>
       </c>
       <c r="J146" s="1">
-        <v>8.0328072577394</v>
+        <v>-4.4912103396021</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>784738.72</v>
+        <v>693765.6</v>
       </c>
       <c r="N146" s="1">
-        <v>784738.72</v>
+        <v>693765.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
         <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>25.05</v>
+        <v>25.28</v>
       </c>
       <c r="E147" s="1">
         <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-35994.17</v>
+        <v>-31687.42</v>
       </c>
       <c r="J147" s="1">
-        <v>-7.1267763050637</v>
+        <v>-6.2740481034735</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>469061.25</v>
+        <v>473368.0</v>
       </c>
       <c r="N147" s="1">
-        <v>469061.25</v>
+        <v>473368.0</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>59316.0</v>
+        <v>58785.0</v>
       </c>
       <c r="D148" s="1">
-        <v>26.62</v>
+        <v>24.33</v>
       </c>
       <c r="E148" s="1">
-        <v>19.8456573269</v>
+        <v>19.8456573956</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1177165.01</v>
+        <v>1166626.97</v>
       </c>
       <c r="I148" s="1">
-        <v>401826.91</v>
+        <v>263612.08</v>
       </c>
       <c r="J148" s="1">
-        <v>34.135138794178</v>
+        <v>22.596089990959</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1578991.92</v>
+        <v>1430239.05</v>
       </c>
       <c r="N148" s="1">
-        <v>1578991.92</v>
+        <v>1430239.05</v>
       </c>
       <c r="O148" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>26164.0</v>
+        <v>25930.0</v>
       </c>
       <c r="D149" s="1">
-        <v>61.65</v>
+        <v>59.35</v>
       </c>
       <c r="E149" s="1">
-        <v>60.5302545482</v>
+        <v>60.5302545314</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1583713.58</v>
+        <v>1569549.5</v>
       </c>
       <c r="I149" s="1">
-        <v>29297.02</v>
+        <v>-30604.0</v>
       </c>
       <c r="J149" s="1">
-        <v>1.849893842547</v>
+        <v>-1.949858860775</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1613010.6</v>
+        <v>1538945.5</v>
       </c>
       <c r="N149" s="1">
-        <v>1613010.6</v>
+        <v>1538945.5</v>
       </c>
       <c r="O149" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>75.1</v>
+        <v>77.1</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-20141.1</v>
+        <v>-14303.1</v>
       </c>
       <c r="J150" s="1">
-        <v>-8.4146341463415</v>
+        <v>-5.9756097560976</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>219216.9</v>
+        <v>225054.9</v>
       </c>
       <c r="N150" s="1">
-        <v>219216.9</v>
+        <v>225054.9</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
         <v>10034.0</v>
       </c>
       <c r="D151" s="1">
-        <v>124.65</v>
+        <v>124.25</v>
       </c>
       <c r="E151" s="1">
         <v>106.3950737493</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>1067568.17</v>
       </c>
       <c r="I151" s="1">
-        <v>183169.93</v>
+        <v>179156.33</v>
       </c>
       <c r="J151" s="1">
-        <v>17.157679963426</v>
+        <v>16.781722707225</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1250738.1</v>
+        <v>1246724.5</v>
       </c>
       <c r="N151" s="1">
-        <v>1250738.1</v>
+        <v>1246724.5</v>
       </c>
       <c r="O151" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
         <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>87.94</v>
+        <v>87.84</v>
       </c>
       <c r="E152" s="1">
         <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-92507.28</v>
+        <v>-93240.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-12.553034772834</v>
+        <v>-12.652474123786</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>644424.32</v>
+        <v>643691.52</v>
       </c>
       <c r="N152" s="1">
-        <v>644424.32</v>
+        <v>643691.52</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
         <v>45994.0</v>
       </c>
       <c r="D153" s="1">
-        <v>21.64</v>
+        <v>20.19</v>
       </c>
       <c r="E153" s="1">
         <v>28.3329947384</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>1303147.76</v>
       </c>
       <c r="I153" s="1">
-        <v>-307837.6</v>
+        <v>-374528.9</v>
       </c>
       <c r="J153" s="1">
-        <v>-23.622616670883</v>
+        <v>-28.740324888407</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>995310.16</v>
+        <v>928618.86</v>
       </c>
       <c r="N153" s="1">
-        <v>995310.16</v>
+        <v>928618.86</v>
       </c>
       <c r="O153" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>53331.0</v>
+        <v>52853.0</v>
       </c>
       <c r="D154" s="1">
-        <v>34.34</v>
+        <v>35.58</v>
       </c>
       <c r="E154" s="1">
-        <v>36.6765562243</v>
+        <v>36.6765562977</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1955997.42</v>
+        <v>1938466.03</v>
       </c>
       <c r="I154" s="1">
-        <v>-124610.88</v>
+        <v>-57956.29</v>
       </c>
       <c r="J154" s="1">
-        <v>-6.3707077895839</v>
+        <v>-2.9898016835508</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>1831386.54</v>
+        <v>1880509.74</v>
       </c>
       <c r="N154" s="1">
-        <v>1831386.54</v>
+        <v>1880509.74</v>
       </c>
       <c r="O154" s="1">
         <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
         <v>35311.0</v>
       </c>
       <c r="D155" s="1">
-        <v>22.34</v>
+        <v>23.88</v>
       </c>
       <c r="E155" s="1">
         <v>31.4293548753</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>1109801.95</v>
       </c>
       <c r="I155" s="1">
-        <v>-320954.21</v>
+        <v>-266575.27</v>
       </c>
       <c r="J155" s="1">
-        <v>-28.919953690836</v>
+        <v>-24.020075834251</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>788847.74</v>
+        <v>843226.68</v>
       </c>
       <c r="N155" s="1">
-        <v>788847.74</v>
+        <v>843226.68</v>
       </c>
       <c r="O155" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>26088.0</v>
+        <v>25854.0</v>
       </c>
       <c r="D156" s="1">
-        <v>61.22</v>
+        <v>63.48</v>
       </c>
       <c r="E156" s="1">
-        <v>110.518607789</v>
+        <v>110.5186079523</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2883209.44</v>
+        <v>2857348.09</v>
       </c>
       <c r="I156" s="1">
-        <v>-1286102.08</v>
+        <v>-1216136.17</v>
       </c>
       <c r="J156" s="1">
-        <v>-44.606613108203</v>
+        <v>-42.561708678623</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1597107.36</v>
+        <v>1641211.92</v>
       </c>
       <c r="N156" s="1">
-        <v>1597107.36</v>
+        <v>1641211.92</v>
       </c>
       <c r="O156" s="1">
         <v>0.27</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>1251.0</v>
+        <v>1037.0</v>
       </c>
       <c r="D157" s="1">
-        <v>255.5</v>
+        <v>266.2</v>
       </c>
       <c r="E157" s="1">
-        <v>250.055155875</v>
+        <v>250.554050145</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>681150.0</v>
+        <v>1622485.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>681150.0</v>
+        <v>1622485.0</v>
       </c>
       <c r="N157" s="1">
-        <v>681150.0</v>
+        <v>1622485.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>340</v>
       </c>
       <c r="B158" t="s">
         <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>372.0</v>
+        <v>346.0</v>
       </c>
       <c r="D158" s="1">
-        <v>114.9</v>
+        <v>114.48</v>
       </c>
       <c r="E158" s="1">
-        <v>116.551565217</v>
+        <v>114.620043478</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-770950.0</v>
+        <v>-48450.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-770950.0</v>
+        <v>-48450.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-770950.0</v>
+        <v>-48450.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.13</v>
+        <v>-0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>342</v>
       </c>
       <c r="B159" t="s">
         <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>205.0</v>
+        <v>85.0</v>
       </c>
       <c r="D159" s="1">
-        <v>116.5</v>
+        <v>105.625</v>
       </c>
       <c r="E159" s="1">
-        <v>118.153414634</v>
+        <v>105.69</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-338950.0</v>
+        <v>-5525.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-338950.0</v>
+        <v>-5525.0</v>
       </c>
       <c r="N159" s="1">
-        <v>-338950.0</v>
+        <v>-5525.0</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.06</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>344</v>
       </c>
       <c r="B160" t="s">
         <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>63.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.62</v>
+        <v>6067.0</v>
       </c>
       <c r="E160" s="1">
-        <v>105.645</v>
+        <v>5560.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-1575.0</v>
+        <v>-126750.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-1575.0</v>
+        <v>-126750.0</v>
       </c>
       <c r="N160" s="1">
-        <v>-1575.0</v>
+        <v>-126750.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>346</v>
       </c>
       <c r="B161" t="s">
         <v>347</v>
       </c>
       <c r="C161" s="1">
-        <v>-233.0</v>
+        <v>-32.0</v>
       </c>
       <c r="D161" s="1">
-        <v>5816.0</v>
+        <v>125.53</v>
       </c>
       <c r="E161" s="1">
-        <v>5554.625639296</v>
+        <v>125.77</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-609002.26</v>
+        <v>7680.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-609002.26</v>
+        <v>7680.0</v>
       </c>
       <c r="N161" s="1">
-        <v>-609002.26</v>
+        <v>7680.0</v>
       </c>
       <c r="O161" s="1">
-        <v>-0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>348</v>
       </c>
       <c r="B162" t="s">
         <v>349</v>
       </c>
       <c r="C162" s="1">
-        <v>-34.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>124.27</v>
+        <v>98.199</v>
       </c>
       <c r="E162" s="1">
-        <v>129.04</v>
+        <v>100.00551183</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>0.0</v>
+        <v>1606088.52</v>
       </c>
       <c r="I162" s="1">
-        <v>162180.0</v>
+        <v>-29012.58</v>
       </c>
       <c r="J162" s="1">
-        <v>0</v>
+        <v>-1.8064122642505</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.29</v>
+      </c>
+      <c r="L162" t="s">
+        <v>350</v>
       </c>
       <c r="M162" s="1">
-        <v>162180.0</v>
+        <v>1577075.94</v>
       </c>
       <c r="N162" s="1">
-        <v>162180.0</v>
+        <v>1597810.94</v>
       </c>
       <c r="O162" s="1">
-        <v>0.03</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B163" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C163" s="1">
-        <v>1606000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.973</v>
+        <v>99.409</v>
       </c>
       <c r="E163" s="1">
-        <v>100.00551183</v>
+        <v>99.331</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1606088.52</v>
+        <v>397324.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-48702.14</v>
+        <v>312.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-3.0323446929314</v>
+        <v>0.078525334487723</v>
       </c>
       <c r="K163">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.01</v>
+      </c>
+      <c r="L163">
+        <v>39.73</v>
       </c>
       <c r="M163" s="1">
-        <v>1557386.38</v>
+        <v>397636.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1574771.88</v>
+        <v>397675.73</v>
       </c>
       <c r="O163" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>353</v>
       </c>
       <c r="B164" t="s">
         <v>354</v>
       </c>
       <c r="C164" s="1">
         <v>488000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>106.587</v>
+        <v>107.767</v>
       </c>
       <c r="E164" s="1">
         <v>101.26691803</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>494182.56</v>
       </c>
       <c r="I164" s="1">
-        <v>25962.0</v>
+        <v>31720.4</v>
       </c>
       <c r="J164" s="1">
-        <v>5.2535241227452</v>
+        <v>6.4187615200342</v>
       </c>
       <c r="K164">
-        <v>3.05</v>
+        <v>3.38</v>
       </c>
       <c r="L164" t="s">
         <v>355</v>
       </c>
       <c r="M164" s="1">
-        <v>520144.56</v>
+        <v>525902.96</v>
       </c>
       <c r="N164" s="1">
-        <v>535035.24</v>
+        <v>542372.96</v>
       </c>
       <c r="O164" s="1">
         <v>0.09</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>356</v>
       </c>
       <c r="B165" t="s">
         <v>357</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.582</v>
+        <v>100.58</v>
       </c>
       <c r="E165" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>599340.0</v>
+        <v>698929.0</v>
       </c>
       <c r="I165" s="1">
-        <v>4152.0</v>
+        <v>5131.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.69276203824207</v>
+        <v>0.73412320850902</v>
       </c>
       <c r="K165">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.13</v>
+      </c>
+      <c r="L165">
+        <v>939.73</v>
       </c>
       <c r="M165" s="1">
-        <v>603492.0</v>
+        <v>704060.0</v>
       </c>
       <c r="N165" s="1">
-        <v>604784.47</v>
+        <v>704999.73</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>358</v>
+      </c>
+      <c r="B166" t="s">
         <v>359</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>101.307</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>8502.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>1.4185604164581</v>
+      </c>
+      <c r="K166">
+        <v>0.48</v>
+      </c>
+      <c r="L166" t="s">
         <v>360</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>997480.0</v>
+        <v>607842.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1007425.21</v>
+        <v>610731.04</v>
       </c>
       <c r="O166" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>361</v>
+      </c>
+      <c r="B167" t="s">
         <v>362</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>91.09</v>
+      </c>
+      <c r="E167" s="1">
+        <v>91.85654636</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1010422.01</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-8432.01</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.83450379312303</v>
+      </c>
+      <c r="K167">
+        <v>1.01</v>
+      </c>
+      <c r="L167" t="s">
         <v>363</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>588087.81</v>
+        <v>1001990.0</v>
       </c>
       <c r="N167" s="1">
-        <v>598495.76</v>
+        <v>1013121.85</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>364</v>
+      </c>
+      <c r="B168" t="s">
         <v>365</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>98.137</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-7193.79</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-1.2010470150005</v>
+      </c>
+      <c r="K168">
+        <v>1.94</v>
+      </c>
+      <c r="L168" t="s">
         <v>366</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>576630.0</v>
+        <v>591766.11</v>
       </c>
       <c r="N168" s="1">
-        <v>577320.41</v>
+        <v>603475.05</v>
       </c>
       <c r="O168" s="1">
         <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>367</v>
       </c>
       <c r="B169" t="s">
         <v>368</v>
       </c>
       <c r="C169" s="1">
-        <v>353000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>93.443</v>
+        <v>96.82</v>
       </c>
       <c r="E169" s="1">
-        <v>93.76066856</v>
+        <v>99.253</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>330975.16</v>
+        <v>595518.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-1121.37</v>
+        <v>-14598.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.33880790328797</v>
+        <v>-2.4513112953765</v>
       </c>
       <c r="K169">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="L169" t="s">
         <v>369</v>
       </c>
       <c r="M169" s="1">
-        <v>329853.79</v>
+        <v>580920.0</v>
       </c>
       <c r="N169" s="1">
-        <v>331246.45</v>
+        <v>582646.03</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>370</v>
       </c>
       <c r="B170" t="s">
         <v>371</v>
       </c>
       <c r="C170" s="1">
-        <v>619000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.025</v>
+        <v>93.777</v>
       </c>
       <c r="E170" s="1">
-        <v>99.955</v>
+        <v>93.76066856</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>618721.45</v>
+        <v>330975.16</v>
       </c>
       <c r="I170" s="1">
-        <v>433.3</v>
+        <v>57.65</v>
       </c>
       <c r="J170" s="1">
-        <v>0.070031514181382</v>
+        <v>0.017418225585267</v>
       </c>
       <c r="K170">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="L170" t="s">
         <v>372</v>
       </c>
       <c r="M170" s="1">
-        <v>619154.75</v>
+        <v>331032.81</v>
       </c>
       <c r="N170" s="1">
-        <v>622885.71</v>
+        <v>332653.95</v>
       </c>
       <c r="O170" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>373</v>
       </c>
       <c r="B171" t="s">
         <v>374</v>
       </c>
       <c r="C171" s="1">
-        <v>337000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.037</v>
+        <v>100.558</v>
       </c>
       <c r="E171" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>335807.02</v>
+        <v>618721.45</v>
       </c>
       <c r="I171" s="1">
-        <v>-2052.33</v>
+        <v>3732.57</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.61116351885675</v>
+        <v>0.60327147216247</v>
       </c>
       <c r="K171">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>570.13</v>
+        <v>0.83</v>
+      </c>
+      <c r="L171" t="s">
+        <v>375</v>
       </c>
       <c r="M171" s="1">
-        <v>333754.69</v>
+        <v>622454.02</v>
       </c>
       <c r="N171" s="1">
-        <v>334324.82</v>
+        <v>627609.53</v>
       </c>
       <c r="O171" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B172" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>500000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.64</v>
+        <v>99.554</v>
       </c>
       <c r="E172" s="1">
-        <v>100.705752</v>
+        <v>99.646</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>503528.76</v>
+        <v>335807.02</v>
       </c>
       <c r="I172" s="1">
-        <v>-328.76</v>
+        <v>-310.04</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.065291206007776</v>
+        <v>-0.092326837002991</v>
       </c>
       <c r="K172">
-        <v>4.02</v>
+        <v>0.36</v>
       </c>
       <c r="L172" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M172" s="1">
-        <v>503200.0</v>
+        <v>335496.98</v>
       </c>
       <c r="N172" s="1">
-        <v>523295.89</v>
+        <v>336697.25</v>
       </c>
       <c r="O172" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>109.211</v>
+        <v>101.487</v>
       </c>
       <c r="E173" s="1">
-        <v>104.89389273</v>
+        <v>100.705752</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1153832.82</v>
+        <v>503528.76</v>
       </c>
       <c r="I173" s="1">
-        <v>47488.18</v>
+        <v>3906.24</v>
       </c>
       <c r="J173" s="1">
-        <v>4.1156898275783</v>
+        <v>0.77577296677155</v>
       </c>
       <c r="K173">
-        <v>4.75</v>
+        <v>4.28</v>
       </c>
       <c r="L173" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M173" s="1">
-        <v>1201321.0</v>
+        <v>507435.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1253625.31</v>
+        <v>528825.41</v>
       </c>
       <c r="O173" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B174" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C174" s="1">
-        <v>803000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.223</v>
+        <v>109.887</v>
       </c>
       <c r="E174" s="1">
-        <v>99.58</v>
+        <v>104.89389273</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>799627.4</v>
+        <v>1153832.82</v>
       </c>
       <c r="I174" s="1">
-        <v>-2866.71</v>
+        <v>54924.18</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.35850572404097</v>
+        <v>4.7601506083004</v>
       </c>
       <c r="K174">
-        <v>0.13</v>
+        <v>5.09</v>
       </c>
       <c r="L174" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M174" s="1">
-        <v>796760.69</v>
+        <v>1208757.0</v>
       </c>
       <c r="N174" s="1">
-        <v>797833.19</v>
+        <v>1264747.18</v>
       </c>
       <c r="O174" s="1">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
-        <v>300000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>103.624</v>
+        <v>99.994</v>
       </c>
       <c r="E175" s="1">
-        <v>106.65</v>
+        <v>99.58</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>319950.0</v>
+        <v>799627.4</v>
       </c>
       <c r="I175" s="1">
-        <v>-9078.0</v>
+        <v>3324.42</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.8373183309892</v>
+        <v>0.4157461337618</v>
       </c>
       <c r="K175">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>0.35</v>
+      </c>
+      <c r="L175" t="s">
+        <v>387</v>
       </c>
       <c r="M175" s="1">
-        <v>310872.0</v>
+        <v>802951.82</v>
       </c>
       <c r="N175" s="1">
-        <v>311159.67</v>
+        <v>805756.82</v>
       </c>
       <c r="O175" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B176" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C176" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>96.509</v>
+        <v>104.118</v>
       </c>
       <c r="E176" s="1">
-        <v>99.433</v>
+        <v>106.65</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>596598.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-17544.0</v>
+        <v>-7596.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.9406736194221</v>
+        <v>-2.3741209563994</v>
       </c>
       <c r="K176">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>0.38</v>
+      </c>
+      <c r="L176" t="s">
+        <v>390</v>
       </c>
       <c r="M176" s="1">
-        <v>579054.0</v>
+        <v>312354.0</v>
       </c>
       <c r="N176" s="1">
-        <v>579695.1</v>
+        <v>313504.68</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B177" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C177" s="1">
-        <v>362000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.519</v>
+        <v>100.334</v>
       </c>
       <c r="E177" s="1">
-        <v>99.726</v>
+        <v>100.61</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>361008.12</v>
+        <v>603660.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-7989.34</v>
+        <v>-1656.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-2.2130637947977</v>
+        <v>-0.27432660769307</v>
       </c>
       <c r="K177">
-        <v>0.9</v>
+        <v>0.27</v>
       </c>
       <c r="L177" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M177" s="1">
-        <v>353018.78</v>
+        <v>602004.0</v>
       </c>
       <c r="N177" s="1">
-        <v>356291.66</v>
+        <v>603648.66</v>
       </c>
       <c r="O177" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B178" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C178" s="1">
         <v>500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.315</v>
+        <v>99.209</v>
       </c>
       <c r="E178" s="1">
         <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>500000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-8425.0</v>
+        <v>-3955.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.685</v>
+        <v>-0.791</v>
       </c>
       <c r="K178">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>0.15</v>
+      </c>
+      <c r="L178">
+        <v>756.85</v>
       </c>
       <c r="M178" s="1">
-        <v>491575.0</v>
+        <v>496045.0</v>
       </c>
       <c r="N178" s="1">
-        <v>512359.25</v>
+        <v>496801.85</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B179" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C179" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.544</v>
+        <v>97.825</v>
       </c>
       <c r="E179" s="1">
         <v>97.68761538</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1269939.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1867.0</v>
+        <v>1786.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.14701493536304</v>
+        <v>0.1406366762498</v>
       </c>
       <c r="K179">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>747.95</v>
+        <v>0.26</v>
+      </c>
+      <c r="L179" t="s">
+        <v>398</v>
       </c>
       <c r="M179" s="1">
-        <v>1268072.0</v>
+        <v>1271725.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1268819.95</v>
+        <v>1275090.75</v>
       </c>
       <c r="O179" s="1">
         <v>0.21</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B180" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C180" s="1">
         <v>897000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.062</v>
+        <v>98.72</v>
       </c>
       <c r="E180" s="1">
         <v>100.93515942</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>905388.38</v>
       </c>
       <c r="I180" s="1">
-        <v>-25772.24</v>
+        <v>-19869.98</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.8465397357982</v>
+        <v>-2.1946360743</v>
       </c>
       <c r="K180">
-        <v>2.58</v>
+        <v>2.77</v>
       </c>
       <c r="L180" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="M180" s="1">
-        <v>879616.14</v>
+        <v>885518.4</v>
       </c>
       <c r="N180" s="1">
-        <v>902736.28</v>
+        <v>910330.26</v>
       </c>
       <c r="O180" s="1">
         <v>0.15</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B181" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C181" s="1">
-        <v>3648000.0</v>
+        <v>3780000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>86.971</v>
+        <v>87.446</v>
       </c>
       <c r="E181" s="1">
-        <v>86.87570285</v>
+        <v>86.91335767</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>3169225.64</v>
+        <v>3285324.92</v>
       </c>
       <c r="I181" s="1">
-        <v>3476.44</v>
+        <v>20133.88</v>
       </c>
       <c r="J181" s="1">
-        <v>0.10969367267898</v>
+        <v>0.61284288435008</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>3172702.08</v>
+        <v>3305458.8</v>
       </c>
       <c r="N181" s="1">
-        <v>3172702.08</v>
+        <v>3305458.8</v>
       </c>
       <c r="O181" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B182" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C182" s="1">
-        <v>235000.0</v>
+        <v>244000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>59.095</v>
+        <v>60.28</v>
       </c>
       <c r="E182" s="1">
-        <v>60.007</v>
+        <v>60.04517623</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>141016.45</v>
+        <v>146510.23</v>
       </c>
       <c r="I182" s="1">
-        <v>-2143.2</v>
+        <v>572.97</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.5198226873531</v>
+        <v>0.3910784932902</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>138873.25</v>
+        <v>147083.2</v>
       </c>
       <c r="N182" s="1">
-        <v>138873.25</v>
+        <v>147083.2</v>
       </c>
       <c r="O182" s="1">
         <v>0.02</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B183" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>400000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>91.304</v>
+        <v>99.495</v>
       </c>
       <c r="E183" s="1">
-        <v>91.59725</v>
+        <v>99.658</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>366389.0</v>
+        <v>545129.26</v>
       </c>
       <c r="I183" s="1">
-        <v>-1173.0</v>
+        <v>-891.61</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.32015153293358</v>
+        <v>-0.16355937305585</v>
       </c>
       <c r="K183">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.12</v>
+      </c>
+      <c r="L183">
+        <v>664.76</v>
       </c>
       <c r="M183" s="1">
-        <v>365216.0</v>
+        <v>544237.65</v>
       </c>
       <c r="N183" s="1">
-        <v>367868.05</v>
+        <v>544902.41</v>
       </c>
       <c r="O183" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B184" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C184" s="1">
-        <v>494000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.599</v>
+        <v>91.723</v>
       </c>
       <c r="E184" s="1">
-        <v>99.7472004</v>
+        <v>91.59725</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>492751.17</v>
+        <v>366389.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-732.11</v>
+        <v>503.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.14857600439589</v>
+        <v>0.13728578095958</v>
       </c>
       <c r="K184">
-        <v>1.09</v>
+        <v>0.78</v>
       </c>
       <c r="L184" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M184" s="1">
-        <v>492019.06</v>
+        <v>366892.0</v>
       </c>
       <c r="N184" s="1">
-        <v>497409.07</v>
+        <v>370004.33</v>
       </c>
       <c r="O184" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B185" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C185" s="1">
-        <v>500000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.643</v>
+        <v>99.913</v>
       </c>
       <c r="E185" s="1">
-        <v>99.991</v>
+        <v>99.7472004</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>499955.0</v>
+        <v>492751.17</v>
       </c>
       <c r="I185" s="1">
-        <v>-6740.0</v>
+        <v>819.05</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.3481213309198</v>
+        <v>0.16621979811839</v>
       </c>
       <c r="K185">
-        <v>3.26</v>
+        <v>1.29</v>
       </c>
       <c r="L185" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M185" s="1">
-        <v>493215.0</v>
+        <v>493570.22</v>
       </c>
       <c r="N185" s="1">
-        <v>509516.37</v>
+        <v>499919.47</v>
       </c>
       <c r="O185" s="1">
         <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B186" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C186" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.529</v>
+        <v>99.208</v>
       </c>
       <c r="E186" s="1">
-        <v>99.834</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>798672.0</v>
+        <v>499955.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2440.0</v>
+        <v>-3915.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.30550714185548</v>
+        <v>-0.78307047634287</v>
       </c>
       <c r="K186">
-        <v>0.31</v>
+        <v>3.46</v>
       </c>
       <c r="L186" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="M186" s="1">
-        <v>796232.0</v>
+        <v>496040.0</v>
       </c>
       <c r="N186" s="1">
-        <v>798747.07</v>
+        <v>513348.22</v>
       </c>
       <c r="O186" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B187" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C187" s="1">
-        <v>746000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.606</v>
+        <v>100.237</v>
       </c>
       <c r="E187" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>740763.08</v>
+        <v>798672.0</v>
       </c>
       <c r="I187" s="1">
-        <v>2297.68</v>
+        <v>3224.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.31017744566859</v>
+        <v>0.40367009235331</v>
       </c>
       <c r="K187">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="L187" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="M187" s="1">
-        <v>743060.76</v>
+        <v>801896.0</v>
       </c>
       <c r="N187" s="1">
-        <v>746783.1</v>
+        <v>806367.23</v>
       </c>
       <c r="O187" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B188" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C188" s="1">
-        <v>123000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.401</v>
+        <v>100.551</v>
       </c>
       <c r="E188" s="1">
-        <v>103.02331707</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>126718.68</v>
+        <v>740763.08</v>
       </c>
       <c r="I188" s="1">
-        <v>-765.45</v>
+        <v>9347.38</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.60405458768983</v>
+        <v>1.2618582448791</v>
       </c>
       <c r="K188">
-        <v>3.67</v>
+        <v>0.72</v>
       </c>
       <c r="L188" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="M188" s="1">
-        <v>125953.23</v>
+        <v>750110.46</v>
       </c>
       <c r="N188" s="1">
-        <v>130467.16</v>
+        <v>755495.97</v>
       </c>
       <c r="O188" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>783000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.335</v>
+        <v>102.59</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>103.02331707</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>778763.97</v>
+        <v>126718.68</v>
       </c>
       <c r="I189" s="1">
-        <v>-8800.92</v>
+        <v>-532.98</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.1301139162871</v>
+        <v>-0.42060097216922</v>
       </c>
       <c r="K189">
-        <v>1.16</v>
+        <v>3.94</v>
       </c>
       <c r="L189" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>769963.05</v>
+        <v>126185.7</v>
       </c>
       <c r="N189" s="1">
-        <v>779026.54</v>
+        <v>131035.78</v>
       </c>
       <c r="O189" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>800000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.644</v>
+        <v>98.823</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>794336.0</v>
+        <v>778763.97</v>
       </c>
       <c r="I190" s="1">
-        <v>-13184.0</v>
+        <v>-4979.88</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.6597510373444</v>
+        <v>-0.63945947576388</v>
       </c>
       <c r="K190">
-        <v>1.13</v>
+        <v>1.34</v>
       </c>
       <c r="L190" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>781152.0</v>
+        <v>773784.09</v>
       </c>
       <c r="N190" s="1">
-        <v>790204.05</v>
+        <v>784311.69</v>
       </c>
       <c r="O190" s="1">
         <v>0.13</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.759</v>
+        <v>98.34</v>
       </c>
       <c r="E191" s="1">
-        <v>103.004</v>
+        <v>99.292</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>721028.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-22715.0</v>
+        <v>-7616.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-3.1503630926954</v>
+        <v>-0.95878822060186</v>
       </c>
       <c r="K191">
-        <v>1.1</v>
+        <v>1.33</v>
       </c>
       <c r="L191" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>698313.0</v>
+        <v>786720.0</v>
       </c>
       <c r="N191" s="1">
-        <v>706008.21</v>
+        <v>797383.01</v>
       </c>
       <c r="O191" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>87.87</v>
+        <v>100.356</v>
       </c>
       <c r="E192" s="1">
-        <v>86.92</v>
+        <v>103.004</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>434600.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I192" s="1">
-        <v>4750.0</v>
+        <v>-18536.0</v>
       </c>
       <c r="J192" s="1">
-        <v>1.092959042798</v>
+        <v>-2.5707739505262</v>
       </c>
       <c r="K192">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>106.05</v>
+        <v>1.32</v>
+      </c>
+      <c r="L192" t="s">
+        <v>434</v>
       </c>
       <c r="M192" s="1">
-        <v>439350.0</v>
+        <v>702492.0</v>
       </c>
       <c r="N192" s="1">
-        <v>439456.05</v>
+        <v>711697.48</v>
       </c>
       <c r="O192" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B193" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C193" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>103.04</v>
+        <v>88.613</v>
       </c>
       <c r="E193" s="1">
-        <v>105.478</v>
+        <v>86.92</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>316434.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-7314.0</v>
+        <v>8465.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.311382468382</v>
+        <v>1.9477680625863</v>
       </c>
       <c r="K193">
-        <v>4.81</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.08</v>
+      </c>
+      <c r="L193">
+        <v>424.22</v>
       </c>
       <c r="M193" s="1">
-        <v>309120.0</v>
+        <v>443065.0</v>
       </c>
       <c r="N193" s="1">
-        <v>323548.51</v>
+        <v>443489.22</v>
       </c>
       <c r="O193" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B194" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C194" s="1">
-        <v>1300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.428</v>
+        <v>103.628</v>
       </c>
       <c r="E194" s="1">
-        <v>99.95246154</v>
+        <v>105.478</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1299382.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-19818.0</v>
+        <v>-5550.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.5251865887014</v>
+        <v>-1.7539202487723</v>
       </c>
       <c r="K194">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.12</v>
+      </c>
+      <c r="L194">
+        <v>367.87</v>
       </c>
       <c r="M194" s="1">
-        <v>1279564.0</v>
+        <v>310884.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1290142.08</v>
+        <v>311251.87</v>
       </c>
       <c r="O194" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B195" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C195" s="1">
-        <v>7140434.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.614</v>
+        <v>98.935</v>
       </c>
       <c r="E195" s="1">
-        <v>99.90671155</v>
+        <v>99.95246154</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>7133772.8</v>
+        <v>1299382.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-20900.88</v>
+        <v>-13227.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.29298494059132</v>
+        <v>-1.0179454540697</v>
       </c>
       <c r="K195">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="L195" t="s">
+        <v>441</v>
       </c>
       <c r="M195" s="1">
-        <v>7112871.92</v>
+        <v>1286155.0</v>
       </c>
       <c r="N195" s="1">
-        <v>7112871.92</v>
+        <v>1299257.4</v>
       </c>
       <c r="O195" s="1">
-        <v>1.19</v>
+        <v>0.21</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B196" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C196" s="1">
-        <v>607000.0</v>
+        <v>7401434.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.405</v>
+        <v>100.118</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>99.94216148</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>607000.0</v>
+        <v>7397153.12</v>
       </c>
       <c r="I196" s="1">
-        <v>-15751.65</v>
+        <v>13014.58</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.595</v>
+        <v>0.17594038934806</v>
       </c>
       <c r="K196">
-        <v>1.75</v>
+        <v>0.16</v>
       </c>
       <c r="L196" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="M196" s="1">
-        <v>591248.35</v>
+        <v>7410167.7</v>
       </c>
       <c r="N196" s="1">
-        <v>601874.51</v>
+        <v>7422111.38</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>1.21</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B197" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C197" s="1">
-        <v>600000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>104.581</v>
+        <v>98.349</v>
       </c>
       <c r="E197" s="1">
-        <v>100.6308</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>603784.8</v>
+        <v>607000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>23701.2</v>
+        <v>-10021.57</v>
       </c>
       <c r="J197" s="1">
-        <v>3.9254383349829</v>
+        <v>-1.651</v>
       </c>
       <c r="K197">
-        <v>2.43</v>
+        <v>1.94</v>
       </c>
       <c r="L197" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="M197" s="1">
-        <v>627486.0</v>
+        <v>596978.43</v>
       </c>
       <c r="N197" s="1">
-        <v>642087.37</v>
+        <v>608779.06</v>
       </c>
       <c r="O197" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B198" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C198" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.458</v>
+        <v>100.916</v>
       </c>
       <c r="E198" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>600168.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-9420.0</v>
+        <v>4580.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.5695605230535</v>
+        <v>0.916</v>
       </c>
       <c r="K198">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.16</v>
+      </c>
+      <c r="L198">
+        <v>786.05</v>
       </c>
       <c r="M198" s="1">
-        <v>590748.0</v>
+        <v>504580.0</v>
       </c>
       <c r="N198" s="1">
-        <v>598203.65</v>
+        <v>505366.05</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B199" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C199" s="1">
-        <v>861000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.185</v>
+        <v>105.098</v>
       </c>
       <c r="E199" s="1">
-        <v>100.08714286</v>
+        <v>100.6308</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>861750.3</v>
+        <v>603784.8</v>
       </c>
       <c r="I199" s="1">
-        <v>9452.55</v>
+        <v>26803.2</v>
       </c>
       <c r="J199" s="1">
-        <v>1.0969012717489</v>
+        <v>4.4391975419057</v>
       </c>
       <c r="K199">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>681.13</v>
+        <v>2.71</v>
+      </c>
+      <c r="L199" t="s">
+        <v>452</v>
       </c>
       <c r="M199" s="1">
-        <v>871202.85</v>
+        <v>630588.0</v>
       </c>
       <c r="N199" s="1">
-        <v>871883.98</v>
+        <v>646829.1</v>
       </c>
       <c r="O199" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B200" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>94.724</v>
+        <v>98.902</v>
       </c>
       <c r="E200" s="1">
-        <v>99.602</v>
+        <v>100.028</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199204.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-9756.0</v>
+        <v>-6756.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-4.8974920182326</v>
+        <v>-1.1256848082537</v>
       </c>
       <c r="K200">
-        <v>0.51</v>
+        <v>1.46</v>
       </c>
       <c r="L200" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M200" s="1">
-        <v>189448.0</v>
+        <v>593412.0</v>
       </c>
       <c r="N200" s="1">
-        <v>190464.44</v>
+        <v>602172.39</v>
       </c>
       <c r="O200" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B201" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C201" s="1">
-        <v>500000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.926</v>
+        <v>101.891</v>
       </c>
       <c r="E201" s="1">
-        <v>99.406</v>
+        <v>100.08714286</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>497030.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I201" s="1">
-        <v>7600.0</v>
+        <v>15531.21</v>
       </c>
       <c r="J201" s="1">
-        <v>1.5290827515442</v>
+        <v>1.8022865788384</v>
       </c>
       <c r="K201">
-        <v>0.81</v>
+        <v>0.32</v>
       </c>
       <c r="L201" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M201" s="1">
-        <v>504630.0</v>
+        <v>877281.51</v>
       </c>
       <c r="N201" s="1">
-        <v>508698.49</v>
+        <v>880006.04</v>
       </c>
       <c r="O201" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B202" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C202" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>88.954</v>
+        <v>95.01</v>
       </c>
       <c r="E202" s="1">
-        <v>87.708</v>
+        <v>99.602</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>350832.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I202" s="1">
-        <v>4984.0</v>
+        <v>-9184.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.4206229762393</v>
+        <v>-4.6103491897753</v>
       </c>
       <c r="K202">
-        <v>1.27</v>
+        <v>0.61</v>
       </c>
       <c r="L202" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M202" s="1">
-        <v>355816.0</v>
+        <v>190020.0</v>
       </c>
       <c r="N202" s="1">
-        <v>360892.71</v>
+        <v>191237.81</v>
       </c>
       <c r="O202" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B203" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C203" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.71</v>
+        <v>101.427</v>
       </c>
       <c r="E203" s="1">
-        <v>102.46222222</v>
+        <v>99.406</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>922160.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-24770.0</v>
+        <v>10105.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.6860848442787</v>
+        <v>2.0330764742571</v>
       </c>
       <c r="K203">
-        <v>1.3</v>
+        <v>1.05</v>
       </c>
       <c r="L203" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M203" s="1">
-        <v>897390.0</v>
+        <v>507135.0</v>
       </c>
       <c r="N203" s="1">
-        <v>909126.99</v>
+        <v>512390.14</v>
       </c>
       <c r="O203" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B204" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C204" s="1">
-        <v>614000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.351</v>
+        <v>89.543</v>
       </c>
       <c r="E204" s="1">
-        <v>99.528</v>
+        <v>87.708</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>611101.92</v>
+        <v>350832.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-13366.78</v>
+        <v>7340.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.1873241700828</v>
+        <v>2.0921694714279</v>
       </c>
       <c r="K204">
-        <v>1.69</v>
+        <v>1.39</v>
       </c>
       <c r="L204" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M204" s="1">
-        <v>597735.14</v>
+        <v>358172.0</v>
       </c>
       <c r="N204" s="1">
-        <v>608124.78</v>
+        <v>363737.75</v>
       </c>
       <c r="O204" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B205" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C205" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>96.788</v>
+        <v>100.306</v>
       </c>
       <c r="E205" s="1">
-        <v>99.46</v>
+        <v>102.46222222</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>696220.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-18704.0</v>
+        <v>-19406.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.6865071385482</v>
+        <v>-2.1044070443307</v>
       </c>
       <c r="K205">
-        <v>2.13</v>
+        <v>1.53</v>
       </c>
       <c r="L205" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M205" s="1">
-        <v>677516.0</v>
+        <v>902754.0</v>
       </c>
       <c r="N205" s="1">
-        <v>692402.99</v>
+        <v>916562.22</v>
       </c>
       <c r="O205" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B206" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C206" s="1">
-        <v>1400000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>91.371</v>
+        <v>98.06</v>
       </c>
       <c r="E206" s="1">
-        <v>83.781</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>1172934.0</v>
+        <v>611101.92</v>
       </c>
       <c r="I206" s="1">
-        <v>106260.0</v>
+        <v>-9013.52</v>
       </c>
       <c r="J206" s="1">
-        <v>9.0593332617181</v>
+        <v>-1.4749618197894</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.89</v>
+      </c>
+      <c r="L206" t="s">
+        <v>473</v>
       </c>
       <c r="M206" s="1">
-        <v>1279194.0</v>
+        <v>602088.4</v>
       </c>
       <c r="N206" s="1">
-        <v>1279194.0</v>
+        <v>613670.29</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B207" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.647</v>
+        <v>97.695</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>502250.0</v>
+        <v>696220.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-14015.0</v>
+        <v>-12355.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.7904430064709</v>
+        <v>-1.7745827468329</v>
       </c>
       <c r="K207">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>265.41</v>
+        <v>2.32</v>
+      </c>
+      <c r="L207" t="s">
+        <v>476</v>
       </c>
       <c r="M207" s="1">
-        <v>488235.0</v>
+        <v>683865.0</v>
       </c>
       <c r="N207" s="1">
-        <v>488500.41</v>
+        <v>700111.23</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B208" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>94.89</v>
+        <v>91.704</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>83.781</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>594462.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-25122.0</v>
+        <v>110922.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-4.2260060357096</v>
+        <v>9.4567980807104</v>
       </c>
       <c r="K208">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.0</v>
+      </c>
+      <c r="L208">
+        <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>569340.0</v>
+        <v>1283856.0</v>
       </c>
       <c r="N208" s="1">
-        <v>582918.08</v>
+        <v>1283856.0</v>
       </c>
       <c r="O208" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B209" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C209" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>93.548</v>
+        <v>98.358</v>
       </c>
       <c r="E209" s="1">
-        <v>92.475705</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>554854.23</v>
+        <v>502250.0</v>
       </c>
       <c r="I209" s="1">
-        <v>6433.77</v>
+        <v>-10460.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.1595423900796</v>
+        <v>-2.0826281732205</v>
       </c>
       <c r="K209">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="L209" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M209" s="1">
-        <v>561288.0</v>
+        <v>491790.0</v>
       </c>
       <c r="N209" s="1">
-        <v>564797.59</v>
+        <v>493170.14</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B210" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C210" s="1">
-        <v>616000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.566</v>
+        <v>96.081</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>615710.48</v>
+        <v>594462.0</v>
       </c>
       <c r="I210" s="1">
-        <v>16096.08</v>
+        <v>-17976.0</v>
       </c>
       <c r="J210" s="1">
-        <v>2.6142286874831</v>
+        <v>-3.0239106957215</v>
       </c>
       <c r="K210">
-        <v>0.69</v>
+        <v>2.46</v>
       </c>
       <c r="L210" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="M210" s="1">
-        <v>631806.56</v>
+        <v>576486.0</v>
       </c>
       <c r="N210" s="1">
-        <v>636055.27</v>
+        <v>591272.3</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B211" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C211" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>102.847</v>
+        <v>100.0</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>92.475705</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>499805.0</v>
+        <v>554854.23</v>
       </c>
       <c r="I211" s="1">
-        <v>14430.0</v>
+        <v>45145.77</v>
       </c>
       <c r="J211" s="1">
-        <v>2.8871259791319</v>
+        <v>8.1365100163335</v>
       </c>
       <c r="K211">
-        <v>4.1</v>
+        <v>0.64</v>
       </c>
       <c r="L211" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="M211" s="1">
-        <v>514235.0</v>
+        <v>600000.0</v>
       </c>
       <c r="N211" s="1">
-        <v>534736.71</v>
+        <v>603811.64</v>
       </c>
       <c r="O211" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B212" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C212" s="1">
-        <v>550000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.782</v>
+        <v>103.151</v>
       </c>
       <c r="E212" s="1">
-        <v>99.943</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>549686.5</v>
+        <v>615710.48</v>
       </c>
       <c r="I212" s="1">
-        <v>4614.5</v>
+        <v>19699.68</v>
       </c>
       <c r="J212" s="1">
-        <v>0.83947850274657</v>
+        <v>3.1995037667704</v>
       </c>
       <c r="K212">
-        <v>0.53</v>
+        <v>0.96</v>
       </c>
       <c r="L212" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="M212" s="1">
-        <v>554301.0</v>
+        <v>635410.16</v>
       </c>
       <c r="N212" s="1">
-        <v>557194.15</v>
+        <v>641342.32</v>
       </c>
       <c r="O212" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B213" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C213" s="1">
-        <v>400000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>100.896</v>
+        <v>99.534</v>
       </c>
       <c r="E213" s="1">
-        <v>99.611</v>
+        <v>99.254</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>398444.0</v>
+        <v>339448.68</v>
       </c>
       <c r="I213" s="1">
-        <v>5140.0</v>
+        <v>957.6</v>
       </c>
       <c r="J213" s="1">
-        <v>1.290018170684</v>
+        <v>0.28210449956677</v>
       </c>
       <c r="K213">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>0.0</v>
+      </c>
+      <c r="L213">
+        <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>403584.0</v>
+        <v>340406.28</v>
       </c>
       <c r="N213" s="1">
-        <v>417041.53</v>
+        <v>340406.28</v>
       </c>
       <c r="O213" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B214" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C214" s="1">
-        <v>900000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.085</v>
+        <v>101.722</v>
       </c>
       <c r="E214" s="1">
-        <v>101.42472778</v>
+        <v>99.943</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>912822.55</v>
+        <v>549686.5</v>
       </c>
       <c r="I214" s="1">
-        <v>-21057.55</v>
+        <v>9784.5</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.306861284266</v>
+        <v>1.7800146083267</v>
       </c>
       <c r="K214">
-        <v>4.08</v>
+        <v>0.76</v>
       </c>
       <c r="L214" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M214" s="1">
-        <v>891765.0</v>
+        <v>559471.0</v>
       </c>
       <c r="N214" s="1">
-        <v>928483.15</v>
+        <v>563629.9</v>
       </c>
       <c r="O214" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B215" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C215" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.176</v>
+        <v>101.462</v>
       </c>
       <c r="E215" s="1">
-        <v>99.661</v>
+        <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>498305.0</v>
+        <v>398444.0</v>
       </c>
       <c r="I215" s="1">
-        <v>17575.0</v>
+        <v>7404.0</v>
       </c>
       <c r="J215" s="1">
-        <v>3.5269563821354</v>
+        <v>1.8582285088996</v>
       </c>
       <c r="K215">
-        <v>4.41</v>
+        <v>3.59</v>
       </c>
       <c r="L215" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M215" s="1">
-        <v>515880.0</v>
+        <v>405848.0</v>
       </c>
       <c r="N215" s="1">
-        <v>537927.95</v>
+        <v>420226.08</v>
       </c>
       <c r="O215" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B216" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C216" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.558</v>
+        <v>99.868</v>
       </c>
       <c r="E216" s="1">
-        <v>100.0</v>
+        <v>101.42472778</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>500000.0</v>
+        <v>912822.55</v>
       </c>
       <c r="I216" s="1">
-        <v>12790.0</v>
+        <v>-14010.55</v>
       </c>
       <c r="J216" s="1">
-        <v>2.558</v>
+        <v>-1.5348601981842</v>
       </c>
       <c r="K216">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>263.56</v>
+        <v>0.19</v>
+      </c>
+      <c r="L216" t="s">
+        <v>501</v>
       </c>
       <c r="M216" s="1">
-        <v>512790.0</v>
+        <v>898812.0</v>
       </c>
       <c r="N216" s="1">
-        <v>513053.56</v>
+        <v>900541.11</v>
       </c>
       <c r="O216" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B217" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C217" s="1">
         <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>105.966</v>
+        <v>103.917</v>
       </c>
       <c r="E217" s="1">
-        <v>109.3</v>
+        <v>99.661</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>546500.0</v>
+        <v>498305.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-16670.0</v>
+        <v>21280.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-3.0503202195791</v>
+        <v>4.2704769167478</v>
       </c>
       <c r="K217">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.05</v>
+      </c>
+      <c r="L217">
+        <v>253.42</v>
       </c>
       <c r="M217" s="1">
-        <v>529830.0</v>
+        <v>519585.0</v>
       </c>
       <c r="N217" s="1">
-        <v>538172.47</v>
+        <v>519838.42</v>
       </c>
       <c r="O217" s="1">
         <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B218" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C218" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.364</v>
+        <v>103.009</v>
       </c>
       <c r="E218" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>599112.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-8928.0</v>
+        <v>15045.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.4902055041461</v>
+        <v>3.009</v>
       </c>
       <c r="K218">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="L218" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="M218" s="1">
-        <v>590184.0</v>
+        <v>515045.0</v>
       </c>
       <c r="N218" s="1">
-        <v>591433.32</v>
+        <v>516692.26</v>
       </c>
       <c r="O218" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B219" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.444</v>
+        <v>106.516</v>
       </c>
       <c r="E219" s="1">
-        <v>99.653</v>
+        <v>109.3</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>597918.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1254.0</v>
+        <v>-13920.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.20972775531093</v>
+        <v>-2.5471180237877</v>
       </c>
       <c r="K219">
-        <v>2.2</v>
+        <v>1.97</v>
       </c>
       <c r="L219" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="M219" s="1">
-        <v>596664.0</v>
+        <v>532580.0</v>
       </c>
       <c r="N219" s="1">
-        <v>609868.11</v>
+        <v>542432.74</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B220" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C220" s="1">
-        <v>415000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.576</v>
+        <v>98.844</v>
       </c>
       <c r="E220" s="1">
-        <v>99.934</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>414726.1</v>
+        <v>599112.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1485.7</v>
+        <v>-6048.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.35823643604779</v>
+        <v>-1.0094940511958</v>
       </c>
       <c r="K220">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>739.04</v>
+        <v>0.44</v>
+      </c>
+      <c r="L220" t="s">
+        <v>512</v>
       </c>
       <c r="M220" s="1">
-        <v>413240.4</v>
+        <v>593064.0</v>
       </c>
       <c r="N220" s="1">
-        <v>413979.44</v>
+        <v>595694.14</v>
       </c>
       <c r="O220" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B221" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C221" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.899</v>
+        <v>99.967</v>
       </c>
       <c r="E221" s="1">
-        <v>99.52</v>
+        <v>99.653</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>398080.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I221" s="1">
-        <v>1516.0</v>
+        <v>1884.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0.38082797427653</v>
+        <v>0.31509337400781</v>
       </c>
       <c r="K221">
-        <v>3.44</v>
+        <v>2.39</v>
       </c>
       <c r="L221" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="M221" s="1">
-        <v>399596.0</v>
+        <v>599802.0</v>
       </c>
       <c r="N221" s="1">
-        <v>413361.92</v>
+        <v>614171.18</v>
       </c>
       <c r="O221" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B222" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C222" s="1">
-        <v>400000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.887</v>
+        <v>99.939</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>400000.0</v>
+        <v>414726.1</v>
       </c>
       <c r="I222" s="1">
-        <v>-452.0</v>
+        <v>20.75</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.113</v>
+        <v>0.0050033021794384</v>
       </c>
       <c r="K222">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="L222" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="M222" s="1">
-        <v>399548.0</v>
+        <v>414746.85</v>
       </c>
       <c r="N222" s="1">
-        <v>401539.01</v>
+        <v>416261.88</v>
       </c>
       <c r="O222" s="1">
         <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B223" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C223" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>103.998</v>
+        <v>100.7</v>
       </c>
       <c r="E223" s="1">
-        <v>100.710578</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>1007105.78</v>
+        <v>400000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>32874.22</v>
+        <v>2800.0</v>
       </c>
       <c r="J223" s="1">
-        <v>3.2642271202137</v>
+        <v>0.7</v>
       </c>
       <c r="K223">
-        <v>3.51</v>
+        <v>0.72</v>
       </c>
       <c r="L223" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="M223" s="1">
-        <v>1039980.0</v>
+        <v>402800.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1075048.49</v>
+        <v>405662.08</v>
       </c>
       <c r="O223" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B224" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.779</v>
+        <v>104.459</v>
       </c>
       <c r="E224" s="1">
-        <v>99.589</v>
+        <v>100.710578</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>298767.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I224" s="1">
-        <v>-2430.0</v>
+        <v>37484.22</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.81334283906857</v>
+        <v>3.7219744682629</v>
       </c>
       <c r="K224">
-        <v>0.88</v>
+        <v>3.79</v>
       </c>
       <c r="L224" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="M224" s="1">
-        <v>296337.0</v>
+        <v>1044590.0</v>
       </c>
       <c r="N224" s="1">
-        <v>298972.27</v>
+        <v>1082535.21</v>
       </c>
       <c r="O224" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B225" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C225" s="1">
         <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>93.723</v>
+        <v>99.256</v>
       </c>
       <c r="E225" s="1">
-        <v>90.9</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>272700.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I225" s="1">
-        <v>8469.0</v>
+        <v>-999.0</v>
       </c>
       <c r="J225" s="1">
-        <v>3.1056105610561</v>
+        <v>-0.33437427828375</v>
       </c>
       <c r="K225">
-        <v>0.87</v>
+        <v>1.07</v>
       </c>
       <c r="L225" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="M225" s="1">
-        <v>281169.0</v>
+        <v>297768.0</v>
       </c>
       <c r="N225" s="1">
-        <v>283772.42</v>
+        <v>300985.81</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B226" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="C226" s="1">
         <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.691</v>
+        <v>94.171</v>
       </c>
       <c r="E226" s="1">
-        <v>98.50505</v>
+        <v>90.9</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>295515.15</v>
+        <v>272700.0</v>
       </c>
       <c r="I226" s="1">
-        <v>9557.85</v>
+        <v>9813.0</v>
       </c>
       <c r="J226" s="1">
-        <v>3.2343011855737</v>
+        <v>3.5984598459846</v>
       </c>
       <c r="K226">
-        <v>2.47</v>
+        <v>0.97</v>
       </c>
       <c r="L226" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="M226" s="1">
-        <v>305073.0</v>
+        <v>282513.0</v>
       </c>
       <c r="N226" s="1">
-        <v>312493.89</v>
+        <v>285418.48</v>
       </c>
       <c r="O226" s="1">
         <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B227" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C227" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>84.748</v>
+        <v>102.542</v>
       </c>
       <c r="E227" s="1">
-        <v>85.96</v>
+        <v>98.50505</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>773640.0</v>
+        <v>295515.15</v>
       </c>
       <c r="I227" s="1">
-        <v>-10908.0</v>
+        <v>12110.85</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.4099581200558</v>
+        <v>4.0982162843428</v>
       </c>
       <c r="K227">
-        <v>0.53</v>
+        <v>2.7</v>
       </c>
       <c r="L227" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="M227" s="1">
-        <v>762732.0</v>
+        <v>307626.0</v>
       </c>
       <c r="N227" s="1">
-        <v>767478.58</v>
+        <v>315715.73</v>
       </c>
       <c r="O227" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="B228" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C228" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.8</v>
+        <v>85.389</v>
       </c>
       <c r="E228" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>503250.0</v>
+        <v>773640.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-9250.0</v>
+        <v>-5139.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.8380526577248</v>
+        <v>-0.66426244765007</v>
       </c>
       <c r="K228">
-        <v>1.02</v>
+        <v>0.56</v>
       </c>
       <c r="L228" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="M228" s="1">
-        <v>494000.0</v>
+        <v>768501.0</v>
       </c>
       <c r="N228" s="1">
-        <v>499095.89</v>
+        <v>773571.21</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B229" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C229" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.529</v>
+        <v>99.152</v>
       </c>
       <c r="E229" s="1">
-        <v>100.62</v>
+        <v>100.65</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>301860.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-6273.0</v>
+        <v>-7490.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.0781156827668</v>
+        <v>-1.4883258817685</v>
       </c>
       <c r="K229">
-        <v>3.12</v>
+        <v>1.19</v>
       </c>
       <c r="L229" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="M229" s="1">
-        <v>295587.0</v>
+        <v>495760.0</v>
       </c>
       <c r="N229" s="1">
-        <v>304936.32</v>
+        <v>501718.9</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B230" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C230" s="1">
-        <v>356000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.243</v>
+        <v>98.965</v>
       </c>
       <c r="E230" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>354796.72</v>
+        <v>301860.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1491.64</v>
+        <v>-4965.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.42042102305794</v>
+        <v>-1.6448022261976</v>
       </c>
       <c r="K230">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="L230">
-        <v>954.62</v>
+        <v>513.7</v>
       </c>
       <c r="M230" s="1">
-        <v>353305.08</v>
+        <v>296895.0</v>
       </c>
       <c r="N230" s="1">
-        <v>354259.7</v>
+        <v>297408.7</v>
       </c>
       <c r="O230" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B231" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C231" s="1">
-        <v>777000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.037</v>
+        <v>100.146</v>
       </c>
       <c r="E231" s="1">
-        <v>99.67453282</v>
+        <v>99.662</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>774471.12</v>
+        <v>354796.72</v>
       </c>
       <c r="I231" s="1">
-        <v>-12723.63</v>
+        <v>1723.04</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.6428798532862</v>
+        <v>0.48564146816239</v>
       </c>
       <c r="K231">
-        <v>3.19</v>
+        <v>0.48</v>
       </c>
       <c r="L231" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="M231" s="1">
-        <v>761747.49</v>
+        <v>356519.76</v>
       </c>
       <c r="N231" s="1">
-        <v>786518.36</v>
+        <v>358216.86</v>
       </c>
       <c r="O231" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B232" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C232" s="1">
-        <v>290000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.985</v>
+        <v>98.903</v>
       </c>
       <c r="E232" s="1">
-        <v>99.571</v>
+        <v>99.67453282</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>288755.9</v>
+        <v>774471.12</v>
       </c>
       <c r="I232" s="1">
-        <v>-1699.4</v>
+        <v>-5994.81</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.58852477126874</v>
+        <v>-0.77405210409912</v>
       </c>
       <c r="K232">
-        <v>1.73</v>
+        <v>3.4</v>
       </c>
       <c r="L232" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="M232" s="1">
-        <v>287056.5</v>
+        <v>768476.31</v>
       </c>
       <c r="N232" s="1">
-        <v>292065.95</v>
+        <v>794867.7</v>
       </c>
       <c r="O232" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B233" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.309</v>
+        <v>99.456</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>400000.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I233" s="1">
-        <v>-6764.0</v>
+        <v>-333.5</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.691</v>
+        <v>-0.11549547559028</v>
       </c>
       <c r="K233">
-        <v>2.19</v>
+        <v>1.91</v>
       </c>
       <c r="L233" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="M233" s="1">
-        <v>393236.0</v>
+        <v>288422.4</v>
       </c>
       <c r="N233" s="1">
-        <v>402008.56</v>
+        <v>293974.11</v>
       </c>
       <c r="O233" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B234" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C234" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.59</v>
+        <v>98.797</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-29594.8</v>
+        <v>-4812.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.41</v>
+        <v>-1.203</v>
       </c>
       <c r="K234">
-        <v>1.13</v>
+        <v>2.41</v>
       </c>
       <c r="L234" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="M234" s="1">
-        <v>1198405.2</v>
+        <v>395188.0</v>
       </c>
       <c r="N234" s="1">
-        <v>1212325.67</v>
+        <v>404813.45</v>
       </c>
       <c r="O234" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="B235" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="C235" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>96.797</v>
+        <v>98.386</v>
       </c>
       <c r="E235" s="1">
         <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-27705.95</v>
+        <v>-19819.92</v>
       </c>
       <c r="J235" s="1">
-        <v>-3.203</v>
+        <v>-1.614</v>
       </c>
       <c r="K235">
-        <v>2.64</v>
+        <v>1.33</v>
       </c>
       <c r="L235" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="M235" s="1">
-        <v>837294.05</v>
+        <v>1208180.08</v>
       </c>
       <c r="N235" s="1">
-        <v>860170.17</v>
+        <v>1224536.64</v>
       </c>
       <c r="O235" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B236" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C236" s="1">
-        <v>600000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.98</v>
+        <v>98.001</v>
       </c>
       <c r="E236" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>602520.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-14640.0</v>
+        <v>-17291.35</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.4297948615814</v>
+        <v>-1.999</v>
       </c>
       <c r="K236">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>595.89</v>
+        <v>2.86</v>
+      </c>
+      <c r="L236" t="s">
+        <v>559</v>
       </c>
       <c r="M236" s="1">
-        <v>587880.0</v>
+        <v>847708.65</v>
       </c>
       <c r="N236" s="1">
-        <v>588475.89</v>
+        <v>872439.59</v>
       </c>
       <c r="O236" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="B237" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="C237" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.493</v>
+        <v>98.947</v>
       </c>
       <c r="E237" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>694813.0</v>
+        <v>602520.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-12362.0</v>
+        <v>-8838.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.7791837515994</v>
+        <v>-1.4668392750448</v>
       </c>
       <c r="K237">
-        <v>0.93</v>
+        <v>0.31</v>
       </c>
       <c r="L237" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="M237" s="1">
-        <v>682451.0</v>
+        <v>593682.0</v>
       </c>
       <c r="N237" s="1">
-        <v>688995.52</v>
+        <v>595529.26</v>
       </c>
       <c r="O237" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B238" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C238" s="1">
-        <v>286000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.392</v>
+        <v>98.396</v>
       </c>
       <c r="E238" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>284175.32</v>
+        <v>694813.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-5634.2</v>
+        <v>-6041.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.9826493025503</v>
+        <v>-0.86944256943955</v>
       </c>
       <c r="K238">
-        <v>1.43</v>
+        <v>1.19</v>
       </c>
       <c r="L238" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="M238" s="1">
-        <v>278541.12</v>
+        <v>688772.0</v>
       </c>
       <c r="N238" s="1">
-        <v>282630.33</v>
+        <v>697078.51</v>
       </c>
       <c r="O238" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B239" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C239" s="1">
-        <v>900000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.835</v>
+        <v>100.217</v>
       </c>
       <c r="E239" s="1">
-        <v>99.451</v>
+        <v>99.731</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>895059.0</v>
+        <v>864667.77</v>
       </c>
       <c r="I239" s="1">
-        <v>3456.0</v>
+        <v>4213.62</v>
       </c>
       <c r="J239" s="1">
-        <v>0.38611979768931</v>
+        <v>0.48731086623016</v>
       </c>
       <c r="K239">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.11</v>
+      </c>
+      <c r="L239">
+        <v>979.83</v>
       </c>
       <c r="M239" s="1">
-        <v>898515.0</v>
+        <v>868881.39</v>
       </c>
       <c r="N239" s="1">
-        <v>900111.58</v>
+        <v>869861.22</v>
       </c>
       <c r="O239" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="B240" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C240" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.416</v>
+        <v>100.119</v>
       </c>
       <c r="E240" s="1">
-        <v>99.821</v>
+        <v>99.451</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>598926.0</v>
+        <v>895059.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2430.0</v>
+        <v>6012.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.40572624998748</v>
+        <v>0.67168756473037</v>
       </c>
       <c r="K240">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="L240" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="M240" s="1">
-        <v>596496.0</v>
+        <v>901071.0</v>
       </c>
       <c r="N240" s="1">
-        <v>600126.82</v>
+        <v>905062.44</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B241" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C241" s="1">
         <v>1042000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.675</v>
+        <v>98.086</v>
       </c>
       <c r="E241" s="1">
         <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>1033955.76</v>
       </c>
       <c r="I241" s="1">
-        <v>-16182.26</v>
+        <v>-11899.64</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.5650824364091</v>
+        <v>-1.1508848308945</v>
       </c>
       <c r="K241">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>410.38</v>
+        <v>0.2</v>
+      </c>
+      <c r="L241" t="s">
+        <v>573</v>
       </c>
       <c r="M241" s="1">
-        <v>1017773.5</v>
+        <v>1022056.12</v>
       </c>
       <c r="N241" s="1">
-        <v>1018183.88</v>
+        <v>1024190.08</v>
       </c>
       <c r="O241" s="1">
         <v>0.17</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="B242" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="C242" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.654</v>
+        <v>91.148</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>81.26785667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>497585.0</v>
+        <v>487607.14</v>
       </c>
       <c r="I242" s="1">
-        <v>-4315.0</v>
+        <v>59280.86</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.86718852055428</v>
+        <v>12.157504502498</v>
       </c>
       <c r="K242">
-        <v>3.09</v>
+        <v>1.41</v>
       </c>
       <c r="L242" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="M242" s="1">
-        <v>493270.0</v>
+        <v>546888.0</v>
       </c>
       <c r="N242" s="1">
-        <v>508711.78</v>
+        <v>555333.21</v>
       </c>
       <c r="O242" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="B243" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="C243" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>90.501</v>
+        <v>101.911</v>
       </c>
       <c r="E243" s="1">
-        <v>81.26785667</v>
+        <v>99.68141667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>487607.14</v>
+        <v>1196177.0</v>
       </c>
       <c r="I243" s="1">
-        <v>55398.86</v>
+        <v>26755.0</v>
       </c>
       <c r="J243" s="1">
-        <v>11.361371779749</v>
+        <v>2.2367091157914</v>
       </c>
       <c r="K243">
-        <v>1.3</v>
+        <v>1.63</v>
       </c>
       <c r="L243" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="M243" s="1">
-        <v>543006.0</v>
+        <v>1222932.0</v>
       </c>
       <c r="N243" s="1">
-        <v>550803.95</v>
+        <v>1242551.18</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B244" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="C244" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.467</v>
+        <v>100.229</v>
       </c>
       <c r="E244" s="1">
-        <v>99.68141667</v>
+        <v>100.29166667</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>1196177.0</v>
+        <v>601750.0</v>
       </c>
       <c r="I244" s="1">
-        <v>21427.0</v>
+        <v>-376.0</v>
       </c>
       <c r="J244" s="1">
-        <v>1.7912900849958</v>
+        <v>-0.062484420440382</v>
       </c>
       <c r="K244">
-        <v>1.41</v>
+        <v>0.65</v>
       </c>
       <c r="L244" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="M244" s="1">
-        <v>1217604.0</v>
+        <v>601374.0</v>
       </c>
       <c r="N244" s="1">
-        <v>1234547.84</v>
+        <v>605254.19</v>
       </c>
       <c r="O244" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="B245" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="C245" s="1">
-        <v>600000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.11</v>
+        <v>92.897</v>
       </c>
       <c r="E245" s="1">
-        <v>100.29166667</v>
+        <v>88.76264198</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>601750.0</v>
+        <v>287590.96</v>
       </c>
       <c r="I245" s="1">
-        <v>-1090.0</v>
+        <v>13395.32</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.18113834648941</v>
+        <v>4.6577681023075</v>
       </c>
       <c r="K245">
-        <v>0.4</v>
+        <v>1.85</v>
       </c>
       <c r="L245" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="M245" s="1">
-        <v>600660.0</v>
+        <v>300986.28</v>
       </c>
       <c r="N245" s="1">
-        <v>603031.23</v>
+        <v>306978.06</v>
       </c>
       <c r="O245" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B246" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="C246" s="1">
-        <v>324000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>92.282</v>
+        <v>102.213</v>
       </c>
       <c r="E246" s="1">
-        <v>88.76264198</v>
+        <v>102.316</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>287590.96</v>
+        <v>204632.0</v>
       </c>
       <c r="I246" s="1">
-        <v>11402.72</v>
+        <v>-206.0</v>
       </c>
       <c r="J246" s="1">
-        <v>3.9649090499924</v>
+        <v>-0.10066851714297</v>
       </c>
       <c r="K246">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.41</v>
+      </c>
+      <c r="L246">
+        <v>810.96</v>
       </c>
       <c r="M246" s="1">
-        <v>298993.68</v>
+        <v>204426.0</v>
       </c>
       <c r="N246" s="1">
-        <v>304635.94</v>
+        <v>205236.96</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B247" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C247" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>101.466</v>
+        <v>98.176</v>
       </c>
       <c r="E247" s="1">
-        <v>102.316</v>
+        <v>100.33</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>204632.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-1700.0</v>
+        <v>-21540.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.83075960749052</v>
+        <v>-2.1469151799063</v>
       </c>
       <c r="K247">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>350.68</v>
+        <v>0.79</v>
+      </c>
+      <c r="L247" t="s">
+        <v>590</v>
       </c>
       <c r="M247" s="1">
-        <v>202932.0</v>
+        <v>981760.0</v>
       </c>
       <c r="N247" s="1">
-        <v>203282.68</v>
+        <v>989650.41</v>
       </c>
       <c r="O247" s="1">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B248" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C248" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.539</v>
+        <v>101.211</v>
       </c>
       <c r="E248" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1003300.0</v>
+        <v>398604.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-27910.0</v>
+        <v>6240.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.7818199940197</v>
+        <v>1.5654634675016</v>
       </c>
       <c r="K248">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="L248" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="M248" s="1">
-        <v>975390.0</v>
+        <v>404844.0</v>
       </c>
       <c r="N248" s="1">
-        <v>981554.38</v>
+        <v>407530.3</v>
       </c>
       <c r="O248" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="B249" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="C249" s="1">
-        <v>400000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.844</v>
+        <v>100.436</v>
       </c>
       <c r="E249" s="1">
-        <v>99.651</v>
+        <v>99.768</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>398604.0</v>
+        <v>696380.64</v>
       </c>
       <c r="I249" s="1">
-        <v>4772.0</v>
+        <v>4662.64</v>
       </c>
       <c r="J249" s="1">
-        <v>1.1971781517496</v>
+        <v>0.66955336380403</v>
       </c>
       <c r="K249">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="L249" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="M249" s="1">
-        <v>403376.0</v>
+        <v>701043.28</v>
       </c>
       <c r="N249" s="1">
-        <v>404997.92</v>
+        <v>702154.82</v>
       </c>
       <c r="O249" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B250" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C250" s="1">
-        <v>400000.0</v>
+        <v>5145722.0</v>
       </c>
       <c r="D250" s="1">
-        <v>101.122</v>
+        <v>100.102</v>
       </c>
       <c r="E250" s="1">
-        <v>100.539</v>
+        <v>99.73276636</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>402156.0</v>
+        <v>5131970.9</v>
       </c>
       <c r="I250" s="1">
-        <v>2332.0</v>
+        <v>18999.73</v>
       </c>
       <c r="J250" s="1">
-        <v>0.57987447657128</v>
+        <v>0.37022287090521</v>
       </c>
       <c r="K250">
-        <v>2.6</v>
+        <v>1.66</v>
       </c>
       <c r="L250" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="M250" s="1">
-        <v>404488.0</v>
+        <v>5150970.63</v>
       </c>
       <c r="N250" s="1">
-        <v>414877.04</v>
+        <v>5236139.38</v>
       </c>
       <c r="O250" s="1">
-        <v>0.07</v>
+        <v>0.86</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B251" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C251" s="1">
-        <v>4964722.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.078</v>
+        <v>99.255</v>
       </c>
       <c r="E251" s="1">
-        <v>99.68222813</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>4948945.51</v>
+        <v>399064.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-29998.25</v>
+        <v>-2044.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.60615438055207</v>
+        <v>-0.51219854459435</v>
       </c>
       <c r="K251">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.0</v>
+      </c>
+      <c r="L251">
+        <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>4918947.26</v>
+        <v>397020.0</v>
       </c>
       <c r="N251" s="1">
-        <v>4991479.81</v>
+        <v>397020.0</v>
       </c>
       <c r="O251" s="1">
-        <v>0.83</v>
+        <v>0.06</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B252" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C252" s="1">
-        <v>400000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.225</v>
+        <v>98.348</v>
       </c>
       <c r="E252" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>399064.0</v>
+        <v>219879.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-6164.0</v>
+        <v>-3513.4</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.5446143976906</v>
+        <v>-1.5978788333583</v>
       </c>
       <c r="K252">
-        <v>2.93</v>
+        <v>1.69</v>
       </c>
       <c r="L252" t="s">
-        <v>462</v>
+        <v>604</v>
       </c>
       <c r="M252" s="1">
-        <v>392900.0</v>
+        <v>216365.6</v>
       </c>
       <c r="N252" s="1">
-        <v>404636.99</v>
+        <v>220089.08</v>
       </c>
       <c r="O252" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B253" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="C253" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.563</v>
+        <v>98.437</v>
       </c>
       <c r="E253" s="1">
-        <v>99.945</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>519714.0</v>
+        <v>394840.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-12386.4</v>
+        <v>-1092.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-2.3833108209515</v>
+        <v>-0.27656772363489</v>
       </c>
       <c r="K253">
-        <v>1.49</v>
+        <v>1.21</v>
       </c>
       <c r="L253" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="M253" s="1">
-        <v>507327.6</v>
+        <v>393748.0</v>
       </c>
       <c r="N253" s="1">
-        <v>515078.45</v>
+        <v>398569.92</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B254" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="C254" s="1">
-        <v>400000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>97.902</v>
+        <v>98.526</v>
       </c>
       <c r="E254" s="1">
-        <v>98.71</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>394840.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I254" s="1">
-        <v>-3232.0</v>
+        <v>-5329.16</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.8185594164725</v>
+        <v>-1.159687807227</v>
       </c>
       <c r="K254">
-        <v>0.98</v>
+        <v>1.41</v>
       </c>
       <c r="L254" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="M254" s="1">
-        <v>391608.0</v>
+        <v>454204.86</v>
       </c>
       <c r="N254" s="1">
-        <v>395509.37</v>
+        <v>460699.91</v>
       </c>
       <c r="O254" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B255" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C255" s="1">
-        <v>461000.0</v>
+        <v>5798000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.273</v>
+        <v>86.286</v>
       </c>
       <c r="E255" s="1">
-        <v>99.682</v>
+        <v>86.19692704</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>459534.02</v>
+        <v>4997697.83</v>
       </c>
       <c r="I255" s="1">
-        <v>-6495.49</v>
+        <v>5164.45</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.413494913826</v>
+        <v>0.10333657967473</v>
       </c>
       <c r="K255">
-        <v>1.25</v>
+        <v>0.09</v>
       </c>
       <c r="L255" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="M255" s="1">
-        <v>453038.53</v>
+        <v>5002862.28</v>
       </c>
       <c r="N255" s="1">
-        <v>458804.19</v>
+        <v>5008163.88</v>
       </c>
       <c r="O255" s="1">
-        <v>0.08</v>
+        <v>0.82</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B256" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="C256" s="1">
-        <v>5593000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>85.623</v>
+        <v>98.81</v>
       </c>
       <c r="E256" s="1">
-        <v>86.17291668</v>
+        <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>4819651.23</v>
+        <v>809983.8</v>
       </c>
       <c r="I256" s="1">
-        <v>-30756.84</v>
+        <v>-9622.8</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.63815488989231</v>
+        <v>-1.1880237604752</v>
       </c>
       <c r="K256">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="L256" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="M256" s="1">
-        <v>4788894.39</v>
+        <v>800361.0</v>
       </c>
       <c r="N256" s="1">
-        <v>4793606.3</v>
+        <v>802047.91</v>
       </c>
       <c r="O256" s="1">
-        <v>0.8</v>
+        <v>0.13</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B257" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="C257" s="1">
-        <v>810000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>98.272</v>
+        <v>100.971</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>100.120285</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>809983.8</v>
+        <v>400481.14</v>
       </c>
       <c r="I257" s="1">
-        <v>-13980.6</v>
+        <v>3402.86</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.7260345206904</v>
+        <v>0.84969294683889</v>
       </c>
       <c r="K257">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>146.69</v>
+        <v>3.02</v>
+      </c>
+      <c r="L257" t="s">
+        <v>619</v>
       </c>
       <c r="M257" s="1">
-        <v>796003.2</v>
+        <v>403884.0</v>
       </c>
       <c r="N257" s="1">
-        <v>796149.89</v>
+        <v>415967.29</v>
       </c>
       <c r="O257" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="B258" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="C258" s="1">
-        <v>400000.0</v>
+        <v>35710730.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.731</v>
+        <v>82.533</v>
       </c>
       <c r="E258" s="1">
-        <v>100.120285</v>
+        <v>82.3407244</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>400481.14</v>
+        <v>29404473.77</v>
       </c>
       <c r="I258" s="1">
-        <v>2442.86</v>
+        <v>68663.02</v>
       </c>
       <c r="J258" s="1">
-        <v>0.60998128401253</v>
+        <v>0.23351215375279</v>
       </c>
       <c r="K258">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>402924.0</v>
+        <v>29473136.79</v>
       </c>
       <c r="N258" s="1">
-        <v>414155.78</v>
+        <v>29473136.79</v>
       </c>
       <c r="O258" s="1">
-        <v>0.07</v>
+        <v>4.82</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B259" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C259" s="1">
-        <v>34452730.0</v>
+        <v>18903612.0</v>
       </c>
       <c r="D259" s="1">
-        <v>81.855</v>
+        <v>87.352</v>
       </c>
       <c r="E259" s="1">
-        <v>82.30504036</v>
+        <v>85.42028825</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>28356333.33</v>
+        <v>16147519.86</v>
       </c>
       <c r="I259" s="1">
-        <v>-155051.19</v>
+        <v>365163.29</v>
       </c>
       <c r="J259" s="1">
-        <v>-0.54679562479244</v>
+        <v>2.2614202872391</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>28201282.14</v>
+        <v>16512683.15</v>
       </c>
       <c r="N259" s="1">
-        <v>28201282.14</v>
+        <v>16512683.15</v>
       </c>
       <c r="O259" s="1">
-        <v>4.7</v>
+        <v>2.7</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B260" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="C260" s="1">
-        <v>18237612.0</v>
+        <v>22228246.0</v>
       </c>
       <c r="D260" s="1">
-        <v>86.826</v>
+        <v>84.185</v>
       </c>
       <c r="E260" s="1">
-        <v>85.32706848</v>
+        <v>84.19834444</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>15561619.68</v>
+        <v>18715815.13</v>
       </c>
       <c r="I260" s="1">
-        <v>273369.32</v>
+        <v>-2966.23</v>
       </c>
       <c r="J260" s="1">
-        <v>1.7566893782357</v>
+        <v>-0.01584878873507</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>15834989.0</v>
+        <v>18712848.9</v>
       </c>
       <c r="N260" s="1">
-        <v>15834989.0</v>
+        <v>18712848.9</v>
       </c>
       <c r="O260" s="1">
-        <v>2.64</v>
+        <v>3.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B261" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="C261" s="1">
-        <v>21445246.0</v>
+        <v>14258000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.558</v>
+        <v>93.755</v>
       </c>
       <c r="E261" s="1">
-        <v>84.17137495</v>
+        <v>94.07849558</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>18050758.42</v>
+        <v>13413711.9</v>
       </c>
       <c r="I261" s="1">
-        <v>-131539.77</v>
+        <v>-46124.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.72872156914058</v>
+        <v>-0.34385709447062</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L261" t="s">
+        <v>628</v>
       </c>
       <c r="M261" s="1">
-        <v>17919218.65</v>
+        <v>13367587.9</v>
       </c>
       <c r="N261" s="1">
-        <v>17919218.65</v>
+        <v>13565481.13</v>
       </c>
       <c r="O261" s="1">
-        <v>2.99</v>
+        <v>2.22</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="B262" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="C262" s="1">
-        <v>13756000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>93.1</v>
+        <v>100.124</v>
       </c>
       <c r="E262" s="1">
-        <v>94.06614248</v>
+        <v>100.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>12939738.56</v>
+        <v>406000.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-132902.56</v>
+        <v>503.44</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.0270884483774</v>
+        <v>0.124</v>
       </c>
       <c r="K262">
-        <v>1.29</v>
+        <v>0.55</v>
       </c>
       <c r="L262" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="M262" s="1">
-        <v>12806836.0</v>
+        <v>406503.44</v>
       </c>
       <c r="N262" s="1">
-        <v>12984307.24</v>
+        <v>408739.49</v>
       </c>
       <c r="O262" s="1">
-        <v>2.16</v>
+        <v>0.07</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="B263" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="C263" s="1">
-        <v>406000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>99.715</v>
+        <v>98.71</v>
       </c>
       <c r="E263" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>406000.0</v>
+        <v>297720.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-1157.1</v>
+        <v>-1590.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.285</v>
+        <v>-0.53405884723902</v>
       </c>
       <c r="K263">
-        <v>0.31</v>
+        <v>1.43</v>
       </c>
       <c r="L263" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="M263" s="1">
-        <v>404842.9</v>
+        <v>296130.0</v>
       </c>
       <c r="N263" s="1">
-        <v>406100.68</v>
+        <v>300414.25</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="B264" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="C264" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.606</v>
+        <v>89.141</v>
       </c>
       <c r="E264" s="1">
-        <v>99.24</v>
+        <v>85.37902778</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>297720.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I264" s="1">
-        <v>-4902.0</v>
+        <v>33857.75</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.6465135026199</v>
+        <v>4.4062017571971</v>
       </c>
       <c r="K264">
-        <v>1.21</v>
+        <v>0.25</v>
       </c>
       <c r="L264" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="M264" s="1">
-        <v>292818.0</v>
+        <v>802269.0</v>
       </c>
       <c r="N264" s="1">
-        <v>296454.99</v>
+        <v>804504.21</v>
       </c>
       <c r="O264" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="B265" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="C265" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>88.388</v>
+        <v>101.113</v>
       </c>
       <c r="E265" s="1">
-        <v>85.37902778</v>
+        <v>99.942</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>768411.25</v>
+        <v>799536.0</v>
       </c>
       <c r="I265" s="1">
-        <v>27080.75</v>
+        <v>9368.0</v>
       </c>
       <c r="J265" s="1">
-        <v>3.5242521501344</v>
+        <v>1.171679574153</v>
       </c>
       <c r="K265">
-        <v>0.14</v>
+        <v>0.68</v>
       </c>
       <c r="L265" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="M265" s="1">
-        <v>795492.0</v>
+        <v>808904.0</v>
       </c>
       <c r="N265" s="1">
-        <v>796769.26</v>
+        <v>814306.74</v>
       </c>
       <c r="O265" s="1">
         <v>0.13</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="B266" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="C266" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.725</v>
+        <v>94.221</v>
       </c>
       <c r="E266" s="1">
-        <v>99.942</v>
+        <v>94.602935</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>799536.0</v>
+        <v>567617.61</v>
       </c>
       <c r="I266" s="1">
-        <v>6264.0</v>
+        <v>-2291.61</v>
       </c>
       <c r="J266" s="1">
-        <v>0.78345440355406</v>
+        <v>-0.40372426077478</v>
       </c>
       <c r="K266">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="L266" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="M266" s="1">
-        <v>805800.0</v>
+        <v>565326.0</v>
       </c>
       <c r="N266" s="1">
-        <v>809534.25</v>
+        <v>568058.88</v>
       </c>
       <c r="O266" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="B267" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="C267" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>93.929</v>
+        <v>101.194</v>
       </c>
       <c r="E267" s="1">
-        <v>94.602935</v>
+        <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>567617.61</v>
+        <v>699006.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-4043.61</v>
+        <v>9352.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.71238276064057</v>
+        <v>1.3378998177412</v>
       </c>
       <c r="K267">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.04</v>
+      </c>
+      <c r="L267">
+        <v>297.26</v>
       </c>
       <c r="M267" s="1">
-        <v>563574.0</v>
+        <v>708358.0</v>
       </c>
       <c r="N267" s="1">
-        <v>566091.12</v>
+        <v>708655.26</v>
       </c>
       <c r="O267" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B268" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C268" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.943</v>
+        <v>97.96</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>98.53333333</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>699006.0</v>
+        <v>1182400.0</v>
       </c>
       <c r="I268" s="1">
-        <v>7595.0</v>
+        <v>-6880.0</v>
       </c>
       <c r="J268" s="1">
-        <v>1.0865428909051</v>
+        <v>-0.58186738836265</v>
       </c>
       <c r="K268">
-        <v>3.69</v>
+        <v>2.22</v>
       </c>
       <c r="L268" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="M268" s="1">
-        <v>706601.0</v>
+        <v>1175520.0</v>
       </c>
       <c r="N268" s="1">
-        <v>732462.64</v>
+        <v>1202150.14</v>
       </c>
       <c r="O268" s="1">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="B269" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="C269" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.273</v>
+        <v>96.82</v>
       </c>
       <c r="E269" s="1">
-        <v>98.53333333</v>
+        <v>95.396</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>1182400.0</v>
+        <v>381584.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-15124.0</v>
+        <v>5696.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.2790933694181</v>
+        <v>1.4927250618475</v>
       </c>
       <c r="K269">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0.22</v>
+      </c>
+      <c r="L269">
+        <v>863.01</v>
       </c>
       <c r="M269" s="1">
-        <v>1167276.0</v>
+        <v>387280.0</v>
       </c>
       <c r="N269" s="1">
-        <v>1191317.1</v>
+        <v>388143.01</v>
       </c>
       <c r="O269" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B270" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C270" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>95.585</v>
+        <v>96.744</v>
       </c>
       <c r="E270" s="1">
-        <v>95.396</v>
+        <v>98.7725</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>381584.0</v>
+        <v>592635.0</v>
       </c>
       <c r="I270" s="1">
-        <v>756.0</v>
+        <v>-12171.0</v>
       </c>
       <c r="J270" s="1">
-        <v>0.19812151452891</v>
+        <v>-2.0537092814295</v>
       </c>
       <c r="K270">
-        <v>4.35</v>
+        <v>0.22</v>
       </c>
       <c r="L270" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="M270" s="1">
-        <v>382340.0</v>
+        <v>580464.0</v>
       </c>
       <c r="N270" s="1">
-        <v>399744.11</v>
+        <v>581758.52</v>
       </c>
       <c r="O270" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B271" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="C271" s="1">
-        <v>600000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>95.594</v>
+        <v>98.033</v>
       </c>
       <c r="E271" s="1">
-        <v>98.7725</v>
+        <v>99.628</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>592635.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I271" s="1">
-        <v>-19071.0</v>
+        <v>-8485.4</v>
       </c>
       <c r="J271" s="1">
-        <v>-3.2180009618062</v>
+        <v>-1.6009555546633</v>
       </c>
       <c r="K271">
-        <v>4.34</v>
+        <v>2.23</v>
       </c>
       <c r="L271" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="M271" s="1">
-        <v>573564.0</v>
+        <v>521535.56</v>
       </c>
       <c r="N271" s="1">
-        <v>599598.25</v>
+        <v>533425.4</v>
       </c>
       <c r="O271" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B272" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C272" s="1">
-        <v>532000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>97.697</v>
+        <v>98.708</v>
       </c>
       <c r="E272" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>530020.96</v>
+        <v>398944.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-10272.92</v>
+        <v>-4112.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.9382101417272</v>
+        <v>-1.0307211037138</v>
       </c>
       <c r="K272">
-        <v>2.05</v>
+        <v>2.19</v>
       </c>
       <c r="L272" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="M272" s="1">
-        <v>519748.04</v>
+        <v>394832.0</v>
       </c>
       <c r="N272" s="1">
-        <v>530643.11</v>
+        <v>403599.12</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B273" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C273" s="1">
-        <v>400000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.968</v>
+        <v>99.165</v>
       </c>
       <c r="E273" s="1">
-        <v>99.736</v>
+        <v>99.394</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>398944.0</v>
+        <v>537721.54</v>
       </c>
       <c r="I273" s="1">
-        <v>-7072.0</v>
+        <v>-1238.89</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.7726798748697</v>
+        <v>-0.23039620097793</v>
       </c>
       <c r="K273">
-        <v>1.96</v>
+        <v>0.42</v>
       </c>
       <c r="L273" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="M273" s="1">
-        <v>391872.0</v>
+        <v>536482.65</v>
       </c>
       <c r="N273" s="1">
-        <v>399718.58</v>
+        <v>538761.52</v>
       </c>
       <c r="O273" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="B274" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="C274" s="1">
-        <v>541000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.661</v>
+        <v>95.293</v>
       </c>
       <c r="E274" s="1">
-        <v>99.394</v>
+        <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>537721.54</v>
+        <v>561600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-3965.53</v>
+        <v>10158.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.73746906251886</v>
+        <v>1.8087606837607</v>
       </c>
       <c r="K274">
-        <v>0.21</v>
+        <v>1.03</v>
       </c>
       <c r="L274" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="M274" s="1">
-        <v>533756.01</v>
+        <v>571758.0</v>
       </c>
       <c r="N274" s="1">
-        <v>534867.65</v>
+        <v>577928.55</v>
       </c>
       <c r="O274" s="1">
         <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B275" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C275" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>95.007</v>
+        <v>98.557</v>
       </c>
       <c r="E275" s="1">
-        <v>93.6</v>
+        <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>561600.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>8442.0</v>
+        <v>-21645.0</v>
       </c>
       <c r="J275" s="1">
-        <v>1.5032051282051</v>
+        <v>-1.443</v>
       </c>
       <c r="K275">
-        <v>0.93</v>
+        <v>3.11</v>
       </c>
       <c r="L275" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="M275" s="1">
-        <v>570042.0</v>
+        <v>1478355.0</v>
       </c>
       <c r="N275" s="1">
-        <v>575651.59</v>
+        <v>1525014.25</v>
       </c>
       <c r="O275" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B276" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="C276" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>97.809</v>
+        <v>96.779</v>
       </c>
       <c r="E276" s="1">
-        <v>100.0</v>
+        <v>98.82</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>1500000.0</v>
+        <v>395280.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-32865.0</v>
+        <v>-8164.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.191</v>
+        <v>-2.0653713823113</v>
       </c>
       <c r="K276">
-        <v>2.89</v>
+        <v>2.22</v>
       </c>
       <c r="L276" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="M276" s="1">
-        <v>1467135.0</v>
+        <v>387116.0</v>
       </c>
       <c r="N276" s="1">
-        <v>1510450.07</v>
+        <v>395985.86</v>
       </c>
       <c r="O276" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B277" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C277" s="1">
-        <v>400000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>96.378</v>
+        <v>100.917</v>
       </c>
       <c r="E277" s="1">
-        <v>98.82</v>
+        <v>100.16669776</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>395280.0</v>
+        <v>848411.93</v>
       </c>
       <c r="I277" s="1">
-        <v>-9768.0</v>
+        <v>6355.06</v>
       </c>
       <c r="J277" s="1">
-        <v>-2.4711596842744</v>
+        <v>0.74905358768352</v>
       </c>
       <c r="K277">
-        <v>2.04</v>
+        <v>2.81</v>
       </c>
       <c r="L277" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="M277" s="1">
-        <v>385512.0</v>
+        <v>854766.99</v>
       </c>
       <c r="N277" s="1">
-        <v>393662.68</v>
+        <v>878531.72</v>
       </c>
       <c r="O277" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="B278" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="C278" s="1">
-        <v>847000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.223</v>
+        <v>107.742</v>
       </c>
       <c r="E278" s="1">
-        <v>100.16669776</v>
+        <v>99.283</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>848411.93</v>
+        <v>253171.65</v>
       </c>
       <c r="I278" s="1">
-        <v>476.88</v>
+        <v>21570.45</v>
       </c>
       <c r="J278" s="1">
-        <v>0.056208544827982</v>
+        <v>8.5200890384054</v>
       </c>
       <c r="K278">
-        <v>2.58</v>
+        <v>3.99</v>
       </c>
       <c r="L278" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="M278" s="1">
-        <v>848888.81</v>
+        <v>274742.1</v>
       </c>
       <c r="N278" s="1">
-        <v>870777.38</v>
+        <v>284910.66</v>
       </c>
       <c r="O278" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="B279" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="C279" s="1">
-        <v>255000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>107.155</v>
+        <v>99.491</v>
       </c>
       <c r="E279" s="1">
-        <v>99.283</v>
+        <v>99.115</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>253171.65</v>
+        <v>416283.0</v>
       </c>
       <c r="I279" s="1">
-        <v>20073.6</v>
+        <v>1579.2</v>
       </c>
       <c r="J279" s="1">
-        <v>7.9288498534492</v>
+        <v>0.37935731221309</v>
       </c>
       <c r="K279">
-        <v>3.69</v>
+        <v>0.67</v>
       </c>
       <c r="L279" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="M279" s="1">
-        <v>273245.25</v>
+        <v>417862.2</v>
       </c>
       <c r="N279" s="1">
-        <v>282661.91</v>
+        <v>420681.38</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="B280" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="C280" s="1">
-        <v>420000.0</v>
+        <v>3002000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>98.815</v>
+        <v>93.631</v>
       </c>
       <c r="E280" s="1">
-        <v>99.115</v>
+        <v>93.82226382</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>416283.0</v>
+        <v>2816544.36</v>
       </c>
       <c r="I280" s="1">
-        <v>-1260.0</v>
+        <v>-5741.74</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.30267870655299</v>
+        <v>-0.20385760940048</v>
       </c>
       <c r="K280">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="L280" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="M280" s="1">
-        <v>415023.0</v>
+        <v>2810802.62</v>
       </c>
       <c r="N280" s="1">
-        <v>416996.42</v>
+        <v>2820018.35</v>
       </c>
       <c r="O280" s="1">
-        <v>0.07</v>
+        <v>0.46</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="B281" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="C281" s="1">
-        <v>2896000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>93.157</v>
+        <v>101.143</v>
       </c>
       <c r="E281" s="1">
-        <v>93.80895028</v>
+        <v>101.22622308</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>2716707.2</v>
+        <v>526376.36</v>
       </c>
       <c r="I281" s="1">
-        <v>-18880.48</v>
+        <v>-432.76</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.69497662464324</v>
+        <v>-0.082214938376032</v>
       </c>
       <c r="K281">
-        <v>0.23</v>
+        <v>3.42</v>
       </c>
       <c r="L281" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="M281" s="1">
-        <v>2697826.72</v>
+        <v>525943.6</v>
       </c>
       <c r="N281" s="1">
-        <v>2704467.68</v>
+        <v>543719.76</v>
       </c>
       <c r="O281" s="1">
-        <v>0.45</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="B282" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="C282" s="1">
-        <v>520000.0</v>
+        <v>54962000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.514</v>
+        <v>98.248</v>
       </c>
       <c r="E282" s="1">
-        <v>101.22622308</v>
+        <v>98.45450562</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>526376.36</v>
+        <v>54112565.38</v>
       </c>
       <c r="I282" s="1">
-        <v>-3703.56</v>
+        <v>-113499.62</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.70359542742383</v>
+        <v>-0.20974725408592</v>
       </c>
       <c r="K282">
-        <v>3.2</v>
+        <v>0.73</v>
       </c>
       <c r="L282" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="M282" s="1">
-        <v>522672.8</v>
+        <v>53999065.76</v>
       </c>
       <c r="N282" s="1">
-        <v>539289.65</v>
+        <v>54398959.12</v>
       </c>
       <c r="O282" s="1">
-        <v>0.09</v>
+        <v>8.9</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="B283" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="C283" s="1">
-        <v>53026000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.476</v>
+        <v>96.484</v>
       </c>
       <c r="E283" s="1">
-        <v>98.42593645</v>
+        <v>99.406</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>52191337.06</v>
+        <v>429433.92</v>
       </c>
       <c r="I283" s="1">
-        <v>-503713.3</v>
+        <v>-12623.04</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.965128177155</v>
+        <v>-2.9394603947448</v>
       </c>
       <c r="K283">
-        <v>0.55</v>
+        <v>1.54</v>
       </c>
       <c r="L283" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="M283" s="1">
-        <v>51687623.76</v>
+        <v>416810.88</v>
       </c>
       <c r="N283" s="1">
-        <v>51978114.02</v>
+        <v>423468.41</v>
       </c>
       <c r="O283" s="1">
-        <v>8.66</v>
+        <v>0.07</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="B284" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C284" s="1">
-        <v>432000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>95.686</v>
+        <v>98.477</v>
       </c>
       <c r="E284" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>429433.92</v>
+        <v>1148000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-16070.4</v>
+        <v>-17484.04</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.7422288393055</v>
+        <v>-1.523</v>
       </c>
       <c r="K284">
-        <v>1.36</v>
+        <v>0.95</v>
       </c>
       <c r="L284" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="M284" s="1">
-        <v>413363.52</v>
+        <v>1130515.96</v>
       </c>
       <c r="N284" s="1">
-        <v>419244.34</v>
+        <v>1141464.29</v>
       </c>
       <c r="O284" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="B285" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="C285" s="1">
-        <v>1148000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>97.859</v>
+        <v>103.097</v>
       </c>
       <c r="E285" s="1">
-        <v>100.0</v>
+        <v>101.11</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>1148000.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-24578.68</v>
+        <v>21857.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-2.141</v>
+        <v>1.9651864306201</v>
       </c>
       <c r="K285">
-        <v>0.77</v>
+        <v>0.69</v>
       </c>
       <c r="L285" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="M285" s="1">
-        <v>1123421.32</v>
+        <v>1134067.0</v>
       </c>
       <c r="N285" s="1">
-        <v>1132298.35</v>
+        <v>1141653.99</v>
       </c>
       <c r="O285" s="1">
         <v>0.19</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="B286" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="C286" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>102.932</v>
+        <v>99.147</v>
       </c>
       <c r="E286" s="1">
-        <v>101.11</v>
+        <v>99.076</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>1112210.0</v>
+        <v>693532.0</v>
       </c>
       <c r="I286" s="1">
-        <v>20042.0</v>
+        <v>497.0</v>
       </c>
       <c r="J286" s="1">
-        <v>1.8019978241519</v>
+        <v>0.07166215834309</v>
       </c>
       <c r="K286">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>0.0</v>
+      </c>
+      <c r="L286">
+        <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>1132252.0</v>
+        <v>694029.0</v>
       </c>
       <c r="N286" s="1">
-        <v>1136832.82</v>
+        <v>694029.0</v>
       </c>
       <c r="O286" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B287" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C287" s="1">
         <v>600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.514</v>
+        <v>100.538</v>
       </c>
       <c r="E287" s="1">
         <v>98.69</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>592140.0</v>
       </c>
       <c r="I287" s="1">
-        <v>4944.0</v>
+        <v>11088.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.83493768365589</v>
+        <v>1.8725301448982</v>
       </c>
       <c r="K287">
-        <v>2.53</v>
+        <v>2.75</v>
       </c>
       <c r="L287" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="M287" s="1">
-        <v>597084.0</v>
+        <v>603228.0</v>
       </c>
       <c r="N287" s="1">
-        <v>612244.27</v>
+        <v>619725.95</v>
       </c>
       <c r="O287" s="1">
         <v>0.1</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B288" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C288" s="1">
         <v>400000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>83.62</v>
+        <v>84.43</v>
       </c>
       <c r="E288" s="1">
         <v>85.3395</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>341358.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-6878.0</v>
+        <v>-3638.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-2.0148934549652</v>
+        <v>-1.0657432958946</v>
       </c>
       <c r="K288">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="L288" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M288" s="1">
-        <v>334480.0</v>
+        <v>337720.0</v>
       </c>
       <c r="N288" s="1">
-        <v>335975.89</v>
+        <v>339417.26</v>
       </c>
       <c r="O288" s="1">
         <v>0.06</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B289" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C289" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>97.333</v>
+        <v>99.566</v>
       </c>
       <c r="E289" s="1">
-        <v>97.92522727</v>
+        <v>99.898</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>1077177.5</v>
+        <v>1198776.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-6514.5</v>
+        <v>-3984.0</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.60477497905406</v>
+        <v>-0.33233898576548</v>
       </c>
       <c r="K289">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>0.07</v>
+      </c>
+      <c r="L289">
+        <v>789.04</v>
       </c>
       <c r="M289" s="1">
-        <v>1070663.0</v>
+        <v>1194792.0</v>
       </c>
       <c r="N289" s="1">
-        <v>1077217.79</v>
+        <v>1195581.04</v>
       </c>
       <c r="O289" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B290" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C290" s="1">
         <v>700000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>85.446</v>
+        <v>86.239</v>
       </c>
       <c r="E290" s="1">
         <v>85.957</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>601699.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-3577.0</v>
+        <v>1974.0</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.59448328815571</v>
+        <v>0.32807101225031</v>
       </c>
       <c r="K290">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="L290" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="M290" s="1">
-        <v>598122.0</v>
+        <v>603673.0</v>
       </c>
       <c r="N290" s="1">
-        <v>602767.89</v>
+        <v>608620.95</v>
       </c>
       <c r="O290" s="1">
         <v>0.1</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B291" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C291" s="1">
         <v>588000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.047</v>
+        <v>100.532</v>
       </c>
       <c r="E291" s="1">
         <v>99.71992347</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>586353.15</v>
       </c>
       <c r="I291" s="1">
-        <v>1923.21</v>
+        <v>4775.01</v>
       </c>
       <c r="J291" s="1">
-        <v>0.32799516809963</v>
+        <v>0.81435735443734</v>
       </c>
       <c r="K291">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>644.38</v>
+        <v>0.34</v>
+      </c>
+      <c r="L291" t="s">
+        <v>713</v>
       </c>
       <c r="M291" s="1">
-        <v>588276.36</v>
+        <v>591128.16</v>
       </c>
       <c r="N291" s="1">
-        <v>588920.74</v>
+        <v>593125.75</v>
       </c>
       <c r="O291" s="1">
         <v>0.1</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B292" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C292" s="1">
         <v>301000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.732</v>
+        <v>101.496</v>
       </c>
       <c r="E292" s="1">
         <v>99.813</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>300437.13</v>
       </c>
       <c r="I292" s="1">
-        <v>2766.19</v>
+        <v>5065.83</v>
       </c>
       <c r="J292" s="1">
-        <v>0.92072174967189</v>
+        <v>1.6861531063088</v>
       </c>
       <c r="K292">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="L292">
-        <v>159.78</v>
+        <v>830.84</v>
       </c>
       <c r="M292" s="1">
-        <v>303203.32</v>
+        <v>305502.96</v>
       </c>
       <c r="N292" s="1">
-        <v>303363.1</v>
+        <v>306333.8</v>
       </c>
       <c r="O292" s="1">
         <v>0.05</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B293" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C293" s="1">
         <v>900000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>102.825</v>
+        <v>103.333</v>
       </c>
       <c r="E293" s="1">
         <v>102.20876333</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>919878.87</v>
       </c>
       <c r="I293" s="1">
-        <v>5546.13</v>
+        <v>10118.13</v>
       </c>
       <c r="J293" s="1">
-        <v>0.60291959962076</v>
+        <v>1.099941560784</v>
       </c>
       <c r="K293">
-        <v>2.69</v>
+        <v>2.93</v>
       </c>
       <c r="L293" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="M293" s="1">
-        <v>925425.0</v>
+        <v>929997.0</v>
       </c>
       <c r="N293" s="1">
-        <v>949628.64</v>
+        <v>956391.48</v>
       </c>
       <c r="O293" s="1">
         <v>0.16</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B294" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C294" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>97.469</v>
+        <v>98.044</v>
       </c>
       <c r="E294" s="1">
         <v>99.4208</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>1491312.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-29277.0</v>
+        <v>-20652.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.9631706846052</v>
+        <v>-1.3848208825517</v>
       </c>
       <c r="K294">
-        <v>0.6</v>
+        <v>0.77</v>
       </c>
       <c r="L294" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="M294" s="1">
-        <v>1462035.0</v>
+        <v>1470660.0</v>
       </c>
       <c r="N294" s="1">
-        <v>1471035.0</v>
+        <v>1482249.04</v>
       </c>
       <c r="O294" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B295" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="C295" s="1">
-        <v>443000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.753</v>
+        <v>98.066</v>
       </c>
       <c r="E295" s="1">
-        <v>99.947</v>
+        <v>97.59</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>442765.21</v>
+        <v>390360.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-9719.42</v>
+        <v>1904.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-2.1951634366214</v>
+        <v>0.48775489291936</v>
       </c>
       <c r="K295">
-        <v>1.79</v>
+        <v>1.74</v>
       </c>
       <c r="L295" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="M295" s="1">
-        <v>433045.79</v>
+        <v>392264.0</v>
       </c>
       <c r="N295" s="1">
-        <v>440965.17</v>
+        <v>399209.21</v>
       </c>
       <c r="O295" s="1">
         <v>0.07</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B296" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C296" s="1">
-        <v>611000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.001</v>
+        <v>98.32</v>
       </c>
       <c r="E296" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>611000.0</v>
+        <v>442765.21</v>
       </c>
       <c r="I296" s="1">
-        <v>6.11</v>
+        <v>-7207.61</v>
       </c>
       <c r="J296" s="1">
-        <v>0.001</v>
+        <v>-1.6278627672667</v>
       </c>
       <c r="K296">
-        <v>0.7</v>
+        <v>2.0</v>
       </c>
       <c r="L296" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="M296" s="1">
-        <v>611006.11</v>
+        <v>435557.6</v>
       </c>
       <c r="N296" s="1">
-        <v>615279.96</v>
+        <v>444432.77</v>
       </c>
       <c r="O296" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B297" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="C297" s="1">
-        <v>1100000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>88.056</v>
+        <v>101.074</v>
       </c>
       <c r="E297" s="1">
-        <v>99.03167091</v>
+        <v>100.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1089348.38</v>
+        <v>611000.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-120732.38</v>
+        <v>6562.14</v>
       </c>
       <c r="J297" s="1">
-        <v>-11.082990732496</v>
+        <v>1.074</v>
       </c>
       <c r="K297">
-        <v>0.76</v>
+        <v>0.97</v>
       </c>
       <c r="L297" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="M297" s="1">
-        <v>968616.0</v>
+        <v>617562.14</v>
       </c>
       <c r="N297" s="1">
-        <v>977001.62</v>
+        <v>623498.05</v>
       </c>
       <c r="O297" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="B298" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C298" s="1">
-        <v>1600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>98.034</v>
+        <v>88.647</v>
       </c>
       <c r="E298" s="1">
-        <v>99.779</v>
+        <v>99.03167091</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1596464.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I298" s="1">
-        <v>-27920.0</v>
+        <v>-114231.38</v>
       </c>
       <c r="J298" s="1">
-        <v>-1.7488649916315</v>
+        <v>-10.486211949937</v>
       </c>
       <c r="K298">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="L298" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>1568544.0</v>
+        <v>975117.0</v>
       </c>
       <c r="N298" s="1">
-        <v>1582352.22</v>
+        <v>984056.38</v>
       </c>
       <c r="O298" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B299" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C299" s="1">
-        <v>1079000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>97.896</v>
+        <v>98.684</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>1079000.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-22702.16</v>
+        <v>-17520.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-2.104</v>
+        <v>-1.097425309935</v>
       </c>
       <c r="K299">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>284.68</v>
+        <v>1.08</v>
+      </c>
+      <c r="L299" t="s">
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>1056297.84</v>
+        <v>1578944.0</v>
       </c>
       <c r="N299" s="1">
-        <v>1056582.52</v>
+        <v>1596204.27</v>
       </c>
       <c r="O299" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="B300" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="C300" s="1">
-        <v>1200000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.666</v>
+        <v>98.363</v>
       </c>
       <c r="E300" s="1">
-        <v>103.02411583</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>1236289.39</v>
+        <v>1079000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-40297.39</v>
+        <v>-17663.23</v>
       </c>
       <c r="J300" s="1">
-        <v>-3.2595434633634</v>
+        <v>-1.637</v>
       </c>
       <c r="K300">
-        <v>0.64</v>
+        <v>0.21</v>
       </c>
       <c r="L300" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="M300" s="1">
-        <v>1195992.0</v>
+        <v>1061336.77</v>
       </c>
       <c r="N300" s="1">
-        <v>1203663.62</v>
+        <v>1063614.2</v>
       </c>
       <c r="O300" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="B301" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="C301" s="1">
-        <v>551000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.86</v>
+        <v>100.6</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>103.02411583</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>551000.0</v>
+        <v>1236289.39</v>
       </c>
       <c r="I301" s="1">
-        <v>-771.4</v>
+        <v>-29089.39</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.14</v>
+        <v>-2.3529596092384</v>
       </c>
       <c r="K301">
-        <v>2.57</v>
+        <v>0.87</v>
       </c>
       <c r="L301" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="M301" s="1">
-        <v>550228.6</v>
+        <v>1207200.0</v>
       </c>
       <c r="N301" s="1">
-        <v>564370.4</v>
+        <v>1217602.19</v>
       </c>
       <c r="O301" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B302" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="C302" s="1">
-        <v>593000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.015</v>
+        <v>100.396</v>
       </c>
       <c r="E302" s="1">
-        <v>100.15374199</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>593911.69</v>
+        <v>551000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-822.74</v>
+        <v>2181.96</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.13852901262139</v>
+        <v>0.396</v>
       </c>
       <c r="K302">
-        <v>3.21</v>
+        <v>2.78</v>
       </c>
       <c r="L302" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="M302" s="1">
-        <v>593088.95</v>
+        <v>553181.96</v>
       </c>
       <c r="N302" s="1">
-        <v>612129.94</v>
+        <v>568474.84</v>
       </c>
       <c r="O302" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="B303" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C303" s="1">
-        <v>696000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.385</v>
+        <v>100.389</v>
       </c>
       <c r="E303" s="1">
-        <v>100.08052155</v>
+        <v>100.15374199</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>696560.43</v>
+        <v>593911.69</v>
       </c>
       <c r="I303" s="1">
-        <v>-4840.83</v>
+        <v>1395.08</v>
       </c>
       <c r="J303" s="1">
-        <v>-0.69496195757201</v>
+        <v>0.23489687498827</v>
       </c>
       <c r="K303">
-        <v>2.44</v>
+        <v>3.44</v>
       </c>
       <c r="L303" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="M303" s="1">
-        <v>691719.6</v>
+        <v>595306.77</v>
       </c>
       <c r="N303" s="1">
-        <v>708693.9</v>
+        <v>615712.47</v>
       </c>
       <c r="O303" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="B304" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="C304" s="1">
-        <v>800000.0</v>
+        <v>696000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>98.916</v>
+        <v>100.149</v>
       </c>
       <c r="E304" s="1">
-        <v>99.1185</v>
+        <v>100.08052155</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>792948.0</v>
+        <v>696560.43</v>
       </c>
       <c r="I304" s="1">
-        <v>-1620.0</v>
+        <v>476.61</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.20430091254408</v>
+        <v>0.068423352730502</v>
       </c>
       <c r="K304">
-        <v>0.85</v>
+        <v>2.64</v>
       </c>
       <c r="L304" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="M304" s="1">
-        <v>791328.0</v>
+        <v>697037.04</v>
       </c>
       <c r="N304" s="1">
-        <v>798100.8</v>
+        <v>715442.9</v>
       </c>
       <c r="O304" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="B305" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="C305" s="1">
-        <v>2122000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>96.723</v>
+        <v>99.318</v>
       </c>
       <c r="E305" s="1">
-        <v>97.38059284</v>
+        <v>99.1185</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>2066416.18</v>
+        <v>792948.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-13954.12</v>
+        <v>1596.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.67528120109861</v>
+        <v>0.20127423235824</v>
       </c>
       <c r="K305">
-        <v>0.85</v>
+        <v>1.06</v>
       </c>
       <c r="L305" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="M305" s="1">
-        <v>2052462.06</v>
+        <v>794544.0</v>
       </c>
       <c r="N305" s="1">
-        <v>2070484.53</v>
+        <v>803030.4</v>
       </c>
       <c r="O305" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="B306" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="C306" s="1">
-        <v>300000.0</v>
+        <v>2199000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>97.173</v>
+        <v>97.476</v>
       </c>
       <c r="E306" s="1">
-        <v>99.794</v>
+        <v>97.40641382</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>299382.0</v>
+        <v>2141967.04</v>
       </c>
       <c r="I306" s="1">
-        <v>-7863.0</v>
+        <v>1530.2</v>
       </c>
       <c r="J306" s="1">
-        <v>-2.6264104054352</v>
+        <v>0.07143900776363</v>
       </c>
       <c r="K306">
-        <v>0.72</v>
+        <v>0.99</v>
       </c>
       <c r="L306" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="M306" s="1">
-        <v>291519.0</v>
+        <v>2143497.24</v>
       </c>
       <c r="N306" s="1">
-        <v>293676.53</v>
+        <v>2165336.62</v>
       </c>
       <c r="O306" s="1">
-        <v>0.05</v>
+        <v>0.35</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B307" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="C307" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.266</v>
+        <v>98.006</v>
       </c>
       <c r="E307" s="1">
-        <v>99.105</v>
+        <v>99.794</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>594630.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-11034.0</v>
+        <v>-5364.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.8556076888149</v>
+        <v>-1.7916908832194</v>
       </c>
       <c r="K307">
-        <v>1.61</v>
+        <v>0.92</v>
       </c>
       <c r="L307" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="M307" s="1">
-        <v>583596.0</v>
+        <v>294018.0</v>
       </c>
       <c r="N307" s="1">
-        <v>593265.86</v>
+        <v>296779.64</v>
       </c>
       <c r="O307" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="B308" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="C308" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.784</v>
+        <v>97.84</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>99.105</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>432000.0</v>
+        <v>594630.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-5253.12</v>
+        <v>-7590.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.216</v>
+        <v>-1.276423994753</v>
       </c>
       <c r="K308">
-        <v>3.09</v>
+        <v>1.8</v>
       </c>
       <c r="L308" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="M308" s="1">
-        <v>426746.88</v>
+        <v>587040.0</v>
       </c>
       <c r="N308" s="1">
-        <v>440111.02</v>
+        <v>597831.78</v>
       </c>
       <c r="O308" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="B309" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="C309" s="1">
-        <v>1434000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>98.051</v>
+        <v>99.507</v>
       </c>
       <c r="E309" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>1430099.52</v>
+        <v>432000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-24048.18</v>
+        <v>-2129.76</v>
       </c>
       <c r="J309" s="1">
-        <v>-1.6815738809562</v>
+        <v>-0.493</v>
       </c>
       <c r="K309">
-        <v>0.97</v>
+        <v>3.31</v>
       </c>
       <c r="L309" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="M309" s="1">
-        <v>1406051.34</v>
+        <v>429870.24</v>
       </c>
       <c r="N309" s="1">
-        <v>1419969.0</v>
+        <v>444148.54</v>
       </c>
       <c r="O309" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B310" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C310" s="1">
-        <v>1200000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>104.238</v>
+        <v>98.45</v>
       </c>
       <c r="E310" s="1">
-        <v>104.83429833</v>
+        <v>99.728</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>1258011.58</v>
+        <v>1430099.52</v>
       </c>
       <c r="I310" s="1">
-        <v>-7155.58</v>
+        <v>-18326.52</v>
       </c>
       <c r="J310" s="1">
-        <v>-0.5688008054743</v>
+        <v>-1.2814856409434</v>
       </c>
       <c r="K310">
-        <v>0.46</v>
+        <v>1.16</v>
       </c>
       <c r="L310" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="M310" s="1">
-        <v>1250856.0</v>
+        <v>1411773.0</v>
       </c>
       <c r="N310" s="1">
-        <v>1256334.08</v>
+        <v>1428372.04</v>
       </c>
       <c r="O310" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B311" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C311" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>96.499</v>
+        <v>104.723</v>
       </c>
       <c r="E311" s="1">
-        <v>97.26</v>
+        <v>104.83429667</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>194520.0</v>
+        <v>314502.89</v>
       </c>
       <c r="I311" s="1">
-        <v>-1522.0</v>
+        <v>-333.89</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.78243882377133</v>
+        <v>-0.10616436624795</v>
       </c>
       <c r="K311">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>965.75</v>
+        <v>0.77</v>
+      </c>
+      <c r="L311" t="s">
+        <v>772</v>
       </c>
       <c r="M311" s="1">
-        <v>192998.0</v>
+        <v>314169.0</v>
       </c>
       <c r="N311" s="1">
-        <v>193963.75</v>
+        <v>316466.26</v>
       </c>
       <c r="O311" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B312" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="C312" s="1">
-        <v>381000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>98.972</v>
+        <v>97.149</v>
       </c>
       <c r="E312" s="1">
-        <v>102.47</v>
+        <v>97.26</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>390410.7</v>
+        <v>194520.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-13327.38</v>
+        <v>-222.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-3.4136820532839</v>
+        <v>-0.11412708204812</v>
       </c>
       <c r="K312">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="L312" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="M312" s="1">
-        <v>377083.32</v>
+        <v>194298.0</v>
       </c>
       <c r="N312" s="1">
-        <v>378335.92</v>
+        <v>195695.26</v>
       </c>
       <c r="O312" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B313" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C313" s="1">
-        <v>3215615.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>91.912</v>
+        <v>99.607</v>
       </c>
       <c r="E313" s="1">
-        <v>93.0314705</v>
+        <v>102.47</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>2991533.92</v>
+        <v>390410.7</v>
       </c>
       <c r="I313" s="1">
-        <v>-35997.86</v>
+        <v>-10908.03</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.2033244804391</v>
+        <v>-2.7939884844345</v>
       </c>
       <c r="K313">
-        <v>1.39</v>
+        <v>0.56</v>
       </c>
       <c r="L313" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="M313" s="1">
-        <v>2955536.06</v>
+        <v>379502.67</v>
       </c>
       <c r="N313" s="1">
-        <v>3000162.63</v>
+        <v>381632.09</v>
       </c>
       <c r="O313" s="1">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="B314" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="C314" s="1">
-        <v>480000.0</v>
+        <v>3332615.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.888</v>
+        <v>92.578</v>
       </c>
       <c r="E314" s="1">
-        <v>99.958</v>
+        <v>93.04072238</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>479798.4</v>
+        <v>3100689.07</v>
       </c>
       <c r="I314" s="1">
-        <v>-336.0</v>
+        <v>-15420.76</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.070029412353188</v>
+        <v>-0.49733332339576</v>
       </c>
       <c r="K314">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>1.48</v>
+      </c>
+      <c r="L314" t="s">
+        <v>781</v>
       </c>
       <c r="M314" s="1">
-        <v>479462.4</v>
+        <v>3085268.31</v>
       </c>
       <c r="N314" s="1">
-        <v>480103.5</v>
+        <v>3134682.32</v>
       </c>
       <c r="O314" s="1">
-        <v>0.08</v>
+        <v>0.51</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="B315" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="C315" s="1">
-        <v>591000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.317</v>
+        <v>100.439</v>
       </c>
       <c r="E315" s="1">
-        <v>99.422</v>
+        <v>99.958</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>587584.02</v>
+        <v>479798.4</v>
       </c>
       <c r="I315" s="1">
-        <v>-12440.55</v>
+        <v>2308.8</v>
       </c>
       <c r="J315" s="1">
-        <v>-2.1172376335218</v>
+        <v>0.48120210488405</v>
       </c>
       <c r="K315">
-        <v>0.68</v>
+        <v>0.35</v>
       </c>
       <c r="L315" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="M315" s="1">
-        <v>575143.47</v>
+        <v>482107.2</v>
       </c>
       <c r="N315" s="1">
-        <v>579142.84</v>
+        <v>483783.91</v>
       </c>
       <c r="O315" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="B316" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
       <c r="C316" s="1">
-        <v>700000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>73.793</v>
+        <v>97.969</v>
       </c>
       <c r="E316" s="1">
-        <v>74.46428571</v>
+        <v>99.422</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>521250.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I316" s="1">
-        <v>-4699.0</v>
+        <v>-8587.23</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.90148681055156</v>
+        <v>-1.4614471646115</v>
       </c>
       <c r="K316">
-        <v>0.38</v>
+        <v>0.86</v>
       </c>
       <c r="L316" t="s">
-        <v>782</v>
+        <v>787</v>
       </c>
       <c r="M316" s="1">
-        <v>516551.0</v>
+        <v>578996.79</v>
       </c>
       <c r="N316" s="1">
-        <v>519183.19</v>
+        <v>584101.25</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="B317" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="C317" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.578</v>
+        <v>75.173</v>
       </c>
       <c r="E317" s="1">
-        <v>100.0</v>
+        <v>74.46428571</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>600000.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I317" s="1">
-        <v>3468.0</v>
+        <v>4961.0</v>
       </c>
       <c r="J317" s="1">
-        <v>0.578</v>
+        <v>0.95175059952038</v>
       </c>
       <c r="K317">
-        <v>2.72</v>
+        <v>0.42</v>
       </c>
       <c r="L317" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="M317" s="1">
-        <v>603468.0</v>
+        <v>526211.0</v>
       </c>
       <c r="N317" s="1">
-        <v>619804.7</v>
+        <v>529145.25</v>
       </c>
       <c r="O317" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
       <c r="B318" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
       <c r="C318" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>94.667</v>
+        <v>101.227</v>
       </c>
       <c r="E318" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>397620.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-18952.0</v>
+        <v>7362.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-4.7663598410543</v>
+        <v>1.227</v>
       </c>
       <c r="K318">
-        <v>1.0</v>
+        <v>2.94</v>
       </c>
       <c r="L318" t="s">
-        <v>788</v>
+        <v>793</v>
       </c>
       <c r="M318" s="1">
-        <v>378668.0</v>
+        <v>607362.0</v>
       </c>
       <c r="N318" s="1">
-        <v>382678.96</v>
+        <v>625028.43</v>
       </c>
       <c r="O318" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="B319" t="s">
-        <v>790</v>
+        <v>795</v>
       </c>
       <c r="C319" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>97.862</v>
+        <v>95.637</v>
       </c>
       <c r="E319" s="1">
-        <v>100.66</v>
+        <v>99.405</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>301980.0</v>
+        <v>397620.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-8394.0</v>
+        <v>-15072.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.7796542817405</v>
+        <v>-3.7905537950807</v>
       </c>
       <c r="K319">
-        <v>2.9</v>
+        <v>1.18</v>
       </c>
       <c r="L319" t="s">
-        <v>791</v>
+        <v>796</v>
       </c>
       <c r="M319" s="1">
-        <v>293586.0</v>
+        <v>382548.0</v>
       </c>
       <c r="N319" s="1">
-        <v>302296.27</v>
+        <v>387249.37</v>
       </c>
       <c r="O319" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="B320" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="C320" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.151</v>
+        <v>98.463</v>
       </c>
       <c r="E320" s="1">
-        <v>100.0625</v>
+        <v>100.66</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>600375.0</v>
+        <v>301980.0</v>
       </c>
       <c r="I320" s="1">
-        <v>531.0</v>
+        <v>-6591.0</v>
       </c>
       <c r="J320" s="1">
-        <v>0.08844472204872</v>
+        <v>-2.1825948738327</v>
       </c>
       <c r="K320">
-        <v>0.26</v>
+        <v>3.1</v>
       </c>
       <c r="L320" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="M320" s="1">
-        <v>600906.0</v>
+        <v>295389.0</v>
       </c>
       <c r="N320" s="1">
-        <v>602488.19</v>
+        <v>304681.81</v>
       </c>
       <c r="O320" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
       <c r="B321" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="C321" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>91.745</v>
+        <v>100.356</v>
       </c>
       <c r="E321" s="1">
-        <v>99.696</v>
+        <v>100.0625</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>1595136.0</v>
+        <v>600375.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-127216.0</v>
+        <v>1761.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-7.9752447440218</v>
+        <v>0.29331667707683</v>
       </c>
       <c r="K321">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="L321" t="s">
-        <v>797</v>
+        <v>802</v>
       </c>
       <c r="M321" s="1">
-        <v>1467920.0</v>
+        <v>602136.0</v>
       </c>
       <c r="N321" s="1">
-        <v>1473029.04</v>
+        <v>605228.47</v>
       </c>
       <c r="O321" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>798</v>
+        <v>803</v>
       </c>
       <c r="B322" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="C322" s="1">
-        <v>641000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>97.295</v>
+        <v>92.108</v>
       </c>
       <c r="E322" s="1">
-        <v>100.14873635</v>
+        <v>99.696</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>641953.4</v>
+        <v>1595136.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-18292.45</v>
+        <v>-121408.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-2.8494981099874</v>
+        <v>-7.6111378590916</v>
       </c>
       <c r="K322">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="L322" t="s">
-        <v>800</v>
+        <v>805</v>
       </c>
       <c r="M322" s="1">
-        <v>623660.95</v>
+        <v>1473728.0</v>
       </c>
       <c r="N322" s="1">
-        <v>627217.18</v>
+        <v>1479159.23</v>
       </c>
       <c r="O322" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>801</v>
+        <v>806</v>
       </c>
       <c r="B323" t="s">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="C323" s="1">
-        <v>600000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.312</v>
+        <v>97.967</v>
       </c>
       <c r="E323" s="1">
-        <v>100.0</v>
+        <v>100.14873635</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>600000.0</v>
+        <v>641953.4</v>
       </c>
       <c r="I323" s="1">
-        <v>-10128.0</v>
+        <v>-13984.93</v>
       </c>
       <c r="J323" s="1">
-        <v>-1.688</v>
+        <v>-2.1784961338315</v>
       </c>
       <c r="K323">
-        <v>1.81</v>
+        <v>0.75</v>
       </c>
       <c r="L323" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="M323" s="1">
-        <v>589872.0</v>
+        <v>627968.47</v>
       </c>
       <c r="N323" s="1">
-        <v>600728.71</v>
+        <v>632769.38</v>
       </c>
       <c r="O323" s="1">
         <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
       <c r="B324" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="C324" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>99.256</v>
+        <v>99.027</v>
       </c>
       <c r="E324" s="1">
-        <v>99.55221429</v>
+        <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>1393731.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-4147.0</v>
+        <v>-5838.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.29754665713829</v>
+        <v>-0.973</v>
       </c>
       <c r="K324">
-        <v>1.04</v>
+        <v>2.03</v>
       </c>
       <c r="L324" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="M324" s="1">
-        <v>1389584.0</v>
+        <v>594162.0</v>
       </c>
       <c r="N324" s="1">
-        <v>1404168.93</v>
+        <v>606321.52</v>
       </c>
       <c r="O324" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="B325" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="C325" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>97.74</v>
+        <v>99.595</v>
       </c>
       <c r="E325" s="1">
-        <v>99.066</v>
+        <v>99.55221429</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>594396.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-7956.0</v>
+        <v>599.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-1.3385016049906</v>
+        <v>0.042978164366008</v>
       </c>
       <c r="K325">
-        <v>0.6</v>
+        <v>1.23</v>
       </c>
       <c r="L325" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
       <c r="M325" s="1">
-        <v>586440.0</v>
+        <v>1394330.0</v>
       </c>
       <c r="N325" s="1">
-        <v>590015.34</v>
+        <v>1411532.74</v>
       </c>
       <c r="O325" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="B326" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="C326" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>98.514</v>
+        <v>98.586</v>
       </c>
       <c r="E326" s="1">
-        <v>99.683</v>
+        <v>99.066</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>897147.0</v>
+        <v>594396.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-10521.0</v>
+        <v>-2880.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.172717514521</v>
+        <v>-0.4845254678699</v>
       </c>
       <c r="K326">
-        <v>3.28</v>
+        <v>0.8</v>
       </c>
       <c r="L326" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="M326" s="1">
-        <v>886626.0</v>
+        <v>591516.0</v>
       </c>
       <c r="N326" s="1">
-        <v>916122.58</v>
+        <v>596342.71</v>
       </c>
       <c r="O326" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="B327" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="C327" s="1">
-        <v>545000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.565</v>
+        <v>99.606</v>
       </c>
       <c r="E327" s="1">
-        <v>100.0</v>
+        <v>99.683</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>545000.0</v>
+        <v>897147.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-13270.75</v>
+        <v>-693.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.435</v>
+        <v>-0.077244866225936</v>
       </c>
       <c r="K327">
-        <v>0.87</v>
+        <v>3.49</v>
       </c>
       <c r="L327" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="M327" s="1">
-        <v>531729.25</v>
+        <v>896454.0</v>
       </c>
       <c r="N327" s="1">
-        <v>536464.67</v>
+        <v>927892.36</v>
       </c>
       <c r="O327" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="B328" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="C328" s="1">
-        <v>368000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.97</v>
+        <v>98.398</v>
       </c>
       <c r="E328" s="1">
-        <v>99.23</v>
+        <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>365166.4</v>
+        <v>545000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-4636.8</v>
+        <v>-8730.9</v>
       </c>
       <c r="J328" s="1">
-        <v>-1.2697772850952</v>
+        <v>-1.602</v>
       </c>
       <c r="K328">
-        <v>2.38</v>
+        <v>1.09</v>
       </c>
       <c r="L328" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="M328" s="1">
-        <v>360529.6</v>
+        <v>536269.1</v>
       </c>
       <c r="N328" s="1">
-        <v>369274.64</v>
+        <v>542202.64</v>
       </c>
       <c r="O328" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="B329" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="C329" s="1">
-        <v>366000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.828</v>
+        <v>99.697</v>
       </c>
       <c r="E329" s="1">
-        <v>99.499</v>
+        <v>99.7</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>364166.34</v>
+        <v>797600.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-2455.86</v>
+        <v>-24.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.67437863697123</v>
+        <v>-0.0030090270812437</v>
       </c>
       <c r="K329">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>0.05</v>
+      </c>
+      <c r="L329">
+        <v>427.4</v>
       </c>
       <c r="M329" s="1">
-        <v>361710.48</v>
+        <v>797576.0</v>
       </c>
       <c r="N329" s="1">
-        <v>366335.62</v>
+        <v>798003.4</v>
       </c>
       <c r="O329" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="B330" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C330" s="1">
-        <v>300000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>99.733</v>
+        <v>98.601</v>
       </c>
       <c r="E330" s="1">
-        <v>99.897</v>
+        <v>99.23</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>299691.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I330" s="1">
-        <v>-492.0</v>
+        <v>-2314.72</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.16416909416699</v>
+        <v>-0.63388088279754</v>
       </c>
       <c r="K330">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>891.78</v>
+        <v>2.57</v>
+      </c>
+      <c r="L330" t="s">
+        <v>828</v>
       </c>
       <c r="M330" s="1">
-        <v>299199.0</v>
+        <v>362851.68</v>
       </c>
       <c r="N330" s="1">
-        <v>300090.78</v>
+        <v>372311.3</v>
       </c>
       <c r="O330" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="B331" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="C331" s="1">
-        <v>585000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>101.116</v>
+        <v>99.471</v>
       </c>
       <c r="E331" s="1">
-        <v>100.58151111</v>
+        <v>99.499</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>588401.84</v>
+        <v>364166.34</v>
       </c>
       <c r="I331" s="1">
-        <v>3126.76</v>
+        <v>-102.48</v>
       </c>
       <c r="J331" s="1">
-        <v>0.5313987461358</v>
+        <v>-0.028140986341571</v>
       </c>
       <c r="K331">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>961.64</v>
+        <v>1.48</v>
+      </c>
+      <c r="L331" t="s">
+        <v>831</v>
       </c>
       <c r="M331" s="1">
-        <v>591528.6</v>
+        <v>364063.86</v>
       </c>
       <c r="N331" s="1">
-        <v>592490.24</v>
+        <v>369478.65</v>
       </c>
       <c r="O331" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="B332" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="C332" s="1">
-        <v>264000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.297</v>
+        <v>100.169</v>
       </c>
       <c r="E332" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>264000.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-4495.92</v>
+        <v>816.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.703</v>
+        <v>0.27228044886233</v>
       </c>
       <c r="K332">
-        <v>1.68</v>
+        <v>0.52</v>
       </c>
       <c r="L332" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="M332" s="1">
-        <v>259504.08</v>
+        <v>300507.0</v>
       </c>
       <c r="N332" s="1">
-        <v>263945.53</v>
+        <v>302067.62</v>
       </c>
       <c r="O332" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="B333" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="C333" s="1">
-        <v>400000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.317</v>
+        <v>99.215</v>
       </c>
       <c r="E333" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>400920.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-7652.0</v>
+        <v>-2072.4</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.9086101965479</v>
+        <v>-0.785</v>
       </c>
       <c r="K333">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="L333" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="M333" s="1">
-        <v>393268.0</v>
+        <v>261927.6</v>
       </c>
       <c r="N333" s="1">
-        <v>403788.55</v>
+        <v>266898.99</v>
       </c>
       <c r="O333" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="B334" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="C334" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.543</v>
+        <v>98.99</v>
       </c>
       <c r="E334" s="1">
-        <v>99.871</v>
+        <v>100.23</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>798968.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-10624.0</v>
+        <v>-4960.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.3297153327793</v>
+        <v>-1.2371545445475</v>
       </c>
       <c r="K334">
-        <v>1.91</v>
+        <v>2.85</v>
       </c>
       <c r="L334" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="M334" s="1">
-        <v>788344.0</v>
+        <v>395960.0</v>
       </c>
       <c r="N334" s="1">
-        <v>803631.67</v>
+        <v>407343.56</v>
       </c>
       <c r="O334" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="B335" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="C335" s="1">
-        <v>412000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.69</v>
+        <v>98.947</v>
       </c>
       <c r="E335" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>412000.0</v>
+        <v>798968.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1277.2</v>
+        <v>-7392.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.31</v>
+        <v>-0.9251934996145</v>
       </c>
       <c r="K335">
-        <v>0.35</v>
+        <v>2.13</v>
       </c>
       <c r="L335" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="M335" s="1">
-        <v>410722.8</v>
+        <v>791576.0</v>
       </c>
       <c r="N335" s="1">
-        <v>412144.5</v>
+        <v>808647.23</v>
       </c>
       <c r="O335" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="B336" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="C336" s="1">
-        <v>37512000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>86.8</v>
+        <v>100.35</v>
       </c>
       <c r="E336" s="1">
-        <v>87.2536993</v>
+        <v>100.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>32730607.68</v>
+        <v>412000.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-170191.68</v>
+        <v>1442.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.51997714696875</v>
+        <v>0.35</v>
       </c>
       <c r="K336">
-        <v>0.04</v>
+        <v>0.57</v>
       </c>
       <c r="L336" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="M336" s="1">
-        <v>32560416.0</v>
+        <v>413442.0</v>
       </c>
       <c r="N336" s="1">
-        <v>32574084.76</v>
+        <v>415796.7</v>
       </c>
       <c r="O336" s="1">
-        <v>5.43</v>
+        <v>0.07</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="B337" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="C337" s="1">
-        <v>928000.0</v>
+        <v>38881000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.114</v>
+        <v>87.45</v>
       </c>
       <c r="E337" s="1">
-        <v>100.28486961</v>
+        <v>87.28423695</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>930643.59</v>
+        <v>33936984.17</v>
       </c>
       <c r="I337" s="1">
-        <v>-10865.67</v>
+        <v>64450.33</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.1675436350451</v>
+        <v>0.18991177789149</v>
       </c>
       <c r="K337">
-        <v>0.59</v>
+        <v>0.08</v>
       </c>
       <c r="L337" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="M337" s="1">
-        <v>919777.92</v>
+        <v>34001434.5</v>
       </c>
       <c r="N337" s="1">
-        <v>925295.07</v>
+        <v>34031261.02</v>
       </c>
       <c r="O337" s="1">
-        <v>0.15</v>
+        <v>5.57</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="B338" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="C338" s="1">
-        <v>500000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.239</v>
+        <v>99.674</v>
       </c>
       <c r="E338" s="1">
-        <v>97.41</v>
+        <v>100.28486961</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>487050.0</v>
+        <v>930643.59</v>
       </c>
       <c r="I338" s="1">
-        <v>14145.0</v>
+        <v>-5668.87</v>
       </c>
       <c r="J338" s="1">
-        <v>2.9042192793348</v>
+        <v>-0.60913437334265</v>
       </c>
       <c r="K338">
-        <v>0.31</v>
+        <v>0.8</v>
       </c>
       <c r="L338" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="M338" s="1">
-        <v>501195.0</v>
+        <v>924974.72</v>
       </c>
       <c r="N338" s="1">
-        <v>502729.25</v>
+        <v>932360.58</v>
       </c>
       <c r="O338" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="B339" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="C339" s="1">
-        <v>615000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>97.625</v>
+        <v>100.284</v>
       </c>
       <c r="E339" s="1">
-        <v>99.166</v>
+        <v>99.674</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>609870.9</v>
+        <v>247191.52</v>
       </c>
       <c r="I339" s="1">
-        <v>-9477.15</v>
+        <v>1512.8</v>
       </c>
       <c r="J339" s="1">
-        <v>-1.553960026622</v>
+        <v>0.61199510403917</v>
       </c>
       <c r="K339">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>0.0</v>
       </c>
       <c r="M339" s="1">
-        <v>600393.75</v>
+        <v>248704.32</v>
       </c>
       <c r="N339" s="1">
-        <v>608660.45</v>
+        <v>248704.32</v>
       </c>
       <c r="O339" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="B340" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="C340" s="1">
-        <v>585000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>98.267</v>
+        <v>100.367</v>
       </c>
       <c r="E340" s="1">
-        <v>99.492</v>
+        <v>97.41</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>582028.2</v>
+        <v>487050.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-7166.25</v>
+        <v>14785.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.2312547742532</v>
+        <v>3.0356226260138</v>
       </c>
       <c r="K340">
-        <v>1.1</v>
+        <v>0.54</v>
       </c>
       <c r="L340" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="M340" s="1">
-        <v>574861.95</v>
+        <v>501835.0</v>
       </c>
       <c r="N340" s="1">
-        <v>581272.91</v>
+        <v>504519.93</v>
       </c>
       <c r="O340" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="B341" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="C341" s="1">
-        <v>575000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>99.691</v>
+        <v>98.295</v>
       </c>
       <c r="E341" s="1">
-        <v>100.0</v>
+        <v>99.166</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>575000.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I341" s="1">
-        <v>-1776.75</v>
+        <v>-5356.65</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.309</v>
+        <v>-0.87832523243854</v>
       </c>
       <c r="K341">
-        <v>0.33</v>
+        <v>1.52</v>
       </c>
       <c r="L341" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="M341" s="1">
-        <v>573223.25</v>
+        <v>604514.25</v>
       </c>
       <c r="N341" s="1">
-        <v>575094.33</v>
+        <v>613886.68</v>
       </c>
       <c r="O341" s="1">
         <v>0.1</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="B342" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="C342" s="1">
-        <v>556000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.215</v>
+        <v>98.628</v>
       </c>
       <c r="E342" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>556000.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I342" s="1">
-        <v>-4364.6</v>
+        <v>-5054.4</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.785</v>
+        <v>-0.86841153057532</v>
       </c>
       <c r="K342">
-        <v>0.23</v>
+        <v>1.46</v>
       </c>
       <c r="L342" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="M342" s="1">
-        <v>551635.4</v>
+        <v>576973.8</v>
       </c>
       <c r="N342" s="1">
-        <v>552903.77</v>
+        <v>585488.35</v>
       </c>
       <c r="O342" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="B343" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="C343" s="1">
-        <v>600000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>88.025</v>
+        <v>100.409</v>
       </c>
       <c r="E343" s="1">
-        <v>85.42465</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>512547.9</v>
+        <v>575000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>15602.1</v>
+        <v>2351.75</v>
       </c>
       <c r="J343" s="1">
-        <v>3.0440276898998</v>
+        <v>0.409</v>
       </c>
       <c r="K343">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>702.74</v>
+        <v>0.58</v>
+      </c>
+      <c r="L343" t="s">
+        <v>865</v>
       </c>
       <c r="M343" s="1">
-        <v>528150.0</v>
+        <v>577351.75</v>
       </c>
       <c r="N343" s="1">
-        <v>528852.74</v>
+        <v>580678.12</v>
       </c>
       <c r="O343" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="B344" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="C344" s="1">
-        <v>520000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.957</v>
+        <v>99.928</v>
       </c>
       <c r="E344" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>518850.8</v>
+        <v>556000.0</v>
       </c>
       <c r="I344" s="1">
-        <v>6125.6</v>
+        <v>-400.32</v>
       </c>
       <c r="J344" s="1">
-        <v>1.1806091462131</v>
+        <v>-0.072</v>
       </c>
       <c r="K344">
-        <v>1.83</v>
+        <v>0.46</v>
       </c>
       <c r="L344" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="M344" s="1">
-        <v>524976.4</v>
+        <v>555599.68</v>
       </c>
       <c r="N344" s="1">
-        <v>534485.99</v>
+        <v>558136.41</v>
       </c>
       <c r="O344" s="1">
         <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="B345" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="C345" s="1">
         <v>600000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.995</v>
+        <v>88.546</v>
       </c>
       <c r="E345" s="1">
-        <v>102.939</v>
+        <v>85.42465</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>617634.0</v>
+        <v>512547.9</v>
       </c>
       <c r="I345" s="1">
-        <v>-17664.0</v>
+        <v>18728.1</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.8599461817193</v>
+        <v>3.6539219066159</v>
       </c>
       <c r="K345">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>0.16</v>
+      </c>
+      <c r="L345">
+        <v>961.64</v>
       </c>
       <c r="M345" s="1">
-        <v>599970.0</v>
+        <v>531276.0</v>
       </c>
       <c r="N345" s="1">
-        <v>605094.66</v>
+        <v>532237.64</v>
       </c>
       <c r="O345" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="B346" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="C346" s="1">
-        <v>900000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>96.695</v>
+        <v>101.355</v>
       </c>
       <c r="E346" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>906849.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I346" s="1">
-        <v>-36594.0</v>
+        <v>8195.2</v>
       </c>
       <c r="J346" s="1">
-        <v>-4.035291432201</v>
+        <v>1.5794906743904</v>
       </c>
       <c r="K346">
-        <v>0.72</v>
+        <v>2.04</v>
       </c>
       <c r="L346" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="M346" s="1">
-        <v>870255.0</v>
+        <v>527046.0</v>
       </c>
       <c r="N346" s="1">
-        <v>876746.1</v>
+        <v>537677.51</v>
       </c>
       <c r="O346" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="B347" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="C347" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>103.953</v>
+        <v>100.644</v>
       </c>
       <c r="E347" s="1">
-        <v>104.55</v>
+        <v>102.939</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>522750.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-2985.0</v>
+        <v>-13770.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-0.57101865136298</v>
+        <v>-2.229475708915</v>
       </c>
       <c r="K347">
-        <v>0.24</v>
+        <v>1.06</v>
       </c>
       <c r="L347" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="M347" s="1">
-        <v>519765.0</v>
+        <v>603864.0</v>
       </c>
       <c r="N347" s="1">
-        <v>520987.6</v>
+        <v>610240.03</v>
       </c>
       <c r="O347" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="B348" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="C348" s="1">
-        <v>750000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>97.53</v>
+        <v>97.557</v>
       </c>
       <c r="E348" s="1">
-        <v>99.589</v>
+        <v>100.761</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>746917.5</v>
+        <v>906849.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-15442.5</v>
+        <v>-28836.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.0674974143731</v>
+        <v>-3.1798017089946</v>
       </c>
       <c r="K348">
-        <v>2.47</v>
+        <v>0.92</v>
       </c>
       <c r="L348" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="M348" s="1">
-        <v>731475.0</v>
+        <v>878013.0</v>
       </c>
       <c r="N348" s="1">
-        <v>750029.79</v>
+        <v>886251.7</v>
       </c>
       <c r="O348" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="B349" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="C349" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>96.967</v>
+        <v>104.5</v>
       </c>
       <c r="E349" s="1">
-        <v>99.908</v>
+        <v>104.55</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>399632.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-11764.0</v>
+        <v>-250.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.9437082115546</v>
+        <v>-0.047824007651841</v>
       </c>
       <c r="K349">
-        <v>1.15</v>
+        <v>0.49</v>
       </c>
       <c r="L349" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="M349" s="1">
-        <v>387868.0</v>
+        <v>522500.0</v>
       </c>
       <c r="N349" s="1">
-        <v>392474.94</v>
+        <v>524945.21</v>
       </c>
       <c r="O349" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B350" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="C350" s="1">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>102.045</v>
+        <v>98.079</v>
       </c>
       <c r="E350" s="1">
-        <v>103.012</v>
+        <v>99.589</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>721084.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I350" s="1">
-        <v>-6769.0</v>
+        <v>-11325.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.93872558536869</v>
+        <v>-1.5162317123377</v>
       </c>
       <c r="K350">
-        <v>0.49</v>
+        <v>2.65</v>
       </c>
       <c r="L350" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="M350" s="1">
-        <v>714315.0</v>
+        <v>735592.5</v>
       </c>
       <c r="N350" s="1">
-        <v>717776.64</v>
+        <v>755441.82</v>
       </c>
       <c r="O350" s="1">
         <v>0.12</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="B351" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="C351" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>103.318</v>
+        <v>102.566</v>
       </c>
       <c r="E351" s="1">
-        <v>106.6</v>
+        <v>103.012</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>639600.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-19692.0</v>
+        <v>-3122.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-3.078799249531</v>
+        <v>-0.43295926688153</v>
       </c>
       <c r="K351">
-        <v>2.48</v>
+        <v>0.77</v>
       </c>
       <c r="L351" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="M351" s="1">
-        <v>619908.0</v>
+        <v>717962.0</v>
       </c>
       <c r="N351" s="1">
-        <v>634788.82</v>
+        <v>723336.66</v>
       </c>
       <c r="O351" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="B352" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C352" s="1">
-        <v>1025000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.282</v>
+        <v>97.992</v>
       </c>
       <c r="E352" s="1">
-        <v>99.902</v>
+        <v>99.908</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>1023995.5</v>
+        <v>399632.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-26855.0</v>
+        <v>-7664.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.6225701187163</v>
+        <v>-1.9177643431957</v>
       </c>
       <c r="K352">
-        <v>0.88</v>
+        <v>1.37</v>
       </c>
       <c r="L352" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="M352" s="1">
-        <v>997140.5</v>
+        <v>391968.0</v>
       </c>
       <c r="N352" s="1">
-        <v>1006200.52</v>
+        <v>397436.06</v>
       </c>
       <c r="O352" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B353" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="C353" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.874</v>
+        <v>104.064</v>
       </c>
       <c r="E353" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>526000.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-662.76</v>
+        <v>-15216.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-0.126</v>
+        <v>-2.3789868667917</v>
       </c>
       <c r="K353">
-        <v>1.28</v>
+        <v>2.72</v>
       </c>
       <c r="L353" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="M353" s="1">
-        <v>525337.24</v>
+        <v>624384.0</v>
       </c>
       <c r="N353" s="1">
-        <v>532074.08</v>
+        <v>640731.95</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="B354" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="C354" s="1">
-        <v>211000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.293</v>
+        <v>98.364</v>
       </c>
       <c r="E354" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>211000.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I354" s="1">
-        <v>618.23</v>
+        <v>-15764.5</v>
       </c>
       <c r="J354" s="1">
-        <v>0.293</v>
+        <v>-1.5395087185442</v>
       </c>
       <c r="K354">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>766.4</v>
+        <v>1.09</v>
+      </c>
+      <c r="L354" t="s">
+        <v>896</v>
       </c>
       <c r="M354" s="1">
-        <v>211618.23</v>
+        <v>1008231.0</v>
       </c>
       <c r="N354" s="1">
-        <v>212384.63</v>
+        <v>1019428.77</v>
       </c>
       <c r="O354" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="B355" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="C355" s="1">
-        <v>302000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>101.87</v>
+        <v>100.313</v>
       </c>
       <c r="E355" s="1">
-        <v>99.477</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>300420.54</v>
+        <v>526000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>7226.86</v>
+        <v>1646.38</v>
       </c>
       <c r="J355" s="1">
-        <v>2.4055811896217</v>
+        <v>0.313</v>
       </c>
       <c r="K355">
-        <v>3.89</v>
+        <v>1.51</v>
       </c>
       <c r="L355" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="M355" s="1">
-        <v>307647.4</v>
+        <v>527646.38</v>
       </c>
       <c r="N355" s="1">
-        <v>319388.17</v>
+        <v>535602.81</v>
       </c>
       <c r="O355" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="B356" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="C356" s="1">
-        <v>500000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>101.547</v>
+        <v>101.24</v>
       </c>
       <c r="E356" s="1">
-        <v>103.48</v>
+        <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>517400.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-9665.0</v>
+        <v>2616.4</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.86799381523</v>
+        <v>1.24</v>
       </c>
       <c r="K356">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="L356" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="M356" s="1">
-        <v>507735.0</v>
+        <v>213616.4</v>
       </c>
       <c r="N356" s="1">
-        <v>511228.15</v>
+        <v>214885.75</v>
       </c>
       <c r="O356" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="B357" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="C357" s="1">
-        <v>700000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>97.923</v>
+        <v>102.555</v>
       </c>
       <c r="E357" s="1">
-        <v>99.44457143</v>
+        <v>99.477</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>696112.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I357" s="1">
-        <v>-10651.0</v>
+        <v>9295.56</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.5300698738134</v>
+        <v>3.0941825748666</v>
       </c>
       <c r="K357">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>0.0</v>
+      </c>
+      <c r="L357">
+        <v>0.0</v>
       </c>
       <c r="M357" s="1">
-        <v>685461.0</v>
+        <v>309716.1</v>
       </c>
       <c r="N357" s="1">
-        <v>704039.77</v>
+        <v>309716.1</v>
       </c>
       <c r="O357" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="B358" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="C358" s="1">
-        <v>563000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.666</v>
+        <v>101.777</v>
       </c>
       <c r="E358" s="1">
-        <v>100.0</v>
+        <v>103.48</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>563000.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1880.42</v>
+        <v>-8515.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.334</v>
+        <v>-1.6457286432161</v>
       </c>
       <c r="K358">
-        <v>0.34</v>
+        <v>0.94</v>
       </c>
       <c r="L358" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="M358" s="1">
-        <v>561119.58</v>
+        <v>508885.0</v>
       </c>
       <c r="N358" s="1">
-        <v>563041.62</v>
+        <v>513600.75</v>
       </c>
       <c r="O358" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="B359" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="C359" s="1">
-        <v>954000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.961</v>
+        <v>99.05</v>
       </c>
       <c r="E359" s="1">
-        <v>102.38446331</v>
+        <v>99.44457143</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>976747.78</v>
+        <v>696112.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-32659.84</v>
+        <v>-2762.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-3.3437332204635</v>
+        <v>-0.39677523157193</v>
       </c>
       <c r="K359">
-        <v>3.32</v>
+        <v>2.88</v>
       </c>
       <c r="L359" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="M359" s="1">
-        <v>944087.94</v>
+        <v>693350.0</v>
       </c>
       <c r="N359" s="1">
-        <v>975746.36</v>
+        <v>713489.38</v>
       </c>
       <c r="O359" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B360" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C360" s="1">
         <v>600000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>97.564</v>
+        <v>100.348</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>100.413</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>600000.0</v>
+        <v>602478.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-14616.0</v>
+        <v>-390.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-2.436</v>
+        <v>-0.064732654138408</v>
       </c>
       <c r="K360">
-        <v>1.05</v>
+        <v>0.24</v>
       </c>
       <c r="L360" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="M360" s="1">
-        <v>585384.0</v>
+        <v>602088.0</v>
       </c>
       <c r="N360" s="1">
-        <v>591690.51</v>
+        <v>603548.56</v>
       </c>
       <c r="O360" s="1">
         <v>0.1</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="B361" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="C361" s="1">
-        <v>300000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.212</v>
+        <v>99.981</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>102.38446331</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>300000.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I361" s="1">
-        <v>636.0</v>
+        <v>-22929.04</v>
       </c>
       <c r="J361" s="1">
-        <v>0.212</v>
+        <v>-2.3474883147418</v>
       </c>
       <c r="K361">
-        <v>0.39</v>
+        <v>3.53</v>
       </c>
       <c r="L361" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="M361" s="1">
-        <v>300636.0</v>
+        <v>953818.74</v>
       </c>
       <c r="N361" s="1">
-        <v>301818.82</v>
+        <v>987535.45</v>
       </c>
       <c r="O361" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="B362" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="C362" s="1">
         <v>600000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>95.679</v>
+        <v>98.048</v>
       </c>
       <c r="E362" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>583500.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-9426.0</v>
+        <v>-11712.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.6154241645244</v>
+        <v>-1.952</v>
       </c>
       <c r="K362">
-        <v>0.2</v>
+        <v>1.22</v>
       </c>
       <c r="L362" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="M362" s="1">
-        <v>574074.0</v>
+        <v>588288.0</v>
       </c>
       <c r="N362" s="1">
-        <v>575265.78</v>
+        <v>595621.15</v>
       </c>
       <c r="O362" s="1">
         <v>0.1</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B363" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="C363" s="1">
-        <v>398000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>98.847</v>
+        <v>100.784</v>
       </c>
       <c r="E363" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>396786.1</v>
+        <v>300000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-3375.04</v>
+        <v>2352.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.85059431265359</v>
+        <v>0.784</v>
       </c>
       <c r="K363">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="L363" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="M363" s="1">
-        <v>393411.06</v>
+        <v>302352.0</v>
       </c>
       <c r="N363" s="1">
-        <v>395946.27</v>
+        <v>304171.73</v>
       </c>
       <c r="O363" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="B364" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="C364" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>82.363</v>
+        <v>96.243</v>
       </c>
       <c r="E364" s="1">
-        <v>94.91728571</v>
+        <v>97.25</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>664421.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-87880.0</v>
+        <v>-6042.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-13.226553645956</v>
+        <v>-1.0354755784062</v>
       </c>
       <c r="K364">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="L364" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="M364" s="1">
-        <v>576541.0</v>
+        <v>577458.0</v>
       </c>
       <c r="N364" s="1">
-        <v>580280.73</v>
+        <v>579512.79</v>
       </c>
       <c r="O364" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="B365" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="C365" s="1">
-        <v>2400000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>89.857</v>
+        <v>99.45</v>
       </c>
       <c r="E365" s="1">
-        <v>81.919</v>
+        <v>99.695</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>1966056.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I365" s="1">
-        <v>190512.0</v>
+        <v>-975.1</v>
       </c>
       <c r="J365" s="1">
-        <v>9.6900596931115</v>
+        <v>-0.24574953608506</v>
       </c>
       <c r="K365">
-        <v>0.06</v>
+        <v>0.85</v>
       </c>
       <c r="L365" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="M365" s="1">
-        <v>2156568.0</v>
+        <v>395811.0</v>
       </c>
       <c r="N365" s="1">
-        <v>2157915.95</v>
+        <v>399204.9</v>
       </c>
       <c r="O365" s="1">
-        <v>0.36</v>
+        <v>0.07</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="B366" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="C366" s="1">
-        <v>2300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>97.433</v>
+        <v>83.001</v>
       </c>
       <c r="E366" s="1">
-        <v>98.009</v>
+        <v>94.91728571</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>2254207.0</v>
+        <v>664421.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-13248.0</v>
+        <v>-83414.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.58770112948811</v>
+        <v>-12.554389460899</v>
       </c>
       <c r="K366">
-        <v>1.18</v>
+        <v>0.58</v>
       </c>
       <c r="L366" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="M366" s="1">
-        <v>2240959.0</v>
+        <v>581007.0</v>
       </c>
       <c r="N366" s="1">
-        <v>2268086.4</v>
+        <v>585048.78</v>
       </c>
       <c r="O366" s="1">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="B367" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="C367" s="1">
-        <v>987000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>89.479</v>
+        <v>90.26</v>
       </c>
       <c r="E367" s="1">
-        <v>99.73456738</v>
+        <v>81.919</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>984380.18</v>
+        <v>1966056.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-101222.45</v>
+        <v>200184.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-10.282861444854</v>
+        <v>10.182009057728</v>
       </c>
       <c r="K367">
-        <v>0.66</v>
+        <v>0.08</v>
       </c>
       <c r="L367" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="M367" s="1">
-        <v>883157.73</v>
+        <v>2166240.0</v>
       </c>
       <c r="N367" s="1">
-        <v>889647.59</v>
+        <v>2168278.36</v>
       </c>
       <c r="O367" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="B368" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="C368" s="1">
-        <v>155000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.453</v>
+        <v>98.317</v>
       </c>
       <c r="E368" s="1">
-        <v>99.417</v>
+        <v>98.009</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>154096.35</v>
+        <v>2254207.0</v>
       </c>
       <c r="I368" s="1">
-        <v>1605.8</v>
+        <v>7084.0</v>
       </c>
       <c r="J368" s="1">
-        <v>1.0420752989931</v>
+        <v>0.31425685396239</v>
       </c>
       <c r="K368">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>732.53</v>
+        <v>1.38</v>
+      </c>
+      <c r="L368" t="s">
+        <v>937</v>
       </c>
       <c r="M368" s="1">
-        <v>155702.15</v>
+        <v>2261291.0</v>
       </c>
       <c r="N368" s="1">
-        <v>156434.68</v>
+        <v>2293049.9</v>
       </c>
       <c r="O368" s="1">
-        <v>0.03</v>
+        <v>0.38</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="B369" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="C369" s="1">
-        <v>600000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>98.553</v>
+        <v>90.06</v>
       </c>
       <c r="E369" s="1">
-        <v>100.0</v>
+        <v>99.73456738</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>600000.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I369" s="1">
-        <v>-8682.0</v>
+        <v>-95487.98</v>
       </c>
       <c r="J369" s="1">
-        <v>-1.447</v>
+        <v>-9.7003151770081</v>
       </c>
       <c r="K369">
-        <v>2.16</v>
+        <v>0.7</v>
       </c>
       <c r="L369" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="M369" s="1">
-        <v>591318.0</v>
+        <v>888892.2</v>
       </c>
       <c r="N369" s="1">
-        <v>604275.53</v>
+        <v>895807.96</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="B370" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="C370" s="1">
-        <v>3094.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>0.0475</v>
+        <v>101.171</v>
       </c>
       <c r="E370" s="1">
-        <v>0.1083815449</v>
+        <v>99.417</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>0.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I370" s="1">
-        <v>-470918.75</v>
+        <v>2718.7</v>
       </c>
       <c r="J370" s="1">
-        <v>0</v>
+        <v>1.7642857861332</v>
       </c>
       <c r="K370">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L370" t="s">
+        <v>943</v>
       </c>
       <c r="M370" s="1">
-        <v>-470918.75</v>
+        <v>156815.05</v>
       </c>
       <c r="N370" s="1">
-        <v>-470918.75</v>
+        <v>157882.0</v>
       </c>
       <c r="O370" s="1">
-        <v>-0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="B371" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="C371" s="1">
-        <v>775.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>59.6</v>
+        <v>99.045</v>
       </c>
       <c r="E371" s="1">
-        <v>75.3</v>
+        <v>100.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>583575.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-121675.0</v>
+        <v>-5730.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-20.849933598938</v>
+        <v>-0.955</v>
       </c>
       <c r="K371">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.34</v>
+      </c>
+      <c r="L371" t="s">
+        <v>946</v>
       </c>
       <c r="M371" s="1">
-        <v>461900.0</v>
+        <v>594270.0</v>
       </c>
       <c r="N371" s="1">
-        <v>461900.0</v>
+        <v>608315.97</v>
       </c>
       <c r="O371" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
       <c r="B372" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="C372" s="1">
-        <v>-3094.0</v>
+        <v>2139.0</v>
       </c>
       <c r="D372" s="1">
-        <v>0.035</v>
+        <v>0.1675</v>
       </c>
       <c r="E372" s="1">
-        <v>0.0738493859</v>
+        <v>0.2182865825</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>300500.0</v>
+        <v>-271581.25</v>
       </c>
       <c r="J372" s="1">
         <v>0</v>
       </c>
       <c r="K372">
         <v>0.0</v>
       </c>
       <c r="L372">
         <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>300500.0</v>
+        <v>-271581.25</v>
       </c>
       <c r="N372" s="1">
-        <v>300500.0</v>
+        <v>-271581.25</v>
       </c>
       <c r="O372" s="1">
-        <v>0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="B373" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="C373" s="1">
-        <v>-2900000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D373" s="1">
-        <v>10.28573345</v>
+        <v>0.03</v>
       </c>
       <c r="E373" s="1">
-        <v>0.0</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>0.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-274119.6</v>
+        <v>-606281.25</v>
       </c>
       <c r="J373" s="1">
         <v>0</v>
       </c>
       <c r="K373">
         <v>0.0</v>
       </c>
-      <c r="L373" t="s">
-        <v>944</v>
+      <c r="L373">
+        <v>0.0</v>
       </c>
       <c r="M373" s="1">
-        <v>-274119.6</v>
+        <v>-606281.25</v>
       </c>
       <c r="N373" s="1">
-        <v>-298286.27</v>
+        <v>-606281.25</v>
       </c>
       <c r="O373" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>951</v>
+      </c>
+      <c r="B374" t="s">
+        <v>952</v>
+      </c>
+      <c r="C374" s="1">
+        <v>1480.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="E374" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>266400.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-187960.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-70.555555555556</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>78440.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>78440.0</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>953</v>
+      </c>
+      <c r="B375" t="s">
+        <v>954</v>
+      </c>
+      <c r="C375" s="1">
+        <v>1480.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>35.6</v>
+      </c>
+      <c r="E375" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>836200.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-309320.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>-36.991150442478</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>526880.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>526880.0</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>955</v>
+      </c>
+      <c r="B376" t="s">
+        <v>956</v>
+      </c>
+      <c r="C376" s="1">
+        <v>-2139.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.1559841047</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>232531.25</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>232531.25</v>
+      </c>
+      <c r="N376" s="1">
+        <v>232531.25</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>957</v>
+      </c>
+      <c r="B377" t="s">
+        <v>958</v>
+      </c>
+      <c r="C377" s="1">
+        <v>-2139.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E377" s="1">
+        <v>0.0733754091</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>138368.75</v>
+      </c>
+      <c r="J377" s="1">
+        <v>0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>138368.75</v>
+      </c>
+      <c r="N377" s="1">
+        <v>138368.75</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>959</v>
+      </c>
+      <c r="B378" t="s">
+        <v>960</v>
+      </c>
+      <c r="C378" s="1">
+        <v>-955.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E378" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>143250.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>143250.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>143250.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>961</v>
+      </c>
+      <c r="B379" t="s">
+        <v>962</v>
+      </c>
+      <c r="C379" s="1">
+        <v>-2960.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="E379" s="1">
+        <v>30.4936486487</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-902612.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>517812.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>-57.368171484536</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379">
+        <v>0.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-384800.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-384800.0</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>963</v>
+      </c>
+      <c r="B380" t="s">
+        <v>964</v>
+      </c>
+      <c r="C380" s="1">
+        <v>-2900000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>11.335</v>
+      </c>
+      <c r="E380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-296090.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
+      </c>
+      <c r="L380" t="s">
+        <v>965</v>
+      </c>
+      <c r="M380" s="1">
+        <v>-296090.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>-328715.0</v>
+      </c>
+      <c r="O380" s="1">
         <v>-0.05</v>
       </c>
-      <c r="P373">
+      <c r="P380">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>