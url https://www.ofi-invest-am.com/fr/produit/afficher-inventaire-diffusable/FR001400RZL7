--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="966">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -247,57 +247,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1030,1932 +1030,1890 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
-    <t>DU100926</t>
-[...8 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
     <t>RX100926</t>
   </si>
   <si>
     <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>20 735.00</t>
+    <t>18 085.87</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 470.00</t>
+    <t>18 049.32</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>2 349.32</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 889.04</t>
+    <t>4 485.62</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>11 131.85</t>
+    <t>12 318.49</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 708.94</t>
+    <t>13 009.93</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 621.14</t>
-[...8 lines deleted...]
-    <t>5 155.51</t>
+    <t>1 849.62</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 200.27</t>
+    <t>1 830.42</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>21 390.41</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>55 990.18</t>
+    <t>59 676.05</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>2 805.00</t>
+    <t>4 537.50</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 644.66</t>
-[...5 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>5 983.56</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>26 503.57</t>
+  </si>
+  <si>
+    <t>AT0000A2NW83</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
+  </si>
+  <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>2 060.75</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>3 572.60</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>7 308.49</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>6 427.40</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>7 048.68</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>5 186.22</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>11 991.70</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>12 273.97</t>
+  </si>
+  <si>
+    <t>FR001400EAY1</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
+  </si>
+  <si>
+    <t>10 715.75</t>
+  </si>
+  <si>
+    <t>XS2342060360</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2032</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>1 226.22</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>15 626.71</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>25 144.60</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>12 975.10</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>2 055.84</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>17 880.82</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>10 065.13</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>4 767.93</t>
+  </si>
+  <si>
+    <t>FR0014007VJ6</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/02/2034</t>
+  </si>
+  <si>
+    <t>1 419.18</t>
+  </si>
+  <si>
+    <t>FR001400OIX5</t>
+  </si>
+  <si>
+    <t>BPCE SA 08/03/2033</t>
+  </si>
+  <si>
+    <t>6 441.78</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>6 054.79</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>15 879.45</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>12 774.14</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>17 605.48</t>
+  </si>
+  <si>
+    <t>FR0014002GI0</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>2 494.86</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>15 994.52</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>15 756.16</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>7 615.62</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>15 298.63</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>3 865.07</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>1 583.90</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>3 030.96</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>11 363.01</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>4 010.96</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 291.03</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>3 733.15</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>28 575.34</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>3 800.34</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>8 758.56</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>5 393.84</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>6 821.92</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>1 053.08</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 439.58</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>28 011.91</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>6 093.97</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>10 478.33</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>18 792.64</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>26 585.76</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 098.63</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>10 068.49</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>2 850.41</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>6 386.30</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>3 857.54</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>9 092.47</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>22 294.52</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>5 389.15</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 315.07</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>1 271.23</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>9 616.44</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>3 750.68</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>2 667.70</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>95 160.61</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 167.76</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>5 742.47</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>7 224.44</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>5 718.58</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>1 951.56</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>172 911.98</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 214.32</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>4 931.51</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>3 193.15</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>7 071.23</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 948.63</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>1 857.88</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>29 219.18</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>2 804.79</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>12 884.60</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>9 687.67</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 446.10</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>6 731.51</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>50 003.42</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>9 589.04</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>25 640.89</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 047.12</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>11 547.42</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>18 935.48</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>445 450.32</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>7 434.25</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>13 019.64</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>10 593.15</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 548.63</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>17 835.62</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 898.63</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 543.84</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 350.79</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>1 501.91</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>28 585.33</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>14 178.08</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>7 693.15</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 830.96</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>7 597.96</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>9 493.15</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>20 712.33</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 270.18</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>13 132.77</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>16 443.95</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>21 770.41</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>19 837.43</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>10 200.00</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>25 002.33</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
     <t>3 365.75</t>
   </si>
   <si>
-    <t>XS2872909770</t>
-[...1091 lines deleted...]
-    <t>10 791.78</t>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 278.30</t>
+    <t>15 192.46</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>16 599.04</t>
+    <t>19 280.42</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 297.26</t>
+    <t>3 225.00</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>1 828.77</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 129.42</t>
+    <t>3 006.25</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>49 414.01</t>
+    <t>52 577.71</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 676.71</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 104.46</t>
+    <t>6 209.55</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>17 666.43</t>
+    <t>18 996.16</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 701.37</t>
+    <t>5 391.78</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 292.81</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>3 092.47</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>5 431.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>4 800.91</t>
+    <t>6 045.60</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>12 159.52</t>
+    <t>13 462.32</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>17 202.74</t>
+    <t>9 910.27</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>4 826.71</t>
+    <t>6 078.08</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>31 438.36</t>
+    <t>33 380.14</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>5 933.54</t>
+    <t>7 131.66</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>9 459.62</t>
+    <t>10 174.19</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>5 414.79</t>
+    <t>6 204.45</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 560.62</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>4 971.39</t>
+    <t>5 501.34</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>11 383.56</t>
+    <t>12 246.58</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>17 071.23</t>
+    <t>18 854.79</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>2 354.70</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>29 826.52</t>
+    <t>42 124.43</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>7 385.86</t>
+    <t>9 254.58</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>9 372.43</t>
+    <t>10 478.17</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>8 514.55</t>
+    <t>1 402.40</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>3 326.37</t>
+    <t>4 781.65</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>2 536.73</t>
+    <t>3 805.10</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>10 631.51</t>
+    <t>11 753.42</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>6 376.03</t>
+    <t>7 627.40</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>8 238.70</t>
+    <t>9 986.30</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>3 667.81</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>19 849.32</t>
+    <t>21 143.84</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>5 374.66</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>5 468.06</t>
+    <t>6 372.22</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>16 347.95</t>
+    <t>17 815.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>11 197.77</t>
+    <t>13 335.53</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>7 956.43</t>
+    <t>9 176.03</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>1 269.35</t>
+    <t>1 772.30</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>4 715.75</t>
+    <t>5 938.36</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>20 139.38</t>
+    <t>21 700.00</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>1 460.56</t>
+    <t>2 921.13</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>33 716.71</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>7 333.15</t>
+    <t>8 359.79</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 819.73</t>
+    <t>2 456.63</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 054.79</t>
+    <t>2 917.81</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 393.90</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 041.78</t>
+    <t>4 343.84</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>2 038.36</t>
+    <t>2 728.77</t>
   </si>
   <si>
     <t>BE0390281500</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 3.5 22/10/2034</t>
   </si>
   <si>
-    <t>31 758.90</t>
+    <t>36 390.41</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 915.76</t>
+    <t>7 341.66</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 066.95</t>
-[...8 lines deleted...]
-    <t>14 045.97</t>
+    <t>1 401.37</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2606PS25</t>
-[...8 lines deleted...]
-    <t>JUN26 SX5E P @ 5950.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>ER32612CK10</t>
-[...8 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
   <si>
     <t>CDS-00109146</t>
   </si>
   <si>
     <t>PAR20260515050145045</t>
   </si>
   <si>
-    <t>-32 625.00</t>
+    <t>-3 222.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3264,19211 +3222,18811 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>631764.584</v>
+      </c>
+      <c r="C2">
+        <v>954.65</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>603119103.87</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>603119103.87</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9622.0</v>
+      </c>
+      <c r="C3">
+        <v>937.67</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>9022337.22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>9022337.22</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>37781.0</v>
+      </c>
+      <c r="C4">
+        <v>114.75</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>4335469.49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>4335469.49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P380"/>
+  <dimension ref="A1:Z372"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O380" sqref="O380"/>
+      <selection activeCell="N372" sqref="N372"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6839.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.98</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>240869.58</v>
+      </c>
+      <c r="H2" s="1">
+        <v>25714.64</v>
+      </c>
+      <c r="I2" s="1">
+        <v>10.675752413401</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>266584.22</v>
+      </c>
+      <c r="M2" s="1">
+        <v>266584.22</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>20515.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>36.31</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.306197904</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>580701.65</v>
+      </c>
+      <c r="H3" s="1">
+        <v>164198.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>28.275793602446</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>744899.65</v>
+      </c>
+      <c r="M3" s="1">
+        <v>744899.65</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5222.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>269.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.7687150517</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1283404.23</v>
+      </c>
+      <c r="H4" s="1">
+        <v>123402.57</v>
+      </c>
+      <c r="I4" s="1">
+        <v>9.6152534887625</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1406806.8</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1406806.8</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8431.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D5" s="1">
+        <v>207.5221658166</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1749619.38</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-217706.68</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-12.443088050385</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1531912.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1531912.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>824.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1539.1208859223</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1268235.61</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-588518.01</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-46.404469749907</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>679717.6</v>
+      </c>
+      <c r="M6" s="1">
+        <v>679717.6</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>103732.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0886326302</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2809958.04</v>
+      </c>
+      <c r="H7" s="1">
+        <v>21925.56</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.78028069059707</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2831883.6</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2831883.6</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1874.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>221881.6</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-5059.8</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-2.2804054054054</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>216821.8</v>
+      </c>
+      <c r="M8" s="1">
+        <v>216821.8</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.04</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5511.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>69.75</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>346641.9</v>
+      </c>
+      <c r="H9" s="1">
+        <v>37750.35</v>
+      </c>
+      <c r="I9" s="1">
+        <v>10.890302066773</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>384392.25</v>
+      </c>
+      <c r="M9" s="1">
+        <v>384392.25</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>97485.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.455</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8571026312</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>863434.65</v>
+      </c>
+      <c r="H10" s="1">
+        <v>155771.03</v>
+      </c>
+      <c r="I10" s="1">
+        <v>18.040859259007</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1019205.68</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1019205.68</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>19205.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D11" s="1">
+        <v>161.5490908618</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>3102550.29</v>
+      </c>
+      <c r="H11" s="1">
+        <v>582889.21</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.787421814845</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>3685439.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3685439.5</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>12382.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D12" s="1">
+        <v>240.1814278792</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2973926.44</v>
+      </c>
+      <c r="H12" s="1">
+        <v>2076691.36</v>
+      </c>
+      <c r="I12" s="1">
+        <v>69.829950467773</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>5050617.8</v>
+      </c>
+      <c r="M12" s="1">
+        <v>5050617.8</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>32601.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D13" s="1">
+        <v>25.8002549002</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>841114.11</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-339710.73</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-40.388185855068</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>501403.38</v>
+      </c>
+      <c r="M13" s="1">
+        <v>501403.38</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3919.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>53.4</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>249052.45</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-39777.85</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-15.971675845791</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>209274.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>209274.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>34964.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D15" s="1">
+        <v>67.6265644663</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2364495.2</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-541472.24</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-22.90012007637</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1823022.96</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1823022.96</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>17933.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.606</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750002788</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>236267.28</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-64002.88</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-27.089184757195</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>172264.4</v>
+      </c>
+      <c r="M16" s="1">
+        <v>172264.4</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>41723.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D17" s="1">
+        <v>56.6150514105</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2362149.79</v>
+      </c>
+      <c r="H17" s="1">
+        <v>753723.85</v>
+      </c>
+      <c r="I17" s="1">
+        <v>31.908385030909</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3115873.64</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3115873.64</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>21054.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.12</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8124194927</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>627670.68</v>
+      </c>
+      <c r="H18" s="1">
+        <v>69637.8</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.094639628539</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>697308.48</v>
+      </c>
+      <c r="M18" s="1">
+        <v>697308.48</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.11</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>14400.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>434.98798125</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>6263826.93</v>
+      </c>
+      <c r="H19" s="1">
+        <v>16462253.07</v>
+      </c>
+      <c r="I19" s="1">
+        <v>262.81462201894</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>22726080.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>22726080.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.69</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.16</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>302530.56</v>
+      </c>
+      <c r="H20" s="1">
+        <v>23241.28</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.6822916666667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>325771.84</v>
+      </c>
+      <c r="M20" s="1">
+        <v>325771.84</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>114663.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D21" s="1">
+        <v>26.1450424287</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2997869.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1979651.83</v>
+      </c>
+      <c r="I21" s="1">
+        <v>66.035301409101</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4977520.83</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4977520.83</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26749.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.91</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950001869</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>224557.86</v>
+      </c>
+      <c r="H22" s="1">
+        <v>40524.73</v>
+      </c>
+      <c r="I22" s="1">
+        <v>18.046453595523</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>265082.59</v>
+      </c>
+      <c r="M22" s="1">
+        <v>265082.59</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4274.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>64.75</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.8499953205</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>234428.88</v>
+      </c>
+      <c r="H23" s="1">
+        <v>42312.62</v>
+      </c>
+      <c r="I23" s="1">
+        <v>18.049235230745</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>276741.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>276741.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>26607.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1986875634</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>484212.48</v>
+      </c>
+      <c r="H24" s="1">
+        <v>90498.72</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18.689877633885</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>574711.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>574711.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>208054.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D25" s="1">
+        <v>10.8927986484</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2266290.33</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2200629.05</v>
+      </c>
+      <c r="I25" s="1">
+        <v>97.102697781886</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4466919.38</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4466919.38</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
+        <v>179096.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.084</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2008977867</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>573267.99</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-20935.93</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.6520319231499</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>552332.06</v>
+      </c>
+      <c r="M26" s="1">
+        <v>552332.06</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>463398.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.6766700331</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3557353.54</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1924644.8</v>
+      </c>
+      <c r="I27" s="1">
+        <v>54.103275886377</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>5481998.34</v>
+      </c>
+      <c r="M27" s="1">
+        <v>5481998.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>31134.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.675</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.48765626</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>513326.69</v>
+      </c>
+      <c r="H28" s="1">
+        <v>36966.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.2014100805863</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>550293.45</v>
+      </c>
+      <c r="M28" s="1">
+        <v>550293.45</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>20996.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1749990474</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>297618.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8923.32</v>
+      </c>
+      <c r="I29" s="1">
+        <v>2.998243253069</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>306541.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>306541.6</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4550.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.8423076923</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>581682.5</v>
+      </c>
+      <c r="H30" s="1">
+        <v>197732.5</v>
+      </c>
+      <c r="I30" s="1">
+        <v>33.993200758146</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>779415.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>779415.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2484.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>470469.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>231757.2</v>
+      </c>
+      <c r="I31" s="1">
+        <v>49.260823653643</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>702226.8</v>
+      </c>
+      <c r="M31" s="1">
+        <v>702226.8</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>7175.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.82</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>245385.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-24251.5</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.8830409356725</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>221133.5</v>
+      </c>
+      <c r="M32" s="1">
+        <v>221133.5</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="1">
+        <v>34796.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>79.7427368088</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2774728.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-719676.51</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-25.936828401579</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2055051.76</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2055051.76</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="1">
+        <v>38489.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D34" s="1">
+        <v>75.7418706643</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2915228.86</v>
+      </c>
+      <c r="H34" s="1">
+        <v>976778.82</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.506076775049</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3892007.68</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3892007.68</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3012840.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2819041071</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>33990571.97</v>
+      </c>
+      <c r="H35" s="1">
+        <v>138879.55</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.40858256260758</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>34129451.52</v>
+      </c>
+      <c r="M35" s="1">
+        <v>34129451.52</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.54</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="1">
+        <v>522891.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.794</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7730649791</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5633138.72</v>
+      </c>
+      <c r="H36" s="1">
+        <v>10946.73</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.19432736426558</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5644085.45</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5644085.45</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="1">
+        <v>9419.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>49.75</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.5393959019</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>494868.57</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-26273.32</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-5.3091510741933</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>468595.25</v>
+      </c>
+      <c r="M37" s="1">
+        <v>468595.25</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1">
+        <v>50029.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.464</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9723268504</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>598963.54</v>
+      </c>
+      <c r="H38" s="1">
+        <v>74626.92</v>
+      </c>
+      <c r="I38" s="1">
+        <v>12.459342683864</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>673590.46</v>
+      </c>
+      <c r="M38" s="1">
+        <v>673590.46</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="1">
+        <v>53059.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D39" s="1">
+        <v>28.7144252624</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1523558.69</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-137657.61</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-9.0352679488835</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1385901.08</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1385901.08</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="1">
+        <v>181864.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5497240245</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1918615.01</v>
+      </c>
+      <c r="H40" s="1">
+        <v>320130.83</v>
+      </c>
+      <c r="I40" s="1">
+        <v>16.685516809336</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2238745.84</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2238745.84</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="1">
+        <v>21704.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.385</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>348240.68</v>
+      </c>
+      <c r="H41" s="1">
+        <v>7379.36</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.1190401994391</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>355620.04</v>
+      </c>
+      <c r="M41" s="1">
+        <v>355620.04</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2561.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>84.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>237404.7</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-21000.2</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-8.8457389428263</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>216404.5</v>
+      </c>
+      <c r="M42" s="1">
+        <v>216404.5</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" s="1">
+        <v>17685.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4839010461</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>609847.79</v>
+      </c>
+      <c r="H43" s="1">
+        <v>59175.76</v>
+      </c>
+      <c r="I43" s="1">
+        <v>9.7033654905923</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>669023.55</v>
+      </c>
+      <c r="M43" s="1">
+        <v>669023.55</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="1">
+        <v>18917.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D44" s="1">
+        <v>55.8116947719</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1055789.83</v>
+      </c>
+      <c r="H44" s="1">
+        <v>468920.37</v>
+      </c>
+      <c r="I44" s="1">
+        <v>44.414177583052</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1524710.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1524710.2</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3803.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>55.15</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>236356.45</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-26621.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-11.263073209976</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>209735.45</v>
+      </c>
+      <c r="M45" s="1">
+        <v>209735.45</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="1">
+        <v>72476.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.52</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6621125614</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1352555.27</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-82775.75</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-6.119953234887</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1269779.52</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1269779.52</v>
+      </c>
+      <c r="N46" s="1">
         <v>0.21</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="1">
+        <v>22041.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D47" s="1">
+        <v>59.8561054399</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1319288.42</v>
+      </c>
+      <c r="H47" s="1">
+        <v>270308.5</v>
+      </c>
+      <c r="I47" s="1">
+        <v>20.488961769254</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1589596.92</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1589596.92</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="1">
+        <v>44014.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D48" s="1">
+        <v>28.2330126778</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1242647.82</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-453476.8</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-36.492785220514</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>789171.02</v>
+      </c>
+      <c r="M48" s="1">
+        <v>789171.02</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="1">
+        <v>56150.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>29.63</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0720142476</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1688543.6</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-24819.1</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4698524811559</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1663724.5</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1663724.5</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="1">
+        <v>8733.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D50" s="1">
+        <v>222.8043055078</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1945750.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>135323.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>6.9548451753822</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2081073.9</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2081073.9</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="1">
+        <v>29790.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8697522659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1485619.92</v>
+      </c>
+      <c r="H51" s="1">
+        <v>74184.48</v>
+      </c>
+      <c r="I51" s="1">
+        <v>4.99350331813</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1559804.4</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1559804.4</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="1">
+        <v>35356.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.6922154656</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1085153.97</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-157058.97</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-14.473427213283</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>928095.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>928095.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="1">
+        <v>174483.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1277582916</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3337468.65</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-193284.99</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5.7913649615855</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>3144183.66</v>
+      </c>
+      <c r="M53" s="1">
+        <v>3144183.66</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="1">
+        <v>350995.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.462</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5163874129</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1585229.4</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-19089.71</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.2042238177011</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1566139.69</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1566139.69</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1">
+        <v>5131.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>130.2</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.5517735334</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>746826.15</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-78769.95</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.547294038914</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>668056.2</v>
+      </c>
+      <c r="M55" s="1">
+        <v>668056.2</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1">
+        <v>36478.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.32</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.374560557</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1582217.22</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-220858.26</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-13.958782473623</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1361358.96</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1361358.96</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="1">
+        <v>470371.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D57" s="1">
+        <v>7.1426670437</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3359703.44</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1390102.92</v>
+      </c>
+      <c r="I57" s="1">
+        <v>41.375762617905</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>4749806.36</v>
+      </c>
+      <c r="M57" s="1">
+        <v>4749806.36</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="1">
+        <v>116511.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.2443328956</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1776132.47</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1405782.94</v>
+      </c>
+      <c r="I58" s="1">
+        <v>79.148541212132</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3181915.41</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3181915.41</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="1">
+        <v>9925.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.0693813602</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1032888.61</v>
+      </c>
+      <c r="H59" s="1">
+        <v>115433.89</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.175831438397</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1148322.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1148322.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="1">
+        <v>9226.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D60" s="1">
+        <v>192.6399165402</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1777295.87</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-221330.97</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-12.453242801943</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1555964.9</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1555964.9</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>147</v>
+      </c>
+      <c r="B61" s="1">
+        <v>3812.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>68.96</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>259825.92</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3049.6</v>
+      </c>
+      <c r="I61" s="1">
+        <v>1.1737089201878</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>262875.52</v>
+      </c>
+      <c r="M61" s="1">
+        <v>262875.52</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="1">
+        <v>9238.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>21.33</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>237047.08</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-40000.54</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-16.874512860483</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>197046.54</v>
+      </c>
+      <c r="M62" s="1">
+        <v>197046.54</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1462.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D63" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>469886.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1096.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.23335407591786</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>470983.3</v>
+      </c>
+      <c r="M63" s="1">
+        <v>470983.3</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="1">
+        <v>16480.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.826875</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1035386.9</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-34391.7</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-3.3216278861554</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1000995.2</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1000995.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2722.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>73.65</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>226606.5</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-26131.2</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-11.531531531532</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>200475.3</v>
+      </c>
+      <c r="M65" s="1">
+        <v>200475.3</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="1">
+        <v>7332.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>40.86</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>289247.4</v>
+      </c>
+      <c r="H66" s="1">
+        <v>10338.12</v>
+      </c>
+      <c r="I66" s="1">
+        <v>3.574144486692</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>299585.52</v>
+      </c>
+      <c r="M66" s="1">
+        <v>299585.52</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="1">
+        <v>6309.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>38.8</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>231918.84</v>
+      </c>
+      <c r="H67" s="1">
+        <v>12870.36</v>
+      </c>
+      <c r="I67" s="1">
+        <v>5.5495103373232</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>244789.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>244789.2</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12204.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D68" s="1">
+        <v>148.9054621436</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1817242.26</v>
+      </c>
+      <c r="H68" s="1">
+        <v>420971.34</v>
+      </c>
+      <c r="I68" s="1">
+        <v>23.165394579807</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>2238213.6</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2238213.6</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>324491.6</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-31267.4</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-9.6358118361153</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>293224.2</v>
+      </c>
+      <c r="M69" s="1">
+        <v>293224.2</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="1">
+        <v>67795.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.2662960395</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2390878.54</v>
+      </c>
+      <c r="H70" s="1">
+        <v>489731.01</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.483307780244</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2880609.55</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2880609.55</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="1">
+        <v>21171.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.126</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>225047.73</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-31841.18</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.148634158629</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>193206.55</v>
+      </c>
+      <c r="M71" s="1">
+        <v>193206.55</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="1">
+        <v>3302.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>238.4</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.2313840097</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>852680.03</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-65483.23</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7.6796955125125</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>787196.8</v>
+      </c>
+      <c r="M72" s="1">
+        <v>787196.8</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="1">
+        <v>19653.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>78.0324321986</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1533571.39</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-79249.39</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-5.1676361802759</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1454322.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1454322.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" s="1">
+        <v>6457.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.1594130401</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>446562.33</v>
+      </c>
+      <c r="H74" s="1">
+        <v>29964.27</v>
+      </c>
+      <c r="I74" s="1">
+        <v>6.7099860393509</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>476526.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>476526.6</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1183.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>2347.3844294167</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>2776955.78</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-853397.78</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-30.731414095474</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1923558.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1923558.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4718.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>229955.32</v>
+      </c>
+      <c r="H76" s="1">
+        <v>28826.98</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.535904800985</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>258782.3</v>
+      </c>
+      <c r="M76" s="1">
+        <v>258782.3</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>179</v>
+      </c>
+      <c r="B77" s="1">
+        <v>7256.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.38</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>229579.84</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-38166.56</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-16.624525916561</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>191413.28</v>
+      </c>
+      <c r="M77" s="1">
+        <v>191413.28</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>181</v>
+      </c>
+      <c r="B78" s="1">
+        <v>93750.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D78" s="1">
+        <v>15.0480037333</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1410750.35</v>
+      </c>
+      <c r="H78" s="1">
+        <v>622687.15</v>
+      </c>
+      <c r="I78" s="1">
+        <v>44.138720220768</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>2033437.5</v>
+      </c>
+      <c r="M78" s="1">
+        <v>2033437.5</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>183</v>
+      </c>
+      <c r="B79" s="1">
+        <v>41406.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>48.4406578757</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2005733.88</v>
+      </c>
+      <c r="H79" s="1">
+        <v>313002.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>15.605366350994</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>2318736.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>2318736.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>185</v>
+      </c>
+      <c r="B80" s="1">
+        <v>42433.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D80" s="1">
+        <v>30.9492390357</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1313269.06</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2009234.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>152.99491179667</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>3322503.9</v>
+      </c>
+      <c r="M80" s="1">
+        <v>3322503.9</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>187</v>
+      </c>
+      <c r="B81" s="1">
+        <v>98558.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D81" s="1">
+        <v>14.320082388</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>1411358.68</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1269911.71</v>
+      </c>
+      <c r="I81" s="1">
+        <v>89.977957268807</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2681270.39</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2681270.39</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>189</v>
+      </c>
+      <c r="B82" s="1">
+        <v>5780.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>34.12</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.0999965398</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>225997.98</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-28784.38</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.736565167529</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>197213.6</v>
+      </c>
+      <c r="M82" s="1">
+        <v>197213.6</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>191</v>
+      </c>
+      <c r="B83" s="1">
+        <v>768053.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D83" s="1">
+        <v>3.1212953924</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2397320.29</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2174131.17</v>
+      </c>
+      <c r="I83" s="1">
+        <v>90.690058356783</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>4571451.46</v>
+      </c>
+      <c r="M83" s="1">
+        <v>4571451.46</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>193</v>
+      </c>
+      <c r="B84" s="1">
+        <v>43412.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1495694739</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>831321.11</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-227894.31</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.413511729541</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>603426.8</v>
+      </c>
+      <c r="M84" s="1">
+        <v>603426.8</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>195</v>
+      </c>
+      <c r="B85" s="1">
+        <v>15561.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.26</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>233259.39</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-26920.53</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-11.541027351568</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>206338.86</v>
+      </c>
+      <c r="M85" s="1">
+        <v>206338.86</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>197</v>
+      </c>
+      <c r="B86" s="1">
+        <v>9199.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.3564235243</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1051964.74</v>
+      </c>
+      <c r="H86" s="1">
+        <v>26618.01</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.5303138962623</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1078582.75</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1078582.75</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2460.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>267.05</v>
+      </c>
+      <c r="D87" s="1">
+        <v>284.6374796748</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>700208.2</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-43265.2</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-6.1789050742336</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>656943.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>656943.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" s="1">
+        <v>7399.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>37.18</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>263552.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>11542.44</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4.3795620437956</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>275094.82</v>
+      </c>
+      <c r="M88" s="1">
+        <v>275094.82</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" s="1">
+        <v>14035.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.96</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.6223541147</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>892939.74</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-191751.14</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-21.474141132973</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>701188.6</v>
+      </c>
+      <c r="M89" s="1">
+        <v>701188.6</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>205</v>
+      </c>
+      <c r="B90" s="1">
+        <v>6888.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>230288.8</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-46103.68</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-20.019940179462</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>184185.12</v>
+      </c>
+      <c r="M90" s="1">
+        <v>184185.12</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>207</v>
+      </c>
+      <c r="B91" s="1">
+        <v>601326.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.7292503401</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2242495.19</v>
+      </c>
+      <c r="H91" s="1">
+        <v>443026.73</v>
+      </c>
+      <c r="I91" s="1">
+        <v>19.755972363981</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2685521.92</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2685521.92</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>209</v>
+      </c>
+      <c r="B92" s="1">
+        <v>27179.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.9190006991</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>731631.52</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-82325.21</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-11.252277649274</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>649306.31</v>
+      </c>
+      <c r="M92" s="1">
+        <v>649306.31</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>211</v>
+      </c>
+      <c r="B93" s="1">
+        <v>14703.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.2996402095</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1504111.61</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1037448.97</v>
+      </c>
+      <c r="I93" s="1">
+        <v>68.974201322733</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2541560.58</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2541560.58</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>213</v>
+      </c>
+      <c r="B94" s="1">
+        <v>12005.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.7527730112</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1173522.04</v>
+      </c>
+      <c r="H94" s="1">
+        <v>566602.71</v>
+      </c>
+      <c r="I94" s="1">
+        <v>48.282238482713</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1740124.75</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1740124.75</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>215</v>
+      </c>
+      <c r="B95" s="1">
+        <v>14311.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>46.255</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8533743274</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>813628.64</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-151673.33</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-18.641591820072</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>661955.31</v>
+      </c>
+      <c r="M95" s="1">
+        <v>661955.31</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>217</v>
+      </c>
+      <c r="B96" s="1">
+        <v>7808.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>329.2022015881</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2570410.79</v>
+      </c>
+      <c r="H96" s="1">
+        <v>459093.21</v>
+      </c>
+      <c r="I96" s="1">
+        <v>17.860694165542</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>3029504.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>3029504.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="1">
+        <v>44806.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>24.63</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.7216131768</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>928452.6</v>
+      </c>
+      <c r="H97" s="1">
+        <v>175119.18</v>
+      </c>
+      <c r="I97" s="1">
+        <v>18.861402294527</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1103571.78</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1103571.78</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>221</v>
+      </c>
+      <c r="B98" s="1">
+        <v>8174.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D98" s="1">
+        <v>463.2448005872</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>3786563.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>265697.5</v>
+      </c>
+      <c r="I98" s="1">
+        <v>7.0168514296474</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>4052260.5</v>
+      </c>
+      <c r="M98" s="1">
+        <v>4052260.5</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>223</v>
+      </c>
+      <c r="B99" s="1">
+        <v>23938.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>43.335</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.7154549252</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>1405530.56</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-368177.33</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-26.194900379825</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>1037353.23</v>
+      </c>
+      <c r="M99" s="1">
+        <v>1037353.23</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>225</v>
+      </c>
+      <c r="B100" s="1">
+        <v>11013.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>145.65</v>
+      </c>
+      <c r="D100" s="1">
+        <v>143.2404812494</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>1577507.42</v>
+      </c>
+      <c r="H100" s="1">
+        <v>26536.03</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.6821492985434</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1604043.45</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1604043.45</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>227</v>
+      </c>
+      <c r="B101" s="1">
+        <v>21005.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7766617472</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>247368.78</v>
+      </c>
+      <c r="H101" s="1">
+        <v>56363.52</v>
+      </c>
+      <c r="I101" s="1">
+        <v>22.785219703149</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>303732.3</v>
+      </c>
+      <c r="M101" s="1">
+        <v>303732.3</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>229</v>
+      </c>
+      <c r="B102" s="1">
+        <v>21869.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1691897206</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1140888.01</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-18570.93</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.6277609929479</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1122317.08</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1122317.08</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>231</v>
+      </c>
+      <c r="B103" s="1">
+        <v>2146.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D103" s="1">
+        <v>292.6990493942</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>628132.16</v>
+      </c>
+      <c r="H103" s="1">
+        <v>397012.04</v>
+      </c>
+      <c r="I103" s="1">
+        <v>63.205176439302</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1025144.2</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1025144.2</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>233</v>
+      </c>
+      <c r="B104" s="1">
+        <v>228143.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.538</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4651720193</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>790554.74</v>
+      </c>
+      <c r="H104" s="1">
+        <v>16615.19</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.1017127795603</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>807169.93</v>
+      </c>
+      <c r="M104" s="1">
+        <v>807169.93</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>235</v>
+      </c>
+      <c r="B105" s="1">
+        <v>14702.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>76.32</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.2035974697</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1017431.29</v>
+      </c>
+      <c r="H105" s="1">
+        <v>104625.35</v>
+      </c>
+      <c r="I105" s="1">
+        <v>10.283284092826</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1122056.64</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1122056.64</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="1">
+        <v>246669.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.1370650548</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1267154.7</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1542405.21</v>
+      </c>
+      <c r="I106" s="1">
+        <v>121.72193418846</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>2809559.91</v>
+      </c>
+      <c r="M106" s="1">
+        <v>2809559.91</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>239</v>
+      </c>
+      <c r="B107" s="1">
+        <v>106049.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.305</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3735864553</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1736402.47</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-7273.52</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.41888445367162</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1729128.95</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1729128.95</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>241</v>
+      </c>
+      <c r="B108" s="1">
+        <v>29229.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>152.33</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2922900.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1529553.57</v>
+      </c>
+      <c r="I108" s="1">
+        <v>52.33</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>4452453.57</v>
+      </c>
+      <c r="M108" s="1">
+        <v>4452453.57</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>243</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1481.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>2130.04</v>
+      </c>
+      <c r="D109" s="1">
+        <v>1322.4878528022</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1958604.51</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1195984.73</v>
+      </c>
+      <c r="I109" s="1">
+        <v>61.063105077809</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3154589.24</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3154589.24</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="1">
+        <v>9631.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1077.59</v>
+      </c>
+      <c r="D110" s="1">
+        <v>1076.0998266016</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10363917.43</v>
+      </c>
+      <c r="H110" s="1">
+        <v>14351.86</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.13847910403508</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>10378269.29</v>
+      </c>
+      <c r="M110" s="1">
+        <v>10378269.29</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" s="1">
+        <v>18132.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>135.5</v>
+      </c>
+      <c r="D111" s="1">
+        <v>115.8781325833</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>2101102.3</v>
+      </c>
+      <c r="H111" s="1">
+        <v>355783.7</v>
+      </c>
+      <c r="I111" s="1">
+        <v>16.933192638931</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>2456886.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>2456886.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>249</v>
+      </c>
+      <c r="B112" s="1">
+        <v>89886.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D112" s="1">
+        <v>18.1678300291</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1633033.57</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-106769.29</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-6.5380952334005</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1526264.28</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1526264.28</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>251</v>
+      </c>
+      <c r="B113" s="1">
+        <v>9278.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>67.7860099159</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>628918.6</v>
+      </c>
+      <c r="H113" s="1">
+        <v>20541.4</v>
+      </c>
+      <c r="I113" s="1">
+        <v>3.2661460481531</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>649460.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>649460.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>253</v>
+      </c>
+      <c r="B114" s="1">
+        <v>32029.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.46</v>
+      </c>
+      <c r="D114" s="1">
+        <v>22.637626526</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>725060.54</v>
+      </c>
+      <c r="H114" s="1">
+        <v>186484.8</v>
+      </c>
+      <c r="I114" s="1">
+        <v>25.719893679499</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>911545.34</v>
+      </c>
+      <c r="M114" s="1">
+        <v>911545.34</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>255</v>
+      </c>
+      <c r="B115" s="1">
+        <v>18599.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D115" s="1">
+        <v>40.8572546911</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>759904.08</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-62906.55</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-8.2782224303888</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>696997.53</v>
+      </c>
+      <c r="M115" s="1">
+        <v>696997.53</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>257</v>
+      </c>
+      <c r="B116" s="1">
+        <v>14404.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>15.94</v>
+      </c>
+      <c r="D116" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>235649.44</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-6049.68</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-2.5672371638142</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>229599.76</v>
+      </c>
+      <c r="M116" s="1">
+        <v>229599.76</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>259</v>
+      </c>
+      <c r="B117" s="1">
+        <v>9969.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>26.8</v>
+      </c>
+      <c r="D117" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>236863.44</v>
+      </c>
+      <c r="H117" s="1">
+        <v>30305.76</v>
+      </c>
+      <c r="I117" s="1">
+        <v>12.794612794613</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>267169.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>267169.2</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>261</v>
+      </c>
+      <c r="B118" s="1">
+        <v>26065.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>34.285</v>
+      </c>
+      <c r="D118" s="1">
+        <v>41.6493642816</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1085590.68</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-191952.15</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-17.68181631773</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>893638.53</v>
+      </c>
+      <c r="M118" s="1">
+        <v>893638.53</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="1">
+        <v>8686.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>26.06</v>
+      </c>
+      <c r="D119" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>241731.38</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-15374.22</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-6.3600431189364</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>226357.16</v>
+      </c>
+      <c r="M119" s="1">
+        <v>226357.16</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2628.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>238359.6</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-1839.6</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.77177508269019</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>236520.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>236520.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" s="1">
+        <v>7579.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>36.86</v>
+      </c>
+      <c r="D121" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>279437.73</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-75.79</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.027122321670735</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>279361.94</v>
+      </c>
+      <c r="M121" s="1">
+        <v>279361.94</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" s="1">
+        <v>11349.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D122" s="1">
+        <v>278.929523306</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3165571.16</v>
+      </c>
+      <c r="H122" s="1">
+        <v>610241.14</v>
+      </c>
+      <c r="I122" s="1">
+        <v>19.277441862972</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3775812.3</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3775812.3</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>271</v>
+      </c>
+      <c r="B123" s="1">
+        <v>378706.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D123" s="1">
+        <v>2.6309171759</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>996344.12</v>
+      </c>
+      <c r="H123" s="1">
+        <v>584374.72</v>
+      </c>
+      <c r="I123" s="1">
+        <v>58.651896294626</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1580718.84</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1580718.84</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>273</v>
+      </c>
+      <c r="B124" s="1">
+        <v>87334.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>9.11</v>
+      </c>
+      <c r="D124" s="1">
+        <v>9.3799942749</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>819192.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-23579.68</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-2.8784055399341</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>795612.74</v>
+      </c>
+      <c r="M124" s="1">
+        <v>795612.74</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>275</v>
+      </c>
+      <c r="B125" s="1">
+        <v>37106.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D125" s="1">
+        <v>92.0736360696</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3416484.34</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-630936.92</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-18.46743193326</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2785547.42</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2785547.42</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126" s="1">
+        <v>33226.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D126" s="1">
+        <v>144.1771001625</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>4790428.33</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-300266.69</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-6.2680551573976</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>4490161.64</v>
+      </c>
+      <c r="M126" s="1">
+        <v>4490161.64</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>279</v>
+      </c>
+      <c r="B127" s="1">
+        <v>75045.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>30.76</v>
+      </c>
+      <c r="D127" s="1">
+        <v>32.6351207942</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>2449102.64</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-140718.44</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-5.7457142751681</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2308384.2</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2308384.2</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>281</v>
+      </c>
+      <c r="B128" s="1">
+        <v>19663.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D128" s="1">
+        <v>119.2287585821</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2344395.08</v>
+      </c>
+      <c r="H128" s="1">
+        <v>3083576.07</v>
+      </c>
+      <c r="I128" s="1">
+        <v>131.52971085403</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>5427971.15</v>
+      </c>
+      <c r="M128" s="1">
+        <v>5427971.15</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>283</v>
+      </c>
+      <c r="B129" s="1">
+        <v>26883.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D129" s="1">
+        <v>125.955631068</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3386065.23</v>
+      </c>
+      <c r="H129" s="1">
+        <v>751766.13</v>
+      </c>
+      <c r="I129" s="1">
+        <v>22.20176160044</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>4137831.36</v>
+      </c>
+      <c r="M129" s="1">
+        <v>4137831.36</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" s="1">
+        <v>24171.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D130" s="1">
+        <v>137.7839721153</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3330376.39</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3135366.11</v>
+      </c>
+      <c r="I130" s="1">
+        <v>94.144497283083</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>6465742.5</v>
+      </c>
+      <c r="M130" s="1">
+        <v>6465742.5</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>287</v>
+      </c>
+      <c r="B131" s="1">
+        <v>28552.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>16.94</v>
+      </c>
+      <c r="D131" s="1">
+        <v>19.6485465116</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>561005.3</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-77334.42</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-13.784971371928</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>483670.88</v>
+      </c>
+      <c r="M131" s="1">
+        <v>483670.88</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>289</v>
+      </c>
+      <c r="B132" s="1">
+        <v>24978.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D132" s="1">
+        <v>37.0772728001</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>926116.12</v>
+      </c>
+      <c r="H132" s="1">
+        <v>991694.72</v>
+      </c>
+      <c r="I132" s="1">
+        <v>107.08103428758</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1917810.84</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1917810.84</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>291</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1955.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>143.6</v>
+      </c>
+      <c r="D133" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>256496.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>24242.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>9.4512195121951</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>280738.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>280738.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>293</v>
+      </c>
+      <c r="B134" s="1">
+        <v>5758.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D134" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>302295.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-7485.4</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-2.4761904761905</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>294809.6</v>
+      </c>
+      <c r="M134" s="1">
+        <v>294809.6</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>295</v>
+      </c>
+      <c r="B135" s="1">
+        <v>21433.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>62.6</v>
+      </c>
+      <c r="D135" s="1">
+        <v>25.009006672</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>536018.04</v>
+      </c>
+      <c r="H135" s="1">
+        <v>805687.76</v>
+      </c>
+      <c r="I135" s="1">
+        <v>150.30982166197</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1341705.8</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1341705.8</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>297</v>
+      </c>
+      <c r="B136" s="1">
+        <v>20363.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>9.248</v>
+      </c>
+      <c r="D136" s="1">
+        <v>11.5050002455</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>234276.32</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-45959.3</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-19.617561006593</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>188317.02</v>
+      </c>
+      <c r="M136" s="1">
+        <v>188317.02</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>299</v>
+      </c>
+      <c r="B137" s="1">
+        <v>66397.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D137" s="1">
+        <v>29.8923094417</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1984759.67</v>
+      </c>
+      <c r="H137" s="1">
+        <v>208997.21</v>
+      </c>
+      <c r="I137" s="1">
+        <v>10.530101611748</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2193756.88</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2193756.88</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>301</v>
+      </c>
+      <c r="B138" s="1">
+        <v>4552.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>51.62</v>
+      </c>
+      <c r="D138" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>234336.96</v>
+      </c>
+      <c r="H138" s="1">
+        <v>637.28</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.27195027195027</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>234974.24</v>
+      </c>
+      <c r="M138" s="1">
+        <v>234974.24</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>303</v>
+      </c>
+      <c r="B139" s="1">
+        <v>48243.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>10.265</v>
+      </c>
+      <c r="D139" s="1">
+        <v>10.1855342744</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>491380.73</v>
+      </c>
+      <c r="H139" s="1">
+        <v>3833.67</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.78018321963908</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>495214.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>495214.4</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>305</v>
+      </c>
+      <c r="B140" s="1">
+        <v>3220.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D140" s="1">
+        <v>254.7794906832</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>820389.96</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-123259.96</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-15.024557345875</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>697130.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>697130.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>307</v>
+      </c>
+      <c r="B141" s="1">
+        <v>4152.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D141" s="1">
+        <v>252.5668978805</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1048657.76</v>
+      </c>
+      <c r="H141" s="1">
+        <v>24634.24</v>
+      </c>
+      <c r="I141" s="1">
+        <v>2.3491210325855</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1073292.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1073292.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>309</v>
+      </c>
+      <c r="B142" s="1">
+        <v>12937.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="D142" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>233124.74</v>
+      </c>
+      <c r="H142" s="1">
+        <v>36223.6</v>
+      </c>
+      <c r="I142" s="1">
+        <v>15.538290788013</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>269348.34</v>
+      </c>
+      <c r="M142" s="1">
+        <v>269348.34</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>311</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15520.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D143" s="1">
+        <v>104.2589458763</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1618098.84</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-14106.84</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-0.87181571677043</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1603992.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1603992.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>313</v>
+      </c>
+      <c r="B144" s="1">
+        <v>57240.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D144" s="1">
+        <v>66.3206640461</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>3796194.81</v>
+      </c>
+      <c r="H144" s="1">
+        <v>616436.79</v>
+      </c>
+      <c r="I144" s="1">
+        <v>16.238281248796</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>4412631.6</v>
+      </c>
+      <c r="M144" s="1">
+        <v>4412631.6</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>315</v>
+      </c>
+      <c r="B145" s="1">
+        <v>13085.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="D145" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>276878.6</v>
+      </c>
+      <c r="H145" s="1">
+        <v>38469.9</v>
+      </c>
+      <c r="I145" s="1">
+        <v>13.894139886578</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>315348.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>315348.5</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>317</v>
+      </c>
+      <c r="B146" s="1">
+        <v>38224.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>18.355</v>
+      </c>
+      <c r="D146" s="1">
+        <v>19.003486553</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>726389.27</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-24787.75</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-3.412460924705</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>701601.52</v>
+      </c>
+      <c r="M146" s="1">
+        <v>701601.52</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>319</v>
+      </c>
+      <c r="B147" s="1">
+        <v>18725.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>23.28</v>
+      </c>
+      <c r="D147" s="1">
+        <v>26.9722520694</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>505055.42</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-69137.42</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-13.689075943389</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>435918.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>435918.0</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>321</v>
+      </c>
+      <c r="B148" s="1">
+        <v>57733.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>20.4</v>
+      </c>
+      <c r="D148" s="1">
+        <v>19.845657423</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1145749.34</v>
+      </c>
+      <c r="H148" s="1">
+        <v>32003.86</v>
+      </c>
+      <c r="I148" s="1">
+        <v>2.7932689012066</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1177753.2</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1177753.2</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>323</v>
+      </c>
+      <c r="B149" s="1">
+        <v>25466.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>55.9</v>
+      </c>
+      <c r="D149" s="1">
+        <v>60.5302544569</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1541463.46</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-117914.06</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-7.6494878444929</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1423549.4</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1423549.4</v>
+      </c>
+      <c r="N149" s="1">
         <v>0.23</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>325</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2919.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>83.1</v>
+      </c>
+      <c r="D150" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>239358.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3210.9</v>
+      </c>
+      <c r="I150" s="1">
+        <v>1.3414634146341</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>242568.9</v>
+      </c>
+      <c r="M150" s="1">
+        <v>242568.9</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>327</v>
+      </c>
+      <c r="B151" s="1">
+        <v>9854.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D151" s="1">
+        <v>106.3950740816</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>1048417.06</v>
+      </c>
+      <c r="H151" s="1">
+        <v>233588.34</v>
+      </c>
+      <c r="I151" s="1">
+        <v>22.280097197197</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1282005.4</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1282005.4</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>329</v>
+      </c>
+      <c r="B152" s="1">
+        <v>7328.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>74.28</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.5638100437</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>736931.6</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-192607.76</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-26.136450112873</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>544323.84</v>
+      </c>
+      <c r="M152" s="1">
+        <v>544323.84</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>331</v>
+      </c>
+      <c r="B153" s="1">
+        <v>45994.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D153" s="1">
+        <v>28.3329947384</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1303147.76</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-311517.12</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-23.904972986333</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>991630.64</v>
+      </c>
+      <c r="M153" s="1">
+        <v>991630.64</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>333</v>
+      </c>
+      <c r="B154" s="1">
+        <v>51907.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D154" s="1">
+        <v>36.6765563411</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>1903770.01</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-243784.15</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-12.805336186591</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>1659985.86</v>
+      </c>
+      <c r="M154" s="1">
+        <v>1659985.86</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>335</v>
+      </c>
+      <c r="B155" s="1">
+        <v>35311.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D155" s="1">
+        <v>31.4293548753</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1109801.95</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-275049.91</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-24.78369316255</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>834752.04</v>
+      </c>
+      <c r="M155" s="1">
+        <v>834752.04</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>337</v>
+      </c>
+      <c r="B156" s="1">
+        <v>25391.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>110.5186077744</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2806177.97</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-1358890.97</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-48.424974628391</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>1447287.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>1447287.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>339</v>
+      </c>
+      <c r="B157" s="1">
+        <v>1129.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>274.95</v>
+      </c>
+      <c r="D157" s="1">
+        <v>276.050044287</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-124195.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>341</v>
+      </c>
+      <c r="B158" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D158" s="1">
+        <v>114.620043478</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>350380.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>343</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>8250.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>345</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-32.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>127.47</v>
+      </c>
+      <c r="D160" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-54400.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>347</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1206000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.4</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.00551161</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1206066.47</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-7302.47</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.60547823703282</v>
+      </c>
+      <c r="J161">
+        <v>1.5</v>
+      </c>
+      <c r="K161" t="s">
+        <v>348</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1198764.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1216849.87</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>350</v>
+      </c>
+      <c r="B162" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>397324.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2964.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J162">
+        <v>0.22</v>
+      </c>
+      <c r="K162">
+        <v>873.97</v>
+      </c>
+      <c r="L162" s="1">
+        <v>400288.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>401161.97</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>352</v>
+      </c>
+      <c r="B163" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="H163" s="1">
+        <v>42036.72</v>
+      </c>
+      <c r="I163" s="1">
+        <v>8.506313941957</v>
+      </c>
+      <c r="J163">
+        <v>3.7</v>
+      </c>
+      <c r="K163" t="s">
+        <v>353</v>
+      </c>
+      <c r="L163" s="1">
+        <v>536219.28</v>
+      </c>
+      <c r="M163" s="1">
+        <v>554268.6</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>355</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>698929.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>9821.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J164">
+        <v>0.34</v>
+      </c>
+      <c r="K164" t="s">
+        <v>356</v>
+      </c>
+      <c r="L164" s="1">
+        <v>708750.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>711099.32</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>358</v>
+      </c>
+      <c r="B165" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>14844.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>2.4767243968365</v>
+      </c>
+      <c r="J165">
+        <v>0.75</v>
+      </c>
+      <c r="K165" t="s">
+        <v>359</v>
+      </c>
+      <c r="L165" s="1">
+        <v>614184.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>618669.62</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>361</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>91.925</v>
+      </c>
+      <c r="D166" s="1">
+        <v>91.85654636</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1010422.01</v>
+      </c>
+      <c r="H166" s="1">
+        <v>752.99</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.074522327556978</v>
+      </c>
+      <c r="J166">
+        <v>1.12</v>
+      </c>
+      <c r="K166" t="s">
+        <v>362</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1011175.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1023493.49</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>364</v>
+      </c>
+      <c r="B167" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-1579.86</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J167">
+        <v>2.16</v>
+      </c>
+      <c r="K167" t="s">
+        <v>365</v>
+      </c>
+      <c r="L167" s="1">
+        <v>597380.04</v>
+      </c>
+      <c r="M167" s="1">
+        <v>610389.97</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>367</v>
+      </c>
+      <c r="B168" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-8850.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J168">
+        <v>0.46</v>
+      </c>
+      <c r="K168" t="s">
+        <v>368</v>
+      </c>
+      <c r="L168" s="1">
+        <v>586668.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>589429.64</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" s="1">
+        <v>353000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.76066856</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>330975.16</v>
+      </c>
+      <c r="H169" s="1">
+        <v>2045.04</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.61788322724884</v>
+      </c>
+      <c r="J169">
+        <v>0.52</v>
+      </c>
+      <c r="K169" t="s">
+        <v>371</v>
+      </c>
+      <c r="L169" s="1">
+        <v>333020.2</v>
+      </c>
+      <c r="M169" s="1">
+        <v>334869.82</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" s="1">
+        <v>337000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>335807.02</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2089.4</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J170">
+        <v>0.54</v>
+      </c>
+      <c r="K170" t="s">
+        <v>374</v>
+      </c>
+      <c r="L170" s="1">
+        <v>337896.42</v>
+      </c>
+      <c r="M170" s="1">
+        <v>339726.84</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>376</v>
+      </c>
+      <c r="B171" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="H171" s="1">
+        <v>6131.24</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.217654379861</v>
+      </c>
+      <c r="J171">
+        <v>0.04</v>
+      </c>
+      <c r="K171">
+        <v>184.93</v>
+      </c>
+      <c r="L171" s="1">
+        <v>509660.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>509844.93</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D172" s="1">
+        <v>104.89389273</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1153832.82</v>
+      </c>
+      <c r="H172" s="1">
+        <v>66430.18</v>
+      </c>
+      <c r="I172" s="1">
+        <v>5.7573487985894</v>
+      </c>
+      <c r="J172">
+        <v>5.43</v>
+      </c>
+      <c r="K172" t="s">
+        <v>379</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1220263.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1279939.05</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>381</v>
+      </c>
+      <c r="B173" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>799627.4</v>
+      </c>
+      <c r="H173" s="1">
+        <v>8744.67</v>
+      </c>
+      <c r="I173" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J173">
+        <v>0.57</v>
+      </c>
+      <c r="K173" t="s">
+        <v>382</v>
+      </c>
+      <c r="L173" s="1">
+        <v>808372.07</v>
+      </c>
+      <c r="M173" s="1">
+        <v>812909.57</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>384</v>
+      </c>
+      <c r="B174" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D174" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>319950.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-6381.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.9943741209564</v>
+      </c>
+      <c r="J174">
+        <v>0.67</v>
+      </c>
+      <c r="K174" t="s">
+        <v>385</v>
+      </c>
+      <c r="L174" s="1">
+        <v>313569.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>315582.7</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>387</v>
+      </c>
+      <c r="B175" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J175">
+        <v>0.47</v>
+      </c>
+      <c r="K175" t="s">
+        <v>388</v>
+      </c>
+      <c r="L175" s="1">
+        <v>605778.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>608613.62</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>13915.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.0957219205017</v>
+      </c>
+      <c r="J176">
+        <v>0.46</v>
+      </c>
+      <c r="K176" t="s">
+        <v>391</v>
+      </c>
+      <c r="L176" s="1">
+        <v>1283854.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>1289837.56</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.93515942</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>905388.38</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-10469.42</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.1563457441325</v>
+      </c>
+      <c r="J177">
+        <v>2.95</v>
+      </c>
+      <c r="K177" t="s">
+        <v>394</v>
+      </c>
+      <c r="L177" s="1">
+        <v>894918.96</v>
+      </c>
+      <c r="M177" s="1">
+        <v>921422.53</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>396</v>
+      </c>
+      <c r="B178" s="1">
+        <v>3780000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>88.286</v>
+      </c>
+      <c r="D178" s="1">
+        <v>86.91335767</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>3285324.92</v>
+      </c>
+      <c r="H178" s="1">
+        <v>51885.88</v>
+      </c>
+      <c r="I178" s="1">
+        <v>1.5793226321127</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>3337210.8</v>
+      </c>
+      <c r="M178" s="1">
+        <v>3337210.8</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>398</v>
+      </c>
+      <c r="B179" s="1">
+        <v>244000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>61.688</v>
+      </c>
+      <c r="D179" s="1">
+        <v>60.04517623</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>146510.23</v>
+      </c>
+      <c r="H179" s="1">
+        <v>4008.49</v>
+      </c>
+      <c r="I179" s="1">
+        <v>2.7359795967831</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>150518.72</v>
+      </c>
+      <c r="M179" s="1">
+        <v>150518.72</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>545129.26</v>
+      </c>
+      <c r="H180" s="1">
+        <v>7395.44</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J180">
+        <v>0.38</v>
+      </c>
+      <c r="K180" t="s">
+        <v>401</v>
+      </c>
+      <c r="L180" s="1">
+        <v>552524.7</v>
+      </c>
+      <c r="M180" s="1">
+        <v>554585.45</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D181" s="1">
+        <v>91.59725</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>366389.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>4211.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.1493248978545</v>
+      </c>
+      <c r="J181">
+        <v>0.89</v>
+      </c>
+      <c r="K181" t="s">
+        <v>404</v>
+      </c>
+      <c r="L181" s="1">
+        <v>370600.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>374172.6</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>406</v>
+      </c>
+      <c r="B182" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="H182" s="1">
+        <v>3743.53</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.75972016464213</v>
+      </c>
+      <c r="J182">
+        <v>1.48</v>
+      </c>
+      <c r="K182" t="s">
+        <v>407</v>
+      </c>
+      <c r="L182" s="1">
+        <v>496494.7</v>
+      </c>
+      <c r="M182" s="1">
+        <v>503803.19</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>409</v>
+      </c>
+      <c r="B183" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>798672.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>12568.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J183">
+        <v>0.8</v>
+      </c>
+      <c r="K183" t="s">
+        <v>410</v>
+      </c>
+      <c r="L183" s="1">
+        <v>811240.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>817667.4</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>412</v>
+      </c>
+      <c r="B184" s="1">
+        <v>746000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>740763.08</v>
+      </c>
+      <c r="H184" s="1">
+        <v>16068.84</v>
+      </c>
+      <c r="I184" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J184">
+        <v>0.94</v>
+      </c>
+      <c r="K184" t="s">
+        <v>413</v>
+      </c>
+      <c r="L184" s="1">
+        <v>756831.92</v>
+      </c>
+      <c r="M184" s="1">
+        <v>763880.6</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>415</v>
+      </c>
+      <c r="B185" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>103.048</v>
+      </c>
+      <c r="D185" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="H185" s="1">
+        <v>30.36</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.023958582901905</v>
+      </c>
+      <c r="J185">
+        <v>4.22</v>
+      </c>
+      <c r="K185" t="s">
+        <v>416</v>
+      </c>
+      <c r="L185" s="1">
+        <v>126749.04</v>
+      </c>
+      <c r="M185" s="1">
+        <v>131935.26</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>418</v>
+      </c>
+      <c r="B186" s="1">
+        <v>783000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>778763.97</v>
+      </c>
+      <c r="H186" s="1">
+        <v>46.98</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J186">
+        <v>1.53</v>
+      </c>
+      <c r="K186" t="s">
+        <v>419</v>
+      </c>
+      <c r="L186" s="1">
+        <v>778810.95</v>
+      </c>
+      <c r="M186" s="1">
+        <v>790802.65</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>421</v>
+      </c>
+      <c r="B187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-2448.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J187">
+        <v>1.53</v>
+      </c>
+      <c r="K187" t="s">
+        <v>422</v>
+      </c>
+      <c r="L187" s="1">
+        <v>791888.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>804161.97</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>424</v>
+      </c>
+      <c r="B188" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.211</v>
+      </c>
+      <c r="D188" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-12551.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.7407090986758</v>
+      </c>
+      <c r="J188">
+        <v>1.53</v>
+      </c>
+      <c r="K188" t="s">
+        <v>425</v>
+      </c>
+      <c r="L188" s="1">
+        <v>708477.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>719192.75</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>427</v>
+      </c>
+      <c r="B189" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>89.391</v>
+      </c>
+      <c r="D189" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>12355.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.8428439944777</v>
+      </c>
+      <c r="J189">
+        <v>0.15</v>
+      </c>
+      <c r="K189">
+        <v>742.38</v>
+      </c>
+      <c r="L189" s="1">
+        <v>446955.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>447697.38</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>429</v>
+      </c>
+      <c r="B190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D190" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-3561.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1.1253531542123</v>
+      </c>
+      <c r="J190">
+        <v>0.41</v>
+      </c>
+      <c r="K190" t="s">
+        <v>430</v>
+      </c>
+      <c r="L190" s="1">
+        <v>312873.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>314099.22</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>432</v>
+      </c>
+      <c r="B191" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-3282.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.25258161187395</v>
+      </c>
+      <c r="J191">
+        <v>1.2</v>
+      </c>
+      <c r="K191" t="s">
+        <v>433</v>
+      </c>
+      <c r="L191" s="1">
+        <v>1296100.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>1311726.71</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>435</v>
+      </c>
+      <c r="B192" s="1">
+        <v>7401434.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.965</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.94216148</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>7397153.12</v>
+      </c>
+      <c r="H192" s="1">
+        <v>75704.72</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1.0234304842942</v>
+      </c>
+      <c r="J192">
+        <v>0.34</v>
+      </c>
+      <c r="K192" t="s">
+        <v>436</v>
+      </c>
+      <c r="L192" s="1">
+        <v>7472857.84</v>
+      </c>
+      <c r="M192" s="1">
+        <v>7498002.44</v>
+      </c>
+      <c r="N192" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>438</v>
+      </c>
+      <c r="B193" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-4060.83</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.669</v>
+      </c>
+      <c r="J193">
+        <v>2.14</v>
+      </c>
+      <c r="K193" t="s">
+        <v>439</v>
+      </c>
+      <c r="L193" s="1">
+        <v>602939.17</v>
+      </c>
+      <c r="M193" s="1">
+        <v>615914.27</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>441</v>
+      </c>
+      <c r="B194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>8195.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J194">
+        <v>0.41</v>
+      </c>
+      <c r="K194" t="s">
+        <v>442</v>
+      </c>
+      <c r="L194" s="1">
+        <v>508195.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>510250.84</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>444</v>
+      </c>
+      <c r="B195" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>603784.8</v>
+      </c>
+      <c r="H195" s="1">
+        <v>30649.2</v>
+      </c>
+      <c r="I195" s="1">
+        <v>5.0761794599665</v>
+      </c>
+      <c r="J195">
+        <v>2.98</v>
+      </c>
+      <c r="K195" t="s">
+        <v>445</v>
+      </c>
+      <c r="L195" s="1">
+        <v>634434.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>652314.82</v>
+      </c>
+      <c r="N195" s="1">
         <v>0.11</v>
       </c>
-      <c r="P6">
-[...46 lines deleted...]
-      <c r="O7" s="1">
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>447</v>
+      </c>
+      <c r="B196" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-2964.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.49386171871876</v>
+      </c>
+      <c r="J196">
+        <v>1.68</v>
+      </c>
+      <c r="K196" t="s">
+        <v>448</v>
+      </c>
+      <c r="L196" s="1">
+        <v>597204.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>607269.13</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>450</v>
+      </c>
+      <c r="B197" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>102.747</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="H197" s="1">
+        <v>22901.37</v>
+      </c>
+      <c r="I197" s="1">
+        <v>2.6575412854512</v>
+      </c>
+      <c r="J197">
+        <v>0.55</v>
+      </c>
+      <c r="K197" t="s">
+        <v>451</v>
+      </c>
+      <c r="L197" s="1">
+        <v>884651.67</v>
+      </c>
+      <c r="M197" s="1">
+        <v>889419.6</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>453</v>
+      </c>
+      <c r="B198" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>95.511</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>199204.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-8182.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-4.1073472420233</v>
+      </c>
+      <c r="J198">
+        <v>0.71</v>
+      </c>
+      <c r="K198" t="s">
+        <v>454</v>
+      </c>
+      <c r="L198" s="1">
+        <v>191022.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>192441.18</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>456</v>
+      </c>
+      <c r="B199" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>101.969</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>497030.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>12815.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>2.5783151922419</v>
+      </c>
+      <c r="J199">
+        <v>1.29</v>
+      </c>
+      <c r="K199" t="s">
+        <v>457</v>
+      </c>
+      <c r="L199" s="1">
+        <v>509845.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>516286.78</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>459</v>
+      </c>
+      <c r="B200" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D200" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>350832.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>9832.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>2.8024809595476</v>
+      </c>
+      <c r="J200">
+        <v>1.51</v>
+      </c>
+      <c r="K200" t="s">
+        <v>460</v>
+      </c>
+      <c r="L200" s="1">
+        <v>360664.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>366718.79</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>462</v>
+      </c>
+      <c r="B201" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D201" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-12755.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.3831656111738</v>
+      </c>
+      <c r="J201">
+        <v>1.76</v>
+      </c>
+      <c r="K201" t="s">
+        <v>463</v>
+      </c>
+      <c r="L201" s="1">
+        <v>909405.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>925284.45</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>465</v>
+      </c>
+      <c r="B202" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-3868.2</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J202">
+        <v>2.08</v>
+      </c>
+      <c r="K202" t="s">
+        <v>466</v>
+      </c>
+      <c r="L202" s="1">
+        <v>607233.72</v>
+      </c>
+      <c r="M202" s="1">
+        <v>620007.86</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>468</v>
+      </c>
+      <c r="B203" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-4466.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J203">
+        <v>2.52</v>
+      </c>
+      <c r="K203" t="s">
+        <v>469</v>
+      </c>
+      <c r="L203" s="1">
+        <v>691754.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>709359.48</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>471</v>
+      </c>
+      <c r="B204" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>92.325</v>
+      </c>
+      <c r="D204" s="1">
+        <v>83.781</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>1172934.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>119616.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>10.198016256669</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>1292550.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>1292550.0</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>473</v>
+      </c>
+      <c r="B205" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-5690.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J205">
+        <v>0.5</v>
+      </c>
+      <c r="K205" t="s">
+        <v>474</v>
+      </c>
+      <c r="L205" s="1">
+        <v>496560.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>499054.86</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>476</v>
+      </c>
+      <c r="B206" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-13716.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J206">
+        <v>2.67</v>
+      </c>
+      <c r="K206" t="s">
+        <v>477</v>
+      </c>
+      <c r="L206" s="1">
+        <v>580746.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>596740.52</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>479</v>
+      </c>
+      <c r="B207" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D207" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>629520.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>3810.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J207">
+        <v>2.63</v>
+      </c>
+      <c r="K207" t="s">
+        <v>480</v>
+      </c>
+      <c r="L207" s="1">
+        <v>633330.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>649086.16</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>482</v>
+      </c>
+      <c r="B208" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="H208" s="1">
+        <v>26543.44</v>
+      </c>
+      <c r="I208" s="1">
+        <v>4.3110261823057</v>
+      </c>
+      <c r="J208">
+        <v>1.24</v>
+      </c>
+      <c r="K208" t="s">
+        <v>483</v>
+      </c>
+      <c r="L208" s="1">
+        <v>642253.92</v>
+      </c>
+      <c r="M208" s="1">
+        <v>649869.54</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>485</v>
+      </c>
+      <c r="B209" s="1">
+        <v>342000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>339448.68</v>
+      </c>
+      <c r="H209" s="1">
+        <v>3591.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J209">
+        <v>0.2</v>
+      </c>
+      <c r="K209">
+        <v>695.71</v>
+      </c>
+      <c r="L209" s="1">
+        <v>343039.68</v>
+      </c>
+      <c r="M209" s="1">
+        <v>343735.39</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>487</v>
+      </c>
+      <c r="B210" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>549686.5</v>
+      </c>
+      <c r="H210" s="1">
+        <v>13508.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>2.4574007184095</v>
+      </c>
+      <c r="J210">
+        <v>0.99</v>
+      </c>
+      <c r="K210" t="s">
+        <v>488</v>
+      </c>
+      <c r="L210" s="1">
+        <v>563194.5</v>
+      </c>
+      <c r="M210" s="1">
+        <v>568619.16</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>490</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>398444.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>10860.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>2.725602594091</v>
+      </c>
+      <c r="J211">
+        <v>3.82</v>
+      </c>
+      <c r="K211" t="s">
+        <v>491</v>
+      </c>
+      <c r="L211" s="1">
+        <v>409304.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>424602.63</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>493</v>
+      </c>
+      <c r="B212" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D212" s="1">
+        <v>101.42472778</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>912822.55</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-6081.55</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.66623573223514</v>
+      </c>
+      <c r="J212">
         <v>0.43</v>
       </c>
-      <c r="P7">
-[...46 lines deleted...]
-      <c r="O8" s="1">
+      <c r="K212" t="s">
+        <v>494</v>
+      </c>
+      <c r="L212" s="1">
+        <v>906741.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>910606.07</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>496</v>
+      </c>
+      <c r="B213" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>498305.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>26265.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>5.2708682433449</v>
+      </c>
+      <c r="J213">
+        <v>0.32</v>
+      </c>
+      <c r="K213" t="s">
+        <v>497</v>
+      </c>
+      <c r="L213" s="1">
+        <v>524570.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>526153.9</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>17560.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J214">
+        <v>0.61</v>
+      </c>
+      <c r="K214" t="s">
+        <v>500</v>
+      </c>
+      <c r="L214" s="1">
+        <v>517560.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>520590.96</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>502</v>
+      </c>
+      <c r="B215" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D215" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-10695.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-1.9569990850869</v>
+      </c>
+      <c r="J215">
+        <v>2.27</v>
+      </c>
+      <c r="K215" t="s">
+        <v>503</v>
+      </c>
+      <c r="L215" s="1">
+        <v>535805.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>547168.01</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>505</v>
+      </c>
+      <c r="B216" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>599112.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-1260.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J216">
+        <v>0.67</v>
+      </c>
+      <c r="K216" t="s">
+        <v>506</v>
+      </c>
+      <c r="L216" s="1">
+        <v>597852.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>601862.96</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>508</v>
+      </c>
+      <c r="B217" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>414726.1</v>
+      </c>
+      <c r="H217" s="1">
+        <v>2079.15</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J217">
+        <v>0.55</v>
+      </c>
+      <c r="K217" t="s">
+        <v>509</v>
+      </c>
+      <c r="L217" s="1">
+        <v>416805.25</v>
+      </c>
+      <c r="M217" s="1">
+        <v>419096.28</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>511</v>
+      </c>
+      <c r="B218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>6824.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>1.706</v>
+      </c>
+      <c r="J218">
+        <v>0.93</v>
+      </c>
+      <c r="K218" t="s">
+        <v>512</v>
+      </c>
+      <c r="L218" s="1">
+        <v>406824.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>410557.15</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>514</v>
+      </c>
+      <c r="B219" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.71057857</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>704974.05</v>
+      </c>
+      <c r="H219" s="1">
+        <v>29024.95</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4.1171657311358</v>
+      </c>
+      <c r="J219">
+        <v>4.08</v>
+      </c>
+      <c r="K219" t="s">
+        <v>515</v>
+      </c>
+      <c r="L219" s="1">
+        <v>733999.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>762574.34</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>517</v>
+      </c>
+      <c r="B220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>555.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J220">
+        <v>1.27</v>
+      </c>
+      <c r="K220" t="s">
+        <v>518</v>
+      </c>
+      <c r="L220" s="1">
+        <v>299322.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>303122.34</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>520</v>
+      </c>
+      <c r="B221" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>103.401</v>
+      </c>
+      <c r="D221" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="H221" s="1">
+        <v>14687.85</v>
+      </c>
+      <c r="I221" s="1">
+        <v>4.9702527941461</v>
+      </c>
+      <c r="J221">
+        <v>2.92</v>
+      </c>
+      <c r="K221" t="s">
+        <v>521</v>
+      </c>
+      <c r="L221" s="1">
+        <v>310203.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>318961.56</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>523</v>
+      </c>
+      <c r="B222" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D222" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>3420.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J222">
+        <v>0.6</v>
+      </c>
+      <c r="K222" t="s">
+        <v>524</v>
+      </c>
+      <c r="L222" s="1">
+        <v>777060.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>782453.84</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>526</v>
+      </c>
+      <c r="B223" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-4745.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J223">
+        <v>1.36</v>
+      </c>
+      <c r="K223" t="s">
+        <v>527</v>
+      </c>
+      <c r="L223" s="1">
+        <v>498505.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>505326.92</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>529</v>
+      </c>
+      <c r="B224" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-3252.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J224">
+        <v>0.35</v>
+      </c>
+      <c r="K224" t="s">
+        <v>530</v>
+      </c>
+      <c r="L224" s="1">
+        <v>298608.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>299661.08</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>532</v>
+      </c>
+      <c r="B225" s="1">
+        <v>356000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>354796.72</v>
+      </c>
+      <c r="H225" s="1">
+        <v>6799.6</v>
+      </c>
+      <c r="I225" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J225">
+        <v>0.69</v>
+      </c>
+      <c r="K225" t="s">
+        <v>533</v>
+      </c>
+      <c r="L225" s="1">
+        <v>361596.32</v>
+      </c>
+      <c r="M225" s="1">
+        <v>364035.9</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>535</v>
+      </c>
+      <c r="B226" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="H226" s="1">
+        <v>3026.16</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0.39073890837918</v>
+      </c>
+      <c r="J226">
+        <v>3.61</v>
+      </c>
+      <c r="K226" t="s">
+        <v>536</v>
+      </c>
+      <c r="L226" s="1">
+        <v>777497.28</v>
+      </c>
+      <c r="M226" s="1">
+        <v>805509.19</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>538</v>
+      </c>
+      <c r="B227" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1476.1</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.51119301804742</v>
+      </c>
+      <c r="J227">
+        <v>2.1</v>
+      </c>
+      <c r="K227" t="s">
+        <v>539</v>
+      </c>
+      <c r="L227" s="1">
+        <v>290232.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>296325.97</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>541</v>
+      </c>
+      <c r="B228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-1660.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J228">
+        <v>2.62</v>
+      </c>
+      <c r="K228" t="s">
+        <v>542</v>
+      </c>
+      <c r="L228" s="1">
+        <v>398340.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>408818.33</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-7453.96</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-0.607</v>
+      </c>
+      <c r="J229">
+        <v>1.53</v>
+      </c>
+      <c r="K229" t="s">
+        <v>545</v>
+      </c>
+      <c r="L229" s="1">
+        <v>1220546.04</v>
+      </c>
+      <c r="M229" s="1">
+        <v>1239338.68</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>547</v>
+      </c>
+      <c r="B230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-7162.2</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J230">
+        <v>3.07</v>
+      </c>
+      <c r="K230" t="s">
+        <v>548</v>
+      </c>
+      <c r="L230" s="1">
+        <v>857837.8</v>
+      </c>
+      <c r="M230" s="1">
+        <v>884423.56</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>550</v>
+      </c>
+      <c r="B231" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-2418.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J231">
+        <v>0.52</v>
+      </c>
+      <c r="K231" t="s">
+        <v>551</v>
+      </c>
+      <c r="L231" s="1">
+        <v>600102.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>603200.63</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>553</v>
+      </c>
+      <c r="B232" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-2310.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J232">
+        <v>1.44</v>
+      </c>
+      <c r="K232" t="s">
+        <v>554</v>
+      </c>
+      <c r="L232" s="1">
+        <v>692503.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>702571.49</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>556</v>
+      </c>
+      <c r="B233" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>864667.77</v>
+      </c>
+      <c r="H233" s="1">
+        <v>10057.2</v>
+      </c>
+      <c r="I233" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J233">
+        <v>0.33</v>
+      </c>
+      <c r="K233" t="s">
+        <v>557</v>
+      </c>
+      <c r="L233" s="1">
+        <v>874724.97</v>
+      </c>
+      <c r="M233" s="1">
+        <v>877575.38</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>559</v>
+      </c>
+      <c r="B234" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>895059.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>10935.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J234">
+        <v>0.71</v>
+      </c>
+      <c r="K234" t="s">
+        <v>560</v>
+      </c>
+      <c r="L234" s="1">
+        <v>905994.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>912380.3</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>562</v>
+      </c>
+      <c r="B235" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D235" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-5230.84</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J235">
+        <v>0.37</v>
+      </c>
+      <c r="K235" t="s">
+        <v>563</v>
+      </c>
+      <c r="L235" s="1">
+        <v>1028724.92</v>
+      </c>
+      <c r="M235" s="1">
+        <v>1032582.46</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>565</v>
+      </c>
+      <c r="B236" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D236" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="H236" s="1">
+        <v>61362.86</v>
+      </c>
+      <c r="I236" s="1">
+        <v>12.584487585641</v>
+      </c>
+      <c r="J236">
+        <v>1.52</v>
+      </c>
+      <c r="K236" t="s">
+        <v>566</v>
+      </c>
+      <c r="L236" s="1">
+        <v>548970.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>558062.47</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>568</v>
+      </c>
+      <c r="B237" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>33823.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>2.8275915688063</v>
+      </c>
+      <c r="J237">
+        <v>1.86</v>
+      </c>
+      <c r="K237" t="s">
+        <v>569</v>
+      </c>
+      <c r="L237" s="1">
+        <v>1230000.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>1252294.52</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>571</v>
+      </c>
+      <c r="B238" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.29166667</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>601750.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>2522.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.41911092646448</v>
+      </c>
+      <c r="J238">
+        <v>0.9</v>
+      </c>
+      <c r="K238" t="s">
+        <v>572</v>
+      </c>
+      <c r="L238" s="1">
+        <v>604272.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>609661.15</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>574</v>
+      </c>
+      <c r="B239" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D239" s="1">
+        <v>98.962</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>593772.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>2814.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.4739192821487</v>
+      </c>
+      <c r="J239">
+        <v>0.72</v>
+      </c>
+      <c r="K239" t="s">
+        <v>575</v>
+      </c>
+      <c r="L239" s="1">
+        <v>596586.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>600901.07</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>577</v>
+      </c>
+      <c r="B240" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>93.671</v>
+      </c>
+      <c r="D240" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="H240" s="1">
+        <v>15903.08</v>
+      </c>
+      <c r="I240" s="1">
+        <v>5.529756568148</v>
+      </c>
+      <c r="J240">
+        <v>0.08</v>
+      </c>
+      <c r="K240">
+        <v>266.3</v>
+      </c>
+      <c r="L240" s="1">
+        <v>303494.04</v>
+      </c>
+      <c r="M240" s="1">
+        <v>303760.34</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>579</v>
+      </c>
+      <c r="B241" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>103.232</v>
+      </c>
+      <c r="D241" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>204632.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.89526564760155</v>
+      </c>
+      <c r="J241">
+        <v>0.64</v>
+      </c>
+      <c r="K241" t="s">
+        <v>580</v>
+      </c>
+      <c r="L241" s="1">
+        <v>206464.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>207735.23</v>
+      </c>
+      <c r="N241" s="1">
         <v>0.03</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>582</v>
+      </c>
+      <c r="B242" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D242" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>1003300.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-13730.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-1.3684840027908</v>
+      </c>
+      <c r="J242">
+        <v>0.96</v>
+      </c>
+      <c r="K242" t="s">
+        <v>583</v>
+      </c>
+      <c r="L242" s="1">
+        <v>989570.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>999186.44</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>585</v>
+      </c>
+      <c r="B243" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>398604.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>9268.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J243">
+        <v>0.94</v>
+      </c>
+      <c r="K243" t="s">
+        <v>586</v>
+      </c>
+      <c r="L243" s="1">
+        <v>407872.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>411622.68</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>588</v>
+      </c>
+      <c r="B244" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>696380.64</v>
+      </c>
+      <c r="H244" s="1">
+        <v>9946.5</v>
+      </c>
+      <c r="I244" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J244">
+        <v>0.38</v>
+      </c>
+      <c r="K244" t="s">
+        <v>589</v>
+      </c>
+      <c r="L244" s="1">
+        <v>706327.14</v>
+      </c>
+      <c r="M244" s="1">
+        <v>708994.84</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>591</v>
+      </c>
+      <c r="B245" s="1">
+        <v>5145722.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.449</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.73276636</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>5131970.9</v>
+      </c>
+      <c r="H245" s="1">
+        <v>88312.61</v>
+      </c>
+      <c r="I245" s="1">
+        <v>1.720832244002</v>
+      </c>
+      <c r="J245">
+        <v>1.85</v>
+      </c>
+      <c r="K245" t="s">
+        <v>592</v>
+      </c>
+      <c r="L245" s="1">
+        <v>5220283.51</v>
+      </c>
+      <c r="M245" s="1">
+        <v>5315444.12</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>594</v>
+      </c>
+      <c r="B246" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-720.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J246">
+        <v>0.24</v>
+      </c>
+      <c r="K246">
+        <v>978.08</v>
+      </c>
+      <c r="L246" s="1">
+        <v>398344.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>399322.08</v>
+      </c>
+      <c r="N246" s="1">
         <v>0.06</v>
       </c>
-      <c r="P9">
-[...46 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>596</v>
+      </c>
+      <c r="B247" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>219879.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-1082.4</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J247">
+        <v>1.89</v>
+      </c>
+      <c r="K247" t="s">
+        <v>597</v>
+      </c>
+      <c r="L247" s="1">
+        <v>218796.6</v>
+      </c>
+      <c r="M247" s="1">
+        <v>222964.36</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>599</v>
+      </c>
+      <c r="B248" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D248" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>394840.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>2544.0</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J248">
+        <v>1.44</v>
+      </c>
+      <c r="K248" t="s">
+        <v>600</v>
+      </c>
+      <c r="L248" s="1">
+        <v>397384.0</v>
+      </c>
+      <c r="M248" s="1">
+        <v>403126.47</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>602</v>
+      </c>
+      <c r="B249" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-2604.65</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.56680243173291</v>
+      </c>
+      <c r="J249">
+        <v>1.57</v>
+      </c>
+      <c r="K249" t="s">
+        <v>603</v>
+      </c>
+      <c r="L249" s="1">
+        <v>456929.37</v>
+      </c>
+      <c r="M249" s="1">
+        <v>464153.81</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>605</v>
+      </c>
+      <c r="B250" s="1">
+        <v>5798000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>87.196</v>
+      </c>
+      <c r="D250" s="1">
+        <v>86.19692704</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>4997697.83</v>
+      </c>
+      <c r="H250" s="1">
+        <v>57926.25</v>
+      </c>
+      <c r="I250" s="1">
+        <v>1.1590586700197</v>
+      </c>
+      <c r="J250">
+        <v>0.1</v>
+      </c>
+      <c r="K250" t="s">
+        <v>606</v>
+      </c>
+      <c r="L250" s="1">
+        <v>5055624.08</v>
+      </c>
+      <c r="M250" s="1">
+        <v>5061342.66</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>608</v>
+      </c>
+      <c r="B251" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>101.482</v>
+      </c>
+      <c r="D251" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-414.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-0.13580003936233</v>
+      </c>
+      <c r="J251">
+        <v>0.65</v>
+      </c>
+      <c r="K251" t="s">
+        <v>609</v>
+      </c>
+      <c r="L251" s="1">
+        <v>304446.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>306397.56</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>611</v>
+      </c>
+      <c r="B252" s="1">
+        <v>32750730.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>83.533</v>
+      </c>
+      <c r="D252" s="1">
+        <v>82.34072441</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>26967188.33</v>
+      </c>
+      <c r="H252" s="1">
+        <v>390478.96</v>
+      </c>
+      <c r="I252" s="1">
+        <v>1.4479780213705</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>27357667.29</v>
+      </c>
+      <c r="M252" s="1">
+        <v>27357667.29</v>
+      </c>
+      <c r="N252" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>613</v>
+      </c>
+      <c r="B253" s="1">
+        <v>18903612.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>88.188</v>
+      </c>
+      <c r="D253" s="1">
+        <v>85.42028825</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>16147519.86</v>
+      </c>
+      <c r="H253" s="1">
+        <v>523197.49</v>
+      </c>
+      <c r="I253" s="1">
+        <v>3.2401105218396</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>16670717.35</v>
+      </c>
+      <c r="M253" s="1">
+        <v>16670717.35</v>
+      </c>
+      <c r="N253" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>615</v>
+      </c>
+      <c r="B254" s="1">
+        <v>10899716.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>85.137</v>
+      </c>
+      <c r="D254" s="1">
+        <v>84.19834443</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>9177380.42</v>
+      </c>
+      <c r="H254" s="1">
+        <v>102310.79</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.1148147436172</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>9279691.21</v>
+      </c>
+      <c r="M254" s="1">
+        <v>9279691.21</v>
+      </c>
+      <c r="N254" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>617</v>
+      </c>
+      <c r="B255" s="1">
+        <v>11638000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>94.783</v>
+      </c>
+      <c r="D255" s="1">
+        <v>94.07849562</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>10948855.32</v>
+      </c>
+      <c r="H255" s="1">
+        <v>81990.22</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.74884741467202</v>
+      </c>
+      <c r="J255">
+        <v>1.49</v>
+      </c>
+      <c r="K255" t="s">
+        <v>618</v>
+      </c>
+      <c r="L255" s="1">
+        <v>11030845.54</v>
+      </c>
+      <c r="M255" s="1">
+        <v>11203757.52</v>
+      </c>
+      <c r="N255" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>620</v>
+      </c>
+      <c r="B256" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D256" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>3645.88</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J256">
+        <v>0.79</v>
+      </c>
+      <c r="K256" t="s">
+        <v>621</v>
+      </c>
+      <c r="L256" s="1">
+        <v>409645.88</v>
+      </c>
+      <c r="M256" s="1">
+        <v>412860.2</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>623</v>
+      </c>
+      <c r="B257" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>2568.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.86255542120113</v>
+      </c>
+      <c r="J257">
+        <v>1.64</v>
+      </c>
+      <c r="K257" t="s">
+        <v>624</v>
+      </c>
+      <c r="L257" s="1">
+        <v>300288.0</v>
+      </c>
+      <c r="M257" s="1">
+        <v>305219.51</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>626</v>
+      </c>
+      <c r="B258" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>90.186</v>
+      </c>
+      <c r="D258" s="1">
+        <v>85.37902778</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>768411.25</v>
+      </c>
+      <c r="H258" s="1">
+        <v>43262.75</v>
+      </c>
+      <c r="I258" s="1">
+        <v>5.6301557271578</v>
+      </c>
+      <c r="J258">
+        <v>0.35</v>
+      </c>
+      <c r="K258" t="s">
+        <v>627</v>
+      </c>
+      <c r="L258" s="1">
+        <v>811674.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>814867.15</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>629</v>
+      </c>
+      <c r="B259" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>799536.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>14784.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J259">
+        <v>0.88</v>
+      </c>
+      <c r="K259" t="s">
+        <v>630</v>
+      </c>
+      <c r="L259" s="1">
+        <v>814320.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>821391.23</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>632</v>
+      </c>
+      <c r="B260" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D260" s="1">
+        <v>94.602935</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>567617.61</v>
+      </c>
+      <c r="H260" s="1">
+        <v>4824.39</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.84993663251568</v>
+      </c>
+      <c r="J260">
+        <v>0.49</v>
+      </c>
+      <c r="K260" t="s">
+        <v>633</v>
+      </c>
+      <c r="L260" s="1">
+        <v>572442.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>575390.63</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>635</v>
+      </c>
+      <c r="B261" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>13958.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.9968355064191</v>
+      </c>
+      <c r="J261">
+        <v>0.27</v>
+      </c>
+      <c r="K261" t="s">
+        <v>636</v>
+      </c>
+      <c r="L261" s="1">
+        <v>712964.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>714821.88</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>638</v>
+      </c>
+      <c r="B262" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D262" s="1">
+        <v>98.53333333</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>1182400.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-2008.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-0.16982408660352</v>
+      </c>
+      <c r="J262">
+        <v>2.43</v>
+      </c>
+      <c r="K262" t="s">
+        <v>639</v>
+      </c>
+      <c r="L262" s="1">
+        <v>1180392.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>1209611.18</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>641</v>
+      </c>
+      <c r="B263" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D263" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>381584.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>14480.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J263">
+        <v>0.47</v>
+      </c>
+      <c r="K263" t="s">
+        <v>642</v>
+      </c>
+      <c r="L263" s="1">
+        <v>396064.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>397933.86</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>641</v>
+      </c>
+      <c r="B264" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.7725</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>592635.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>771.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.13009693993774</v>
+      </c>
+      <c r="J264">
+        <v>0.47</v>
+      </c>
+      <c r="K264" t="s">
+        <v>644</v>
+      </c>
+      <c r="L264" s="1">
+        <v>593406.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>596210.79</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>646</v>
+      </c>
+      <c r="B265" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D265" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-3612.28</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-0.68153531135825</v>
+      </c>
+      <c r="J265">
+        <v>2.42</v>
+      </c>
+      <c r="K265" t="s">
+        <v>647</v>
+      </c>
+      <c r="L265" s="1">
+        <v>526408.68</v>
+      </c>
+      <c r="M265" s="1">
+        <v>539293.28</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>649</v>
+      </c>
+      <c r="B266" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-240.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J266">
+        <v>2.42</v>
+      </c>
+      <c r="K266" t="s">
+        <v>650</v>
+      </c>
+      <c r="L266" s="1">
+        <v>398704.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>408391.67</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>652</v>
+      </c>
+      <c r="B267" s="1">
+        <v>541000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>537721.54</v>
+      </c>
+      <c r="H267" s="1">
+        <v>4538.99</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J267">
+        <v>0.64</v>
+      </c>
+      <c r="K267" t="s">
+        <v>653</v>
+      </c>
+      <c r="L267" s="1">
+        <v>542260.53</v>
+      </c>
+      <c r="M267" s="1">
+        <v>545706.63</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>655</v>
+      </c>
+      <c r="B268" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D268" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>561600.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>13620.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J268">
+        <v>1.12</v>
+      </c>
+      <c r="K268" t="s">
+        <v>656</v>
+      </c>
+      <c r="L268" s="1">
+        <v>575220.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>581951.51</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>658</v>
+      </c>
+      <c r="B269" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-7755.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J269">
+        <v>3.33</v>
+      </c>
+      <c r="K269" t="s">
+        <v>659</v>
+      </c>
+      <c r="L269" s="1">
+        <v>1492245.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>1542248.42</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>661</v>
+      </c>
+      <c r="B270" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>97.605</v>
+      </c>
+      <c r="D270" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>395280.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-4860.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-1.2295081967213</v>
+      </c>
+      <c r="J270">
+        <v>2.4</v>
+      </c>
+      <c r="K270" t="s">
+        <v>662</v>
+      </c>
+      <c r="L270" s="1">
+        <v>390420.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>400009.04</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>664</v>
+      </c>
+      <c r="B271" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.16669776</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>848411.93</v>
+      </c>
+      <c r="H271" s="1">
+        <v>12021.49</v>
+      </c>
+      <c r="I271" s="1">
+        <v>1.4169402356235</v>
+      </c>
+      <c r="J271">
+        <v>3.03</v>
+      </c>
+      <c r="K271" t="s">
+        <v>665</v>
+      </c>
+      <c r="L271" s="1">
+        <v>860433.42</v>
+      </c>
+      <c r="M271" s="1">
+        <v>886074.31</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>667</v>
+      </c>
+      <c r="B272" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>118938.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>1534.8</v>
+      </c>
+      <c r="I272" s="1">
+        <v>1.2904202189376</v>
+      </c>
+      <c r="J272">
+        <v>0.87</v>
+      </c>
+      <c r="K272" t="s">
+        <v>668</v>
+      </c>
+      <c r="L272" s="1">
+        <v>120472.8</v>
+      </c>
+      <c r="M272" s="1">
+        <v>121519.92</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>670</v>
+      </c>
+      <c r="B273" s="1">
+        <v>3002000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>94.443</v>
+      </c>
+      <c r="D273" s="1">
+        <v>93.82226382</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>2816544.36</v>
+      </c>
+      <c r="H273" s="1">
+        <v>18634.5</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0.6616086103469</v>
+      </c>
+      <c r="J273">
+        <v>0.38</v>
+      </c>
+      <c r="K273" t="s">
+        <v>671</v>
+      </c>
+      <c r="L273" s="1">
+        <v>2835178.86</v>
+      </c>
+      <c r="M273" s="1">
+        <v>2846726.28</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>673</v>
+      </c>
+      <c r="B274" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>101.995</v>
+      </c>
+      <c r="D274" s="1">
+        <v>101.22622308</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>526376.36</v>
+      </c>
+      <c r="H274" s="1">
+        <v>3997.64</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.75946419782226</v>
+      </c>
+      <c r="J274">
+        <v>3.64</v>
+      </c>
+      <c r="K274" t="s">
+        <v>674</v>
+      </c>
+      <c r="L274" s="1">
+        <v>530374.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>549309.48</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>676</v>
+      </c>
+      <c r="B275" s="1">
+        <v>49117000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.45450561</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>48357899.52</v>
+      </c>
+      <c r="H275" s="1">
+        <v>510568.46</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1.0558119047103</v>
+      </c>
+      <c r="J275">
+        <v>0.91</v>
+      </c>
+      <c r="K275" t="s">
+        <v>677</v>
+      </c>
+      <c r="L275" s="1">
+        <v>48868467.98</v>
+      </c>
+      <c r="M275" s="1">
+        <v>49313918.3</v>
+      </c>
+      <c r="N275" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>679</v>
+      </c>
+      <c r="B276" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D276" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-8385.12</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-1.9525984347021</v>
+      </c>
+      <c r="J276">
+        <v>1.72</v>
+      </c>
+      <c r="K276" t="s">
+        <v>680</v>
+      </c>
+      <c r="L276" s="1">
+        <v>421048.8</v>
+      </c>
+      <c r="M276" s="1">
+        <v>428483.05</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>682</v>
+      </c>
+      <c r="B277" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D277" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-11560.36</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J277">
+        <v>1.13</v>
+      </c>
+      <c r="K277" t="s">
+        <v>683</v>
+      </c>
+      <c r="L277" s="1">
+        <v>1136439.64</v>
+      </c>
+      <c r="M277" s="1">
+        <v>1149459.28</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>685</v>
+      </c>
+      <c r="B278" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D278" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>1112210.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>27797.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>2.499258233607</v>
+      </c>
+      <c r="J278">
+        <v>0.96</v>
+      </c>
+      <c r="K278" t="s">
+        <v>686</v>
+      </c>
+      <c r="L278" s="1">
+        <v>1140007.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>1150600.15</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>688</v>
+      </c>
+      <c r="B279" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>693532.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>12677.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J279">
+        <v>0.22</v>
+      </c>
+      <c r="K279" t="s">
+        <v>689</v>
+      </c>
+      <c r="L279" s="1">
+        <v>706209.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>707757.63</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>691</v>
+      </c>
+      <c r="B280" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D280" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>17412.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>2.9405208227784</v>
+      </c>
+      <c r="J280">
+        <v>2.97</v>
+      </c>
+      <c r="K280" t="s">
+        <v>692</v>
+      </c>
+      <c r="L280" s="1">
+        <v>609552.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>627387.62</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>694</v>
+      </c>
+      <c r="B281" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D281" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>438.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.1283110400225</v>
+      </c>
+      <c r="J281">
+        <v>0.47</v>
+      </c>
+      <c r="K281" t="s">
+        <v>695</v>
+      </c>
+      <c r="L281" s="1">
+        <v>341796.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>343694.63</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>697</v>
+      </c>
+      <c r="B282" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D282" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>1198776.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>7068.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J282">
+        <v>0.3</v>
+      </c>
+      <c r="K282" t="s">
+        <v>698</v>
+      </c>
+      <c r="L282" s="1">
+        <v>1205844.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>1209394.68</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>700</v>
+      </c>
+      <c r="B283" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D283" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>574000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>1694.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J283">
+        <v>0.22</v>
+      </c>
+      <c r="K283" t="s">
+        <v>701</v>
+      </c>
+      <c r="L283" s="1">
+        <v>575694.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>577237.84</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>703</v>
+      </c>
+      <c r="B284" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="H284" s="1">
+        <v>8214.81</v>
+      </c>
+      <c r="I284" s="1">
+        <v>1.4010004039375</v>
+      </c>
+      <c r="J284">
+        <v>0.57</v>
+      </c>
+      <c r="K284" t="s">
+        <v>704</v>
+      </c>
+      <c r="L284" s="1">
+        <v>594567.96</v>
+      </c>
+      <c r="M284" s="1">
+        <v>597918.75</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>706</v>
+      </c>
+      <c r="B285" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="H285" s="1">
+        <v>7202.93</v>
+      </c>
+      <c r="I285" s="1">
+        <v>2.3974832937593</v>
+      </c>
+      <c r="J285">
+        <v>0.5</v>
+      </c>
+      <c r="K285" t="s">
+        <v>707</v>
+      </c>
+      <c r="L285" s="1">
+        <v>307640.06</v>
+      </c>
+      <c r="M285" s="1">
+        <v>309141.97</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>709</v>
+      </c>
+      <c r="B286" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D286" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="H286" s="1">
+        <v>15689.13</v>
+      </c>
+      <c r="I286" s="1">
+        <v>1.7055647772407</v>
+      </c>
+      <c r="J286">
+        <v>3.18</v>
+      </c>
+      <c r="K286" t="s">
+        <v>710</v>
+      </c>
+      <c r="L286" s="1">
+        <v>935568.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>964153.33</v>
+      </c>
+      <c r="N286" s="1">
         <v>0.16</v>
       </c>
-      <c r="P10">
-[...46 lines deleted...]
-      <c r="O11" s="1">
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>712</v>
+      </c>
+      <c r="B287" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-7647.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-0.51276996362934</v>
+      </c>
+      <c r="J287">
+        <v>0.95</v>
+      </c>
+      <c r="K287" t="s">
+        <v>713</v>
+      </c>
+      <c r="L287" s="1">
+        <v>1483665.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>1497843.08</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>715</v>
+      </c>
+      <c r="B288" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D288" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>5280.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>1.3525976022133</v>
+      </c>
+      <c r="J288">
+        <v>1.92</v>
+      </c>
+      <c r="K288" t="s">
+        <v>716</v>
+      </c>
+      <c r="L288" s="1">
+        <v>395640.0</v>
+      </c>
+      <c r="M288" s="1">
+        <v>403333.15</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>718</v>
+      </c>
+      <c r="B289" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D289" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>442765.21</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-3437.68</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-0.77641149809399</v>
+      </c>
+      <c r="J289">
+        <v>2.22</v>
+      </c>
+      <c r="K289" t="s">
+        <v>719</v>
+      </c>
+      <c r="L289" s="1">
+        <v>439327.53</v>
+      </c>
+      <c r="M289" s="1">
+        <v>449158.49</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>721</v>
+      </c>
+      <c r="B290" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D290" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>15971.54</v>
+      </c>
+      <c r="I290" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J290">
+        <v>1.24</v>
+      </c>
+      <c r="K290" t="s">
+        <v>722</v>
+      </c>
+      <c r="L290" s="1">
+        <v>626971.54</v>
+      </c>
+      <c r="M290" s="1">
+        <v>634569.5</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>724</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>89.502</v>
+      </c>
+      <c r="D291" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-104826.38</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-9.6228517822737</v>
+      </c>
+      <c r="J291">
+        <v>0.86</v>
+      </c>
+      <c r="K291" t="s">
+        <v>725</v>
+      </c>
+      <c r="L291" s="1">
+        <v>984522.0</v>
+      </c>
+      <c r="M291" s="1">
+        <v>994015.15</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>727</v>
+      </c>
+      <c r="B292" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D292" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-15536.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J292">
+        <v>1.29</v>
+      </c>
+      <c r="K292" t="s">
+        <v>728</v>
+      </c>
+      <c r="L292" s="1">
+        <v>1580928.0</v>
+      </c>
+      <c r="M292" s="1">
+        <v>1601640.33</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>730</v>
+      </c>
+      <c r="B293" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D293" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-10541.83</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-0.977</v>
+      </c>
+      <c r="J293">
+        <v>0.4</v>
+      </c>
+      <c r="K293" t="s">
+        <v>731</v>
+      </c>
+      <c r="L293" s="1">
+        <v>1068458.17</v>
+      </c>
+      <c r="M293" s="1">
+        <v>1072728.35</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>733</v>
+      </c>
+      <c r="B294" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D294" s="1">
+        <v>103.02411583</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>1236289.39</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-18013.39</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-1.4570528668858</v>
+      </c>
+      <c r="J294">
+        <v>1.09</v>
+      </c>
+      <c r="K294" t="s">
+        <v>734</v>
+      </c>
+      <c r="L294" s="1">
+        <v>1218276.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>1231408.77</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>736</v>
+      </c>
+      <c r="B295" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D295" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>5763.46</v>
+      </c>
+      <c r="I295" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J295">
+        <v>2.98</v>
+      </c>
+      <c r="K295" t="s">
+        <v>737</v>
+      </c>
+      <c r="L295" s="1">
+        <v>556763.46</v>
+      </c>
+      <c r="M295" s="1">
+        <v>573207.41</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>739</v>
+      </c>
+      <c r="B296" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.15374199</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>593911.69</v>
+      </c>
+      <c r="H296" s="1">
+        <v>5012.38</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.84396048846925</v>
+      </c>
+      <c r="J296">
+        <v>3.67</v>
+      </c>
+      <c r="K296" t="s">
+        <v>740</v>
+      </c>
+      <c r="L296" s="1">
+        <v>598924.07</v>
+      </c>
+      <c r="M296" s="1">
+        <v>620694.48</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>742</v>
+      </c>
+      <c r="B297" s="1">
+        <v>696000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.08052155</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>696560.43</v>
+      </c>
+      <c r="H297" s="1">
+        <v>5745.33</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0.82481429500668</v>
+      </c>
+      <c r="J297">
+        <v>2.85</v>
+      </c>
+      <c r="K297" t="s">
+        <v>743</v>
+      </c>
+      <c r="L297" s="1">
+        <v>702305.76</v>
+      </c>
+      <c r="M297" s="1">
+        <v>722143.19</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>745</v>
+      </c>
+      <c r="B298" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>6756.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0.85201047231344</v>
+      </c>
+      <c r="J298">
+        <v>1.28</v>
+      </c>
+      <c r="K298" t="s">
+        <v>746</v>
+      </c>
+      <c r="L298" s="1">
+        <v>799704.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>809904.0</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>748</v>
+      </c>
+      <c r="B299" s="1">
+        <v>2199000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D299" s="1">
+        <v>97.40641382</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>2141967.04</v>
+      </c>
+      <c r="H299" s="1">
+        <v>24641.69</v>
+      </c>
+      <c r="I299" s="1">
+        <v>1.1504233977382</v>
+      </c>
+      <c r="J299">
+        <v>1.14</v>
+      </c>
+      <c r="K299" t="s">
+        <v>749</v>
+      </c>
+      <c r="L299" s="1">
+        <v>2166608.73</v>
+      </c>
+      <c r="M299" s="1">
+        <v>2191611.06</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>751</v>
+      </c>
+      <c r="B300" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-2001.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J300">
+        <v>1.12</v>
+      </c>
+      <c r="K300" t="s">
+        <v>752</v>
+      </c>
+      <c r="L300" s="1">
+        <v>297381.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>300746.75</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>754</v>
+      </c>
+      <c r="B301" s="1">
+        <v>643000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>642279.84</v>
+      </c>
+      <c r="H301" s="1">
+        <v>6352.84</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J301">
+        <v>0.15</v>
+      </c>
+      <c r="K301">
+        <v>955.69</v>
+      </c>
+      <c r="L301" s="1">
+        <v>648632.68</v>
+      </c>
+      <c r="M301" s="1">
+        <v>649588.37</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>756</v>
+      </c>
+      <c r="B302" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D302" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-51.84</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J302">
+        <v>3.52</v>
+      </c>
+      <c r="K302" t="s">
+        <v>757</v>
+      </c>
+      <c r="L302" s="1">
+        <v>431948.16</v>
+      </c>
+      <c r="M302" s="1">
+        <v>447140.62</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>759</v>
+      </c>
+      <c r="B303" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-10396.5</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J303">
+        <v>1.34</v>
+      </c>
+      <c r="K303" t="s">
+        <v>760</v>
+      </c>
+      <c r="L303" s="1">
+        <v>1419703.02</v>
+      </c>
+      <c r="M303" s="1">
+        <v>1438983.44</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>762</v>
+      </c>
+      <c r="B304" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D304" s="1">
+        <v>104.83429667</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>314502.89</v>
+      </c>
+      <c r="H304" s="1">
+        <v>515.11</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0.16378545837846</v>
+      </c>
+      <c r="J304">
+        <v>1.08</v>
+      </c>
+      <c r="K304" t="s">
+        <v>763</v>
+      </c>
+      <c r="L304" s="1">
+        <v>315018.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>318243.0</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>765</v>
+      </c>
+      <c r="B305" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J305">
+        <v>0.91</v>
+      </c>
+      <c r="K305" t="s">
+        <v>766</v>
+      </c>
+      <c r="L305" s="1">
+        <v>196470.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>198298.77</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>768</v>
+      </c>
+      <c r="B306" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D306" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-6526.53</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J306">
+        <v>0.79</v>
+      </c>
+      <c r="K306" t="s">
+        <v>769</v>
+      </c>
+      <c r="L306" s="1">
+        <v>383884.17</v>
+      </c>
+      <c r="M306" s="1">
+        <v>386890.42</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>771</v>
+      </c>
+      <c r="B307" s="1">
+        <v>3332615.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>93.51</v>
+      </c>
+      <c r="D307" s="1">
+        <v>93.04072238</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>3100689.07</v>
+      </c>
+      <c r="H307" s="1">
+        <v>15639.21</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.50437853157589</v>
+      </c>
+      <c r="J307">
+        <v>1.58</v>
+      </c>
+      <c r="K307" t="s">
+        <v>772</v>
+      </c>
+      <c r="L307" s="1">
+        <v>3116328.28</v>
+      </c>
+      <c r="M307" s="1">
+        <v>3168905.99</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>774</v>
+      </c>
+      <c r="B308" s="1">
+        <v>480000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>479798.4</v>
+      </c>
+      <c r="H308" s="1">
+        <v>3604.8</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J308">
         <v>0.57</v>
       </c>
-      <c r="P11">
-[...46 lines deleted...]
-      <c r="O12" s="1">
+      <c r="K308" t="s">
+        <v>775</v>
+      </c>
+      <c r="L308" s="1">
+        <v>483403.2</v>
+      </c>
+      <c r="M308" s="1">
+        <v>486115.53</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>777</v>
+      </c>
+      <c r="B309" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="H309" s="1">
+        <v>-4137.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J309">
+        <v>1.05</v>
+      </c>
+      <c r="K309" t="s">
+        <v>778</v>
+      </c>
+      <c r="L309" s="1">
+        <v>583447.02</v>
+      </c>
+      <c r="M309" s="1">
+        <v>589656.57</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>780</v>
+      </c>
+      <c r="B310" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D310" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>12619.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>2.4209112709832</v>
+      </c>
+      <c r="J310">
+        <v>0.46</v>
+      </c>
+      <c r="K310" t="s">
+        <v>781</v>
+      </c>
+      <c r="L310" s="1">
+        <v>533869.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>537105.3</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>783</v>
+      </c>
+      <c r="B311" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>11346.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J311">
+        <v>3.17</v>
+      </c>
+      <c r="K311" t="s">
+        <v>784</v>
+      </c>
+      <c r="L311" s="1">
+        <v>611346.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>630342.16</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>786</v>
+      </c>
+      <c r="B312" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>599490.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>5382.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J312">
+        <v>0.12</v>
+      </c>
+      <c r="K312">
+        <v>723.29</v>
+      </c>
+      <c r="L312" s="1">
+        <v>604872.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>605595.29</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>788</v>
+      </c>
+      <c r="B313" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>96.675</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-10920.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-2.7463407273276</v>
+      </c>
+      <c r="J313">
+        <v>1.35</v>
+      </c>
+      <c r="K313" t="s">
+        <v>789</v>
+      </c>
+      <c r="L313" s="1">
+        <v>386700.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>392091.78</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>791</v>
+      </c>
+      <c r="B314" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-4050.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J314">
+        <v>3.29</v>
+      </c>
+      <c r="K314" t="s">
+        <v>792</v>
+      </c>
+      <c r="L314" s="1">
+        <v>297930.0</v>
+      </c>
+      <c r="M314" s="1">
+        <v>307805.34</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>794</v>
+      </c>
+      <c r="B315" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.0625</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>600375.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>2949.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0.49119300437227</v>
+      </c>
+      <c r="J315">
         <v>0.77</v>
       </c>
-      <c r="P12">
-[...46 lines deleted...]
-      <c r="O13" s="1">
+      <c r="K315" t="s">
+        <v>795</v>
+      </c>
+      <c r="L315" s="1">
+        <v>603324.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>607926.74</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>797</v>
+      </c>
+      <c r="B316" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>92.742</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-111264.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-6.975204622051</v>
+      </c>
+      <c r="J316">
+        <v>0.01</v>
+      </c>
+      <c r="K316">
+        <v>153.42</v>
+      </c>
+      <c r="L316" s="1">
+        <v>1483872.0</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1484025.42</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>799</v>
+      </c>
+      <c r="B317" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-7748.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.2069411891891</v>
+      </c>
+      <c r="J317">
+        <v>0.94</v>
+      </c>
+      <c r="K317" t="s">
+        <v>800</v>
+      </c>
+      <c r="L317" s="1">
+        <v>634205.4</v>
+      </c>
+      <c r="M317" s="1">
+        <v>640251.0</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>802</v>
+      </c>
+      <c r="B318" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>-30.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J318">
+        <v>2.24</v>
+      </c>
+      <c r="K318" t="s">
+        <v>803</v>
+      </c>
+      <c r="L318" s="1">
+        <v>599970.0</v>
+      </c>
+      <c r="M318" s="1">
+        <v>613432.32</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>805</v>
+      </c>
+      <c r="B319" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>100.05</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>696865.5</v>
+      </c>
+      <c r="H319" s="1">
+        <v>3484.5</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0.50002475370068</v>
+      </c>
+      <c r="J319">
+        <v>1.42</v>
+      </c>
+      <c r="K319" t="s">
+        <v>806</v>
+      </c>
+      <c r="L319" s="1">
+        <v>700350.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>710260.27</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>808</v>
+      </c>
+      <c r="B320" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>99.877</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.066</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>594396.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>4866.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.81864615508853</v>
+      </c>
+      <c r="J320">
+        <v>1.01</v>
+      </c>
+      <c r="K320" t="s">
+        <v>809</v>
+      </c>
+      <c r="L320" s="1">
+        <v>599262.0</v>
+      </c>
+      <c r="M320" s="1">
+        <v>605340.08</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>811</v>
+      </c>
+      <c r="B321" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>8370.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0.93295747519637</v>
+      </c>
+      <c r="J321">
+        <v>3.71</v>
+      </c>
+      <c r="K321" t="s">
+        <v>812</v>
+      </c>
+      <c r="L321" s="1">
+        <v>905517.0</v>
+      </c>
+      <c r="M321" s="1">
+        <v>938897.14</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>814</v>
+      </c>
+      <c r="B322" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-3586.1</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J322">
+        <v>1.31</v>
+      </c>
+      <c r="K322" t="s">
+        <v>815</v>
+      </c>
+      <c r="L322" s="1">
+        <v>541413.9</v>
+      </c>
+      <c r="M322" s="1">
+        <v>548545.56</v>
+      </c>
+      <c r="N322" s="1">
         <v>0.09</v>
       </c>
-      <c r="P13">
-[...46 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>817</v>
+      </c>
+      <c r="B323" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>797600.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>5768.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J323">
+        <v>0.24</v>
+      </c>
+      <c r="K323" t="s">
+        <v>818</v>
+      </c>
+      <c r="L323" s="1">
+        <v>803368.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>805291.29</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>820</v>
+      </c>
+      <c r="B324" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D324" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="H324" s="1">
+        <v>504.16</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0.13806308576035</v>
+      </c>
+      <c r="J324">
+        <v>2.76</v>
+      </c>
+      <c r="K324" t="s">
+        <v>821</v>
+      </c>
+      <c r="L324" s="1">
+        <v>365670.56</v>
+      </c>
+      <c r="M324" s="1">
+        <v>375844.75</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>823</v>
+      </c>
+      <c r="B325" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.311</v>
+      </c>
+      <c r="D325" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="H325" s="1">
+        <v>2971.92</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0.81608860390557</v>
+      </c>
+      <c r="J325">
+        <v>1.7</v>
+      </c>
+      <c r="K325" t="s">
+        <v>824</v>
+      </c>
+      <c r="L325" s="1">
+        <v>367138.26</v>
+      </c>
+      <c r="M325" s="1">
+        <v>373342.71</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>826</v>
+      </c>
+      <c r="B326" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J326">
+        <v>0.74</v>
+      </c>
+      <c r="K326" t="s">
+        <v>827</v>
+      </c>
+      <c r="L326" s="1">
+        <v>302694.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>304923.45</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>829</v>
+      </c>
+      <c r="B327" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>99.87</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-343.2</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-0.13</v>
+      </c>
+      <c r="J327">
+        <v>2.08</v>
+      </c>
+      <c r="K327" t="s">
+        <v>830</v>
+      </c>
+      <c r="L327" s="1">
+        <v>263656.8</v>
+      </c>
+      <c r="M327" s="1">
+        <v>269158.14</v>
+      </c>
+      <c r="N327" s="1">
         <v>0.04</v>
       </c>
-      <c r="P14">
-[...96 lines deleted...]
-      <c r="O16" s="1">
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>832</v>
+      </c>
+      <c r="B328" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D328" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-2032.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J328">
+        <v>3.06</v>
+      </c>
+      <c r="K328" t="s">
+        <v>833</v>
+      </c>
+      <c r="L328" s="1">
+        <v>398888.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>411134.58</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>835</v>
+      </c>
+      <c r="B329" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-1472.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J329">
+        <v>2.36</v>
+      </c>
+      <c r="K329" t="s">
+        <v>836</v>
+      </c>
+      <c r="L329" s="1">
+        <v>797496.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>816350.79</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>838</v>
+      </c>
+      <c r="B330" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>4952.24</v>
+      </c>
+      <c r="I330" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J330">
+        <v>0.0</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330" s="1">
+        <v>416952.24</v>
+      </c>
+      <c r="M330" s="1">
+        <v>416952.24</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>840</v>
+      </c>
+      <c r="B331" s="1">
+        <v>36008000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>88.452</v>
+      </c>
+      <c r="D331" s="1">
+        <v>87.28423695</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>31429308.04</v>
+      </c>
+      <c r="H331" s="1">
+        <v>420488.12</v>
+      </c>
+      <c r="I331" s="1">
+        <v>1.3378853885833</v>
+      </c>
+      <c r="J331">
+        <v>0.12</v>
+      </c>
+      <c r="K331" t="s">
+        <v>841</v>
+      </c>
+      <c r="L331" s="1">
+        <v>31849796.16</v>
+      </c>
+      <c r="M331" s="1">
+        <v>31891920.59</v>
+      </c>
+      <c r="N331" s="1">
+        <v>5.17</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>843</v>
+      </c>
+      <c r="B332" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1114.81</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.11978914505821</v>
+      </c>
+      <c r="J332">
+        <v>1.0</v>
+      </c>
+      <c r="K332" t="s">
+        <v>844</v>
+      </c>
+      <c r="L332" s="1">
+        <v>931758.4</v>
+      </c>
+      <c r="M332" s="1">
+        <v>941012.98</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>846</v>
+      </c>
+      <c r="B333" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D333" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>15480.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>3.178318447798</v>
+      </c>
+      <c r="J333">
+        <v>0.77</v>
+      </c>
+      <c r="K333" t="s">
+        <v>847</v>
+      </c>
+      <c r="L333" s="1">
+        <v>502530.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>506365.62</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>846</v>
+      </c>
+      <c r="B334" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>247191.52</v>
+      </c>
+      <c r="H334" s="1">
+        <v>3238.88</v>
+      </c>
+      <c r="I334" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J334">
+        <v>0.28</v>
+      </c>
+      <c r="K334">
+        <v>687.17</v>
+      </c>
+      <c r="L334" s="1">
+        <v>250430.4</v>
+      </c>
+      <c r="M334" s="1">
+        <v>251117.57</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>850</v>
+      </c>
+      <c r="B335" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-116.85</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-0.019159792670875</v>
+      </c>
+      <c r="J335">
+        <v>1.7</v>
+      </c>
+      <c r="K335" t="s">
+        <v>851</v>
+      </c>
+      <c r="L335" s="1">
+        <v>609754.05</v>
+      </c>
+      <c r="M335" s="1">
+        <v>620232.22</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>853</v>
+      </c>
+      <c r="B336" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.967</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-8921.25</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1.532786555703</v>
+      </c>
+      <c r="J336">
+        <v>0.24</v>
+      </c>
+      <c r="K336" t="s">
+        <v>854</v>
+      </c>
+      <c r="L336" s="1">
+        <v>573106.95</v>
+      </c>
+      <c r="M336" s="1">
+        <v>574509.35</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>856</v>
+      </c>
+      <c r="B337" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>10419.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J337">
+        <v>0.83</v>
+      </c>
+      <c r="K337" t="s">
+        <v>857</v>
+      </c>
+      <c r="L337" s="1">
+        <v>585419.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>590200.65</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>859</v>
+      </c>
+      <c r="B338" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>5737.92</v>
+      </c>
+      <c r="I338" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J338">
+        <v>0.68</v>
+      </c>
+      <c r="K338" t="s">
+        <v>860</v>
+      </c>
+      <c r="L338" s="1">
+        <v>561737.92</v>
+      </c>
+      <c r="M338" s="1">
+        <v>565543.02</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>862</v>
+      </c>
+      <c r="B339" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D339" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="H339" s="1">
+        <v>23876.1</v>
+      </c>
+      <c r="I339" s="1">
+        <v>4.6583158374076</v>
+      </c>
+      <c r="J339">
+        <v>0.2</v>
+      </c>
+      <c r="K339" t="s">
+        <v>863</v>
+      </c>
+      <c r="L339" s="1">
+        <v>536424.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>537644.55</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>865</v>
+      </c>
+      <c r="B340" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="H340" s="1">
+        <v>10738.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>2.0695737580052</v>
+      </c>
+      <c r="J340">
+        <v>2.26</v>
+      </c>
+      <c r="K340" t="s">
+        <v>866</v>
+      </c>
+      <c r="L340" s="1">
+        <v>529588.8</v>
+      </c>
+      <c r="M340" s="1">
+        <v>541342.22</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>868</v>
+      </c>
+      <c r="B341" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D341" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-8472.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J341">
+        <v>1.27</v>
+      </c>
+      <c r="K341" t="s">
+        <v>869</v>
+      </c>
+      <c r="L341" s="1">
+        <v>609162.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>616789.4</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>871</v>
+      </c>
+      <c r="B342" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>-17451.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J342">
+        <v>1.11</v>
+      </c>
+      <c r="K342" t="s">
+        <v>872</v>
+      </c>
+      <c r="L342" s="1">
+        <v>889398.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>899384.3</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>874</v>
+      </c>
+      <c r="B343" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>105.129</v>
+      </c>
+      <c r="D343" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2895.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0.55380200860832</v>
+      </c>
+      <c r="J343">
+        <v>0.73</v>
+      </c>
+      <c r="K343" t="s">
+        <v>875</v>
+      </c>
+      <c r="L343" s="1">
+        <v>525645.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>529312.81</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>877</v>
+      </c>
+      <c r="B344" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="H344" s="1">
+        <v>-6097.5</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J344">
+        <v>2.82</v>
+      </c>
+      <c r="K344" t="s">
+        <v>878</v>
+      </c>
+      <c r="L344" s="1">
+        <v>740820.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>761963.84</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>880</v>
+      </c>
+      <c r="B345" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D345" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-1820.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-0.25239777889955</v>
+      </c>
+      <c r="J345">
+        <v>1.04</v>
+      </c>
+      <c r="K345" t="s">
+        <v>881</v>
+      </c>
+      <c r="L345" s="1">
+        <v>719264.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>726551.67</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>880</v>
+      </c>
+      <c r="B346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-6352.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J346">
+        <v>1.59</v>
+      </c>
+      <c r="K346" t="s">
+        <v>883</v>
+      </c>
+      <c r="L346" s="1">
+        <v>393280.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>399652.22</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>885</v>
+      </c>
+      <c r="B347" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D347" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-10980.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J347">
+        <v>2.97</v>
+      </c>
+      <c r="K347" t="s">
+        <v>886</v>
+      </c>
+      <c r="L347" s="1">
+        <v>628620.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>646435.07</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>888</v>
+      </c>
+      <c r="B348" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-4745.75</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J348">
+        <v>1.3</v>
+      </c>
+      <c r="K348" t="s">
+        <v>889</v>
+      </c>
+      <c r="L348" s="1">
+        <v>1019249.75</v>
+      </c>
+      <c r="M348" s="1">
+        <v>1032585.28</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>891</v>
+      </c>
+      <c r="B349" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>4660.36</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J349">
+        <v>1.74</v>
+      </c>
+      <c r="K349" t="s">
+        <v>892</v>
+      </c>
+      <c r="L349" s="1">
+        <v>530660.36</v>
+      </c>
+      <c r="M349" s="1">
+        <v>539836.39</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>894</v>
+      </c>
+      <c r="B350" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>102.508</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>5291.88</v>
+      </c>
+      <c r="I350" s="1">
+        <v>2.508</v>
+      </c>
+      <c r="J350">
+        <v>0.84</v>
+      </c>
+      <c r="K350" t="s">
+        <v>895</v>
+      </c>
+      <c r="L350" s="1">
+        <v>216291.88</v>
+      </c>
+      <c r="M350" s="1">
+        <v>218064.18</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>897</v>
+      </c>
+      <c r="B351" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="H351" s="1">
+        <v>10868.98</v>
+      </c>
+      <c r="I351" s="1">
+        <v>3.6179217306513</v>
+      </c>
+      <c r="J351">
+        <v>0.24</v>
+      </c>
+      <c r="K351">
+        <v>716.73</v>
+      </c>
+      <c r="L351" s="1">
+        <v>311289.52</v>
+      </c>
+      <c r="M351" s="1">
+        <v>312006.25</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D352" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>517400.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-5135.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-0.99246231155779</v>
+      </c>
+      <c r="J352">
+        <v>1.19</v>
+      </c>
+      <c r="K352" t="s">
+        <v>900</v>
+      </c>
+      <c r="L352" s="1">
+        <v>512265.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>518203.36</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>5631.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0.80892155285356</v>
+      </c>
+      <c r="J353">
+        <v>3.1</v>
+      </c>
+      <c r="K353" t="s">
+        <v>903</v>
+      </c>
+      <c r="L353" s="1">
+        <v>701743.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>723443.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>905</v>
+      </c>
+      <c r="B354" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>4662.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J354">
+        <v>0.49</v>
+      </c>
+      <c r="K354" t="s">
+        <v>906</v>
+      </c>
+      <c r="L354" s="1">
+        <v>607140.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>610061.13</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>908</v>
+      </c>
+      <c r="B355" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D355" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-9029.26</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.92442083666676</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" s="1">
+        <v>967718.52</v>
+      </c>
+      <c r="M355" s="1">
+        <v>967718.52</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>910</v>
+      </c>
+      <c r="B356" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-8298.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J356">
+        <v>1.39</v>
+      </c>
+      <c r="K356" t="s">
+        <v>911</v>
+      </c>
+      <c r="L356" s="1">
+        <v>591702.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>600061.79</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>913</v>
+      </c>
+      <c r="B357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>4098.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J357">
+        <v>0.82</v>
+      </c>
+      <c r="K357" t="s">
+        <v>914</v>
+      </c>
+      <c r="L357" s="1">
+        <v>304098.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>306554.63</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>916</v>
+      </c>
+      <c r="B358" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D358" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-3774.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J358">
+        <v>0.49</v>
+      </c>
+      <c r="K358" t="s">
+        <v>917</v>
+      </c>
+      <c r="L358" s="1">
+        <v>579726.0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>582643.81</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>919</v>
+      </c>
+      <c r="B359" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>396786.1</v>
+      </c>
+      <c r="H359" s="1">
+        <v>1679.56</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0.42329103766488</v>
+      </c>
+      <c r="J359">
+        <v>0.15</v>
+      </c>
+      <c r="K359">
+        <v>613.36</v>
+      </c>
+      <c r="L359" s="1">
+        <v>398465.66</v>
+      </c>
+      <c r="M359" s="1">
+        <v>399079.02</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>921</v>
+      </c>
+      <c r="B360" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D360" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-76218.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-11.471341212876</v>
+      </c>
+      <c r="J360">
+        <v>0.62</v>
+      </c>
+      <c r="K360" t="s">
+        <v>922</v>
+      </c>
+      <c r="L360" s="1">
+        <v>588203.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>592546.84</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>924</v>
+      </c>
+      <c r="B361" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>91.003</v>
+      </c>
+      <c r="D361" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>1966056.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>218016.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>11.089002551301</v>
+      </c>
+      <c r="J361">
+        <v>0.11</v>
+      </c>
+      <c r="K361" t="s">
+        <v>925</v>
+      </c>
+      <c r="L361" s="1">
+        <v>2184072.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2186800.77</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>927</v>
+      </c>
+      <c r="B362" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>99.52</v>
+      </c>
+      <c r="D362" s="1">
+        <v>98.009</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>2254207.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>34753.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>1.5416951504454</v>
+      </c>
+      <c r="J362">
+        <v>1.58</v>
+      </c>
+      <c r="K362" t="s">
+        <v>928</v>
+      </c>
+      <c r="L362" s="1">
+        <v>2288960.0</v>
+      </c>
+      <c r="M362" s="1">
+        <v>2325350.41</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>930</v>
+      </c>
+      <c r="B363" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>90.93</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>-86901.08</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-8.8279997673257</v>
+      </c>
+      <c r="J363">
+        <v>0.74</v>
+      </c>
+      <c r="K363" t="s">
+        <v>931</v>
+      </c>
+      <c r="L363" s="1">
+        <v>897479.1</v>
+      </c>
+      <c r="M363" s="1">
+        <v>904820.76</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>933</v>
+      </c>
+      <c r="B364" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="H364" s="1">
+        <v>3937.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>2.554895038072</v>
+      </c>
+      <c r="J364">
+        <v>0.9</v>
+      </c>
+      <c r="K364" t="s">
+        <v>934</v>
+      </c>
+      <c r="L364" s="1">
+        <v>158033.35</v>
+      </c>
+      <c r="M364" s="1">
+        <v>159434.72</v>
+      </c>
+      <c r="N364" s="1">
         <v>0.03</v>
       </c>
-      <c r="P16">
-[...196 lines deleted...]
-      <c r="O20" s="1">
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>936</v>
+      </c>
+      <c r="B365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>605160.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>522.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J365">
+        <v>0.16</v>
+      </c>
+      <c r="K365">
+        <v>952.11</v>
+      </c>
+      <c r="L365" s="1">
+        <v>605682.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>606634.11</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>0.2375</v>
+      </c>
+      <c r="D366" s="1">
+        <v>0.209010063</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0</v>
+      </c>
+      <c r="J366">
+        <v>0.0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="M366" s="1">
+        <v>293731.25</v>
+      </c>
+      <c r="N366" s="1">
         <v>0.05</v>
       </c>
-      <c r="P20">
-[...146 lines deleted...]
-      <c r="O23" s="1">
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>940</v>
+      </c>
+      <c r="B367" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>0.0375</v>
+      </c>
+      <c r="D367" s="1">
+        <v>0.0910287342</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0</v>
+      </c>
+      <c r="J367">
+        <v>0.0</v>
+      </c>
+      <c r="K367">
+        <v>0.0</v>
+      </c>
+      <c r="L367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="M367" s="1">
+        <v>-551881.25</v>
+      </c>
+      <c r="N367" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>942</v>
+      </c>
+      <c r="B368" s="1">
+        <v>2489.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>10.7</v>
+      </c>
+      <c r="D368" s="1">
+        <v>60.3524708718</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>1502173.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>-1235850.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-82.270817009759</v>
+      </c>
+      <c r="J368">
+        <v>0.0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368" s="1">
+        <v>266323.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>266323.0</v>
+      </c>
+      <c r="N368" s="1">
         <v>0.04</v>
       </c>
-      <c r="P23">
-[...1446 lines deleted...]
-      <c r="O52" s="1">
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>944</v>
+      </c>
+      <c r="B369" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C369" s="1">
         <v>0.16</v>
       </c>
-      <c r="P52">
-[...5231 lines deleted...]
-      <c r="J157" s="1">
+      <c r="D369" s="1">
+        <v>0.1458062561</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="I369" s="1">
         <v>0</v>
       </c>
-      <c r="K157">
-[...46 lines deleted...]
-      <c r="J158" s="1">
+      <c r="J369">
+        <v>0.0</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="M369" s="1">
+        <v>-146337.5</v>
+      </c>
+      <c r="N369" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>946</v>
+      </c>
+      <c r="B370" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="D370" s="1">
+        <v>0.0649721145</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="I370" s="1">
         <v>0</v>
       </c>
-      <c r="K158">
-[...46 lines deleted...]
-      <c r="J159" s="1">
+      <c r="J370">
+        <v>0.0</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="M370" s="1">
+        <v>25487.5</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>948</v>
+      </c>
+      <c r="B371" s="1">
+        <v>-2489.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="D371" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>-1259434.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>1040402.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-82.608695652174</v>
+      </c>
+      <c r="J371">
+        <v>0.0</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371" s="1">
+        <v>-219032.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>-219032.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>950</v>
+      </c>
+      <c r="B372" s="1">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>10.94871103</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>-314290.4</v>
+      </c>
+      <c r="I372" s="1">
         <v>0</v>
       </c>
-      <c r="K159">
-[...10653 lines deleted...]
-        <v>0.0</v>
+      <c r="J372">
+        <v>0.0</v>
+      </c>
+      <c r="K372" t="s">
+        <v>951</v>
+      </c>
+      <c r="L372" s="1">
+        <v>-314290.4</v>
       </c>
       <c r="M372" s="1">
-        <v>-271581.25</v>
+        <v>-317512.62</v>
       </c>
       <c r="N372" s="1">
-        <v>-271581.25</v>
-[...9 lines deleted...]
-      <c r="A373" t="s">
+        <v>-0.05</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
         <v>949</v>
-      </c>
-[...393 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">