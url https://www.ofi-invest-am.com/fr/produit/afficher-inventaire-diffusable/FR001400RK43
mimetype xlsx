--- v0 (2026-05-07)
+++ v1 (2026-05-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1833 +136,1746 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>115 745.89</t>
-[...8 lines deleted...]
-    <t>16 121.37</t>
+    <t>1 334.25</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>24 871.25</t>
+    <t>30 781.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>75 143.84</t>
+    <t>85 541.10</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>55 660.36</t>
+    <t>64 873.11</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>1 875.00</t>
+    <t>6 375.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>4 369.17</t>
+    <t>14 855.17</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>116 174.44</t>
+    <t>11 867.28</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>8 781.56</t>
-[...8 lines deleted...]
-    <t>57 819.44</t>
+    <t>17 211.86</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>66 316.44</t>
+    <t>75 158.63</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>162 604.11</t>
+    <t>173 543.84</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>4 957.53</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>59 386.83</t>
+    <t>70 435.55</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>12 546.65</t>
+    <t>24 591.42</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>19 566.75</t>
+    <t>38 350.84</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
+    <t>9 536.18</t>
+  </si>
+  <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>82 934.17</t>
+    <t>100 242.17</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>45 574.74</t>
+    <t>55 085.99</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>26 421.25</t>
+    <t>34 319.58</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>135 878.63</t>
+    <t>150 181.64</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>8 870.69</t>
+    <t>12 964.86</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>5 940.81</t>
+    <t>8 533.17</t>
   </si>
   <si>
     <t>XS2205083749</t>
   </si>
   <si>
     <t>AVANTOR FUNDING INC 3.875 15/07/2028</t>
   </si>
   <si>
-    <t>6 393.75</t>
+    <t>12 531.75</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>39 480.00</t>
+    <t>1 480.50</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>2 668.40</t>
-[...8 lines deleted...]
-    <t>9 165.63</t>
+    <t>9 072.57</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>10 886.16</t>
+    <t>21 299.00</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>1 707.05</t>
+    <t>7 559.80</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>18 022.81</t>
+    <t>25 887.31</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>30 981.32</t>
+    <t>39 728.99</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>22 321.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>32 856.16</t>
+    <t>38 416.44</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>80 460.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>43 125.00</t>
+    <t>52 125.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>58 203.75</t>
+    <t>81 485.25</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>56 453.75</t>
+    <t>65 791.96</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>90 719.79</t>
+    <t>116 334.79</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>49 508.67</t>
+    <t>61 044.67</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>46 244.25</t>
+    <t>57 125.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>39 389.10</t>
+    <t>47 609.43</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>122 979.45</t>
+    <t>134 845.89</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>14 049.44</t>
+    <t>20 180.11</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>44 971.88</t>
+    <t>53 746.88</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>4 709.20</t>
+    <t>9 230.03</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>9 350.47</t>
+    <t>24 044.05</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>36 616.44</t>
+    <t>40 684.93</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>31 994.58</t>
+    <t>38 187.08</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>65 309.22</t>
+    <t>78 938.97</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>24 972.29</t>
+    <t>32 023.29</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>16 403.10</t>
+    <t>20 803.93</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>5 983.56</t>
+    <t>11 046.58</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>35 842.19</t>
+    <t>41 774.69</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>31 572.60</t>
+    <t>36 756.16</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 839.27</t>
+    <t>20 889.47</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>59 776.04</t>
+    <t>72 251.04</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>18 126.88</t>
+    <t>21 909.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>60 213.70</t>
+    <t>64 191.78</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>130 019.52</t>
+    <t>138 661.30</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>15 578.33</t>
+    <t>24 925.33</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>79 003.09</t>
+    <t>103 142.93</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>57 944.44</t>
+    <t>71 851.11</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>18 505.21</t>
+    <t>26 580.21</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>64 489.38</t>
+    <t>71 277.74</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>53 322.07</t>
+    <t>57 851.36</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>11 371.11</t>
+    <t>18 193.78</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>67 678.08</t>
-[...8 lines deleted...]
-    <t>29 059.06</t>
+    <t>73 856.16</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>29 156.29</t>
+    <t>38 363.54</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 626.72</t>
+    <t>61 227.47</t>
   </si>
   <si>
     <t>XS2796660384</t>
   </si>
   <si>
     <t>EUTELSAT SA 9.75 13/04/2029</t>
   </si>
   <si>
-    <t>112 352.05</t>
+    <t>132 949.93</t>
   </si>
   <si>
     <t>DE000A3E5WW4</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 02/09/2081</t>
   </si>
   <si>
-    <t>8 438.36</t>
+    <t>11 090.41</t>
   </si>
   <si>
     <t>XS2209344543</t>
   </si>
   <si>
     <t>FAURECIA SE 3.75 15/06/2028</t>
   </si>
   <si>
-    <t>3 593.01</t>
+    <t>5 160.86</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>9 491.78</t>
+    <t>17 523.29</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>28 277.22</t>
+    <t>34 178.56</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>27 307.54</t>
+    <t>33 197.40</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>29 852.57</t>
+    <t>35 630.49</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>40 559.06</t>
+    <t>49 023.56</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>2 480.63</t>
+    <t>9 095.63</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>14 225.53</t>
+    <t>19 115.56</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>37 405.48</t>
+    <t>40 750.68</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>49 513.89</t>
+    <t>59 847.22</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>60 544.69</t>
+    <t>75 222.19</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>47 460.99</t>
+    <t>60 861.74</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>5 880.94</t>
+    <t>7 541.44</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>49 669.75</t>
+    <t>61 356.75</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>22 775.73</t>
+    <t>32 714.23</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>6 440.27</t>
+    <t>12 880.55</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>2 248.56</t>
+    <t>7 195.40</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>21 004.27</t>
+    <t>24 504.99</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>47 812.50</t>
+    <t>61 312.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>89 713.98</t>
+    <t>108 436.89</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>7 358.90</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>127 602.74</t>
+    <t>6 025.68</t>
   </si>
   <si>
     <t>XS2056730679</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG PERP</t>
   </si>
   <si>
-    <t>43 797.95</t>
+    <t>46 856.85</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>57 463.89</t>
+    <t>67 530.56</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>52 406.25</t>
-[...17 lines deleted...]
-    <t>17 192.08</t>
+    <t>62 081.25</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>13 811.25</t>
+    <t>16 097.25</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
+    <t>4 435.59</t>
+  </si>
+  <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>57 987.95</t>
+    <t>70 089.78</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>60 358.26</t>
+    <t>70 348.60</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>7 246.56</t>
+    <t>10 408.69</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>20 658.08</t>
+    <t>24 509.59</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>20 995.77</t>
+    <t>27 501.50</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>5 022.74</t>
+    <t>11 161.64</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>69 312.48</t>
+    <t>79 828.86</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>19 093.92</t>
+    <t>32 220.99</t>
   </si>
   <si>
     <t>XS3124322424</t>
   </si>
   <si>
     <t>LEVI STRAUSS &amp; CO 4 15/08/2030</t>
   </si>
   <si>
-    <t>27 992.11</t>
+    <t>2 784.56</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>20 598.42</t>
+    <t>26 414.45</t>
   </si>
   <si>
     <t>XS2240463674</t>
   </si>
   <si>
     <t>LORCA TELECOM BONDCO 4 18/09/2027</t>
   </si>
   <si>
-    <t>10 445.14</t>
+    <t>12 173.99</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>29 091.56</t>
+    <t>36 144.06</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>11 332.29</t>
+    <t>15 273.96</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>46 904.86</t>
+    <t>67 372.43</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>26 364.72</t>
+    <t>32 821.39</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>6 927.08</t>
+    <t>13 577.08</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>30 656.03</t>
+    <t>42 488.18</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>22 825.69</t>
+    <t>32 970.44</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>27 041.67</t>
+    <t>38 841.67</t>
   </si>
   <si>
     <t>XS2406737036</t>
   </si>
   <si>
     <t>NATURGY FINANCE BV PERP</t>
   </si>
   <si>
-    <t>75 512.98</t>
+    <t>2 393.78</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>23 123.84</t>
+    <t>29 652.92</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>41 829.62</t>
+    <t>49 628.37</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>32 000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>3 687.50</t>
+    <t>7 227.50</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>49 123.18</t>
+    <t>57 987.51</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>24 653.13</t>
+    <t>33 228.13</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>7 302.44</t>
+    <t>11 220.82</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>76 961.81</t>
+    <t>91 170.14</t>
   </si>
   <si>
     <t>XS2804500572</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 6.875 15/02/2028</t>
   </si>
   <si>
-    <t>25 448.52</t>
+    <t>2 456.96</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>6 858.22</t>
+    <t>15 733.56</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>2 775.83</t>
+    <t>8 882.65</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 354.79</t>
+    <t>8 726.03</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>31 872.57</t>
+    <t>39 521.99</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>11 953.13</t>
+    <t>23 428.13</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>67 428.63</t>
+    <t>86 029.63</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>131 501.80</t>
+    <t>140 628.11</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>7 272.28</t>
+    <t>11 747.53</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>6 980.42</t>
+    <t>23 733.42</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>17 896.15</t>
+    <t>26 844.23</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>27 612.99</t>
+    <t>38 270.63</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>43 604.51</t>
+    <t>54 069.60</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>33 841.64</t>
+    <t>38 145.21</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>10 079.31</t>
+    <t>18 607.96</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>54 510.00</t>
+    <t>65 412.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>31 995.22</t>
+    <t>37 080.56</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>200 192.33</t>
+    <t>4 003.85</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>24 990.00</t>
+    <t>39 984.00</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>102 814.68</t>
+    <t>111 650.32</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>27 848.07</t>
+    <t>32 320.02</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 038.75</t>
+    <t>39 672.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>148 438.36</t>
+    <t>158 805.48</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>23 526.25</t>
+    <t>27 420.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>10 435.56</t>
-[...8 lines deleted...]
-    <t>39 715.07</t>
+    <t>17 610.00</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>43 780.04</t>
+    <t>47 949.57</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>4 129.69</t>
+    <t>8 094.19</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>60 139.39</t>
+    <t>7 720.60</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>11 907.50</t>
+    <t>17 103.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>132 534.25</t>
+    <t>143 835.62</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>70 398.00</t>
+    <t>7 643.21</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>1 313.99</t>
-[...17 lines deleted...]
-    <t>36 919.45</t>
+    <t>4 467.58</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>7 657.75</t>
+    <t>15 315.50</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>37 456.18</t>
+    <t>40 463.61</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>22 740.16</t>
+    <t>24 649.64</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>87 517.60</t>
+    <t>93 423.70</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>18 847.22</t>
+    <t>23 370.56</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>30 631.25</t>
+    <t>37 982.75</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>6 432.29</t>
+    <t>14 557.29</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>56 999.25</t>
+    <t>62 427.75</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>33 177.08</t>
+    <t>41 927.08</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>38 616.32</t>
+    <t>45 007.99</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>14 761.02</t>
+    <t>22 492.99</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>49 965.41</t>
+    <t>58 486.64</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>20 629.11</t>
+    <t>22 188.70</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>39 126.56</t>
+    <t>57 539.06</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>59 758.90</t>
+    <t>64 701.37</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>83 123.29</t>
+    <t>89 301.37</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>152 672.92</t>
+    <t>16 575.92</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>40 833.33</t>
+    <t>4 433.33</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>17 380.14</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>27 812.67</t>
+    <t>29 718.84</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>6 989.58</t>
+    <t>23 764.58</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>28 264.08</t>
+    <t>33 533.65</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>75 012.74</t>
+    <t>84 894.66</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>244 712.33</t>
+    <t>261 589.04</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>38 602.01</t>
+    <t>41 656.85</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>14 120.31</t>
+    <t>27 675.81</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>15 612.85</t>
+    <t>18 871.18</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>12 749.31</t>
+    <t>24 988.64</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>4 972.38</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>16 088.91</t>
+    <t>31 534.26</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>228 353.42</t>
-[...8 lines deleted...]
-    <t>-501 388.80</t>
+    <t>249 027.40</t>
+  </si>
+  <si>
+    <t>CDS-00107837</t>
+  </si>
+  <si>
+    <t>PAR20260302050108020</t>
+  </si>
+  <si>
+    <t>-502 000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2326,299 +2239,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2144304.4819</v>
+        <v>2183245.7855</v>
       </c>
       <c r="D2">
-        <v>134.01</v>
+        <v>134.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287374912.73</v>
+        <v>292677856.1</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287374912.73</v>
+        <v>292677856.1</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.15</v>
+        <v>54.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55617123.58</v>
+        <v>55633159.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55617123.58</v>
+        <v>55633159.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>424092.2961</v>
+        <v>450923.9742</v>
       </c>
       <c r="D4">
         <v>124.55</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>52823047.52</v>
+        <v>56164502.57</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>52823047.52</v>
+        <v>56164502.57</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.38</v>
+        <v>132.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.38</v>
+        <v>132.43</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.38</v>
+        <v>132.43</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.87</v>
+        <v>128.96</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.87</v>
+        <v>128.96</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.87</v>
+        <v>128.96</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.51</v>
+        <v>128.54</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1413.7</v>
+        <v>1413.99</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1413.7</v>
+        <v>1413.99</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>10690.3</v>
       </c>
       <c r="D8">
-        <v>11007.59</v>
+        <v>11012.58</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117674546.24</v>
+        <v>117727826.49</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117674546.24</v>
+        <v>117727826.49</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2541.0</v>
       </c>
       <c r="D9">
         <v>100.79</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252097.4</v>
+        <v>256127.17</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252097.4</v>
+        <v>256127.17</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2687,10089 +2600,9639 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>93.25</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.05</v>
+        <v>-84336.0</v>
       </c>
       <c r="J3" s="1">
-        <v>924.24242424242</v>
+        <v>-0.3219627327068</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.38</v>
+        <v>26110000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.38</v>
+        <v>26110000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>105.76</v>
+        <v>3.09</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>936.36363636364</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>105.76</v>
+        <v>3.42</v>
       </c>
       <c r="N4" s="1">
-        <v>105.76</v>
+        <v>3.42</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>809.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4773.25</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4768.3315945612</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>3857580.26</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>3978.99</v>
+        <v>107.02</v>
       </c>
       <c r="J5" s="1">
-        <v>0.10314730301943</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3861559.25</v>
+        <v>107.02</v>
       </c>
       <c r="N5" s="1">
-        <v>3861559.25</v>
+        <v>107.02</v>
       </c>
       <c r="O5" s="1">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>102.0</v>
+        <v>5149.0</v>
       </c>
       <c r="D6" s="1">
-        <v>128.2</v>
+        <v>4779.99</v>
       </c>
       <c r="E6" s="1">
-        <v>128.21</v>
+        <v>4774.8606195378</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>24585757.33</v>
       </c>
       <c r="I6" s="1">
-        <v>-1020.0</v>
+        <v>26411.18</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>0.10742471604799</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-1020.0</v>
+        <v>24612168.51</v>
       </c>
       <c r="N6" s="1">
-        <v>-1020.0</v>
+        <v>24612168.51</v>
       </c>
       <c r="O6" s="1">
-        <v>0.0</v>
+        <v>4.71</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.617</v>
+        <v>103.397</v>
       </c>
       <c r="E7" s="1">
         <v>100.13</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I7" s="1">
-        <v>87175.0</v>
+        <v>81675.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.482472785379</v>
+        <v>3.2627584140617</v>
       </c>
       <c r="K7">
-        <v>4.63</v>
+        <v>0.05</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>2590425.0</v>
+        <v>2584925.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2706170.89</v>
+        <v>2586259.25</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>1805000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.052</v>
+        <v>101.203</v>
       </c>
       <c r="E8" s="1">
-        <v>87.83365097</v>
+        <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1585397.4</v>
+        <v>1576000.0</v>
       </c>
       <c r="I8" s="1">
-        <v>184441.2</v>
+        <v>18959.28</v>
       </c>
       <c r="J8" s="1">
-        <v>11.633751890851</v>
+        <v>1.203</v>
       </c>
       <c r="K8">
-        <v>0.89</v>
+        <v>1.95</v>
       </c>
       <c r="L8" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="1">
-        <v>1769838.6</v>
+        <v>1594959.28</v>
       </c>
       <c r="N8" s="1">
-        <v>1785959.97</v>
+        <v>1625740.53</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="1">
-        <v>1576000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.513</v>
+        <v>99.874</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.49072913</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1576000.0</v>
+        <v>4576573.54</v>
       </c>
       <c r="I9" s="1">
-        <v>23844.88</v>
+        <v>17630.46</v>
       </c>
       <c r="J9" s="1">
-        <v>1.513</v>
+        <v>0.38523274772943</v>
       </c>
       <c r="K9">
-        <v>1.58</v>
+        <v>1.86</v>
       </c>
       <c r="L9" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="1">
-        <v>1599844.88</v>
+        <v>4594204.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1624716.13</v>
+        <v>4679745.1</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>58</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="1">
-        <v>4600000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.279</v>
+        <v>103.596</v>
       </c>
       <c r="E10" s="1">
-        <v>99.49072913</v>
+        <v>100.42060793</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4576573.54</v>
+        <v>2581813.83</v>
       </c>
       <c r="I10" s="1">
-        <v>36260.46</v>
+        <v>81639.33</v>
       </c>
       <c r="J10" s="1">
-        <v>0.79230585246971</v>
+        <v>3.1620920552587</v>
       </c>
       <c r="K10">
-        <v>1.63</v>
+        <v>2.52</v>
       </c>
       <c r="L10" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="1">
-        <v>4612834.0</v>
+        <v>2663453.16</v>
       </c>
       <c r="N10" s="1">
-        <v>4687977.84</v>
+        <v>2728326.27</v>
       </c>
       <c r="O10" s="1">
-        <v>0.91</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1">
-        <v>2571000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.56</v>
+        <v>101.826</v>
       </c>
       <c r="E11" s="1">
-        <v>100.42060793</v>
+        <v>100.2479</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2581813.83</v>
+        <v>1002479.0</v>
       </c>
       <c r="I11" s="1">
-        <v>80713.77</v>
+        <v>15781.0</v>
       </c>
       <c r="J11" s="1">
-        <v>3.126242839903</v>
+        <v>1.5741975642383</v>
       </c>
       <c r="K11">
-        <v>2.16</v>
+        <v>0.64</v>
       </c>
       <c r="L11" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>2662527.6</v>
+        <v>1018260.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2718187.96</v>
+        <v>1024635.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.623</v>
+        <v>107.193</v>
       </c>
       <c r="E12" s="1">
-        <v>100.2479</v>
+        <v>105.76043057</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1002479.0</v>
+        <v>1584291.25</v>
       </c>
       <c r="I12" s="1">
-        <v>13751.0</v>
+        <v>21459.89</v>
       </c>
       <c r="J12" s="1">
-        <v>1.3716995567987</v>
+        <v>1.3545419757889</v>
       </c>
       <c r="K12">
-        <v>0.19</v>
+        <v>0.99</v>
       </c>
       <c r="L12" t="s">
         <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1016230.0</v>
+        <v>1605751.14</v>
       </c>
       <c r="N12" s="1">
-        <v>1018105.0</v>
+        <v>1620606.31</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>67</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="1">
-        <v>1498000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.549</v>
+        <v>98.995</v>
       </c>
       <c r="E13" s="1">
-        <v>105.76043057</v>
+        <v>99.95557916</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1584291.25</v>
+        <v>5448578.62</v>
       </c>
       <c r="I13" s="1">
-        <v>26792.77</v>
+        <v>-52361.17</v>
       </c>
       <c r="J13" s="1">
-        <v>1.6911518005291</v>
+        <v>-0.96100604674766</v>
       </c>
       <c r="K13">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="L13" t="s">
         <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>1611084.02</v>
+        <v>5396217.45</v>
       </c>
       <c r="N13" s="1">
-        <v>1615453.19</v>
+        <v>5408084.73</v>
       </c>
       <c r="O13" s="1">
-        <v>0.31</v>
+        <v>1.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>70</v>
       </c>
       <c r="B14" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="1">
-        <v>5451000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.211</v>
+        <v>104.315</v>
       </c>
       <c r="E14" s="1">
-        <v>99.95557916</v>
+        <v>94.23756966</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5448578.62</v>
+        <v>1826324.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-40587.01</v>
+        <v>-6861.87</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.7449100550925</v>
+        <v>-0.37572027878294</v>
       </c>
       <c r="K14">
-        <v>2.13</v>
+        <v>0.89</v>
       </c>
       <c r="L14" t="s">
         <v>72</v>
       </c>
       <c r="M14" s="1">
-        <v>5407991.61</v>
+        <v>1819462.23</v>
       </c>
       <c r="N14" s="1">
-        <v>5524166.05</v>
+        <v>1836674.09</v>
       </c>
       <c r="O14" s="1">
-        <v>1.08</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="1">
-        <v>1938000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.796</v>
+        <v>105.553</v>
       </c>
       <c r="E15" s="1">
-        <v>94.23756966</v>
+        <v>103.3764868</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1826324.1</v>
+        <v>2584412.17</v>
       </c>
       <c r="I15" s="1">
-        <v>1527.73</v>
+        <v>54412.83</v>
       </c>
       <c r="J15" s="1">
-        <v>0.083650541544078</v>
+        <v>2.1054238418944</v>
       </c>
       <c r="K15">
-        <v>0.45</v>
+        <v>3.01</v>
       </c>
       <c r="L15" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="1">
-        <v>1827851.83</v>
+        <v>2638825.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1836633.39</v>
+        <v>2713983.63</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="1">
-        <v>4163000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.588</v>
+        <v>103.266</v>
       </c>
       <c r="E16" s="1">
-        <v>100.04511626</v>
+        <v>98.92441182</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4164878.19</v>
+        <v>3264505.59</v>
       </c>
       <c r="I16" s="1">
-        <v>-102289.75</v>
+        <v>143272.41</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.4560082032075</v>
+        <v>4.3887935263116</v>
       </c>
       <c r="K16">
-        <v>1.39</v>
+        <v>5.26</v>
       </c>
       <c r="L16" t="s">
         <v>78</v>
       </c>
       <c r="M16" s="1">
-        <v>4062588.44</v>
+        <v>3407778.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4120407.88</v>
+        <v>3581321.84</v>
       </c>
       <c r="O16" s="1">
-        <v>0.8</v>
+        <v>0.69</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="1">
-        <v>2500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.092</v>
+        <v>94.165</v>
       </c>
       <c r="E17" s="1">
-        <v>103.3764868</v>
+        <v>81.90598182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2584412.17</v>
+        <v>1801931.6</v>
       </c>
       <c r="I17" s="1">
-        <v>67887.83</v>
+        <v>269698.4</v>
       </c>
       <c r="J17" s="1">
-        <v>2.6268190031004</v>
+        <v>14.967182994071</v>
       </c>
       <c r="K17">
-        <v>2.65</v>
+        <v>0.23</v>
       </c>
       <c r="L17" t="s">
         <v>81</v>
       </c>
       <c r="M17" s="1">
-        <v>2652300.0</v>
+        <v>2071630.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2718616.44</v>
+        <v>2076587.53</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.155</v>
+        <v>96.346</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3264505.59</v>
+        <v>3398651.31</v>
       </c>
       <c r="I18" s="1">
-        <v>139609.41</v>
+        <v>-37074.58</v>
       </c>
       <c r="J18" s="1">
-        <v>4.2765866423283</v>
+        <v>-1.0908615394264</v>
       </c>
       <c r="K18">
-        <v>4.93</v>
+        <v>2.0</v>
       </c>
       <c r="L18" t="s">
         <v>84</v>
       </c>
       <c r="M18" s="1">
-        <v>3404115.0</v>
+        <v>3361576.73</v>
       </c>
       <c r="N18" s="1">
-        <v>3566719.11</v>
+        <v>3432012.28</v>
       </c>
       <c r="O18" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="1">
-        <v>2200000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>93.479</v>
+        <v>96.998</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598182</v>
+        <v>97.78572159</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1801931.6</v>
+        <v>3173391.13</v>
       </c>
       <c r="I19" s="1">
-        <v>254606.4</v>
+        <v>-57872.46</v>
       </c>
       <c r="J19" s="1">
-        <v>14.129637329186</v>
+        <v>-1.8236787596996</v>
       </c>
       <c r="K19">
-        <v>0.12</v>
+        <v>0.76</v>
       </c>
       <c r="L19" t="s">
         <v>87</v>
       </c>
       <c r="M19" s="1">
-        <v>2056538.0</v>
+        <v>3115518.67</v>
       </c>
       <c r="N19" s="1">
-        <v>2059174.99</v>
+        <v>3140110.09</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="1">
-        <v>3525250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.733</v>
+        <v>104.301</v>
       </c>
       <c r="E20" s="1">
-        <v>96.4088025</v>
+        <v>103.54083188</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3398651.31</v>
+        <v>4403591.58</v>
       </c>
       <c r="I20" s="1">
-        <v>-23571.88</v>
+        <v>32329.95</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.69356570739232</v>
+        <v>0.73417230941295</v>
       </c>
       <c r="K20">
-        <v>1.68</v>
+        <v>0.9</v>
       </c>
       <c r="L20" t="s">
         <v>90</v>
       </c>
       <c r="M20" s="1">
-        <v>3375079.43</v>
+        <v>4435921.53</v>
       </c>
       <c r="N20" s="1">
-        <v>3434466.26</v>
+        <v>4474272.37</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.86</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="1">
-        <v>3245250.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.315</v>
+        <v>108.677</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572159</v>
+        <v>108.54733851</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3173391.13</v>
+        <v>2305545.47</v>
       </c>
       <c r="I21" s="1">
-        <v>-47690.61</v>
+        <v>2754.01</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.5028279857831</v>
+        <v>0.11945155868038</v>
       </c>
       <c r="K21">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="L21" t="s">
         <v>93</v>
       </c>
       <c r="M21" s="1">
-        <v>3125700.52</v>
+        <v>2308299.48</v>
       </c>
       <c r="N21" s="1">
-        <v>3138247.17</v>
+        <v>2317835.66</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="1">
-        <v>4253000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.633</v>
+        <v>100.321</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083188</v>
+        <v>99.95464109</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4403591.58</v>
+        <v>4325037.32</v>
       </c>
       <c r="I22" s="1">
-        <v>46449.91</v>
+        <v>15852.35</v>
       </c>
       <c r="J22" s="1">
-        <v>1.0548187577377</v>
+        <v>0.36652516098982</v>
       </c>
       <c r="K22">
-        <v>0.46</v>
+        <v>2.32</v>
       </c>
       <c r="L22" t="s">
         <v>96</v>
       </c>
       <c r="M22" s="1">
-        <v>4450041.49</v>
+        <v>4340889.67</v>
       </c>
       <c r="N22" s="1">
-        <v>4469608.24</v>
+        <v>4441131.84</v>
       </c>
       <c r="O22" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>98</v>
       </c>
       <c r="C23" s="1">
-        <v>2124000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>108.969</v>
+        <v>100.038</v>
       </c>
       <c r="E23" s="1">
-        <v>108.54733851</v>
+        <v>100.01062956</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2305545.47</v>
+        <v>3261346.63</v>
       </c>
       <c r="I23" s="1">
-        <v>8956.09</v>
+        <v>892.55</v>
       </c>
       <c r="J23" s="1">
-        <v>0.38845861495848</v>
+        <v>0.027367529467421</v>
       </c>
       <c r="K23">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>414.62</v>
+        <v>1.69</v>
+      </c>
+      <c r="L23" t="s">
+        <v>99</v>
       </c>
       <c r="M23" s="1">
-        <v>2314501.56</v>
+        <v>3262239.18</v>
       </c>
       <c r="N23" s="1">
-        <v>2314916.18</v>
+        <v>3317325.17</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C24" s="1">
-        <v>4327000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.873</v>
+        <v>102.439</v>
       </c>
       <c r="E24" s="1">
-        <v>99.95464109</v>
+        <v>100.06368348</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4325037.32</v>
+        <v>2658692.07</v>
       </c>
       <c r="I24" s="1">
-        <v>83007.39</v>
+        <v>63112.16</v>
       </c>
       <c r="J24" s="1">
-        <v>1.9192294507184</v>
+        <v>2.3738048009448</v>
       </c>
       <c r="K24">
-        <v>1.92</v>
+        <v>1.29</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M24" s="1">
-        <v>4408044.71</v>
+        <v>2721804.23</v>
       </c>
       <c r="N24" s="1">
-        <v>4490978.88</v>
+        <v>2756123.81</v>
       </c>
       <c r="O24" s="1">
-        <v>0.87</v>
+        <v>0.53</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25" s="1">
-        <v>3261000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.532</v>
+        <v>98.514</v>
       </c>
       <c r="E25" s="1">
-        <v>100.01062956</v>
+        <v>65.88463274</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3261346.63</v>
+        <v>3126884.67</v>
       </c>
       <c r="I25" s="1">
-        <v>-15608.11</v>
+        <v>1548589.77</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.47857869066803</v>
+        <v>49.525004387194</v>
       </c>
       <c r="K25">
-        <v>1.4</v>
+        <v>3.16</v>
       </c>
       <c r="L25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M25" s="1">
-        <v>3245738.52</v>
+        <v>4675474.44</v>
       </c>
       <c r="N25" s="1">
-        <v>3291313.26</v>
+        <v>4825656.08</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.92</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C26" s="1">
-        <v>2757000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.253</v>
+        <v>101.447</v>
       </c>
       <c r="E26" s="1">
-        <v>100.06368335</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2758755.75</v>
+        <v>1445000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>60359.46</v>
+        <v>20909.15</v>
       </c>
       <c r="J26" s="1">
-        <v>2.1879233056424</v>
+        <v>1.447</v>
       </c>
       <c r="K26">
-        <v>0.96</v>
+        <v>0.9</v>
       </c>
       <c r="L26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M26" s="1">
-        <v>2819115.21</v>
+        <v>1465909.15</v>
       </c>
       <c r="N26" s="1">
-        <v>2845536.46</v>
+        <v>1478874.01</v>
       </c>
       <c r="O26" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C27" s="1">
-        <v>4746000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.465</v>
+        <v>105.091</v>
       </c>
       <c r="E27" s="1">
-        <v>65.88463274</v>
+        <v>52.65093533</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3126884.67</v>
+        <v>667613.86</v>
       </c>
       <c r="I27" s="1">
-        <v>1593724.23</v>
+        <v>43081.54</v>
       </c>
       <c r="J27" s="1">
-        <v>50.968436581321</v>
+        <v>6.453062553255</v>
       </c>
       <c r="K27">
-        <v>2.86</v>
+        <v>0.67</v>
       </c>
       <c r="L27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M27" s="1">
-        <v>4720608.9</v>
+        <v>710695.4</v>
       </c>
       <c r="N27" s="1">
-        <v>4856487.53</v>
+        <v>719228.57</v>
       </c>
       <c r="O27" s="1">
-        <v>0.95</v>
+        <v>0.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C28" s="1">
-        <v>1445000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.063</v>
+        <v>99.798</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>99.01644276</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1445000.0</v>
+        <v>2352630.68</v>
       </c>
       <c r="I28" s="1">
-        <v>15360.35</v>
+        <v>18569.8</v>
       </c>
       <c r="J28" s="1">
-        <v>1.063</v>
+        <v>0.78932065954355</v>
       </c>
       <c r="K28">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="L28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M28" s="1">
-        <v>1460360.35</v>
+        <v>2371200.48</v>
       </c>
       <c r="N28" s="1">
-        <v>1469231.04</v>
+        <v>2383732.23</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C29" s="1">
-        <v>1268000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.185</v>
+        <v>99.114</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093533</v>
+        <v>99.92911899</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>667613.86</v>
+        <v>1268100.52</v>
       </c>
       <c r="I29" s="1">
-        <v>43717.23</v>
+        <v>-10343.86</v>
       </c>
       <c r="J29" s="1">
-        <v>6.5482807681674</v>
+        <v>-0.81569716571049</v>
       </c>
       <c r="K29">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
       <c r="L29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M29" s="1">
-        <v>711331.09</v>
+        <v>1257756.66</v>
       </c>
       <c r="N29" s="1">
-        <v>717271.9</v>
+        <v>1259237.16</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C30" s="1">
-        <v>2376000.0</v>
+        <v>1325000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.07</v>
+        <v>97.869</v>
       </c>
       <c r="E30" s="1">
-        <v>99.01644276</v>
+        <v>102.98398264</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2352630.68</v>
+        <v>1364537.77</v>
       </c>
       <c r="I30" s="1">
-        <v>25032.52</v>
+        <v>-67773.52</v>
       </c>
       <c r="J30" s="1">
-        <v>1.0640225094744</v>
+        <v>-4.9667749394727</v>
       </c>
       <c r="K30">
-        <v>0.27</v>
+        <v>0.68</v>
       </c>
       <c r="L30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M30" s="1">
-        <v>2377663.2</v>
+        <v>1296764.25</v>
       </c>
       <c r="N30" s="1">
-        <v>2384056.95</v>
+        <v>1305836.82</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C31" s="1">
-        <v>1269000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>102.219</v>
+        <v>98.437</v>
       </c>
       <c r="E31" s="1">
-        <v>99.92911899</v>
+        <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1268100.52</v>
+        <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>29058.59</v>
+        <v>-30038.25</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2915052507036</v>
+        <v>-1.0238230823352</v>
       </c>
       <c r="K31">
-        <v>3.11</v>
+        <v>0.72</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M31" s="1">
-        <v>1297159.11</v>
+        <v>2903891.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1336639.11</v>
+        <v>2925190.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C32" s="1">
-        <v>1325000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.854</v>
+        <v>101.729</v>
       </c>
       <c r="E32" s="1">
-        <v>102.98398264</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1364537.77</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-1722.27</v>
+        <v>29617.77</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.12621636702662</v>
+        <v>1.729</v>
       </c>
       <c r="K32">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M32" s="1">
-        <v>1362815.5</v>
+        <v>1742617.77</v>
       </c>
       <c r="N32" s="1">
-        <v>1365483.9</v>
+        <v>1750177.57</v>
       </c>
       <c r="O32" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C33" s="1">
-        <v>2514000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.653</v>
+        <v>100.829</v>
       </c>
       <c r="E33" s="1">
-        <v>100.90409348</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2536728.91</v>
+        <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>43967.5</v>
+        <v>18627.63</v>
       </c>
       <c r="J33" s="1">
-        <v>1.7332360516205</v>
+        <v>0.829</v>
       </c>
       <c r="K33">
-        <v>0.36</v>
+        <v>1.15</v>
       </c>
       <c r="L33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M33" s="1">
-        <v>2580696.41</v>
+        <v>2265627.63</v>
       </c>
       <c r="N33" s="1">
-        <v>2589862.04</v>
+        <v>2291514.94</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C34" s="1">
-        <v>2950000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.596</v>
+        <v>103.147</v>
       </c>
       <c r="E34" s="1">
-        <v>99.45524576</v>
+        <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2933929.75</v>
+        <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>-25347.75</v>
+        <v>-8472.54</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.8639521788141</v>
+        <v>-0.35865835578291</v>
       </c>
       <c r="K34">
-        <v>0.37</v>
+        <v>1.74</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M34" s="1">
-        <v>2908582.0</v>
+        <v>2353814.54</v>
       </c>
       <c r="N34" s="1">
-        <v>2919468.16</v>
+        <v>2393543.53</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C35" s="1">
-        <v>1713000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.634</v>
+        <v>103.694</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1713000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>27990.42</v>
+        <v>26124.54</v>
       </c>
       <c r="J35" s="1">
-        <v>1.634</v>
+        <v>3.2898507105573</v>
       </c>
       <c r="K35">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.09</v>
+      </c>
+      <c r="L35">
+        <v>708.6</v>
       </c>
       <c r="M35" s="1">
-        <v>1740990.42</v>
+        <v>820219.54</v>
       </c>
       <c r="N35" s="1">
-        <v>1742697.47</v>
+        <v>820928.14</v>
       </c>
       <c r="O35" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>2247000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.566</v>
+        <v>104.17</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2247000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>12718.02</v>
+        <v>10127.37</v>
       </c>
       <c r="J36" s="1">
-        <v>0.566</v>
+        <v>0.5430421365945</v>
       </c>
       <c r="K36">
-        <v>0.8</v>
+        <v>2.13</v>
       </c>
       <c r="L36" t="s">
         <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>2259718.02</v>
+        <v>1875060.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2277740.83</v>
+        <v>1913476.44</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>2282000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.316</v>
+        <v>99.402</v>
       </c>
       <c r="E37" s="1">
-        <v>103.51827695</v>
+        <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2362287.08</v>
+        <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-4615.96</v>
+        <v>159626.26</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.19540216085845</v>
+        <v>6.2645598111353</v>
       </c>
       <c r="K37">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.02</v>
+      </c>
+      <c r="L37">
+        <v>466.44</v>
       </c>
       <c r="M37" s="1">
-        <v>2357671.12</v>
+        <v>2707710.48</v>
       </c>
       <c r="N37" s="1">
-        <v>2388652.44</v>
+        <v>2708176.92</v>
       </c>
       <c r="O37" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
         <v>141</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.391</v>
+      </c>
+      <c r="E38" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>64827.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>2.4502500255128</v>
+      </c>
+      <c r="K38">
+        <v>1.93</v>
+      </c>
+      <c r="L38" t="s">
         <v>142</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>817775.35</v>
+        <v>2710557.0</v>
       </c>
       <c r="N38" s="1">
-        <v>840096.38</v>
+        <v>2762682.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
         <v>144</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>104.739</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>165295.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>3.8726128423845</v>
+      </c>
+      <c r="K39">
+        <v>1.93</v>
+      </c>
+      <c r="L39" t="s">
         <v>145</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1881396.0</v>
+        <v>4433601.87</v>
       </c>
       <c r="N39" s="1">
-        <v>1914252.16</v>
+        <v>4515087.12</v>
       </c>
       <c r="O39" s="1">
-        <v>0.37</v>
+        <v>0.86</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
         <v>147</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>102.733</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I40" s="1">
+        <v>61081.7</v>
+      </c>
+      <c r="J40" s="1">
+        <v>2.565507548882</v>
+      </c>
+      <c r="K40">
+        <v>2.77</v>
+      </c>
+      <c r="L40" t="s">
         <v>148</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2704468.92</v>
+        <v>2441963.41</v>
       </c>
       <c r="N40" s="1">
-        <v>2784929.54</v>
+        <v>2507755.37</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
         <v>150</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.167</v>
+      </c>
+      <c r="E41" s="1">
+        <v>102.84970974</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>5268990.63</v>
+      </c>
+      <c r="I41" s="1">
+        <v>67484.78</v>
+      </c>
+      <c r="J41" s="1">
+        <v>1.2807914217149</v>
+      </c>
+      <c r="K41">
+        <v>2.27</v>
+      </c>
+      <c r="L41" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>2694384.0</v>
+        <v>5336475.41</v>
       </c>
       <c r="N41" s="1">
-        <v>2737509.0</v>
+        <v>5452810.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.53</v>
+        <v>1.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
         <v>153</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>102.912</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="I42" s="1">
+        <v>70000.89</v>
+      </c>
+      <c r="J42" s="1">
+        <v>2.8294805897573</v>
+      </c>
+      <c r="K42">
+        <v>2.47</v>
+      </c>
+      <c r="L42" t="s">
         <v>154</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>4481434.77</v>
+        <v>2543984.64</v>
       </c>
       <c r="N42" s="1">
-        <v>4539638.52</v>
+        <v>2605029.31</v>
       </c>
       <c r="O42" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
         <v>156</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.805</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>60431.4</v>
+      </c>
+      <c r="J43" s="1">
+        <v>1.805</v>
+      </c>
+      <c r="K43">
+        <v>1.71</v>
+      </c>
+      <c r="L43" t="s">
         <v>157</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>2447858.37</v>
+        <v>3408431.4</v>
       </c>
       <c r="N43" s="1">
-        <v>2504312.12</v>
+        <v>3465556.65</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
         <v>159</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>103.632</v>
+      </c>
+      <c r="E44" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I44" s="1">
+        <v>17605.82</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.90365350652917</v>
+      </c>
+      <c r="K44">
+        <v>2.51</v>
+      </c>
+      <c r="L44" t="s">
         <v>160</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>5324385.13</v>
+        <v>1965899.04</v>
       </c>
       <c r="N44" s="1">
-        <v>5415104.92</v>
+        <v>2013508.47</v>
       </c>
       <c r="O44" s="1">
-        <v>1.05</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
         <v>162</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>106.247</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2537150.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>119025.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>4.6912874682222</v>
+      </c>
+      <c r="K45">
+        <v>5.39</v>
+      </c>
+      <c r="L45" t="s">
         <v>163</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>2536890.0</v>
+        <v>2656175.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2586398.67</v>
+        <v>2791020.89</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
         <v>165</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>101.721</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="I46" s="1">
+        <v>31320.75</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.6161395971856</v>
+      </c>
+      <c r="K46">
+        <v>1.04</v>
+      </c>
+      <c r="L46" t="s">
         <v>166</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>3427481.52</v>
+        <v>1969318.56</v>
       </c>
       <c r="N46" s="1">
-        <v>3473725.77</v>
+        <v>1989498.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.68</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.274</v>
+      </c>
+      <c r="E47" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>38718.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.4807930607187</v>
+      </c>
+      <c r="K47">
+        <v>1.99</v>
+      </c>
+      <c r="L47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>1970793.3</v>
+        <v>2653398.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2010182.4</v>
+        <v>2707144.88</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.388</v>
+      </c>
+      <c r="E48" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="I48" s="1">
+        <v>149544.3</v>
+      </c>
+      <c r="J48" s="1">
+        <v>7.4504852665335</v>
+      </c>
+      <c r="K48">
+        <v>0.43</v>
+      </c>
+      <c r="L48" t="s">
         <v>172</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>2586175.0</v>
+        <v>2156719.6</v>
       </c>
       <c r="N48" s="1">
-        <v>2709154.45</v>
+        <v>2165949.63</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>101.673</v>
+      </c>
+      <c r="E49" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="I49" s="1">
+        <v>150798.57</v>
+      </c>
+      <c r="J49" s="1">
+        <v>3.7887418037469</v>
+      </c>
+      <c r="K49">
+        <v>0.59</v>
+      </c>
+      <c r="L49" t="s">
         <v>175</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1967421.28</v>
+        <v>4130973.99</v>
       </c>
       <c r="N49" s="1">
-        <v>1981470.72</v>
+        <v>4155018.04</v>
       </c>
       <c r="O49" s="1">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>92.145</v>
+      </c>
+      <c r="E50" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="I50" s="1">
+        <v>46839.79</v>
+      </c>
+      <c r="J50" s="1">
+        <v>2.90610843341</v>
+      </c>
+      <c r="K50">
+        <v>2.26</v>
+      </c>
+      <c r="L50" t="s">
         <v>178</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>2635983.0</v>
+        <v>1658610.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2680954.88</v>
+        <v>1699294.93</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
         <v>180</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="I51" s="1">
+        <v>5647.12</v>
+      </c>
+      <c r="J51" s="1">
+        <v>0.22797763652714</v>
+      </c>
+      <c r="K51">
+        <v>1.54</v>
+      </c>
+      <c r="L51" t="s">
         <v>181</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>2155222.3</v>
+        <v>2482697.1</v>
       </c>
       <c r="N51" s="1">
-        <v>2159931.5</v>
+        <v>2520884.18</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" t="s">
         <v>183</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>102.969</v>
+      </c>
+      <c r="E52" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="I52" s="1">
+        <v>28370.02</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.86656555154013</v>
+      </c>
+      <c r="K52">
+        <v>2.46</v>
+      </c>
+      <c r="L52" t="s">
         <v>184</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>4144869.45</v>
+        <v>3302215.83</v>
       </c>
       <c r="N52" s="1">
-        <v>4154219.92</v>
+        <v>3381154.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.81</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" t="s">
         <v>186</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E53" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="I53" s="1">
+        <v>51831.32</v>
+      </c>
+      <c r="J53" s="1">
+        <v>2.6887848648974</v>
+      </c>
+      <c r="K53">
+        <v>1.67</v>
+      </c>
+      <c r="L53" t="s">
         <v>187</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1665522.0</v>
+        <v>1979516.97</v>
       </c>
       <c r="N53" s="1">
-        <v>1702138.44</v>
+        <v>2011540.26</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
         <v>189</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.396</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>5104.44</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.396</v>
+      </c>
+      <c r="K54">
+        <v>1.61</v>
+      </c>
+      <c r="L54" t="s">
         <v>190</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>2495552.73</v>
+        <v>1294104.44</v>
       </c>
       <c r="N54" s="1">
-        <v>2527547.31</v>
+        <v>1314908.37</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" t="s">
         <v>192</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>102.529</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I55" s="1">
+        <v>43169.88</v>
+      </c>
+      <c r="J55" s="1">
+        <v>2.7026882187483</v>
+      </c>
+      <c r="K55">
+        <v>0.69</v>
+      </c>
+      <c r="L55" t="s">
         <v>193</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>3317513.22</v>
+        <v>1640464.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3382822.44</v>
+        <v>1651510.58</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="I56" s="1">
+        <v>30361.78</v>
+      </c>
+      <c r="J56" s="1">
+        <v>1.9159490377338</v>
+      </c>
+      <c r="K56">
+        <v>2.64</v>
+      </c>
+      <c r="L56" t="s">
         <v>196</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1976690.16</v>
+        <v>1615047.98</v>
       </c>
       <c r="N56" s="1">
-        <v>2001662.45</v>
+        <v>1656822.67</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
         <v>198</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>96.471</v>
+      </c>
+      <c r="E57" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="I57" s="1">
+        <v>210060.03</v>
+      </c>
+      <c r="J57" s="1">
+        <v>5.3339191756264</v>
+      </c>
+      <c r="K57">
+        <v>0.85</v>
+      </c>
+      <c r="L57" t="s">
         <v>199</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>1297816.76</v>
+        <v>4148253.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1314219.86</v>
+        <v>4185009.16</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>0.8</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" t="s">
         <v>201</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.95</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-773.5</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="K58">
+        <v>1.35</v>
+      </c>
+      <c r="L58" t="s">
         <v>202</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1649776.0</v>
+        <v>1546226.5</v>
       </c>
       <c r="N58" s="1">
-        <v>1655759.56</v>
+        <v>1567115.97</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
         <v>204</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>101.369</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="I59" s="1">
+        <v>21225.96</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0.70430115929198</v>
+      </c>
+      <c r="K59">
+        <v>2.41</v>
+      </c>
+      <c r="L59" t="s">
         <v>205</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>1612833.18</v>
+        <v>3034987.86</v>
       </c>
       <c r="N59" s="1">
-        <v>1648675.37</v>
+        <v>3107238.9</v>
       </c>
       <c r="O59" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
         <v>207</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>1746000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>98.802</v>
+      </c>
+      <c r="E60" s="1">
+        <v>97.65969015</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1705138.19</v>
+      </c>
+      <c r="I60" s="1">
+        <v>19944.73</v>
+      </c>
+      <c r="J60" s="1">
+        <v>1.1696840829071</v>
+      </c>
+      <c r="K60">
+        <v>1.25</v>
+      </c>
+      <c r="L60" t="s">
         <v>208</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>4141717.0</v>
+        <v>1725082.92</v>
       </c>
       <c r="N60" s="1">
-        <v>4173289.6</v>
+        <v>1746992.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.81</v>
+        <v>0.33</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
         <v>210</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.572</v>
+      </c>
+      <c r="E61" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I61" s="1">
+        <v>311222.36</v>
+      </c>
+      <c r="J61" s="1">
+        <v>7.7304163500827</v>
+      </c>
+      <c r="K61">
+        <v>1.46</v>
+      </c>
+      <c r="L61" t="s">
         <v>211</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1553033.3</v>
+        <v>4337168.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1568872.57</v>
+        <v>4401359.78</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
         <v>213</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>102.992</v>
+      </c>
+      <c r="E62" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I62" s="1">
+        <v>47488.13</v>
+      </c>
+      <c r="J62" s="1">
+        <v>1.5098297619144</v>
+      </c>
+      <c r="K62">
+        <v>4.47</v>
+      </c>
+      <c r="L62" t="s">
         <v>214</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>2998311.36</v>
+        <v>3192752.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3058087.4</v>
+        <v>3331413.3</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>215</v>
+      </c>
+      <c r="B63" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>86.155</v>
+      </c>
+      <c r="E63" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-354075.32</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-12.503131474114</v>
+      </c>
+      <c r="K63">
+        <v>0.87</v>
+      </c>
+      <c r="L63" t="s">
         <v>217</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1731595.49</v>
+        <v>2477817.8</v>
       </c>
       <c r="N63" s="1">
-        <v>1749722.37</v>
+        <v>2502743.13</v>
       </c>
       <c r="O63" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B64" t="s">
         <v>219</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>107.496</v>
+      </c>
+      <c r="E64" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I64" s="1">
+        <v>35995.38</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.93599393385602</v>
+      </c>
+      <c r="K64">
+        <v>2.86</v>
+      </c>
+      <c r="L64" t="s">
         <v>220</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>4336244.0</v>
+        <v>3881680.56</v>
       </c>
       <c r="N64" s="1">
-        <v>4396457.7</v>
+        <v>3984823.49</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.76</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" t="s">
         <v>222</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>101.753</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I65" s="1">
+        <v>41069.14</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.97689093854906</v>
+      </c>
+      <c r="K65">
+        <v>1.72</v>
+      </c>
+      <c r="L65" t="s">
         <v>223</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>3198735.0</v>
+        <v>4245135.16</v>
       </c>
       <c r="N65" s="1">
-        <v>3328754.52</v>
+        <v>4316986.27</v>
       </c>
       <c r="O65" s="1">
-        <v>0.65</v>
+        <v>0.83</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>224</v>
+      </c>
+      <c r="B66" t="s">
         <v>225</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.744</v>
+      </c>
+      <c r="E66" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-7885.95</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.39847713664823</v>
+      </c>
+      <c r="K66">
+        <v>1.4</v>
+      </c>
+      <c r="L66" t="s">
         <v>226</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2505283.6</v>
+        <v>1971136.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2520861.93</v>
+        <v>1997716.21</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" t="s">
         <v>228</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>111.725</v>
+      </c>
+      <c r="E67" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>3555.83</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.18756661181488</v>
+      </c>
+      <c r="K67">
+        <v>4.19</v>
+      </c>
+      <c r="L67" t="s">
         <v>229</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>3901035.52</v>
+        <v>1899325.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3980038.61</v>
+        <v>1970602.74</v>
       </c>
       <c r="O67" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>103.131</v>
+      </c>
+      <c r="E68" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I68" s="1">
+        <v>20780.41</v>
+      </c>
+      <c r="J68" s="1">
+        <v>1.2901061039185</v>
+      </c>
+      <c r="K68">
+        <v>3.66</v>
+      </c>
+      <c r="L68" t="s">
         <v>232</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>4252227.56</v>
+        <v>1631532.42</v>
       </c>
       <c r="N68" s="1">
-        <v>4310172.0</v>
+        <v>1689383.78</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.32</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
         <v>234</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.595</v>
+      </c>
+      <c r="E69" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I69" s="1">
+        <v>120667.19</v>
+      </c>
+      <c r="J69" s="1">
+        <v>4.415174590193</v>
+      </c>
+      <c r="K69">
+        <v>0.62</v>
+      </c>
+      <c r="L69" t="s">
         <v>235</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>1976570.0</v>
+        <v>2853677.8</v>
       </c>
       <c r="N69" s="1">
-        <v>1995075.21</v>
+        <v>2871871.58</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>236</v>
+      </c>
+      <c r="B70" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>105.583</v>
+      </c>
+      <c r="E70" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I70" s="1">
+        <v>42358.1</v>
+      </c>
+      <c r="J70" s="1">
+        <v>2.0469753591779</v>
+      </c>
+      <c r="K70">
+        <v>3.69</v>
+      </c>
+      <c r="L70" t="s">
         <v>238</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>1908063.0</v>
+        <v>2111660.0</v>
       </c>
       <c r="N70" s="1">
-        <v>1972552.38</v>
+        <v>2185516.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>239</v>
+      </c>
+      <c r="B71" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.314</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>8895.62</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.314</v>
+      </c>
+      <c r="K71">
+        <v>1.35</v>
+      </c>
+      <c r="L71" t="s">
         <v>241</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>1637037.78</v>
+        <v>2841895.62</v>
       </c>
       <c r="N71" s="1">
-        <v>1690359.85</v>
+        <v>2880259.16</v>
       </c>
       <c r="O71" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>242</v>
+      </c>
+      <c r="B72" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>106.691</v>
+      </c>
+      <c r="E72" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I72" s="1">
+        <v>27620.41</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.73606499610073</v>
+      </c>
+      <c r="K72">
+        <v>1.73</v>
+      </c>
+      <c r="L72" t="s">
         <v>244</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2866338.72</v>
+        <v>3780062.13</v>
       </c>
       <c r="N72" s="1">
-        <v>2877709.83</v>
+        <v>3841289.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.56</v>
+        <v>0.74</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>245</v>
+      </c>
+      <c r="B73" t="s">
         <v>246</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>3505000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>105.619</v>
+      </c>
+      <c r="E73" s="1">
+        <v>108.2488505</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>3794122.21</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-92176.26</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-2.4294488922116</v>
+      </c>
+      <c r="K73">
+        <v>3.79</v>
+      </c>
+      <c r="L73" t="s">
         <v>247</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>2116460.0</v>
+        <v>3701945.95</v>
       </c>
       <c r="N73" s="1">
-        <v>2184138.08</v>
+        <v>3834895.88</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>98.702</v>
+      </c>
+      <c r="E74" s="1">
+        <v>91.34423156</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2923015.41</v>
+      </c>
+      <c r="I74" s="1">
+        <v>235448.59</v>
+      </c>
+      <c r="J74" s="1">
+        <v>8.0549896929897</v>
+      </c>
+      <c r="K74">
+        <v>0.35</v>
+      </c>
+      <c r="L74" t="s">
         <v>250</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>975395.52</v>
+        <v>3158464.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1004454.58</v>
+        <v>3169554.41</v>
       </c>
       <c r="O74" s="1">
-        <v>0.2</v>
+        <v>0.61</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>878000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.071</v>
+      </c>
+      <c r="E75" s="1">
+        <v>69.3732164</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>609096.84</v>
+      </c>
+      <c r="I75" s="1">
+        <v>18491.29</v>
+      </c>
+      <c r="J75" s="1">
+        <v>3.0358538717751</v>
+      </c>
+      <c r="K75">
+        <v>0.59</v>
+      </c>
+      <c r="L75" t="s">
         <v>253</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>2852321.06</v>
+        <v>627588.13</v>
       </c>
       <c r="N75" s="1">
-        <v>2881477.35</v>
+        <v>632748.99</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
         <v>255</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>102.942</v>
+      </c>
+      <c r="E76" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I76" s="1">
+        <v>41858.07</v>
+      </c>
+      <c r="J76" s="1">
+        <v>1.5887622763592</v>
+      </c>
+      <c r="K76">
+        <v>0.67</v>
+      </c>
+      <c r="L76" t="s">
         <v>256</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>3787573.29</v>
+        <v>2676492.0</v>
       </c>
       <c r="N76" s="1">
-        <v>3830200.01</v>
+        <v>2694015.29</v>
       </c>
       <c r="O76" s="1">
-        <v>0.75</v>
+        <v>0.52</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" t="s">
         <v>258</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.504</v>
+      </c>
+      <c r="E77" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-11371.62</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-0.51376366535259</v>
+      </c>
+      <c r="K77">
+        <v>1.54</v>
+      </c>
+      <c r="L77" t="s">
         <v>259</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>3715755.65</v>
+        <v>2202023.52</v>
       </c>
       <c r="N77" s="1">
-        <v>3828107.7</v>
+        <v>2236202.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>260</v>
+      </c>
+      <c r="B78" t="s">
         <v>261</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.13</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I78" s="1">
+        <v>12815.44</v>
+      </c>
+      <c r="J78" s="1">
+        <v>0.69121539249471</v>
+      </c>
+      <c r="K78">
+        <v>1.8</v>
+      </c>
+      <c r="L78" t="s">
         <v>262</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>3160224.0</v>
+        <v>1866859.8</v>
       </c>
       <c r="N78" s="1">
-        <v>3168662.36</v>
+        <v>1900057.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>263</v>
+      </c>
+      <c r="B79" t="s">
         <v>264</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>101.701</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I79" s="1">
+        <v>32965.72</v>
+      </c>
+      <c r="J79" s="1">
+        <v>1.6634809922672</v>
+      </c>
+      <c r="K79">
+        <v>1.8</v>
+      </c>
+      <c r="L79" t="s">
         <v>265</v>
       </c>
-      <c r="C79" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>627838.98</v>
+        <v>2014696.81</v>
       </c>
       <c r="N79" s="1">
-        <v>631431.99</v>
+        <v>2050327.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>266</v>
+      </c>
+      <c r="B80" t="s">
         <v>267</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>3078000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>102.594</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.08080539</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>3080487.19</v>
+      </c>
+      <c r="I80" s="1">
+        <v>77356.13</v>
+      </c>
+      <c r="J80" s="1">
+        <v>2.5111654497742</v>
+      </c>
+      <c r="K80">
+        <v>1.59</v>
+      </c>
+      <c r="L80" t="s">
         <v>268</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>2667002.0</v>
+        <v>3157843.32</v>
       </c>
       <c r="N80" s="1">
-        <v>2676493.78</v>
+        <v>3206866.88</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="B81" t="s">
         <v>270</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.625</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-14030.7</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-0.9585001744069</v>
+      </c>
+      <c r="K81">
+        <v>0.62</v>
+      </c>
+      <c r="L81" t="s">
         <v>271</v>
       </c>
-      <c r="C81" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>2214482.71</v>
+        <v>1449787.5</v>
       </c>
       <c r="N81" s="1">
-        <v>2242759.93</v>
+        <v>1458883.13</v>
       </c>
       <c r="O81" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>272</v>
+      </c>
+      <c r="B82" t="s">
         <v>273</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="E82" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="I82" s="1">
+        <v>9376.92</v>
+      </c>
+      <c r="J82" s="1">
+        <v>0.56034130807545</v>
+      </c>
+      <c r="K82">
+        <v>1.12</v>
+      </c>
+      <c r="L82" t="s">
         <v>274</v>
       </c>
-      <c r="C82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1862503.24</v>
+        <v>1682807.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1889810.78</v>
+        <v>1701922.56</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>275</v>
+      </c>
+      <c r="B83" t="s">
         <v>276</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="E83" s="1">
+        <v>78.77307</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2914603.59</v>
+      </c>
+      <c r="I83" s="1">
+        <v>767525.41</v>
+      </c>
+      <c r="J83" s="1">
+        <v>26.333783868015</v>
+      </c>
+      <c r="K83">
+        <v>1.1</v>
+      </c>
+      <c r="L83" t="s">
         <v>277</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>2013844.98</v>
+        <v>3682129.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2043697.55</v>
+        <v>3722879.68</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>278</v>
+      </c>
+      <c r="B84" t="s">
         <v>279</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>99.251</v>
+      </c>
+      <c r="E84" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I84" s="1">
+        <v>172374.99</v>
+      </c>
+      <c r="J84" s="1">
+        <v>4.5389730148947</v>
+      </c>
+      <c r="K84">
+        <v>1.5</v>
+      </c>
+      <c r="L84" t="s">
         <v>280</v>
       </c>
-      <c r="C84" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>3162706.56</v>
+        <v>3970040.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3203265.62</v>
+        <v>4029887.22</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>281</v>
+      </c>
+      <c r="B85" t="s">
         <v>282</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>104.491</v>
+      </c>
+      <c r="E85" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I85" s="1">
+        <v>3811.55</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0.1181890499832</v>
+      </c>
+      <c r="K85">
+        <v>2.43</v>
+      </c>
+      <c r="L85" t="s">
         <v>283</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>1469882.4</v>
+        <v>3228771.9</v>
       </c>
       <c r="N85" s="1">
-        <v>1472363.03</v>
+        <v>3303994.09</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>284</v>
+      </c>
+      <c r="B86" t="s">
         <v>285</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>4873000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.176</v>
+      </c>
+      <c r="E86" s="1">
+        <v>97.79670121</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>4765633.25</v>
+      </c>
+      <c r="I86" s="1">
+        <v>115943.23</v>
+      </c>
+      <c r="J86" s="1">
+        <v>2.4329029095976</v>
+      </c>
+      <c r="K86">
+        <v>1.25</v>
+      </c>
+      <c r="L86" t="s">
         <v>286</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>1692030.2</v>
+        <v>4881576.48</v>
       </c>
       <c r="N86" s="1">
-        <v>1706255.73</v>
+        <v>4942438.22</v>
       </c>
       <c r="O86" s="1">
-        <v>0.33</v>
+        <v>0.95</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>287</v>
+      </c>
+      <c r="B87" t="s">
         <v>288</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>104.173</v>
+      </c>
+      <c r="E87" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-8811.5</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-2.2409152649195</v>
+      </c>
+      <c r="K87">
+        <v>2.04</v>
+      </c>
+      <c r="L87" t="s">
         <v>289</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>3684904.0</v>
+        <v>384398.37</v>
       </c>
       <c r="N87" s="1">
-        <v>3722309.48</v>
+        <v>391939.81</v>
       </c>
       <c r="O87" s="1">
-        <v>0.72</v>
+        <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>290</v>
+      </c>
+      <c r="B88" t="s">
         <v>291</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>101.233</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>33254.01</v>
+      </c>
+      <c r="J88" s="1">
+        <v>1.233</v>
+      </c>
+      <c r="K88">
+        <v>2.28</v>
+      </c>
+      <c r="L88" t="s">
         <v>292</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>3959760.0</v>
+        <v>2730254.01</v>
       </c>
       <c r="N88" s="1">
-        <v>4009273.89</v>
+        <v>2791610.76</v>
       </c>
       <c r="O88" s="1">
-        <v>0.78</v>
+        <v>0.53</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>293</v>
+      </c>
+      <c r="B89" t="s">
         <v>294</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.927</v>
+      </c>
+      <c r="E89" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I89" s="1">
+        <v>210124.21</v>
+      </c>
+      <c r="J89" s="1">
+        <v>4.9073948858104</v>
+      </c>
+      <c r="K89">
+        <v>0.71</v>
+      </c>
+      <c r="L89" t="s">
         <v>295</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>3232572.6</v>
+        <v>4491911.49</v>
       </c>
       <c r="N89" s="1">
-        <v>3293117.29</v>
+        <v>4524625.72</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>296</v>
+      </c>
+      <c r="B90" t="s">
         <v>297</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>2137000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.787</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>2130268.45</v>
+      </c>
+      <c r="I90" s="1">
+        <v>2179.74</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.10232231529317</v>
+      </c>
+      <c r="K90">
+        <v>0.6</v>
+      </c>
+      <c r="L90" t="s">
         <v>298</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>4892199.62</v>
+        <v>2132448.19</v>
       </c>
       <c r="N90" s="1">
-        <v>4939660.61</v>
+        <v>2145328.74</v>
       </c>
       <c r="O90" s="1">
-        <v>0.96</v>
+        <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>299</v>
+      </c>
+      <c r="B91" t="s">
         <v>300</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I91" s="1">
+        <v>7042.34</v>
+      </c>
+      <c r="J91" s="1">
+        <v>0.33439723056107</v>
+      </c>
+      <c r="K91">
+        <v>0.34</v>
+      </c>
+      <c r="L91" t="s">
         <v>301</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>385188.03</v>
+        <v>2113022.7</v>
       </c>
       <c r="N91" s="1">
-        <v>391068.97</v>
+        <v>2120218.1</v>
       </c>
       <c r="O91" s="1">
-        <v>0.08</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>302</v>
+      </c>
+      <c r="B92" t="s">
         <v>303</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.52</v>
+      </c>
+      <c r="E92" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-5676.83</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-0.39131465554218</v>
+      </c>
+      <c r="K92">
+        <v>1.69</v>
+      </c>
+      <c r="L92" t="s">
         <v>304</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>2735648.01</v>
+        <v>1445030.4</v>
       </c>
       <c r="N92" s="1">
-        <v>2785317.76</v>
+        <v>1469535.39</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>305</v>
+      </c>
+      <c r="B93" t="s">
         <v>306</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>105.486</v>
+      </c>
+      <c r="E93" s="1">
+        <v>102.76761933</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3083028.58</v>
+      </c>
+      <c r="I93" s="1">
+        <v>81551.42</v>
+      </c>
+      <c r="J93" s="1">
+        <v>2.6451723648958</v>
+      </c>
+      <c r="K93">
+        <v>2.04</v>
+      </c>
+      <c r="L93" t="s">
         <v>307</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>4507323.81</v>
+        <v>3164580.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4530099.54</v>
+        <v>3225892.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>308</v>
+      </c>
+      <c r="B94" t="s">
         <v>309</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.43</v>
+      </c>
+      <c r="E94" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-23361.17</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.53445498652151</v>
+      </c>
+      <c r="K94">
+        <v>2.65</v>
+      </c>
+      <c r="L94" t="s">
         <v>310</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>2139991.8</v>
+        <v>4347665.5</v>
       </c>
       <c r="N94" s="1">
-        <v>2146432.07</v>
+        <v>4456102.39</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.85</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>311</v>
+      </c>
+      <c r="B95" t="s">
         <v>312</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>102.565</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>15104.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>1.8753041906294</v>
+      </c>
+      <c r="K95">
+        <v>0.92</v>
+      </c>
+      <c r="L95" t="s">
         <v>313</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>2107007.58</v>
+        <v>820520.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2109256.14</v>
+        <v>827878.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>314</v>
+      </c>
+      <c r="B96" t="s">
         <v>315</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>107.468</v>
+      </c>
+      <c r="E96" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="I96" s="1">
+        <v>27407.03</v>
+      </c>
+      <c r="J96" s="1">
+        <v>1.1212368052773</v>
+      </c>
+      <c r="K96">
+        <v>0.26</v>
+      </c>
+      <c r="L96" t="s">
         <v>316</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>1445553.12</v>
+        <v>2471764.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1466557.39</v>
+        <v>2477789.68</v>
       </c>
       <c r="O96" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>317</v>
+      </c>
+      <c r="B97" t="s">
         <v>318</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.626</v>
+      </c>
+      <c r="E97" s="1">
+        <v>101.61188214</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1422566.35</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-13802.35</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.97024296968644</v>
+      </c>
+      <c r="K97">
+        <v>3.35</v>
+      </c>
+      <c r="L97" t="s">
         <v>319</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>3172890.0</v>
+        <v>1408764.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3220702.5</v>
+        <v>1455620.85</v>
       </c>
       <c r="O97" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>320</v>
+      </c>
+      <c r="B98" t="s">
         <v>321</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>3775000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.233</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.00852132</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>3737571.68</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-29275.93</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.78328745256332</v>
+      </c>
+      <c r="K98">
+        <v>1.79</v>
+      </c>
+      <c r="L98" t="s">
         <v>322</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>4357918.85</v>
+        <v>3708295.75</v>
       </c>
       <c r="N98" s="1">
-        <v>4447632.83</v>
+        <v>3775826.31</v>
       </c>
       <c r="O98" s="1">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>323</v>
+      </c>
+      <c r="B99" t="s">
         <v>324</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.57</v>
+      </c>
+      <c r="E99" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>23005.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>1.0974358974359</v>
+      </c>
+      <c r="K99">
+        <v>2.89</v>
+      </c>
+      <c r="L99" t="s">
         <v>325</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>821744.0</v>
+        <v>2119255.0</v>
       </c>
       <c r="N99" s="1">
-        <v>827053.59</v>
+        <v>2181336.25</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>326</v>
+      </c>
+      <c r="B100" t="s">
         <v>327</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>1524000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>96.682</v>
+      </c>
+      <c r="E100" s="1">
+        <v>92.6043248</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>1411289.91</v>
+      </c>
+      <c r="I100" s="1">
+        <v>62143.77</v>
+      </c>
+      <c r="J100" s="1">
+        <v>4.4033312758539</v>
+      </c>
+      <c r="K100">
+        <v>1.06</v>
+      </c>
+      <c r="L100" t="s">
         <v>328</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>2471097.0</v>
+        <v>1473433.68</v>
       </c>
       <c r="N100" s="1">
-        <v>2598699.74</v>
+        <v>1489530.93</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>329</v>
+      </c>
+      <c r="B101" t="s">
         <v>330</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.404</v>
+      </c>
+      <c r="E101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>12369.24</v>
+      </c>
+      <c r="J101" s="1">
+        <v>1.404</v>
+      </c>
+      <c r="K101">
+        <v>0.5</v>
+      </c>
+      <c r="L101" t="s">
         <v>331</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>1410598.0</v>
+        <v>893369.24</v>
       </c>
       <c r="N101" s="1">
-        <v>1454395.95</v>
+        <v>897804.83</v>
       </c>
       <c r="O101" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>332</v>
+      </c>
+      <c r="B102" t="s">
         <v>333</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="I102" s="1">
+        <v>52970.01</v>
+      </c>
+      <c r="J102" s="1">
+        <v>1.6768673280169</v>
+      </c>
+      <c r="K102">
+        <v>2.22</v>
+      </c>
+      <c r="L102" t="s">
         <v>334</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>3711353.5</v>
+        <v>3211837.09</v>
       </c>
       <c r="N102" s="1">
-        <v>3768817.39</v>
+        <v>3281926.87</v>
       </c>
       <c r="O102" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>335</v>
+      </c>
+      <c r="B103" t="s">
         <v>336</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="E103" s="1">
+        <v>97.85640253</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>2861321.21</v>
+      </c>
+      <c r="I103" s="1">
+        <v>95427.59</v>
+      </c>
+      <c r="J103" s="1">
+        <v>3.3350883384393</v>
+      </c>
+      <c r="K103">
+        <v>2.41</v>
+      </c>
+      <c r="L103" t="s">
         <v>337</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>2139981.0</v>
+        <v>2956748.8</v>
       </c>
       <c r="N103" s="1">
-        <v>2192387.25</v>
+        <v>3027097.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>338</v>
+      </c>
+      <c r="B104" t="s">
         <v>339</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.797</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.32507202</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>849753.36</v>
+      </c>
+      <c r="I104" s="1">
+        <v>3997.23</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.470398846084</v>
+      </c>
+      <c r="K104">
+        <v>1.23</v>
+      </c>
+      <c r="L104" t="s">
         <v>340</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>1989272.18</v>
+        <v>853750.59</v>
       </c>
       <c r="N104" s="1">
-        <v>2006861.07</v>
+        <v>864159.28</v>
       </c>
       <c r="O104" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>341</v>
+      </c>
+      <c r="B105" t="s">
         <v>342</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>101.779</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>22735.62</v>
+      </c>
+      <c r="J105" s="1">
+        <v>1.779</v>
+      </c>
+      <c r="K105">
+        <v>1.92</v>
+      </c>
+      <c r="L105" t="s">
         <v>343</v>
       </c>
-      <c r="C105" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>2004200.22</v>
+        <v>1300735.62</v>
       </c>
       <c r="N105" s="1">
-        <v>2021392.3</v>
+        <v>1325245.21</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>344</v>
+      </c>
+      <c r="B106" t="s">
         <v>345</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>1988000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.881</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1988000.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>17514.28</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.881</v>
+      </c>
+      <c r="K106">
+        <v>1.38</v>
+      </c>
+      <c r="L106" t="s">
         <v>346</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>1480291.68</v>
+        <v>2005514.28</v>
       </c>
       <c r="N106" s="1">
-        <v>1494102.93</v>
+        <v>2033015.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>347</v>
+      </c>
+      <c r="B107" t="s">
         <v>348</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.256</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="I107" s="1">
+        <v>8794.23</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.41529588725162</v>
+      </c>
+      <c r="K107">
+        <v>0.53</v>
+      </c>
+      <c r="L107" t="s">
         <v>349</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>890523.61</v>
+        <v>2126376.0</v>
       </c>
       <c r="N107" s="1">
-        <v>891288.37</v>
+        <v>2137537.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>350</v>
       </c>
       <c r="B108" t="s">
         <v>351</v>
       </c>
       <c r="C108" s="1">
-        <v>3157000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.911</v>
+        <v>103.478</v>
       </c>
       <c r="E108" s="1">
-        <v>100.05914096</v>
+        <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3158867.08</v>
+        <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>58463.19</v>
+        <v>61272.82</v>
       </c>
       <c r="J108" s="1">
-        <v>1.8507644835755</v>
+        <v>1.6823002374825</v>
       </c>
       <c r="K108">
-        <v>1.84</v>
+        <v>2.23</v>
       </c>
       <c r="L108" t="s">
         <v>352</v>
       </c>
       <c r="M108" s="1">
-        <v>3217330.27</v>
+        <v>3703477.62</v>
       </c>
       <c r="N108" s="1">
-        <v>3275318.22</v>
+        <v>3783306.48</v>
       </c>
       <c r="O108" s="1">
-        <v>0.64</v>
+        <v>0.72</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>353</v>
       </c>
       <c r="B109" t="s">
         <v>354</v>
       </c>
       <c r="C109" s="1">
-        <v>2924000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.194</v>
+        <v>99.94</v>
       </c>
       <c r="E109" s="1">
-        <v>97.85640253</v>
+        <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2861321.21</v>
+        <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>97591.35</v>
+        <v>3360.0</v>
       </c>
       <c r="J109" s="1">
-        <v>3.4107093484971</v>
+        <v>0.14028056112224</v>
       </c>
       <c r="K109">
-        <v>2.06</v>
+        <v>1.34</v>
       </c>
       <c r="L109" t="s">
         <v>355</v>
       </c>
       <c r="M109" s="1">
-        <v>2958912.56</v>
+        <v>2398560.0</v>
       </c>
       <c r="N109" s="1">
-        <v>3019270.82</v>
+        <v>2430780.99</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>356</v>
       </c>
       <c r="B110" t="s">
         <v>357</v>
       </c>
       <c r="C110" s="1">
-        <v>847000.0</v>
+        <v>1319000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.769</v>
+        <v>101.583</v>
       </c>
       <c r="E110" s="1">
-        <v>100.32507202</v>
+        <v>100.12170508</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>849753.36</v>
+        <v>1320605.29</v>
       </c>
       <c r="I110" s="1">
-        <v>3760.07</v>
+        <v>19274.48</v>
       </c>
       <c r="J110" s="1">
-        <v>0.44248957132691</v>
+        <v>1.4595186121055</v>
       </c>
       <c r="K110">
-        <v>0.86</v>
+        <v>0.21</v>
       </c>
       <c r="L110" t="s">
         <v>358</v>
       </c>
       <c r="M110" s="1">
-        <v>853513.43</v>
+        <v>1339879.77</v>
       </c>
       <c r="N110" s="1">
-        <v>860759.99</v>
+        <v>1342664.33</v>
       </c>
       <c r="O110" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>359</v>
       </c>
       <c r="B111" t="s">
         <v>360</v>
       </c>
       <c r="C111" s="1">
-        <v>1278000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.413</v>
+        <v>104.826</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>100.47036099</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1278000.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I111" s="1">
-        <v>18058.14</v>
+        <v>40532.01</v>
       </c>
       <c r="J111" s="1">
-        <v>1.413</v>
+        <v>4.3352478462786</v>
       </c>
       <c r="K111">
-        <v>1.62</v>
+        <v>2.84</v>
       </c>
       <c r="L111" t="s">
         <v>361</v>
       </c>
       <c r="M111" s="1">
-        <v>1296058.14</v>
+        <v>975473.02</v>
       </c>
       <c r="N111" s="1">
-        <v>1316716.22</v>
+        <v>1001887.47</v>
       </c>
       <c r="O111" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>362</v>
       </c>
       <c r="B112" t="s">
         <v>363</v>
       </c>
       <c r="C112" s="1">
-        <v>1988000.0</v>
+        <v>4353000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.534</v>
+        <v>100.104</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>14.53366506</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1988000.0</v>
+        <v>632650.44</v>
       </c>
       <c r="I112" s="1">
-        <v>10615.92</v>
+        <v>16342.97</v>
       </c>
       <c r="J112" s="1">
-        <v>0.534</v>
+        <v>2.5832543481674</v>
       </c>
       <c r="K112">
-        <v>1.06</v>
+        <v>0.28</v>
       </c>
       <c r="L112" t="s">
         <v>364</v>
       </c>
       <c r="M112" s="1">
-        <v>1998615.92</v>
+        <v>648993.41</v>
       </c>
       <c r="N112" s="1">
-        <v>2019611.69</v>
+        <v>661167.4</v>
       </c>
       <c r="O112" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>365</v>
       </c>
       <c r="B113" t="s">
         <v>366</v>
       </c>
       <c r="C113" s="1">
-        <v>2100000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.524</v>
+        <v>103.11</v>
       </c>
       <c r="E113" s="1">
-        <v>100.83722714</v>
+        <v>100.14070507</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2117581.77</v>
+        <v>2173053.3</v>
       </c>
       <c r="I113" s="1">
-        <v>14422.23</v>
+        <v>64433.7</v>
       </c>
       <c r="J113" s="1">
-        <v>0.68107074797872</v>
+        <v>2.965122852716</v>
       </c>
       <c r="K113">
-        <v>0.24</v>
+        <v>1.67</v>
       </c>
       <c r="L113" t="s">
         <v>367</v>
       </c>
       <c r="M113" s="1">
-        <v>2132004.0</v>
+        <v>2237487.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2137026.74</v>
+        <v>2273631.06</v>
       </c>
       <c r="O113" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>368</v>
       </c>
       <c r="B114" t="s">
         <v>369</v>
       </c>
       <c r="C114" s="1">
-        <v>3579000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.921</v>
+        <v>103.191</v>
       </c>
       <c r="E114" s="1">
-        <v>101.7659905</v>
+        <v>102.39609091</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3642204.8</v>
+        <v>1126357.0</v>
       </c>
       <c r="I114" s="1">
-        <v>77127.79</v>
+        <v>8744.0</v>
       </c>
       <c r="J114" s="1">
-        <v>2.1176126614297</v>
+        <v>0.77630804442996</v>
       </c>
       <c r="K114">
-        <v>1.94</v>
+        <v>1.39</v>
       </c>
       <c r="L114" t="s">
         <v>370</v>
       </c>
       <c r="M114" s="1">
-        <v>3719332.59</v>
+        <v>1135101.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3788645.07</v>
+        <v>1150374.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.74</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>371</v>
       </c>
       <c r="B115" t="s">
         <v>372</v>
       </c>
       <c r="C115" s="1">
-        <v>2400000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.027</v>
+        <v>103.423</v>
       </c>
       <c r="E115" s="1">
-        <v>99.8</v>
+        <v>92.97841301</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2395200.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="I115" s="1">
-        <v>5448.0</v>
+        <v>5473.38</v>
       </c>
       <c r="J115" s="1">
-        <v>0.22745490981964</v>
+        <v>0.11001161005199</v>
       </c>
       <c r="K115">
-        <v>0.8</v>
+        <v>1.26</v>
       </c>
       <c r="L115" t="s">
         <v>373</v>
       </c>
       <c r="M115" s="1">
-        <v>2400648.0</v>
+        <v>4980748.26</v>
       </c>
       <c r="N115" s="1">
-        <v>2419741.92</v>
+        <v>5048120.69</v>
       </c>
       <c r="O115" s="1">
-        <v>0.47</v>
+        <v>0.97</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>374</v>
       </c>
       <c r="B116" t="s">
         <v>375</v>
       </c>
       <c r="C116" s="1">
-        <v>1319000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>101.285</v>
+        <v>105.101</v>
       </c>
       <c r="E116" s="1">
-        <v>100.12170508</v>
+        <v>103.47</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1320605.29</v>
+        <v>1541703.0</v>
       </c>
       <c r="I116" s="1">
-        <v>15343.86</v>
+        <v>24301.9</v>
       </c>
       <c r="J116" s="1">
-        <v>1.1618808523779</v>
+        <v>1.5763023098483</v>
       </c>
       <c r="K116">
-        <v>2.12</v>
+        <v>2.2</v>
       </c>
       <c r="L116" t="s">
         <v>376</v>
       </c>
       <c r="M116" s="1">
-        <v>1335949.15</v>
+        <v>1566004.9</v>
       </c>
       <c r="N116" s="1">
-        <v>1363941.26</v>
+        <v>1598826.29</v>
       </c>
       <c r="O116" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>377</v>
       </c>
       <c r="B117" t="s">
         <v>378</v>
       </c>
       <c r="C117" s="1">
-        <v>930564.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>104.432</v>
+        <v>106.666</v>
       </c>
       <c r="E117" s="1">
-        <v>100.47036099</v>
+        <v>105.20933357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>934941.01</v>
+        <v>1472930.67</v>
       </c>
       <c r="I117" s="1">
-        <v>36865.59</v>
+        <v>20393.33</v>
       </c>
       <c r="J117" s="1">
-        <v>3.9430926235656</v>
+        <v>1.3845410660096</v>
       </c>
       <c r="K117">
-        <v>2.21</v>
+        <v>0.97</v>
       </c>
       <c r="L117" t="s">
         <v>379</v>
       </c>
       <c r="M117" s="1">
-        <v>971806.6</v>
+        <v>1493324.0</v>
       </c>
       <c r="N117" s="1">
-        <v>992405.02</v>
+        <v>1506901.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>380</v>
       </c>
       <c r="B118" t="s">
         <v>381</v>
       </c>
       <c r="C118" s="1">
-        <v>4353000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.058</v>
+        <v>96.336</v>
       </c>
       <c r="E118" s="1">
-        <v>14.53366506</v>
+        <v>98.03544408</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>632650.44</v>
+        <v>2673426.56</v>
       </c>
       <c r="I118" s="1">
-        <v>16044.74</v>
+        <v>-46343.84</v>
       </c>
       <c r="J118" s="1">
-        <v>2.5361145722115</v>
+        <v>-1.733499647733</v>
       </c>
       <c r="K118">
-        <v>0.24</v>
+        <v>1.56</v>
       </c>
       <c r="L118" t="s">
         <v>382</v>
       </c>
       <c r="M118" s="1">
-        <v>648695.18</v>
+        <v>2627082.72</v>
       </c>
       <c r="N118" s="1">
-        <v>659140.32</v>
+        <v>2669570.9</v>
       </c>
       <c r="O118" s="1">
-        <v>0.13</v>
+        <v>0.51</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>383</v>
       </c>
       <c r="B119" t="s">
         <v>384</v>
       </c>
       <c r="C119" s="1">
-        <v>2170000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.947</v>
+        <v>99.983</v>
       </c>
       <c r="E119" s="1">
-        <v>100.14070507</v>
+        <v>99.9978546</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2173053.3</v>
+        <v>3926915.75</v>
       </c>
       <c r="I119" s="1">
-        <v>60896.6</v>
+        <v>-583.34</v>
       </c>
       <c r="J119" s="1">
-        <v>2.8023518797261</v>
+        <v>-0.014854915081893</v>
       </c>
       <c r="K119">
-        <v>1.34</v>
+        <v>0.84</v>
       </c>
       <c r="L119" t="s">
         <v>385</v>
       </c>
       <c r="M119" s="1">
-        <v>2233949.9</v>
+        <v>3926332.41</v>
       </c>
       <c r="N119" s="1">
-        <v>2263041.46</v>
+        <v>3959302.85</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>386</v>
       </c>
       <c r="B120" t="s">
         <v>387</v>
       </c>
       <c r="C120" s="1">
-        <v>1100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.354</v>
+        <v>85.718</v>
       </c>
       <c r="E120" s="1">
-        <v>102.39609091</v>
+        <v>91.95776</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1126357.0</v>
+        <v>2206986.24</v>
       </c>
       <c r="I120" s="1">
-        <v>10537.0</v>
+        <v>-149754.24</v>
       </c>
       <c r="J120" s="1">
-        <v>0.93549380880129</v>
+        <v>-6.785463238774</v>
       </c>
       <c r="K120">
-        <v>1.03</v>
+        <v>1.62</v>
       </c>
       <c r="L120" t="s">
         <v>388</v>
       </c>
       <c r="M120" s="1">
-        <v>1136894.0</v>
+        <v>2057232.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1148226.29</v>
+        <v>2096073.67</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>389</v>
       </c>
       <c r="B121" t="s">
         <v>390</v>
       </c>
       <c r="C121" s="1">
-        <v>5351000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.507</v>
+        <v>99.529</v>
       </c>
       <c r="E121" s="1">
-        <v>92.97841301</v>
+        <v>96.87136758</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>4975274.88</v>
+        <v>3196755.13</v>
       </c>
       <c r="I121" s="1">
-        <v>9518.73</v>
+        <v>87701.87</v>
       </c>
       <c r="J121" s="1">
-        <v>0.19132068538091</v>
+        <v>2.7434653713999</v>
       </c>
       <c r="K121">
-        <v>0.88</v>
+        <v>0.07</v>
       </c>
       <c r="L121" t="s">
         <v>391</v>
       </c>
       <c r="M121" s="1">
-        <v>4984793.61</v>
+        <v>3284457.0</v>
       </c>
       <c r="N121" s="1">
-        <v>5031698.47</v>
+        <v>3286850.78</v>
       </c>
       <c r="O121" s="1">
-        <v>0.98</v>
+        <v>0.63</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>392</v>
       </c>
       <c r="B122" t="s">
         <v>393</v>
       </c>
       <c r="C122" s="1">
-        <v>1490000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.827</v>
+        <v>104.314</v>
       </c>
       <c r="E122" s="1">
-        <v>103.47</v>
+        <v>101.22761608</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1541703.0</v>
+        <v>1687464.36</v>
       </c>
       <c r="I122" s="1">
-        <v>20219.3</v>
+        <v>51450.02</v>
       </c>
       <c r="J122" s="1">
-        <v>1.3114912535034</v>
+        <v>3.0489544679924</v>
       </c>
       <c r="K122">
-        <v>1.77</v>
+        <v>1.78</v>
       </c>
       <c r="L122" t="s">
         <v>394</v>
       </c>
       <c r="M122" s="1">
-        <v>1561922.3</v>
+        <v>1738914.38</v>
       </c>
       <c r="N122" s="1">
-        <v>1588287.02</v>
+        <v>1768567.3</v>
       </c>
       <c r="O122" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>395</v>
       </c>
       <c r="B123" t="s">
         <v>396</v>
       </c>
       <c r="C123" s="1">
-        <v>1400000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>106.737</v>
+        <v>104.017</v>
       </c>
       <c r="E123" s="1">
-        <v>105.20933357</v>
+        <v>103.54205743</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1472930.67</v>
+        <v>1875146.66</v>
       </c>
       <c r="I123" s="1">
-        <v>21387.33</v>
+        <v>8601.21</v>
       </c>
       <c r="J123" s="1">
-        <v>1.4520255729348</v>
+        <v>0.45869532146355</v>
       </c>
       <c r="K123">
-        <v>0.49</v>
+        <v>2.74</v>
       </c>
       <c r="L123" t="s">
         <v>397</v>
       </c>
       <c r="M123" s="1">
-        <v>1494318.0</v>
+        <v>1883747.87</v>
       </c>
       <c r="N123" s="1">
-        <v>1501245.08</v>
+        <v>1933376.24</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>398</v>
       </c>
       <c r="B124" t="s">
         <v>399</v>
       </c>
       <c r="C124" s="1">
-        <v>2727000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>96.88</v>
+        <v>103.012</v>
       </c>
       <c r="E124" s="1">
-        <v>98.03544408</v>
+        <v>101.78811563</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2673426.56</v>
+        <v>1302887.88</v>
       </c>
       <c r="I124" s="1">
-        <v>-31508.96</v>
+        <v>15665.72</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.1785983004523</v>
+        <v>1.20238435252</v>
       </c>
       <c r="K124">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.06</v>
+      </c>
+      <c r="L124">
+        <v>800.0</v>
       </c>
       <c r="M124" s="1">
-        <v>2641917.6</v>
+        <v>1318553.6</v>
       </c>
       <c r="N124" s="1">
-        <v>2672573.63</v>
+        <v>1319353.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>400</v>
+      </c>
+      <c r="B125" t="s">
         <v>401</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.17</v>
+      </c>
+      <c r="E125" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="I125" s="1">
+        <v>57961.17</v>
+      </c>
+      <c r="J125" s="1">
+        <v>2.8894916916901</v>
+      </c>
+      <c r="K125">
+        <v>0.34</v>
+      </c>
+      <c r="L125" t="s">
         <v>402</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>3931712.4</v>
+        <v>2063890.8</v>
       </c>
       <c r="N125" s="1">
-        <v>3954538.09</v>
+        <v>2071118.3</v>
       </c>
       <c r="O125" s="1">
-        <v>0.77</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>403</v>
+      </c>
+      <c r="B126" t="s">
         <v>404</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>105.069</v>
+      </c>
+      <c r="E126" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="I126" s="1">
+        <v>70998.68</v>
+      </c>
+      <c r="J126" s="1">
+        <v>3.8254283840145</v>
+      </c>
+      <c r="K126">
+        <v>3.16</v>
+      </c>
+      <c r="L126" t="s">
         <v>405</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>2135952.0</v>
+        <v>1926965.46</v>
       </c>
       <c r="N126" s="1">
-        <v>2162993.67</v>
+        <v>1984952.97</v>
       </c>
       <c r="O126" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>406</v>
+      </c>
+      <c r="B127" t="s">
         <v>407</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>102.864</v>
+      </c>
+      <c r="E127" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="I127" s="1">
+        <v>35011.81</v>
+      </c>
+      <c r="J127" s="1">
+        <v>1.4088374059097</v>
+      </c>
+      <c r="K127">
+        <v>1.36</v>
+      </c>
+      <c r="L127" t="s">
         <v>408</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>3284886.0</v>
+        <v>2520168.0</v>
       </c>
       <c r="N127" s="1">
-        <v>3360398.98</v>
+        <v>2553396.13</v>
       </c>
       <c r="O127" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>409</v>
+      </c>
+      <c r="B128" t="s">
         <v>410</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>94.241</v>
+      </c>
+      <c r="E128" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-46929.25</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-4.5820019718252</v>
+      </c>
+      <c r="K128">
+        <v>1.08</v>
+      </c>
+      <c r="L128" t="s">
         <v>411</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>1735930.45</v>
+        <v>977279.17</v>
       </c>
       <c r="N128" s="1">
-        <v>1759054.29</v>
+        <v>988499.99</v>
       </c>
       <c r="O128" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>412</v>
+      </c>
+      <c r="B129" t="s">
         <v>413</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>102.456</v>
+      </c>
+      <c r="E129" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="I129" s="1">
+        <v>91449.88</v>
+      </c>
+      <c r="J129" s="1">
+        <v>2.3577334061422</v>
+      </c>
+      <c r="K129">
+        <v>2.35</v>
+      </c>
+      <c r="L129" t="s">
         <v>414</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>1887134.44</v>
+        <v>3970170.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1928964.06</v>
+        <v>4061340.14</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.78</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>415</v>
+      </c>
+      <c r="B130" t="s">
         <v>416</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>761000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>106.42</v>
+      </c>
+      <c r="E130" s="1">
+        <v>108.80813929</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>828029.94</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-18173.74</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-2.1948167719636</v>
+      </c>
+      <c r="K130">
+        <v>0.32</v>
+      </c>
+      <c r="L130" t="s">
         <v>417</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>1318976.0</v>
+        <v>809856.2</v>
       </c>
       <c r="N130" s="1">
-        <v>1350976.0</v>
+        <v>812313.16</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>418</v>
+      </c>
+      <c r="B131" t="s">
         <v>419</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>116.899</v>
+      </c>
+      <c r="E131" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-124876.55</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-5.3230524141411</v>
+      </c>
+      <c r="K131">
+        <v>0.83</v>
+      </c>
+      <c r="L131" t="s">
         <v>420</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>2084557.32</v>
+        <v>2221081.0</v>
       </c>
       <c r="N131" s="1">
-        <v>2088244.82</v>
+        <v>2236814.56</v>
       </c>
       <c r="O131" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>421</v>
+      </c>
+      <c r="B132" t="s">
         <v>422</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>1276000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>109.76</v>
+      </c>
+      <c r="E132" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1443755.72</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-43218.12</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-2.9934509973751</v>
+      </c>
+      <c r="K132">
+        <v>0.7</v>
+      </c>
+      <c r="L132" t="s">
         <v>423</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>1922105.36</v>
+        <v>1400537.6</v>
       </c>
       <c r="N132" s="1">
-        <v>1971228.54</v>
+        <v>1409420.25</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>424</v>
+      </c>
+      <c r="B133" t="s">
         <v>425</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>96.66</v>
+      </c>
+      <c r="E133" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="I133" s="1">
+        <v>45725.64</v>
+      </c>
+      <c r="J133" s="1">
+        <v>3.7763121239453</v>
+      </c>
+      <c r="K133">
+        <v>0.67</v>
+      </c>
+      <c r="L133" t="s">
         <v>426</v>
       </c>
-      <c r="C133" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>2529551.5</v>
+        <v>1256580.0</v>
       </c>
       <c r="N133" s="1">
-        <v>2554204.63</v>
+        <v>1265306.03</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.24</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>427</v>
+      </c>
+      <c r="B134" t="s">
         <v>428</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>98.323</v>
+      </c>
+      <c r="E134" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="I134" s="1">
+        <v>153532.23</v>
+      </c>
+      <c r="J134" s="1">
+        <v>4.0718911067005</v>
+      </c>
+      <c r="K134">
+        <v>0.99</v>
+      </c>
+      <c r="L134" t="s">
         <v>429</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>981323.47</v>
+        <v>3924070.93</v>
       </c>
       <c r="N134" s="1">
-        <v>988625.91</v>
+        <v>3963592.92</v>
       </c>
       <c r="O134" s="1">
-        <v>0.19</v>
+        <v>0.76</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>430</v>
+      </c>
+      <c r="B135" t="s">
         <v>431</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>101.581</v>
+      </c>
+      <c r="E135" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="I135" s="1">
+        <v>58297.91</v>
+      </c>
+      <c r="J135" s="1">
+        <v>1.5232620619885</v>
+      </c>
+      <c r="K135">
+        <v>0.61</v>
+      </c>
+      <c r="L135" t="s">
         <v>432</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>3975595.0</v>
+        <v>3885473.25</v>
       </c>
       <c r="N135" s="1">
-        <v>4052556.81</v>
+        <v>3908901.38</v>
       </c>
       <c r="O135" s="1">
-        <v>0.79</v>
+        <v>0.75</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>433</v>
+      </c>
+      <c r="B136" t="s">
         <v>434</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>87.245</v>
+      </c>
+      <c r="E136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-431374.1</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-12.755</v>
+      </c>
+      <c r="K136">
+        <v>2.54</v>
+      </c>
+      <c r="L136" t="s">
         <v>435</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>809079.98</v>
+        <v>2950625.9</v>
       </c>
       <c r="N136" s="1">
-        <v>834528.5</v>
+        <v>3036655.53</v>
       </c>
       <c r="O136" s="1">
-        <v>0.16</v>
+        <v>0.58</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>436</v>
+      </c>
+      <c r="B137" t="s">
         <v>437</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1">
-        <v>1900000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>116.549</v>
+        <v>0.001</v>
       </c>
       <c r="E137" s="1">
-        <v>123.47145</v>
+        <v>0.0</v>
       </c>
       <c r="F137" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G137">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H137" s="1">
-        <v>2345957.55</v>
+        <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-131526.55</v>
+        <v>10.7</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.6065187539306</v>
+        <v>0</v>
       </c>
       <c r="K137">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2214431.0</v>
+        <v>10.7</v>
       </c>
       <c r="N137" s="1">
-        <v>2221289.22</v>
+        <v>10.7</v>
       </c>
       <c r="O137" s="1">
-        <v>0.43</v>
+        <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>438</v>
+      </c>
+      <c r="B138" t="s">
+        <v>439</v>
+      </c>
+      <c r="C138" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.051</v>
+      </c>
+      <c r="E138" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-37380.19</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-1.3089141157322</v>
+      </c>
+      <c r="K138">
+        <v>4.99</v>
+      </c>
+      <c r="L138" t="s">
         <v>440</v>
       </c>
-      <c r="B138" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>1401405.28</v>
+        <v>2818436.67</v>
       </c>
       <c r="N138" s="1">
-        <v>1404181.11</v>
+        <v>2959064.78</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>441</v>
+      </c>
+      <c r="B139" t="s">
+        <v>442</v>
+      </c>
+      <c r="C139" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>103.8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="I139" s="1">
+        <v>4958.96</v>
+      </c>
+      <c r="J139" s="1">
+        <v>0.45576370842416</v>
+      </c>
+      <c r="K139">
+        <v>1.12</v>
+      </c>
+      <c r="L139" t="s">
         <v>443</v>
       </c>
-      <c r="B139" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>1257048.0</v>
+        <v>1093014.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1264402.79</v>
+        <v>1104761.53</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>444</v>
+      </c>
+      <c r="B140" t="s">
+        <v>445</v>
+      </c>
+      <c r="C140" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.588</v>
+      </c>
+      <c r="E140" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="I140" s="1">
+        <v>3497.91</v>
+      </c>
+      <c r="J140" s="1">
+        <v>0.10991930788196</v>
+      </c>
+      <c r="K140">
+        <v>0.78</v>
+      </c>
+      <c r="L140" t="s">
         <v>446</v>
       </c>
-      <c r="B140" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>3929498.69</v>
+        <v>3185750.48</v>
       </c>
       <c r="N140" s="1">
-        <v>3961371.26</v>
+        <v>3209483.9</v>
       </c>
       <c r="O140" s="1">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>447</v>
+      </c>
+      <c r="B141" t="s">
+        <v>448</v>
+      </c>
+      <c r="C141" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>101.352</v>
+      </c>
+      <c r="E141" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-5626.71</v>
+      </c>
+      <c r="J141" s="1">
+        <v>-0.2198193676126</v>
+      </c>
+      <c r="K141">
+        <v>1.07</v>
+      </c>
+      <c r="L141" t="s">
         <v>449</v>
       </c>
-      <c r="B141" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>3890790.0</v>
+        <v>2554070.4</v>
       </c>
       <c r="N141" s="1">
-        <v>3902743.13</v>
+        <v>2580914.63</v>
       </c>
       <c r="O141" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>450</v>
+      </c>
+      <c r="B142" t="s">
+        <v>451</v>
+      </c>
+      <c r="C142" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>104.02</v>
+      </c>
+      <c r="E142" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="I142" s="1">
+        <v>72483.61</v>
+      </c>
+      <c r="J142" s="1">
+        <v>2.4217826306486</v>
+      </c>
+      <c r="K142">
+        <v>1.3</v>
+      </c>
+      <c r="L142" t="s">
         <v>452</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>3134167.04</v>
+        <v>3065469.4</v>
       </c>
       <c r="N142" s="1">
-        <v>3201595.67</v>
+        <v>3103740.03</v>
       </c>
       <c r="O142" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>453</v>
+      </c>
+      <c r="B143" t="s">
+        <v>454</v>
+      </c>
+      <c r="C143" s="1">
+        <v>4051000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.875</v>
+      </c>
+      <c r="E143" s="1">
+        <v>97.5906781</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>3953398.37</v>
+      </c>
+      <c r="I143" s="1">
+        <v>92537.88</v>
+      </c>
+      <c r="J143" s="1">
+        <v>2.3407173105097</v>
+      </c>
+      <c r="K143">
+        <v>1.33</v>
+      </c>
+      <c r="L143" t="s">
         <v>455</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>10.58</v>
+        <v>4045936.25</v>
       </c>
       <c r="N143" s="1">
-        <v>10.58</v>
+        <v>4100005.85</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.78</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>456</v>
+      </c>
+      <c r="B144" t="s">
         <v>457</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>104.302</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="I144" s="1">
+        <v>61066.42</v>
+      </c>
+      <c r="J144" s="1">
+        <v>4.4986433956994</v>
+      </c>
+      <c r="K144">
+        <v>2.8</v>
+      </c>
+      <c r="L144" t="s">
         <v>458</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>2823197.4</v>
+        <v>1418507.2</v>
       </c>
       <c r="N144" s="1">
-        <v>2954699.2</v>
+        <v>1456652.41</v>
       </c>
       <c r="O144" s="1">
-        <v>0.58</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>459</v>
+      </c>
+      <c r="B145" t="s">
         <v>460</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>102.775</v>
+      </c>
+      <c r="E145" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="I145" s="1">
+        <v>12979.55</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.58839283718855</v>
+      </c>
+      <c r="K145">
+        <v>0.86</v>
+      </c>
+      <c r="L145" t="s">
         <v>461</v>
       </c>
-      <c r="C145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>1096931.16</v>
+        <v>2218912.25</v>
       </c>
       <c r="N145" s="1">
-        <v>1104203.44</v>
+        <v>2237520.21</v>
       </c>
       <c r="O145" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>462</v>
+      </c>
+      <c r="B146" t="s">
         <v>463</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>87.11</v>
+      </c>
+      <c r="E146" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-189914.22</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-10.713257018835</v>
+      </c>
+      <c r="K146">
+        <v>3.6</v>
+      </c>
+      <c r="L146" t="s">
         <v>464</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>3189710.28</v>
+        <v>1582788.7</v>
       </c>
       <c r="N146" s="1">
-        <v>3196690.7</v>
+        <v>1648200.7</v>
       </c>
       <c r="O146" s="1">
-        <v>0.62</v>
+        <v>0.32</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>465</v>
+      </c>
+      <c r="B147" t="s">
         <v>466</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>102.028</v>
+      </c>
+      <c r="E147" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="I147" s="1">
+        <v>37203.09</v>
+      </c>
+      <c r="J147" s="1">
+        <v>1.9493664055768</v>
+      </c>
+      <c r="K147">
+        <v>1.94</v>
+      </c>
+      <c r="L147" t="s">
         <v>467</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>2575969.2</v>
+        <v>1945673.96</v>
       </c>
       <c r="N147" s="1">
-        <v>2593865.35</v>
+        <v>1982754.52</v>
       </c>
       <c r="O147" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>468</v>
+      </c>
+      <c r="B148" t="s">
         <v>469</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>102.97</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="I148" s="1">
+        <v>110405.2</v>
+      </c>
+      <c r="J148" s="1">
+        <v>2.9035243232872</v>
+      </c>
+      <c r="K148">
+        <v>0.11</v>
+      </c>
+      <c r="L148" t="s">
         <v>470</v>
       </c>
-      <c r="C148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>3067178.66</v>
+        <v>3912860.0</v>
       </c>
       <c r="N148" s="1">
-        <v>3094791.65</v>
+        <v>3916863.85</v>
       </c>
       <c r="O148" s="1">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>471</v>
+      </c>
+      <c r="B149" t="s">
         <v>472</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>104.432</v>
+      </c>
+      <c r="E149" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="I149" s="1">
+        <v>49679.23</v>
+      </c>
+      <c r="J149" s="1">
+        <v>1.448376159591</v>
+      </c>
+      <c r="K149">
+        <v>1.2</v>
+      </c>
+      <c r="L149" t="s">
         <v>473</v>
       </c>
-      <c r="C149" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>4049906.23</v>
+        <v>3479674.24</v>
       </c>
       <c r="N149" s="1">
-        <v>4093510.74</v>
+        <v>3519658.24</v>
       </c>
       <c r="O149" s="1">
-        <v>0.8</v>
+        <v>0.67</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>474</v>
+      </c>
+      <c r="B150" t="s">
         <v>475</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" s="1">
+        <v>3007000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>106.435</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.60017459</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>3025047.25</v>
+      </c>
+      <c r="I150" s="1">
+        <v>175453.2</v>
+      </c>
+      <c r="J150" s="1">
+        <v>5.8000151898454</v>
+      </c>
+      <c r="K150">
+        <v>3.71</v>
+      </c>
+      <c r="L150" t="s">
         <v>476</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>1429659.2</v>
+        <v>3200500.45</v>
       </c>
       <c r="N150" s="1">
-        <v>1463500.84</v>
+        <v>3312150.77</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>477</v>
+      </c>
+      <c r="B151" t="s">
         <v>478</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>82.862</v>
+      </c>
+      <c r="E151" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="I151" s="1">
+        <v>358502.35</v>
+      </c>
+      <c r="J151" s="1">
+        <v>7.0208585991603</v>
+      </c>
+      <c r="K151">
+        <v>0.49</v>
+      </c>
+      <c r="L151" t="s">
         <v>479</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>2220747.4</v>
+        <v>5464748.9</v>
       </c>
       <c r="N151" s="1">
-        <v>2230826.71</v>
+        <v>5497068.92</v>
       </c>
       <c r="O151" s="1">
-        <v>0.43</v>
+        <v>1.05</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>480</v>
+      </c>
+      <c r="B152" t="s">
         <v>481</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" s="1">
+        <v>1878000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>95.473</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.95192119</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1877097.08</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-84114.14</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-4.4810756404778</v>
+      </c>
+      <c r="K152">
+        <v>2.11</v>
+      </c>
+      <c r="L152" t="s">
         <v>482</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>1601376.61</v>
+        <v>1792982.94</v>
       </c>
       <c r="N152" s="1">
-        <v>1655886.61</v>
+        <v>1832655.69</v>
       </c>
       <c r="O152" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>483</v>
+      </c>
+      <c r="B153" t="s">
         <v>484</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>106.151</v>
+      </c>
+      <c r="E153" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I153" s="1">
+        <v>192037.82</v>
+      </c>
+      <c r="J153" s="1">
+        <v>5.9922044666219</v>
+      </c>
+      <c r="K153">
+        <v>4.96</v>
+      </c>
+      <c r="L153" t="s">
         <v>485</v>
       </c>
-      <c r="C153" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>1938312.94</v>
+        <v>3396832.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1970308.16</v>
+        <v>3555637.48</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>486</v>
+      </c>
+      <c r="B154" t="s">
         <v>487</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>102.451</v>
+      </c>
+      <c r="E154" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I154" s="1">
+        <v>29774.13</v>
+      </c>
+      <c r="J154" s="1">
+        <v>2.2902474874136</v>
+      </c>
+      <c r="K154">
+        <v>2.11</v>
+      </c>
+      <c r="L154" t="s">
         <v>488</v>
       </c>
-      <c r="C154" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>3946376.0</v>
+        <v>1329813.98</v>
       </c>
       <c r="N154" s="1">
-        <v>4146568.33</v>
+        <v>1357234.23</v>
       </c>
       <c r="O154" s="1">
-        <v>0.81</v>
+        <v>0.26</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>489</v>
+      </c>
+      <c r="B155" t="s">
         <v>490</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.307</v>
+      </c>
+      <c r="E155" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-2764.76</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-0.13762524013334</v>
+      </c>
+      <c r="K155">
+        <v>0.88</v>
+      </c>
+      <c r="L155" t="s">
         <v>491</v>
       </c>
-      <c r="C155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>3481973.32</v>
+        <v>2006140.0</v>
       </c>
       <c r="N155" s="1">
-        <v>3506963.32</v>
+        <v>2023750.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.68</v>
+        <v>0.39</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>492</v>
+      </c>
+      <c r="B156" t="s">
         <v>493</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.815</v>
+      </c>
+      <c r="E156" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I156" s="1">
+        <v>12178.7</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0.85863077554727</v>
+      </c>
+      <c r="K156">
+        <v>3.38</v>
+      </c>
+      <c r="L156" t="s">
         <v>494</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>3195358.48</v>
+        <v>1430564.85</v>
       </c>
       <c r="N156" s="1">
-        <v>3298173.16</v>
+        <v>1478514.42</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>495</v>
+      </c>
+      <c r="B157" t="s">
         <v>496</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.262</v>
+      </c>
+      <c r="E157" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I157" s="1">
+        <v>165797.34</v>
+      </c>
+      <c r="J157" s="1">
+        <v>6.819379285697</v>
+      </c>
+      <c r="K157">
+        <v>0.31</v>
+      </c>
+      <c r="L157" t="s">
         <v>497</v>
       </c>
-      <c r="C157" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>5434939.5</v>
+        <v>2597064.66</v>
       </c>
       <c r="N157" s="1">
-        <v>5462787.57</v>
+        <v>2605158.85</v>
       </c>
       <c r="O157" s="1">
-        <v>1.06</v>
+        <v>0.5</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>498</v>
+      </c>
+      <c r="B158" t="s">
         <v>499</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>101.098</v>
+      </c>
+      <c r="E158" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I158" s="1">
+        <v>37079.39</v>
+      </c>
+      <c r="J158" s="1">
+        <v>1.077039582062</v>
+      </c>
+      <c r="K158">
+        <v>0.22</v>
+      </c>
+      <c r="L158" t="s">
         <v>500</v>
       </c>
-      <c r="C158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>1757545.08</v>
+        <v>3479793.16</v>
       </c>
       <c r="N158" s="1">
-        <v>1791583.83</v>
+        <v>3487513.76</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.67</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>501</v>
+      </c>
+      <c r="B159" t="s">
         <v>502</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>103.393</v>
+      </c>
+      <c r="E159" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I159" s="1">
+        <v>55981.57</v>
+      </c>
+      <c r="J159" s="1">
+        <v>3.2270029928028</v>
+      </c>
+      <c r="K159">
+        <v>0.99</v>
+      </c>
+      <c r="L159" t="s">
         <v>503</v>
       </c>
-      <c r="C159" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>3401920.0</v>
+        <v>1790766.76</v>
       </c>
       <c r="N159" s="1">
-        <v>3550358.36</v>
+        <v>1807870.26</v>
       </c>
       <c r="O159" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>504</v>
+      </c>
+      <c r="B160" t="s">
         <v>505</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>101.394</v>
+      </c>
+      <c r="E160" s="1">
+        <v>100.0558076</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>5002790.38</v>
+      </c>
+      <c r="I160" s="1">
+        <v>66909.62</v>
+      </c>
+      <c r="J160" s="1">
+        <v>1.3374460034842</v>
+      </c>
+      <c r="K160">
+        <v>2.88</v>
+      </c>
+      <c r="L160" t="s">
         <v>506</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>1322415.38</v>
+        <v>5069700.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1345941.63</v>
+        <v>5213535.62</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>1.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>507</v>
+      </c>
+      <c r="B161" t="s">
         <v>508</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>84.482</v>
+      </c>
+      <c r="E161" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-389291.38</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-15.749481461216</v>
+      </c>
+      <c r="K161">
+        <v>0.31</v>
+      </c>
+      <c r="L161" t="s">
         <v>509</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>2017800.0</v>
+        <v>2082481.3</v>
       </c>
       <c r="N161" s="1">
-        <v>2028235.56</v>
+        <v>2090124.51</v>
       </c>
       <c r="O161" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>510</v>
+      </c>
+      <c r="B162" t="s">
         <v>511</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.975</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>5196.75</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0.975</v>
+      </c>
+      <c r="K162">
+        <v>0.84</v>
+      </c>
+      <c r="L162" t="s">
         <v>512</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>1577904.0</v>
+        <v>538196.75</v>
       </c>
       <c r="N162" s="1">
-        <v>1617619.07</v>
+        <v>542664.33</v>
       </c>
       <c r="O162" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>513</v>
+      </c>
+      <c r="B163" t="s">
         <v>514</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.587</v>
+      </c>
+      <c r="E163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-11977.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>-0.413</v>
+      </c>
+      <c r="K163">
+        <v>0.53</v>
+      </c>
+      <c r="L163" t="s">
         <v>515</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>1437929.46</v>
+        <v>2888023.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1481709.5</v>
+        <v>2903338.5</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>516</v>
+      </c>
+      <c r="B164" t="s">
         <v>517</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>95.458</v>
+      </c>
+      <c r="E164" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="I164" s="1">
+        <v>29188.09</v>
+      </c>
+      <c r="J164" s="1">
+        <v>1.4775563462031</v>
+      </c>
+      <c r="K164">
+        <v>1.93</v>
+      </c>
+      <c r="L164" t="s">
         <v>518</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>2595029.55</v>
+        <v>2004618.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2599159.24</v>
+        <v>2045081.61</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>519</v>
+      </c>
+      <c r="B165" t="s">
+        <v>517</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.637</v>
+      </c>
+      <c r="E165" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>123673.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>12.864727555667</v>
+      </c>
+      <c r="K165">
+        <v>2.24</v>
+      </c>
+      <c r="L165" t="s">
         <v>520</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>3488673.52</v>
+        <v>1085007.0</v>
       </c>
       <c r="N165" s="1">
-        <v>3548812.91</v>
+        <v>1109656.64</v>
       </c>
       <c r="O165" s="1">
-        <v>0.69</v>
+        <v>0.21</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>521</v>
+      </c>
+      <c r="B166" t="s">
+        <v>522</v>
+      </c>
+      <c r="C166" s="1">
+        <v>2010000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>104.801</v>
+      </c>
+      <c r="E166" s="1">
+        <v>102.4847393</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>2059943.26</v>
+      </c>
+      <c r="I166" s="1">
+        <v>46556.84</v>
+      </c>
+      <c r="J166" s="1">
+        <v>2.2601030282747</v>
+      </c>
+      <c r="K166">
+        <v>4.65</v>
+      </c>
+      <c r="L166" t="s">
         <v>523</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1790870.68</v>
+        <v>2106500.1</v>
       </c>
       <c r="N166" s="1">
-        <v>1802778.18</v>
+        <v>2199923.8</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>524</v>
+      </c>
+      <c r="B167" t="s">
+        <v>525</v>
+      </c>
+      <c r="C167" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>92.268</v>
+      </c>
+      <c r="E167" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-8637.6</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.78709677419355</v>
+      </c>
+      <c r="K167">
+        <v>1.98</v>
+      </c>
+      <c r="L167" t="s">
         <v>526</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>5057700.0</v>
+        <v>1088762.4</v>
       </c>
       <c r="N167" s="1">
-        <v>5190234.25</v>
+        <v>1112132.96</v>
       </c>
       <c r="O167" s="1">
-        <v>1.01</v>
+        <v>0.21</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>527</v>
+      </c>
+      <c r="B168" t="s">
+        <v>528</v>
+      </c>
+      <c r="C168" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.42</v>
+      </c>
+      <c r="E168" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-43647.91</v>
+      </c>
+      <c r="J168" s="1">
+        <v>-2.7516480402905</v>
+      </c>
+      <c r="K168">
+        <v>2.5</v>
+      </c>
+      <c r="L168" t="s">
         <v>529</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>2250027.35</v>
+        <v>1542598.2</v>
       </c>
       <c r="N168" s="1">
-        <v>2320425.35</v>
+        <v>1580580.95</v>
       </c>
       <c r="O168" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C169" s="1">
-        <v>533000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.656</v>
+        <v>97.914</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>533000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>8826.48</v>
+        <v>-31290.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.656</v>
+        <v>-2.086</v>
       </c>
       <c r="K169">
-        <v>0.25</v>
+        <v>0.97</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="M169" s="1">
-        <v>541826.48</v>
+        <v>1468710.0</v>
       </c>
       <c r="N169" s="1">
-        <v>543140.47</v>
+        <v>1483267.29</v>
       </c>
       <c r="O169" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>533</v>
+      </c>
+      <c r="B170" t="s">
+        <v>534</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>102.032</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="I170" s="1">
+        <v>51026.49</v>
+      </c>
+      <c r="J170" s="1">
+        <v>2.5993008484772</v>
+      </c>
+      <c r="K170">
+        <v>3.16</v>
+      </c>
+      <c r="L170" t="s">
         <v>535</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>2435073.64</v>
+        <v>2014111.68</v>
       </c>
       <c r="N170" s="1">
-        <v>2444900.58</v>
+        <v>2076539.43</v>
       </c>
       <c r="O170" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>536</v>
+      </c>
+      <c r="B171" t="s">
+        <v>537</v>
+      </c>
+      <c r="C171" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>103.073</v>
+      </c>
+      <c r="E171" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="I171" s="1">
+        <v>67580.32</v>
+      </c>
+      <c r="J171" s="1">
+        <v>2.234348466411</v>
+      </c>
+      <c r="K171">
+        <v>1.4</v>
+      </c>
+      <c r="L171" t="s">
         <v>538</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>2208285.4</v>
+        <v>3092190.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2245204.85</v>
+        <v>3134117.08</v>
       </c>
       <c r="O171" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>539</v>
+      </c>
+      <c r="B172" t="s">
+        <v>540</v>
+      </c>
+      <c r="C172" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>112.428</v>
+      </c>
+      <c r="E172" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>1476007.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-14443.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-0.97851839456046</v>
+      </c>
+      <c r="K172">
+        <v>3.46</v>
+      </c>
+      <c r="L172" t="s">
         <v>541</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>2906409.0</v>
+        <v>1461564.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2914066.75</v>
+        <v>1506571.99</v>
       </c>
       <c r="O172" s="1">
-        <v>0.57</v>
+        <v>0.29</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>542</v>
+      </c>
+      <c r="B173" t="s">
+        <v>543</v>
+      </c>
+      <c r="C173" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>91.043</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-195477.28</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-8.8041978249888</v>
+      </c>
+      <c r="K173">
+        <v>1.01</v>
+      </c>
+      <c r="L173" t="s">
         <v>544</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>2016063.0</v>
+        <v>2024796.32</v>
       </c>
       <c r="N173" s="1">
-        <v>2053519.18</v>
+        <v>2047289.31</v>
       </c>
       <c r="O173" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>545</v>
+      </c>
+      <c r="B174" t="s">
+        <v>546</v>
+      </c>
+      <c r="C174" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>102.836</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="I174" s="1">
+        <v>95194.43</v>
+      </c>
+      <c r="J174" s="1">
+        <v>3.297291151118</v>
+      </c>
+      <c r="K174">
+        <v>2.02</v>
+      </c>
+      <c r="L174" t="s">
         <v>547</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>1084468.0</v>
+        <v>2982244.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1107208.16</v>
+        <v>3040730.64</v>
       </c>
       <c r="O174" s="1">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>548</v>
+      </c>
+      <c r="B175" t="s">
+        <v>546</v>
+      </c>
+      <c r="C175" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.976</v>
+      </c>
+      <c r="E175" s="1">
+        <v>98.387</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>885483.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>14301.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>1.6150507689024</v>
+      </c>
+      <c r="K175">
+        <v>2.47</v>
+      </c>
+      <c r="L175" t="s">
         <v>549</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>2110640.7</v>
+        <v>899784.0</v>
       </c>
       <c r="N175" s="1">
-        <v>2198158.3</v>
+        <v>921972.7</v>
       </c>
       <c r="O175" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>550</v>
+      </c>
+      <c r="B176" t="s">
+        <v>551</v>
+      </c>
+      <c r="C176" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>102.191</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="I176" s="1">
+        <v>85651.76</v>
+      </c>
+      <c r="J176" s="1">
+        <v>1.9333747558358</v>
+      </c>
+      <c r="K176">
+        <v>1.3</v>
+      </c>
+      <c r="L176" t="s">
         <v>552</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>1118026.4</v>
+        <v>4515820.29</v>
       </c>
       <c r="N176" s="1">
-        <v>1136873.62</v>
+        <v>4573359.35</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.88</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>553</v>
+      </c>
+      <c r="B177" t="s">
+        <v>554</v>
+      </c>
+      <c r="C177" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>104.558</v>
+      </c>
+      <c r="E177" s="1">
+        <v>99.58935313</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>1593429.65</v>
+      </c>
+      <c r="I177" s="1">
+        <v>79498.35</v>
+      </c>
+      <c r="J177" s="1">
+        <v>4.9891346003258</v>
+      </c>
+      <c r="K177">
+        <v>4.04</v>
+      </c>
+      <c r="L177" t="s">
         <v>555</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1559344.41</v>
+        <v>1672928.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1589975.66</v>
+        <v>1737629.37</v>
       </c>
       <c r="O177" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>556</v>
+      </c>
+      <c r="B178" t="s">
+        <v>557</v>
+      </c>
+      <c r="C178" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>96.943</v>
+      </c>
+      <c r="E178" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="I178" s="1">
+        <v>299540.27</v>
+      </c>
+      <c r="J178" s="1">
+        <v>8.1504834533784</v>
+      </c>
+      <c r="K178">
+        <v>2.18</v>
+      </c>
+      <c r="L178" t="s">
         <v>558</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>1530720.0</v>
+        <v>3974663.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1537152.29</v>
+        <v>4063964.37</v>
       </c>
       <c r="O178" s="1">
-        <v>0.3</v>
+        <v>0.78</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>559</v>
+      </c>
+      <c r="B179" t="s">
+        <v>560</v>
+      </c>
+      <c r="C179" s="1">
+        <v>4408000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>102.15</v>
+      </c>
+      <c r="E179" s="1">
+        <v>102.79332963</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>4531129.97</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-28357.97</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-0.6258476403845</v>
+      </c>
+      <c r="K179">
+        <v>0.38</v>
+      </c>
+      <c r="L179" t="s">
         <v>561</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>2017349.04</v>
+        <v>4502772.0</v>
       </c>
       <c r="N179" s="1">
-        <v>2074348.29</v>
+        <v>4519347.92</v>
       </c>
       <c r="O179" s="1">
-        <v>0.4</v>
+        <v>0.87</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>562</v>
+      </c>
+      <c r="B180" t="s">
+        <v>563</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.105</v>
+      </c>
+      <c r="E180" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>1604096.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-2416.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.15061442706671</v>
+      </c>
+      <c r="K180">
+        <v>0.28</v>
+      </c>
+      <c r="L180" t="s">
         <v>564</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>3098250.0</v>
+        <v>1601680.0</v>
       </c>
       <c r="N180" s="1">
-        <v>3131427.08</v>
+        <v>1606113.33</v>
       </c>
       <c r="O180" s="1">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B181" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C181" s="1">
-        <v>1300000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>112.731</v>
+        <v>81.326</v>
       </c>
       <c r="E181" s="1">
-        <v>113.539</v>
+        <v>73.81842241</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1476007.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="I181" s="1">
-        <v>-10504.0</v>
+        <v>217719.75</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.71164974149852</v>
+        <v>10.170330576997</v>
       </c>
       <c r="K181">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>0.01</v>
+      </c>
+      <c r="L181">
+        <v>347.6</v>
       </c>
       <c r="M181" s="1">
-        <v>1465503.0</v>
+        <v>2358454.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1504119.32</v>
+        <v>2358801.6</v>
       </c>
       <c r="O181" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B182" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C182" s="1">
-        <v>2224000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>94.863</v>
+        <v>95.962</v>
       </c>
       <c r="E182" s="1">
-        <v>99.83244604</v>
+        <v>93.7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2220273.6</v>
+        <v>2155100.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-110520.48</v>
+        <v>52026.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-4.9777865214449</v>
+        <v>2.4140875133404</v>
       </c>
       <c r="K182">
-        <v>0.66</v>
+        <v>1.29</v>
       </c>
       <c r="L182" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="M182" s="1">
-        <v>2109753.12</v>
+        <v>2207126.0</v>
       </c>
       <c r="N182" s="1">
-        <v>2124514.14</v>
+        <v>2236844.84</v>
       </c>
       <c r="O182" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B183" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="C183" s="1">
-        <v>2900000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.117</v>
+        <v>95.417</v>
       </c>
       <c r="E183" s="1">
-        <v>99.55343345</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>2887049.57</v>
+        <v>3355000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>103343.43</v>
+        <v>-153759.65</v>
       </c>
       <c r="J183" s="1">
-        <v>3.5795516320144</v>
+        <v>-4.583</v>
       </c>
       <c r="K183">
-        <v>1.72</v>
+        <v>0.71</v>
       </c>
       <c r="L183" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="M183" s="1">
-        <v>2990393.0</v>
+        <v>3201240.35</v>
       </c>
       <c r="N183" s="1">
-        <v>3040358.41</v>
+        <v>3225004.93</v>
       </c>
       <c r="O183" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B184" t="s">
         <v>574</v>
       </c>
       <c r="C184" s="1">
-        <v>900000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.977</v>
+        <v>96.699</v>
       </c>
       <c r="E184" s="1">
-        <v>98.387</v>
+        <v>101.28018323</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>885483.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I184" s="1">
-        <v>14310.0</v>
+        <v>-71008.34</v>
       </c>
       <c r="J184" s="1">
-        <v>1.6160671633448</v>
+        <v>-4.5232769924918</v>
       </c>
       <c r="K184">
-        <v>2.29</v>
+        <v>2.16</v>
       </c>
       <c r="L184" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="M184" s="1">
-        <v>899793.0</v>
+        <v>1498834.5</v>
       </c>
       <c r="N184" s="1">
-        <v>920422.11</v>
+        <v>1532368.15</v>
       </c>
       <c r="O184" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>576</v>
+      </c>
+      <c r="B185" t="s">
+        <v>577</v>
+      </c>
+      <c r="C185" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>96.919</v>
+      </c>
+      <c r="E185" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I185" s="1">
+        <v>212440.96</v>
+      </c>
+      <c r="J185" s="1">
+        <v>4.1784685069097</v>
+      </c>
+      <c r="K185">
+        <v>1.55</v>
+      </c>
+      <c r="L185" t="s">
         <v>578</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>4528193.49</v>
+        <v>5296623.35</v>
       </c>
       <c r="N185" s="1">
-        <v>4567320.05</v>
+        <v>5381518.01</v>
       </c>
       <c r="O185" s="1">
-        <v>0.89</v>
+        <v>1.03</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>579</v>
+      </c>
+      <c r="B186" t="s">
+        <v>580</v>
+      </c>
+      <c r="C186" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.482</v>
+      </c>
+      <c r="E186" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I186" s="1">
+        <v>305586.23</v>
+      </c>
+      <c r="J186" s="1">
+        <v>5.0954292428693</v>
+      </c>
+      <c r="K186">
+        <v>4.09</v>
+      </c>
+      <c r="L186" t="s">
         <v>581</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1676240.0</v>
+        <v>6302848.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1735998.9</v>
+        <v>6564437.04</v>
       </c>
       <c r="O186" s="1">
-        <v>0.34</v>
+        <v>1.26</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>582</v>
+      </c>
+      <c r="B187" t="s">
+        <v>583</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>104.292</v>
+      </c>
+      <c r="E187" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="I187" s="1">
+        <v>22128.93</v>
+      </c>
+      <c r="J187" s="1">
+        <v>2.0289360440826</v>
+      </c>
+      <c r="K187">
+        <v>3.9</v>
+      </c>
+      <c r="L187" t="s">
         <v>584</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>3982330.0</v>
+        <v>1112795.64</v>
       </c>
       <c r="N187" s="1">
-        <v>4065453.29</v>
+        <v>1154452.49</v>
       </c>
       <c r="O187" s="1">
-        <v>0.79</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>585</v>
+      </c>
+      <c r="B188" t="s">
+        <v>586</v>
+      </c>
+      <c r="C188" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.532</v>
+      </c>
+      <c r="E188" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-98070.17</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-2.5305266797182</v>
+      </c>
+      <c r="K188">
+        <v>0.71</v>
+      </c>
+      <c r="L188" t="s">
         <v>587</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>4501890.4</v>
+        <v>3777414.36</v>
       </c>
       <c r="N188" s="1">
-        <v>4654563.32</v>
+        <v>3805090.17</v>
       </c>
       <c r="O188" s="1">
-        <v>0.91</v>
+        <v>0.73</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>588</v>
+      </c>
+      <c r="B189" t="s">
+        <v>589</v>
+      </c>
+      <c r="C189" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>95.588</v>
+      </c>
+      <c r="E189" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="I189" s="1">
+        <v>69181.5</v>
+      </c>
+      <c r="J189" s="1">
+        <v>4.4466419357835</v>
+      </c>
+      <c r="K189">
+        <v>1.11</v>
+      </c>
+      <c r="L189" t="s">
         <v>590</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>1602016.0</v>
+        <v>1624996.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1642849.33</v>
+        <v>1643867.18</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>591</v>
+      </c>
+      <c r="B190" t="s">
+        <v>592</v>
+      </c>
+      <c r="C190" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.632</v>
+      </c>
+      <c r="E190" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="I190" s="1">
+        <v>290688.02</v>
+      </c>
+      <c r="J190" s="1">
+        <v>9.5777701751391</v>
+      </c>
+      <c r="K190">
+        <v>0.75</v>
+      </c>
+      <c r="L190" t="s">
         <v>593</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>2321479.0</v>
+        <v>3325716.16</v>
       </c>
       <c r="N190" s="1">
-        <v>2338859.14</v>
+        <v>3350704.8</v>
       </c>
       <c r="O190" s="1">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>594</v>
+      </c>
+      <c r="B191" t="s">
+        <v>595</v>
+      </c>
+      <c r="C191" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E191" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>19327.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>1.9768368360382</v>
+      </c>
+      <c r="K191">
+        <v>0.5</v>
+      </c>
+      <c r="L191" t="s">
         <v>596</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>2214302.0</v>
+        <v>997000.0</v>
       </c>
       <c r="N191" s="1">
-        <v>2242114.67</v>
+        <v>1001972.38</v>
       </c>
       <c r="O191" s="1">
-        <v>0.44</v>
+        <v>0.19</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>597</v>
+      </c>
+      <c r="B192" t="s">
+        <v>598</v>
+      </c>
+      <c r="C192" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.752</v>
+      </c>
+      <c r="E192" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="I192" s="1">
+        <v>57001.67</v>
+      </c>
+      <c r="J192" s="1">
+        <v>1.6109442218653</v>
+      </c>
+      <c r="K192">
+        <v>0.92</v>
+      </c>
+      <c r="L192" t="s">
         <v>599</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>3330474.95</v>
+        <v>3595402.89</v>
       </c>
       <c r="N192" s="1">
-        <v>3337464.53</v>
+        <v>3626937.15</v>
       </c>
       <c r="O192" s="1">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>600</v>
+      </c>
+      <c r="B193" t="s">
+        <v>601</v>
+      </c>
+      <c r="C193" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>106.926</v>
+      </c>
+      <c r="E193" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="I193" s="1">
+        <v>326048.23</v>
+      </c>
+      <c r="J193" s="1">
+        <v>6.6359986140304</v>
+      </c>
+      <c r="K193">
+        <v>5.08</v>
+      </c>
+      <c r="L193" t="s">
         <v>602</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>1521170.0</v>
+        <v>5239374.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1549434.08</v>
+        <v>5488401.4</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>1.05</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>603</v>
+      </c>
+      <c r="B194" t="s">
+        <v>604</v>
+      </c>
+      <c r="C194" s="1">
+        <v>-50200000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>10.7743</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-4906698.6</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194" t="s">
         <v>605</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>5313674.15</v>
+        <v>-4906698.6</v>
       </c>
       <c r="N194" s="1">
-        <v>5388686.89</v>
+        <v>-5408698.6</v>
       </c>
       <c r="O194" s="1">
-        <v>1.05</v>
+        <v>-1.04</v>
       </c>
       <c r="P194">
-        <v>1</v>
-[...448 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>