--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="611">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -157,1725 +157,1740 @@
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
     <t>IE00B66F4759</t>
   </si>
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...2 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>1 334.25</t>
+    <t>8 672.60</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>67 854.79</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>30 781.25</t>
+    <t>36 198.75</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>85 541.10</t>
+    <t>95 938.36</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>64 873.11</t>
+    <t>4 222.51</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>6 375.00</t>
+    <t>10 500.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>14 855.17</t>
+    <t>24 467.33</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>11 867.28</t>
+    <t>25 608.34</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>17 211.86</t>
+    <t>24 939.64</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>75 158.63</t>
+    <t>84 000.82</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>173 543.84</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>2 983.56</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>4 957.53</t>
+    <t>7 278.08</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>70 435.55</t>
+    <t>80 563.53</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>24 591.42</t>
+    <t>35 632.47</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>38 350.84</t>
+    <t>55 569.58</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>9 536.18</t>
+    <t>18 657.74</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>100 242.17</t>
+    <t>116 107.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>55 085.99</t>
+    <t>63 804.64</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>34 319.58</t>
+    <t>42 438.19</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>150 181.64</t>
+    <t>164 484.66</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>12 964.86</t>
+    <t>16 717.85</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>8 533.17</t>
-[...8 lines deleted...]
-    <t>12 531.75</t>
+    <t>10 909.50</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>1 480.50</t>
+    <t>6 909.00</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>9 072.57</t>
+    <t>14 943.06</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>21 299.00</t>
+    <t>31 711.84</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>7 559.80</t>
+    <t>12 924.82</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>25 887.31</t>
+    <t>33 096.44</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>39 728.99</t>
+    <t>47 747.68</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
+    <t>3 306.82</t>
+  </si>
+  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>38 416.44</t>
+    <t>43 976.71</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
+    <t>5 597.26</t>
+  </si>
+  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>52 125.00</t>
+    <t>60 375.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>81 485.25</t>
+    <t>102 826.63</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>65 791.96</t>
+    <t>75 130.18</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>116 334.79</t>
+    <t>139 815.21</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>61 044.67</t>
+    <t>71 619.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>57 125.25</t>
+    <t>67 099.50</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>47 609.43</t>
+    <t>55 144.74</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>134 845.89</t>
+    <t>146 712.33</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>20 180.11</t>
+    <t>25 799.89</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>53 746.88</t>
+    <t>61 790.63</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>9 230.03</t>
+    <t>13 374.13</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>24 044.05</t>
+    <t>38 737.64</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>40 684.93</t>
+    <t>44 753.42</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>38 187.08</t>
+    <t>43 863.54</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>78 938.97</t>
+    <t>91 432.91</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>32 023.29</t>
+    <t>38 486.71</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>20 803.93</t>
+    <t>2 225.32</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>11 046.58</t>
+    <t>16 109.59</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>41 774.69</t>
+    <t>2 719.06</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>36 756.16</t>
+    <t>41 939.73</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>20 889.47</t>
+    <t>25 939.67</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>72 251.04</t>
+    <t>83 686.46</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>21 909.88</t>
+    <t>25 377.63</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>64 191.78</t>
+    <t>2 169.86</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>138 661.30</t>
+    <t>3 928.08</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>24 925.33</t>
+    <t>33 493.42</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>103 142.93</t>
+    <t>127 282.76</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>71 851.11</t>
+    <t>84 598.89</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>26 580.21</t>
+    <t>33 982.29</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>71 277.74</t>
+    <t>78 066.10</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>57 851.36</t>
+    <t>62 380.64</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>18 193.78</t>
+    <t>24 447.89</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>73 856.16</t>
+    <t>80 034.25</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>38 363.54</t>
+    <t>46 803.52</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>61 227.47</t>
-[...26 lines deleted...]
-    <t>5 160.86</t>
+    <t>78 278.16</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>3 313.92</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>17 523.29</t>
+    <t>25 554.79</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>34 178.56</t>
+    <t>39 588.11</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>7 390.63</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>33 197.40</t>
+    <t>39 087.27</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>35 630.49</t>
+    <t>40 926.91</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>49 023.56</t>
+    <t>56 782.69</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>9 095.63</t>
+    <t>15 159.38</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>19 115.56</t>
+    <t>24 005.59</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>40 750.68</t>
+    <t>44 095.89</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>59 847.22</t>
+    <t>69 319.44</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>75 222.19</t>
+    <t>88 676.56</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>60 861.74</t>
+    <t>35 619.72</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>7 541.44</t>
+    <t>9 063.56</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>61 356.75</t>
+    <t>72 069.83</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>32 714.23</t>
+    <t>41 824.52</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>12 880.55</t>
+    <t>19 320.82</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>7 195.40</t>
+    <t>12 142.23</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>24 504.99</t>
+    <t>28 005.70</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>61 312.50</t>
+    <t>73 687.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>108 436.89</t>
+    <t>125 599.57</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>7 358.90</t>
+    <t>9 408.22</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>6 025.68</t>
-[...8 lines deleted...]
-    <t>46 856.85</t>
+    <t>13 823.63</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>67 530.56</t>
+    <t>76 758.33</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>62 081.25</t>
+    <t>70 950.00</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>16 097.25</t>
+    <t>1 047.75</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>4 435.59</t>
+    <t>7 800.52</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>70 089.78</t>
+    <t>81 183.13</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>70 348.60</t>
+    <t>4 578.90</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>10 408.69</t>
+    <t>1 462.25</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>24 509.59</t>
+    <t>28 361.10</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>27 501.50</t>
+    <t>34 007.23</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>11 161.64</t>
+    <t>17 300.55</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>79 828.86</t>
+    <t>90 345.24</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>32 220.99</t>
-[...8 lines deleted...]
-    <t>2 784.56</t>
+    <t>45 348.07</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>26 414.45</t>
-[...8 lines deleted...]
-    <t>12 173.99</t>
+    <t>31 745.80</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>36 144.06</t>
+    <t>42 608.85</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>15 273.96</t>
+    <t>18 887.15</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>67 372.43</t>
+    <t>86 134.38</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>32 821.39</t>
+    <t>38 740.00</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>13 577.08</t>
+    <t>19 672.92</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>42 488.18</t>
+    <t>5 957.74</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>32 970.44</t>
+    <t>42 269.79</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>38 841.67</t>
-[...8 lines deleted...]
-    <t>2 393.78</t>
+    <t>49 658.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>29 652.92</t>
+    <t>35 637.91</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>49 628.37</t>
+    <t>57 427.11</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
+    <t>5 600.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>87 716.71</t>
+  </si>
+  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>7 227.50</t>
+    <t>10 472.50</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>57 987.51</t>
+    <t>66 113.15</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>33 228.13</t>
+    <t>41 088.54</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>11 220.82</t>
+    <t>15 139.21</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>91 170.14</t>
-[...8 lines deleted...]
-    <t>2 456.96</t>
+    <t>104 194.44</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>15 733.56</t>
+    <t>24 608.90</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>8 882.65</t>
+    <t>14 989.48</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 726.03</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>39 521.99</t>
+    <t>46 533.95</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>23 428.13</t>
+    <t>33 946.88</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>86 029.63</t>
+    <t>103 080.54</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>140 628.11</t>
+    <t>149 754.42</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>11 747.53</t>
+    <t>15 849.84</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>23 733.42</t>
+    <t>39 090.33</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>26 844.23</t>
+    <t>35 792.31</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>38 270.63</t>
+    <t>48 928.27</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>54 069.60</t>
+    <t>32 232.03</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>38 145.21</t>
+    <t>42 448.77</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>18 607.96</t>
+    <t>27 136.60</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>65 412.00</t>
+    <t>75 405.50</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>37 080.56</t>
+    <t>2 330.78</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>4 003.85</t>
+    <t>16 587.36</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>39 984.00</t>
+    <t>53 728.50</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>111 650.32</t>
+    <t>19 914.04</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>32 320.02</t>
+    <t>36 791.97</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>39 672.75</t>
+    <t>2 582.25</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>158 805.48</t>
+    <t>169 172.60</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>27 420.25</t>
+    <t>1 784.75</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>17 610.00</t>
+    <t>24 784.44</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>47 949.57</t>
+    <t>52 119.09</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>8 094.19</t>
+    <t>11 728.31</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>7 720.60</t>
+    <t>16 660.24</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>17 103.50</t>
+    <t>21 866.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>143 835.62</t>
+    <t>124 109.59</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>8 746.58</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>7 643.21</t>
+    <t>16 493.25</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>4 467.58</t>
+    <t>7 358.36</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>32 321.53</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>15 315.50</t>
+    <t>22 973.24</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>40 463.61</t>
+    <t>43 471.04</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>24 649.64</t>
+    <t>26 559.12</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>93 423.70</t>
+    <t>1 342.29</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>23 370.56</t>
+    <t>27 516.94</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>37 982.75</t>
+    <t>44 721.63</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>14 557.29</t>
+    <t>22 005.21</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>62 427.75</t>
+    <t>67 403.88</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>41 927.08</t>
+    <t>49 947.92</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>45 007.99</t>
+    <t>2 929.51</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>22 492.99</t>
+    <t>30 224.95</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>58 486.64</t>
+    <t>67 007.88</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>22 188.70</t>
+    <t>23 748.29</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>57 539.06</t>
+    <t>74 417.19</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>64 701.37</t>
+    <t>69 643.84</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>89 301.37</t>
+    <t>95 479.45</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>16 575.92</t>
+    <t>19 539.92</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>4 433.33</t>
+    <t>9 566.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
+    <t>1 440.07</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>29 518.13</t>
+  </si>
+  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>29 718.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>23 764.58</t>
+    <t>39 141.67</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>33 533.65</t>
+    <t>38 803.23</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>84 894.66</t>
+    <t>94 776.58</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>261 589.04</t>
+    <t>278 465.75</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>41 656.85</t>
+    <t>44 711.68</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>27 675.81</t>
+    <t>40 101.69</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>18 871.18</t>
+    <t>21 857.99</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 407.53</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>99 139.59</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>24 988.64</t>
+    <t>36 208.03</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>4 972.38</t>
+    <t>7 251.38</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>31 534.26</t>
+    <t>45 692.49</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>249 027.40</t>
-[...8 lines deleted...]
-    <t>-502 000.00</t>
+    <t>269 701.37</t>
+  </si>
+  <si>
+    <t>CDS-00108246</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>30 833.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2239,299 +2254,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2183245.7855</v>
+        <v>2181794.3988</v>
       </c>
       <c r="D2">
-        <v>134.05</v>
+        <v>131.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>292677856.1</v>
+        <v>285882201.42</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>292677856.1</v>
+        <v>285882201.42</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.17</v>
+        <v>52.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55633159.49</v>
+        <v>54377566.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55633159.49</v>
+        <v>54377566.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>450923.9742</v>
+        <v>462945.2241</v>
       </c>
       <c r="D4">
-        <v>124.55</v>
+        <v>121.71</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56164502.57</v>
+        <v>56345108.56</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56164502.57</v>
+        <v>56345108.56</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.43</v>
+        <v>129.46</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.43</v>
+        <v>129.46</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.43</v>
+        <v>129.46</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.96</v>
+        <v>126.12</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.96</v>
+        <v>126.12</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.96</v>
+        <v>126.12</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.54</v>
+        <v>125.63</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1413.99</v>
+        <v>1381.96</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1413.99</v>
+        <v>1381.96</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11012.58</v>
+        <v>10765.66</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117727826.49</v>
+        <v>100705236.28</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117727826.49</v>
+        <v>100705236.28</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2541.0</v>
+        <v>2691.0</v>
       </c>
       <c r="D9">
-        <v>100.79</v>
+        <v>98.49</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>256127.17</v>
+        <v>265052.23</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>256127.17</v>
+        <v>265052.23</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2603,9636 +2618,9686 @@
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
         <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>93.25</v>
+        <v>89.32</v>
       </c>
       <c r="E3" s="1">
         <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-84336.0</v>
+        <v>-1184736.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.3219627327068</v>
+        <v>-4.5228708985026</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>26110000.0</v>
+        <v>25009600.0</v>
       </c>
       <c r="N3" s="1">
-        <v>26110000.0</v>
+        <v>25009600.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.0</v>
+        <v>5.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.09</v>
+        <v>3.12</v>
       </c>
       <c r="J4" s="1">
-        <v>936.36363636364</v>
+        <v>945.45454545455</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.42</v>
+        <v>3.45</v>
       </c>
       <c r="N4" s="1">
-        <v>3.42</v>
+        <v>3.45</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>107.02</v>
+        <v>107.96</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>107.02</v>
+        <v>107.96</v>
       </c>
       <c r="N5" s="1">
-        <v>107.02</v>
+        <v>107.96</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>5149.0</v>
+        <v>676.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4779.99</v>
+        <v>115.36</v>
       </c>
       <c r="E6" s="1">
-        <v>4774.8606195378</v>
+        <v>116.823047337</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>24585757.33</v>
+        <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>26411.18</v>
+        <v>-989020.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.10742471604799</v>
+        <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24612168.51</v>
+        <v>-989020.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24612168.51</v>
+        <v>-989020.0</v>
       </c>
       <c r="O6" s="1">
-        <v>4.71</v>
+        <v>-0.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>2500000.0</v>
+        <v>483.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.397</v>
+        <v>105.69</v>
       </c>
       <c r="E7" s="1">
-        <v>100.13</v>
+        <v>105.815</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>81675.0</v>
+        <v>-60375.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.2627584140617</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2584925.0</v>
+        <v>-60375.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2586259.25</v>
+        <v>-60375.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.5</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.803</v>
+      </c>
+      <c r="E8" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>16825.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0.67212623589334</v>
+      </c>
+      <c r="K8">
+        <v>0.35</v>
+      </c>
+      <c r="L8" t="s">
         <v>53</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>1594959.28</v>
+        <v>2520075.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1625740.53</v>
+        <v>2528747.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.43</v>
+      </c>
+      <c r="E9" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-6426.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>-0.26548672566372</v>
+      </c>
+      <c r="K9">
+        <v>2.85</v>
+      </c>
+      <c r="L9" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>4594204.0</v>
+        <v>2414034.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4679745.1</v>
+        <v>2481888.79</v>
       </c>
       <c r="O9" s="1">
-        <v>0.9</v>
+        <v>0.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-18628.32</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-1.182</v>
+      </c>
+      <c r="K10">
+        <v>2.3</v>
+      </c>
+      <c r="L10" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>2663453.16</v>
+        <v>1557371.68</v>
       </c>
       <c r="N10" s="1">
-        <v>2728326.27</v>
+        <v>1593570.43</v>
       </c>
       <c r="O10" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>95.862</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.49072913</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>4576573.54</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-166921.54</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-3.6473037861422</v>
+      </c>
+      <c r="K11">
+        <v>2.09</v>
+      </c>
+      <c r="L11" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1018260.0</v>
+        <v>4409652.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1024635.0</v>
+        <v>4505590.36</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.91</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.97</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I12" s="1">
+        <v>14124.87</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.54709095736775</v>
+      </c>
+      <c r="K12">
+        <v>0.16</v>
+      </c>
+      <c r="L12" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>1605751.14</v>
+        <v>2595938.7</v>
       </c>
       <c r="N12" s="1">
-        <v>1620606.31</v>
+        <v>2600161.21</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>98.54</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-17079.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-1.7036765857439</v>
+      </c>
+      <c r="K13">
+        <v>1.05</v>
+      </c>
+      <c r="L13" t="s">
         <v>68</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>5396217.45</v>
+        <v>985400.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5408084.73</v>
+        <v>995900.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.04</v>
+        <v>0.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>1498000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>106.359</v>
+      </c>
+      <c r="E14" s="1">
+        <v>105.76043057</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1584291.25</v>
+      </c>
+      <c r="I14" s="1">
+        <v>8966.57</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.56596727400975</v>
+      </c>
+      <c r="K14">
+        <v>1.63</v>
+      </c>
+      <c r="L14" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1819462.23</v>
+        <v>1593257.82</v>
       </c>
       <c r="N14" s="1">
-        <v>1836674.09</v>
+        <v>1617725.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
         <v>73</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>95.382</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-249305.8</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-4.5756116849425</v>
+      </c>
+      <c r="K15">
+        <v>0.47</v>
+      </c>
+      <c r="L15" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>2638825.0</v>
+        <v>5199272.82</v>
       </c>
       <c r="N15" s="1">
-        <v>2713983.63</v>
+        <v>5224881.16</v>
       </c>
       <c r="O15" s="1">
-        <v>0.52</v>
+        <v>1.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>103.529</v>
+      </c>
+      <c r="E16" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-20571.28</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.1263762001498</v>
+      </c>
+      <c r="K16">
+        <v>1.29</v>
+      </c>
+      <c r="L16" t="s">
         <v>77</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>3407778.0</v>
+        <v>1805752.82</v>
       </c>
       <c r="N16" s="1">
-        <v>3581321.84</v>
+        <v>1830692.46</v>
       </c>
       <c r="O16" s="1">
-        <v>0.69</v>
+        <v>0.37</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.791</v>
+      </c>
+      <c r="E17" s="1">
+        <v>103.3764868</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2584412.17</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-14637.17</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.56636360755104</v>
+      </c>
+      <c r="K17">
+        <v>3.36</v>
+      </c>
+      <c r="L17" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>2071630.0</v>
+        <v>2569775.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2076587.53</v>
+        <v>2653775.82</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.932</v>
+      </c>
+      <c r="E18" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I18" s="1">
+        <v>33250.41</v>
+      </c>
+      <c r="J18" s="1">
+        <v>1.0185435154975</v>
+      </c>
+      <c r="K18">
+        <v>0.09</v>
+      </c>
+      <c r="L18" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>3361576.73</v>
+        <v>3297756.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3432012.28</v>
+        <v>3300739.56</v>
       </c>
       <c r="O18" s="1">
         <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>90.665</v>
+      </c>
+      <c r="E19" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I19" s="1">
+        <v>192698.4</v>
+      </c>
+      <c r="J19" s="1">
+        <v>10.693990826289</v>
+      </c>
+      <c r="K19">
+        <v>0.33</v>
+      </c>
+      <c r="L19" t="s">
         <v>86</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>3115518.67</v>
+        <v>1994630.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3140110.09</v>
+        <v>2001908.08</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.826</v>
+      </c>
+      <c r="E20" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-90108.39</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-2.6512984646254</v>
+      </c>
+      <c r="K20">
+        <v>2.29</v>
+      </c>
+      <c r="L20" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>4435921.53</v>
+        <v>3308542.92</v>
       </c>
       <c r="N20" s="1">
-        <v>4474272.37</v>
+        <v>3389106.45</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>95.412</v>
+      </c>
+      <c r="E21" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-108813.84</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-3.4289451108411</v>
+      </c>
+      <c r="K21">
+        <v>1.1</v>
+      </c>
+      <c r="L21" t="s">
         <v>92</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>2308299.48</v>
+        <v>3064577.29</v>
       </c>
       <c r="N21" s="1">
-        <v>2317835.66</v>
+        <v>3100209.76</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>102.789</v>
+      </c>
+      <c r="E22" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-31975.41</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-0.72612115404217</v>
+      </c>
+      <c r="K22">
+        <v>1.31</v>
+      </c>
+      <c r="L22" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>4340889.67</v>
+        <v>4371616.17</v>
       </c>
       <c r="N22" s="1">
-        <v>4441131.84</v>
+        <v>4427185.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>106.989</v>
+      </c>
+      <c r="E23" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-33099.11</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.4356303282971</v>
+      </c>
+      <c r="K23">
+        <v>0.88</v>
+      </c>
+      <c r="L23" t="s">
         <v>98</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>3262239.18</v>
+        <v>2272446.36</v>
       </c>
       <c r="N23" s="1">
-        <v>3317325.17</v>
+        <v>2291104.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.63</v>
+        <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
         <v>100</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-57230.68</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-1.3232412986439</v>
+      </c>
+      <c r="K24">
+        <v>2.68</v>
+      </c>
+      <c r="L24" t="s">
         <v>101</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2721804.23</v>
+        <v>4267806.64</v>
       </c>
       <c r="N24" s="1">
-        <v>2756123.81</v>
+        <v>4383914.47</v>
       </c>
       <c r="O24" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
         <v>103</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.168</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-125308.15</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-3.8422211502247</v>
+      </c>
+      <c r="K25">
+        <v>1.96</v>
+      </c>
+      <c r="L25" t="s">
         <v>104</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4675474.44</v>
+        <v>3136038.48</v>
       </c>
       <c r="N25" s="1">
-        <v>4825656.08</v>
+        <v>3199843.12</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.902</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-30865.93</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-1.1609441479998</v>
+      </c>
+      <c r="K26">
+        <v>1.6</v>
+      </c>
+      <c r="L26" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1465909.15</v>
+        <v>2627826.14</v>
       </c>
       <c r="N26" s="1">
-        <v>1478874.01</v>
+        <v>2670264.33</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
         <v>109</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>94.029</v>
+      </c>
+      <c r="E27" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1335731.67</v>
+      </c>
+      <c r="J27" s="1">
+        <v>42.717650664103</v>
+      </c>
+      <c r="K27">
+        <v>3.47</v>
+      </c>
+      <c r="L27" t="s">
         <v>110</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>710695.4</v>
+        <v>4462616.34</v>
       </c>
       <c r="N27" s="1">
-        <v>719228.57</v>
+        <v>4627101.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>0.93</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" t="s">
         <v>112</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>98.735</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-18279.25</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-1.265</v>
+      </c>
+      <c r="K28">
+        <v>1.16</v>
+      </c>
+      <c r="L28" t="s">
         <v>113</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2371200.48</v>
+        <v>1426720.75</v>
       </c>
       <c r="N28" s="1">
-        <v>2383732.23</v>
+        <v>1443438.6</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" t="s">
         <v>115</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>103.36</v>
+      </c>
+      <c r="E29" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I29" s="1">
+        <v>31375.36</v>
+      </c>
+      <c r="J29" s="1">
+        <v>4.6996268172144</v>
+      </c>
+      <c r="K29">
+        <v>0.86</v>
+      </c>
+      <c r="L29" t="s">
         <v>116</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1257756.66</v>
+        <v>698989.22</v>
       </c>
       <c r="N29" s="1">
-        <v>1259237.16</v>
+        <v>709898.72</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
         <v>118</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>1269000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>97.867</v>
+      </c>
+      <c r="E30" s="1">
+        <v>99.92911899</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1268100.52</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-26168.29</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-2.0635816788404</v>
+      </c>
+      <c r="K30">
+        <v>0.54</v>
+      </c>
+      <c r="L30" t="s">
         <v>119</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>1296764.25</v>
+        <v>1241932.23</v>
       </c>
       <c r="N30" s="1">
-        <v>1305836.82</v>
+        <v>1248841.23</v>
       </c>
       <c r="O30" s="1">
         <v>0.25</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
         <v>121</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>1325000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>96.632</v>
+      </c>
+      <c r="E31" s="1">
+        <v>102.98398264</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1364537.77</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-84163.77</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-6.1679326032873</v>
+      </c>
+      <c r="K31">
+        <v>1.13</v>
+      </c>
+      <c r="L31" t="s">
         <v>122</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>2903891.5</v>
+        <v>1280374.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2925190.5</v>
+        <v>1295317.06</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.26</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
         <v>124</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>97.453</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-59066.25</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-2.013212824881</v>
+      </c>
+      <c r="K32">
+        <v>1.07</v>
+      </c>
+      <c r="L32" t="s">
         <v>125</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>1742617.77</v>
+        <v>2874863.5</v>
       </c>
       <c r="N32" s="1">
-        <v>1750177.57</v>
+        <v>2906575.34</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" t="s">
         <v>127</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.829</v>
+        <v>98.936</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>18627.63</v>
+        <v>-18226.32</v>
       </c>
       <c r="J33" s="1">
-        <v>0.829</v>
+        <v>-1.064</v>
       </c>
       <c r="K33">
-        <v>1.15</v>
+        <v>0.75</v>
       </c>
       <c r="L33" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="M33" s="1">
-        <v>2265627.63</v>
+        <v>1694773.68</v>
       </c>
       <c r="N33" s="1">
-        <v>2291514.94</v>
+        <v>1707698.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
         <v>130</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>96.982</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-67814.46</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-3.018</v>
+      </c>
+      <c r="K34">
+        <v>1.47</v>
+      </c>
+      <c r="L34" t="s">
         <v>131</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>2353814.54</v>
+        <v>2179185.54</v>
       </c>
       <c r="N34" s="1">
-        <v>2393543.53</v>
+        <v>2212281.98</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
         <v>133</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>101.132</v>
+      </c>
+      <c r="E35" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-54454.84</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-2.305174526036</v>
+      </c>
+      <c r="K35">
+        <v>2.09</v>
+      </c>
+      <c r="L35" t="s">
         <v>134</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>820219.54</v>
+        <v>2307832.24</v>
       </c>
       <c r="N35" s="1">
-        <v>820928.14</v>
+        <v>2355579.92</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>104.17</v>
+        <v>100.2</v>
       </c>
       <c r="E36" s="1">
-        <v>103.60736833</v>
+        <v>100.39127686</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1864932.63</v>
+        <v>794095.0</v>
       </c>
       <c r="I36" s="1">
-        <v>10127.37</v>
+        <v>-1513.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.5430421365945</v>
+        <v>-0.19053135959803</v>
       </c>
       <c r="K36">
-        <v>2.13</v>
+        <v>0.42</v>
       </c>
       <c r="L36" t="s">
         <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>1875060.0</v>
+        <v>792582.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1913476.44</v>
+        <v>795888.82</v>
       </c>
       <c r="O36" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>2724000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.402</v>
+        <v>101.949</v>
       </c>
       <c r="E37" s="1">
-        <v>93.54200514</v>
+        <v>103.60736833</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2548084.22</v>
+        <v>1864932.63</v>
       </c>
       <c r="I37" s="1">
-        <v>159626.26</v>
+        <v>-29850.63</v>
       </c>
       <c r="J37" s="1">
-        <v>6.2645598111353</v>
+        <v>-1.6006277931874</v>
       </c>
       <c r="K37">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>466.44</v>
+        <v>2.44</v>
+      </c>
+      <c r="L37" t="s">
+        <v>140</v>
       </c>
       <c r="M37" s="1">
-        <v>2707710.48</v>
+        <v>1835082.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2708176.92</v>
+        <v>1879058.71</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C38" s="1">
-        <v>2700000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.391</v>
+        <v>98.126</v>
       </c>
       <c r="E38" s="1">
-        <v>97.99</v>
+        <v>93.54200514</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2645730.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I38" s="1">
-        <v>64827.0</v>
+        <v>124868.02</v>
       </c>
       <c r="J38" s="1">
-        <v>2.4502500255128</v>
+        <v>4.9004667514483</v>
       </c>
       <c r="K38">
-        <v>1.93</v>
+        <v>0.21</v>
       </c>
       <c r="L38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M38" s="1">
-        <v>2710557.0</v>
+        <v>2672952.24</v>
       </c>
       <c r="N38" s="1">
-        <v>2762682.0</v>
+        <v>2678549.5</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C39" s="1">
-        <v>4233000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.739</v>
+        <v>97.507</v>
       </c>
       <c r="E39" s="1">
-        <v>100.83408623</v>
+        <v>97.99</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4268306.87</v>
+        <v>2645730.0</v>
       </c>
       <c r="I39" s="1">
-        <v>165295.0</v>
+        <v>-13041.0</v>
       </c>
       <c r="J39" s="1">
-        <v>3.8726128423845</v>
+        <v>-0.49290743953465</v>
       </c>
       <c r="K39">
-        <v>1.93</v>
+        <v>2.24</v>
       </c>
       <c r="L39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M39" s="1">
-        <v>4433601.87</v>
+        <v>2632689.0</v>
       </c>
       <c r="N39" s="1">
-        <v>4515087.12</v>
+        <v>2693064.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.86</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C40" s="1">
-        <v>2377000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>102.733</v>
+        <v>100.376</v>
       </c>
       <c r="E40" s="1">
-        <v>100.1633029</v>
+        <v>100.83408623</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2380881.71</v>
+        <v>4268306.87</v>
       </c>
       <c r="I40" s="1">
-        <v>61081.7</v>
+        <v>-19390.79</v>
       </c>
       <c r="J40" s="1">
-        <v>2.565507548882</v>
+        <v>-0.45429699856608</v>
       </c>
       <c r="K40">
-        <v>2.77</v>
+        <v>2.43</v>
       </c>
       <c r="L40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M40" s="1">
-        <v>2441963.41</v>
+        <v>4248916.08</v>
       </c>
       <c r="N40" s="1">
-        <v>2507755.37</v>
+        <v>4351742.71</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.87</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1">
-        <v>5123000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>104.167</v>
+        <v>100.256</v>
       </c>
       <c r="E41" s="1">
-        <v>102.84970974</v>
+        <v>100.1633029</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>5268990.63</v>
+        <v>2380881.71</v>
       </c>
       <c r="I41" s="1">
-        <v>67484.78</v>
+        <v>2203.41</v>
       </c>
       <c r="J41" s="1">
-        <v>1.2807914217149</v>
+        <v>0.092545966930881</v>
       </c>
       <c r="K41">
-        <v>2.27</v>
+        <v>3.16</v>
       </c>
       <c r="L41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M41" s="1">
-        <v>5336475.41</v>
+        <v>2383085.12</v>
       </c>
       <c r="N41" s="1">
-        <v>5452810.2</v>
+        <v>2458215.3</v>
       </c>
       <c r="O41" s="1">
-        <v>1.04</v>
+        <v>0.49</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C42" s="1">
-        <v>2472000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.912</v>
+        <v>101.772</v>
       </c>
       <c r="E42" s="1">
-        <v>100.08024879</v>
+        <v>102.84970974</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2473983.75</v>
+        <v>5268990.63</v>
       </c>
       <c r="I42" s="1">
-        <v>70000.89</v>
+        <v>-55211.07</v>
       </c>
       <c r="J42" s="1">
-        <v>2.8294805897573</v>
+        <v>-1.0478490830036</v>
       </c>
       <c r="K42">
-        <v>2.47</v>
+        <v>2.73</v>
       </c>
       <c r="L42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M42" s="1">
-        <v>2543984.64</v>
+        <v>5213779.56</v>
       </c>
       <c r="N42" s="1">
-        <v>2605029.31</v>
+        <v>5353594.77</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>1.08</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C43" s="1">
-        <v>3348000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>101.805</v>
+        <v>96.289</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>100.08024879</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3348000.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I43" s="1">
-        <v>60431.4</v>
+        <v>-93719.67</v>
       </c>
       <c r="J43" s="1">
-        <v>1.805</v>
+        <v>-3.7882087948233</v>
       </c>
       <c r="K43">
-        <v>1.71</v>
+        <v>2.9</v>
       </c>
       <c r="L43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M43" s="1">
-        <v>3408431.4</v>
+        <v>2380264.08</v>
       </c>
       <c r="N43" s="1">
-        <v>3465556.65</v>
+        <v>2451883.41</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C44" s="1">
-        <v>1897000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.632</v>
+        <v>99.187</v>
       </c>
       <c r="E44" s="1">
-        <v>102.70391249</v>
+        <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1948293.22</v>
+        <v>3348000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>17605.82</v>
+        <v>-27219.24</v>
       </c>
       <c r="J44" s="1">
-        <v>0.90365350652917</v>
+        <v>-0.813</v>
       </c>
       <c r="K44">
-        <v>2.51</v>
+        <v>2.0</v>
       </c>
       <c r="L44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M44" s="1">
-        <v>1965899.04</v>
+        <v>3320780.76</v>
       </c>
       <c r="N44" s="1">
-        <v>2013508.47</v>
+        <v>3387880.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.39</v>
+        <v>0.68</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C45" s="1">
-        <v>2500000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.247</v>
+        <v>102.2</v>
       </c>
       <c r="E45" s="1">
-        <v>101.486</v>
+        <v>102.70391249</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537150.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="I45" s="1">
-        <v>119025.0</v>
+        <v>-9559.22</v>
       </c>
       <c r="J45" s="1">
-        <v>4.6912874682222</v>
+        <v>-0.49064585873783</v>
       </c>
       <c r="K45">
-        <v>5.39</v>
+        <v>2.91</v>
       </c>
       <c r="L45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M45" s="1">
-        <v>2656175.0</v>
+        <v>1938734.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2791020.89</v>
+        <v>1993878.74</v>
       </c>
       <c r="O45" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C46" s="1">
-        <v>1936000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.721</v>
+        <v>103.31</v>
       </c>
       <c r="E46" s="1">
-        <v>100.10319267</v>
+        <v>101.486</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1937997.81</v>
+        <v>2537150.0</v>
       </c>
       <c r="I46" s="1">
-        <v>31320.75</v>
+        <v>45600.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.6161395971856</v>
+        <v>1.7972922373529</v>
       </c>
       <c r="K46">
-        <v>1.04</v>
+        <v>5.87</v>
       </c>
       <c r="L46" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M46" s="1">
-        <v>1969318.56</v>
+        <v>2582750.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1989498.67</v>
+        <v>2729462.33</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C47" s="1">
-        <v>2700000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.274</v>
+        <v>99.025</v>
       </c>
       <c r="E47" s="1">
-        <v>96.84</v>
+        <v>100.10319267</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2614680.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I47" s="1">
-        <v>38718.0</v>
+        <v>-20873.81</v>
       </c>
       <c r="J47" s="1">
-        <v>1.4807930607187</v>
+        <v>-1.0770811964953</v>
       </c>
       <c r="K47">
-        <v>1.99</v>
+        <v>1.33</v>
       </c>
       <c r="L47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M47" s="1">
-        <v>2653398.0</v>
+        <v>1917124.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2707144.88</v>
+        <v>1942923.89</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C48" s="1">
-        <v>2170000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.388</v>
+        <v>96.044</v>
       </c>
       <c r="E48" s="1">
-        <v>92.4965576</v>
+        <v>96.84</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2007175.3</v>
+        <v>2614680.0</v>
       </c>
       <c r="I48" s="1">
-        <v>149544.3</v>
+        <v>-21492.0</v>
       </c>
       <c r="J48" s="1">
-        <v>7.4504852665335</v>
+        <v>-0.82197439074763</v>
       </c>
       <c r="K48">
-        <v>0.43</v>
+        <v>2.29</v>
       </c>
       <c r="L48" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M48" s="1">
-        <v>2156719.6</v>
+        <v>2593188.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2165949.63</v>
+        <v>2654978.63</v>
       </c>
       <c r="O48" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C49" s="1">
-        <v>4063000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.673</v>
+        <v>97.244</v>
       </c>
       <c r="E49" s="1">
-        <v>97.961492</v>
+        <v>92.4965576</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3980175.42</v>
+        <v>2007175.3</v>
       </c>
       <c r="I49" s="1">
-        <v>150798.57</v>
+        <v>103019.5</v>
       </c>
       <c r="J49" s="1">
-        <v>3.7887418037469</v>
+        <v>5.1325611669295</v>
       </c>
       <c r="K49">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M49" s="1">
-        <v>4130973.99</v>
+        <v>2110194.8</v>
       </c>
       <c r="N49" s="1">
-        <v>4155018.04</v>
+        <v>2123568.93</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>92.145</v>
+        <v>96.535</v>
       </c>
       <c r="E50" s="1">
-        <v>89.54278944</v>
+        <v>97.961492</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1611770.21</v>
+        <v>3980175.42</v>
       </c>
       <c r="I50" s="1">
-        <v>46839.79</v>
+        <v>-57958.37</v>
       </c>
       <c r="J50" s="1">
-        <v>2.90610843341</v>
+        <v>-1.4561762707434</v>
       </c>
       <c r="K50">
-        <v>2.26</v>
+        <v>0.95</v>
       </c>
       <c r="L50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M50" s="1">
-        <v>1658610.0</v>
+        <v>3922217.05</v>
       </c>
       <c r="N50" s="1">
-        <v>1699294.93</v>
+        <v>3960954.69</v>
       </c>
       <c r="O50" s="1">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C51" s="1">
-        <v>2477000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.23</v>
+        <v>86.21</v>
       </c>
       <c r="E51" s="1">
-        <v>100.00201776</v>
+        <v>89.54278944</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2477049.98</v>
+        <v>1611770.21</v>
       </c>
       <c r="I51" s="1">
-        <v>5647.12</v>
+        <v>-59990.21</v>
       </c>
       <c r="J51" s="1">
-        <v>0.22797763652714</v>
+        <v>-3.722007617947</v>
       </c>
       <c r="K51">
-        <v>1.54</v>
+        <v>2.49</v>
       </c>
       <c r="L51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M51" s="1">
-        <v>2482697.1</v>
+        <v>1551780.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2520884.18</v>
+        <v>1596533.42</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C52" s="1">
-        <v>3207000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.969</v>
+        <v>97.708</v>
       </c>
       <c r="E52" s="1">
-        <v>102.084372</v>
+        <v>100.00201776</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3273845.81</v>
+        <v>2477049.98</v>
       </c>
       <c r="I52" s="1">
-        <v>28370.02</v>
+        <v>-56822.82</v>
       </c>
       <c r="J52" s="1">
-        <v>0.86656555154013</v>
+        <v>-2.2939714765061</v>
       </c>
       <c r="K52">
-        <v>2.46</v>
+        <v>1.77</v>
       </c>
       <c r="L52" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M52" s="1">
-        <v>3302215.83</v>
+        <v>2420227.16</v>
       </c>
       <c r="N52" s="1">
-        <v>3381154.8</v>
+        <v>2464090.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C53" s="1">
-        <v>1923000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.939</v>
+        <v>101.608</v>
       </c>
       <c r="E53" s="1">
-        <v>100.24366355</v>
+        <v>102.084372</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1927685.65</v>
+        <v>3273845.81</v>
       </c>
       <c r="I53" s="1">
-        <v>51831.32</v>
+        <v>-15277.25</v>
       </c>
       <c r="J53" s="1">
-        <v>2.6887848648974</v>
+        <v>-0.46664537325904</v>
       </c>
       <c r="K53">
-        <v>1.67</v>
+        <v>2.85</v>
       </c>
       <c r="L53" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M53" s="1">
-        <v>1979516.97</v>
+        <v>3258568.56</v>
       </c>
       <c r="N53" s="1">
-        <v>2011540.26</v>
+        <v>3350001.47</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.67</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C54" s="1">
-        <v>1289000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.396</v>
+        <v>100.126</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>100.24366355</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1289000.0</v>
+        <v>1927685.65</v>
       </c>
       <c r="I54" s="1">
-        <v>5104.44</v>
+        <v>-2262.67</v>
       </c>
       <c r="J54" s="1">
-        <v>0.396</v>
+        <v>-0.11737754026441</v>
       </c>
       <c r="K54">
-        <v>1.61</v>
+        <v>2.0</v>
       </c>
       <c r="L54" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M54" s="1">
-        <v>1294104.44</v>
+        <v>1925422.98</v>
       </c>
       <c r="N54" s="1">
-        <v>1314908.37</v>
+        <v>1963909.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B55" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C55" s="1">
-        <v>1600000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>102.529</v>
+        <v>99.697</v>
       </c>
       <c r="E55" s="1">
-        <v>99.8308825</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1597294.12</v>
+        <v>1289000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>43169.88</v>
+        <v>-3905.67</v>
       </c>
       <c r="J55" s="1">
-        <v>2.7026882187483</v>
+        <v>-0.303</v>
       </c>
       <c r="K55">
-        <v>0.69</v>
+        <v>0.17</v>
       </c>
       <c r="L55" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M55" s="1">
-        <v>1640464.0</v>
+        <v>1285094.33</v>
       </c>
       <c r="N55" s="1">
-        <v>1651510.58</v>
+        <v>1287319.65</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C56" s="1">
-        <v>1582000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.089</v>
+        <v>99.734</v>
       </c>
       <c r="E56" s="1">
-        <v>100.16979772</v>
+        <v>99.8308825</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1584686.2</v>
+        <v>1597294.12</v>
       </c>
       <c r="I56" s="1">
-        <v>30361.78</v>
+        <v>-1550.12</v>
       </c>
       <c r="J56" s="1">
-        <v>1.9159490377338</v>
+        <v>-0.097046622822352</v>
       </c>
       <c r="K56">
-        <v>2.64</v>
+        <v>1.01</v>
       </c>
       <c r="L56" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M56" s="1">
-        <v>1615047.98</v>
+        <v>1595744.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1656822.67</v>
+        <v>1611853.59</v>
       </c>
       <c r="O56" s="1">
         <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C57" s="1">
-        <v>4300000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.471</v>
+        <v>99.915</v>
       </c>
       <c r="E57" s="1">
-        <v>91.58588302</v>
+        <v>100.16979772</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3938192.97</v>
+        <v>1584686.2</v>
       </c>
       <c r="I57" s="1">
-        <v>210060.03</v>
+        <v>-4030.9</v>
       </c>
       <c r="J57" s="1">
-        <v>5.3339191756264</v>
+        <v>-0.25436581703053</v>
       </c>
       <c r="K57">
-        <v>0.85</v>
+        <v>0.17</v>
       </c>
       <c r="L57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M57" s="1">
-        <v>4148253.0</v>
+        <v>1580655.3</v>
       </c>
       <c r="N57" s="1">
-        <v>4185009.16</v>
+        <v>1583374.36</v>
       </c>
       <c r="O57" s="1">
-        <v>0.8</v>
+        <v>0.32</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C58" s="1">
-        <v>1547000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.95</v>
+        <v>94.322</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>91.58588302</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1547000.0</v>
+        <v>3938192.97</v>
       </c>
       <c r="I58" s="1">
-        <v>-773.5</v>
+        <v>117653.03</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.05</v>
+        <v>2.9874876852467</v>
       </c>
       <c r="K58">
-        <v>1.35</v>
+        <v>0.98</v>
       </c>
       <c r="L58" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M58" s="1">
-        <v>1546226.5</v>
+        <v>4055846.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1567115.97</v>
+        <v>4097785.73</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.82</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C59" s="1">
-        <v>2994000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.369</v>
+        <v>99.056</v>
       </c>
       <c r="E59" s="1">
-        <v>100.6600501</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3013761.9</v>
+        <v>1547000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>21225.96</v>
+        <v>-14603.68</v>
       </c>
       <c r="J59" s="1">
-        <v>0.70430115929198</v>
+        <v>-0.944</v>
       </c>
       <c r="K59">
-        <v>2.41</v>
+        <v>1.68</v>
       </c>
       <c r="L59" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M59" s="1">
-        <v>3034987.86</v>
+        <v>1532396.32</v>
       </c>
       <c r="N59" s="1">
-        <v>3107238.9</v>
+        <v>1558335.99</v>
       </c>
       <c r="O59" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C60" s="1">
-        <v>1746000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.802</v>
+        <v>90.873</v>
       </c>
       <c r="E60" s="1">
-        <v>97.65969015</v>
+        <v>100.6600501</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1705138.19</v>
+        <v>3013761.9</v>
       </c>
       <c r="I60" s="1">
-        <v>19944.73</v>
+        <v>-293024.28</v>
       </c>
       <c r="J60" s="1">
-        <v>1.1696840829071</v>
+        <v>-9.7228742589121</v>
       </c>
       <c r="K60">
-        <v>1.25</v>
+        <v>2.8</v>
       </c>
       <c r="L60" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="M60" s="1">
-        <v>1725082.92</v>
+        <v>2720737.62</v>
       </c>
       <c r="N60" s="1">
-        <v>1746992.8</v>
+        <v>2804424.08</v>
       </c>
       <c r="O60" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C61" s="1">
-        <v>4400000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.572</v>
+        <v>98.227</v>
       </c>
       <c r="E61" s="1">
-        <v>91.49876455</v>
+        <v>97.65969015</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4025945.64</v>
+        <v>1705138.19</v>
       </c>
       <c r="I61" s="1">
-        <v>311222.36</v>
+        <v>9905.23</v>
       </c>
       <c r="J61" s="1">
-        <v>7.7304163500827</v>
+        <v>0.58090482390756</v>
       </c>
       <c r="K61">
-        <v>1.46</v>
+        <v>1.45</v>
       </c>
       <c r="L61" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M61" s="1">
-        <v>4337168.0</v>
+        <v>1715043.42</v>
       </c>
       <c r="N61" s="1">
-        <v>4401359.78</v>
+        <v>1740421.05</v>
       </c>
       <c r="O61" s="1">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C62" s="1">
-        <v>3100000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>102.992</v>
+        <v>98.249</v>
       </c>
       <c r="E62" s="1">
-        <v>101.46012484</v>
+        <v>91.49876455</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3145263.87</v>
+        <v>4025945.64</v>
       </c>
       <c r="I62" s="1">
-        <v>47488.13</v>
+        <v>297010.36</v>
       </c>
       <c r="J62" s="1">
-        <v>1.5098297619144</v>
+        <v>7.3774061191745</v>
       </c>
       <c r="K62">
-        <v>4.47</v>
+        <v>0.05</v>
       </c>
       <c r="L62" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M62" s="1">
-        <v>3192752.0</v>
+        <v>4322956.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3331413.3</v>
+        <v>4325125.86</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B63" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C63" s="1">
-        <v>2876000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>86.155</v>
+        <v>99.828</v>
       </c>
       <c r="E63" s="1">
-        <v>98.46638108</v>
+        <v>101.46012484</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2831893.12</v>
+        <v>3145263.87</v>
       </c>
       <c r="I63" s="1">
-        <v>-354075.32</v>
+        <v>-50595.87</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.503131474114</v>
+        <v>-1.6086367341892</v>
       </c>
       <c r="K63">
-        <v>0.87</v>
+        <v>0.13</v>
       </c>
       <c r="L63" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M63" s="1">
-        <v>2477817.8</v>
+        <v>3094668.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2502743.13</v>
+        <v>3098596.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.48</v>
+        <v>0.62</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B64" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C64" s="1">
-        <v>3611000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>107.496</v>
+        <v>85.806</v>
       </c>
       <c r="E64" s="1">
-        <v>106.49917419</v>
+        <v>98.46638108</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3845685.18</v>
+        <v>2831893.12</v>
       </c>
       <c r="I64" s="1">
-        <v>35995.38</v>
+        <v>-364112.56</v>
       </c>
       <c r="J64" s="1">
-        <v>0.93599393385602</v>
+        <v>-12.857567166942</v>
       </c>
       <c r="K64">
-        <v>2.86</v>
+        <v>1.16</v>
       </c>
       <c r="L64" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M64" s="1">
-        <v>3881680.56</v>
+        <v>2467780.56</v>
       </c>
       <c r="N64" s="1">
-        <v>3984823.49</v>
+        <v>2501273.98</v>
       </c>
       <c r="O64" s="1">
-        <v>0.76</v>
+        <v>0.5</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B65" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C65" s="1">
-        <v>4172000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.753</v>
+        <v>105.773</v>
       </c>
       <c r="E65" s="1">
-        <v>100.76860067</v>
+        <v>106.49917419</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4204066.02</v>
+        <v>3845685.18</v>
       </c>
       <c r="I65" s="1">
-        <v>41069.14</v>
+        <v>-26222.15</v>
       </c>
       <c r="J65" s="1">
-        <v>0.97689093854906</v>
+        <v>-0.68185898669948</v>
       </c>
       <c r="K65">
-        <v>1.72</v>
+        <v>3.52</v>
       </c>
       <c r="L65" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M65" s="1">
-        <v>4245135.16</v>
+        <v>3819463.03</v>
       </c>
       <c r="N65" s="1">
-        <v>4316986.27</v>
+        <v>3946745.79</v>
       </c>
       <c r="O65" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B66" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C66" s="1">
-        <v>1900000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.744</v>
+        <v>99.736</v>
       </c>
       <c r="E66" s="1">
-        <v>104.15905</v>
+        <v>100.76860067</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1979021.95</v>
+        <v>4204066.02</v>
       </c>
       <c r="I66" s="1">
-        <v>-7885.95</v>
+        <v>-43080.1</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.39847713664823</v>
+        <v>-1.0247246307516</v>
       </c>
       <c r="K66">
-        <v>1.4</v>
+        <v>2.03</v>
       </c>
       <c r="L66" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M66" s="1">
-        <v>1971136.0</v>
+        <v>4160985.92</v>
       </c>
       <c r="N66" s="1">
-        <v>1997716.21</v>
+        <v>4245584.81</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.85</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B67" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C67" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>111.725</v>
+        <v>102.417</v>
       </c>
       <c r="E67" s="1">
-        <v>111.51583353</v>
+        <v>104.15905</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1895769.17</v>
+        <v>1979021.95</v>
       </c>
       <c r="I67" s="1">
-        <v>3555.83</v>
+        <v>-33098.95</v>
       </c>
       <c r="J67" s="1">
-        <v>0.18756661181488</v>
+        <v>-1.6724902924902</v>
       </c>
       <c r="K67">
-        <v>4.19</v>
+        <v>1.79</v>
       </c>
       <c r="L67" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M67" s="1">
-        <v>1899325.0</v>
+        <v>1945923.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1970602.74</v>
+        <v>1979905.29</v>
       </c>
       <c r="O67" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B68" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C68" s="1">
-        <v>1582000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.131</v>
+        <v>108.508</v>
       </c>
       <c r="E68" s="1">
-        <v>101.8174469</v>
+        <v>111.51583353</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1610752.01</v>
+        <v>1895769.17</v>
       </c>
       <c r="I68" s="1">
-        <v>20780.41</v>
+        <v>-51133.17</v>
       </c>
       <c r="J68" s="1">
-        <v>1.2901061039185</v>
+        <v>-2.697225527726</v>
       </c>
       <c r="K68">
-        <v>3.66</v>
+        <v>4.59</v>
       </c>
       <c r="L68" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M68" s="1">
-        <v>1631532.42</v>
+        <v>1844636.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1689383.78</v>
+        <v>1922702.1</v>
       </c>
       <c r="O68" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B69" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C69" s="1">
-        <v>2924000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.595</v>
+        <v>100.52</v>
       </c>
       <c r="E69" s="1">
-        <v>93.46821512</v>
+        <v>101.8174469</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2733010.61</v>
+        <v>1610752.01</v>
       </c>
       <c r="I69" s="1">
-        <v>120667.19</v>
+        <v>-20525.61</v>
       </c>
       <c r="J69" s="1">
-        <v>4.415174590193</v>
+        <v>-1.2742874056696</v>
       </c>
       <c r="K69">
-        <v>0.62</v>
+        <v>3.94</v>
       </c>
       <c r="L69" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M69" s="1">
-        <v>2853677.8</v>
+        <v>1590226.4</v>
       </c>
       <c r="N69" s="1">
-        <v>2871871.58</v>
+        <v>1652607.04</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B70" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C70" s="1">
-        <v>2000000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.583</v>
+        <v>94.725</v>
       </c>
       <c r="E70" s="1">
-        <v>103.465095</v>
+        <v>93.46821512</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2069301.9</v>
+        <v>2733010.61</v>
       </c>
       <c r="I70" s="1">
-        <v>42358.1</v>
+        <v>36748.39</v>
       </c>
       <c r="J70" s="1">
-        <v>2.0469753591779</v>
+        <v>1.3446120503718</v>
       </c>
       <c r="K70">
-        <v>3.69</v>
+        <v>0.84</v>
       </c>
       <c r="L70" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M70" s="1">
-        <v>2111660.0</v>
+        <v>2769759.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2185516.16</v>
+        <v>2794206.89</v>
       </c>
       <c r="O70" s="1">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B71" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C71" s="1">
-        <v>2833000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.314</v>
+        <v>102.1</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>103.465095</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2833000.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="I71" s="1">
-        <v>8895.62</v>
+        <v>-27301.9</v>
       </c>
       <c r="J71" s="1">
-        <v>0.314</v>
+        <v>-1.3193773223714</v>
       </c>
       <c r="K71">
-        <v>1.35</v>
+        <v>4.0</v>
       </c>
       <c r="L71" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M71" s="1">
-        <v>2841895.62</v>
+        <v>2042000.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2880259.16</v>
+        <v>2122034.25</v>
       </c>
       <c r="O71" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C72" s="1">
-        <v>3543000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.691</v>
+        <v>97.987</v>
       </c>
       <c r="E72" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3752441.72</v>
+        <v>2833000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>27620.41</v>
+        <v>-57028.29</v>
       </c>
       <c r="J72" s="1">
-        <v>0.73606499610073</v>
+        <v>-2.013</v>
       </c>
       <c r="K72">
-        <v>1.73</v>
+        <v>1.65</v>
       </c>
       <c r="L72" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M72" s="1">
-        <v>3780062.13</v>
+        <v>2775971.71</v>
       </c>
       <c r="N72" s="1">
-        <v>3841289.6</v>
+        <v>2822775.23</v>
       </c>
       <c r="O72" s="1">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B73" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C73" s="1">
-        <v>3505000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.619</v>
+        <v>104.849</v>
       </c>
       <c r="E73" s="1">
-        <v>108.2488505</v>
+        <v>105.91142309</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3794122.21</v>
+        <v>3752441.72</v>
       </c>
       <c r="I73" s="1">
-        <v>-92176.26</v>
+        <v>-37641.65</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.4294488922116</v>
+        <v>-1.0031241737713</v>
       </c>
       <c r="K73">
-        <v>3.79</v>
+        <v>2.21</v>
       </c>
       <c r="L73" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M73" s="1">
-        <v>3701945.95</v>
+        <v>3714800.07</v>
       </c>
       <c r="N73" s="1">
-        <v>3834895.88</v>
+        <v>3793078.23</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B74" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C74" s="1">
-        <v>3200000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.702</v>
+        <v>100.556</v>
       </c>
       <c r="E74" s="1">
-        <v>91.34423156</v>
+        <v>100.0</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2923015.41</v>
+        <v>988000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>235448.59</v>
+        <v>5493.28</v>
       </c>
       <c r="J74" s="1">
-        <v>8.0549896929897</v>
+        <v>0.556</v>
       </c>
       <c r="K74">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="L74" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M74" s="1">
-        <v>3158464.0</v>
+        <v>993493.28</v>
       </c>
       <c r="N74" s="1">
-        <v>3169554.41</v>
+        <v>996807.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B75" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C75" s="1">
-        <v>878000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.071</v>
+        <v>99.953</v>
       </c>
       <c r="E75" s="1">
-        <v>69.3732164</v>
+        <v>101.33207423</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>609096.84</v>
+        <v>2634633.93</v>
       </c>
       <c r="I75" s="1">
-        <v>18491.29</v>
+        <v>-35855.93</v>
       </c>
       <c r="J75" s="1">
-        <v>3.0358538717751</v>
+        <v>-1.3609454274355</v>
       </c>
       <c r="K75">
-        <v>0.59</v>
+        <v>0.98</v>
       </c>
       <c r="L75" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M75" s="1">
-        <v>627588.13</v>
+        <v>2598778.0</v>
       </c>
       <c r="N75" s="1">
-        <v>632748.99</v>
+        <v>2624332.79</v>
       </c>
       <c r="O75" s="1">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C76" s="1">
-        <v>2600000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>102.942</v>
+        <v>96.999</v>
       </c>
       <c r="E76" s="1">
-        <v>101.33207423</v>
+        <v>100.0178554</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2634633.93</v>
+        <v>2213395.14</v>
       </c>
       <c r="I76" s="1">
-        <v>41858.07</v>
+        <v>-66807.27</v>
       </c>
       <c r="J76" s="1">
-        <v>1.5887622763592</v>
+        <v>-3.0183164674338</v>
       </c>
       <c r="K76">
-        <v>0.67</v>
+        <v>1.79</v>
       </c>
       <c r="L76" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M76" s="1">
-        <v>2676492.0</v>
+        <v>2146587.87</v>
       </c>
       <c r="N76" s="1">
-        <v>2694015.29</v>
+        <v>2186175.98</v>
       </c>
       <c r="O76" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B77" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C77" s="1">
-        <v>2213000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.504</v>
+        <v>99.363</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0178554</v>
+        <v>101.20555556</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2213395.14</v>
+        <v>4554250.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-11371.62</v>
+        <v>-82915.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.51376366535259</v>
+        <v>-1.8206071252127</v>
       </c>
       <c r="K77">
-        <v>1.54</v>
+        <v>0.16</v>
       </c>
       <c r="L77" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M77" s="1">
-        <v>2202023.52</v>
+        <v>4471335.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2236202.08</v>
+        <v>4478725.63</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.9</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B78" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C78" s="1">
         <v>1846000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.13</v>
+        <v>98.494</v>
       </c>
       <c r="E78" s="1">
         <v>100.43577248</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1854044.36</v>
       </c>
       <c r="I78" s="1">
-        <v>12815.44</v>
+        <v>-35845.12</v>
       </c>
       <c r="J78" s="1">
-        <v>0.69121539249471</v>
+        <v>-1.9333474847387</v>
       </c>
       <c r="K78">
-        <v>1.8</v>
+        <v>2.12</v>
       </c>
       <c r="L78" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M78" s="1">
-        <v>1866859.8</v>
+        <v>1818199.24</v>
       </c>
       <c r="N78" s="1">
-        <v>1900057.2</v>
+        <v>1857286.51</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B79" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C79" s="1">
         <v>1981000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.701</v>
+        <v>99.82</v>
       </c>
       <c r="E79" s="1">
         <v>100.0369051</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1981731.09</v>
       </c>
       <c r="I79" s="1">
-        <v>32965.72</v>
+        <v>-4296.89</v>
       </c>
       <c r="J79" s="1">
-        <v>1.6634809922672</v>
+        <v>-0.21682507892632</v>
       </c>
       <c r="K79">
-        <v>1.8</v>
+        <v>2.07</v>
       </c>
       <c r="L79" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M79" s="1">
-        <v>2014696.81</v>
+        <v>1977434.2</v>
       </c>
       <c r="N79" s="1">
-        <v>2050327.3</v>
+        <v>2018361.11</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B80" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C80" s="1">
         <v>3078000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.594</v>
+        <v>100.145</v>
       </c>
       <c r="E80" s="1">
         <v>100.08080539</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>3080487.19</v>
       </c>
       <c r="I80" s="1">
-        <v>77356.13</v>
+        <v>1975.91</v>
       </c>
       <c r="J80" s="1">
-        <v>2.5111654497742</v>
+        <v>0.064142776065237</v>
       </c>
       <c r="K80">
-        <v>1.59</v>
+        <v>1.84</v>
       </c>
       <c r="L80" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="M80" s="1">
-        <v>3157843.32</v>
+        <v>3082463.1</v>
       </c>
       <c r="N80" s="1">
-        <v>3206866.88</v>
+        <v>3139245.79</v>
       </c>
       <c r="O80" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B81" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C81" s="1">
         <v>1470000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.625</v>
+        <v>98.229</v>
       </c>
       <c r="E81" s="1">
         <v>99.57946939</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>1463818.2</v>
       </c>
       <c r="I81" s="1">
-        <v>-14030.7</v>
+        <v>-19851.9</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.9585001744069</v>
+        <v>-1.3561725083074</v>
       </c>
       <c r="K81">
-        <v>0.62</v>
+        <v>1.03</v>
       </c>
       <c r="L81" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M81" s="1">
-        <v>1449787.5</v>
+        <v>1443966.3</v>
       </c>
       <c r="N81" s="1">
-        <v>1458883.13</v>
+        <v>1459125.68</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B82" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C82" s="1">
         <v>1708000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.525</v>
+        <v>93.754</v>
       </c>
       <c r="E82" s="1">
         <v>97.976</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>1673430.08</v>
       </c>
       <c r="I82" s="1">
-        <v>9376.92</v>
+        <v>-72111.76</v>
       </c>
       <c r="J82" s="1">
-        <v>0.56034130807545</v>
+        <v>-4.3092185841431</v>
       </c>
       <c r="K82">
-        <v>1.12</v>
+        <v>1.41</v>
       </c>
       <c r="L82" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M82" s="1">
-        <v>1682807.0</v>
+        <v>1601318.32</v>
       </c>
       <c r="N82" s="1">
-        <v>1701922.56</v>
+        <v>1625323.91</v>
       </c>
       <c r="O82" s="1">
         <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B83" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C83" s="1">
         <v>3700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.517</v>
+        <v>98.731</v>
       </c>
       <c r="E83" s="1">
         <v>78.77307</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>2914603.59</v>
       </c>
       <c r="I83" s="1">
-        <v>767525.41</v>
+        <v>738443.41</v>
       </c>
       <c r="J83" s="1">
-        <v>26.333783868015</v>
+        <v>25.335980938663</v>
       </c>
       <c r="K83">
-        <v>1.1</v>
+        <v>1.19</v>
       </c>
       <c r="L83" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M83" s="1">
-        <v>3682129.0</v>
+        <v>3653047.0</v>
       </c>
       <c r="N83" s="1">
-        <v>3722879.68</v>
+        <v>3697142.89</v>
       </c>
       <c r="O83" s="1">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B84" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C84" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.251</v>
+        <v>97.598</v>
       </c>
       <c r="E84" s="1">
         <v>94.94162525</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>3797665.01</v>
       </c>
       <c r="I84" s="1">
-        <v>172374.99</v>
+        <v>106254.99</v>
       </c>
       <c r="J84" s="1">
-        <v>4.5389730148947</v>
+        <v>2.7979031778793</v>
       </c>
       <c r="K84">
-        <v>1.5</v>
+        <v>1.73</v>
       </c>
       <c r="L84" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M84" s="1">
-        <v>3970040.0</v>
+        <v>3903920.0</v>
       </c>
       <c r="N84" s="1">
-        <v>4029887.22</v>
+        <v>3973239.44</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B85" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C85" s="1">
         <v>3090000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.491</v>
+        <v>103.694</v>
       </c>
       <c r="E85" s="1">
         <v>104.36764887</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>3224960.35</v>
       </c>
       <c r="I85" s="1">
-        <v>3811.55</v>
+        <v>-20815.75</v>
       </c>
       <c r="J85" s="1">
-        <v>0.1181890499832</v>
+        <v>-0.64545754802846</v>
       </c>
       <c r="K85">
-        <v>2.43</v>
+        <v>2.87</v>
       </c>
       <c r="L85" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M85" s="1">
-        <v>3228771.9</v>
+        <v>3204144.6</v>
       </c>
       <c r="N85" s="1">
-        <v>3303994.09</v>
+        <v>3292821.16</v>
       </c>
       <c r="O85" s="1">
-        <v>0.63</v>
+        <v>0.66</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B86" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C86" s="1">
-        <v>4873000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.176</v>
+        <v>99.554</v>
       </c>
       <c r="E86" s="1">
-        <v>97.79670121</v>
+        <v>97.79670122</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>4765633.25</v>
+        <v>2320715.72</v>
       </c>
       <c r="I86" s="1">
-        <v>115943.23</v>
+        <v>41700.7</v>
       </c>
       <c r="J86" s="1">
-        <v>2.4329029095976</v>
+        <v>1.7968896250679</v>
       </c>
       <c r="K86">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="L86" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M86" s="1">
-        <v>4881576.48</v>
+        <v>2362416.42</v>
       </c>
       <c r="N86" s="1">
-        <v>4942438.22</v>
+        <v>2398036.14</v>
       </c>
       <c r="O86" s="1">
-        <v>0.95</v>
+        <v>0.48</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B87" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C87" s="1">
         <v>369000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.173</v>
+        <v>103.211</v>
       </c>
       <c r="E87" s="1">
         <v>106.56094038</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>393209.87</v>
       </c>
       <c r="I87" s="1">
-        <v>-8811.5</v>
+        <v>-12361.28</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.2409152649195</v>
+        <v>-3.1436850758604</v>
       </c>
       <c r="K87">
-        <v>2.04</v>
+        <v>2.46</v>
       </c>
       <c r="L87" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M87" s="1">
-        <v>384398.37</v>
+        <v>380848.59</v>
       </c>
       <c r="N87" s="1">
-        <v>391939.81</v>
+        <v>389912.15</v>
       </c>
       <c r="O87" s="1">
         <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B88" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C88" s="1">
         <v>2697000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.233</v>
+        <v>97.971</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>2697000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>33254.01</v>
+        <v>-54722.13</v>
       </c>
       <c r="J88" s="1">
-        <v>1.233</v>
+        <v>-2.029</v>
       </c>
       <c r="K88">
-        <v>2.28</v>
+        <v>2.67</v>
       </c>
       <c r="L88" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M88" s="1">
-        <v>2730254.01</v>
+        <v>2642277.87</v>
       </c>
       <c r="N88" s="1">
-        <v>2791610.76</v>
+        <v>2714347.7</v>
       </c>
       <c r="O88" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B89" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C89" s="1">
         <v>4587000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.927</v>
+        <v>96.255</v>
       </c>
       <c r="E89" s="1">
         <v>93.34613647</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>4281787.28</v>
       </c>
       <c r="I89" s="1">
-        <v>210124.21</v>
+        <v>133429.57</v>
       </c>
       <c r="J89" s="1">
-        <v>4.9073948858104</v>
+        <v>3.1162120225646</v>
       </c>
       <c r="K89">
-        <v>0.71</v>
+        <v>0.91</v>
       </c>
       <c r="L89" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M89" s="1">
-        <v>4491911.49</v>
+        <v>4415216.85</v>
       </c>
       <c r="N89" s="1">
-        <v>4524625.72</v>
+        <v>4457041.37</v>
       </c>
       <c r="O89" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B90" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C90" s="1">
         <v>2137000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.787</v>
+        <v>94.215</v>
       </c>
       <c r="E90" s="1">
         <v>99.685</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>2130268.45</v>
       </c>
       <c r="I90" s="1">
-        <v>2179.74</v>
+        <v>-116893.9</v>
       </c>
       <c r="J90" s="1">
-        <v>0.10232231529317</v>
+        <v>-5.4872849475849</v>
       </c>
       <c r="K90">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="L90" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="M90" s="1">
-        <v>2132448.19</v>
+        <v>2013374.55</v>
       </c>
       <c r="N90" s="1">
-        <v>2145328.74</v>
+        <v>2032695.37</v>
       </c>
       <c r="O90" s="1">
         <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B91" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C91" s="1">
         <v>2118000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.765</v>
+        <v>97.866</v>
       </c>
       <c r="E91" s="1">
         <v>99.43250047</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>2105980.36</v>
       </c>
       <c r="I91" s="1">
-        <v>7042.34</v>
+        <v>-33178.48</v>
       </c>
       <c r="J91" s="1">
-        <v>0.33439723056107</v>
+        <v>-1.5754410929074</v>
       </c>
       <c r="K91">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="L91" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M91" s="1">
-        <v>2113022.7</v>
+        <v>2072801.88</v>
       </c>
       <c r="N91" s="1">
-        <v>2120218.1</v>
+        <v>2084944.11</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B92" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C92" s="1">
         <v>1452000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.52</v>
+        <v>96.819</v>
       </c>
       <c r="E92" s="1">
         <v>99.91096625</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>1450707.23</v>
       </c>
       <c r="I92" s="1">
-        <v>-5676.83</v>
+        <v>-44895.35</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.39131465554218</v>
+        <v>-3.0947216000295</v>
       </c>
       <c r="K92">
-        <v>1.69</v>
+        <v>1.93</v>
       </c>
       <c r="L92" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M92" s="1">
-        <v>1445030.4</v>
+        <v>1405811.88</v>
       </c>
       <c r="N92" s="1">
-        <v>1469535.39</v>
+        <v>1433817.58</v>
       </c>
       <c r="O92" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B93" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C93" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.486</v>
+        <v>104.174</v>
       </c>
       <c r="E93" s="1">
         <v>102.76761933</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>3083028.58</v>
       </c>
       <c r="I93" s="1">
-        <v>81551.42</v>
+        <v>42191.42</v>
       </c>
       <c r="J93" s="1">
-        <v>2.6451723648958</v>
+        <v>1.3685056399964</v>
       </c>
       <c r="K93">
-        <v>2.04</v>
+        <v>2.46</v>
       </c>
       <c r="L93" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M93" s="1">
-        <v>3164580.0</v>
+        <v>3125220.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3225892.5</v>
+        <v>3198907.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B94" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C94" s="1">
         <v>4085000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>106.43</v>
+        <v>104.266</v>
       </c>
       <c r="E94" s="1">
         <v>107.00187687</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>4371026.67</v>
       </c>
       <c r="I94" s="1">
-        <v>-23361.17</v>
+        <v>-111760.57</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.53445498652151</v>
+        <v>-2.5568494186287</v>
       </c>
       <c r="K94">
-        <v>2.65</v>
+        <v>3.07</v>
       </c>
       <c r="L94" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M94" s="1">
-        <v>4347665.5</v>
+        <v>4259266.1</v>
       </c>
       <c r="N94" s="1">
-        <v>4456102.39</v>
+        <v>4384865.67</v>
       </c>
       <c r="O94" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B95" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C95" s="1">
         <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.565</v>
+        <v>100.614</v>
       </c>
       <c r="E95" s="1">
         <v>100.677</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>805416.0</v>
       </c>
       <c r="I95" s="1">
-        <v>15104.0</v>
+        <v>-504.0</v>
       </c>
       <c r="J95" s="1">
-        <v>1.8753041906294</v>
+        <v>-0.062576358055961</v>
       </c>
       <c r="K95">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="L95" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M95" s="1">
-        <v>820520.0</v>
+        <v>804912.0</v>
       </c>
       <c r="N95" s="1">
-        <v>827878.9</v>
+        <v>814320.22</v>
       </c>
       <c r="O95" s="1">
         <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B96" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C96" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>107.468</v>
+        <v>105.241</v>
       </c>
       <c r="E96" s="1">
         <v>106.27639</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>2444356.97</v>
       </c>
       <c r="I96" s="1">
-        <v>27407.03</v>
+        <v>-23813.97</v>
       </c>
       <c r="J96" s="1">
-        <v>1.1212368052773</v>
+        <v>-0.97424272691235</v>
       </c>
       <c r="K96">
-        <v>0.26</v>
+        <v>0.6</v>
       </c>
       <c r="L96" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M96" s="1">
-        <v>2471764.0</v>
+        <v>2420543.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2477789.68</v>
+        <v>2434366.63</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B97" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C97" s="1">
-        <v>1400000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.626</v>
+        <v>95.338</v>
       </c>
       <c r="E97" s="1">
-        <v>101.61188214</v>
+        <v>99.00852132</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1422566.35</v>
+        <v>3737571.68</v>
       </c>
       <c r="I97" s="1">
-        <v>-13802.35</v>
+        <v>-138562.18</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.97024296968644</v>
+        <v>-3.7072781972706</v>
       </c>
       <c r="K97">
-        <v>3.35</v>
+        <v>2.03</v>
       </c>
       <c r="L97" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M97" s="1">
-        <v>1408764.0</v>
+        <v>3599009.5</v>
       </c>
       <c r="N97" s="1">
-        <v>1455620.85</v>
+        <v>3675767.83</v>
       </c>
       <c r="O97" s="1">
-        <v>0.28</v>
+        <v>0.74</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B98" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C98" s="1">
-        <v>3775000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.233</v>
+        <v>95.751</v>
       </c>
       <c r="E98" s="1">
-        <v>99.00852132</v>
+        <v>97.5</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3737571.68</v>
+        <v>2096250.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-29275.93</v>
+        <v>-37603.5</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.78328745256332</v>
+        <v>-1.7938461538462</v>
       </c>
       <c r="K98">
-        <v>1.79</v>
+        <v>3.3</v>
       </c>
       <c r="L98" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M98" s="1">
-        <v>3708295.75</v>
+        <v>2058646.5</v>
       </c>
       <c r="N98" s="1">
-        <v>3775826.31</v>
+        <v>2129596.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.72</v>
+        <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B99" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C99" s="1">
-        <v>2150000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.57</v>
+        <v>94.977</v>
       </c>
       <c r="E99" s="1">
-        <v>97.5</v>
+        <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2096250.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>23005.0</v>
+        <v>36159.57</v>
       </c>
       <c r="J99" s="1">
-        <v>1.0974358974359</v>
+        <v>2.5621645661734</v>
       </c>
       <c r="K99">
-        <v>2.89</v>
+        <v>0.07</v>
       </c>
       <c r="L99" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="M99" s="1">
-        <v>2119255.0</v>
+        <v>1447449.48</v>
       </c>
       <c r="N99" s="1">
-        <v>2181336.25</v>
+        <v>1448497.23</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B100" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C100" s="1">
-        <v>1524000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.682</v>
+        <v>96.069</v>
       </c>
       <c r="E100" s="1">
-        <v>92.6043248</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1411289.91</v>
+        <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>62143.77</v>
+        <v>-34632.11</v>
       </c>
       <c r="J100" s="1">
-        <v>4.4033312758539</v>
+        <v>-3.931</v>
       </c>
       <c r="K100">
-        <v>1.06</v>
+        <v>0.89</v>
       </c>
       <c r="L100" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M100" s="1">
-        <v>1473433.68</v>
+        <v>846367.89</v>
       </c>
       <c r="N100" s="1">
-        <v>1489530.93</v>
+        <v>854168.41</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B101" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C101" s="1">
-        <v>881000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.404</v>
+        <v>98.239</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>881000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>12369.24</v>
+        <v>-57461.85</v>
       </c>
       <c r="J101" s="1">
-        <v>1.404</v>
+        <v>-1.8190651440769</v>
       </c>
       <c r="K101">
-        <v>0.5</v>
+        <v>2.57</v>
       </c>
       <c r="L101" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M101" s="1">
-        <v>893369.24</v>
+        <v>3101405.23</v>
       </c>
       <c r="N101" s="1">
-        <v>897804.83</v>
+        <v>3182588.36</v>
       </c>
       <c r="O101" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B102" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C102" s="1">
-        <v>3157000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.737</v>
+        <v>100.694</v>
       </c>
       <c r="E102" s="1">
-        <v>100.05914096</v>
+        <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3158867.08</v>
+        <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>52970.01</v>
+        <v>82971.35</v>
       </c>
       <c r="J102" s="1">
-        <v>1.6768673280169</v>
+        <v>2.8997565778363</v>
       </c>
       <c r="K102">
-        <v>2.22</v>
+        <v>0.16</v>
       </c>
       <c r="L102" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M102" s="1">
-        <v>3211837.09</v>
+        <v>2944292.56</v>
       </c>
       <c r="N102" s="1">
-        <v>3281926.87</v>
+        <v>2948871.46</v>
       </c>
       <c r="O102" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B103" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C103" s="1">
-        <v>2924000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.12</v>
+        <v>99.997</v>
       </c>
       <c r="E103" s="1">
-        <v>97.85640253</v>
+        <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2861321.21</v>
+        <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>95427.59</v>
+        <v>-2778.77</v>
       </c>
       <c r="J103" s="1">
-        <v>3.3350883384393</v>
+        <v>-0.32700900411856</v>
       </c>
       <c r="K103">
-        <v>2.41</v>
+        <v>0.17</v>
       </c>
       <c r="L103" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M103" s="1">
-        <v>2956748.8</v>
+        <v>846974.59</v>
       </c>
       <c r="N103" s="1">
-        <v>3027097.4</v>
+        <v>848436.84</v>
       </c>
       <c r="O103" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B104" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C104" s="1">
-        <v>847000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.797</v>
+        <v>98.812</v>
       </c>
       <c r="E104" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>849753.36</v>
+        <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>3997.23</v>
+        <v>-15182.64</v>
       </c>
       <c r="J104" s="1">
-        <v>0.470398846084</v>
+        <v>-1.188</v>
       </c>
       <c r="K104">
-        <v>1.23</v>
+        <v>2.22</v>
       </c>
       <c r="L104" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M104" s="1">
-        <v>853750.59</v>
+        <v>1262817.36</v>
       </c>
       <c r="N104" s="1">
-        <v>864159.28</v>
+        <v>1291178.46</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B105" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.779</v>
+        <v>99.659</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>22735.62</v>
+        <v>-6779.08</v>
       </c>
       <c r="J105" s="1">
-        <v>1.779</v>
+        <v>-0.341</v>
       </c>
       <c r="K105">
-        <v>1.92</v>
+        <v>1.71</v>
       </c>
       <c r="L105" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M105" s="1">
-        <v>1300735.62</v>
+        <v>1981220.92</v>
       </c>
       <c r="N105" s="1">
-        <v>1325245.21</v>
+        <v>2015228.15</v>
       </c>
       <c r="O105" s="1">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B106" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C106" s="1">
-        <v>1988000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.881</v>
+        <v>99.023</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1988000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>17514.28</v>
+        <v>-38098.77</v>
       </c>
       <c r="J106" s="1">
-        <v>0.881</v>
+        <v>-1.7991640530604</v>
       </c>
       <c r="K106">
-        <v>1.38</v>
+        <v>0.82</v>
       </c>
       <c r="L106" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M106" s="1">
-        <v>2005514.28</v>
+        <v>2079483.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2033015.78</v>
+        <v>2096783.55</v>
       </c>
       <c r="O106" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B107" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C107" s="1">
-        <v>2100000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.256</v>
+        <v>101.151</v>
       </c>
       <c r="E107" s="1">
-        <v>100.83722714</v>
+        <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2117581.77</v>
+        <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>8794.23</v>
+        <v>-22010.51</v>
       </c>
       <c r="J107" s="1">
-        <v>0.41529588725162</v>
+        <v>-0.60431829643407</v>
       </c>
       <c r="K107">
-        <v>0.53</v>
+        <v>2.52</v>
       </c>
       <c r="L107" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M107" s="1">
-        <v>2126376.0</v>
+        <v>3620194.29</v>
       </c>
       <c r="N107" s="1">
-        <v>2137537.64</v>
+        <v>3710539.53</v>
       </c>
       <c r="O107" s="1">
-        <v>0.41</v>
+        <v>0.75</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B108" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C108" s="1">
-        <v>3579000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>103.478</v>
+        <v>99.089</v>
       </c>
       <c r="E108" s="1">
-        <v>101.7659905</v>
+        <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3642204.8</v>
+        <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>61272.82</v>
+        <v>-17064.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.6823002374825</v>
+        <v>-0.7124248496994</v>
       </c>
       <c r="K108">
-        <v>2.23</v>
+        <v>1.89</v>
       </c>
       <c r="L108" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M108" s="1">
-        <v>3703477.62</v>
+        <v>2378136.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3783306.48</v>
+        <v>2423484.07</v>
       </c>
       <c r="O108" s="1">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B109" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C109" s="1">
-        <v>2400000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.94</v>
+        <v>105.021</v>
       </c>
       <c r="E109" s="1">
-        <v>99.8</v>
+        <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2395200.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>3360.0</v>
+        <v>42346.61</v>
       </c>
       <c r="J109" s="1">
-        <v>0.14028056112224</v>
+        <v>4.529334957721</v>
       </c>
       <c r="K109">
-        <v>1.34</v>
+        <v>3.41</v>
       </c>
       <c r="L109" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M109" s="1">
-        <v>2398560.0</v>
+        <v>977287.62</v>
       </c>
       <c r="N109" s="1">
-        <v>2430780.99</v>
+        <v>1009033.42</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B110" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C110" s="1">
-        <v>1319000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.583</v>
+        <v>101.218</v>
       </c>
       <c r="E110" s="1">
-        <v>100.12170508</v>
+        <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1320605.29</v>
+        <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>19274.48</v>
+        <v>23377.3</v>
       </c>
       <c r="J110" s="1">
-        <v>1.4595186121055</v>
+        <v>1.0757812521212</v>
       </c>
       <c r="K110">
-        <v>0.21</v>
+        <v>1.96</v>
       </c>
       <c r="L110" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M110" s="1">
-        <v>1339879.77</v>
+        <v>2196430.6</v>
       </c>
       <c r="N110" s="1">
-        <v>1342664.33</v>
+        <v>2239039.45</v>
       </c>
       <c r="O110" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B111" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C111" s="1">
-        <v>930564.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>104.826</v>
+        <v>102.155</v>
       </c>
       <c r="E111" s="1">
-        <v>100.47036099</v>
+        <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>934941.01</v>
+        <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>40532.01</v>
+        <v>-2652.0</v>
       </c>
       <c r="J111" s="1">
-        <v>4.3352478462786</v>
+        <v>-0.23544932912034</v>
       </c>
       <c r="K111">
-        <v>2.84</v>
+        <v>1.72</v>
       </c>
       <c r="L111" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M111" s="1">
-        <v>975473.02</v>
+        <v>1123705.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1001887.47</v>
+        <v>1142592.15</v>
       </c>
       <c r="O111" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B112" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C112" s="1">
-        <v>4353000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.104</v>
+        <v>102.879</v>
       </c>
       <c r="E112" s="1">
-        <v>14.53366506</v>
+        <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>632650.44</v>
+        <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>16342.97</v>
+        <v>-20725.12</v>
       </c>
       <c r="J112" s="1">
-        <v>2.5832543481674</v>
+        <v>-0.41656231062353</v>
       </c>
       <c r="K112">
-        <v>0.28</v>
+        <v>1.61</v>
       </c>
       <c r="L112" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M112" s="1">
-        <v>648993.41</v>
+        <v>4954549.76</v>
       </c>
       <c r="N112" s="1">
-        <v>661167.4</v>
+        <v>5040684.14</v>
       </c>
       <c r="O112" s="1">
-        <v>0.13</v>
+        <v>1.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B113" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C113" s="1">
-        <v>2170000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.11</v>
+        <v>101.453</v>
       </c>
       <c r="E113" s="1">
-        <v>100.14070507</v>
+        <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2173053.3</v>
+        <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>64433.7</v>
+        <v>-30053.3</v>
       </c>
       <c r="J113" s="1">
-        <v>2.965122852716</v>
+        <v>-1.9493573016333</v>
       </c>
       <c r="K113">
-        <v>1.67</v>
+        <v>2.6</v>
       </c>
       <c r="L113" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M113" s="1">
-        <v>2237487.0</v>
+        <v>1511649.7</v>
       </c>
       <c r="N113" s="1">
-        <v>2273631.06</v>
+        <v>1550389.7</v>
       </c>
       <c r="O113" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B114" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C114" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.191</v>
+        <v>103.056</v>
       </c>
       <c r="E114" s="1">
-        <v>102.39609091</v>
+        <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1126357.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>8744.0</v>
+        <v>-30146.67</v>
       </c>
       <c r="J114" s="1">
-        <v>0.77630804442996</v>
+        <v>-2.0467134410339</v>
       </c>
       <c r="K114">
-        <v>1.39</v>
+        <v>1.41</v>
       </c>
       <c r="L114" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M114" s="1">
-        <v>1135101.0</v>
+        <v>1442784.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1150374.96</v>
+        <v>1462456.92</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B115" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C115" s="1">
-        <v>5351000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>103.423</v>
+        <v>94.403</v>
       </c>
       <c r="E115" s="1">
-        <v>92.97841301</v>
+        <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>4975274.88</v>
+        <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>5473.38</v>
+        <v>-99056.75</v>
       </c>
       <c r="J115" s="1">
-        <v>0.11001161005199</v>
+        <v>-3.7052355012138</v>
       </c>
       <c r="K115">
-        <v>1.26</v>
+        <v>0.22</v>
       </c>
       <c r="L115" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M115" s="1">
-        <v>4980748.26</v>
+        <v>2574369.81</v>
       </c>
       <c r="N115" s="1">
-        <v>5048120.69</v>
+        <v>2580327.55</v>
       </c>
       <c r="O115" s="1">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B116" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C116" s="1">
-        <v>1490000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>105.101</v>
+        <v>97.162</v>
       </c>
       <c r="E116" s="1">
-        <v>103.47</v>
+        <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1541703.0</v>
+        <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>24301.9</v>
+        <v>-111364.01</v>
       </c>
       <c r="J116" s="1">
-        <v>1.5763023098483</v>
+        <v>-2.8359154382164</v>
       </c>
       <c r="K116">
-        <v>2.2</v>
+        <v>1.08</v>
       </c>
       <c r="L116" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M116" s="1">
-        <v>1566004.9</v>
+        <v>3815551.74</v>
       </c>
       <c r="N116" s="1">
-        <v>1598826.29</v>
+        <v>3857821.53</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.78</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B117" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C117" s="1">
-        <v>1400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>106.666</v>
+        <v>87.77</v>
       </c>
       <c r="E117" s="1">
-        <v>105.20933357</v>
+        <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1472930.67</v>
+        <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>20393.33</v>
+        <v>-100506.24</v>
       </c>
       <c r="J117" s="1">
-        <v>1.3845410660096</v>
+        <v>-4.5540039252805</v>
       </c>
       <c r="K117">
-        <v>0.97</v>
+        <v>2.07</v>
       </c>
       <c r="L117" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M117" s="1">
-        <v>1493324.0</v>
+        <v>2106480.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1506901.08</v>
+        <v>2156138.33</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B118" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C118" s="1">
-        <v>2727000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>96.336</v>
+        <v>100.529</v>
       </c>
       <c r="E118" s="1">
-        <v>98.03544408</v>
+        <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2673426.56</v>
+        <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-46343.84</v>
+        <v>-11645.93</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.733499647733</v>
+        <v>-0.69014376102142</v>
       </c>
       <c r="K118">
-        <v>1.56</v>
+        <v>2.14</v>
       </c>
       <c r="L118" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M118" s="1">
-        <v>2627082.72</v>
+        <v>1675818.43</v>
       </c>
       <c r="N118" s="1">
-        <v>2669570.9</v>
+        <v>1711456.34</v>
       </c>
       <c r="O118" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B119" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C119" s="1">
-        <v>3927000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.983</v>
+        <v>102.673</v>
       </c>
       <c r="E119" s="1">
-        <v>99.9978546</v>
+        <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>3926915.75</v>
+        <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-583.34</v>
+        <v>-15738.63</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.014854915081893</v>
+        <v>-0.83932794888694</v>
       </c>
       <c r="K119">
-        <v>0.84</v>
+        <v>3.17</v>
       </c>
       <c r="L119" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M119" s="1">
-        <v>3926332.41</v>
+        <v>1859408.03</v>
       </c>
       <c r="N119" s="1">
-        <v>3959302.85</v>
+        <v>1916835.14</v>
       </c>
       <c r="O119" s="1">
-        <v>0.76</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B120" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C120" s="1">
-        <v>2400000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>85.718</v>
+        <v>100.671</v>
       </c>
       <c r="E120" s="1">
-        <v>91.95776</v>
+        <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2206986.24</v>
+        <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-149754.24</v>
+        <v>-14299.08</v>
       </c>
       <c r="J120" s="1">
-        <v>-6.785463238774</v>
+        <v>-1.0974912131349</v>
       </c>
       <c r="K120">
-        <v>1.62</v>
+        <v>0.44</v>
       </c>
       <c r="L120" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M120" s="1">
-        <v>2057232.0</v>
+        <v>1288588.8</v>
       </c>
       <c r="N120" s="1">
-        <v>2096073.67</v>
+        <v>1294188.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B121" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C121" s="1">
-        <v>3300000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.529</v>
+        <v>99.694</v>
       </c>
       <c r="E121" s="1">
-        <v>96.87136758</v>
+        <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3196755.13</v>
+        <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>87701.87</v>
+        <v>-34097.8</v>
       </c>
       <c r="J121" s="1">
-        <v>2.7434653713999</v>
+        <v>-1.3936282800708</v>
       </c>
       <c r="K121">
-        <v>0.07</v>
+        <v>3.62</v>
       </c>
       <c r="L121" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M121" s="1">
-        <v>3284457.0</v>
+        <v>2412594.8</v>
       </c>
       <c r="N121" s="1">
-        <v>3286850.78</v>
+        <v>2500311.51</v>
       </c>
       <c r="O121" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B122" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C122" s="1">
-        <v>1667000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.314</v>
+        <v>96.071</v>
       </c>
       <c r="E122" s="1">
-        <v>101.22761608</v>
+        <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1687464.36</v>
+        <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>51450.02</v>
+        <v>34618.41</v>
       </c>
       <c r="J122" s="1">
-        <v>3.0489544679924</v>
+        <v>1.7258038109742</v>
       </c>
       <c r="K122">
-        <v>1.78</v>
+        <v>0.49</v>
       </c>
       <c r="L122" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M122" s="1">
-        <v>1738914.38</v>
+        <v>2040548.04</v>
       </c>
       <c r="N122" s="1">
-        <v>1768567.3</v>
+        <v>2051020.54</v>
       </c>
       <c r="O122" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B123" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C123" s="1">
-        <v>1811000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.017</v>
+        <v>103.258</v>
       </c>
       <c r="E123" s="1">
-        <v>103.54205743</v>
+        <v>101.19775245</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1875146.66</v>
+        <v>1855966.78</v>
       </c>
       <c r="I123" s="1">
-        <v>8601.21</v>
+        <v>37784.94</v>
       </c>
       <c r="J123" s="1">
-        <v>0.45869532146355</v>
+        <v>2.0358629479349</v>
       </c>
       <c r="K123">
-        <v>2.74</v>
+        <v>3.6</v>
       </c>
       <c r="L123" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M123" s="1">
-        <v>1883747.87</v>
+        <v>1893751.72</v>
       </c>
       <c r="N123" s="1">
-        <v>1933376.24</v>
+        <v>1959864.87</v>
       </c>
       <c r="O123" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B124" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C124" s="1">
-        <v>1280000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.012</v>
+        <v>99.272</v>
       </c>
       <c r="E124" s="1">
-        <v>101.78811563</v>
+        <v>101.43494653</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1302887.88</v>
+        <v>2485156.19</v>
       </c>
       <c r="I124" s="1">
-        <v>15665.72</v>
+        <v>-52992.19</v>
       </c>
       <c r="J124" s="1">
-        <v>1.20238435252</v>
+        <v>-2.1323484702183</v>
       </c>
       <c r="K124">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>800.0</v>
+        <v>1.68</v>
+      </c>
+      <c r="L124" t="s">
+        <v>401</v>
       </c>
       <c r="M124" s="1">
-        <v>1318553.6</v>
+        <v>2432164.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1319353.6</v>
+        <v>2473252.54</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B125" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C125" s="1">
-        <v>2124000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.17</v>
+        <v>93.382</v>
       </c>
       <c r="E125" s="1">
-        <v>94.44113136</v>
+        <v>98.76648216</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2005929.63</v>
+        <v>1024208.42</v>
       </c>
       <c r="I125" s="1">
-        <v>57961.17</v>
+        <v>-55837.08</v>
       </c>
       <c r="J125" s="1">
-        <v>2.8894916916901</v>
+        <v>-5.4517302249868</v>
       </c>
       <c r="K125">
-        <v>0.34</v>
+        <v>1.46</v>
       </c>
       <c r="L125" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M125" s="1">
-        <v>2063890.8</v>
+        <v>968371.34</v>
       </c>
       <c r="N125" s="1">
-        <v>2071118.3</v>
+        <v>983510.55</v>
       </c>
       <c r="O125" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B126" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C126" s="1">
-        <v>1834000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.069</v>
+        <v>99.036</v>
       </c>
       <c r="E126" s="1">
-        <v>101.19775245</v>
+        <v>100.0960031</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1855966.78</v>
+        <v>3878720.12</v>
       </c>
       <c r="I126" s="1">
-        <v>70998.68</v>
+        <v>-41075.12</v>
       </c>
       <c r="J126" s="1">
-        <v>3.8254283840145</v>
+        <v>-1.0589864370003</v>
       </c>
       <c r="K126">
-        <v>3.16</v>
+        <v>2.69</v>
       </c>
       <c r="L126" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="M126" s="1">
-        <v>1926965.46</v>
+        <v>3837645.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1984952.97</v>
+        <v>3941839.44</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.79</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B127" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C127" s="1">
-        <v>2450000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.864</v>
+        <v>113.584</v>
       </c>
       <c r="E127" s="1">
-        <v>101.43494653</v>
+        <v>123.47145</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2485156.19</v>
+        <v>2345957.55</v>
       </c>
       <c r="I127" s="1">
-        <v>35011.81</v>
+        <v>-187861.55</v>
       </c>
       <c r="J127" s="1">
-        <v>1.4088374059097</v>
+        <v>-8.0078836038615</v>
       </c>
       <c r="K127">
-        <v>1.36</v>
+        <v>1.3</v>
       </c>
       <c r="L127" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M127" s="1">
-        <v>2520168.0</v>
+        <v>2158096.0</v>
       </c>
       <c r="N127" s="1">
-        <v>2553396.13</v>
+        <v>2182704.9</v>
       </c>
       <c r="O127" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B128" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C128" s="1">
-        <v>1037000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.241</v>
+        <v>107.969</v>
       </c>
       <c r="E128" s="1">
-        <v>98.76648216</v>
+        <v>113.147</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1024208.42</v>
+        <v>1443755.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-46929.25</v>
+        <v>-66071.28</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.5820019718252</v>
+        <v>-4.5763475832324</v>
       </c>
       <c r="K128">
-        <v>1.08</v>
+        <v>1.17</v>
       </c>
       <c r="L128" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M128" s="1">
-        <v>977279.17</v>
+        <v>1377684.44</v>
       </c>
       <c r="N128" s="1">
-        <v>988499.99</v>
+        <v>1392673.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B129" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C129" s="1">
-        <v>3875000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.456</v>
+        <v>95.319</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0960031</v>
+        <v>93.14264308</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3878720.12</v>
+        <v>1210854.36</v>
       </c>
       <c r="I129" s="1">
-        <v>91449.88</v>
+        <v>28292.64</v>
       </c>
       <c r="J129" s="1">
-        <v>2.3577334061422</v>
+        <v>2.3365848887062</v>
       </c>
       <c r="K129">
-        <v>2.35</v>
+        <v>0.78</v>
       </c>
       <c r="L129" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="M129" s="1">
-        <v>3970170.0</v>
+        <v>1239147.0</v>
       </c>
       <c r="N129" s="1">
-        <v>4061340.14</v>
+        <v>1249244.26</v>
       </c>
       <c r="O129" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B130" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C130" s="1">
-        <v>761000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>106.42</v>
+        <v>96.923</v>
       </c>
       <c r="E130" s="1">
-        <v>108.80813929</v>
+        <v>94.47603859</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>828029.94</v>
+        <v>3770538.7</v>
       </c>
       <c r="I130" s="1">
-        <v>-18173.74</v>
+        <v>97658.23</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.1948167719636</v>
+        <v>2.590033885609</v>
       </c>
       <c r="K130">
-        <v>0.32</v>
+        <v>1.17</v>
       </c>
       <c r="L130" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="M130" s="1">
-        <v>809856.2</v>
+        <v>3868196.93</v>
       </c>
       <c r="N130" s="1">
-        <v>812313.16</v>
+        <v>3914730.88</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.79</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B131" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C131" s="1">
-        <v>1900000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>116.899</v>
+        <v>98.408</v>
       </c>
       <c r="E131" s="1">
-        <v>123.47145</v>
+        <v>100.05687163</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2345957.55</v>
+        <v>3827175.34</v>
       </c>
       <c r="I131" s="1">
-        <v>-124876.55</v>
+        <v>-63069.34</v>
       </c>
       <c r="J131" s="1">
-        <v>-5.3230524141411</v>
+        <v>-1.6479344267514</v>
       </c>
       <c r="K131">
-        <v>0.83</v>
+        <v>0.89</v>
       </c>
       <c r="L131" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="M131" s="1">
-        <v>2221081.0</v>
+        <v>3764106.0</v>
       </c>
       <c r="N131" s="1">
-        <v>2236814.56</v>
+        <v>3798052.88</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B132" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C132" s="1">
-        <v>1276000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>109.76</v>
+        <v>84.499</v>
       </c>
       <c r="E132" s="1">
-        <v>113.147</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1443755.72</v>
+        <v>3382000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-43218.12</v>
+        <v>-524243.82</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.9934509973751</v>
+        <v>-15.501</v>
       </c>
       <c r="K132">
-        <v>0.7</v>
+        <v>3.05</v>
       </c>
       <c r="L132" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="M132" s="1">
-        <v>1400537.6</v>
+        <v>2857756.18</v>
       </c>
       <c r="N132" s="1">
-        <v>1409420.25</v>
+        <v>2960836.72</v>
       </c>
       <c r="O132" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B133" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C133" s="1">
-        <v>1300000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>96.66</v>
+        <v>0.001</v>
       </c>
       <c r="E133" s="1">
-        <v>93.14264308</v>
+        <v>0.0</v>
       </c>
       <c r="F133" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H133" s="1">
-        <v>1210854.36</v>
+        <v>0.0</v>
       </c>
       <c r="I133" s="1">
-        <v>45725.64</v>
+        <v>10.8</v>
       </c>
       <c r="J133" s="1">
-        <v>3.7763121239453</v>
+        <v>0</v>
       </c>
       <c r="K133">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1256580.0</v>
+        <v>10.8</v>
       </c>
       <c r="N133" s="1">
-        <v>1265306.03</v>
+        <v>10.8</v>
       </c>
       <c r="O133" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B134" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C134" s="1">
-        <v>3991000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.323</v>
+        <v>95.352</v>
       </c>
       <c r="E134" s="1">
-        <v>94.47603859</v>
+        <v>101.3779503</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>3770538.7</v>
+        <v>2855816.86</v>
       </c>
       <c r="I134" s="1">
-        <v>153532.23</v>
+        <v>-169751.02</v>
       </c>
       <c r="J134" s="1">
-        <v>4.0718911067005</v>
+        <v>-5.9440443250272</v>
       </c>
       <c r="K134">
-        <v>0.99</v>
+        <v>5.32</v>
       </c>
       <c r="L134" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M134" s="1">
-        <v>3924070.93</v>
+        <v>2686065.84</v>
       </c>
       <c r="N134" s="1">
-        <v>3963592.92</v>
+        <v>2835820.26</v>
       </c>
       <c r="O134" s="1">
-        <v>0.76</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B135" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C135" s="1">
-        <v>3825000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>101.581</v>
+        <v>101.134</v>
       </c>
       <c r="E135" s="1">
-        <v>100.05687163</v>
+        <v>103.32906363</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>3827175.34</v>
+        <v>1088055.04</v>
       </c>
       <c r="I135" s="1">
-        <v>58297.91</v>
+        <v>-23114.02</v>
       </c>
       <c r="J135" s="1">
-        <v>1.5232620619885</v>
+        <v>-2.1243429008885</v>
       </c>
       <c r="K135">
-        <v>0.61</v>
+        <v>1.51</v>
       </c>
       <c r="L135" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M135" s="1">
-        <v>3885473.25</v>
+        <v>1064941.02</v>
       </c>
       <c r="N135" s="1">
-        <v>3908901.38</v>
+        <v>1080790.86</v>
       </c>
       <c r="O135" s="1">
-        <v>0.75</v>
+        <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B136" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C136" s="1">
-        <v>3382000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>87.245</v>
+        <v>103.386</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>104.47316382</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>3382000.0</v>
+        <v>3182252.57</v>
       </c>
       <c r="I136" s="1">
-        <v>-431374.1</v>
+        <v>-33115.01</v>
       </c>
       <c r="J136" s="1">
-        <v>-12.755</v>
+        <v>-1.0406153902485</v>
       </c>
       <c r="K136">
-        <v>2.54</v>
+        <v>1.28</v>
       </c>
       <c r="L136" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M136" s="1">
-        <v>2950625.9</v>
+        <v>3149137.56</v>
       </c>
       <c r="N136" s="1">
-        <v>3036655.53</v>
+        <v>3188227.89</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B137" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C137" s="1">
-        <v>1250000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>0.001</v>
+        <v>99.457</v>
       </c>
       <c r="E137" s="1">
-        <v>0.0</v>
+        <v>101.57528214</v>
       </c>
       <c r="F137" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G137">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>0.0</v>
+        <v>2559697.11</v>
       </c>
       <c r="I137" s="1">
-        <v>10.7</v>
+        <v>-53380.71</v>
       </c>
       <c r="J137" s="1">
-        <v>0</v>
+        <v>-2.0854307250439</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.42</v>
+      </c>
+      <c r="L137" t="s">
+        <v>439</v>
       </c>
       <c r="M137" s="1">
-        <v>10.7</v>
+        <v>2506316.4</v>
       </c>
       <c r="N137" s="1">
-        <v>10.7</v>
+        <v>2542108.71</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B138" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C138" s="1">
-        <v>2817000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.051</v>
+        <v>101.319</v>
       </c>
       <c r="E138" s="1">
-        <v>101.3779503</v>
+        <v>101.56042721</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2855816.86</v>
+        <v>2992985.79</v>
       </c>
       <c r="I138" s="1">
-        <v>-37380.19</v>
+        <v>-7114.86</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.3089141157322</v>
+        <v>-0.23771780085865</v>
       </c>
       <c r="K138">
-        <v>4.99</v>
+        <v>1.66</v>
       </c>
       <c r="L138" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="M138" s="1">
-        <v>2818436.67</v>
+        <v>2985870.93</v>
       </c>
       <c r="N138" s="1">
-        <v>2959064.78</v>
+        <v>3034799.2</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B139" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C139" s="1">
-        <v>1053000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.8</v>
+        <v>99.172</v>
       </c>
       <c r="E139" s="1">
-        <v>103.32906363</v>
+        <v>97.59067821</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1088055.04</v>
+        <v>2001584.81</v>
       </c>
       <c r="I139" s="1">
-        <v>4958.96</v>
+        <v>32432.91</v>
       </c>
       <c r="J139" s="1">
-        <v>0.45576370842416</v>
+        <v>1.6203615174318</v>
       </c>
       <c r="K139">
-        <v>1.12</v>
+        <v>1.57</v>
       </c>
       <c r="L139" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M139" s="1">
-        <v>1093014.0</v>
+        <v>2034017.72</v>
       </c>
       <c r="N139" s="1">
-        <v>1104761.53</v>
+        <v>2066249.75</v>
       </c>
       <c r="O139" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B140" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C140" s="1">
-        <v>3046000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.588</v>
+        <v>101.634</v>
       </c>
       <c r="E140" s="1">
-        <v>104.47316382</v>
+        <v>99.81182206</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>3182252.57</v>
+        <v>1357440.78</v>
       </c>
       <c r="I140" s="1">
-        <v>3497.91</v>
+        <v>24781.62</v>
       </c>
       <c r="J140" s="1">
-        <v>0.10991930788196</v>
+        <v>1.8256133427788</v>
       </c>
       <c r="K140">
-        <v>0.78</v>
+        <v>3.12</v>
       </c>
       <c r="L140" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M140" s="1">
-        <v>3185750.48</v>
+        <v>1382222.4</v>
       </c>
       <c r="N140" s="1">
-        <v>3209483.9</v>
+        <v>1424671.17</v>
       </c>
       <c r="O140" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B141" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C141" s="1">
-        <v>2520000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.352</v>
+        <v>100.029</v>
       </c>
       <c r="E141" s="1">
-        <v>101.57528214</v>
+        <v>102.17381658</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2559697.11</v>
+        <v>2205932.7</v>
       </c>
       <c r="I141" s="1">
-        <v>-5626.71</v>
+        <v>-46306.59</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.2198193676126</v>
+        <v>-2.0991841682205</v>
       </c>
       <c r="K141">
-        <v>1.07</v>
+        <v>1.26</v>
       </c>
       <c r="L141" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="M141" s="1">
-        <v>2554070.4</v>
+        <v>2159626.11</v>
       </c>
       <c r="N141" s="1">
-        <v>2580914.63</v>
+        <v>2186762.71</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B142" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C142" s="1">
-        <v>2947000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>104.02</v>
+        <v>84.598</v>
       </c>
       <c r="E142" s="1">
-        <v>101.56042721</v>
+        <v>97.56207595</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>2992985.79</v>
+        <v>1772702.92</v>
       </c>
       <c r="I142" s="1">
-        <v>72483.61</v>
+        <v>-235557.26</v>
       </c>
       <c r="J142" s="1">
-        <v>2.4217826306486</v>
+        <v>-13.28802797933</v>
       </c>
       <c r="K142">
-        <v>1.3</v>
+        <v>4.15</v>
       </c>
       <c r="L142" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M142" s="1">
-        <v>3065469.4</v>
+        <v>1537145.66</v>
       </c>
       <c r="N142" s="1">
-        <v>3103740.03</v>
+        <v>1612551.16</v>
       </c>
       <c r="O142" s="1">
-        <v>0.59</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B143" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C143" s="1">
-        <v>4051000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.875</v>
+        <v>99.777</v>
       </c>
       <c r="E143" s="1">
-        <v>97.5906781</v>
+        <v>100.07713005</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3953398.37</v>
+        <v>1908470.87</v>
       </c>
       <c r="I143" s="1">
-        <v>92537.88</v>
+        <v>-5723.48</v>
       </c>
       <c r="J143" s="1">
-        <v>2.3407173105097</v>
+        <v>-0.29989873515858</v>
       </c>
       <c r="K143">
-        <v>1.33</v>
+        <v>0.12</v>
       </c>
       <c r="L143" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="M143" s="1">
-        <v>4045936.25</v>
+        <v>1902747.39</v>
       </c>
       <c r="N143" s="1">
-        <v>4100005.85</v>
+        <v>1905078.17</v>
       </c>
       <c r="O143" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B144" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C144" s="1">
-        <v>1360000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>104.302</v>
+        <v>100.314</v>
       </c>
       <c r="E144" s="1">
-        <v>99.81182206</v>
+        <v>100.0646</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1357440.78</v>
+        <v>3802454.8</v>
       </c>
       <c r="I144" s="1">
-        <v>61066.42</v>
+        <v>9477.2</v>
       </c>
       <c r="J144" s="1">
-        <v>4.4986433956994</v>
+        <v>0.24923899161142</v>
       </c>
       <c r="K144">
-        <v>2.8</v>
+        <v>0.44</v>
       </c>
       <c r="L144" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M144" s="1">
-        <v>1418507.2</v>
+        <v>3811932.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1456652.41</v>
+        <v>3828519.36</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B145" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C145" s="1">
-        <v>2159000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.775</v>
+        <v>103.307</v>
       </c>
       <c r="E145" s="1">
-        <v>102.17381658</v>
+        <v>102.94102671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2205932.7</v>
+        <v>3429995.01</v>
       </c>
       <c r="I145" s="1">
-        <v>12979.55</v>
+        <v>12194.23</v>
       </c>
       <c r="J145" s="1">
-        <v>0.58839283718855</v>
+        <v>0.35551742683148</v>
       </c>
       <c r="K145">
-        <v>0.86</v>
+        <v>1.61</v>
       </c>
       <c r="L145" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="M145" s="1">
-        <v>2218912.25</v>
+        <v>3442189.24</v>
       </c>
       <c r="N145" s="1">
-        <v>2237520.21</v>
+        <v>3495917.74</v>
       </c>
       <c r="O145" s="1">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C146" s="1">
-        <v>1817000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>87.11</v>
+        <v>103.504</v>
       </c>
       <c r="E146" s="1">
-        <v>97.56207595</v>
+        <v>100.60017505</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1772702.92</v>
+        <v>499982.87</v>
       </c>
       <c r="I146" s="1">
-        <v>-189914.22</v>
+        <v>14432.01</v>
       </c>
       <c r="J146" s="1">
-        <v>-10.713257018835</v>
+        <v>2.8865008915205</v>
       </c>
       <c r="K146">
-        <v>3.6</v>
+        <v>4.01</v>
       </c>
       <c r="L146" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="M146" s="1">
-        <v>1582788.7</v>
+        <v>514414.88</v>
       </c>
       <c r="N146" s="1">
-        <v>1648200.7</v>
+        <v>534328.92</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B147" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C147" s="1">
-        <v>1907000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.028</v>
+        <v>79.202</v>
       </c>
       <c r="E147" s="1">
-        <v>100.07713005</v>
+        <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1908470.87</v>
+        <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>37203.09</v>
+        <v>117125.35</v>
       </c>
       <c r="J147" s="1">
-        <v>1.9493664055768</v>
+        <v>2.29376605405</v>
       </c>
       <c r="K147">
-        <v>1.94</v>
+        <v>0.56</v>
       </c>
       <c r="L147" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="M147" s="1">
-        <v>1945673.96</v>
+        <v>5223371.9</v>
       </c>
       <c r="N147" s="1">
-        <v>1982754.52</v>
+        <v>5260163.87</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>1.06</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B148" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C148" s="1">
-        <v>3800000.0</v>
+        <v>1878000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.97</v>
+        <v>90.822</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0646</v>
+        <v>99.95192119</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>3802454.8</v>
+        <v>1877097.08</v>
       </c>
       <c r="I148" s="1">
-        <v>110405.2</v>
+        <v>-171459.92</v>
       </c>
       <c r="J148" s="1">
-        <v>2.9035243232872</v>
+        <v>-9.1343128614318</v>
       </c>
       <c r="K148">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="L148" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M148" s="1">
-        <v>3912860.0</v>
+        <v>1705637.16</v>
       </c>
       <c r="N148" s="1">
-        <v>3916863.85</v>
+        <v>1708219.41</v>
       </c>
       <c r="O148" s="1">
-        <v>0.75</v>
+        <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B149" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C149" s="1">
-        <v>3332000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.432</v>
+        <v>102.188</v>
       </c>
       <c r="E149" s="1">
-        <v>102.94102671</v>
+        <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3429995.01</v>
+        <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>49679.23</v>
+        <v>65221.82</v>
       </c>
       <c r="J149" s="1">
-        <v>1.448376159591</v>
+        <v>2.0351328770823</v>
       </c>
       <c r="K149">
-        <v>1.2</v>
+        <v>5.29</v>
       </c>
       <c r="L149" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="M149" s="1">
-        <v>3479674.24</v>
+        <v>3270016.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3519658.24</v>
+        <v>3439188.6</v>
       </c>
       <c r="O149" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B150" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C150" s="1">
-        <v>3007000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.435</v>
+        <v>99.238</v>
       </c>
       <c r="E150" s="1">
-        <v>100.60017459</v>
+        <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3025047.25</v>
+        <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>175453.2</v>
+        <v>-11930.61</v>
       </c>
       <c r="J150" s="1">
-        <v>5.8000151898454</v>
+        <v>-0.91771109939438</v>
       </c>
       <c r="K150">
-        <v>3.71</v>
+        <v>0.14</v>
       </c>
       <c r="L150" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="M150" s="1">
-        <v>3200500.45</v>
+        <v>1288109.24</v>
       </c>
       <c r="N150" s="1">
-        <v>3312150.77</v>
+        <v>1289893.99</v>
       </c>
       <c r="O150" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B151" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C151" s="1">
-        <v>6595000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>82.862</v>
+        <v>97.548</v>
       </c>
       <c r="E151" s="1">
-        <v>77.42602805</v>
+        <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>5106246.55</v>
+        <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>358502.35</v>
+        <v>-57944.76</v>
       </c>
       <c r="J151" s="1">
-        <v>7.0208585991603</v>
+        <v>-2.8843955748305</v>
       </c>
       <c r="K151">
-        <v>0.49</v>
+        <v>1.24</v>
       </c>
       <c r="L151" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="M151" s="1">
-        <v>5464748.9</v>
+        <v>1950960.0</v>
       </c>
       <c r="N151" s="1">
-        <v>5497068.92</v>
+        <v>1975744.44</v>
       </c>
       <c r="O151" s="1">
-        <v>1.05</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B152" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C152" s="1">
-        <v>1878000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.473</v>
+        <v>98.374</v>
       </c>
       <c r="E152" s="1">
-        <v>99.95192119</v>
+        <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1877097.08</v>
+        <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-84114.14</v>
+        <v>-22459.09</v>
       </c>
       <c r="J152" s="1">
-        <v>-4.4810756404778</v>
+        <v>-1.5834256418818</v>
       </c>
       <c r="K152">
-        <v>2.11</v>
+        <v>3.67</v>
       </c>
       <c r="L152" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="M152" s="1">
-        <v>1792982.94</v>
+        <v>1395927.06</v>
       </c>
       <c r="N152" s="1">
-        <v>1832655.69</v>
+        <v>1448046.15</v>
       </c>
       <c r="O152" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B153" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C153" s="1">
-        <v>3200000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.151</v>
+        <v>96.275</v>
       </c>
       <c r="E153" s="1">
-        <v>100.14981813</v>
+        <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>3204794.18</v>
+        <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>192037.82</v>
+        <v>113280.93</v>
       </c>
       <c r="J153" s="1">
-        <v>5.9922044666219</v>
+        <v>4.659336678782</v>
       </c>
       <c r="K153">
-        <v>4.96</v>
+        <v>0.44</v>
       </c>
       <c r="L153" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M153" s="1">
-        <v>3396832.0</v>
+        <v>2544548.25</v>
       </c>
       <c r="N153" s="1">
-        <v>3555637.48</v>
+        <v>2556276.56</v>
       </c>
       <c r="O153" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B154" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C154" s="1">
-        <v>1298000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>102.451</v>
+        <v>97.861</v>
       </c>
       <c r="E154" s="1">
-        <v>100.15715331</v>
+        <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1300039.85</v>
+        <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>29774.13</v>
+        <v>-74338.15</v>
       </c>
       <c r="J154" s="1">
-        <v>2.2902474874136</v>
+        <v>-2.1592892981051</v>
       </c>
       <c r="K154">
-        <v>2.11</v>
+        <v>0.48</v>
       </c>
       <c r="L154" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M154" s="1">
-        <v>1329813.98</v>
+        <v>3368375.62</v>
       </c>
       <c r="N154" s="1">
-        <v>1357234.23</v>
+        <v>3385035.86</v>
       </c>
       <c r="O154" s="1">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B155" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C155" s="1">
-        <v>2000000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.307</v>
+        <v>101.753</v>
       </c>
       <c r="E155" s="1">
-        <v>100.445238</v>
+        <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2008904.76</v>
+        <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>-2764.76</v>
+        <v>27576.77</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.13762524013334</v>
+        <v>1.5896360055968</v>
       </c>
       <c r="K155">
-        <v>0.88</v>
+        <v>1.26</v>
       </c>
       <c r="L155" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M155" s="1">
-        <v>2006140.0</v>
+        <v>1762361.96</v>
       </c>
       <c r="N155" s="1">
-        <v>2023750.0</v>
+        <v>1784228.46</v>
       </c>
       <c r="O155" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B156" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C156" s="1">
-        <v>1419000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.815</v>
+        <v>99.195</v>
       </c>
       <c r="E156" s="1">
-        <v>99.95674066</v>
+        <v>100.0558075</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1418386.15</v>
+        <v>4002232.3</v>
       </c>
       <c r="I156" s="1">
-        <v>12178.7</v>
+        <v>-34432.3</v>
       </c>
       <c r="J156" s="1">
-        <v>0.85863077554727</v>
+        <v>-0.86032737280142</v>
       </c>
       <c r="K156">
-        <v>3.38</v>
+        <v>3.1</v>
       </c>
       <c r="L156" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M156" s="1">
-        <v>1430564.85</v>
+        <v>3967800.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1478514.42</v>
+        <v>4091909.59</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>0.82</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B157" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C157" s="1">
-        <v>2643000.0</v>
+        <v>5108000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.262</v>
+        <v>97.783</v>
       </c>
       <c r="E157" s="1">
-        <v>91.98892622</v>
+        <v>99.50742991</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2431267.32</v>
+        <v>5082839.52</v>
       </c>
       <c r="I157" s="1">
-        <v>165797.34</v>
+        <v>-88083.88</v>
       </c>
       <c r="J157" s="1">
-        <v>6.819379285697</v>
+        <v>-1.7329659859102</v>
       </c>
       <c r="K157">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="L157" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="M157" s="1">
-        <v>2597064.66</v>
+        <v>4994755.64</v>
       </c>
       <c r="N157" s="1">
-        <v>2605158.85</v>
+        <v>5003502.22</v>
       </c>
       <c r="O157" s="1">
-        <v>0.5</v>
+        <v>1.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B158" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C158" s="1">
-        <v>3442000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.098</v>
+        <v>84.497</v>
       </c>
       <c r="E158" s="1">
-        <v>100.02073707</v>
+        <v>100.27475375</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>3442713.77</v>
+        <v>2471772.68</v>
       </c>
       <c r="I158" s="1">
-        <v>37079.39</v>
+        <v>-388921.63</v>
       </c>
       <c r="J158" s="1">
-        <v>1.077039582062</v>
+        <v>-15.734522561355</v>
       </c>
       <c r="K158">
-        <v>0.22</v>
+        <v>0.67</v>
       </c>
       <c r="L158" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="M158" s="1">
-        <v>3479793.16</v>
+        <v>2082851.05</v>
       </c>
       <c r="N158" s="1">
-        <v>3487513.76</v>
+        <v>2099344.3</v>
       </c>
       <c r="O158" s="1">
-        <v>0.67</v>
+        <v>0.42</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C159" s="1">
-        <v>1732000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.393</v>
+        <v>98.489</v>
       </c>
       <c r="E159" s="1">
-        <v>100.16080774</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1734785.19</v>
+        <v>533000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>55981.57</v>
+        <v>-8053.63</v>
       </c>
       <c r="J159" s="1">
-        <v>3.2270029928028</v>
+        <v>-1.511</v>
       </c>
       <c r="K159">
-        <v>0.99</v>
+        <v>1.38</v>
       </c>
       <c r="L159" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="M159" s="1">
-        <v>1790766.76</v>
+        <v>524946.37</v>
       </c>
       <c r="N159" s="1">
-        <v>1807870.26</v>
+        <v>532304.73</v>
       </c>
       <c r="O159" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B160" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C160" s="1">
-        <v>5000000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.394</v>
+        <v>92.12</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0558076</v>
+        <v>94.5</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5002790.38</v>
+        <v>4035150.0</v>
       </c>
       <c r="I160" s="1">
-        <v>66909.62</v>
+        <v>-101626.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.3374460034842</v>
+        <v>-2.5185185185185</v>
       </c>
       <c r="K160">
-        <v>2.88</v>
+        <v>0.76</v>
       </c>
       <c r="L160" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="M160" s="1">
-        <v>5069700.0</v>
+        <v>3933524.0</v>
       </c>
       <c r="N160" s="1">
-        <v>5213535.62</v>
+        <v>3965845.53</v>
       </c>
       <c r="O160" s="1">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B161" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C161" s="1">
-        <v>2465000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>84.482</v>
+        <v>96.777</v>
       </c>
       <c r="E161" s="1">
-        <v>100.27475375</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2471772.68</v>
+        <v>2900000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-389291.38</v>
+        <v>-93467.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-15.749481461216</v>
+        <v>-3.223</v>
       </c>
       <c r="K161">
-        <v>0.31</v>
+        <v>0.79</v>
       </c>
       <c r="L161" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="M161" s="1">
-        <v>2082481.3</v>
+        <v>2806533.0</v>
       </c>
       <c r="N161" s="1">
-        <v>2090124.51</v>
+        <v>2829506.24</v>
       </c>
       <c r="O161" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B162" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C162" s="1">
-        <v>533000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.975</v>
+        <v>93.566</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>533000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I162" s="1">
-        <v>5196.75</v>
+        <v>-10543.91</v>
       </c>
       <c r="J162" s="1">
-        <v>0.975</v>
+        <v>-0.5337526756391</v>
       </c>
       <c r="K162">
-        <v>0.84</v>
+        <v>2.07</v>
       </c>
       <c r="L162" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="M162" s="1">
-        <v>538196.75</v>
+        <v>1964886.0</v>
       </c>
       <c r="N162" s="1">
-        <v>542664.33</v>
+        <v>2008357.04</v>
       </c>
       <c r="O162" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>515</v>
+      </c>
+      <c r="B163" t="s">
         <v>513</v>
       </c>
-      <c r="B163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C163" s="1">
-        <v>2900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.587</v>
+        <v>97.368</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>87.394</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2900000.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-11977.0</v>
+        <v>109714.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.413</v>
+        <v>11.412682792869</v>
       </c>
       <c r="K163">
-        <v>0.53</v>
+        <v>2.41</v>
       </c>
       <c r="L163" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M163" s="1">
-        <v>2888023.0</v>
+        <v>1071048.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2903338.5</v>
+        <v>1097607.12</v>
       </c>
       <c r="O163" s="1">
-        <v>0.56</v>
+        <v>0.22</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B164" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C164" s="1">
-        <v>2100000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.458</v>
+        <v>102.762</v>
       </c>
       <c r="E164" s="1">
-        <v>94.06809095</v>
+        <v>102.4847393</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1975429.91</v>
+        <v>2059943.26</v>
       </c>
       <c r="I164" s="1">
-        <v>29188.09</v>
+        <v>5572.94</v>
       </c>
       <c r="J164" s="1">
-        <v>1.4775563462031</v>
+        <v>0.2705385195901</v>
       </c>
       <c r="K164">
-        <v>1.93</v>
+        <v>0.07</v>
       </c>
       <c r="L164" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="M164" s="1">
-        <v>2004618.0</v>
+        <v>2065516.2</v>
       </c>
       <c r="N164" s="1">
-        <v>2045081.61</v>
+        <v>2066858.49</v>
       </c>
       <c r="O164" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B165" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C165" s="1">
-        <v>1100000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.637</v>
+        <v>91.367</v>
       </c>
       <c r="E165" s="1">
-        <v>87.394</v>
+        <v>93.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>961334.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I165" s="1">
-        <v>123673.0</v>
+        <v>-19269.4</v>
       </c>
       <c r="J165" s="1">
-        <v>12.864727555667</v>
+        <v>-1.7559139784946</v>
       </c>
       <c r="K165">
-        <v>2.24</v>
+        <v>2.33</v>
       </c>
       <c r="L165" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M165" s="1">
-        <v>1085007.0</v>
+        <v>1078130.6</v>
       </c>
       <c r="N165" s="1">
-        <v>1109656.64</v>
+        <v>1105647.54</v>
       </c>
       <c r="O165" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B166" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C166" s="1">
-        <v>2010000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>104.801</v>
+        <v>100.32</v>
       </c>
       <c r="E166" s="1">
-        <v>102.4847393</v>
+        <v>104.28968508</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>2059943.26</v>
+        <v>1586246.11</v>
       </c>
       <c r="I166" s="1">
-        <v>46556.84</v>
+        <v>-60378.91</v>
       </c>
       <c r="J166" s="1">
-        <v>2.2601030282747</v>
+        <v>-3.8064023999403</v>
       </c>
       <c r="K166">
-        <v>4.65</v>
+        <v>2.94</v>
       </c>
       <c r="L166" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M166" s="1">
-        <v>2106500.1</v>
+        <v>1525867.2</v>
       </c>
       <c r="N166" s="1">
-        <v>2199923.8</v>
+        <v>1570588.83</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B167" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C167" s="1">
-        <v>1180000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>92.268</v>
+        <v>97.03</v>
       </c>
       <c r="E167" s="1">
-        <v>93.0</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1097400.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-8637.6</v>
+        <v>-44550.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.78709677419355</v>
+        <v>-2.97</v>
       </c>
       <c r="K167">
-        <v>1.98</v>
+        <v>1.47</v>
       </c>
       <c r="L167" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="M167" s="1">
-        <v>1088762.4</v>
+        <v>1455450.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1112132.96</v>
+        <v>1477455.21</v>
       </c>
       <c r="O167" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B168" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C168" s="1">
-        <v>1521000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.42</v>
+        <v>99.037</v>
       </c>
       <c r="E168" s="1">
-        <v>104.28968508</v>
+        <v>99.44707143</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1586246.11</v>
+        <v>1963085.19</v>
       </c>
       <c r="I168" s="1">
-        <v>-43647.91</v>
+        <v>-8094.82</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.7516480402905</v>
+        <v>-0.41235194688622</v>
       </c>
       <c r="K168">
-        <v>2.5</v>
+        <v>3.41</v>
       </c>
       <c r="L168" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="M168" s="1">
-        <v>1542598.2</v>
+        <v>1954990.37</v>
       </c>
       <c r="N168" s="1">
-        <v>1580580.95</v>
+        <v>2022394.25</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B169" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C169" s="1">
-        <v>1500000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.914</v>
+        <v>100.581</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>100.82032267</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1500000.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="I169" s="1">
-        <v>-31290.0</v>
+        <v>-7179.68</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.086</v>
+        <v>-0.23737542227267</v>
       </c>
       <c r="K169">
-        <v>0.97</v>
+        <v>1.66</v>
       </c>
       <c r="L169" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="M169" s="1">
-        <v>1468710.0</v>
+        <v>3017430.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1483267.29</v>
+        <v>3067377.92</v>
       </c>
       <c r="O169" s="1">
-        <v>0.28</v>
+        <v>0.62</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B170" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C170" s="1">
-        <v>1974000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>102.032</v>
+        <v>109.556</v>
       </c>
       <c r="E170" s="1">
-        <v>99.44707143</v>
+        <v>113.539</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1963085.19</v>
+        <v>1476007.0</v>
       </c>
       <c r="I170" s="1">
-        <v>51026.49</v>
+        <v>-51779.0</v>
       </c>
       <c r="J170" s="1">
-        <v>2.5993008484772</v>
+        <v>-3.5080456935502</v>
       </c>
       <c r="K170">
-        <v>3.16</v>
+        <v>0.23</v>
       </c>
       <c r="L170" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="M170" s="1">
-        <v>2014111.68</v>
+        <v>1424228.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2076539.43</v>
+        <v>1427157.51</v>
       </c>
       <c r="O170" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B171" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C171" s="1">
-        <v>3000000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.073</v>
+        <v>90.571</v>
       </c>
       <c r="E171" s="1">
-        <v>100.82032267</v>
+        <v>99.83244604</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>3024609.68</v>
+        <v>2220273.6</v>
       </c>
       <c r="I171" s="1">
-        <v>67580.32</v>
+        <v>-205974.56</v>
       </c>
       <c r="J171" s="1">
-        <v>2.234348466411</v>
+        <v>-9.2769900069973</v>
       </c>
       <c r="K171">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="L171" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="M171" s="1">
-        <v>3092190.0</v>
+        <v>2014299.04</v>
       </c>
       <c r="N171" s="1">
-        <v>3134117.08</v>
+        <v>2044523.99</v>
       </c>
       <c r="O171" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B172" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C172" s="1">
-        <v>1300000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>112.428</v>
+        <v>100.401</v>
       </c>
       <c r="E172" s="1">
-        <v>113.539</v>
+        <v>99.55343345</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1476007.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="I172" s="1">
-        <v>-14443.0</v>
+        <v>24579.43</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.97851839456046</v>
+        <v>0.85136847858141</v>
       </c>
       <c r="K172">
-        <v>3.46</v>
+        <v>2.31</v>
       </c>
       <c r="L172" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="M172" s="1">
-        <v>1461564.0</v>
+        <v>2911629.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1506571.99</v>
+        <v>2978636.88</v>
       </c>
       <c r="O172" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>544</v>
+      </c>
+      <c r="B173" t="s">
         <v>542</v>
       </c>
-      <c r="B173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C173" s="1">
-        <v>2224000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>91.043</v>
+        <v>99.822</v>
       </c>
       <c r="E173" s="1">
-        <v>99.83244604</v>
+        <v>98.387</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2220273.6</v>
+        <v>885483.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-195477.28</v>
+        <v>12915.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-8.8041978249888</v>
+        <v>1.4585260247797</v>
       </c>
       <c r="K173">
-        <v>1.01</v>
+        <v>2.64</v>
       </c>
       <c r="L173" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M173" s="1">
-        <v>2024796.32</v>
+        <v>898398.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2047289.31</v>
+        <v>922146.29</v>
       </c>
       <c r="O173" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B174" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C174" s="1">
-        <v>2900000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>102.836</v>
+        <v>97.794</v>
       </c>
       <c r="E174" s="1">
-        <v>99.55343345</v>
+        <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2887049.57</v>
+        <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>95194.43</v>
+        <v>-108651.67</v>
       </c>
       <c r="J174" s="1">
-        <v>3.297291151118</v>
+        <v>-2.4525403325909</v>
       </c>
       <c r="K174">
-        <v>2.02</v>
+        <v>1.68</v>
       </c>
       <c r="L174" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="M174" s="1">
-        <v>2982244.0</v>
+        <v>4321516.86</v>
       </c>
       <c r="N174" s="1">
-        <v>3040730.64</v>
+        <v>4395934.05</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.88</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B175" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C175" s="1">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.976</v>
+        <v>100.691</v>
       </c>
       <c r="E175" s="1">
-        <v>98.387</v>
+        <v>99.58935313</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>885483.0</v>
+        <v>1593429.65</v>
       </c>
       <c r="I175" s="1">
-        <v>14301.0</v>
+        <v>17626.35</v>
       </c>
       <c r="J175" s="1">
-        <v>1.6150507689024</v>
+        <v>1.1061894072324</v>
       </c>
       <c r="K175">
-        <v>2.47</v>
+        <v>4.35</v>
       </c>
       <c r="L175" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="M175" s="1">
-        <v>899784.0</v>
+        <v>1611056.0</v>
       </c>
       <c r="N175" s="1">
-        <v>921972.7</v>
+        <v>1680699.84</v>
       </c>
       <c r="O175" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B176" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C176" s="1">
-        <v>4419000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.191</v>
+        <v>94.608</v>
       </c>
       <c r="E176" s="1">
-        <v>100.25273885</v>
+        <v>89.63713976</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4430168.53</v>
+        <v>3675122.73</v>
       </c>
       <c r="I176" s="1">
-        <v>85651.76</v>
+        <v>203805.27</v>
       </c>
       <c r="J176" s="1">
-        <v>1.9333747558358</v>
+        <v>5.545536434371</v>
       </c>
       <c r="K176">
-        <v>1.3</v>
+        <v>2.33</v>
       </c>
       <c r="L176" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="M176" s="1">
-        <v>4515820.29</v>
+        <v>3878928.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4573359.35</v>
+        <v>3974407.45</v>
       </c>
       <c r="O176" s="1">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B177" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C177" s="1">
-        <v>1600000.0</v>
+        <v>2408000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>104.558</v>
+        <v>101.946</v>
       </c>
       <c r="E177" s="1">
-        <v>99.58935313</v>
+        <v>102.79332973</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1593429.65</v>
+        <v>2475263.38</v>
       </c>
       <c r="I177" s="1">
-        <v>79498.35</v>
+        <v>-20403.7</v>
       </c>
       <c r="J177" s="1">
-        <v>4.9891346003258</v>
+        <v>-0.82430419990296</v>
       </c>
       <c r="K177">
-        <v>4.04</v>
+        <v>0.81</v>
       </c>
       <c r="L177" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="M177" s="1">
-        <v>1672928.0</v>
+        <v>2454859.68</v>
       </c>
       <c r="N177" s="1">
-        <v>1737629.37</v>
+        <v>2474399.6</v>
       </c>
       <c r="O177" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B178" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C178" s="1">
-        <v>4100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>96.943</v>
+        <v>99.916</v>
       </c>
       <c r="E178" s="1">
-        <v>89.63713976</v>
+        <v>100.256</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>3675122.73</v>
+        <v>1604096.0</v>
       </c>
       <c r="I178" s="1">
-        <v>299540.27</v>
+        <v>-5440.0</v>
       </c>
       <c r="J178" s="1">
-        <v>8.1504834533784</v>
+        <v>-0.33913182253431</v>
       </c>
       <c r="K178">
-        <v>2.18</v>
+        <v>0.6</v>
       </c>
       <c r="L178" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="M178" s="1">
-        <v>3974663.0</v>
+        <v>1598656.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4063964.37</v>
+        <v>1608222.67</v>
       </c>
       <c r="O178" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B179" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C179" s="1">
-        <v>4408000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>102.15</v>
+        <v>78.791</v>
       </c>
       <c r="E179" s="1">
-        <v>102.79332963</v>
+        <v>73.81842241</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>4531129.97</v>
+        <v>2140734.25</v>
       </c>
       <c r="I179" s="1">
-        <v>-28357.97</v>
+        <v>144204.75</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.6258476403845</v>
+        <v>6.736228469274</v>
       </c>
       <c r="K179">
-        <v>0.38</v>
+        <v>0.05</v>
       </c>
       <c r="L179" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="M179" s="1">
-        <v>4502772.0</v>
+        <v>2284939.0</v>
       </c>
       <c r="N179" s="1">
-        <v>4519347.92</v>
+        <v>2286379.07</v>
       </c>
       <c r="O179" s="1">
-        <v>0.87</v>
+        <v>0.46</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B180" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C180" s="1">
-        <v>1600000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.105</v>
+        <v>94.838</v>
       </c>
       <c r="E180" s="1">
-        <v>100.256</v>
+        <v>96.71</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1604096.0</v>
+        <v>1218546.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-2416.0</v>
+        <v>-23587.2</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.15061442706671</v>
+        <v>-1.9356840037225</v>
       </c>
       <c r="K180">
-        <v>0.28</v>
+        <v>2.34</v>
       </c>
       <c r="L180" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="M180" s="1">
-        <v>1601680.0</v>
+        <v>1194958.8</v>
       </c>
       <c r="N180" s="1">
-        <v>1606113.33</v>
+        <v>1224476.93</v>
       </c>
       <c r="O180" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B181" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C181" s="1">
-        <v>2900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>81.326</v>
+        <v>95.908</v>
       </c>
       <c r="E181" s="1">
-        <v>73.81842241</v>
+        <v>93.7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2140734.25</v>
+        <v>2155100.0</v>
       </c>
       <c r="I181" s="1">
-        <v>217719.75</v>
+        <v>50784.0</v>
       </c>
       <c r="J181" s="1">
-        <v>10.170330576997</v>
+        <v>2.3564567769477</v>
       </c>
       <c r="K181">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L181">
-        <v>347.6</v>
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>2358454.0</v>
+        <v>2205884.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2358801.6</v>
+        <v>2205884.0</v>
       </c>
       <c r="O181" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B182" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C182" s="1">
-        <v>2300000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>95.962</v>
+        <v>89.802</v>
       </c>
       <c r="E182" s="1">
-        <v>93.7</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2155100.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>52026.0</v>
+        <v>-342142.9</v>
       </c>
       <c r="J182" s="1">
-        <v>2.4140875133404</v>
+        <v>-10.198</v>
       </c>
       <c r="K182">
-        <v>1.29</v>
+        <v>1.17</v>
       </c>
       <c r="L182" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M182" s="1">
-        <v>2207126.0</v>
+        <v>3012857.1</v>
       </c>
       <c r="N182" s="1">
-        <v>2236844.84</v>
+        <v>3051998.77</v>
       </c>
       <c r="O182" s="1">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B183" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C183" s="1">
-        <v>3355000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>95.417</v>
+        <v>92.549</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>101.28018323</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3355000.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I183" s="1">
-        <v>-153759.65</v>
+        <v>-135333.34</v>
       </c>
       <c r="J183" s="1">
-        <v>-4.583</v>
+        <v>-8.6208209224307</v>
       </c>
       <c r="K183">
-        <v>0.71</v>
+        <v>2.5</v>
       </c>
       <c r="L183" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="M183" s="1">
-        <v>3201240.35</v>
+        <v>1434509.5</v>
       </c>
       <c r="N183" s="1">
-        <v>3225004.93</v>
+        <v>1473312.73</v>
       </c>
       <c r="O183" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B184" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C184" s="1">
-        <v>1550000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>96.699</v>
+        <v>94.229</v>
       </c>
       <c r="E184" s="1">
-        <v>101.28018323</v>
+        <v>93.03169973</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1569842.84</v>
+        <v>5084182.39</v>
       </c>
       <c r="I184" s="1">
-        <v>-71008.34</v>
+        <v>65432.46</v>
       </c>
       <c r="J184" s="1">
-        <v>-4.5232769924918</v>
+        <v>1.286980973159</v>
       </c>
       <c r="K184">
-        <v>2.16</v>
+        <v>1.73</v>
       </c>
       <c r="L184" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="M184" s="1">
-        <v>1498834.5</v>
+        <v>5149614.85</v>
       </c>
       <c r="N184" s="1">
-        <v>1532368.15</v>
+        <v>5244391.43</v>
       </c>
       <c r="O184" s="1">
-        <v>0.29</v>
+        <v>1.05</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C185" s="1">
-        <v>5465000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>96.919</v>
+        <v>95.583</v>
       </c>
       <c r="E185" s="1">
-        <v>93.03169973</v>
+        <v>93.70721516</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5084182.39</v>
+        <v>5997261.77</v>
       </c>
       <c r="I185" s="1">
-        <v>212440.96</v>
+        <v>120050.23</v>
       </c>
       <c r="J185" s="1">
-        <v>4.1784685069097</v>
+        <v>2.001750708974</v>
       </c>
       <c r="K185">
-        <v>1.55</v>
+        <v>4.35</v>
       </c>
       <c r="L185" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="M185" s="1">
-        <v>5296623.35</v>
+        <v>6117312.0</v>
       </c>
       <c r="N185" s="1">
-        <v>5381518.01</v>
+        <v>6395777.75</v>
       </c>
       <c r="O185" s="1">
-        <v>1.03</v>
+        <v>1.29</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B186" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C186" s="1">
-        <v>6400000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.482</v>
+        <v>101.315</v>
       </c>
       <c r="E186" s="1">
-        <v>93.70721516</v>
+        <v>102.21806092</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5997261.77</v>
+        <v>1090666.71</v>
       </c>
       <c r="I186" s="1">
-        <v>305586.23</v>
+        <v>-9635.66</v>
       </c>
       <c r="J186" s="1">
-        <v>5.0954292428693</v>
+        <v>-0.88346512382321</v>
       </c>
       <c r="K186">
-        <v>4.09</v>
+        <v>4.19</v>
       </c>
       <c r="L186" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="M186" s="1">
-        <v>6302848.0</v>
+        <v>1081031.05</v>
       </c>
       <c r="N186" s="1">
-        <v>6564437.04</v>
+        <v>1125742.73</v>
       </c>
       <c r="O186" s="1">
-        <v>1.26</v>
+        <v>0.23</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B187" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C187" s="1">
-        <v>1067000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.292</v>
+        <v>93.419</v>
       </c>
       <c r="E187" s="1">
-        <v>102.21806092</v>
+        <v>100.06415001</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1090666.71</v>
+        <v>3875484.53</v>
       </c>
       <c r="I187" s="1">
-        <v>22128.93</v>
+        <v>-257366.66</v>
       </c>
       <c r="J187" s="1">
-        <v>2.0289360440826</v>
+        <v>-6.6408898811938</v>
       </c>
       <c r="K187">
-        <v>3.9</v>
+        <v>1.04</v>
       </c>
       <c r="L187" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="M187" s="1">
-        <v>1112795.64</v>
+        <v>3618117.87</v>
       </c>
       <c r="N187" s="1">
-        <v>1154452.49</v>
+        <v>3658219.56</v>
       </c>
       <c r="O187" s="1">
-        <v>0.22</v>
+        <v>0.74</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B188" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C188" s="1">
-        <v>3873000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.532</v>
+        <v>91.932</v>
       </c>
       <c r="E188" s="1">
-        <v>100.06415001</v>
+        <v>91.5185</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3875484.53</v>
+        <v>1555814.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-98070.17</v>
+        <v>7029.5</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.5305266797182</v>
+        <v>0.45182121647536</v>
       </c>
       <c r="K188">
-        <v>0.71</v>
+        <v>1.29</v>
       </c>
       <c r="L188" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M188" s="1">
-        <v>3777414.36</v>
+        <v>1562844.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3805090.17</v>
+        <v>1584701.99</v>
       </c>
       <c r="O188" s="1">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B189" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C189" s="1">
-        <v>1700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>95.588</v>
+        <v>101.331</v>
       </c>
       <c r="E189" s="1">
-        <v>91.5185</v>
+        <v>101.2434</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1555814.5</v>
+        <v>101243.4</v>
       </c>
       <c r="I189" s="1">
-        <v>69181.5</v>
+        <v>87.6</v>
       </c>
       <c r="J189" s="1">
-        <v>4.4466419357835</v>
+        <v>0.086524158611821</v>
       </c>
       <c r="K189">
-        <v>1.11</v>
+        <v>4.41</v>
       </c>
       <c r="L189" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M189" s="1">
-        <v>1624996.0</v>
+        <v>101331.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1643867.18</v>
+        <v>105738.53</v>
       </c>
       <c r="O189" s="1">
-        <v>0.31</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B190" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C190" s="1">
-        <v>3338000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.632</v>
+        <v>102.717</v>
       </c>
       <c r="E190" s="1">
-        <v>90.92355123</v>
+        <v>102.38671778</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>3035028.14</v>
+        <v>2470591.5</v>
       </c>
       <c r="I190" s="1">
-        <v>290688.02</v>
+        <v>7969.71</v>
       </c>
       <c r="J190" s="1">
-        <v>9.5777701751391</v>
+        <v>0.32258307372951</v>
       </c>
       <c r="K190">
-        <v>0.75</v>
+        <v>4.11</v>
       </c>
       <c r="L190" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="M190" s="1">
-        <v>3325716.16</v>
+        <v>2478561.21</v>
       </c>
       <c r="N190" s="1">
-        <v>3350704.8</v>
+        <v>2577700.8</v>
       </c>
       <c r="O190" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B191" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C191" s="1">
-        <v>1000000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.7</v>
+        <v>96.976</v>
       </c>
       <c r="E191" s="1">
-        <v>97.7673</v>
+        <v>90.92355123</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>977673.0</v>
+        <v>3035028.14</v>
       </c>
       <c r="I191" s="1">
-        <v>19327.0</v>
+        <v>202030.74</v>
       </c>
       <c r="J191" s="1">
-        <v>1.9768368360382</v>
+        <v>6.6566348211849</v>
       </c>
       <c r="K191">
-        <v>0.5</v>
+        <v>1.08</v>
       </c>
       <c r="L191" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="M191" s="1">
-        <v>997000.0</v>
+        <v>3237058.88</v>
       </c>
       <c r="N191" s="1">
-        <v>1001972.38</v>
+        <v>3273266.91</v>
       </c>
       <c r="O191" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B192" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C192" s="1">
-        <v>3432300.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.752</v>
+        <v>97.949</v>
       </c>
       <c r="E192" s="1">
-        <v>103.09125717</v>
+        <v>97.7673</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3538401.22</v>
+        <v>977673.0</v>
       </c>
       <c r="I192" s="1">
-        <v>57001.67</v>
+        <v>1817.0</v>
       </c>
       <c r="J192" s="1">
-        <v>1.6109442218653</v>
+        <v>0.18584946091382</v>
       </c>
       <c r="K192">
-        <v>0.92</v>
+        <v>0.73</v>
       </c>
       <c r="L192" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="M192" s="1">
-        <v>3595402.89</v>
+        <v>979490.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3626937.15</v>
+        <v>986741.38</v>
       </c>
       <c r="O192" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B193" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C193" s="1">
-        <v>4900000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D193" s="1">
-        <v>106.926</v>
+        <v>103.989</v>
       </c>
       <c r="E193" s="1">
-        <v>100.27195449</v>
+        <v>103.09125717</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4913325.77</v>
+        <v>3538401.22</v>
       </c>
       <c r="I193" s="1">
-        <v>326048.23</v>
+        <v>30813.23</v>
       </c>
       <c r="J193" s="1">
-        <v>6.6359986140304</v>
+        <v>0.87082351842508</v>
       </c>
       <c r="K193">
-        <v>5.08</v>
+        <v>1.33</v>
       </c>
       <c r="L193" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="M193" s="1">
-        <v>5239374.0</v>
+        <v>3569214.45</v>
       </c>
       <c r="N193" s="1">
-        <v>5488401.4</v>
+        <v>3614906.94</v>
       </c>
       <c r="O193" s="1">
-        <v>1.05</v>
+        <v>0.73</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B194" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C194" s="1">
-        <v>-50200000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>10.7743</v>
+        <v>102.855</v>
       </c>
       <c r="E194" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="I194" s="1">
+        <v>126569.23</v>
+      </c>
+      <c r="J194" s="1">
+        <v>2.5760398541618</v>
+      </c>
+      <c r="K194">
+        <v>5.5</v>
+      </c>
+      <c r="L194" t="s">
+        <v>607</v>
+      </c>
+      <c r="M194" s="1">
+        <v>5039895.0</v>
+      </c>
+      <c r="N194" s="1">
+        <v>5309596.37</v>
+      </c>
+      <c r="O194" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>608</v>
+      </c>
+      <c r="B195" t="s">
+        <v>609</v>
+      </c>
+      <c r="C195" s="1">
+        <v>37000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>6.91943332</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0741961751</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>2745258.48</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-215901.48</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-7.8645228335657</v>
+      </c>
+      <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="F194" t="s">
-[...29 lines deleted...]
-      <c r="P194">
+      <c r="L195" t="s">
+        <v>610</v>
+      </c>
+      <c r="M195" s="1">
+        <v>2529357.0</v>
+      </c>
+      <c r="N195" s="1">
+        <v>2560190.33</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P195">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>