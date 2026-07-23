--- v2 (2026-06-24)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="611">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -157,1740 +157,1725 @@
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
     <t>IE00B66F4759</t>
   </si>
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>8 672.60</t>
+    <t>19 346.58</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>67 854.79</t>
+    <t>5 057.50</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>36 198.75</t>
-[...8 lines deleted...]
-    <t>95 938.36</t>
+    <t>43 832.50</t>
+  </si>
+  <si>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>50 300.68</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>4 222.51</t>
+    <t>16 122.31</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>10 500.00</t>
+    <t>16 312.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>24 467.33</t>
+    <t>38 011.75</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>25 608.34</t>
+    <t>44 970.75</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>24 939.64</t>
-[...8 lines deleted...]
-    <t>84 000.82</t>
+    <t>35 828.78</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>2 983.56</t>
+    <t>18 895.89</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>7 278.08</t>
+    <t>10 653.42</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>80 563.53</t>
+    <t>5 524.36</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>35 632.47</t>
+    <t>51 190.31</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>55 569.58</t>
+    <t>79 832.35</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>18 657.74</t>
+    <t>31 925.47</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>116 107.83</t>
+    <t>8 654.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>63 804.64</t>
+    <t>4 755.63</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>42 438.19</t>
+    <t>53 878.06</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>164 484.66</t>
+    <t>185 289.04</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>16 717.85</t>
+    <t>22 006.15</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>10 909.50</t>
-[...17 lines deleted...]
-    <t>14 943.06</t>
+    <t>14 257.96</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>31 711.84</t>
+    <t>4 416.15</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>12 924.82</t>
+    <t>20 484.63</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>33 096.44</t>
+    <t>43 254.75</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>47 747.68</t>
+    <t>59 046.75</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>3 306.82</t>
+    <t>6 967.94</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>43 976.71</t>
+    <t>52 064.38</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>5 597.26</t>
+    <t>13 060.27</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>60 375.00</t>
+    <t>4 500.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>102 826.63</t>
+    <t>132 898.56</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>75 130.18</t>
+    <t>11 397.91</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>139 815.21</t>
+    <t>172 901.25</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>71 619.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>67 099.50</t>
+    <t>81 154.13</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>55 144.74</t>
+    <t>4 110.17</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>2 041.88</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>146 712.33</t>
+    <t>163 972.60</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>25 799.89</t>
+    <t>33 718.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>61 790.63</t>
+    <t>4 387.50</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>13 374.13</t>
+    <t>19 213.54</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>38 737.64</t>
+    <t>60 110.14</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>44 753.42</t>
+    <t>50 671.23</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>43 863.54</t>
+    <t>6 966.56</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>91 432.91</t>
+    <t>6 814.88</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>38 486.71</t>
-[...8 lines deleted...]
-    <t>2 225.32</t>
+    <t>47 594.25</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>16 109.59</t>
+    <t>23 473.97</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>2 719.06</t>
+    <t>10 381.88</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>41 939.73</t>
+    <t>49 479.45</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>25 939.67</t>
+    <t>2 773.92</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>83 686.46</t>
-[...8 lines deleted...]
-    <t>25 377.63</t>
+    <t>6 237.50</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>2 169.86</t>
+    <t>7 956.16</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>3 928.08</t>
+    <t>16 497.95</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>33 493.42</t>
+    <t>45 566.63</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>127 282.76</t>
+    <t>162 395.25</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>84 598.89</t>
+    <t>102 561.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>33 982.29</t>
+    <t>44 412.50</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>78 066.10</t>
+    <t>87 940.07</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>62 380.64</t>
+    <t>68 968.70</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>24 447.89</t>
+    <t>33 260.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>80 034.25</t>
+    <t>89 020.55</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>46 803.52</t>
+    <t>58 696.22</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>78 278.16</t>
+    <t>102 304.13</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>3 313.92</t>
+    <t>8 205.89</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>25 554.79</t>
+    <t>37 236.99</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>5 793.93</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>39 588.11</t>
+    <t>2 950.67</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>7 390.63</t>
+    <t>28 218.75</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>39 087.27</t>
+    <t>47 654.34</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>40 926.91</t>
-[...8 lines deleted...]
-    <t>56 782.69</t>
+    <t>2 888.96</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>15 159.38</t>
+    <t>23 703.75</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>24 005.59</t>
+    <t>4 000.93</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>44 095.89</t>
+    <t>48 961.64</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>69 319.44</t>
+    <t>5 166.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>88 676.56</t>
+    <t>107 635.00</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>35 619.72</t>
+    <t>44 048.81</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>9 063.56</t>
+    <t>11 208.38</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>72 069.83</t>
+    <t>87 165.54</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>41 824.52</t>
+    <t>54 661.75</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>19 320.82</t>
+    <t>4 042.74</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>12 142.23</t>
+    <t>19 337.63</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>28 005.70</t>
-[...8 lines deleted...]
-    <t>73 687.50</t>
+    <t>33 097.64</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>125 599.57</t>
+    <t>9 361.46</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>9 408.22</t>
+    <t>12 389.04</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>13 823.63</t>
+    <t>25 166.10</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>8 307.53</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>76 758.33</t>
+    <t>10 905.56</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>70 950.00</t>
+    <t>4 837.50</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>15 520.31</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>44 366.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>1 047.75</t>
+    <t>4 000.50</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>7 800.52</t>
+    <t>12 542.01</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>81 183.13</t>
+    <t>6 050.92</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>4 578.90</t>
+    <t>17 483.08</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>1 462.25</t>
+    <t>5 583.14</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>28 361.10</t>
+    <t>2 100.82</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>34 007.23</t>
+    <t>1 796.18</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>17 300.55</t>
+    <t>26 229.86</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>90 345.24</t>
+    <t>105 641.78</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>45 348.07</t>
+    <t>64 441.99</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>31 745.80</t>
+    <t>39 258.17</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 608.85</t>
+    <t>51 718.33</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>18 887.15</t>
+    <t>23 978.47</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>86 134.38</t>
+    <t>112 571.66</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>38 740.00</t>
+    <t>47 079.86</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>19 672.92</t>
+    <t>28 262.50</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>5 957.74</t>
+    <t>23 289.34</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>42 269.79</t>
+    <t>54 528.03</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>49 658.33</t>
+    <t>64 900.00</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>35 637.91</t>
+    <t>44 071.31</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>57 427.11</t>
+    <t>4 230.61</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>5 600.00</t>
+    <t>11 800.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>87 716.71</t>
+    <t>98 855.34</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>10 472.50</t>
+    <t>15 045.00</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>4 192.53</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>66 113.15</t>
+    <t>11 080.42</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>41 088.54</t>
+    <t>52 164.58</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>15 139.21</t>
+    <t>4 891.77</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>104 194.44</t>
+    <t>15 984.38</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>24 608.90</t>
+    <t>37 518.49</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>14 989.48</t>
+    <t>23 872.13</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>12 091.78</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>46 533.95</t>
+    <t>56 414.45</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>33 946.88</t>
+    <t>48 768.75</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>103 080.54</t>
+    <t>127 106.83</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>149 754.42</t>
+    <t>11 615.30</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>15 849.84</t>
+    <t>21 630.38</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>39 090.33</t>
+    <t>60 729.63</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>35 792.31</t>
+    <t>48 807.69</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>48 928.27</t>
+    <t>64 430.30</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>32 232.03</t>
+    <t>39 075.82</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>42 448.77</t>
+    <t>48 708.49</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>27 136.60</t>
+    <t>39 541.91</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>75 405.50</t>
+    <t>7 722.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>2 330.78</t>
+    <t>8 899.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>16 587.36</t>
+    <t>34 890.66</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>53 728.50</t>
-[...8 lines deleted...]
-    <t>19 914.04</t>
+    <t>73 095.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>36 791.97</t>
+    <t>43 296.63</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>2 582.25</t>
+    <t>16 159.50</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>169 172.60</t>
+    <t>12 252.05</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>1 784.75</t>
+    <t>6 814.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 784.44</t>
+    <t>5 805.49</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>52 119.09</t>
+    <t>58 183.86</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>11 728.31</t>
+    <t>16 849.13</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>16 660.24</t>
+    <t>29 257.00</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>21 866.50</t>
+    <t>28 578.00</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>1 770.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>124 109.59</t>
+    <t>130 397.26</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>8 746.58</t>
+    <t>44 215.07</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>16 493.25</t>
+    <t>28 963.75</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>7 358.36</t>
+    <t>11 431.74</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>7 489.25</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>32 321.53</t>
+    <t>41 513.89</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>22 973.24</t>
+    <t>22 349.10</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>43 471.04</t>
+    <t>47 845.48</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>26 559.12</t>
-[...8 lines deleted...]
-    <t>1 342.29</t>
+    <t>29 336.55</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>27 516.94</t>
+    <t>33 359.58</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>44 721.63</t>
+    <t>54 217.31</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>22 005.21</t>
+    <t>32 500.00</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>67 403.88</t>
+    <t>74 415.69</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>49 947.92</t>
+    <t>61 250.00</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>2 929.51</t>
+    <t>11 185.42</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>30 224.95</t>
+    <t>10 027.13</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>67 007.88</t>
-[...5 lines deleted...]
-    <t>23 748.29</t>
+    <t>79 402.40</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>74 417.19</t>
+    <t>98 200.00</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>69 643.84</t>
+    <t>76 832.88</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>95 479.45</t>
-[...8 lines deleted...]
-    <t>19 539.92</t>
+    <t>1 965.75</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>9 566.67</t>
+    <t>16 800.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>1 440.07</t>
+    <t>3 029.11</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>29 518.13</t>
+    <t>2 047.50</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
+    <t>2 772.60</t>
+  </si>
+  <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>39 141.67</t>
+    <t>60 809.38</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>38 803.23</t>
+    <t>2 858.61</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>94 776.58</t>
+    <t>109 150.27</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>278 465.75</t>
+    <t>23 013.70</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>44 711.68</t>
+    <t>49 155.08</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>40 101.69</t>
+    <t>57 610.88</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>21 857.99</t>
+    <t>1 629.17</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 407.53</t>
+    <t>4 834.93</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>99 139.59</t>
+    <t>110 510.44</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>36 208.03</t>
+    <t>52 017.17</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>7 251.38</t>
+    <t>10 566.30</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>45 692.49</t>
+    <t>65 642.74</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>269 701.37</t>
-[...8 lines deleted...]
-    <t>30 833.33</t>
+    <t>299 772.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2254,299 +2239,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2181794.3988</v>
+        <v>2070476.3988</v>
       </c>
       <c r="D2">
-        <v>131.03</v>
+        <v>133.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>285882201.42</v>
+        <v>276914758.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>285882201.42</v>
+        <v>276914758.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>52.94</v>
+        <v>54.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54377566.45</v>
+        <v>55503564.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54377566.45</v>
+        <v>55503564.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>462945.2241</v>
+        <v>458621.4012</v>
       </c>
       <c r="D4">
-        <v>121.71</v>
+        <v>124.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56345108.56</v>
+        <v>56953644.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56345108.56</v>
+        <v>56953644.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>129.46</v>
+        <v>132.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>129.46</v>
+        <v>132.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>129.46</v>
+        <v>132.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>126.12</v>
+        <v>128.8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>126.12</v>
+        <v>128.8</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>126.12</v>
+        <v>128.8</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>125.63</v>
+        <v>128.22</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1381.96</v>
+        <v>1410.44</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1381.96</v>
+        <v>1410.44</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>10765.66</v>
+        <v>10990.84</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>100705236.28</v>
+        <v>102811666.64</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>100705236.28</v>
+        <v>102811666.64</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2691.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D9">
-        <v>98.49</v>
+        <v>100.49</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>265052.23</v>
+        <v>278982.6</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>265052.23</v>
+        <v>278982.6</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2615,9689 +2600,9639 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>89.32</v>
+        <v>90.99</v>
       </c>
       <c r="E3" s="1">
-        <v>93.5512</v>
+        <v>92.0360615385</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>11964688.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1184736.0</v>
+        <v>-135988.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.5228708985026</v>
+        <v>-1.1365779032433</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>25009600.0</v>
+        <v>11828700.0</v>
       </c>
       <c r="N3" s="1">
-        <v>25009600.0</v>
+        <v>11828700.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.03</v>
+        <v>2.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.12</v>
+        <v>3.09</v>
       </c>
       <c r="J4" s="1">
-        <v>945.45454545455</v>
+        <v>936.36363636364</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.45</v>
+        <v>3.42</v>
       </c>
       <c r="N4" s="1">
-        <v>3.45</v>
+        <v>3.42</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>107.96</v>
+        <v>106.74</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>107.96</v>
+        <v>106.74</v>
       </c>
       <c r="N5" s="1">
-        <v>107.96</v>
+        <v>106.74</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>676.0</v>
+        <v>1818.0</v>
       </c>
       <c r="D6" s="1">
-        <v>115.36</v>
+        <v>4794.4</v>
       </c>
       <c r="E6" s="1">
-        <v>116.823047337</v>
+        <v>4792.1892519252</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>8712200.06</v>
       </c>
       <c r="I6" s="1">
-        <v>-989020.0</v>
+        <v>4019.14</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>0.046132319876961</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-989020.0</v>
+        <v>8716219.2</v>
       </c>
       <c r="N6" s="1">
-        <v>-989020.0</v>
+        <v>8716219.2</v>
       </c>
       <c r="O6" s="1">
-        <v>-0.2</v>
+        <v>1.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>483.0</v>
+        <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>105.69</v>
+        <v>115.65</v>
       </c>
       <c r="E7" s="1">
-        <v>105.815</v>
+        <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-60375.0</v>
+        <v>-457730.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-60375.0</v>
+        <v>-457730.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-60375.0</v>
+        <v>-457730.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>-0.09</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.803</v>
+        <v>101.522</v>
       </c>
       <c r="E8" s="1">
         <v>100.13</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I8" s="1">
-        <v>16825.0</v>
+        <v>34800.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.67212623589334</v>
+        <v>1.3901927494257</v>
       </c>
       <c r="K8">
-        <v>0.35</v>
+        <v>0.77</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2520075.0</v>
+        <v>2538050.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2528747.6</v>
+        <v>2557396.58</v>
       </c>
       <c r="O8" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>2380000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.43</v>
+        <v>103.417</v>
       </c>
       <c r="E9" s="1">
         <v>101.7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2420460.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-6426.0</v>
+        <v>40864.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.26548672566372</v>
+        <v>1.6882989183874</v>
       </c>
       <c r="K9">
-        <v>2.85</v>
+        <v>0.21</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>2414034.0</v>
+        <v>2461324.6</v>
       </c>
       <c r="N9" s="1">
-        <v>2481888.79</v>
+        <v>2466382.1</v>
       </c>
       <c r="O9" s="1">
         <v>0.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.818</v>
+        <v>100.771</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1576000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-18628.32</v>
+        <v>12150.96</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.182</v>
+        <v>0.771</v>
       </c>
       <c r="K10">
-        <v>2.3</v>
+        <v>2.78</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>1557371.68</v>
+        <v>1588150.96</v>
       </c>
       <c r="N10" s="1">
-        <v>1593570.43</v>
+        <v>1631983.46</v>
       </c>
       <c r="O10" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>95.862</v>
+        <v>96.763</v>
       </c>
       <c r="E11" s="1">
-        <v>99.49072913</v>
+        <v>97.75</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4576573.54</v>
+        <v>4496500.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-166921.54</v>
+        <v>-45402.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-3.6473037861422</v>
+        <v>-1.0097186700767</v>
       </c>
       <c r="K11">
-        <v>2.09</v>
+        <v>1.09</v>
       </c>
       <c r="L11" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="1">
-        <v>4409652.0</v>
+        <v>4451098.0</v>
       </c>
       <c r="N11" s="1">
-        <v>4505590.36</v>
+        <v>4501398.68</v>
       </c>
       <c r="O11" s="1">
         <v>0.91</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>2571000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.97</v>
+        <v>102.484</v>
       </c>
       <c r="E12" s="1">
         <v>100.42060793</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2581813.83</v>
       </c>
       <c r="I12" s="1">
-        <v>14124.87</v>
+        <v>53049.81</v>
       </c>
       <c r="J12" s="1">
-        <v>0.54709095736775</v>
+        <v>2.0547496253826</v>
       </c>
       <c r="K12">
-        <v>0.16</v>
+        <v>0.63</v>
       </c>
       <c r="L12" t="s">
         <v>65</v>
       </c>
       <c r="M12" s="1">
-        <v>2595938.7</v>
+        <v>2634863.64</v>
       </c>
       <c r="N12" s="1">
-        <v>2600161.21</v>
+        <v>2650985.95</v>
       </c>
       <c r="O12" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>66</v>
       </c>
       <c r="B13" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.54</v>
+        <v>98.414</v>
       </c>
       <c r="E13" s="1">
         <v>100.2479</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1002479.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-17079.0</v>
+        <v>-18339.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.7036765857439</v>
+        <v>-1.8293650041547</v>
       </c>
       <c r="K13">
-        <v>1.05</v>
+        <v>1.63</v>
       </c>
       <c r="L13" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="1">
-        <v>985400.0</v>
+        <v>984140.0</v>
       </c>
       <c r="N13" s="1">
-        <v>995900.0</v>
+        <v>1000452.5</v>
       </c>
       <c r="O13" s="1">
         <v>0.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="1">
         <v>1498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>106.359</v>
+        <v>105.699</v>
       </c>
       <c r="E14" s="1">
         <v>105.76043057</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1584291.25</v>
       </c>
       <c r="I14" s="1">
-        <v>8966.57</v>
+        <v>-920.23</v>
       </c>
       <c r="J14" s="1">
-        <v>0.56596727400975</v>
+        <v>-0.058084648261486</v>
       </c>
       <c r="K14">
-        <v>1.63</v>
+        <v>2.54</v>
       </c>
       <c r="L14" t="s">
         <v>71</v>
       </c>
       <c r="M14" s="1">
-        <v>1593257.82</v>
+        <v>1583371.02</v>
       </c>
       <c r="N14" s="1">
-        <v>1617725.15</v>
+        <v>1621382.77</v>
       </c>
       <c r="O14" s="1">
         <v>0.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.382</v>
+        <v>97.512</v>
       </c>
       <c r="E15" s="1">
         <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-249305.8</v>
+        <v>-133199.5</v>
       </c>
       <c r="J15" s="1">
-        <v>-4.5756116849425</v>
+        <v>-2.4446651005653</v>
       </c>
       <c r="K15">
-        <v>0.47</v>
+        <v>0.83</v>
       </c>
       <c r="L15" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>5199272.82</v>
+        <v>5315379.12</v>
       </c>
       <c r="N15" s="1">
-        <v>5224881.16</v>
+        <v>5360349.87</v>
       </c>
       <c r="O15" s="1">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.529</v>
+        <v>104.007</v>
       </c>
       <c r="E16" s="1">
         <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-20571.28</v>
+        <v>-12234.01</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.1263762001498</v>
+        <v>-0.66987069819645</v>
       </c>
       <c r="K16">
-        <v>1.29</v>
+        <v>1.85</v>
       </c>
       <c r="L16" t="s">
         <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>1805752.82</v>
+        <v>1814090.09</v>
       </c>
       <c r="N16" s="1">
-        <v>1830692.46</v>
+        <v>1849918.87</v>
       </c>
       <c r="O16" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="1">
-        <v>2500000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.791</v>
+        <v>99.588</v>
       </c>
       <c r="E17" s="1">
-        <v>103.3764868</v>
+        <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2584412.17</v>
+        <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-14637.17</v>
+        <v>21898.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.56636360755104</v>
+        <v>0.67080326243215</v>
       </c>
       <c r="K17">
-        <v>3.36</v>
+        <v>0.57</v>
       </c>
       <c r="L17" t="s">
         <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>2569775.0</v>
+        <v>3286404.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2653775.82</v>
+        <v>3305299.89</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.932</v>
+        <v>92.184</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441182</v>
+        <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3264505.59</v>
+        <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>33250.41</v>
+        <v>226116.4</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0185435154975</v>
+        <v>12.548556227107</v>
       </c>
       <c r="K18">
-        <v>0.09</v>
+        <v>0.48</v>
       </c>
       <c r="L18" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>3297756.0</v>
+        <v>2028048.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3300739.56</v>
+        <v>2038701.42</v>
       </c>
       <c r="O18" s="1">
-        <v>0.66</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="1">
-        <v>2200000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.665</v>
+        <v>98.12</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1801931.6</v>
+        <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>192698.4</v>
+        <v>24821.48</v>
       </c>
       <c r="J19" s="1">
-        <v>10.693990826289</v>
+        <v>0.73033323327305</v>
       </c>
       <c r="K19">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="L19" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="1">
-        <v>1994630.0</v>
+        <v>3423472.79</v>
       </c>
       <c r="N19" s="1">
-        <v>2001908.08</v>
+        <v>3428997.15</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>88</v>
       </c>
       <c r="C20" s="1">
-        <v>3525250.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.826</v>
+        <v>98.857</v>
       </c>
       <c r="E20" s="1">
-        <v>96.4088025</v>
+        <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3398651.31</v>
+        <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>-90108.39</v>
+        <v>1837.53</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.6512984646254</v>
+        <v>0.057904302518171</v>
       </c>
       <c r="K20">
-        <v>2.29</v>
+        <v>1.58</v>
       </c>
       <c r="L20" t="s">
         <v>89</v>
       </c>
       <c r="M20" s="1">
-        <v>3308542.92</v>
+        <v>3175228.66</v>
       </c>
       <c r="N20" s="1">
-        <v>3389106.45</v>
+        <v>3226418.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
       <c r="C21" s="1">
-        <v>3245250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.412</v>
+        <v>103.729</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572159</v>
+        <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3173391.13</v>
+        <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>-108813.84</v>
+        <v>8002.79</v>
       </c>
       <c r="J21" s="1">
-        <v>-3.4289451108411</v>
+        <v>0.1817332478413</v>
       </c>
       <c r="K21">
-        <v>1.1</v>
+        <v>1.88</v>
       </c>
       <c r="L21" t="s">
         <v>92</v>
       </c>
       <c r="M21" s="1">
-        <v>3064577.29</v>
+        <v>4411594.37</v>
       </c>
       <c r="N21" s="1">
-        <v>3100209.76</v>
+        <v>4491426.72</v>
       </c>
       <c r="O21" s="1">
-        <v>0.62</v>
+        <v>0.91</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>94</v>
       </c>
       <c r="C22" s="1">
-        <v>4253000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.789</v>
+        <v>107.221</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083188</v>
+        <v>108.54733851</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4403591.58</v>
+        <v>2305545.47</v>
       </c>
       <c r="I22" s="1">
-        <v>-31975.41</v>
+        <v>-28171.43</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.72612115404217</v>
+        <v>-1.2218986945419</v>
       </c>
       <c r="K22">
-        <v>1.31</v>
+        <v>1.5</v>
       </c>
       <c r="L22" t="s">
         <v>95</v>
       </c>
       <c r="M22" s="1">
-        <v>4371616.17</v>
+        <v>2277374.04</v>
       </c>
       <c r="N22" s="1">
-        <v>4427185.75</v>
+        <v>2309299.51</v>
       </c>
       <c r="O22" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="1">
-        <v>2124000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>106.989</v>
+        <v>100.585</v>
       </c>
       <c r="E23" s="1">
-        <v>108.54733851</v>
+        <v>99.95464109</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2305545.47</v>
+        <v>4325037.32</v>
       </c>
       <c r="I23" s="1">
-        <v>-33099.11</v>
+        <v>27275.63</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.4356303282971</v>
+        <v>0.63064496285086</v>
       </c>
       <c r="K23">
-        <v>0.88</v>
+        <v>0.2</v>
       </c>
       <c r="L23" t="s">
         <v>98</v>
       </c>
       <c r="M23" s="1">
-        <v>2272446.36</v>
+        <v>4352312.95</v>
       </c>
       <c r="N23" s="1">
-        <v>2291104.1</v>
+        <v>4360966.95</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="1">
-        <v>4327000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.632</v>
+        <v>97.934</v>
       </c>
       <c r="E24" s="1">
-        <v>99.95464109</v>
+        <v>100.01062956</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4325037.32</v>
+        <v>3261346.63</v>
       </c>
       <c r="I24" s="1">
-        <v>-57230.68</v>
+        <v>-67718.9</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.3232412986439</v>
+        <v>-2.0764091549508</v>
       </c>
       <c r="K24">
-        <v>2.68</v>
+        <v>0.15</v>
       </c>
       <c r="L24" t="s">
         <v>101</v>
       </c>
       <c r="M24" s="1">
-        <v>4267806.64</v>
+        <v>3193627.73</v>
       </c>
       <c r="N24" s="1">
-        <v>4383914.47</v>
+        <v>3198383.36</v>
       </c>
       <c r="O24" s="1">
-        <v>0.88</v>
+        <v>0.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="1">
-        <v>3261000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.168</v>
+        <v>100.402</v>
       </c>
       <c r="E25" s="1">
-        <v>100.01062956</v>
+        <v>100.06368348</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3261346.63</v>
+        <v>2658692.07</v>
       </c>
       <c r="I25" s="1">
-        <v>-125308.15</v>
+        <v>8989.07</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.8422211502247</v>
+        <v>0.33810120778673</v>
       </c>
       <c r="K25">
-        <v>1.96</v>
+        <v>2.03</v>
       </c>
       <c r="L25" t="s">
         <v>104</v>
       </c>
       <c r="M25" s="1">
-        <v>3136038.48</v>
+        <v>2667681.14</v>
       </c>
       <c r="N25" s="1">
-        <v>3199843.12</v>
+        <v>2721559.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="1">
-        <v>2657000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.902</v>
+        <v>97.044</v>
       </c>
       <c r="E26" s="1">
-        <v>100.06368348</v>
+        <v>65.88463274</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2658692.07</v>
+        <v>3126884.67</v>
       </c>
       <c r="I26" s="1">
-        <v>-30865.93</v>
+        <v>1478823.57</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.1609441479998</v>
+        <v>47.293831595011</v>
       </c>
       <c r="K26">
-        <v>1.6</v>
+        <v>3.9</v>
       </c>
       <c r="L26" t="s">
         <v>107</v>
       </c>
       <c r="M26" s="1">
-        <v>2627826.14</v>
+        <v>4605708.24</v>
       </c>
       <c r="N26" s="1">
-        <v>2670264.33</v>
+        <v>4790997.28</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>0.97</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="1">
-        <v>4746000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>94.029</v>
+        <v>99.263</v>
       </c>
       <c r="E27" s="1">
-        <v>65.88463274</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3126884.67</v>
+        <v>1445000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1335731.67</v>
+        <v>-10649.65</v>
       </c>
       <c r="J27" s="1">
-        <v>42.717650664103</v>
+        <v>-0.737</v>
       </c>
       <c r="K27">
-        <v>3.47</v>
+        <v>1.52</v>
       </c>
       <c r="L27" t="s">
         <v>110</v>
       </c>
       <c r="M27" s="1">
-        <v>4462616.34</v>
+        <v>1434350.35</v>
       </c>
       <c r="N27" s="1">
-        <v>4627101.0</v>
+        <v>1456356.5</v>
       </c>
       <c r="O27" s="1">
-        <v>0.93</v>
+        <v>0.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
       <c r="C28" s="1">
-        <v>1445000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.735</v>
+        <v>104.138</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>52.65093533</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1445000.0</v>
+        <v>667613.86</v>
       </c>
       <c r="I28" s="1">
-        <v>-18279.25</v>
+        <v>36636.71</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.265</v>
+        <v>5.4877096170532</v>
       </c>
       <c r="K28">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="L28" t="s">
         <v>113</v>
       </c>
       <c r="M28" s="1">
-        <v>1426720.75</v>
+        <v>704250.57</v>
       </c>
       <c r="N28" s="1">
-        <v>1443438.6</v>
+        <v>718508.53</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" s="1">
-        <v>1268000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.36</v>
+        <v>100.208</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093533</v>
+        <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>667613.86</v>
+        <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>31375.36</v>
+        <v>22206.25</v>
       </c>
       <c r="J29" s="1">
-        <v>4.6996268172144</v>
+        <v>0.75687735877112</v>
       </c>
       <c r="K29">
-        <v>0.86</v>
+        <v>0.15</v>
       </c>
       <c r="L29" t="s">
         <v>116</v>
       </c>
       <c r="M29" s="1">
-        <v>698989.22</v>
+        <v>2956136.0</v>
       </c>
       <c r="N29" s="1">
-        <v>709898.72</v>
+        <v>2960552.15</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.6</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="1">
-        <v>1269000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.867</v>
+        <v>100.815</v>
       </c>
       <c r="E30" s="1">
-        <v>99.92911899</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1268100.52</v>
+        <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-26168.29</v>
+        <v>13960.94</v>
       </c>
       <c r="J30" s="1">
-        <v>-2.0635816788404</v>
+        <v>0.81499941622884</v>
       </c>
       <c r="K30">
-        <v>0.54</v>
+        <v>1.2</v>
       </c>
       <c r="L30" t="s">
         <v>119</v>
       </c>
       <c r="M30" s="1">
-        <v>1241932.23</v>
+        <v>1726960.94</v>
       </c>
       <c r="N30" s="1">
-        <v>1248841.23</v>
+        <v>1747445.57</v>
       </c>
       <c r="O30" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="1">
-        <v>1325000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>96.632</v>
+        <v>99.66</v>
       </c>
       <c r="E31" s="1">
-        <v>102.98398264</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1364537.77</v>
+        <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-84163.77</v>
+        <v>-7639.8</v>
       </c>
       <c r="J31" s="1">
-        <v>-6.1679326032873</v>
+        <v>-0.34</v>
       </c>
       <c r="K31">
-        <v>1.13</v>
+        <v>1.93</v>
       </c>
       <c r="L31" t="s">
         <v>122</v>
       </c>
       <c r="M31" s="1">
-        <v>1280374.0</v>
+        <v>2239360.2</v>
       </c>
       <c r="N31" s="1">
-        <v>1295317.06</v>
+        <v>2282614.95</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>124</v>
       </c>
       <c r="C32" s="1">
-        <v>2950000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.453</v>
+        <v>102.333</v>
       </c>
       <c r="E32" s="1">
-        <v>99.45524576</v>
+        <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2933929.75</v>
+        <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-59066.25</v>
+        <v>-27048.02</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.013212824881</v>
+        <v>-1.1449929277859</v>
       </c>
       <c r="K32">
-        <v>1.07</v>
+        <v>2.59</v>
       </c>
       <c r="L32" t="s">
         <v>125</v>
       </c>
       <c r="M32" s="1">
-        <v>2874863.5</v>
+        <v>2335239.06</v>
       </c>
       <c r="N32" s="1">
-        <v>2906575.34</v>
+        <v>2394285.81</v>
       </c>
       <c r="O32" s="1">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>127</v>
       </c>
       <c r="C33" s="1">
-        <v>1713000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.936</v>
+        <v>102.318</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1713000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-18226.32</v>
+        <v>15240.38</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.064</v>
+        <v>1.9192136960943</v>
       </c>
       <c r="K33">
-        <v>0.75</v>
+        <v>0.88</v>
       </c>
       <c r="L33" t="s">
         <v>128</v>
       </c>
       <c r="M33" s="1">
-        <v>1694773.68</v>
+        <v>809335.38</v>
       </c>
       <c r="N33" s="1">
-        <v>1707698.5</v>
+        <v>816303.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>129</v>
       </c>
       <c r="B34" t="s">
         <v>130</v>
       </c>
       <c r="C34" s="1">
-        <v>2247000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>96.982</v>
+        <v>102.989</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2247000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-67814.46</v>
+        <v>-11130.63</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.018</v>
+        <v>-0.59683818176317</v>
       </c>
       <c r="K34">
-        <v>1.47</v>
+        <v>2.89</v>
       </c>
       <c r="L34" t="s">
         <v>131</v>
       </c>
       <c r="M34" s="1">
-        <v>2179185.54</v>
+        <v>1853802.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2212281.98</v>
+        <v>1905866.38</v>
       </c>
       <c r="O34" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>132</v>
       </c>
       <c r="B35" t="s">
         <v>133</v>
       </c>
       <c r="C35" s="1">
-        <v>2282000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.132</v>
+        <v>98.743</v>
       </c>
       <c r="E35" s="1">
-        <v>103.51827695</v>
+        <v>93.54200514</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2362287.08</v>
+        <v>2548084.22</v>
       </c>
       <c r="I35" s="1">
-        <v>-54454.84</v>
+        <v>141675.1</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.305174526036</v>
+        <v>5.5600634738831</v>
       </c>
       <c r="K35">
-        <v>2.09</v>
+        <v>0.48</v>
       </c>
       <c r="L35" t="s">
         <v>134</v>
       </c>
       <c r="M35" s="1">
-        <v>2307832.24</v>
+        <v>2689759.32</v>
       </c>
       <c r="N35" s="1">
-        <v>2355579.92</v>
+        <v>2702819.59</v>
       </c>
       <c r="O35" s="1">
-        <v>0.47</v>
+        <v>0.55</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>791000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.2</v>
+        <v>100.493</v>
       </c>
       <c r="E36" s="1">
-        <v>100.39127686</v>
+        <v>97.99</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>794095.0</v>
+        <v>2645730.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-1513.0</v>
+        <v>67581.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.19053135959803</v>
+        <v>2.5543422798245</v>
       </c>
       <c r="K36">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="L36" t="s">
         <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>792582.0</v>
+        <v>2713311.0</v>
       </c>
       <c r="N36" s="1">
-        <v>795888.82</v>
+        <v>2717811.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>1800000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.949</v>
+        <v>103.506</v>
       </c>
       <c r="E37" s="1">
-        <v>103.60736833</v>
+        <v>100.83408623</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1864932.63</v>
+        <v>4268306.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-29850.63</v>
+        <v>113102.11</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.6006277931874</v>
+        <v>2.6498120553361</v>
       </c>
       <c r="K37">
-        <v>2.44</v>
+        <v>3.14</v>
       </c>
       <c r="L37" t="s">
         <v>140</v>
       </c>
       <c r="M37" s="1">
-        <v>1835082.0</v>
+        <v>4381408.98</v>
       </c>
       <c r="N37" s="1">
-        <v>1879058.71</v>
+        <v>4514307.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>141</v>
       </c>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" s="1">
-        <v>2724000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.126</v>
+        <v>101.524</v>
       </c>
       <c r="E38" s="1">
-        <v>93.54200514</v>
+        <v>100.1633029</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2548084.22</v>
+        <v>2380881.71</v>
       </c>
       <c r="I38" s="1">
-        <v>124868.02</v>
+        <v>32343.77</v>
       </c>
       <c r="J38" s="1">
-        <v>4.9004667514483</v>
+        <v>1.358478662092</v>
       </c>
       <c r="K38">
-        <v>0.21</v>
+        <v>0.48</v>
       </c>
       <c r="L38" t="s">
         <v>143</v>
       </c>
       <c r="M38" s="1">
-        <v>2672952.24</v>
+        <v>2413225.48</v>
       </c>
       <c r="N38" s="1">
-        <v>2678549.5</v>
+        <v>2424623.39</v>
       </c>
       <c r="O38" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>144</v>
       </c>
       <c r="B39" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="1">
-        <v>2700000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.507</v>
+        <v>102.439</v>
       </c>
       <c r="E39" s="1">
-        <v>97.99</v>
+        <v>102.84970974</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2645730.0</v>
+        <v>5268990.63</v>
       </c>
       <c r="I39" s="1">
-        <v>-13041.0</v>
+        <v>-21040.66</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.49290743953465</v>
+        <v>-0.39932999463315</v>
       </c>
       <c r="K39">
-        <v>2.24</v>
+        <v>3.38</v>
       </c>
       <c r="L39" t="s">
         <v>146</v>
       </c>
       <c r="M39" s="1">
-        <v>2632689.0</v>
+        <v>5247949.97</v>
       </c>
       <c r="N39" s="1">
-        <v>2693064.0</v>
+        <v>5420851.22</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>147</v>
       </c>
       <c r="B40" t="s">
         <v>148</v>
       </c>
       <c r="C40" s="1">
-        <v>4233000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.376</v>
+        <v>96.263</v>
       </c>
       <c r="E40" s="1">
-        <v>100.83408623</v>
+        <v>100.08024879</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4268306.87</v>
+        <v>2473983.75</v>
       </c>
       <c r="I40" s="1">
-        <v>-19390.79</v>
+        <v>-94362.39</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.45429699856608</v>
+        <v>-3.8141879468691</v>
       </c>
       <c r="K40">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4248916.08</v>
+        <v>2379621.36</v>
       </c>
       <c r="N40" s="1">
-        <v>4351742.71</v>
+        <v>2379621.36</v>
       </c>
       <c r="O40" s="1">
-        <v>0.87</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
         <v>150</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-5390.29</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.16100029868578</v>
+      </c>
+      <c r="K41">
+        <v>2.42</v>
+      </c>
+      <c r="L41" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>2383085.12</v>
+        <v>3342609.71</v>
       </c>
       <c r="N41" s="1">
-        <v>2458215.3</v>
+        <v>3423763.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
         <v>153</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>103.244</v>
+      </c>
+      <c r="E42" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I42" s="1">
+        <v>10245.46</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.52586848297917</v>
+      </c>
+      <c r="K42">
+        <v>0.22</v>
+      </c>
+      <c r="L42" t="s">
         <v>154</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>5213779.56</v>
+        <v>1958538.68</v>
       </c>
       <c r="N42" s="1">
-        <v>5353594.77</v>
+        <v>1962648.85</v>
       </c>
       <c r="O42" s="1">
-        <v>1.08</v>
+        <v>0.4</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
         <v>156</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>102.125</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>20655.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>2.125</v>
+      </c>
+      <c r="K43">
+        <v>0.21</v>
+      </c>
+      <c r="L43" t="s">
         <v>157</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>2380264.08</v>
+        <v>992655.0</v>
       </c>
       <c r="N43" s="1">
-        <v>2451883.41</v>
+        <v>994696.88</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
         <v>159</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>106.593</v>
+      </c>
+      <c r="E44" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2537150.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>127675.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>5.032221193071</v>
+      </c>
+      <c r="K44">
+        <v>6.56</v>
+      </c>
+      <c r="L44" t="s">
         <v>160</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>3320780.76</v>
+        <v>2664825.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3387880.26</v>
+        <v>2828797.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
         <v>162</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.615</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="I45" s="1">
+        <v>9908.59</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.5112797315287</v>
+      </c>
+      <c r="K45">
+        <v>1.74</v>
+      </c>
+      <c r="L45" t="s">
         <v>163</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>1938734.0</v>
+        <v>1947906.4</v>
       </c>
       <c r="N45" s="1">
-        <v>1993878.74</v>
+        <v>1981625.07</v>
       </c>
       <c r="O45" s="1">
         <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
         <v>165</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.274</v>
+      </c>
+      <c r="E46" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>11718.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.4481619165634</v>
+      </c>
+      <c r="K46">
+        <v>0.16</v>
+      </c>
+      <c r="L46" t="s">
         <v>166</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>2582750.0</v>
+        <v>2626398.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2729462.33</v>
+        <v>2630785.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>97.358</v>
+      </c>
+      <c r="E47" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="I47" s="1">
+        <v>105493.3</v>
+      </c>
+      <c r="J47" s="1">
+        <v>5.2558089968524</v>
+      </c>
+      <c r="K47">
+        <v>0.89</v>
+      </c>
+      <c r="L47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>1917124.0</v>
+        <v>2112668.6</v>
       </c>
       <c r="N47" s="1">
-        <v>1942923.89</v>
+        <v>2131882.14</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.96</v>
+      </c>
+      <c r="E48" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="I48" s="1">
+        <v>40569.38</v>
+      </c>
+      <c r="J48" s="1">
+        <v>1.0192862303541</v>
+      </c>
+      <c r="K48">
+        <v>1.48</v>
+      </c>
+      <c r="L48" t="s">
         <v>172</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>2593188.0</v>
+        <v>4020744.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2654978.63</v>
+        <v>4080854.94</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.83</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>90.506</v>
+      </c>
+      <c r="E49" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="I49" s="1">
+        <v>17337.79</v>
+      </c>
+      <c r="J49" s="1">
+        <v>1.0756986257985</v>
+      </c>
+      <c r="K49">
+        <v>2.82</v>
+      </c>
+      <c r="L49" t="s">
         <v>175</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>2110194.8</v>
+        <v>1629108.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2123568.93</v>
+        <v>1679779.23</v>
       </c>
       <c r="O49" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>98.963</v>
+      </c>
+      <c r="E50" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-25736.47</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-1.0389967989261</v>
+      </c>
+      <c r="K50">
+        <v>0.28</v>
+      </c>
+      <c r="L50" t="s">
         <v>178</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>3922217.05</v>
+        <v>2451313.51</v>
       </c>
       <c r="N50" s="1">
-        <v>3960954.69</v>
+        <v>2458280.07</v>
       </c>
       <c r="O50" s="1">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
         <v>180</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>102.523</v>
+      </c>
+      <c r="E51" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="I51" s="1">
+        <v>14066.8</v>
+      </c>
+      <c r="J51" s="1">
+        <v>0.42967203760888</v>
+      </c>
+      <c r="K51">
+        <v>0.21</v>
+      </c>
+      <c r="L51" t="s">
         <v>181</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1551780.0</v>
+        <v>3287912.61</v>
       </c>
       <c r="N51" s="1">
-        <v>1596533.42</v>
+        <v>3294727.49</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.67</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" t="s">
         <v>183</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.846</v>
+      </c>
+      <c r="E52" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="I52" s="1">
+        <v>11582.93</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.60087234658825</v>
+      </c>
+      <c r="K52">
+        <v>2.48</v>
+      </c>
+      <c r="L52" t="s">
         <v>184</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>2420227.16</v>
+        <v>1939268.58</v>
       </c>
       <c r="N52" s="1">
-        <v>2464090.7</v>
+        <v>1986862.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" t="s">
         <v>186</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.463</v>
+      </c>
+      <c r="E53" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5886.12</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-0.36850570764012</v>
+      </c>
+      <c r="K53">
+        <v>1.47</v>
+      </c>
+      <c r="L53" t="s">
         <v>187</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>3258568.56</v>
+        <v>1591408.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3350001.47</v>
+        <v>1614881.97</v>
       </c>
       <c r="O53" s="1">
-        <v>0.67</v>
+        <v>0.33</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
         <v>189</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.647</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="I54" s="1">
+        <v>7549.34</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.47639337049821</v>
+      </c>
+      <c r="K54">
+        <v>0.66</v>
+      </c>
+      <c r="L54" t="s">
         <v>190</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1925422.98</v>
+        <v>1592235.54</v>
       </c>
       <c r="N54" s="1">
-        <v>1963909.69</v>
+        <v>1602617.42</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" t="s">
         <v>192</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>95.152</v>
+      </c>
+      <c r="E55" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="I55" s="1">
+        <v>153343.03</v>
+      </c>
+      <c r="J55" s="1">
+        <v>3.8937408900001</v>
+      </c>
+      <c r="K55">
+        <v>1.15</v>
+      </c>
+      <c r="L55" t="s">
         <v>193</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1285094.33</v>
+        <v>4091536.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1287319.65</v>
+        <v>4141015.45</v>
       </c>
       <c r="O55" s="1">
-        <v>0.26</v>
+        <v>0.84</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-7843.29</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.507</v>
+      </c>
+      <c r="K56">
+        <v>0.18</v>
+      </c>
+      <c r="L56" t="s">
         <v>196</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1595744.0</v>
+        <v>1539156.71</v>
       </c>
       <c r="N56" s="1">
-        <v>1611853.59</v>
+        <v>1541930.63</v>
       </c>
       <c r="O56" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
         <v>198</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>91.301</v>
+      </c>
+      <c r="E57" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-280209.96</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-9.2976807490997</v>
+      </c>
+      <c r="K57">
+        <v>0.21</v>
+      </c>
+      <c r="L57" t="s">
         <v>199</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>1580655.3</v>
+        <v>2733551.94</v>
       </c>
       <c r="N57" s="1">
-        <v>1583374.36</v>
+        <v>2739789.44</v>
       </c>
       <c r="O57" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" t="s">
         <v>201</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.381</v>
+      </c>
+      <c r="E58" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I58" s="1">
+        <v>302818.36</v>
+      </c>
+      <c r="J58" s="1">
+        <v>7.5216703621463</v>
+      </c>
+      <c r="K58">
+        <v>0.18</v>
+      </c>
+      <c r="L58" t="s">
         <v>202</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>4055846.0</v>
+        <v>4328764.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4097785.73</v>
+        <v>4336720.16</v>
       </c>
       <c r="O58" s="1">
-        <v>0.82</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
         <v>204</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>101.209</v>
+      </c>
+      <c r="E59" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-7784.87</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.24751087100365</v>
+      </c>
+      <c r="K59">
+        <v>0.53</v>
+      </c>
+      <c r="L59" t="s">
         <v>205</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>1532396.32</v>
+        <v>3137479.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1558335.99</v>
+        <v>3153976.95</v>
       </c>
       <c r="O59" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
         <v>207</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>87.819</v>
+      </c>
+      <c r="E60" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-306218.68</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-10.813214589116</v>
+      </c>
+      <c r="K60">
+        <v>1.58</v>
+      </c>
+      <c r="L60" t="s">
         <v>208</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>2720737.62</v>
+        <v>2525674.44</v>
       </c>
       <c r="N60" s="1">
-        <v>2804424.08</v>
+        <v>2571241.07</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
         <v>210</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>105.897</v>
+      </c>
+      <c r="E61" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-21744.51</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.56542615898684</v>
+      </c>
+      <c r="K61">
+        <v>4.5</v>
+      </c>
+      <c r="L61" t="s">
         <v>211</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1715043.42</v>
+        <v>3823940.67</v>
       </c>
       <c r="N61" s="1">
-        <v>1740421.05</v>
+        <v>3986335.92</v>
       </c>
       <c r="O61" s="1">
-        <v>0.35</v>
+        <v>0.81</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
         <v>213</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I62" s="1">
+        <v>17455.62</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.41520803709928</v>
+      </c>
+      <c r="K62">
+        <v>2.46</v>
+      </c>
+      <c r="L62" t="s">
         <v>214</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>4322956.0</v>
+        <v>4221521.64</v>
       </c>
       <c r="N62" s="1">
-        <v>4325125.86</v>
+        <v>4324083.31</v>
       </c>
       <c r="O62" s="1">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>215</v>
+      </c>
+      <c r="B63" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>102.963</v>
+      </c>
+      <c r="E63" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-22724.95</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.1482919631083</v>
+      </c>
+      <c r="K63">
+        <v>2.34</v>
+      </c>
+      <c r="L63" t="s">
         <v>217</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>3094668.0</v>
+        <v>1956297.0</v>
       </c>
       <c r="N63" s="1">
-        <v>3098596.08</v>
+        <v>2000709.5</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B64" t="s">
         <v>219</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>109.696</v>
+      </c>
+      <c r="E64" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-30937.17</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.6319059561455</v>
+      </c>
+      <c r="K64">
+        <v>5.17</v>
+      </c>
+      <c r="L64" t="s">
         <v>220</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>2467780.56</v>
+        <v>1864832.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2501273.98</v>
+        <v>1952772.07</v>
       </c>
       <c r="O64" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" t="s">
         <v>222</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="E65" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1763.09</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.10945756944919</v>
+      </c>
+      <c r="K65">
+        <v>4.36</v>
+      </c>
+      <c r="L65" t="s">
         <v>223</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>3819463.03</v>
+        <v>1608988.92</v>
       </c>
       <c r="N65" s="1">
-        <v>3946745.79</v>
+        <v>1677957.62</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>0.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>224</v>
+      </c>
+      <c r="B66" t="s">
         <v>225</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>95.863</v>
+      </c>
+      <c r="E66" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I66" s="1">
+        <v>70023.51</v>
+      </c>
+      <c r="J66" s="1">
+        <v>2.5621382421197</v>
+      </c>
+      <c r="K66">
+        <v>1.14</v>
+      </c>
+      <c r="L66" t="s">
         <v>226</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>4160985.92</v>
+        <v>2803034.12</v>
       </c>
       <c r="N66" s="1">
-        <v>4245584.81</v>
+        <v>2836294.62</v>
       </c>
       <c r="O66" s="1">
-        <v>0.85</v>
+        <v>0.58</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" t="s">
         <v>228</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>103.497</v>
+      </c>
+      <c r="E67" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I67" s="1">
+        <v>638.1</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.030836486449851</v>
+      </c>
+      <c r="K67">
+        <v>4.45</v>
+      </c>
+      <c r="L67" t="s">
         <v>229</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>1945923.0</v>
+        <v>2069940.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1979905.29</v>
+        <v>2158960.55</v>
       </c>
       <c r="O67" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.733</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>20765.89</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.733</v>
+      </c>
+      <c r="K68">
+        <v>2.07</v>
+      </c>
+      <c r="L68" t="s">
         <v>232</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1844636.0</v>
+        <v>2853765.89</v>
       </c>
       <c r="N68" s="1">
-        <v>1922702.1</v>
+        <v>2912462.11</v>
       </c>
       <c r="O68" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
         <v>234</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>105.744</v>
+      </c>
+      <c r="E69" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-5931.8</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.15807840447952</v>
+      </c>
+      <c r="K69">
+        <v>2.89</v>
+      </c>
+      <c r="L69" t="s">
         <v>235</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>1590226.4</v>
+        <v>3746509.92</v>
       </c>
       <c r="N69" s="1">
-        <v>1652607.04</v>
+        <v>3848814.05</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.78</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>236</v>
+      </c>
+      <c r="B70" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>102.97</v>
+      </c>
+      <c r="E70" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>29343.6</v>
+      </c>
+      <c r="J70" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="K70">
+        <v>0.83</v>
+      </c>
+      <c r="L70" t="s">
         <v>238</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2769759.0</v>
+        <v>1017343.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2794206.89</v>
+        <v>1025549.49</v>
       </c>
       <c r="O70" s="1">
-        <v>0.56</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>239</v>
+      </c>
+      <c r="B71" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.241</v>
+      </c>
+      <c r="E71" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-2367.93</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-0.089877002381124</v>
+      </c>
+      <c r="K71">
+        <v>1.43</v>
+      </c>
+      <c r="L71" t="s">
         <v>241</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2042000.0</v>
+        <v>2632266.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2122034.25</v>
+        <v>2669502.99</v>
       </c>
       <c r="O71" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>242</v>
+      </c>
+      <c r="B72" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="E72" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>19740.84</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.84356435643564</v>
+      </c>
+      <c r="K72">
+        <v>0.25</v>
+      </c>
+      <c r="L72" t="s">
         <v>244</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2775971.71</v>
+        <v>2359910.84</v>
       </c>
       <c r="N72" s="1">
-        <v>2822775.23</v>
+        <v>2365704.77</v>
       </c>
       <c r="O72" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>245</v>
+      </c>
+      <c r="B73" t="s">
         <v>246</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.877</v>
+      </c>
+      <c r="E73" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-47377.13</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-2.140473209858</v>
+      </c>
+      <c r="K73">
+        <v>0.13</v>
+      </c>
+      <c r="L73" t="s">
         <v>247</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>3714800.07</v>
+        <v>2166018.01</v>
       </c>
       <c r="N73" s="1">
-        <v>3793078.23</v>
+        <v>2168968.68</v>
       </c>
       <c r="O73" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.942</v>
+      </c>
+      <c r="E74" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>33140.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>0.72767195476752</v>
+      </c>
+      <c r="K74">
+        <v>0.63</v>
+      </c>
+      <c r="L74" t="s">
         <v>250</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>993493.28</v>
+        <v>4587390.0</v>
       </c>
       <c r="N74" s="1">
-        <v>996807.2</v>
+        <v>4615608.75</v>
       </c>
       <c r="O74" s="1">
-        <v>0.2</v>
+        <v>0.94</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.508</v>
+      </c>
+      <c r="E75" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-17126.68</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-0.92374704562085</v>
+      </c>
+      <c r="K75">
+        <v>2.58</v>
+      </c>
+      <c r="L75" t="s">
         <v>253</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>2598778.0</v>
+        <v>1836917.68</v>
       </c>
       <c r="N75" s="1">
-        <v>2624332.79</v>
+        <v>1884572.02</v>
       </c>
       <c r="O75" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
         <v>255</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.03</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-136.79</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.0069025510418772</v>
+      </c>
+      <c r="K76">
+        <v>0.15</v>
+      </c>
+      <c r="L76" t="s">
         <v>256</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>2146587.87</v>
+        <v>1981594.3</v>
       </c>
       <c r="N76" s="1">
-        <v>2186175.98</v>
+        <v>1984483.26</v>
       </c>
       <c r="O76" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" t="s">
         <v>258</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>4500000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.363</v>
+        <v>100.976</v>
       </c>
       <c r="E77" s="1">
-        <v>101.20555556</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4554250.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-82915.0</v>
+        <v>9935.68</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.8206071252127</v>
+        <v>0.976</v>
       </c>
       <c r="K77">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4471335.0</v>
+        <v>1027935.68</v>
       </c>
       <c r="N77" s="1">
-        <v>4478725.63</v>
+        <v>1027935.68</v>
       </c>
       <c r="O77" s="1">
-        <v>0.9</v>
+        <v>0.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" t="s">
+        <v>260</v>
+      </c>
+      <c r="C78" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.553</v>
+      </c>
+      <c r="E78" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-389.1</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-0.026581169710829</v>
+      </c>
+      <c r="K78">
+        <v>1.61</v>
+      </c>
+      <c r="L78" t="s">
         <v>261</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>1818199.24</v>
+        <v>1463429.1</v>
       </c>
       <c r="N78" s="1">
-        <v>1857286.51</v>
+        <v>1487132.85</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" t="s">
+        <v>263</v>
+      </c>
+      <c r="C79" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>96.125</v>
+      </c>
+      <c r="E79" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-31615.08</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-1.889238180779</v>
+      </c>
+      <c r="K79">
+        <v>0.23</v>
+      </c>
+      <c r="L79" t="s">
         <v>264</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>1977434.2</v>
+        <v>1641815.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2018361.11</v>
+        <v>1645815.93</v>
       </c>
       <c r="O79" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" t="s">
+        <v>266</v>
+      </c>
+      <c r="C80" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.792</v>
+      </c>
+      <c r="E80" s="1">
+        <v>78.77307</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2914603.59</v>
+      </c>
+      <c r="I80" s="1">
+        <v>740700.41</v>
+      </c>
+      <c r="J80" s="1">
+        <v>25.413418570585</v>
+      </c>
+      <c r="K80">
+        <v>1.32</v>
+      </c>
+      <c r="L80" t="s">
         <v>267</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>3082463.1</v>
+        <v>3655304.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3139245.79</v>
+        <v>3704265.64</v>
       </c>
       <c r="O80" s="1">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>268</v>
+      </c>
+      <c r="B81" t="s">
+        <v>269</v>
+      </c>
+      <c r="C81" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.583</v>
+      </c>
+      <c r="E81" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I81" s="1">
+        <v>145654.99</v>
+      </c>
+      <c r="J81" s="1">
+        <v>3.8353827843283</v>
+      </c>
+      <c r="K81">
+        <v>0.13</v>
+      </c>
+      <c r="L81" t="s">
         <v>270</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>1443966.3</v>
+        <v>3943320.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1459125.68</v>
+        <v>3948486.67</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B82" t="s">
+        <v>272</v>
+      </c>
+      <c r="C82" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>104.117</v>
+      </c>
+      <c r="E82" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-7745.05</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.24015954180646</v>
+      </c>
+      <c r="K82">
+        <v>3.48</v>
+      </c>
+      <c r="L82" t="s">
         <v>273</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1601318.32</v>
+        <v>3217215.3</v>
       </c>
       <c r="N82" s="1">
-        <v>1625323.91</v>
+        <v>3324850.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>274</v>
+      </c>
+      <c r="B83" t="s">
+        <v>275</v>
+      </c>
+      <c r="C83" s="1">
+        <v>2373000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="E83" s="1">
+        <v>97.79670122</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2320715.72</v>
+      </c>
+      <c r="I83" s="1">
+        <v>51216.43</v>
+      </c>
+      <c r="J83" s="1">
+        <v>2.2069239053545</v>
+      </c>
+      <c r="K83">
+        <v>1.86</v>
+      </c>
+      <c r="L83" t="s">
         <v>276</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>3653047.0</v>
+        <v>2371932.15</v>
       </c>
       <c r="N83" s="1">
-        <v>3697142.89</v>
+        <v>2415980.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>277</v>
+      </c>
+      <c r="B84" t="s">
+        <v>278</v>
+      </c>
+      <c r="C84" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>103.617</v>
+      </c>
+      <c r="E84" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-10863.14</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-2.7626824321577</v>
+      </c>
+      <c r="K84">
+        <v>3.04</v>
+      </c>
+      <c r="L84" t="s">
         <v>279</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>3903920.0</v>
+        <v>382346.73</v>
       </c>
       <c r="N84" s="1">
-        <v>3973239.44</v>
+        <v>393555.11</v>
       </c>
       <c r="O84" s="1">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>280</v>
+      </c>
+      <c r="B85" t="s">
+        <v>281</v>
+      </c>
+      <c r="C85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.83</v>
+      </c>
+      <c r="E85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-4584.9</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.17</v>
+      </c>
+      <c r="K85">
+        <v>3.23</v>
+      </c>
+      <c r="L85" t="s">
         <v>282</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>3204144.6</v>
+        <v>2692415.1</v>
       </c>
       <c r="N85" s="1">
-        <v>3292821.16</v>
+        <v>2779580.64</v>
       </c>
       <c r="O85" s="1">
-        <v>0.66</v>
+        <v>0.56</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>283</v>
+      </c>
+      <c r="B86" t="s">
+        <v>284</v>
+      </c>
+      <c r="C86" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>96.451</v>
+      </c>
+      <c r="E86" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I86" s="1">
+        <v>142420.09</v>
+      </c>
+      <c r="J86" s="1">
+        <v>3.3261832194522</v>
+      </c>
+      <c r="K86">
+        <v>1.19</v>
+      </c>
+      <c r="L86" t="s">
         <v>285</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>2362416.42</v>
+        <v>4424207.37</v>
       </c>
       <c r="N86" s="1">
-        <v>2398036.14</v>
+        <v>4478869.12</v>
       </c>
       <c r="O86" s="1">
-        <v>0.48</v>
+        <v>0.91</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>286</v>
+      </c>
+      <c r="B87" t="s">
+        <v>287</v>
+      </c>
+      <c r="C87" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>96.888</v>
+      </c>
+      <c r="E87" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-17743.73</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.49398708979729</v>
+      </c>
+      <c r="K87">
+        <v>0.11</v>
+      </c>
+      <c r="L87" t="s">
         <v>288</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>380848.59</v>
+        <v>3574198.32</v>
       </c>
       <c r="N87" s="1">
-        <v>389912.15</v>
+        <v>3578241.06</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.73</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>289</v>
+      </c>
+      <c r="B88" t="s">
+        <v>290</v>
+      </c>
+      <c r="C88" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>98.404</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-21783.64</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-1.0343705199606</v>
+      </c>
+      <c r="K88">
+        <v>0.91</v>
+      </c>
+      <c r="L88" t="s">
         <v>291</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>2642277.87</v>
+        <v>2084196.72</v>
       </c>
       <c r="N88" s="1">
-        <v>2714347.7</v>
+        <v>2103534.35</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>292</v>
+      </c>
+      <c r="B89" t="s">
+        <v>293</v>
+      </c>
+      <c r="C89" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.238</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-38811.47</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-2.6753482161938</v>
+      </c>
+      <c r="K89">
+        <v>2.28</v>
+      </c>
+      <c r="L89" t="s">
         <v>294</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>4415216.85</v>
+        <v>1411895.76</v>
       </c>
       <c r="N89" s="1">
-        <v>4457041.37</v>
+        <v>1444993.4</v>
       </c>
       <c r="O89" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B90" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C90" s="1">
-        <v>2137000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="D90" s="1">
-        <v>94.215</v>
+        <v>101.697</v>
       </c>
       <c r="E90" s="1">
-        <v>99.685</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2130268.45</v>
+        <v>1230103.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-116893.9</v>
+        <v>20874.85</v>
       </c>
       <c r="J90" s="1">
-        <v>-5.4872849475849</v>
+        <v>1.6970001699045</v>
       </c>
       <c r="K90">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.05</v>
+      </c>
+      <c r="L90">
+        <v>576.61</v>
       </c>
       <c r="M90" s="1">
-        <v>2013374.55</v>
+        <v>1250977.85</v>
       </c>
       <c r="N90" s="1">
-        <v>2032695.37</v>
+        <v>1251554.46</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.25</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C91" s="1">
-        <v>2118000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.866</v>
+        <v>105.548</v>
       </c>
       <c r="E91" s="1">
-        <v>99.43250047</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2105980.36</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-33178.48</v>
+        <v>-59390.87</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.5754410929074</v>
+        <v>-1.358739593323</v>
       </c>
       <c r="K91">
-        <v>0.57</v>
+        <v>0.23</v>
       </c>
       <c r="L91" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="M91" s="1">
-        <v>2072801.88</v>
+        <v>4311635.8</v>
       </c>
       <c r="N91" s="1">
-        <v>2084944.11</v>
+        <v>4320997.26</v>
       </c>
       <c r="O91" s="1">
-        <v>0.42</v>
+        <v>0.88</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B92" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C92" s="1">
-        <v>1452000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>96.819</v>
+        <v>101.211</v>
       </c>
       <c r="E92" s="1">
-        <v>99.91096625</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1450707.23</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-44895.35</v>
+        <v>4272.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-3.0947216000295</v>
+        <v>0.53040913018862</v>
       </c>
       <c r="K92">
-        <v>1.93</v>
+        <v>1.55</v>
       </c>
       <c r="L92" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="M92" s="1">
-        <v>1405811.88</v>
+        <v>809688.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1433817.58</v>
+        <v>822077.04</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B93" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C93" s="1">
-        <v>3000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>104.174</v>
+        <v>105.814</v>
       </c>
       <c r="E93" s="1">
-        <v>102.76761933</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3083028.58</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>42191.42</v>
+        <v>-10634.97</v>
       </c>
       <c r="J93" s="1">
-        <v>1.3685056399964</v>
+        <v>-0.43508252397357</v>
       </c>
       <c r="K93">
-        <v>2.46</v>
+        <v>1.09</v>
       </c>
       <c r="L93" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="M93" s="1">
-        <v>3125220.0</v>
+        <v>2433722.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3198907.5</v>
+        <v>2458888.1</v>
       </c>
       <c r="O93" s="1">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B94" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C94" s="1">
-        <v>4085000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>104.266</v>
+        <v>97.609</v>
       </c>
       <c r="E94" s="1">
-        <v>107.00187687</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>4371026.67</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-111760.57</v>
+        <v>40967.82</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.5568494186287</v>
+        <v>1.3680235733857</v>
       </c>
       <c r="K94">
-        <v>3.07</v>
+        <v>0.27</v>
       </c>
       <c r="L94" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="M94" s="1">
-        <v>4259266.1</v>
+        <v>3035639.9</v>
       </c>
       <c r="N94" s="1">
-        <v>4384865.67</v>
+        <v>3043947.43</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B95" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.614</v>
+        <v>97.555</v>
       </c>
       <c r="E95" s="1">
-        <v>100.677</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>805416.0</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>-504.0</v>
+        <v>-54870.43</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.062576358055961</v>
+        <v>-1.4680769948471</v>
       </c>
       <c r="K95">
-        <v>1.18</v>
+        <v>0.29</v>
       </c>
       <c r="L95" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="M95" s="1">
-        <v>804912.0</v>
+        <v>3682701.25</v>
       </c>
       <c r="N95" s="1">
-        <v>814320.22</v>
+        <v>3693606.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.75</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B96" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>105.241</v>
+        <v>97.495</v>
       </c>
       <c r="E96" s="1">
-        <v>106.27639</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2444356.97</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-23813.97</v>
+        <v>-107.5</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.97424272691235</v>
+        <v>-0.0051282051282051</v>
       </c>
       <c r="K96">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="L96" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="M96" s="1">
-        <v>2420543.0</v>
+        <v>2096142.5</v>
       </c>
       <c r="N96" s="1">
-        <v>2434366.63</v>
+        <v>2100980.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B97" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C97" s="1">
-        <v>3775000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>95.338</v>
+        <v>77.815</v>
       </c>
       <c r="E97" s="1">
-        <v>99.00852132</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3737571.68</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-138562.18</v>
+        <v>-110918.5</v>
       </c>
       <c r="J97" s="1">
-        <v>-3.7072781972706</v>
+        <v>-4.521472392638</v>
       </c>
       <c r="K97">
-        <v>2.03</v>
+        <v>0.52</v>
       </c>
       <c r="L97" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="M97" s="1">
-        <v>3599009.5</v>
+        <v>2342231.5</v>
       </c>
       <c r="N97" s="1">
-        <v>3675767.83</v>
+        <v>2357751.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B98" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C98" s="1">
-        <v>2150000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>95.751</v>
+        <v>95.763</v>
       </c>
       <c r="E98" s="1">
-        <v>97.5</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2096250.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-37603.5</v>
+        <v>17446.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.7938461538462</v>
+        <v>0.83500052648205</v>
       </c>
       <c r="K98">
-        <v>3.3</v>
+        <v>2.02</v>
       </c>
       <c r="L98" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M98" s="1">
-        <v>2058646.5</v>
+        <v>2106786.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2129596.5</v>
+        <v>2151152.67</v>
       </c>
       <c r="O98" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B99" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C99" s="1">
         <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>94.977</v>
+        <v>96.18</v>
       </c>
       <c r="E99" s="1">
         <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>36159.57</v>
+        <v>54493.29</v>
       </c>
       <c r="J99" s="1">
-        <v>2.5621645661734</v>
+        <v>3.8612399630916</v>
       </c>
       <c r="K99">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="L99" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="M99" s="1">
-        <v>1447449.48</v>
+        <v>1465783.2</v>
       </c>
       <c r="N99" s="1">
-        <v>1448497.23</v>
+        <v>1469783.7</v>
       </c>
       <c r="O99" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B100" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C100" s="1">
         <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.069</v>
+        <v>100.469</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-34632.11</v>
+        <v>4131.89</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.931</v>
+        <v>0.469</v>
       </c>
       <c r="K100">
-        <v>0.89</v>
+        <v>1.42</v>
       </c>
       <c r="L100" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="M100" s="1">
-        <v>846367.89</v>
+        <v>885131.89</v>
       </c>
       <c r="N100" s="1">
-        <v>854168.41</v>
+        <v>897673.9</v>
       </c>
       <c r="O100" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B101" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C101" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.239</v>
+        <v>101.411</v>
       </c>
       <c r="E101" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>-57461.85</v>
+        <v>42678.19</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.8190651440769</v>
+        <v>1.3510600135793</v>
       </c>
       <c r="K101">
-        <v>2.57</v>
+        <v>0.19</v>
       </c>
       <c r="L101" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="M101" s="1">
-        <v>3101405.23</v>
+        <v>3201545.27</v>
       </c>
       <c r="N101" s="1">
-        <v>3182588.36</v>
+        <v>3207596.19</v>
       </c>
       <c r="O101" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B102" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C102" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.694</v>
+        <v>100.65</v>
       </c>
       <c r="E102" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>82971.35</v>
+        <v>81684.79</v>
       </c>
       <c r="J102" s="1">
-        <v>2.8997565778363</v>
+        <v>2.8547927340181</v>
       </c>
       <c r="K102">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="L102" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="M102" s="1">
-        <v>2944292.56</v>
+        <v>2943006.0</v>
       </c>
       <c r="N102" s="1">
-        <v>2948871.46</v>
+        <v>2960489.08</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B103" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C103" s="1">
         <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.997</v>
+        <v>100.185</v>
       </c>
       <c r="E103" s="1">
         <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>-2778.77</v>
+        <v>-1186.41</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.32700900411856</v>
+        <v>-0.13961815932096</v>
       </c>
       <c r="K103">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="L103" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M103" s="1">
-        <v>846974.59</v>
+        <v>848566.95</v>
       </c>
       <c r="N103" s="1">
-        <v>848436.84</v>
+        <v>854150.09</v>
       </c>
       <c r="O103" s="1">
         <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B104" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.812</v>
+        <v>100.633</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-15182.64</v>
+        <v>8089.74</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.188</v>
+        <v>0.633</v>
       </c>
       <c r="K104">
-        <v>2.22</v>
+        <v>0.16</v>
       </c>
       <c r="L104" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="M104" s="1">
-        <v>1262817.36</v>
+        <v>1286089.74</v>
       </c>
       <c r="N104" s="1">
-        <v>1291178.46</v>
+        <v>1288190.56</v>
       </c>
       <c r="O104" s="1">
         <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B105" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.659</v>
+        <v>100.661</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-6779.08</v>
+        <v>6530.68</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.341</v>
+        <v>0.661</v>
       </c>
       <c r="K105">
-        <v>1.71</v>
+        <v>0.18</v>
       </c>
       <c r="L105" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="M105" s="1">
-        <v>1981220.92</v>
+        <v>994530.68</v>
       </c>
       <c r="N105" s="1">
-        <v>2015228.15</v>
+        <v>996326.86</v>
       </c>
       <c r="O105" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B106" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C106" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.023</v>
+        <v>100.394</v>
       </c>
       <c r="E106" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-38098.77</v>
+        <v>-9307.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.7991640530604</v>
+        <v>-0.43954713493779</v>
       </c>
       <c r="K106">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="L106" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M106" s="1">
-        <v>2079483.0</v>
+        <v>2108274.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2096783.55</v>
+        <v>2134503.86</v>
       </c>
       <c r="O106" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B107" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C107" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.151</v>
+        <v>102.229</v>
       </c>
       <c r="E107" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-22010.51</v>
+        <v>16571.11</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.60431829643407</v>
+        <v>0.45497469005587</v>
       </c>
       <c r="K107">
-        <v>2.52</v>
+        <v>2.95</v>
       </c>
       <c r="L107" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="M107" s="1">
-        <v>3620194.29</v>
+        <v>3658775.91</v>
       </c>
       <c r="N107" s="1">
-        <v>3710539.53</v>
+        <v>3764417.69</v>
       </c>
       <c r="O107" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B108" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C108" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.089</v>
+        <v>100.195</v>
       </c>
       <c r="E108" s="1">
         <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-17064.0</v>
+        <v>9480.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.7124248496994</v>
+        <v>0.39579158316633</v>
       </c>
       <c r="K108">
-        <v>1.89</v>
+        <v>2.69</v>
       </c>
       <c r="L108" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M108" s="1">
-        <v>2378136.0</v>
+        <v>2404680.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2423484.07</v>
+        <v>2469121.99</v>
       </c>
       <c r="O108" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B109" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C109" s="1">
         <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.021</v>
+        <v>105.125</v>
       </c>
       <c r="E109" s="1">
         <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>42346.61</v>
+        <v>43314.39</v>
       </c>
       <c r="J109" s="1">
-        <v>4.529334957721</v>
+        <v>4.6328473707662</v>
       </c>
       <c r="K109">
-        <v>3.41</v>
+        <v>4.22</v>
       </c>
       <c r="L109" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="M109" s="1">
-        <v>977287.62</v>
+        <v>978255.4</v>
       </c>
       <c r="N109" s="1">
-        <v>1009033.42</v>
+        <v>1017513.57</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B110" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C110" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.218</v>
+        <v>101.788</v>
       </c>
       <c r="E110" s="1">
         <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>23377.3</v>
+        <v>35746.3</v>
       </c>
       <c r="J110" s="1">
-        <v>1.0757812521212</v>
+        <v>1.6449803601228</v>
       </c>
       <c r="K110">
-        <v>1.96</v>
+        <v>2.38</v>
       </c>
       <c r="L110" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="M110" s="1">
-        <v>2196430.6</v>
+        <v>2208799.6</v>
       </c>
       <c r="N110" s="1">
-        <v>2239039.45</v>
+        <v>2260517.93</v>
       </c>
       <c r="O110" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B111" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C111" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.155</v>
+        <v>102.588</v>
       </c>
       <c r="E111" s="1">
         <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2652.0</v>
+        <v>2111.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.23544932912034</v>
+        <v>0.18741837623418</v>
       </c>
       <c r="K111">
-        <v>1.72</v>
+        <v>2.18</v>
       </c>
       <c r="L111" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="M111" s="1">
-        <v>1123705.0</v>
+        <v>1128468.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1142592.15</v>
+        <v>1152446.47</v>
       </c>
       <c r="O111" s="1">
         <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B112" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C112" s="1">
         <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.879</v>
+        <v>103.076</v>
       </c>
       <c r="E112" s="1">
         <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-20725.12</v>
+        <v>-11237.79</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.41656231062353</v>
+        <v>-0.22587274615066</v>
       </c>
       <c r="K112">
-        <v>1.61</v>
+        <v>2.1</v>
       </c>
       <c r="L112" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="M112" s="1">
-        <v>4954549.76</v>
+        <v>4964037.09</v>
       </c>
       <c r="N112" s="1">
-        <v>5040684.14</v>
+        <v>5076608.75</v>
       </c>
       <c r="O112" s="1">
-        <v>1.01</v>
+        <v>1.03</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B113" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C113" s="1">
         <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.453</v>
+        <v>104.551</v>
       </c>
       <c r="E113" s="1">
         <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-30053.3</v>
+        <v>16106.9</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.9493573016333</v>
+        <v>1.04474726974</v>
       </c>
       <c r="K113">
-        <v>2.6</v>
+        <v>3.16</v>
       </c>
       <c r="L113" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="M113" s="1">
-        <v>1511649.7</v>
+        <v>1557809.9</v>
       </c>
       <c r="N113" s="1">
-        <v>1550389.7</v>
+        <v>1604889.76</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B114" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C114" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.056</v>
+        <v>105.678</v>
       </c>
       <c r="E114" s="1">
         <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-30146.67</v>
+        <v>6561.33</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.0467134410339</v>
+        <v>0.44546088513453</v>
       </c>
       <c r="K114">
-        <v>1.41</v>
+        <v>2.02</v>
       </c>
       <c r="L114" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="M114" s="1">
-        <v>1442784.0</v>
+        <v>1479492.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1462456.92</v>
+        <v>1507754.5</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B115" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C115" s="1">
         <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.403</v>
+        <v>97.358</v>
       </c>
       <c r="E115" s="1">
         <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-99056.75</v>
+        <v>-18473.9</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.7052355012138</v>
+        <v>-0.69101954309903</v>
       </c>
       <c r="K115">
-        <v>0.22</v>
+        <v>0.85</v>
       </c>
       <c r="L115" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="M115" s="1">
-        <v>2574369.81</v>
+        <v>2654952.66</v>
       </c>
       <c r="N115" s="1">
-        <v>2580327.55</v>
+        <v>2678242.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B116" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C116" s="1">
         <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.162</v>
+        <v>98.656</v>
       </c>
       <c r="E116" s="1">
         <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-111364.01</v>
+        <v>-52694.63</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.8359154382164</v>
+        <v>-1.3418833851987</v>
       </c>
       <c r="K116">
-        <v>1.08</v>
+        <v>1.39</v>
       </c>
       <c r="L116" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="M116" s="1">
-        <v>3815551.74</v>
+        <v>3874221.12</v>
       </c>
       <c r="N116" s="1">
-        <v>3857821.53</v>
+        <v>3928749.15</v>
       </c>
       <c r="O116" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B117" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C117" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>87.77</v>
+        <v>87.487</v>
       </c>
       <c r="E117" s="1">
         <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-100506.24</v>
+        <v>-107298.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-4.5540039252805</v>
+        <v>-4.8617539183208</v>
       </c>
       <c r="K117">
-        <v>2.07</v>
+        <v>2.7</v>
       </c>
       <c r="L117" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M117" s="1">
-        <v>2106480.0</v>
+        <v>2099688.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2156138.33</v>
+        <v>2164588.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B118" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C118" s="1">
         <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.529</v>
+        <v>102.868</v>
       </c>
       <c r="E118" s="1">
         <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-11645.93</v>
+        <v>27345.2</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.69014376102142</v>
+        <v>1.6204905210561</v>
       </c>
       <c r="K118">
-        <v>2.14</v>
+        <v>2.64</v>
       </c>
       <c r="L118" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M118" s="1">
-        <v>1675818.43</v>
+        <v>1714809.56</v>
       </c>
       <c r="N118" s="1">
-        <v>1711456.34</v>
+        <v>1758880.87</v>
       </c>
       <c r="O118" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B119" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C119" s="1">
         <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.673</v>
+        <v>103.066</v>
       </c>
       <c r="E119" s="1">
         <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-15738.63</v>
+        <v>-8621.4</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.83932794888694</v>
+        <v>-0.45977203724428</v>
       </c>
       <c r="K119">
-        <v>3.17</v>
+        <v>0.23</v>
       </c>
       <c r="L119" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M119" s="1">
-        <v>1859408.03</v>
+        <v>1866525.26</v>
       </c>
       <c r="N119" s="1">
-        <v>1916835.14</v>
+        <v>1870755.87</v>
       </c>
       <c r="O119" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B120" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C120" s="1">
         <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.671</v>
+        <v>100.957</v>
       </c>
       <c r="E120" s="1">
         <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-14299.08</v>
+        <v>-10638.28</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.0974912131349</v>
+        <v>-0.81651538580588</v>
       </c>
       <c r="K120">
-        <v>0.44</v>
+        <v>0.92</v>
       </c>
       <c r="L120" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="M120" s="1">
-        <v>1288588.8</v>
+        <v>1292249.6</v>
       </c>
       <c r="N120" s="1">
-        <v>1294188.8</v>
+        <v>1304049.6</v>
       </c>
       <c r="O120" s="1">
         <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B121" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C121" s="1">
         <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.694</v>
+        <v>101.648</v>
       </c>
       <c r="E121" s="1">
         <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-34097.8</v>
+        <v>13189.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3936282800708</v>
+        <v>0.53905423182299</v>
       </c>
       <c r="K121">
-        <v>3.62</v>
+        <v>4.08</v>
       </c>
       <c r="L121" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="M121" s="1">
-        <v>2412594.8</v>
+        <v>2459881.6</v>
       </c>
       <c r="N121" s="1">
-        <v>2500311.51</v>
+        <v>2558736.94</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B122" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C122" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>96.071</v>
+        <v>97.694</v>
       </c>
       <c r="E122" s="1">
         <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>34618.41</v>
+        <v>69090.93</v>
       </c>
       <c r="J122" s="1">
-        <v>1.7258038109742</v>
+        <v>3.4443346848613</v>
       </c>
       <c r="K122">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="L122" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="M122" s="1">
-        <v>2040548.04</v>
+        <v>2075020.56</v>
       </c>
       <c r="N122" s="1">
-        <v>2051020.54</v>
+        <v>2090065.56</v>
       </c>
       <c r="O122" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B123" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C123" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.258</v>
+        <v>103.808</v>
       </c>
       <c r="E123" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>37784.94</v>
+        <v>48399.68</v>
       </c>
       <c r="J123" s="1">
-        <v>2.0358629479349</v>
+        <v>3.808</v>
       </c>
       <c r="K123">
-        <v>3.6</v>
+        <v>0.33</v>
       </c>
       <c r="L123" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="M123" s="1">
-        <v>1893751.72</v>
+        <v>1319399.68</v>
       </c>
       <c r="N123" s="1">
-        <v>1959864.87</v>
+        <v>1323592.21</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B124" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C124" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.272</v>
+        <v>104.447</v>
       </c>
       <c r="E124" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>-52992.19</v>
+        <v>59591.2</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.1323484702183</v>
+        <v>3.2107902276139</v>
       </c>
       <c r="K124">
-        <v>1.68</v>
+        <v>0.6</v>
       </c>
       <c r="L124" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="M124" s="1">
-        <v>2432164.0</v>
+        <v>1915557.98</v>
       </c>
       <c r="N124" s="1">
-        <v>2473252.54</v>
+        <v>1926638.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B125" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C125" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>93.382</v>
+        <v>100.952</v>
       </c>
       <c r="E125" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-55837.08</v>
+        <v>-11832.19</v>
       </c>
       <c r="J125" s="1">
-        <v>-5.4517302249868</v>
+        <v>-0.47611454151701</v>
       </c>
       <c r="K125">
-        <v>1.46</v>
+        <v>2.13</v>
       </c>
       <c r="L125" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="M125" s="1">
-        <v>968371.34</v>
+        <v>2473324.0</v>
       </c>
       <c r="N125" s="1">
-        <v>983510.55</v>
+        <v>2525488.58</v>
       </c>
       <c r="O125" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B126" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C126" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.036</v>
+        <v>95.659</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>-41075.12</v>
+        <v>-32224.59</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.0589864370003</v>
+        <v>-3.1462922361056</v>
       </c>
       <c r="K126">
-        <v>2.69</v>
+        <v>0.47</v>
       </c>
       <c r="L126" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="M126" s="1">
-        <v>3837645.0</v>
+        <v>991983.83</v>
       </c>
       <c r="N126" s="1">
-        <v>3941839.44</v>
+        <v>996875.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.79</v>
+        <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B127" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C127" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>113.584</v>
+        <v>101.809</v>
       </c>
       <c r="E127" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-187861.55</v>
+        <v>66378.63</v>
       </c>
       <c r="J127" s="1">
-        <v>-8.0078836038615</v>
+        <v>1.7113539504366</v>
       </c>
       <c r="K127">
-        <v>1.3</v>
+        <v>0.41</v>
       </c>
       <c r="L127" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M127" s="1">
-        <v>2158096.0</v>
+        <v>3945098.75</v>
       </c>
       <c r="N127" s="1">
-        <v>2182704.9</v>
+        <v>3961083.13</v>
       </c>
       <c r="O127" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B128" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C128" s="1">
-        <v>1276000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>107.969</v>
+        <v>114.461</v>
       </c>
       <c r="E128" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1443755.72</v>
+        <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-66071.28</v>
+        <v>-171198.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.5763475832324</v>
+        <v>-7.2975979467318</v>
       </c>
       <c r="K128">
-        <v>1.17</v>
+        <v>1.97</v>
       </c>
       <c r="L128" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M128" s="1">
-        <v>1377684.44</v>
+        <v>2174759.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1392673.92</v>
+        <v>2212277.49</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B129" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C129" s="1">
-        <v>1300000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>95.319</v>
+        <v>108.167</v>
       </c>
       <c r="E129" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1210854.36</v>
+        <v>1443755.72</v>
       </c>
       <c r="I129" s="1">
-        <v>28292.64</v>
+        <v>-63544.8</v>
       </c>
       <c r="J129" s="1">
-        <v>2.3365848887062</v>
+        <v>-4.4013539908261</v>
       </c>
       <c r="K129">
-        <v>0.78</v>
+        <v>1.87</v>
       </c>
       <c r="L129" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="M129" s="1">
-        <v>1239147.0</v>
+        <v>1380210.92</v>
       </c>
       <c r="N129" s="1">
-        <v>1249244.26</v>
+        <v>1404083.05</v>
       </c>
       <c r="O129" s="1">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B130" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C130" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>96.923</v>
+        <v>95.761</v>
       </c>
       <c r="E130" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>97658.23</v>
+        <v>34038.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.590033885609</v>
+        <v>2.8111258566224</v>
       </c>
       <c r="K130">
-        <v>1.17</v>
+        <v>0.93</v>
       </c>
       <c r="L130" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="M130" s="1">
-        <v>3868196.93</v>
+        <v>1244893.0</v>
       </c>
       <c r="N130" s="1">
-        <v>3914730.88</v>
+        <v>1256984.78</v>
       </c>
       <c r="O130" s="1">
-        <v>0.79</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B131" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C131" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.408</v>
+        <v>98.656</v>
       </c>
       <c r="E131" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>-63069.34</v>
+        <v>166822.26</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.6479344267514</v>
+        <v>4.4243614314315</v>
       </c>
       <c r="K131">
-        <v>0.89</v>
+        <v>1.41</v>
       </c>
       <c r="L131" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="M131" s="1">
-        <v>3764106.0</v>
+        <v>3937360.96</v>
       </c>
       <c r="N131" s="1">
-        <v>3798052.88</v>
+        <v>3993775.41</v>
       </c>
       <c r="O131" s="1">
-        <v>0.76</v>
+        <v>0.81</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B132" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C132" s="1">
-        <v>3382000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>84.499</v>
+        <v>100.739</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3382000.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>-524243.82</v>
+        <v>26091.41</v>
       </c>
       <c r="J132" s="1">
-        <v>-15.501</v>
+        <v>0.68174064896645</v>
       </c>
       <c r="K132">
-        <v>3.05</v>
+        <v>1.28</v>
       </c>
       <c r="L132" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="M132" s="1">
-        <v>2857756.18</v>
+        <v>3853266.75</v>
       </c>
       <c r="N132" s="1">
-        <v>2960836.72</v>
+        <v>3902035.5</v>
       </c>
       <c r="O132" s="1">
-        <v>0.6</v>
+        <v>0.79</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B133" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C133" s="1">
-        <v>1250000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>0.001</v>
+        <v>85.631</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G133">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>0.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>10.8</v>
+        <v>-485959.58</v>
       </c>
       <c r="J133" s="1">
-        <v>0</v>
+        <v>-14.369</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.76</v>
+      </c>
+      <c r="L133" t="s">
+        <v>425</v>
       </c>
       <c r="M133" s="1">
-        <v>10.8</v>
+        <v>2896040.42</v>
       </c>
       <c r="N133" s="1">
-        <v>10.8</v>
+        <v>3023147.25</v>
       </c>
       <c r="O133" s="1">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B134" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C134" s="1">
-        <v>2817000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>95.352</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>101.3779503</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H134" s="1">
-        <v>2855816.86</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-169751.02</v>
+        <v>10.67</v>
       </c>
       <c r="J134" s="1">
-        <v>-5.9440443250272</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>5.32</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>2686065.84</v>
+        <v>10.67</v>
       </c>
       <c r="N134" s="1">
-        <v>2835820.26</v>
+        <v>10.67</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B135" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C135" s="1">
-        <v>1053000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>101.134</v>
+        <v>98.033</v>
       </c>
       <c r="E135" s="1">
-        <v>103.32906363</v>
+        <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1088055.04</v>
+        <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-23114.02</v>
+        <v>-94227.25</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.1243429008885</v>
+        <v>-3.2994850377065</v>
       </c>
       <c r="K135">
-        <v>1.51</v>
+        <v>0.41</v>
       </c>
       <c r="L135" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="M135" s="1">
-        <v>1064941.02</v>
+        <v>2761589.61</v>
       </c>
       <c r="N135" s="1">
-        <v>1080790.86</v>
+        <v>2773204.91</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B136" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C136" s="1">
-        <v>3046000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.386</v>
+        <v>103.522</v>
       </c>
       <c r="E136" s="1">
-        <v>104.47316382</v>
+        <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>3182252.57</v>
+        <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-33115.01</v>
+        <v>2031.62</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.0406153902485</v>
+        <v>0.1867203335596</v>
       </c>
       <c r="K136">
-        <v>1.28</v>
+        <v>2.05</v>
       </c>
       <c r="L136" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="M136" s="1">
-        <v>3149137.56</v>
+        <v>1090086.66</v>
       </c>
       <c r="N136" s="1">
-        <v>3188227.89</v>
+        <v>1111717.04</v>
       </c>
       <c r="O136" s="1">
-        <v>0.64</v>
+        <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B137" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C137" s="1">
-        <v>2520000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.457</v>
+        <v>104.222</v>
       </c>
       <c r="E137" s="1">
-        <v>101.57528214</v>
+        <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2559697.11</v>
+        <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-53380.71</v>
+        <v>-7650.45</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.0854307250439</v>
+        <v>-0.2404098930463</v>
       </c>
       <c r="K137">
-        <v>1.42</v>
+        <v>1.99</v>
       </c>
       <c r="L137" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="M137" s="1">
-        <v>2506316.4</v>
+        <v>3174602.12</v>
       </c>
       <c r="N137" s="1">
-        <v>2542108.71</v>
+        <v>3235331.75</v>
       </c>
       <c r="O137" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B138" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C138" s="1">
-        <v>2947000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>101.319</v>
+        <v>101.071</v>
       </c>
       <c r="E138" s="1">
-        <v>101.56042721</v>
+        <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2992985.79</v>
+        <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-7114.86</v>
+        <v>-12707.91</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.23771780085865</v>
+        <v>-0.49646147391243</v>
       </c>
       <c r="K138">
-        <v>1.66</v>
+        <v>1.94</v>
       </c>
       <c r="L138" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="M138" s="1">
-        <v>2985870.93</v>
+        <v>2546989.2</v>
       </c>
       <c r="N138" s="1">
-        <v>3034799.2</v>
+        <v>2595796.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B139" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C139" s="1">
-        <v>2051000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.172</v>
+        <v>102.786</v>
       </c>
       <c r="E139" s="1">
-        <v>97.59067821</v>
+        <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2001584.81</v>
+        <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>32432.91</v>
+        <v>36117.63</v>
       </c>
       <c r="J139" s="1">
-        <v>1.6203615174318</v>
+        <v>1.2067424483161</v>
       </c>
       <c r="K139">
-        <v>1.57</v>
+        <v>2.19</v>
       </c>
       <c r="L139" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M139" s="1">
-        <v>2034017.72</v>
+        <v>3029103.42</v>
       </c>
       <c r="N139" s="1">
-        <v>2066249.75</v>
+        <v>3093533.72</v>
       </c>
       <c r="O139" s="1">
-        <v>0.42</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B140" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C140" s="1">
-        <v>1360000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.634</v>
+        <v>99.616</v>
       </c>
       <c r="E140" s="1">
-        <v>99.81182206</v>
+        <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1357440.78</v>
+        <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>24781.62</v>
+        <v>41539.35</v>
       </c>
       <c r="J140" s="1">
-        <v>1.8256133427788</v>
+        <v>2.0753230036753</v>
       </c>
       <c r="K140">
-        <v>3.12</v>
+        <v>1.91</v>
       </c>
       <c r="L140" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="M140" s="1">
-        <v>1382222.4</v>
+        <v>2043124.16</v>
       </c>
       <c r="N140" s="1">
-        <v>1424671.17</v>
+        <v>2082199.98</v>
       </c>
       <c r="O140" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B141" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C141" s="1">
-        <v>2159000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.029</v>
+        <v>103.418</v>
       </c>
       <c r="E141" s="1">
-        <v>102.17381658</v>
+        <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2205932.7</v>
+        <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>-46306.59</v>
+        <v>49044.02</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.0991841682205</v>
+        <v>3.6129767664708</v>
       </c>
       <c r="K141">
-        <v>1.26</v>
+        <v>3.58</v>
       </c>
       <c r="L141" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="M141" s="1">
-        <v>2159626.11</v>
+        <v>1406484.8</v>
       </c>
       <c r="N141" s="1">
-        <v>2186762.71</v>
+        <v>1455193.29</v>
       </c>
       <c r="O141" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B142" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C142" s="1">
-        <v>1817000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>84.598</v>
+        <v>100.851</v>
       </c>
       <c r="E142" s="1">
-        <v>97.56207595</v>
+        <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1772702.92</v>
+        <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-235557.26</v>
+        <v>-28559.61</v>
       </c>
       <c r="J142" s="1">
-        <v>-13.28802797933</v>
+        <v>-1.2946727703887</v>
       </c>
       <c r="K142">
-        <v>4.15</v>
+        <v>1.83</v>
       </c>
       <c r="L142" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="M142" s="1">
-        <v>1537145.66</v>
+        <v>2177373.09</v>
       </c>
       <c r="N142" s="1">
-        <v>1612551.16</v>
+        <v>2216915.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B143" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C143" s="1">
-        <v>1907000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.777</v>
+        <v>73.979</v>
       </c>
       <c r="E143" s="1">
-        <v>100.07713005</v>
+        <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1908470.87</v>
+        <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-5723.48</v>
+        <v>-428504.49</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.29989873515858</v>
+        <v>-24.17238022037</v>
       </c>
       <c r="K143">
-        <v>0.12</v>
+        <v>0.43</v>
       </c>
       <c r="L143" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="M143" s="1">
-        <v>1902747.39</v>
+        <v>1344198.43</v>
       </c>
       <c r="N143" s="1">
-        <v>1905078.17</v>
+        <v>1351920.68</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B144" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C144" s="1">
-        <v>3800000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.314</v>
+        <v>100.566</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0646</v>
+        <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3802454.8</v>
+        <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>9477.2</v>
+        <v>9322.75</v>
       </c>
       <c r="J144" s="1">
-        <v>0.24923899161142</v>
+        <v>0.48849317778688</v>
       </c>
       <c r="K144">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="L144" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M144" s="1">
-        <v>3811932.0</v>
+        <v>1917793.62</v>
       </c>
       <c r="N144" s="1">
-        <v>3828519.36</v>
+        <v>1926692.95</v>
       </c>
       <c r="O144" s="1">
-        <v>0.77</v>
+        <v>0.39</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B145" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C145" s="1">
-        <v>3332000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.307</v>
+        <v>100.405</v>
       </c>
       <c r="E145" s="1">
-        <v>102.94102671</v>
+        <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>3429995.01</v>
+        <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>12194.23</v>
+        <v>12935.2</v>
       </c>
       <c r="J145" s="1">
-        <v>0.35551742683148</v>
+        <v>0.34018024356266</v>
       </c>
       <c r="K145">
-        <v>1.61</v>
+        <v>0.92</v>
       </c>
       <c r="L145" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="M145" s="1">
-        <v>3442189.24</v>
+        <v>3815390.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3495917.74</v>
+        <v>3850280.66</v>
       </c>
       <c r="O145" s="1">
-        <v>0.7</v>
+        <v>0.78</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B146" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C146" s="1">
-        <v>497000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.504</v>
+        <v>103.676</v>
       </c>
       <c r="E146" s="1">
-        <v>100.60017505</v>
+        <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>499982.87</v>
+        <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>14432.01</v>
+        <v>24489.31</v>
       </c>
       <c r="J146" s="1">
-        <v>2.8865008915205</v>
+        <v>0.71397509117659</v>
       </c>
       <c r="K146">
-        <v>4.01</v>
+        <v>2.19</v>
       </c>
       <c r="L146" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="M146" s="1">
-        <v>514414.88</v>
+        <v>3454484.32</v>
       </c>
       <c r="N146" s="1">
-        <v>534328.92</v>
+        <v>3527580.07</v>
       </c>
       <c r="O146" s="1">
-        <v>0.11</v>
+        <v>0.72</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B147" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C147" s="1">
         <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.202</v>
+        <v>82.279</v>
       </c>
       <c r="E147" s="1">
         <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>117125.35</v>
+        <v>320053.5</v>
       </c>
       <c r="J147" s="1">
-        <v>2.29376605405</v>
+        <v>6.2678818358271</v>
       </c>
       <c r="K147">
-        <v>0.56</v>
+        <v>0.66</v>
       </c>
       <c r="L147" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="M147" s="1">
-        <v>5223371.9</v>
+        <v>5426300.05</v>
       </c>
       <c r="N147" s="1">
-        <v>5260163.87</v>
+        <v>5469596.68</v>
       </c>
       <c r="O147" s="1">
-        <v>1.06</v>
+        <v>1.11</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B148" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C148" s="1">
-        <v>1878000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>90.822</v>
+        <v>90.399</v>
       </c>
       <c r="E148" s="1">
-        <v>99.95192119</v>
+        <v>96.25274529</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1877097.08</v>
+        <v>2962659.5</v>
       </c>
       <c r="I148" s="1">
-        <v>-171459.92</v>
+        <v>-180178.28</v>
       </c>
       <c r="J148" s="1">
-        <v>-9.1343128614318</v>
+        <v>-6.0816398239487</v>
       </c>
       <c r="K148">
-        <v>0.14</v>
+        <v>0.53</v>
       </c>
       <c r="L148" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M148" s="1">
-        <v>1705637.16</v>
+        <v>2782481.22</v>
       </c>
       <c r="N148" s="1">
-        <v>1708219.41</v>
+        <v>2798640.72</v>
       </c>
       <c r="O148" s="1">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B149" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C149" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>102.188</v>
+        <v>103.764</v>
       </c>
       <c r="E149" s="1">
         <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>65221.82</v>
+        <v>115653.82</v>
       </c>
       <c r="J149" s="1">
-        <v>2.0351328770823</v>
+        <v>3.6087752755467</v>
       </c>
       <c r="K149">
-        <v>5.29</v>
+        <v>0.38</v>
       </c>
       <c r="L149" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M149" s="1">
-        <v>3270016.0</v>
+        <v>3320448.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3439188.6</v>
+        <v>3332700.05</v>
       </c>
       <c r="O149" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B150" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C150" s="1">
         <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.238</v>
+        <v>100.736</v>
       </c>
       <c r="E150" s="1">
         <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>-11930.61</v>
+        <v>7513.43</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.91771109939438</v>
+        <v>0.57793843781019</v>
       </c>
       <c r="K150">
-        <v>0.14</v>
+        <v>0.53</v>
       </c>
       <c r="L150" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="M150" s="1">
-        <v>1288109.24</v>
+        <v>1307553.28</v>
       </c>
       <c r="N150" s="1">
-        <v>1289893.99</v>
+        <v>1314367.78</v>
       </c>
       <c r="O150" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B151" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C151" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>97.548</v>
+        <v>99.696</v>
       </c>
       <c r="E151" s="1">
         <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>-57944.76</v>
+        <v>-14984.76</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.8843955748305</v>
+        <v>-0.7459168945371</v>
       </c>
       <c r="K151">
-        <v>1.24</v>
+        <v>0.29</v>
       </c>
       <c r="L151" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="M151" s="1">
-        <v>1950960.0</v>
+        <v>1993920.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1975744.44</v>
+        <v>1999725.49</v>
       </c>
       <c r="O151" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B152" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C152" s="1">
         <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.374</v>
+        <v>99.415</v>
       </c>
       <c r="E152" s="1">
         <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-22459.09</v>
+        <v>-7687.3</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.5834256418818</v>
+        <v>-0.54197511728382</v>
       </c>
       <c r="K152">
-        <v>3.67</v>
+        <v>4.1</v>
       </c>
       <c r="L152" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="M152" s="1">
-        <v>1395927.06</v>
+        <v>1410698.85</v>
       </c>
       <c r="N152" s="1">
-        <v>1448046.15</v>
+        <v>1468882.71</v>
       </c>
       <c r="O152" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B153" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C153" s="1">
         <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.275</v>
+        <v>96.994</v>
       </c>
       <c r="E153" s="1">
         <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>113280.93</v>
+        <v>132284.1</v>
       </c>
       <c r="J153" s="1">
-        <v>4.659336678782</v>
+        <v>5.440952498798</v>
       </c>
       <c r="K153">
-        <v>0.44</v>
+        <v>0.64</v>
       </c>
       <c r="L153" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="M153" s="1">
-        <v>2544548.25</v>
+        <v>2563551.42</v>
       </c>
       <c r="N153" s="1">
-        <v>2556276.56</v>
+        <v>2580400.55</v>
       </c>
       <c r="O153" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B154" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C154" s="1">
         <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.861</v>
+        <v>99.05</v>
       </c>
       <c r="E154" s="1">
         <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>-74338.15</v>
+        <v>-33412.77</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.1592892981051</v>
+        <v>-0.97053581076535</v>
       </c>
       <c r="K154">
-        <v>0.48</v>
+        <v>0.85</v>
       </c>
       <c r="L154" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="M154" s="1">
-        <v>3368375.62</v>
+        <v>3409301.0</v>
       </c>
       <c r="N154" s="1">
-        <v>3385035.86</v>
+        <v>3438558.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B155" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C155" s="1">
         <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.753</v>
+        <v>101.701</v>
       </c>
       <c r="E155" s="1">
         <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>27576.77</v>
+        <v>26676.13</v>
       </c>
       <c r="J155" s="1">
-        <v>1.5896360055968</v>
+        <v>1.5377194913683</v>
       </c>
       <c r="K155">
-        <v>1.26</v>
+        <v>1.65</v>
       </c>
       <c r="L155" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="M155" s="1">
-        <v>1762361.96</v>
+        <v>1761461.32</v>
       </c>
       <c r="N155" s="1">
-        <v>1784228.46</v>
+        <v>1790039.32</v>
       </c>
       <c r="O155" s="1">
         <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B156" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C156" s="1">
-        <v>4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.195</v>
+        <v>101.023</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0558075</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>4002232.3</v>
+        <v>2000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-34432.3</v>
+        <v>20460.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.86032737280142</v>
+        <v>1.023</v>
       </c>
       <c r="K156">
-        <v>3.1</v>
+        <v>0.09</v>
       </c>
       <c r="L156" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="M156" s="1">
-        <v>3967800.0</v>
+        <v>2020460.0</v>
       </c>
       <c r="N156" s="1">
-        <v>4091909.59</v>
+        <v>2022230.83</v>
       </c>
       <c r="O156" s="1">
-        <v>0.82</v>
+        <v>0.41</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B157" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C157" s="1">
-        <v>5108000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>97.783</v>
+        <v>99.889</v>
       </c>
       <c r="E157" s="1">
-        <v>99.50742991</v>
+        <v>100.05580737</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5082839.52</v>
+        <v>3802120.68</v>
       </c>
       <c r="I157" s="1">
-        <v>-88083.88</v>
+        <v>-6338.68</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.7329659859102</v>
+        <v>-0.16671432954096</v>
       </c>
       <c r="K157">
-        <v>0.17</v>
+        <v>3.43</v>
       </c>
       <c r="L157" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="M157" s="1">
-        <v>4994755.64</v>
+        <v>3795782.0</v>
       </c>
       <c r="N157" s="1">
-        <v>5003502.22</v>
+        <v>3926179.26</v>
       </c>
       <c r="O157" s="1">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B158" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="C158" s="1">
-        <v>2465000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>84.497</v>
+        <v>98.822</v>
       </c>
       <c r="E158" s="1">
-        <v>100.27475375</v>
+        <v>98.72295901</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2471772.68</v>
+        <v>6069487.52</v>
       </c>
       <c r="I158" s="1">
-        <v>-388921.63</v>
+        <v>6089.04</v>
       </c>
       <c r="J158" s="1">
-        <v>-15.734522561355</v>
+        <v>0.10032214383728</v>
       </c>
       <c r="K158">
-        <v>0.67</v>
+        <v>0.72</v>
       </c>
       <c r="L158" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="M158" s="1">
-        <v>2082851.05</v>
+        <v>6075576.56</v>
       </c>
       <c r="N158" s="1">
-        <v>2099344.3</v>
+        <v>6119791.63</v>
       </c>
       <c r="O158" s="1">
-        <v>0.42</v>
+        <v>1.24</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B159" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C159" s="1">
-        <v>533000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.489</v>
+        <v>87.118</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>100.27475375</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>533000.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I159" s="1">
-        <v>-8053.63</v>
+        <v>-324313.98</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.511</v>
+        <v>-13.120704125591</v>
       </c>
       <c r="K159">
-        <v>1.38</v>
+        <v>1.18</v>
       </c>
       <c r="L159" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="M159" s="1">
-        <v>524946.37</v>
+        <v>2147458.7</v>
       </c>
       <c r="N159" s="1">
-        <v>532304.73</v>
+        <v>2176422.45</v>
       </c>
       <c r="O159" s="1">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B160" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C160" s="1">
-        <v>4270000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>92.12</v>
+        <v>101.151</v>
       </c>
       <c r="E160" s="1">
-        <v>94.5</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>4035150.0</v>
+        <v>533000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-101626.0</v>
+        <v>6134.83</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.5185185185185</v>
+        <v>1.151</v>
       </c>
       <c r="K160">
-        <v>0.76</v>
+        <v>2.14</v>
       </c>
       <c r="L160" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="M160" s="1">
-        <v>3933524.0</v>
+        <v>539134.83</v>
       </c>
       <c r="N160" s="1">
-        <v>3965845.53</v>
+        <v>550566.57</v>
       </c>
       <c r="O160" s="1">
-        <v>0.8</v>
+        <v>0.11</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B161" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C161" s="1">
-        <v>2900000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.777</v>
+        <v>102.179</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>98.653</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2900000.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="I161" s="1">
-        <v>-93467.0</v>
+        <v>72847.16</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.223</v>
+        <v>3.5741437158525</v>
       </c>
       <c r="K161">
-        <v>0.79</v>
+        <v>0.36</v>
       </c>
       <c r="L161" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="M161" s="1">
-        <v>2806533.0</v>
+        <v>2111018.14</v>
       </c>
       <c r="N161" s="1">
-        <v>2829506.24</v>
+        <v>2118507.39</v>
       </c>
       <c r="O161" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B162" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C162" s="1">
-        <v>2100000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>93.566</v>
+        <v>95.703</v>
       </c>
       <c r="E162" s="1">
-        <v>94.06809095</v>
+        <v>94.5</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1975429.91</v>
+        <v>4035150.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-10543.91</v>
+        <v>51368.1</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.5337526756391</v>
+        <v>1.2730158730159</v>
       </c>
       <c r="K162">
-        <v>2.07</v>
+        <v>0.97</v>
       </c>
       <c r="L162" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="M162" s="1">
-        <v>1964886.0</v>
+        <v>4086518.1</v>
       </c>
       <c r="N162" s="1">
-        <v>2008357.04</v>
+        <v>4128031.99</v>
       </c>
       <c r="O162" s="1">
-        <v>0.4</v>
+        <v>0.84</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B163" t="s">
         <v>513</v>
       </c>
       <c r="C163" s="1">
-        <v>1100000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.368</v>
+        <v>100.599</v>
       </c>
       <c r="E163" s="1">
-        <v>87.394</v>
+        <v>100.49614232</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>961334.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="I163" s="1">
-        <v>109714.0</v>
+        <v>2746.3</v>
       </c>
       <c r="J163" s="1">
-        <v>11.412682792869</v>
+        <v>0.10234987684697</v>
       </c>
       <c r="K163">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>1071048.0</v>
+        <v>2685993.3</v>
       </c>
       <c r="N163" s="1">
-        <v>1097607.12</v>
+        <v>2685993.3</v>
       </c>
       <c r="O163" s="1">
-        <v>0.22</v>
+        <v>0.55</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B164" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C164" s="1">
-        <v>2010000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.762</v>
+        <v>98.571</v>
       </c>
       <c r="E164" s="1">
-        <v>102.4847393</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2059943.26</v>
+        <v>1900000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>5572.94</v>
+        <v>-27151.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.2705385195901</v>
+        <v>-1.429</v>
       </c>
       <c r="K164">
-        <v>0.07</v>
+        <v>1.18</v>
       </c>
       <c r="L164" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="M164" s="1">
-        <v>2065516.2</v>
+        <v>1872849.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2066858.49</v>
+        <v>1895198.1</v>
       </c>
       <c r="O164" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B165" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C165" s="1">
-        <v>1180000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>91.367</v>
+        <v>95.046</v>
       </c>
       <c r="E165" s="1">
-        <v>93.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1097400.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>-19269.4</v>
+        <v>20536.09</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.7559139784946</v>
+        <v>1.0395757346815</v>
       </c>
       <c r="K165">
-        <v>2.33</v>
+        <v>2.28</v>
       </c>
       <c r="L165" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="M165" s="1">
-        <v>1078130.6</v>
+        <v>1995966.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1105647.54</v>
+        <v>2043811.48</v>
       </c>
       <c r="O165" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B166" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C166" s="1">
-        <v>1521000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.32</v>
+        <v>97.885</v>
       </c>
       <c r="E166" s="1">
-        <v>104.28968508</v>
+        <v>87.394</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1586246.11</v>
+        <v>961334.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-60378.91</v>
+        <v>115401.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.8064023999403</v>
+        <v>12.00425658512</v>
       </c>
       <c r="K166">
-        <v>2.94</v>
+        <v>2.67</v>
       </c>
       <c r="L166" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="M166" s="1">
-        <v>1525867.2</v>
+        <v>1076735.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1570588.83</v>
+        <v>1106071.55</v>
       </c>
       <c r="O166" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B167" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C167" s="1">
-        <v>1500000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.03</v>
+        <v>94.787</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>93.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1500000.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-44550.0</v>
+        <v>21086.6</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.97</v>
+        <v>1.9215053763441</v>
       </c>
       <c r="K167">
-        <v>1.47</v>
+        <v>2.83</v>
       </c>
       <c r="L167" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="M167" s="1">
-        <v>1455450.0</v>
+        <v>1118486.6</v>
       </c>
       <c r="N167" s="1">
-        <v>1477455.21</v>
+        <v>1151846.18</v>
       </c>
       <c r="O167" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B168" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C168" s="1">
-        <v>1974000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.037</v>
+        <v>101.276</v>
       </c>
       <c r="E168" s="1">
-        <v>99.44707143</v>
+        <v>104.28968508</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1963085.19</v>
+        <v>1586246.11</v>
       </c>
       <c r="I168" s="1">
-        <v>-8094.82</v>
+        <v>-45838.15</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.41235194688622</v>
+        <v>-2.8897249746447</v>
       </c>
       <c r="K168">
-        <v>3.41</v>
+        <v>3.56</v>
       </c>
       <c r="L168" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="M168" s="1">
-        <v>1954990.37</v>
+        <v>1540407.96</v>
       </c>
       <c r="N168" s="1">
-        <v>2022394.25</v>
+        <v>1594625.27</v>
       </c>
       <c r="O168" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C169" s="1">
-        <v>3000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.581</v>
+        <v>100.533</v>
       </c>
       <c r="E169" s="1">
-        <v>100.82032267</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>3024609.68</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-7179.68</v>
+        <v>7995.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.23737542227267</v>
+        <v>0.533</v>
       </c>
       <c r="K169">
-        <v>1.66</v>
+        <v>2.17</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="M169" s="1">
-        <v>3017430.0</v>
+        <v>1507995.0</v>
       </c>
       <c r="N169" s="1">
-        <v>3067377.92</v>
+        <v>1540495.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B170" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C170" s="1">
-        <v>1300000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>109.556</v>
+        <v>100.177</v>
       </c>
       <c r="E170" s="1">
-        <v>113.539</v>
+        <v>99.44707143</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1476007.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I170" s="1">
-        <v>-51779.0</v>
+        <v>14408.79</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.5080456935502</v>
+        <v>0.7339869952358</v>
       </c>
       <c r="K170">
-        <v>0.23</v>
+        <v>3.77</v>
       </c>
       <c r="L170" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="M170" s="1">
-        <v>1424228.0</v>
+        <v>1977493.98</v>
       </c>
       <c r="N170" s="1">
-        <v>1427157.51</v>
+        <v>2051909.67</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B171" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C171" s="1">
-        <v>2224000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>90.571</v>
+        <v>101.505</v>
       </c>
       <c r="E171" s="1">
-        <v>99.83244604</v>
+        <v>100.82032267</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2220273.6</v>
+        <v>3024609.68</v>
       </c>
       <c r="I171" s="1">
-        <v>-205974.56</v>
+        <v>20540.32</v>
       </c>
       <c r="J171" s="1">
-        <v>-9.2769900069973</v>
+        <v>0.67910646903702</v>
       </c>
       <c r="K171">
-        <v>1.36</v>
+        <v>2.04</v>
       </c>
       <c r="L171" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="M171" s="1">
-        <v>2014299.04</v>
+        <v>3045150.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2044523.99</v>
+        <v>3106400.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.41</v>
+        <v>0.63</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B172" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C172" s="1">
-        <v>2900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.401</v>
+        <v>110.604</v>
       </c>
       <c r="E172" s="1">
-        <v>99.55343345</v>
+        <v>113.539</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2887049.57</v>
+        <v>1476007.0</v>
       </c>
       <c r="I172" s="1">
-        <v>24579.43</v>
+        <v>-38155.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.85136847858141</v>
+        <v>-2.5850148407155</v>
       </c>
       <c r="K172">
-        <v>2.31</v>
+        <v>0.86</v>
       </c>
       <c r="L172" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="M172" s="1">
-        <v>2911629.0</v>
+        <v>1437852.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2978636.88</v>
+        <v>1449037.42</v>
       </c>
       <c r="O172" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B173" t="s">
+        <v>541</v>
+      </c>
+      <c r="C173" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>91.201</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-191963.36</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-8.6459326454181</v>
+      </c>
+      <c r="K173">
+        <v>0.45</v>
+      </c>
+      <c r="L173" t="s">
         <v>542</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>898398.0</v>
+        <v>2028310.24</v>
       </c>
       <c r="N173" s="1">
-        <v>922146.29</v>
+        <v>2038337.37</v>
       </c>
       <c r="O173" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B174" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C174" s="1">
-        <v>4419000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.794</v>
+        <v>101.25</v>
       </c>
       <c r="E174" s="1">
-        <v>100.25273885</v>
+        <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4430168.53</v>
+        <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>-108651.67</v>
+        <v>49200.43</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.4525403325909</v>
+        <v>1.7041768354535</v>
       </c>
       <c r="K174">
-        <v>1.68</v>
+        <v>2.74</v>
       </c>
       <c r="L174" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="M174" s="1">
-        <v>4321516.86</v>
+        <v>2936250.0</v>
       </c>
       <c r="N174" s="1">
-        <v>4395934.05</v>
+        <v>3015652.4</v>
       </c>
       <c r="O174" s="1">
-        <v>0.88</v>
+        <v>0.61</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B175" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C175" s="1">
-        <v>1600000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.691</v>
+        <v>100.861</v>
       </c>
       <c r="E175" s="1">
-        <v>99.58935313</v>
+        <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1593429.65</v>
+        <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>17626.35</v>
+        <v>26879.06</v>
       </c>
       <c r="J175" s="1">
-        <v>1.1061894072324</v>
+        <v>0.60672770839262</v>
       </c>
       <c r="K175">
-        <v>4.35</v>
+        <v>2.22</v>
       </c>
       <c r="L175" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="M175" s="1">
-        <v>1611056.0</v>
+        <v>4457047.59</v>
       </c>
       <c r="N175" s="1">
-        <v>1680699.84</v>
+        <v>4555247.59</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.92</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B176" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C176" s="1">
-        <v>4100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>94.608</v>
+        <v>102.783</v>
       </c>
       <c r="E176" s="1">
-        <v>89.63713976</v>
+        <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>3675122.73</v>
+        <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>203805.27</v>
+        <v>51098.35</v>
       </c>
       <c r="J176" s="1">
-        <v>5.545536434371</v>
+        <v>3.206815562896</v>
       </c>
       <c r="K176">
-        <v>2.33</v>
+        <v>4.8</v>
       </c>
       <c r="L176" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="M176" s="1">
-        <v>3878928.0</v>
+        <v>1644528.0</v>
       </c>
       <c r="N176" s="1">
-        <v>3974407.45</v>
+        <v>1721360.88</v>
       </c>
       <c r="O176" s="1">
-        <v>0.8</v>
+        <v>0.35</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B177" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C177" s="1">
-        <v>2408000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.946</v>
+        <v>95.944</v>
       </c>
       <c r="E177" s="1">
-        <v>102.79332973</v>
+        <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>2475263.38</v>
+        <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>-20403.7</v>
+        <v>258581.27</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.82430419990296</v>
+        <v>7.0359900606639</v>
       </c>
       <c r="K177">
-        <v>0.81</v>
+        <v>0.05</v>
       </c>
       <c r="L177" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="M177" s="1">
-        <v>2454859.68</v>
+        <v>3933704.0</v>
       </c>
       <c r="N177" s="1">
-        <v>2474399.6</v>
+        <v>3935669.75</v>
       </c>
       <c r="O177" s="1">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B178" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C178" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.916</v>
+        <v>100.183</v>
       </c>
       <c r="E178" s="1">
         <v>100.256</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>1604096.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-5440.0</v>
+        <v>-1168.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.33913182253431</v>
+        <v>-0.072813597191191</v>
       </c>
       <c r="K178">
-        <v>0.6</v>
+        <v>1.05</v>
       </c>
       <c r="L178" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="M178" s="1">
-        <v>1598656.0</v>
+        <v>1602928.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1608222.67</v>
+        <v>1619728.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B179" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C179" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>78.791</v>
+        <v>80.929</v>
       </c>
       <c r="E179" s="1">
         <v>73.81842241</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>2140734.25</v>
       </c>
       <c r="I179" s="1">
-        <v>144204.75</v>
+        <v>206206.75</v>
       </c>
       <c r="J179" s="1">
-        <v>6.736228469274</v>
+        <v>9.6325244480953</v>
       </c>
       <c r="K179">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="L179" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="M179" s="1">
-        <v>2284939.0</v>
+        <v>2346941.0</v>
       </c>
       <c r="N179" s="1">
-        <v>2286379.07</v>
+        <v>2349970.11</v>
       </c>
       <c r="O179" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B180" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C180" s="1">
         <v>1260000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>94.838</v>
+        <v>97.465</v>
       </c>
       <c r="E180" s="1">
         <v>96.71</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>1218546.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-23587.2</v>
+        <v>9513.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9356840037225</v>
+        <v>0.78068452073209</v>
       </c>
       <c r="K180">
-        <v>2.34</v>
+        <v>0.16</v>
       </c>
       <c r="L180" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="M180" s="1">
-        <v>1194958.8</v>
+        <v>1228059.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1224476.93</v>
+        <v>1230106.5</v>
       </c>
       <c r="O180" s="1">
         <v>0.25</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B181" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C181" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>95.908</v>
+        <v>94.653</v>
       </c>
       <c r="E181" s="1">
         <v>93.7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>2155100.0</v>
       </c>
       <c r="I181" s="1">
-        <v>50784.0</v>
+        <v>21919.0</v>
       </c>
       <c r="J181" s="1">
-        <v>2.3564567769477</v>
+        <v>1.017075773746</v>
       </c>
       <c r="K181">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L181" t="s">
+        <v>566</v>
       </c>
       <c r="M181" s="1">
-        <v>2205884.0</v>
+        <v>2177019.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2205884.0</v>
+        <v>2179791.6</v>
       </c>
       <c r="O181" s="1">
         <v>0.44</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B182" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C182" s="1">
         <v>3355000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>89.802</v>
+        <v>92.983</v>
       </c>
       <c r="E182" s="1">
         <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>3355000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-342142.9</v>
+        <v>-235420.35</v>
       </c>
       <c r="J182" s="1">
-        <v>-10.198</v>
+        <v>-7.017</v>
       </c>
       <c r="K182">
-        <v>1.17</v>
+        <v>1.81</v>
       </c>
       <c r="L182" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="M182" s="1">
-        <v>3012857.1</v>
+        <v>3119579.65</v>
       </c>
       <c r="N182" s="1">
-        <v>3051998.77</v>
+        <v>3180389.03</v>
       </c>
       <c r="O182" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B183" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C183" s="1">
         <v>1550000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>92.549</v>
+        <v>96.505</v>
       </c>
       <c r="E183" s="1">
         <v>101.28018323</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>1569842.84</v>
       </c>
       <c r="I183" s="1">
-        <v>-135333.34</v>
+        <v>-74015.34</v>
       </c>
       <c r="J183" s="1">
-        <v>-8.6208209224307</v>
+        <v>-4.7148248292167</v>
       </c>
       <c r="K183">
-        <v>2.5</v>
+        <v>0.18</v>
       </c>
       <c r="L183" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="M183" s="1">
-        <v>1434509.5</v>
+        <v>1495827.5</v>
       </c>
       <c r="N183" s="1">
-        <v>1473312.73</v>
+        <v>1498686.11</v>
       </c>
       <c r="O183" s="1">
         <v>0.3</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B184" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C184" s="1">
         <v>5465000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>94.229</v>
+        <v>95.455</v>
       </c>
       <c r="E184" s="1">
         <v>93.03169973</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>5084182.39</v>
       </c>
       <c r="I184" s="1">
-        <v>65432.46</v>
+        <v>132433.36</v>
       </c>
       <c r="J184" s="1">
-        <v>1.286980973159</v>
+        <v>2.6048113509948</v>
       </c>
       <c r="K184">
-        <v>1.73</v>
+        <v>2.0</v>
       </c>
       <c r="L184" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="M184" s="1">
-        <v>5149614.85</v>
+        <v>5216615.75</v>
       </c>
       <c r="N184" s="1">
-        <v>5244391.43</v>
+        <v>5325766.02</v>
       </c>
       <c r="O184" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B185" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C185" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>95.583</v>
+        <v>96.467</v>
       </c>
       <c r="E185" s="1">
         <v>93.70721516</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>5997261.77</v>
       </c>
       <c r="I185" s="1">
-        <v>120050.23</v>
+        <v>176626.23</v>
       </c>
       <c r="J185" s="1">
-        <v>2.001750708974</v>
+        <v>2.9451145668434</v>
       </c>
       <c r="K185">
-        <v>4.35</v>
+        <v>0.36</v>
       </c>
       <c r="L185" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="M185" s="1">
-        <v>6117312.0</v>
+        <v>6173888.0</v>
       </c>
       <c r="N185" s="1">
-        <v>6395777.75</v>
+        <v>6196901.7</v>
       </c>
       <c r="O185" s="1">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B186" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="C186" s="1">
         <v>1067000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.315</v>
+        <v>102.351</v>
       </c>
       <c r="E186" s="1">
         <v>102.21806092</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>1090666.71</v>
       </c>
       <c r="I186" s="1">
-        <v>-9635.66</v>
+        <v>1418.46</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.88346512382321</v>
+        <v>0.1300543958108</v>
       </c>
       <c r="K186">
-        <v>4.19</v>
+        <v>4.61</v>
       </c>
       <c r="L186" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="M186" s="1">
-        <v>1081031.05</v>
+        <v>1092085.17</v>
       </c>
       <c r="N186" s="1">
-        <v>1125742.73</v>
+        <v>1141240.25</v>
       </c>
       <c r="O186" s="1">
         <v>0.23</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B187" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C187" s="1">
         <v>3873000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>93.419</v>
+        <v>96.211</v>
       </c>
       <c r="E187" s="1">
         <v>100.06415001</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>3875484.53</v>
       </c>
       <c r="I187" s="1">
-        <v>-257366.66</v>
+        <v>-149232.5</v>
       </c>
       <c r="J187" s="1">
-        <v>-6.6408898811938</v>
+        <v>-3.8506798013202</v>
       </c>
       <c r="K187">
-        <v>1.04</v>
+        <v>1.49</v>
       </c>
       <c r="L187" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="M187" s="1">
-        <v>3618117.87</v>
+        <v>3726252.03</v>
       </c>
       <c r="N187" s="1">
-        <v>3658219.56</v>
+        <v>3783862.91</v>
       </c>
       <c r="O187" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="B188" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="C188" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>91.932</v>
+        <v>94.321</v>
       </c>
       <c r="E188" s="1">
         <v>91.5185</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>1555814.5</v>
       </c>
       <c r="I188" s="1">
-        <v>7029.5</v>
+        <v>47642.5</v>
       </c>
       <c r="J188" s="1">
-        <v>0.45182121647536</v>
+        <v>3.0622223921939</v>
       </c>
       <c r="K188">
-        <v>1.29</v>
+        <v>0.1</v>
       </c>
       <c r="L188" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="M188" s="1">
-        <v>1562844.0</v>
+        <v>1603457.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1584701.99</v>
+        <v>1605086.17</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B189" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C189" s="1">
         <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.331</v>
+        <v>102.593</v>
       </c>
       <c r="E189" s="1">
         <v>101.2434</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>101243.4</v>
       </c>
       <c r="I189" s="1">
-        <v>87.6</v>
+        <v>1349.6</v>
       </c>
       <c r="J189" s="1">
-        <v>0.086524158611821</v>
+        <v>1.3330251650972</v>
       </c>
       <c r="K189">
-        <v>4.41</v>
+        <v>4.83</v>
       </c>
       <c r="L189" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="M189" s="1">
-        <v>101331.0</v>
+        <v>102593.0</v>
       </c>
       <c r="N189" s="1">
-        <v>105738.53</v>
+        <v>107427.93</v>
       </c>
       <c r="O189" s="1">
         <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B190" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C190" s="1">
         <v>2413000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.717</v>
+        <v>103.501</v>
       </c>
       <c r="E190" s="1">
         <v>102.38671778</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>2470591.5</v>
       </c>
       <c r="I190" s="1">
-        <v>7969.71</v>
+        <v>26887.63</v>
       </c>
       <c r="J190" s="1">
-        <v>0.32258307372951</v>
+        <v>1.0883073952128</v>
       </c>
       <c r="K190">
-        <v>4.11</v>
+        <v>4.58</v>
       </c>
       <c r="L190" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="M190" s="1">
-        <v>2478561.21</v>
+        <v>2497479.13</v>
       </c>
       <c r="N190" s="1">
-        <v>2577700.8</v>
+        <v>2607989.57</v>
       </c>
       <c r="O190" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B191" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="C191" s="1">
         <v>3338000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>96.976</v>
+        <v>99.394</v>
       </c>
       <c r="E191" s="1">
         <v>90.92355123</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>3035028.14</v>
       </c>
       <c r="I191" s="1">
-        <v>202030.74</v>
+        <v>282743.58</v>
       </c>
       <c r="J191" s="1">
-        <v>6.6566348211849</v>
+        <v>9.3160118113435</v>
       </c>
       <c r="K191">
-        <v>1.08</v>
+        <v>1.56</v>
       </c>
       <c r="L191" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="M191" s="1">
-        <v>3237058.88</v>
+        <v>3317771.72</v>
       </c>
       <c r="N191" s="1">
-        <v>3273266.91</v>
+        <v>3369788.89</v>
       </c>
       <c r="O191" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B192" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="C192" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.949</v>
+        <v>99.714</v>
       </c>
       <c r="E192" s="1">
         <v>97.7673</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>977673.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1817.0</v>
+        <v>19467.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.18584946091382</v>
+        <v>1.9911565523442</v>
       </c>
       <c r="K192">
-        <v>0.73</v>
+        <v>1.06</v>
       </c>
       <c r="L192" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="M192" s="1">
-        <v>979490.0</v>
+        <v>997140.0</v>
       </c>
       <c r="N192" s="1">
-        <v>986741.38</v>
+        <v>1007706.3</v>
       </c>
       <c r="O192" s="1">
         <v>0.2</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B193" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C193" s="1">
         <v>3432300.0</v>
       </c>
       <c r="D193" s="1">
-        <v>103.989</v>
+        <v>104.192</v>
       </c>
       <c r="E193" s="1">
         <v>103.09125717</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>3538401.22</v>
       </c>
       <c r="I193" s="1">
-        <v>30813.23</v>
+        <v>37780.79</v>
       </c>
       <c r="J193" s="1">
-        <v>0.87082351842508</v>
+        <v>1.0677361794489</v>
       </c>
       <c r="K193">
-        <v>1.33</v>
+        <v>1.91</v>
       </c>
       <c r="L193" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="M193" s="1">
-        <v>3569214.45</v>
+        <v>3576182.01</v>
       </c>
       <c r="N193" s="1">
-        <v>3614906.94</v>
+        <v>3641824.75</v>
       </c>
       <c r="O193" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="B194" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="C194" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>102.855</v>
+        <v>105.238</v>
       </c>
       <c r="E194" s="1">
         <v>100.27195449</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>4913325.77</v>
       </c>
       <c r="I194" s="1">
-        <v>126569.23</v>
+        <v>243336.23</v>
       </c>
       <c r="J194" s="1">
-        <v>2.5760398541618</v>
+        <v>4.9525767553573</v>
       </c>
       <c r="K194">
-        <v>5.5</v>
+        <v>6.12</v>
       </c>
       <c r="L194" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="M194" s="1">
-        <v>5039895.0</v>
+        <v>5156662.0</v>
       </c>
       <c r="N194" s="1">
-        <v>5309596.37</v>
+        <v>5456434.6</v>
       </c>
       <c r="O194" s="1">
-        <v>1.07</v>
+        <v>1.11</v>
       </c>
       <c r="P194">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P195">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>