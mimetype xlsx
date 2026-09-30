--- v5 (2026-09-05)
+++ v6 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="592">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1701 +163,1677 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100926</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>33 689.73</t>
+    <t>41 361.64</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>22 758.75</t>
+    <t>32 452.29</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>54 175.00</t>
+    <t>4 186.25</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>71 300.00</t>
+    <t>82 532.19</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>32 244.63</t>
+    <t>41 073.51</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>24 187.50</t>
+    <t>28 500.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>71 203.69</t>
+    <t>85 569.34</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>50 581.80</t>
+    <t>58 660.84</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>40 278.08</t>
+    <t>51 715.07</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>17 615.07</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>24 859.60</t>
+    <t>35 447.95</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>72 268.68</t>
+    <t>83 811.59</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>112 704.50</t>
+    <t>130 705.91</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>2 711.50</t>
+    <t>10 507.06</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>49 753.97</t>
+    <t>59 290.15</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>38 943.00</t>
+    <t>55 529.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>21 400.31</t>
+    <t>30 515.26</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>69 377.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>213 244.93</t>
+    <t>228 198.08</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>29 170.94</t>
+    <t>2 900.03</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>25 515.53</t>
+    <t>36 801.25</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>30 726.94</t>
+    <t>36 335.82</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>57 017.63</t>
+    <t>5 570.69</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 747.67</t>
+    <t>17 130.85</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>11 928.17</t>
+    <t>14 644.49</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>62 932.19</t>
+    <t>68 745.21</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>20 250.00</t>
+    <t>28 875.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>173 641.19</t>
+    <t>16 491.06</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>29 613.46</t>
+    <t>39 484.61</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>176 423.31</t>
+    <t>17 236.76</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>20 188.00</t>
+    <t>31 243.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>10 881.00</t>
+    <t>21 308.63</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>18 495.75</t>
+    <t>26 373.57</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>9 838.13</t>
+    <t>14 107.50</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>157 219.52</t>
+    <t>2 265.41</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>44 447.33</t>
+    <t>4 342.56</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>19 743.75</t>
+    <t>28 153.13</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>27 125.00</t>
+    <t>31 457.47</t>
+  </si>
+  <si>
+    <t>XS3333139288</t>
+  </si>
+  <si>
+    <t>COREWEAVE INC 8.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>7 011.08</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>88 829.42</t>
+    <t>104 190.90</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>58 623.29</t>
+    <t>62 876.71</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>17 803.44</t>
+    <t>23 737.92</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>30 666.94</t>
+    <t>43 728.78</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>7 051.00</t>
+    <t>13 808.21</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>33 369.86</t>
+    <t>38 663.01</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>20 763.75</t>
+    <t>26 449.06</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>59 610.96</t>
+    <t>65 030.14</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>12 713.80</t>
+    <t>18 030.48</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>28 068.75</t>
+    <t>40 023.96</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>15 731.51</t>
+    <t>19 890.41</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>33 388.70</t>
+    <t>42 423.29</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>61 923.88</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>2 553.96</t>
+    <t>4 813.23</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>22 598.33</t>
+    <t>35 925.56</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>58 543.75</t>
+    <t>5 719.79</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>101 208.22</t>
+    <t>108 305.14</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>2 676.40</t>
+    <t>7 411.56</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>45 200.17</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>101 095.89</t>
+    <t>5 054.79</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>3 452.72</t>
+    <t>12 276.33</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>134 855.44</t>
+    <t>13 175.53</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>14 833.72</t>
+    <t>18 463.25</t>
+  </si>
+  <si>
+    <t>XS2821788770</t>
+  </si>
+  <si>
+    <t>FIBER MIDCO SPA 15/06/2029</t>
+  </si>
+  <si>
+    <t>23 231.15</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>52 934.93</t>
+    <t>61 331.51</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>20 472.12</t>
+    <t>28 319.77</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>13 278.00</t>
+    <t>18 933.44</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>56 437.50</t>
+    <t>71 890.63</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>10 534.24</t>
+    <t>16 591.43</t>
+  </si>
+  <si>
+    <t>XS3328596179</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
+  </si>
+  <si>
+    <t>19 039.04</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>13 000.31</t>
+    <t>18 537.48</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>7 246.18</t>
+    <t>11 311.11</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>35 280.00</t>
+    <t>41 619.38</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>13 558.71</t>
+    <t>18 671.01</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>27 184.93</t>
+    <t>39 209.59</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>23 250.00</t>
+    <t>33 152.78</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>23 239.38</t>
+    <t>37 305.31</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>3 261.50</t>
+    <t>6 387.10</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>1 660.50</t>
+    <t>3 251.81</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
+    <t>30 191.42</t>
+  </si>
+  <si>
+    <t>XS2357812556</t>
+  </si>
+  <si>
+    <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
+  </si>
+  <si>
+    <t>7 039.77</t>
+  </si>
+  <si>
+    <t>XS3227944959</t>
+  </si>
+  <si>
+    <t>HEIMSTADEN BOSTAD AB PERP</t>
+  </si>
+  <si>
+    <t>37 395.34</t>
+  </si>
+  <si>
+    <t>XS3191437006</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
+  </si>
+  <si>
+    <t>34 178.14</t>
+  </si>
+  <si>
+    <t>XS3415269490</t>
+  </si>
+  <si>
+    <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS3189697793</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 4 01/10/2032</t>
+  </si>
+  <si>
+    <t>43 599.78</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
+  </si>
+  <si>
+    <t>13 069.84</t>
+  </si>
+  <si>
+    <t>XS2810807094</t>
+  </si>
+  <si>
+    <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>60 069.36</t>
+  </si>
+  <si>
+    <t>FR001400TL99</t>
+  </si>
+  <si>
+    <t>ILIAD SA 4.25 15/12/2029</t>
+  </si>
+  <si>
+    <t>18 536.99</t>
+  </si>
+  <si>
+    <t>FR001400FV85</t>
+  </si>
+  <si>
+    <t>ILIAD SA 5.625 15/02/2030</t>
+  </si>
+  <si>
+    <t>48 559.93</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>29 395.89</t>
+  </si>
+  <si>
+    <t>XS3192259516</t>
+  </si>
+  <si>
+    <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
+  </si>
+  <si>
+    <t>31 040.63</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>52 884.03</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>5 713.89</t>
+  </si>
+  <si>
+    <t>XS2305744059</t>
+  </si>
+  <si>
+    <t>IQVIA INC 2.25 15/03/2029</t>
+  </si>
+  <si>
+    <t>6 720.94</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>5 789.73</t>
+  </si>
+  <si>
+    <t>XS3282797383</t>
+  </si>
+  <si>
+    <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
+  </si>
+  <si>
+    <t>XS3041347637</t>
+  </si>
+  <si>
+    <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
+  </si>
+  <si>
+    <t>38 826.72</t>
+  </si>
+  <si>
+    <t>XS2971567560</t>
+  </si>
+  <si>
+    <t>KAPLA HOLDING SAS 5 30/04/2031</t>
+  </si>
+  <si>
+    <t>13 667.50</t>
+  </si>
+  <si>
+    <t>XS3233507287</t>
+  </si>
+  <si>
+    <t>KING US BIDCO INC 01/12/2032</t>
+  </si>
+  <si>
+    <t>11 675.20</t>
+  </si>
+  <si>
+    <t>XS2913056797</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
+  </si>
+  <si>
+    <t>44 646.58</t>
+  </si>
+  <si>
+    <t>XS2824778075</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV PERP</t>
+  </si>
+  <si>
+    <t>137 190.91</t>
+  </si>
+  <si>
+    <t>XS3049411971</t>
+  </si>
+  <si>
+    <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
+  </si>
+  <si>
+    <t>10 478.54</t>
+  </si>
+  <si>
+    <t>XS3047452316</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
+  </si>
+  <si>
+    <t>17 925.10</t>
+  </si>
+  <si>
+    <t>XS2824643220</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
+  </si>
+  <si>
+    <t>5 091.32</t>
+  </si>
+  <si>
+    <t>XS2732357525</t>
+  </si>
+  <si>
+    <t>LOXAM SAS 6.375 31/05/2029</t>
+  </si>
+  <si>
+    <t>14 497.87</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
+  </si>
+  <si>
+    <t>12 964.49</t>
+  </si>
+  <si>
+    <t>XS3108519227</t>
+  </si>
+  <si>
+    <t>MAHLE GMBH 7.125 15/07/2032</t>
+  </si>
+  <si>
+    <t>95 520.52</t>
+  </si>
+  <si>
+    <t>BE6365823044</t>
+  </si>
+  <si>
+    <t>MANUCHAR GROUP BV 07/07/2032</t>
+  </si>
+  <si>
+    <t>9 530.64</t>
+  </si>
+  <si>
+    <t>XS3186949585</t>
+  </si>
+  <si>
+    <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
+  </si>
+  <si>
+    <t>6 763.17</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
+  </si>
+  <si>
+    <t>3 748.40</t>
+  </si>
+  <si>
+    <t>XS2933536034</t>
+  </si>
+  <si>
+    <t>NEINOR HOMES SA 5.875 15/02/2030</t>
+  </si>
+  <si>
+    <t>12 786.12</t>
+  </si>
+  <si>
+    <t>XS2920589699</t>
+  </si>
+  <si>
+    <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
+  </si>
+  <si>
+    <t>24 800.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>121 828.77</t>
+  </si>
+  <si>
+    <t>XS2355604880</t>
+  </si>
+  <si>
+    <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
+  </si>
+  <si>
+    <t>24 632.50</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>18 535.42</t>
+  </si>
+  <si>
+    <t>XS2906227785</t>
+  </si>
+  <si>
+    <t>OEG FINANCE PLC 7.25 27/09/2029</t>
+  </si>
+  <si>
+    <t>35 087.99</t>
+  </si>
+  <si>
+    <t>XS2825597656</t>
+  </si>
+  <si>
+    <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
+  </si>
+  <si>
+    <t>11 076.04</t>
+  </si>
+  <si>
+    <t>XS2930112730</t>
+  </si>
+  <si>
+    <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
+  </si>
+  <si>
+    <t>XS3037643304</t>
+  </si>
+  <si>
+    <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
+  </si>
+  <si>
+    <t>54 465.28</t>
+  </si>
+  <si>
+    <t>XS2804497506</t>
+  </si>
+  <si>
+    <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
+  </si>
+  <si>
+    <t>64 144.52</t>
+  </si>
+  <si>
+    <t>XS2804500812</t>
+  </si>
+  <si>
+    <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
+  </si>
+  <si>
+    <t>21 625.36</t>
+  </si>
+  <si>
+    <t>FR00140005L7</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>16 205.48</t>
+  </si>
+  <si>
+    <t>XS2332250708</t>
+  </si>
+  <si>
+    <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
+  </si>
+  <si>
+    <t>19 760.99</t>
+  </si>
+  <si>
+    <t>XS3111831254</t>
+  </si>
+  <si>
+    <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>79 846.88</t>
+  </si>
+  <si>
+    <t>XS3200021502</t>
+  </si>
+  <si>
+    <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
+  </si>
+  <si>
+    <t>16 393.21</t>
+  </si>
+  <si>
+    <t>US70558AAB26</t>
+  </si>
+  <si>
+    <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
+  </si>
+  <si>
+    <t>XS2903463987</t>
+  </si>
+  <si>
+    <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
+  </si>
+  <si>
+    <t>38 994.23</t>
+  </si>
+  <si>
+    <t>XS2852970016</t>
+  </si>
+  <si>
+    <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
+  </si>
+  <si>
+    <t>XS2696090286</t>
+  </si>
+  <si>
+    <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
+  </si>
+  <si>
+    <t>106 102.33</t>
+  </si>
+  <si>
+    <t>XS2641928036</t>
+  </si>
+  <si>
+    <t>PLAYTECH PLC 5.875 28/06/2028</t>
+  </si>
+  <si>
+    <t>1 618.03</t>
+  </si>
+  <si>
+    <t>XS2834242435</t>
+  </si>
+  <si>
+    <t>PLT VII FINANCE SARL 6 15/06/2031</t>
+  </si>
+  <si>
+    <t>8 349.83</t>
+  </si>
+  <si>
+    <t>XS3004167642</t>
+  </si>
+  <si>
+    <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
+  </si>
+  <si>
+    <t>13 687.58</t>
+  </si>
+  <si>
+    <t>XS3076304602</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA PERP</t>
+  </si>
+  <si>
+    <t>61 619.18</t>
+  </si>
+  <si>
+    <t>XS2854277626</t>
+  </si>
+  <si>
+    <t>RAY FINANCING LLC 6.5 15/07/2031</t>
+  </si>
+  <si>
+    <t>65 127.85</t>
+  </si>
+  <si>
+    <t>XS3005193183</t>
+  </si>
+  <si>
+    <t>REKEEP SPA 9 15/09/2029</t>
+  </si>
+  <si>
+    <t>37 248.50</t>
+  </si>
+  <si>
+    <t>XS3146987543</t>
+  </si>
+  <si>
+    <t>REXEL SA 4 15/09/2030</t>
+  </si>
+  <si>
+    <t>22 672.11</t>
+  </si>
+  <si>
+    <t>FR001400U3Q9</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA PERP</t>
+  </si>
+  <si>
+    <t>72 641.22</t>
+  </si>
+  <si>
+    <t>XS2854303729</t>
+  </si>
+  <si>
+    <t>ROSSINI SARL 6.75 31/12/2029</t>
+  </si>
+  <si>
+    <t>1 249.50</t>
+  </si>
+  <si>
+    <t>XS2962827072</t>
+  </si>
+  <si>
+    <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
+  </si>
+  <si>
+    <t>56 712.48</t>
+  </si>
+  <si>
+    <t>DE000A4DFLQ6</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 5.375 01/04/2031</t>
+  </si>
+  <si>
+    <t>43 353.42</t>
+  </si>
+  <si>
+    <t>XS2895496680</t>
+  </si>
+  <si>
+    <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
+  </si>
+  <si>
+    <t>17 360.75</t>
+  </si>
+  <si>
+    <t>FR00140136B1</t>
+  </si>
+  <si>
+    <t>SECHE ENVIRONNEMENT SA PERP</t>
+  </si>
+  <si>
+    <t>27 092.31</t>
+  </si>
+  <si>
+    <t>XS3100773996</t>
+  </si>
+  <si>
+    <t>SES SA 4.875 24/06/2033</t>
+  </si>
+  <si>
+    <t>1 516.19</t>
+  </si>
+  <si>
+    <t>XS2181577268</t>
+  </si>
+  <si>
+    <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
+  </si>
+  <si>
+    <t>27 586.31</t>
+  </si>
+  <si>
+    <t>XS3176108747</t>
+  </si>
+  <si>
+    <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
+  </si>
+  <si>
+    <t>55 669.57</t>
+  </si>
+  <si>
+    <t>XS3021201887</t>
+  </si>
+  <si>
+    <t>SNF GROUP SA 4.5 15/03/2032</t>
+  </si>
+  <si>
+    <t>3 680.50</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>24 791.67</t>
+  </si>
+  <si>
+    <t>FR001400ZYD0</t>
+  </si>
+  <si>
+    <t>SPIE SA 3.75 28/05/2030</t>
+  </si>
+  <si>
+    <t>13 664.38</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>13 720.55</t>
+  </si>
+  <si>
+    <t>XS2998755040</t>
+  </si>
+  <si>
+    <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
+  </si>
+  <si>
+    <t>55 111.58</t>
+  </si>
+  <si>
+    <t>XS3277827625</t>
+  </si>
+  <si>
+    <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
+  </si>
+  <si>
+    <t>6 349.14</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>34 533.76</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>4 527.78</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
+  </si>
+  <si>
+    <t>36 786.67</t>
+  </si>
+  <si>
+    <t>XS3262496022</t>
+  </si>
+  <si>
+    <t>TELEFONICA EMISIONES SAU PERP</t>
+  </si>
+  <si>
+    <t>37 400.54</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>6 971.77</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>3 384.99</t>
+  </si>
+  <si>
+    <t>XS2967912887</t>
+  </si>
+  <si>
+    <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
+  </si>
+  <si>
+    <t>11 685.28</t>
+  </si>
+  <si>
+    <t>XS2532478430</t>
+  </si>
+  <si>
+    <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
+  </si>
+  <si>
     <t>18 991.38</t>
   </si>
   <si>
-    <t>XS2357812556</t>
-[...718 lines deleted...]
-  <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>13 203.13</t>
+    <t>20 989.58</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>1 809.50</t>
+    <t>7 011.81</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>10 937.50</t>
+    <t>19 322.92</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>13 749.46</t>
+    <t>17 514.19</t>
+  </si>
+  <si>
+    <t>PTTAPBOM0015</t>
+  </si>
+  <si>
+    <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>1 900.00</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>25 425.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>3 720.00</t>
+    <t>8 473.33</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>96 057.53</t>
+    <t>104 966.10</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>130 421.88</t>
-[...8 lines deleted...]
-    <t>4 493.15</t>
+    <t>13 042.19</t>
+  </si>
+  <si>
+    <t>FR0014012SJ2</t>
+  </si>
+  <si>
+    <t>VALEO SE 4.625 23/03/2032</t>
+  </si>
+  <si>
+    <t>20 476.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>14 041.10</t>
+    <t>20 500.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>5 164.38</t>
+    <t>6 306.51</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>9 213.75</t>
+    <t>13 138.13</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>6 498.29</t>
+    <t>8 491.10</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>90 165.63</t>
+    <t>106 241.67</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>13 101.95</t>
+    <t>18 580.94</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>128 464.93</t>
+    <t>138 796.03</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>56 000.00</t>
+    <t>73 643.84</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>4 443.40</t>
+    <t>7 637.09</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>81 333.00</t>
+    <t>94 323.69</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>7 331.25</t>
+    <t>10 453.82</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>125 790.02</t>
+    <t>4 264.07</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>73 436.00</t>
+    <t>85 165.36</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>15 000.00</t>
+    <t>17 395.83</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>92 672.10</t>
+    <t>107 473.89</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>340 180.82</t>
+    <t>18 794.52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2166,9956 +2142,9906 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2009602.535</v>
+      </c>
+      <c r="C2">
+        <v>135.59</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>272491069.12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>272491069.12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031628.3088</v>
+      </c>
+      <c r="C3">
+        <v>54.79</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>56524560.95</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>56524560.95</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>414831.6078</v>
+      </c>
+      <c r="C4">
+        <v>125.79</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>52184472.24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>52184472.24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>134.07</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>134.07</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>134.07</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.39</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C7">
+        <v>129.96</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1429.63</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1429.63</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7748.3</v>
+      </c>
+      <c r="C8">
+        <v>11148.05</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>86378474.9</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>86378474.9</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3066.0</v>
+      </c>
+      <c r="C9">
+        <v>101.8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>312126.03</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>312126.03</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P192"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O192" sqref="O192"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J1" t="s">
+        <v>32</v>
+      </c>
+      <c r="K1" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" t="s">
+        <v>34</v>
+      </c>
+      <c r="M1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>39</v>
       </c>
+      <c r="B2" s="1">
+        <v>58200.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>58200.0</v>
+        <v>0.001</v>
       </c>
       <c r="D2" s="1">
-        <v>0.001</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>58.2</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>58.2</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>41</v>
       </c>
+      <c r="B3" s="1">
+        <v>41477.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>48477.0</v>
+        <v>91.24</v>
       </c>
       <c r="D3" s="1">
-        <v>91.6</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>92.0360616727</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>4461632.16</v>
+        <v>-33018.25</v>
       </c>
       <c r="I3" s="1">
-        <v>-21138.96</v>
-[...2 lines deleted...]
-        <v>-0.47379432552772</v>
+        <v>-0.86494539017212</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>3784361.48</v>
+      </c>
+      <c r="M3" s="1">
+        <v>3784361.48</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3.17</v>
+      </c>
+      <c r="I4" s="1">
+        <v>960.60606060606</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D5" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...16 lines deleted...]
-      <c r="E5" s="1">
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
         <v>0.0</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1">
+        <v>109.33</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>109.33</v>
+      </c>
+      <c r="M5" s="1">
+        <v>109.33</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.0</v>
       </c>
-      <c r="M5" s="1">
-[...5 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1577.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4814.12</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4812.1767406468</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>7588802.72</v>
+      </c>
+      <c r="H6" s="1">
+        <v>3064.52</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.040382127630273</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0.044494510565201</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>7591867.24</v>
       </c>
       <c r="M6" s="1">
-        <v>7704691.26</v>
+        <v>7591867.24</v>
       </c>
       <c r="N6" s="1">
-        <v>7704691.26</v>
-[...1 lines deleted...]
-      <c r="O6" s="1">
         <v>1.62</v>
       </c>
-      <c r="P6">
-[...3 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>101.905</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>44375.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.7726954958554</v>
+      </c>
+      <c r="J7">
+        <v>1.65</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2547625.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2588986.64</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>103.884</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>51979.2</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.1474926253687</v>
+      </c>
+      <c r="J8">
+        <v>1.36</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2472439.2</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2504891.49</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="1">
-[...42 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1576000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>2500000.0</v>
+        <v>101.56</v>
       </c>
       <c r="D9" s="1">
-        <v>101.822</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1576000.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2503250.0</v>
+        <v>24585.6</v>
       </c>
       <c r="I9" s="1">
-        <v>42300.0</v>
-[...7 lines deleted...]
-      <c r="L9" t="s">
+        <v>1.56</v>
+      </c>
+      <c r="J9">
+        <v>0.27</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1600585.6</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1604771.85</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>55</v>
       </c>
-      <c r="M9" s="1">
-[...12 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4600000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>2380000.0</v>
+        <v>98.878</v>
       </c>
       <c r="D10" s="1">
-        <v>103.865</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4496500.0</v>
       </c>
       <c r="H10" s="1">
-        <v>2420460.0</v>
+        <v>51888.0</v>
       </c>
       <c r="I10" s="1">
-        <v>51527.0</v>
-[...4 lines deleted...]
-      <c r="K10">
+        <v>1.1539641943734</v>
+      </c>
+      <c r="J10">
+        <v>1.79</v>
+      </c>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4548388.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4630920.19</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>103.181</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>70969.68</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.7488302671305</v>
+      </c>
+      <c r="J11">
+        <v>1.6</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2652783.51</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2693857.02</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.243</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-49.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.0048878829381962</v>
+      </c>
+      <c r="J12">
+        <v>2.85</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1002430.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1030930.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-68932.21</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.2651411461142</v>
+      </c>
+      <c r="J13">
+        <v>1.57</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5379646.41</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5465215.75</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>104.069</v>
+      </c>
+      <c r="D14" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-11152.6</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.61065831634155</v>
+      </c>
+      <c r="J14">
+        <v>3.03</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1815171.5</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1873832.34</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>43183.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.3228162369298</v>
+      </c>
+      <c r="J15">
+        <v>1.57</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3307689.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3359404.07</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.417</v>
+      </c>
+      <c r="D16" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>253242.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>14.053940782214</v>
+      </c>
+      <c r="J16">
+        <v>0.8</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2055174.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2072789.07</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.564</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5422.27</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.15954181542678</v>
+      </c>
+      <c r="J17">
+        <v>1.01</v>
+      </c>
+      <c r="K17" t="s">
+        <v>81</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3404073.58</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3439521.53</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.543</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8247.97</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.25991028720119</v>
+      </c>
+      <c r="J18">
+        <v>2.58</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3165143.16</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3248954.75</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.653</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4770.51</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.10833225364647</v>
+      </c>
+      <c r="J19">
+        <v>3.07</v>
+      </c>
+      <c r="K19" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4408362.09</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4539068.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>103.127</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H20" s="1">
+        <v>67686.51</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4.058088029378</v>
+      </c>
+      <c r="J20">
+        <v>0.62</v>
+      </c>
+      <c r="K20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1735627.41</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1746134.47</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.999</v>
+      </c>
+      <c r="D21" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-32886.71</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.4264177578766</v>
+      </c>
+      <c r="J21">
+        <v>2.79</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2272658.76</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2331948.91</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>101.648</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>73271.64</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.6941273468595</v>
+      </c>
+      <c r="J22">
+        <v>1.28</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4398308.96</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4453838.79</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.056</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-31130.47</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.954528099333</v>
+      </c>
+      <c r="J23">
+        <v>0.94</v>
+      </c>
+      <c r="K23" t="s">
+        <v>99</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3230216.16</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3260731.42</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>101.006</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H24" s="1">
+        <v>25037.35</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.94171680438344</v>
+      </c>
+      <c r="J24">
+        <v>0.03</v>
+      </c>
+      <c r="K24">
+        <v>738.06</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2683729.42</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2684467.48</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>98.153</v>
+      </c>
+      <c r="D25" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1531456.71</v>
+      </c>
+      <c r="I25" s="1">
+        <v>48.977076919182</v>
+      </c>
+      <c r="J25">
+        <v>4.81</v>
+      </c>
+      <c r="K25" t="s">
+        <v>104</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4658341.38</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4886539.46</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.729</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>10534.05</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.729</v>
+      </c>
+      <c r="J26">
+        <v>0.2</v>
+      </c>
+      <c r="K26" t="s">
+        <v>107</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1455534.05</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1458434.08</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.186</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H27" s="1">
+        <v>21557.25</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.73475685639712</v>
+      </c>
+      <c r="J27">
+        <v>1.25</v>
+      </c>
+      <c r="K27" t="s">
+        <v>110</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2955487.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2992288.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>27750.6</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="J28">
+        <v>2.12</v>
+      </c>
+      <c r="K28" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1740750.6</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1777086.42</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.39</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8763.3</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="J29">
+        <v>0.25</v>
+      </c>
+      <c r="K29" t="s">
+        <v>116</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2255763.3</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2261333.99</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.769</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-17098.5</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.72381126514056</v>
+      </c>
+      <c r="J30">
+        <v>0.75</v>
+      </c>
+      <c r="K30" t="s">
+        <v>119</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2345188.58</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2362319.43</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.718</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>18404.38</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.3176546886708</v>
+      </c>
+      <c r="J31">
+        <v>1.85</v>
+      </c>
+      <c r="K31" t="s">
+        <v>122</v>
+      </c>
+      <c r="L31" s="1">
+        <v>812499.38</v>
+      </c>
+      <c r="M31" s="1">
+        <v>827143.87</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.251</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-6414.63</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.34396041426976</v>
+      </c>
+      <c r="J32">
+        <v>3.82</v>
+      </c>
+      <c r="K32" t="s">
+        <v>125</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1858518.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1927263.21</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.089</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>56673.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.1420553117665</v>
+      </c>
+      <c r="J33">
+        <v>1.07</v>
+      </c>
+      <c r="K33" t="s">
+        <v>128</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2702403.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2731278.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>106.524</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H34" s="1">
+        <v>240854.05</v>
+      </c>
+      <c r="I34" s="1">
+        <v>5.6428475584278</v>
+      </c>
+      <c r="J34">
+        <v>0.39</v>
+      </c>
+      <c r="K34" t="s">
+        <v>131</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4509160.92</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4525651.98</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.454</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H35" s="1">
+        <v>54449.87</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.2869624211612</v>
+      </c>
+      <c r="J35">
+        <v>1.66</v>
+      </c>
+      <c r="K35" t="s">
+        <v>134</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2435331.58</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474816.19</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>102.371</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-4047.17</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.077110785749146</v>
+      </c>
+      <c r="J36">
+        <v>0.34</v>
+      </c>
+      <c r="K36" t="s">
+        <v>137</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5244466.33</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5261703.09</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>97.016</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-75748.23</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.0617917356975</v>
+      </c>
+      <c r="J37">
+        <v>1.26</v>
+      </c>
+      <c r="K37" t="s">
+        <v>140</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2398235.52</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2429478.85</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.939</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>64917.71</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.9389997013142</v>
+      </c>
+      <c r="J38">
+        <v>0.64</v>
+      </c>
+      <c r="K38" t="s">
+        <v>143</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3412917.71</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3434226.34</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.428</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>13735.94</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.70502426734309</v>
+      </c>
+      <c r="J39">
+        <v>1.39</v>
+      </c>
+      <c r="K39" t="s">
+        <v>146</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1962029.16</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1988402.73</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>148</v>
+      </c>
+      <c r="B40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.77</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>26924.4</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.77</v>
+      </c>
+      <c r="J40">
+        <v>1.45</v>
+      </c>
+      <c r="K40" t="s">
+        <v>149</v>
+      </c>
+      <c r="L40" s="1">
+        <v>998924.4</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1013031.9</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>107.05</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>116844.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5.4825296099955</v>
+      </c>
+      <c r="J41">
+        <v>0.11</v>
+      </c>
+      <c r="K41" t="s">
+        <v>152</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2248050.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2250315.41</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.982</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>17013.71</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.87790140485246</v>
+      </c>
+      <c r="J42">
+        <v>0.22</v>
+      </c>
+      <c r="K42" t="s">
+        <v>155</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1955011.52</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1959354.08</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>157</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.831</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>80756.99</v>
+      </c>
+      <c r="I43" s="1">
+        <v>3.0885993697125</v>
+      </c>
+      <c r="J43">
+        <v>1.04</v>
+      </c>
+      <c r="K43" t="s">
+        <v>158</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2695436.99</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2723590.12</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.405</v>
+      </c>
+      <c r="D44" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="H44" s="1">
+        <v>128213.2</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.3877430137766</v>
+      </c>
+      <c r="J44">
+        <v>1.45</v>
+      </c>
+      <c r="K44" t="s">
+        <v>161</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2135388.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2166845.97</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>163</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2121000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>98.695</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.72937294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2136470.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-43149.05</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.0196422135579</v>
+      </c>
+      <c r="J45">
+        <v>0.33</v>
+      </c>
+      <c r="K45" t="s">
+        <v>164</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2093320.95</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2100332.03</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.313</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="H46" s="1">
+        <v>14281.77</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.35882262696854</v>
+      </c>
+      <c r="J46">
+        <v>2.56</v>
+      </c>
+      <c r="K46" t="s">
+        <v>167</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3994457.19</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4098648.09</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>169</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="D47" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>54057.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.3539390208732</v>
+      </c>
+      <c r="J47">
+        <v>3.49</v>
+      </c>
+      <c r="K47" t="s">
+        <v>170</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1665828.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1728704.71</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>172</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.708</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-7282.82</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.29401183096031</v>
+      </c>
+      <c r="J48">
         <v>0.96</v>
       </c>
-      <c r="L10" t="s">
-[...8 lines deleted...]
-      <c r="O10" s="1">
+      <c r="K48" t="s">
+        <v>173</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2469767.16</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2493505.08</v>
+      </c>
+      <c r="N48" s="1">
         <v>0.53</v>
       </c>
-      <c r="P10">
-[...16 lines deleted...]
-      <c r="E11" s="1">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>175</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.201</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>35810.26</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.093828545334</v>
+      </c>
+      <c r="J49">
+        <v>1.36</v>
+      </c>
+      <c r="K49" t="s">
+        <v>176</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3309656.07</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3353384.85</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>178</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.346</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>21197.93</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.0996569902359</v>
+      </c>
+      <c r="J50">
+        <v>0.72</v>
+      </c>
+      <c r="K50" t="s">
+        <v>179</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1948883.58</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1962691.79</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>181</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>102.525</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>43105.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.6986814425887</v>
+      </c>
+      <c r="J51">
+        <v>2.42</v>
+      </c>
+      <c r="K51" t="s">
+        <v>182</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1640400.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1679063.01</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>184</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.802</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="H52" s="1">
+        <v>10001.44</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.63113063015252</v>
+      </c>
+      <c r="J52">
+        <v>1.67</v>
+      </c>
+      <c r="K52" t="s">
+        <v>185</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1594687.64</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1621136.7</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>187</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.547</v>
+      </c>
+      <c r="D53" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="H53" s="1">
+        <v>213328.03</v>
+      </c>
+      <c r="I53" s="1">
+        <v>5.4169013967845</v>
+      </c>
+      <c r="J53">
+        <v>1.51</v>
+      </c>
+      <c r="K53" t="s">
+        <v>188</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4151521.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4216551.14</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>190</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.965</v>
+      </c>
+      <c r="D54" s="1">
         <v>100.0</v>
       </c>
-      <c r="F11" t="s">
-[...26 lines deleted...]
-      <c r="O11" s="1">
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>14928.55</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.965</v>
+      </c>
+      <c r="J54">
+        <v>1.17</v>
+      </c>
+      <c r="K54" t="s">
+        <v>191</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1561928.55</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1579959.03</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>193</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>94.586</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-181857.06</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.0342212170112</v>
+      </c>
+      <c r="J55">
+        <v>1.34</v>
+      </c>
+      <c r="K55" t="s">
+        <v>194</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2831904.84</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2871928.8</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>196</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.785</v>
+      </c>
+      <c r="D56" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="H56" s="1">
+        <v>320594.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.9632063785143</v>
+      </c>
+      <c r="J56">
+        <v>0.45</v>
+      </c>
+      <c r="K56" t="s">
+        <v>197</v>
+      </c>
+      <c r="L56" s="1">
+        <v>4346540.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>4366430.41</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>199</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.626</v>
+      </c>
+      <c r="D57" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="H57" s="1">
+        <v>5142.13</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.16348803192783</v>
+      </c>
+      <c r="J57">
+        <v>1.37</v>
+      </c>
+      <c r="K57" t="s">
+        <v>200</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3150406.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3192829.29</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>202</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>93.592</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-140187.2</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-4.9502998192248</v>
+      </c>
+      <c r="J58">
+        <v>0.03</v>
+      </c>
+      <c r="K58">
+        <v>778.92</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2691705.92</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2692484.84</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>204</v>
+      </c>
+      <c r="B59" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.785</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>12316.5</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.785</v>
+      </c>
+      <c r="J59">
+        <v>0.7</v>
+      </c>
+      <c r="K59" t="s">
+        <v>205</v>
+      </c>
+      <c r="L59" s="1">
+        <v>702316.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>707129.73</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.257</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="H60" s="1">
+        <v>20376.02</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.48467412031745</v>
+      </c>
+      <c r="J60">
+        <v>0.86</v>
+      </c>
+      <c r="K60" t="s">
+        <v>208</v>
+      </c>
+      <c r="L60" s="1">
+        <v>4224442.04</v>
+      </c>
+      <c r="M60" s="1">
+        <v>4260367.6</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>210</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>103.375</v>
+      </c>
+      <c r="D61" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-14896.95</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.75274304057113</v>
+      </c>
+      <c r="J61">
+        <v>0.3</v>
+      </c>
+      <c r="K61" t="s">
+        <v>211</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1964125.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1969844.79</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>213</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>110.316</v>
+      </c>
+      <c r="D62" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-20397.17</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1.0759310955563</v>
+      </c>
+      <c r="J62">
+        <v>6.37</v>
+      </c>
+      <c r="K62" t="s">
+        <v>214</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1875372.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1983677.14</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>216</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>102.149</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5245.17</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.32563485672757</v>
+      </c>
+      <c r="J63">
+        <v>0.47</v>
+      </c>
+      <c r="K63" t="s">
+        <v>217</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1615997.18</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1623408.74</v>
+      </c>
+      <c r="N63" s="1">
         <v>0.35</v>
       </c>
-      <c r="P11">
-[...2554 lines deleted...]
-      <c r="A63" t="s">
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>215</v>
       </c>
-      <c r="B63" t="s">
-[...45 lines deleted...]
-    <row r="64" spans="1:16">
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>219</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>97.896</v>
+      </c>
+      <c r="D64" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="H64" s="1">
+        <v>129468.43</v>
+      </c>
+      <c r="I64" s="1">
+        <v>4.737209198028</v>
+      </c>
+      <c r="J64">
+        <v>0.02</v>
+      </c>
+      <c r="K64">
+        <v>568.56</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2862479.04</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2863047.6</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>218</v>
       </c>
-      <c r="B64" t="s">
-[...45 lines deleted...]
-    <row r="65" spans="1:16">
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>221</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>104.365</v>
+      </c>
+      <c r="D65" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="H65" s="1">
+        <v>17998.1</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.8697667556387</v>
+      </c>
+      <c r="J65">
+        <v>0.25</v>
+      </c>
+      <c r="K65" t="s">
         <v>222</v>
       </c>
-      <c r="C65" s="1">
-[...27 lines deleted...]
-        <v>223</v>
+      <c r="L65" s="1">
+        <v>2087300.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1612738.26</v>
+        <v>2092354.79</v>
       </c>
       <c r="N65" s="1">
-        <v>1615414.66</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>224</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>101.231</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>34874.23</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.231</v>
+      </c>
+      <c r="J66">
+        <v>0.43</v>
+      </c>
+      <c r="K66" t="s">
         <v>225</v>
       </c>
-      <c r="C66" s="1">
-[...27 lines deleted...]
-        <v>226</v>
+      <c r="L66" s="1">
+        <v>2867874.23</v>
       </c>
       <c r="M66" s="1">
-        <v>2832127.92</v>
+        <v>2880150.56</v>
       </c>
       <c r="N66" s="1">
-        <v>2877328.09</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>227</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>105.524</v>
+      </c>
+      <c r="D67" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-13726.4</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.3657991522384</v>
+      </c>
+      <c r="J67">
+        <v>0.37</v>
+      </c>
+      <c r="K67" t="s">
         <v>228</v>
       </c>
-      <c r="C67" s="1">
-[...27 lines deleted...]
-        <v>229</v>
+      <c r="L67" s="1">
+        <v>3738715.32</v>
       </c>
       <c r="M67" s="1">
-        <v>2070620.0</v>
+        <v>3751890.85</v>
       </c>
       <c r="N67" s="1">
-        <v>2171715.89</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>230</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>102.581</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>25500.28</v>
+      </c>
+      <c r="I68" s="1">
+        <v>2.581</v>
+      </c>
+      <c r="J68">
+        <v>1.87</v>
+      </c>
+      <c r="K68" t="s">
         <v>231</v>
       </c>
-      <c r="C68" s="1">
-[...27 lines deleted...]
-        <v>232</v>
+      <c r="L68" s="1">
+        <v>1013500.28</v>
       </c>
       <c r="M68" s="1">
-        <v>2857732.09</v>
+        <v>1031963.53</v>
       </c>
       <c r="N68" s="1">
-        <v>2861184.81</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>233</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>93.42</v>
+      </c>
+      <c r="D69" s="1">
+        <v>114.97511333</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1724626.7</v>
+      </c>
+      <c r="H69" s="1">
+        <v>3125.57</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.18123168335501</v>
+      </c>
+      <c r="J69">
+        <v>1.55</v>
+      </c>
+      <c r="K69" t="s">
         <v>234</v>
       </c>
-      <c r="C69" s="1">
-[...27 lines deleted...]
-        <v>235</v>
+      <c r="L69" s="1">
+        <v>1727752.27</v>
       </c>
       <c r="M69" s="1">
-        <v>3725393.64</v>
+        <v>1750983.42</v>
       </c>
       <c r="N69" s="1">
-        <v>3860249.08</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>0.37</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>236</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>102.813</v>
+      </c>
+      <c r="D70" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="H70" s="1">
+        <v>38504.07</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.4614580629803</v>
+      </c>
+      <c r="J70">
+        <v>2.36</v>
+      </c>
+      <c r="K70" t="s">
         <v>237</v>
       </c>
-      <c r="C70" s="1">
-[...27 lines deleted...]
-        <v>238</v>
+      <c r="L70" s="1">
+        <v>2673138.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1022580.0</v>
+        <v>2734469.51</v>
       </c>
       <c r="N70" s="1">
-        <v>1037413.72</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.58</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>239</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>103.757</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>63879.69</v>
+      </c>
+      <c r="I71" s="1">
+        <v>2.729702970297</v>
+      </c>
+      <c r="J71">
+        <v>1.22</v>
+      </c>
+      <c r="K71" t="s">
         <v>240</v>
       </c>
-      <c r="C71" s="1">
-[...27 lines deleted...]
-        <v>241</v>
+      <c r="L71" s="1">
+        <v>2404049.69</v>
       </c>
       <c r="M71" s="1">
-        <v>2645994.0</v>
+        <v>2432369.46</v>
       </c>
       <c r="N71" s="1">
-        <v>2698928.93</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>242</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.402</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-35758.88</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.6155669339728</v>
+      </c>
+      <c r="J72">
+        <v>0.86</v>
+      </c>
+      <c r="K72" t="s">
         <v>243</v>
       </c>
-      <c r="C72" s="1">
-[...27 lines deleted...]
-        <v>244</v>
+      <c r="L72" s="1">
+        <v>2177636.26</v>
       </c>
       <c r="M72" s="1">
-        <v>2386231.96</v>
+        <v>2196569.7</v>
       </c>
       <c r="N72" s="1">
-        <v>2406704.08</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.47</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>245</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.321</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>50194.99</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.1021571059999</v>
+      </c>
+      <c r="J73">
+        <v>1.6</v>
+      </c>
+      <c r="K73" t="s">
         <v>246</v>
       </c>
-      <c r="C73" s="1">
-[...27 lines deleted...]
-        <v>247</v>
+      <c r="L73" s="1">
+        <v>4604444.99</v>
       </c>
       <c r="M73" s="1">
-        <v>2167810.54</v>
+        <v>4676335.62</v>
       </c>
       <c r="N73" s="1">
-        <v>2181088.54</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>1.0</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>248</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.118</v>
+      </c>
+      <c r="D74" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="H74" s="1">
+        <v>31053.92</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.674928640866</v>
+      </c>
+      <c r="J74">
+        <v>0.9</v>
+      </c>
+      <c r="K74" t="s">
         <v>249</v>
       </c>
-      <c r="C74" s="1">
-[...27 lines deleted...]
-        <v>250</v>
+      <c r="L74" s="1">
+        <v>1885098.28</v>
       </c>
       <c r="M74" s="1">
-        <v>4620825.0</v>
+        <v>1901689.71</v>
       </c>
       <c r="N74" s="1">
-        <v>4677262.5</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>251</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.926</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1883090.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-3496.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.18565230551912</v>
+      </c>
+      <c r="J75">
+        <v>1.0</v>
+      </c>
+      <c r="K75" t="s">
         <v>252</v>
       </c>
-      <c r="C75" s="1">
-[...27 lines deleted...]
-        <v>253</v>
+      <c r="L75" s="1">
+        <v>1879594.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1879578.74</v>
+        <v>1898633.04</v>
       </c>
       <c r="N75" s="1">
-        <v>1890112.98</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>254</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>100.309</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="H76" s="1">
+        <v>5390.2</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.27199452171889</v>
+      </c>
+      <c r="J76">
+        <v>0.94</v>
+      </c>
+      <c r="K76" t="s">
         <v>255</v>
       </c>
-      <c r="C76" s="1">
-[...27 lines deleted...]
-        <v>256</v>
+      <c r="L76" s="1">
+        <v>1987121.29</v>
       </c>
       <c r="M76" s="1">
-        <v>1989102.29</v>
+        <v>2005658.77</v>
       </c>
       <c r="N76" s="1">
-        <v>2002102.6</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>257</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B77" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>102.417</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>24605.06</v>
+      </c>
+      <c r="I77" s="1">
+        <v>2.417</v>
+      </c>
+      <c r="J77">
+        <v>1.11</v>
+      </c>
+      <c r="K77" t="s">
         <v>258</v>
       </c>
-      <c r="C77" s="1">
-[...27 lines deleted...]
-        <v>259</v>
+      <c r="L77" s="1">
+        <v>1042605.06</v>
       </c>
       <c r="M77" s="1">
-        <v>1031824.44</v>
+        <v>1053916.17</v>
       </c>
       <c r="N77" s="1">
-        <v>1039070.62</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>260</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>102.433</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="H78" s="1">
+        <v>41946.9</v>
+      </c>
+      <c r="I78" s="1">
+        <v>2.8655812586563</v>
+      </c>
+      <c r="J78">
+        <v>2.83</v>
+      </c>
+      <c r="K78" t="s">
         <v>261</v>
       </c>
-      <c r="C78" s="1">
-[...27 lines deleted...]
-        <v>262</v>
+      <c r="L78" s="1">
+        <v>1505765.1</v>
       </c>
       <c r="M78" s="1">
-        <v>1509234.3</v>
+        <v>1547384.48</v>
       </c>
       <c r="N78" s="1">
-        <v>1544514.3</v>
-[...1 lines deleted...]
-      <c r="O78" s="1">
         <v>0.33</v>
       </c>
-      <c r="P78">
-[...3 lines deleted...]
-    <row r="79" spans="1:16">
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>263</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>96.936</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-17763.2</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-1.0614844451702</v>
+      </c>
+      <c r="J79">
+        <v>1.09</v>
+      </c>
+      <c r="K79" t="s">
         <v>264</v>
       </c>
-      <c r="C79" s="1">
-[...26 lines deleted...]
-      <c r="L79" t="s">
+      <c r="L79" s="1">
+        <v>1655666.88</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1674337.89</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.677</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>4587059.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>50760.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>1.1065913911288</v>
+      </c>
+      <c r="J80">
+        <v>0.83</v>
+      </c>
+      <c r="K80" t="s">
+        <v>266</v>
+      </c>
+      <c r="L80" s="1">
+        <v>4637819.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>4677028.59</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>265</v>
       </c>
-      <c r="M79" s="1">
-[...62 lines deleted...]
-    <row r="81" spans="1:16">
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>268</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.476</v>
+      </c>
+      <c r="D81" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="H81" s="1">
+        <v>181374.99</v>
+      </c>
+      <c r="I81" s="1">
+        <v>4.7759607422562</v>
+      </c>
+      <c r="J81">
+        <v>0.83</v>
+      </c>
+      <c r="K81" t="s">
         <v>269</v>
       </c>
-      <c r="C81" s="1">
-[...27 lines deleted...]
-        <v>270</v>
+      <c r="L81" s="1">
+        <v>3979040.0</v>
       </c>
       <c r="M81" s="1">
-        <v>3979000.0</v>
+        <v>4012192.78</v>
       </c>
       <c r="N81" s="1">
-        <v>4002250.0</v>
-[...8 lines deleted...]
-    <row r="82" spans="1:16">
+        <v>0.86</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>271</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>104.125</v>
+      </c>
+      <c r="D82" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-7497.85</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.23249433128689</v>
+      </c>
+      <c r="J82">
+        <v>1.21</v>
+      </c>
+      <c r="K82" t="s">
         <v>272</v>
       </c>
-      <c r="C82" s="1">
-[...27 lines deleted...]
-        <v>273</v>
+      <c r="L82" s="1">
+        <v>3217462.5</v>
       </c>
       <c r="M82" s="1">
-        <v>3217307.99</v>
+        <v>3254767.81</v>
       </c>
       <c r="N82" s="1">
-        <v>3240547.37</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>274</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>100.11</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="H83" s="1">
+        <v>27435.72</v>
+      </c>
+      <c r="I83" s="1">
+        <v>2.3654156493965</v>
+      </c>
+      <c r="J83">
+        <v>0.54</v>
+      </c>
+      <c r="K83" t="s">
         <v>275</v>
       </c>
-      <c r="C83" s="1">
-[...27 lines deleted...]
-        <v>276</v>
+      <c r="L83" s="1">
+        <v>1187304.6</v>
       </c>
       <c r="M83" s="1">
-        <v>1186948.8</v>
+        <v>1193691.7</v>
       </c>
       <c r="N83" s="1">
-        <v>1190210.3</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>277</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.657</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-10715.54</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-2.7251452258815</v>
+      </c>
+      <c r="J84">
+        <v>0.88</v>
+      </c>
+      <c r="K84" t="s">
         <v>278</v>
       </c>
-      <c r="C84" s="1">
-[...27 lines deleted...]
-        <v>279</v>
+      <c r="L84" s="1">
+        <v>382494.33</v>
       </c>
       <c r="M84" s="1">
-        <v>383199.12</v>
+        <v>385746.14</v>
       </c>
       <c r="N84" s="1">
-        <v>384859.62</v>
-[...1 lines deleted...]
-      <c r="O84" s="1">
         <v>0.08</v>
       </c>
-      <c r="P84">
-[...3 lines deleted...]
-    <row r="85" spans="1:16">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>280</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.834</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-31447.02</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-1.166</v>
+      </c>
+      <c r="J85">
+        <v>1.12</v>
+      </c>
+      <c r="K85" t="s">
         <v>281</v>
       </c>
-      <c r="C85" s="1">
-[...27 lines deleted...]
-        <v>282</v>
+      <c r="L85" s="1">
+        <v>2665552.98</v>
       </c>
       <c r="M85" s="1">
-        <v>2594945.52</v>
+        <v>2695744.4</v>
       </c>
       <c r="N85" s="1">
-        <v>2613936.9</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>0.58</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>283</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.101</v>
+      </c>
+      <c r="D86" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="H86" s="1">
+        <v>218105.59</v>
+      </c>
+      <c r="I86" s="1">
+        <v>5.093797887129</v>
+      </c>
+      <c r="J86">
+        <v>0.15</v>
+      </c>
+      <c r="K86" t="s">
         <v>284</v>
       </c>
-      <c r="C86" s="1">
-[...27 lines deleted...]
-        <v>285</v>
+      <c r="L86" s="1">
+        <v>4499892.87</v>
       </c>
       <c r="M86" s="1">
-        <v>4484480.54</v>
+        <v>4506932.64</v>
       </c>
       <c r="N86" s="1">
-        <v>4556534.67</v>
-[...1 lines deleted...]
-      <c r="O86" s="1">
         <v>0.96</v>
       </c>
-      <c r="P86">
-[...3 lines deleted...]
-    <row r="87" spans="1:16">
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>286</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>97.855</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="H87" s="1">
+        <v>17928.9</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.49914223978085</v>
+      </c>
+      <c r="J87">
+        <v>1.01</v>
+      </c>
+      <c r="K87" t="s">
         <v>287</v>
       </c>
-      <c r="C87" s="1">
-[...27 lines deleted...]
-        <v>288</v>
+      <c r="L87" s="1">
+        <v>3609870.95</v>
       </c>
       <c r="M87" s="1">
-        <v>3583310.15</v>
+        <v>3647266.29</v>
       </c>
       <c r="N87" s="1">
-        <v>3609082.62</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>289</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.38</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-1111.96</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.052800112532863</v>
+      </c>
+      <c r="J88">
+        <v>1.61</v>
+      </c>
+      <c r="K88" t="s">
         <v>290</v>
       </c>
-      <c r="C88" s="1">
-[...27 lines deleted...]
-        <v>291</v>
+      <c r="L88" s="1">
+        <v>2104868.4</v>
       </c>
       <c r="M88" s="1">
-        <v>2085869.94</v>
+        <v>2139046.54</v>
       </c>
       <c r="N88" s="1">
-        <v>2114876.39</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>292</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>101.566</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>6451.92</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1.566</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>418451.92</v>
+      </c>
+      <c r="M89" s="1">
+        <v>418451.92</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>294</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.766</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-16624.91</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-1.1459865682202</v>
+      </c>
+      <c r="J90">
+        <v>3.0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>295</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1434082.32</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1477682.1</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>293</v>
       </c>
-      <c r="C89" s="1">
-[...35 lines deleted...]
-      <c r="O89" s="1">
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>103.966</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>48785.89</v>
+      </c>
+      <c r="I91" s="1">
+        <v>3.9660004080959</v>
+      </c>
+      <c r="J91">
+        <v>1.06</v>
+      </c>
+      <c r="K91" t="s">
+        <v>298</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1278888.89</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1291958.73</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>300</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>105.304</v>
+      </c>
+      <c r="D92" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-69358.27</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1.5867729766105</v>
+      </c>
+      <c r="J92">
+        <v>1.47</v>
+      </c>
+      <c r="K92" t="s">
+        <v>301</v>
+      </c>
+      <c r="L92" s="1">
+        <v>4301668.4</v>
+      </c>
+      <c r="M92" s="1">
+        <v>4361737.76</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>6472.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.80355989948052</v>
+      </c>
+      <c r="J93">
+        <v>2.32</v>
+      </c>
+      <c r="K93" t="s">
+        <v>304</v>
+      </c>
+      <c r="L93" s="1">
+        <v>811888.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>830424.99</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>306</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>105.937</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-7805.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.31934656418044</v>
+      </c>
+      <c r="J94">
+        <v>2.11</v>
+      </c>
+      <c r="K94" t="s">
+        <v>307</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2436551.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2485110.93</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>309</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.243</v>
+      </c>
+      <c r="D95" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="H95" s="1">
+        <v>91785.22</v>
+      </c>
+      <c r="I95" s="1">
+        <v>3.0649506038738</v>
+      </c>
+      <c r="J95">
+        <v>0.95</v>
+      </c>
+      <c r="K95" t="s">
+        <v>310</v>
+      </c>
+      <c r="L95" s="1">
+        <v>3086457.3</v>
+      </c>
+      <c r="M95" s="1">
+        <v>3115853.19</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.522</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>86473.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>4.1251282051282</v>
+      </c>
+      <c r="J96">
+        <v>1.44</v>
+      </c>
+      <c r="K96" t="s">
+        <v>313</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2182723.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2213763.63</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>315</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>74.406</v>
+      </c>
+      <c r="D97" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-213529.4</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-8.7042944785276</v>
+      </c>
+      <c r="J97">
+        <v>1.76</v>
+      </c>
+      <c r="K97" t="s">
+        <v>316</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2239620.6</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2292504.63</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>97.706</v>
+      </c>
+      <c r="D98" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>60192.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>2.8809097609772</v>
+      </c>
+      <c r="J98">
+        <v>0.26</v>
+      </c>
+      <c r="K98" t="s">
+        <v>319</v>
+      </c>
+      <c r="L98" s="1">
+        <v>2149532.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>2155245.89</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>97.15</v>
+      </c>
+      <c r="D99" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="H99" s="1">
+        <v>45684.04</v>
+      </c>
+      <c r="I99" s="1">
+        <v>4.9087077222552</v>
+      </c>
+      <c r="J99">
+        <v>0.67</v>
+      </c>
+      <c r="K99" t="s">
+        <v>322</v>
+      </c>
+      <c r="L99" s="1">
+        <v>976357.5</v>
+      </c>
+      <c r="M99" s="1">
+        <v>983078.44</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.505</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>32297.3</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.505</v>
+      </c>
+      <c r="J100">
+        <v>0.27</v>
+      </c>
+      <c r="K100" t="s">
+        <v>325</v>
+      </c>
+      <c r="L100" s="1">
+        <v>2178297.3</v>
+      </c>
+      <c r="M100" s="1">
+        <v>2184087.03</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>327</v>
+      </c>
+      <c r="B101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.889</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>16642.09</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.889</v>
+      </c>
+      <c r="J101">
+        <v>0.03</v>
+      </c>
+      <c r="K101">
+        <v>305.9</v>
+      </c>
+      <c r="L101" s="1">
+        <v>897642.09</v>
+      </c>
+      <c r="M101" s="1">
+        <v>897947.99</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>329</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.51</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="H102" s="1">
+        <v>45803.62</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.4500014986386</v>
+      </c>
+      <c r="J102">
+        <v>1.23</v>
+      </c>
+      <c r="K102" t="s">
+        <v>330</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3204670.7</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3243497.42</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>332</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.678</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>8664.84</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.678</v>
+      </c>
+      <c r="J103">
+        <v>1.07</v>
+      </c>
+      <c r="K103" t="s">
+        <v>333</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1286664.84</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1300332.34</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>335</v>
+      </c>
+      <c r="B104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>10680.28</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J104">
+        <v>1.18</v>
+      </c>
+      <c r="K104" t="s">
+        <v>336</v>
+      </c>
+      <c r="L104" s="1">
+        <v>998680.28</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1010355.48</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>338</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.524</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-6577.77</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.31062649354032</v>
+      </c>
+      <c r="J105">
+        <v>2.13</v>
+      </c>
+      <c r="K105" t="s">
+        <v>339</v>
+      </c>
+      <c r="L105" s="1">
+        <v>2111004.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>2155650.58</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>341</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>102.767</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="H106" s="1">
+        <v>35826.13</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.98363853674565</v>
+      </c>
+      <c r="J106">
+        <v>3.83</v>
+      </c>
+      <c r="K106" t="s">
+        <v>342</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3678030.93</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3815221.84</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>344</v>
+      </c>
+      <c r="B107" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>103.274</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="H107" s="1">
+        <v>26089.65</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.7905129543948</v>
+      </c>
+      <c r="J107">
+        <v>1.13</v>
+      </c>
+      <c r="K107" t="s">
+        <v>345</v>
+      </c>
+      <c r="L107" s="1">
+        <v>961030.66</v>
+      </c>
+      <c r="M107" s="1">
+        <v>971509.2</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>347</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>102.185</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="H108" s="1">
+        <v>44361.2</v>
+      </c>
+      <c r="I108" s="1">
+        <v>2.0414225458713</v>
+      </c>
+      <c r="J108">
+        <v>0.83</v>
+      </c>
+      <c r="K108" t="s">
+        <v>348</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2217414.5</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2235339.6</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>350</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>102.845</v>
+      </c>
+      <c r="D109" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>4938.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.43840452005892</v>
+      </c>
+      <c r="J109">
+        <v>0.46</v>
+      </c>
+      <c r="K109" t="s">
+        <v>351</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1131295.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1136386.32</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>353</v>
+      </c>
+      <c r="B110" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>103.052</v>
+      </c>
+      <c r="D110" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-12393.62</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.24910422637794</v>
+      </c>
+      <c r="J110">
+        <v>0.27</v>
+      </c>
+      <c r="K110" t="s">
+        <v>354</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4962881.26</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4977379.13</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>356</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.556</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-7667.88</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.444</v>
+      </c>
+      <c r="J111">
+        <v>0.75</v>
+      </c>
+      <c r="K111" t="s">
+        <v>357</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1719332.12</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1732296.61</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>359</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>105.519</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="H112" s="1">
+        <v>7598.43</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.24979218009772</v>
+      </c>
+      <c r="J112">
+        <v>3.31</v>
+      </c>
+      <c r="K112" t="s">
+        <v>360</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3049499.1</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3145019.62</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>362</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.486</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="H113" s="1">
+        <v>39556.66</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.4796239624402</v>
+      </c>
+      <c r="J113">
+        <v>0.35</v>
+      </c>
+      <c r="K113" t="s">
+        <v>363</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2712983.22</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2722513.86</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>365</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.57</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-16801.85</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.42786377578893</v>
+      </c>
+      <c r="J114">
+        <v>0.17</v>
+      </c>
+      <c r="K114" t="s">
+        <v>366</v>
+      </c>
+      <c r="L114" s="1">
+        <v>3910113.9</v>
+      </c>
+      <c r="M114" s="1">
+        <v>3916877.07</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>368</v>
+      </c>
+      <c r="B115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>104.592</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>32189.92</v>
+      </c>
+      <c r="I115" s="1">
+        <v>4.592</v>
+      </c>
+      <c r="J115">
+        <v>0.53</v>
+      </c>
+      <c r="K115" t="s">
+        <v>369</v>
+      </c>
+      <c r="L115" s="1">
+        <v>733189.92</v>
+      </c>
+      <c r="M115" s="1">
+        <v>736938.32</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>371</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>103.191</v>
+      </c>
+      <c r="D116" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="H116" s="1">
+        <v>32729.61</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.9395734082348</v>
+      </c>
+      <c r="J116">
+        <v>0.77</v>
+      </c>
+      <c r="K116" t="s">
+        <v>372</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1720193.97</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1732980.09</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>374</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.491</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-3803.08</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.29189618372995</v>
+      </c>
+      <c r="J117">
+        <v>1.94</v>
+      </c>
+      <c r="K117" t="s">
+        <v>375</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1299084.8</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1323884.8</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>377</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.479</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="H118" s="1">
+        <v>9099.2</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.37189796544118</v>
+      </c>
+      <c r="J118">
+        <v>5.03</v>
+      </c>
+      <c r="K118" t="s">
+        <v>378</v>
+      </c>
+      <c r="L118" s="1">
+        <v>2455791.8</v>
+      </c>
+      <c r="M118" s="1">
+        <v>2577620.57</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>380</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.209</v>
+      </c>
+      <c r="D119" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="H119" s="1">
+        <v>80029.53</v>
+      </c>
+      <c r="I119" s="1">
+        <v>3.9896479319666</v>
+      </c>
+      <c r="J119">
+        <v>1.16</v>
+      </c>
+      <c r="K119" t="s">
+        <v>381</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2085959.16</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2110591.66</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>383</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>104.753</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>60410.63</v>
+      </c>
+      <c r="I120" s="1">
+        <v>4.753</v>
+      </c>
+      <c r="J120">
+        <v>1.46</v>
+      </c>
+      <c r="K120" t="s">
+        <v>384</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1331410.63</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1349946.05</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>386</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>103.707</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="H121" s="1">
+        <v>46019.6</v>
+      </c>
+      <c r="I121" s="1">
+        <v>2.4795486910601</v>
+      </c>
+      <c r="J121">
+        <v>1.91</v>
+      </c>
+      <c r="K121" t="s">
+        <v>387</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1901986.38</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1937074.37</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>389</v>
+      </c>
+      <c r="B122" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>101.71</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="H122" s="1">
+        <v>6738.81</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.27116243345655</v>
+      </c>
+      <c r="J122">
+        <v>0.45</v>
+      </c>
+      <c r="K122" t="s">
+        <v>390</v>
+      </c>
+      <c r="L122" s="1">
+        <v>2491895.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>2502971.04</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>392</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.875</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="H123" s="1">
+        <v>11495.33</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.1223623801101</v>
+      </c>
+      <c r="J123">
+        <v>0.04</v>
+      </c>
+      <c r="K123">
+        <v>371.67</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1035703.75</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1036075.42</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>103.104</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="H124" s="1">
+        <v>116559.88</v>
+      </c>
+      <c r="I124" s="1">
+        <v>3.0051119027376</v>
+      </c>
+      <c r="J124">
+        <v>1.41</v>
+      </c>
+      <c r="K124" t="s">
+        <v>395</v>
+      </c>
+      <c r="L124" s="1">
+        <v>3995280.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4049745.28</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>397</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>116.251</v>
+      </c>
+      <c r="D125" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-137188.55</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-5.8478700946656</v>
+      </c>
+      <c r="J125">
+        <v>3.38</v>
+      </c>
+      <c r="K125" t="s">
+        <v>398</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2208769.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2272913.52</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>400</v>
+      </c>
+      <c r="B126" s="1">
+        <v>654000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>107.711</v>
+      </c>
+      <c r="D126" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>739981.38</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-35551.44</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-4.804369536974</v>
+      </c>
+      <c r="J126">
+        <v>3.31</v>
+      </c>
+      <c r="K126" t="s">
+        <v>401</v>
+      </c>
+      <c r="L126" s="1">
+        <v>704429.94</v>
+      </c>
+      <c r="M126" s="1">
+        <v>726055.3</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>403</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>96.306</v>
+      </c>
+      <c r="D127" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="H127" s="1">
+        <v>41123.64</v>
+      </c>
+      <c r="I127" s="1">
+        <v>3.3962499007725</v>
+      </c>
+      <c r="J127">
+        <v>1.25</v>
+      </c>
+      <c r="K127" t="s">
+        <v>404</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1251978.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1268183.48</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>406</v>
+      </c>
+      <c r="B128" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>98.964</v>
+      </c>
+      <c r="D128" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="H128" s="1">
+        <v>179114.54</v>
+      </c>
+      <c r="I128" s="1">
+        <v>4.7503700200717</v>
+      </c>
+      <c r="J128">
+        <v>0.5</v>
+      </c>
+      <c r="K128" t="s">
+        <v>407</v>
+      </c>
+      <c r="L128" s="1">
+        <v>3949653.24</v>
+      </c>
+      <c r="M128" s="1">
+        <v>3969414.23</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>409</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.248</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H129" s="1">
+        <v>7310.66</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.1910197299714</v>
+      </c>
+      <c r="J129">
+        <v>2.09</v>
+      </c>
+      <c r="K129" t="s">
+        <v>410</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3834486.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3914332.88</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>412</v>
+      </c>
+      <c r="B130" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>80.164</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-301903.92</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-19.836</v>
+      </c>
+      <c r="J130">
+        <v>1.08</v>
+      </c>
+      <c r="K130" t="s">
+        <v>413</v>
+      </c>
+      <c r="L130" s="1">
+        <v>1220096.08</v>
+      </c>
+      <c r="M130" s="1">
+        <v>1236489.29</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>415</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>44</v>
+      </c>
+      <c r="F131">
+        <v>1.14</v>
+      </c>
+      <c r="G131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>10.93</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>10.93</v>
+      </c>
+      <c r="M131" s="1">
+        <v>10.93</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>417</v>
+      </c>
+      <c r="B132" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.437</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-82846.57</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-2.9009762901953</v>
+      </c>
+      <c r="J132">
+        <v>1.38</v>
+      </c>
+      <c r="K132" t="s">
+        <v>418</v>
+      </c>
+      <c r="L132" s="1">
+        <v>2772970.29</v>
+      </c>
+      <c r="M132" s="1">
+        <v>2811964.52</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>420</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>103.361</v>
+      </c>
+      <c r="D133" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="H133" s="1">
+        <v>336.29</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.030907443799902</v>
+      </c>
+      <c r="J133">
+        <v>0.02</v>
+      </c>
+      <c r="K133">
+        <v>186.47</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1088391.33</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1088577.8</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>422</v>
+      </c>
+      <c r="B134" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>103.782</v>
+      </c>
+      <c r="D134" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-21052.85</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.66157068104748</v>
+      </c>
+      <c r="J134">
+        <v>3.48</v>
+      </c>
+      <c r="K134" t="s">
+        <v>423</v>
+      </c>
+      <c r="L134" s="1">
+        <v>3161199.72</v>
+      </c>
+      <c r="M134" s="1">
+        <v>3267302.05</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>425</v>
+      </c>
+      <c r="B135" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>101.755</v>
+      </c>
+      <c r="D135" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4528.89</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.17693069942951</v>
+      </c>
+      <c r="J135">
+        <v>0.06</v>
+      </c>
+      <c r="K135" t="s">
+        <v>426</v>
+      </c>
+      <c r="L135" s="1">
+        <v>2564226.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>2565844.03</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>428</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>103.775</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="H136" s="1">
+        <v>65263.46</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.1805469380461</v>
+      </c>
+      <c r="J136">
+        <v>0.28</v>
+      </c>
+      <c r="K136" t="s">
+        <v>429</v>
+      </c>
+      <c r="L136" s="1">
+        <v>3058249.25</v>
+      </c>
+      <c r="M136" s="1">
+        <v>3066599.08</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>431</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.013</v>
+      </c>
+      <c r="D137" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="H137" s="1">
+        <v>49681.82</v>
+      </c>
+      <c r="I137" s="1">
+        <v>2.482124152411</v>
+      </c>
+      <c r="J137">
+        <v>0.67</v>
+      </c>
+      <c r="K137" t="s">
+        <v>432</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2051266.63</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2064954.21</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>434</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>103.619</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="H138" s="1">
+        <v>51777.62</v>
+      </c>
+      <c r="I138" s="1">
+        <v>3.8143557172343</v>
+      </c>
+      <c r="J138">
+        <v>4.53</v>
+      </c>
+      <c r="K138" t="s">
+        <v>435</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1409218.4</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1470837.58</v>
+      </c>
+      <c r="N138" s="1">
         <v>0.31</v>
       </c>
-      <c r="P89">
-[...16 lines deleted...]
-      <c r="E90" s="1">
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>437</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.074</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-23745.04</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.0764172451861</v>
+      </c>
+      <c r="J139">
+        <v>3.02</v>
+      </c>
+      <c r="K139" t="s">
+        <v>438</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2182187.66</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2247315.51</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>440</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>76.626</v>
+      </c>
+      <c r="D140" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-380408.5</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-21.459235820518</v>
+      </c>
+      <c r="J140">
+        <v>2.05</v>
+      </c>
+      <c r="K140" t="s">
+        <v>441</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1392294.42</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1429542.92</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>443</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>101.082</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="H141" s="1">
+        <v>19162.87</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1.0040954934775</v>
+      </c>
+      <c r="J141">
+        <v>1.19</v>
+      </c>
+      <c r="K141" t="s">
+        <v>444</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1927633.74</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1950305.85</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>446</v>
+      </c>
+      <c r="B142" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>101.263</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="H142" s="1">
+        <v>45539.2</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.1976263333886</v>
+      </c>
+      <c r="J142">
+        <v>1.91</v>
+      </c>
+      <c r="K142" t="s">
+        <v>447</v>
+      </c>
+      <c r="L142" s="1">
+        <v>3847994.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>3920635.22</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>449</v>
+      </c>
+      <c r="B143" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>103.651</v>
+      </c>
+      <c r="D143" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="H143" s="1">
+        <v>23656.31</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.68968934155971</v>
+      </c>
+      <c r="J143">
+        <v>0.04</v>
+      </c>
+      <c r="K143" t="s">
+        <v>450</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3453651.32</v>
+      </c>
+      <c r="M143" s="1">
+        <v>3454900.82</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>452</v>
+      </c>
+      <c r="B144" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>83.53</v>
+      </c>
+      <c r="D144" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="H144" s="1">
+        <v>402556.95</v>
+      </c>
+      <c r="I144" s="1">
+        <v>7.8836175664099</v>
+      </c>
+      <c r="J144">
+        <v>0.86</v>
+      </c>
+      <c r="K144" t="s">
+        <v>453</v>
+      </c>
+      <c r="L144" s="1">
+        <v>5508803.5</v>
+      </c>
+      <c r="M144" s="1">
+        <v>5565515.98</v>
+      </c>
+      <c r="N144" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>455</v>
+      </c>
+      <c r="B145" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>104.565</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="H145" s="1">
+        <v>141285.82</v>
+      </c>
+      <c r="I145" s="1">
+        <v>4.4085770275581</v>
+      </c>
+      <c r="J145">
+        <v>1.35</v>
+      </c>
+      <c r="K145" t="s">
+        <v>456</v>
+      </c>
+      <c r="L145" s="1">
+        <v>3346080.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>3389433.42</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>458</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>101.09</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H146" s="1">
+        <v>12108.35</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.93138298799071</v>
+      </c>
+      <c r="J146">
+        <v>1.34</v>
+      </c>
+      <c r="K146" t="s">
+        <v>459</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1312148.2</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1329508.95</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>461</v>
+      </c>
+      <c r="B147" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.441</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-84.76</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.0042192144539495</v>
+      </c>
+      <c r="J147">
+        <v>1.35</v>
+      </c>
+      <c r="K147" t="s">
+        <v>462</v>
+      </c>
+      <c r="L147" s="1">
+        <v>2008820.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>2035912.31</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>464</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.39</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H148" s="1">
+        <v>6147.95</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.43344684379497</v>
+      </c>
+      <c r="J148">
+        <v>0.11</v>
+      </c>
+      <c r="K148" t="s">
+        <v>465</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1424534.1</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1426050.29</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>467</v>
+      </c>
+      <c r="B149" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>97.801</v>
+      </c>
+      <c r="D149" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H149" s="1">
+        <v>153613.11</v>
+      </c>
+      <c r="I149" s="1">
+        <v>6.3182320074948</v>
+      </c>
+      <c r="J149">
+        <v>1.04</v>
+      </c>
+      <c r="K149" t="s">
+        <v>468</v>
+      </c>
+      <c r="L149" s="1">
+        <v>2584880.43</v>
+      </c>
+      <c r="M149" s="1">
+        <v>2612466.74</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>470</v>
+      </c>
+      <c r="B150" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.387</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-21813.23</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.63360568020733</v>
+      </c>
+      <c r="J150">
+        <v>1.62</v>
+      </c>
+      <c r="K150" t="s">
+        <v>471</v>
+      </c>
+      <c r="L150" s="1">
+        <v>3420900.54</v>
+      </c>
+      <c r="M150" s="1">
+        <v>3476570.11</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>473</v>
+      </c>
+      <c r="B151" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>102.091</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>33430.93</v>
+      </c>
+      <c r="I151" s="1">
+        <v>1.9270933480819</v>
+      </c>
+      <c r="J151">
+        <v>0.21</v>
+      </c>
+      <c r="K151" t="s">
+        <v>474</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1768216.12</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1771896.62</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>476</v>
+      </c>
+      <c r="B152" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D152" s="1">
         <v>100.0</v>
       </c>
-      <c r="F90" t="s">
-[...26 lines deleted...]
-      <c r="O90" s="1">
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>52560.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>2.628</v>
+      </c>
+      <c r="J152">
+        <v>1.24</v>
+      </c>
+      <c r="K152" t="s">
+        <v>477</v>
+      </c>
+      <c r="L152" s="1">
+        <v>2052560.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>2077351.67</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>479</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>100.18</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H153" s="1">
+        <v>4719.32</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.12412336159724</v>
+      </c>
+      <c r="J153">
+        <v>0.36</v>
+      </c>
+      <c r="K153" t="s">
+        <v>480</v>
+      </c>
+      <c r="L153" s="1">
+        <v>3806840.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>3820504.38</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>482</v>
+      </c>
+      <c r="B154" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>98.212</v>
+      </c>
+      <c r="D154" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-25588.83</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.51756862874848</v>
+      </c>
+      <c r="J154">
         <v>0.27</v>
       </c>
-      <c r="P90">
-[...66 lines deleted...]
-      <c r="E92" s="1">
+      <c r="K154" t="s">
+        <v>483</v>
+      </c>
+      <c r="L154" s="1">
+        <v>4918456.96</v>
+      </c>
+      <c r="M154" s="1">
+        <v>4932177.51</v>
+      </c>
+      <c r="N154" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>485</v>
+      </c>
+      <c r="B155" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>87.947</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-303879.13</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-12.293975593257</v>
+      </c>
+      <c r="J155">
+        <v>2.24</v>
+      </c>
+      <c r="K155" t="s">
+        <v>486</v>
+      </c>
+      <c r="L155" s="1">
+        <v>2167893.55</v>
+      </c>
+      <c r="M155" s="1">
+        <v>2223005.13</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>488</v>
+      </c>
+      <c r="B156" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>103.511</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H156" s="1">
+        <v>20405.06</v>
+      </c>
+      <c r="I156" s="1">
+        <v>3.7317437706123</v>
+      </c>
+      <c r="J156">
+        <v>1.16</v>
+      </c>
+      <c r="K156" t="s">
+        <v>489</v>
+      </c>
+      <c r="L156" s="1">
+        <v>567201.98</v>
+      </c>
+      <c r="M156" s="1">
+        <v>573551.12</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>491</v>
+      </c>
+      <c r="B157" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>104.919</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H157" s="1">
+        <v>129455.56</v>
+      </c>
+      <c r="I157" s="1">
+        <v>6.3515554519376</v>
+      </c>
+      <c r="J157">
+        <v>1.67</v>
+      </c>
+      <c r="K157" t="s">
+        <v>492</v>
+      </c>
+      <c r="L157" s="1">
+        <v>2167626.54</v>
+      </c>
+      <c r="M157" s="1">
+        <v>2202160.3</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>494</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2608000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>96.691</v>
+      </c>
+      <c r="D158" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>2464560.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>57141.28</v>
+      </c>
+      <c r="I158" s="1">
+        <v>2.3185185185185</v>
+      </c>
+      <c r="J158">
+        <v>0.17</v>
+      </c>
+      <c r="K158" t="s">
+        <v>495</v>
+      </c>
+      <c r="L158" s="1">
+        <v>2521701.28</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2526229.06</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>497</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>101.422</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>24720.4</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.92128678425803</v>
+      </c>
+      <c r="J159">
+        <v>1.38</v>
+      </c>
+      <c r="K159" t="s">
+        <v>498</v>
+      </c>
+      <c r="L159" s="1">
+        <v>2707967.4</v>
+      </c>
+      <c r="M159" s="1">
+        <v>2744754.07</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>500</v>
+      </c>
+      <c r="B160" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-9823.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J160">
+        <v>1.97</v>
+      </c>
+      <c r="K160" t="s">
+        <v>501</v>
+      </c>
+      <c r="L160" s="1">
+        <v>1890177.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1927577.54</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>503</v>
+      </c>
+      <c r="B161" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>95.627</v>
+      </c>
+      <c r="D161" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H161" s="1">
+        <v>32737.09</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.657213441706</v>
+      </c>
+      <c r="J161">
+        <v>0.33</v>
+      </c>
+      <c r="K161" t="s">
+        <v>504</v>
+      </c>
+      <c r="L161" s="1">
+        <v>2008167.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>2015138.77</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>503</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="D162" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>122166.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.707966221937</v>
+      </c>
+      <c r="J162">
+        <v>0.31</v>
+      </c>
+      <c r="K162" t="s">
+        <v>506</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1083500.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1086884.99</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>508</v>
+      </c>
+      <c r="B163" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>94.176</v>
+      </c>
+      <c r="D163" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>13876.8</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.2645161290323</v>
+      </c>
+      <c r="J163">
+        <v>0.99</v>
+      </c>
+      <c r="K163" t="s">
+        <v>509</v>
+      </c>
+      <c r="L163" s="1">
+        <v>1111276.8</v>
+      </c>
+      <c r="M163" s="1">
+        <v>1122962.08</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>511</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="D164" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-44180.26</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-2.7852084062794</v>
+      </c>
+      <c r="J164">
+        <v>1.25</v>
+      </c>
+      <c r="K164" t="s">
+        <v>512</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1542065.85</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1561057.23</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>514</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.631</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>9465.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.631</v>
+      </c>
+      <c r="J165">
+        <v>1.4</v>
+      </c>
+      <c r="K165" t="s">
+        <v>515</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1509465.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1530454.58</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>517</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.717</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="H166" s="1">
+        <v>25068.39</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.2769894107346</v>
+      </c>
+      <c r="J166">
+        <v>0.36</v>
+      </c>
+      <c r="K166" t="s">
+        <v>518</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1988153.58</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1995165.39</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>520</v>
+      </c>
+      <c r="B167" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.87</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="H167" s="1">
+        <v>31490.32</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.0411366533747</v>
+      </c>
+      <c r="J167">
+        <v>0.64</v>
+      </c>
+      <c r="K167" t="s">
+        <v>521</v>
+      </c>
+      <c r="L167" s="1">
+        <v>3056100.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>3075422.92</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>523</v>
+      </c>
+      <c r="B168" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>110.379</v>
+      </c>
+      <c r="D168" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-25248.4</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-2.7831846325932</v>
+      </c>
+      <c r="J168">
+        <v>2.19</v>
+      </c>
+      <c r="K168" t="s">
+        <v>524</v>
+      </c>
+      <c r="L168" s="1">
+        <v>881928.21</v>
+      </c>
+      <c r="M168" s="1">
+        <v>899442.4</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>526</v>
+      </c>
+      <c r="B169" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.608</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.44951</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>2386788.24</v>
+      </c>
+      <c r="H169" s="1">
+        <v>3803.76</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.15936730105558</v>
+      </c>
+      <c r="J169">
+        <v>0.08</v>
+      </c>
+      <c r="K169" t="s">
+        <v>527</v>
+      </c>
+      <c r="L169" s="1">
+        <v>2390592.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>2392492.0</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>529</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>84.838</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-333476.48</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-15.019611997368</v>
+      </c>
+      <c r="J170">
+        <v>0.03</v>
+      </c>
+      <c r="K170">
+        <v>736.17</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1886797.12</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1887533.29</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>531</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>102.201</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>32750.88</v>
+      </c>
+      <c r="I171" s="1">
+        <v>2.201</v>
+      </c>
+      <c r="J171">
+        <v>0.57</v>
+      </c>
+      <c r="K171" t="s">
+        <v>532</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1520750.88</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1529224.21</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>534</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>101.464</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="H172" s="1">
+        <v>55406.43</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.9191367746415</v>
+      </c>
+      <c r="J172">
+        <v>3.62</v>
+      </c>
+      <c r="K172" t="s">
+        <v>535</v>
+      </c>
+      <c r="L172" s="1">
+        <v>2942456.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>3047422.1</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>537</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>102.652</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="H173" s="1">
+        <v>106023.35</v>
+      </c>
+      <c r="I173" s="1">
+        <v>2.3932125670172</v>
+      </c>
+      <c r="J173">
+        <v>0.3</v>
+      </c>
+      <c r="K173" t="s">
+        <v>538</v>
+      </c>
+      <c r="L173" s="1">
+        <v>4536191.88</v>
+      </c>
+      <c r="M173" s="1">
+        <v>4549234.07</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>540</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.01</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1603200.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-3040.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.18962075848303</v>
+      </c>
+      <c r="J174">
+        <v>1.28</v>
+      </c>
+      <c r="K174" t="s">
+        <v>541</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1600160.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1620636.71</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>543</v>
+      </c>
+      <c r="B175" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.623</v>
+      </c>
+      <c r="D175" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="H175" s="1">
+        <v>286420.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>7.7934885728292</v>
+      </c>
+      <c r="J175">
+        <v>0.5</v>
+      </c>
+      <c r="K175" t="s">
+        <v>544</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3961543.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>3982043.0</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>546</v>
+      </c>
+      <c r="B176" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>82.147</v>
+      </c>
+      <c r="D176" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="H176" s="1">
+        <v>241528.75</v>
+      </c>
+      <c r="I176" s="1">
+        <v>11.282519070268</v>
+      </c>
+      <c r="J176">
+        <v>0.22</v>
+      </c>
+      <c r="K176" t="s">
+        <v>547</v>
+      </c>
+      <c r="L176" s="1">
+        <v>2382263.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>2388569.51</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>549</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>97.592</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>11113.2</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.91200496329232</v>
+      </c>
+      <c r="J177">
+        <v>1.04</v>
+      </c>
+      <c r="K177" t="s">
+        <v>550</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1229659.2</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1242797.33</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>552</v>
+      </c>
+      <c r="B178" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>95.72</v>
+      </c>
+      <c r="D178" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>46460.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>2.1558164354322</v>
+      </c>
+      <c r="J178">
+        <v>0.37</v>
+      </c>
+      <c r="K178" t="s">
+        <v>553</v>
+      </c>
+      <c r="L178" s="1">
+        <v>2201560.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>2210051.1</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>555</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>81.2</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-630740.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-18.8</v>
+      </c>
+      <c r="J179">
+        <v>3.17</v>
+      </c>
+      <c r="K179" t="s">
+        <v>556</v>
+      </c>
+      <c r="L179" s="1">
+        <v>2724260.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>2830501.67</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>558</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>88.294</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-201285.84</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-12.822037650597</v>
+      </c>
+      <c r="J180">
+        <v>1.2</v>
+      </c>
+      <c r="K180" t="s">
+        <v>559</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1368557.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1387137.94</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>561</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.479</v>
+      </c>
+      <c r="D181" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="H181" s="1">
+        <v>188394.96</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3.7055114381921</v>
+      </c>
+      <c r="J181">
+        <v>2.54</v>
+      </c>
+      <c r="K181" t="s">
+        <v>562</v>
+      </c>
+      <c r="L181" s="1">
+        <v>5272577.35</v>
+      </c>
+      <c r="M181" s="1">
+        <v>5411373.38</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>564</v>
+      </c>
+      <c r="B182" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>96.825</v>
+      </c>
+      <c r="D182" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="H182" s="1">
+        <v>199538.23</v>
+      </c>
+      <c r="I182" s="1">
+        <v>3.3271555862068</v>
+      </c>
+      <c r="J182">
+        <v>1.15</v>
+      </c>
+      <c r="K182" t="s">
+        <v>565</v>
+      </c>
+      <c r="L182" s="1">
+        <v>6196800.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>6270443.84</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>567</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>103.104</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H183" s="1">
+        <v>9452.97</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.86671481886524</v>
+      </c>
+      <c r="J183">
+        <v>0.72</v>
+      </c>
+      <c r="K183" t="s">
+        <v>568</v>
+      </c>
+      <c r="L183" s="1">
+        <v>1100119.68</v>
+      </c>
+      <c r="M183" s="1">
+        <v>1107756.77</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>570</v>
+      </c>
+      <c r="B184" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>95.381</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-181378.4</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-4.6801476975577</v>
+      </c>
+      <c r="J184">
+        <v>2.44</v>
+      </c>
+      <c r="K184" t="s">
+        <v>571</v>
+      </c>
+      <c r="L184" s="1">
+        <v>3694106.13</v>
+      </c>
+      <c r="M184" s="1">
+        <v>3788429.82</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>573</v>
+      </c>
+      <c r="B185" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>96.929</v>
+      </c>
+      <c r="D185" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H185" s="1">
+        <v>91978.5</v>
+      </c>
+      <c r="I185" s="1">
+        <v>5.9119194479805</v>
+      </c>
+      <c r="J185">
+        <v>0.61</v>
+      </c>
+      <c r="K185" t="s">
+        <v>574</v>
+      </c>
+      <c r="L185" s="1">
+        <v>1647793.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>1658246.82</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>576</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>103.332</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2088.6</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.0629492885462</v>
+      </c>
+      <c r="J186">
+        <v>0.84</v>
+      </c>
+      <c r="K186">
+        <v>841.44</v>
+      </c>
+      <c r="L186" s="1">
+        <v>103332.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>104173.44</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>578</v>
+      </c>
+      <c r="B187" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>103.9</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H187" s="1">
+        <v>36515.5</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.4780063802535</v>
+      </c>
+      <c r="J187">
+        <v>0.18</v>
+      </c>
+      <c r="K187" t="s">
+        <v>579</v>
+      </c>
+      <c r="L187" s="1">
+        <v>2507107.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>2511371.07</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>581</v>
+      </c>
+      <c r="B188" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C188" s="1">
         <v>100.677</v>
       </c>
-      <c r="F92" t="s">
-[...1014 lines deleted...]
-      <c r="K112">
+      <c r="D188" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H188" s="1">
+        <v>325570.12</v>
+      </c>
+      <c r="I188" s="1">
+        <v>10.727087360712</v>
+      </c>
+      <c r="J188">
+        <v>2.55</v>
+      </c>
+      <c r="K188" t="s">
+        <v>582</v>
+      </c>
+      <c r="L188" s="1">
+        <v>3360598.26</v>
+      </c>
+      <c r="M188" s="1">
+        <v>3445763.62</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>584</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.925</v>
+      </c>
+      <c r="D189" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>21577.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.2069751338126</v>
+      </c>
+      <c r="J189">
+        <v>1.74</v>
+      </c>
+      <c r="K189" t="s">
+        <v>585</v>
+      </c>
+      <c r="L189" s="1">
+        <v>999250.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1016645.83</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>587</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>103.572</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="H190" s="1">
+        <v>16500.54</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.46632755795851</v>
+      </c>
+      <c r="J190">
+        <v>3.13</v>
+      </c>
+      <c r="K190" t="s">
+        <v>588</v>
+      </c>
+      <c r="L190" s="1">
+        <v>3554901.76</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3662375.65</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>590</v>
+      </c>
+      <c r="B191" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>106.433</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H191" s="1">
+        <v>301891.23</v>
+      </c>
+      <c r="I191" s="1">
+        <v>6.1443357133635</v>
+      </c>
+      <c r="J191">
         <v>0.38</v>
       </c>
-      <c r="L112" t="s">
-[...3819 lines deleted...]
-      <c r="B189" t="s">
+      <c r="K191" t="s">
+        <v>591</v>
+      </c>
+      <c r="L191" s="1">
+        <v>5215217.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>5234011.52</v>
+      </c>
+      <c r="N191" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>589</v>
-      </c>
-[...190 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">