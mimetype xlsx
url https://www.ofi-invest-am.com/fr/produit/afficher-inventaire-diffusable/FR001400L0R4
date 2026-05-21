--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="813">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -112,50 +112,56 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -208,50 +214,56 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
@@ -292,68 +304,68 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
-    <t>ES06445809V1</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -532,1971 +544,1968 @@
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>5 553.19</t>
+    <t>12 340.42</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>3 987.50</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>6 918.90</t>
+    <t>8 573.42</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADECCO INTERNATIONAL FINANCIAL SER 21/03/2082</t>
   </si>
   <si>
-    <t>4 504.27</t>
+    <t>4 815.89</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>20 983.56</t>
+    <t>22 656.16</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>5 393.84</t>
+    <t>7 089.04</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 841.03</t>
+    <t>5 203.97</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 389.04</t>
-[...8 lines deleted...]
-    <t>9 536.30</t>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>14 917.81</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>42 890.17</t>
+    <t>47 804.67</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>10 931.51</t>
+    <t>11 835.62</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 431.51</t>
+    <t>13 674.66</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 413.70</t>
+    <t>14 498.63</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 231.67</t>
+    <t>9 039.59</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>2 863.77</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>14 613.01</t>
+    <t>15 893.84</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>33 034.25</t>
+    <t>35 776.71</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>17 836.00</t>
+    <t>19 179.81</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>19 457.58</t>
+    <t>21 822.59</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>6 287.67</t>
+    <t>7 643.84</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 553.05</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>12 273.97</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 780.82</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>7 145.55</t>
+    <t>8 614.73</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>2 817.21</t>
+    <t>3 169.36</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 314.36</t>
+    <t>4 435.85</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>2 608.22</t>
+  </si>
+  <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
+    <t>1 654.11</t>
+  </si>
+  <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 030.08</t>
+    <t>4 363.40</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 095.87</t>
+    <t>10 995.10</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>7 073.63</t>
+    <t>8 090.75</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>41 711.30</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>18 493.15</t>
+    <t>20 120.55</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 210.54</t>
+    <t>4 622.24</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 697.88</t>
-[...8 lines deleted...]
-    <t>19 940.22</t>
+    <t>5 928.28</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>13 404.11</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>2 236.69</t>
+  </si>
+  <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>25 883.08</t>
+    <t>28 023.78</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>18 703.77</t>
+    <t>19 946.92</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 371.60</t>
+    <t>5 620.62</t>
   </si>
   <si>
     <t>DE0001030732</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
   </si>
   <si>
-    <t>FR001400TWD7</t>
-[...5 lines deleted...]
-    <t>6 763.70</t>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>10 800.00</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
-    <t>XS3261883105</t>
-[...2 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>5 414.38</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>8 745.21</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 984.93</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>25 011.29</t>
+    <t>26 774.90</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>16 107.53</t>
+    <t>17 870.55</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>8 810.96</t>
-[...8 lines deleted...]
-    <t>4 554.00</t>
+    <t>9 775.34</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>20 172.95</t>
+    <t>21 913.36</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>9 136.99</t>
+    <t>10 010.96</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 398.63</t>
+    <t>20 071.23</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>4 041.10</t>
+    <t>4 417.81</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>17 329.18</t>
+    <t>18 778.77</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>7 323.29</t>
+    <t>8 543.84</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>17 011.04</t>
+    <t>18 254.37</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>9 735.01</t>
+    <t>10 571.62</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>20 547.95</t>
+    <t>23 561.64</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>9 819.86</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 395.21</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 393.15</t>
+    <t>6 327.40</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 113.01</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>7 191.78</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>16 591.08</t>
+    <t>18 288.77</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 272.33</t>
+    <t>2 840.41</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 467.51</t>
+    <t>5 361.01</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 624.06</t>
+    <t>4 176.14</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>13 513.69</t>
+    <t>15 456.84</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>16 029.45</t>
+    <t>17 340.41</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 202.05</t>
+    <t>7 047.95</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 493.66</t>
+    <t>2 032.36</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>7 352.74</t>
+    <t>8 784.25</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>15 032.88</t>
+    <t>16 434.25</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>21 667.89</t>
+    <t>23 473.55</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
+    <t>11 558.22</t>
+  </si>
+  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>4 530.82</t>
+    <t>5 208.90</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 439.73</t>
+    <t>6 242.47</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>3 878.01</t>
+    <t>4 244.18</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>6 027.40</t>
+    <t>6 509.59</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>27 452.05</t>
+    <t>29 260.27</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>22 837.70</t>
+    <t>32 499.81</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>6 800.00</t>
+    <t>7 824.66</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 450.27</t>
+    <t>3 550.39</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 083.97</t>
+    <t>2 848.10</t>
   </si>
   <si>
     <t>FI4000278551</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2027</t>
   </si>
   <si>
-    <t>8 515.07</t>
+    <t>9 853.15</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>6 933.70</t>
+    <t>7 825.75</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013451507</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2029</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
-    <t>2 650.54</t>
+    <t>2 958.03</t>
   </si>
   <si>
     <t>FR0011883966</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
   </si>
   <si>
-    <t>103 972.60</t>
+    <t>113 013.70</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>38 377.26</t>
+    <t>41 714.41</t>
   </si>
   <si>
     <t>FR0000187635</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
   </si>
   <si>
-    <t>126 027.40</t>
-[...8 lines deleted...]
-    <t>1 596.58</t>
+    <t>153 753.42</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 679.45</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>15 928.77</t>
+    <t>17 978.08</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>4 937.79</t>
+    <t>6 583.73</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>13 091.92</t>
+    <t>14 095.48</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>17 984.25</t>
+    <t>19 619.18</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 657.53</t>
+    <t>4 561.64</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>10 740.00</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>30 684.93</t>
+    <t>33 321.92</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 873.86</t>
+    <t>6 916.00</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 200.00</t>
+    <t>4 164.38</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>8 604.68</t>
+    <t>9 400.07</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>26 434.93</t>
+    <t>29 938.36</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>5 273.97</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>16 816.91</t>
+    <t>19 478.57</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>5 621.35</t>
+    <t>6 409.06</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>12 404.38</t>
+    <t>13 290.41</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>15 297.23</t>
+    <t>16 576.85</t>
   </si>
   <si>
     <t>IE00BJ38CR43</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
   </si>
   <si>
-    <t>30 608.88</t>
+    <t>33 169.32</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>14 905.48</t>
+    <t>16 587.12</t>
   </si>
   <si>
     <t>IT0005466013</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
   </si>
   <si>
-    <t>7 068.55</t>
+    <t>9 536.93</t>
   </si>
   <si>
     <t>IT0005403396</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
   </si>
   <si>
+    <t>7 489.96</t>
+  </si>
+  <si>
     <t>IT0005383309</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
   </si>
   <si>
-    <t>21 016.98</t>
+    <t>24 745.80</t>
   </si>
   <si>
     <t>IT0005413171</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
   </si>
   <si>
-    <t>23 760.00</t>
+    <t>32 057.14</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>27 148.80</t>
   </si>
   <si>
     <t>IT0005024234</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
   </si>
   <si>
-    <t>161 863.78</t>
+    <t>184 987.18</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 960.27</t>
-[...5 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>2 773.97</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>41 656.85</t>
+    <t>44 806.16</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>8 408.22</t>
+    <t>9 809.59</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 158.90</t>
+    <t>4 656.16</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>17 333.92</t>
+    <t>18 751.56</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>8 436.25</t>
+    <t>9 139.27</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>13 145.08</t>
+    <t>15 440.25</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>33 410.96</t>
+    <t>36 123.29</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>12 379.13</t>
+    <t>13 438.82</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>5 889.45</t>
+    <t>7 794.86</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>5 590.41</t>
+    <t>6 170.55</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>65 468.79</t>
+    <t>69 998.08</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>8 331.60</t>
+    <t>9 537.49</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 004.49</t>
+    <t>6 710.90</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>13 950.14</t>
+    <t>16 096.32</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>27 907.20</t>
+    <t>29 702.40</t>
   </si>
   <si>
     <t>NL0015000LS8</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0 15/01/2029</t>
   </si>
   <si>
     <t>NL0012818504</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2028</t>
   </si>
   <si>
-    <t>1 203.70</t>
+    <t>1 334.79</t>
   </si>
   <si>
     <t>NL0014555419</t>
   </si>
   <si>
     <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
   </si>
   <si>
-    <t>XS3066581664</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>5 182.19</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>8 749.81</t>
+    <t>9 707.50</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>3 192.12</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>51 246.58</t>
+    <t>55 134.25</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>12 066.74</t>
+    <t>12 985.32</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>27 955.05</t>
+    <t>31 014.81</t>
   </si>
   <si>
     <t>PTOTEVOE0018</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 2.125 17/10/2028</t>
   </si>
   <si>
-    <t>18 611.51</t>
+    <t>22 402.74</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>17 628.80</t>
+    <t>18 786.51</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 107.53</t>
+    <t>1 423.97</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>9 624.72</t>
+    <t>11 017.78</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
+    <t>1 249.32</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>6 380.14</t>
+  </si>
+  <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>3 482.74</t>
+    <t>3 820.27</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>18 907.30</t>
+    <t>20 211.26</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 280.65</t>
+    <t>5 645.49</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>1 371.23</t>
+    <t>4 113.70</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>19 695.21</t>
-[...8 lines deleted...]
-    <t>22 103.67</t>
+    <t>21 729.45</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>14 827.40</t>
-[...8 lines deleted...]
-    <t>7 495.89</t>
+    <t>15 821.92</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 138.14</t>
+    <t>5 886.74</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 466.51</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>16 528.25</t>
+    <t>17 850.51</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>30 831.78</t>
+    <t>37 112.33</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 766.49</t>
+    <t>2 321.67</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>7 068.49</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 284.93</t>
-[...8 lines deleted...]
-    <t>27 422.99</t>
+    <t>8 153.42</t>
   </si>
   <si>
     <t>ES0000012F43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
   </si>
   <si>
-    <t>7 077.04</t>
+    <t>8 733.37</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>18 809.56</t>
-[...26 lines deleted...]
-    <t>186 121.36</t>
+    <t>20 298.08</t>
+  </si>
+  <si>
+    <t>ES0000012Q16</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>28 564.60</t>
+    <t>30 522.30</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>15 726.03</t>
+    <t>16 931.51</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>2 685.36</t>
+    <t>3 843.75</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
+    <t>9 287.67</t>
+  </si>
+  <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>20 804.79</t>
+    <t>22 635.62</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 895.89</t>
+    <t>4 167.12</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>5 021.92</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>12 732.53</t>
+    <t>14 563.36</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>16 301.37</t>
+    <t>17 582.19</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 020.55</t>
+    <t>13 376.71</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>27 055.48</t>
+    <t>29 059.59</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 475.34</t>
+    <t>9 012.33</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 858.44</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>6 969.43</t>
+    <t>7 496.33</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 122.97</t>
+    <t>8 873.84</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 286.30</t>
+    <t>23 823.29</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 701.37</t>
+    <t>12 336.30</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 171.23</t>
+    <t>11 165.75</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>21 268.97</t>
+    <t>23 425.27</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 124.42</t>
+    <t>2 199.95</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>11 835.62</t>
+    <t>12 739.73</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>13 943.84</t>
-[...17 lines deleted...]
-    <t>14 841.78</t>
+    <t>15 119.18</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 215.07</t>
+    <t>2 531.51</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>19 315.07</t>
+    <t>20 731.51</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 340.10</t>
+    <t>4 786.27</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 857.02</t>
+    <t>5 207.36</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 463.54</t>
+    <t>8 603.80</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-30 000.00</t>
+    <t>-48 000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2860,154 +2869,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644394.584</v>
+        <v>643324.584</v>
       </c>
       <c r="D2">
-        <v>922.26</v>
+        <v>941.15</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>594300491.44</v>
+        <v>605467133.67</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>594300491.44</v>
+        <v>605467133.67</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>908.17</v>
+        <v>926.78</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8738494.92</v>
+        <v>8917494.58</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8738494.92</v>
+        <v>8917494.58</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>21016.0</v>
+        <v>24880.0</v>
       </c>
       <c r="D4">
-        <v>110.53</v>
+        <v>112.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2323066.82</v>
+        <v>2807712.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2323066.82</v>
+        <v>2807712.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P301"/>
+  <dimension ref="A1:P303"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O301" sqref="O301"/>
+      <selection activeCell="O303" sqref="O303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3029,15036 +3038,15136 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>12020.0</v>
       </c>
       <c r="D2" s="1">
-        <v>143.5</v>
+        <v>158.7</v>
       </c>
       <c r="E2" s="1">
         <v>210.7090848586</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2532723.2</v>
       </c>
       <c r="I2" s="1">
-        <v>-807853.2</v>
+        <v>-625149.2</v>
       </c>
       <c r="J2" s="1">
-        <v>-31.896624155376</v>
+        <v>-24.68288678368</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1724870.0</v>
+        <v>1907574.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1724870.0</v>
+        <v>1907574.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>1020.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1270.6</v>
+        <v>1001.6</v>
       </c>
       <c r="E3" s="1">
         <v>1570.0</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1601400.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-305388.0</v>
+        <v>-579768.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-19.070063694268</v>
+        <v>-36.203821656051</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1296012.0</v>
+        <v>1021632.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1296012.0</v>
+        <v>1021632.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>18404.0</v>
+        <v>48589.0</v>
       </c>
       <c r="D4" s="1">
-        <v>194.0</v>
+        <v>27.0</v>
       </c>
       <c r="E4" s="1">
-        <v>159.92108183</v>
+        <v>27.7441999218</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2943187.59</v>
+        <v>1348062.93</v>
       </c>
       <c r="I4" s="1">
-        <v>627188.41</v>
+        <v>-36159.93</v>
       </c>
       <c r="J4" s="1">
-        <v>21.309834688451</v>
+        <v>-2.6823621653924</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3570376.0</v>
+        <v>1311903.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3570376.0</v>
+        <v>1311903.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>47000.0</v>
+        <v>18404.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.02</v>
+        <v>189.74</v>
       </c>
       <c r="E5" s="1">
-        <v>58.3981025532</v>
+        <v>159.92108183</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2744710.82</v>
+        <v>2943187.59</v>
       </c>
       <c r="I5" s="1">
-        <v>29229.18</v>
+        <v>548787.37</v>
       </c>
       <c r="J5" s="1">
-        <v>1.0649274884266</v>
+        <v>18.646020792715</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2773940.0</v>
+        <v>3491974.96</v>
       </c>
       <c r="N5" s="1">
-        <v>2773940.0</v>
+        <v>3491974.96</v>
       </c>
       <c r="O5" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>21027.0</v>
+        <v>35746.0</v>
       </c>
       <c r="D6" s="1">
-        <v>369.3</v>
+        <v>60.32</v>
       </c>
       <c r="E6" s="1">
-        <v>234.8222138203</v>
+        <v>58.398102445</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4937606.69</v>
+        <v>2087498.57</v>
       </c>
       <c r="I6" s="1">
-        <v>2827664.41</v>
+        <v>68700.15</v>
       </c>
       <c r="J6" s="1">
-        <v>57.267915156685</v>
+        <v>3.2910274041529</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7765271.1</v>
+        <v>2156198.72</v>
       </c>
       <c r="N6" s="1">
-        <v>7765271.1</v>
+        <v>2156198.72</v>
       </c>
       <c r="O6" s="1">
-        <v>1.28</v>
+        <v>0.35</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>136724.0</v>
+        <v>19269.0</v>
       </c>
       <c r="D7" s="1">
-        <v>27.15</v>
+        <v>379.2</v>
       </c>
       <c r="E7" s="1">
-        <v>25.8695213715</v>
+        <v>234.8222139187</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3536984.44</v>
+        <v>4524789.24</v>
       </c>
       <c r="I7" s="1">
-        <v>175072.16</v>
+        <v>2782015.56</v>
       </c>
       <c r="J7" s="1">
-        <v>4.9497577094232</v>
+        <v>61.4838705725</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3712056.6</v>
+        <v>7306804.8</v>
       </c>
       <c r="N7" s="1">
-        <v>3712056.6</v>
+        <v>7306804.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.61</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>42620.0</v>
+        <v>136724.0</v>
       </c>
       <c r="D8" s="1">
-        <v>55.88</v>
+        <v>29.84</v>
       </c>
       <c r="E8" s="1">
-        <v>68.4789831065</v>
+        <v>25.8695213715</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2918574.26</v>
+        <v>3536984.44</v>
       </c>
       <c r="I8" s="1">
-        <v>-536968.66</v>
+        <v>542859.72</v>
       </c>
       <c r="J8" s="1">
-        <v>-18.398320966485</v>
+        <v>15.348094661112</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2381605.6</v>
+        <v>4079844.16</v>
       </c>
       <c r="N8" s="1">
-        <v>2381605.6</v>
+        <v>4079844.16</v>
       </c>
       <c r="O8" s="1">
-        <v>0.39</v>
+        <v>0.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>36120.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.64</v>
+        <v>49.0</v>
       </c>
       <c r="E9" s="1">
-        <v>54.1531140642</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1956010.48</v>
+        <v>2462709.67</v>
       </c>
       <c r="I9" s="1">
-        <v>198186.32</v>
+        <v>-700522.67</v>
       </c>
       <c r="J9" s="1">
-        <v>10.13217066199</v>
+        <v>-28.445199145216</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2154196.8</v>
+        <v>1762187.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2154196.8</v>
+        <v>1762187.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>15341.0</v>
+        <v>36120.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1192.0</v>
+        <v>66.92</v>
       </c>
       <c r="E10" s="1">
-        <v>404.2233843948</v>
+        <v>54.1531140642</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>6201190.94</v>
+        <v>1956010.48</v>
       </c>
       <c r="I10" s="1">
-        <v>12085281.06</v>
+        <v>461139.92</v>
       </c>
       <c r="J10" s="1">
-        <v>194.88645289158</v>
+        <v>23.575534216974</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>18286472.0</v>
+        <v>2417150.4</v>
       </c>
       <c r="N10" s="1">
-        <v>18286472.0</v>
+        <v>2417150.4</v>
       </c>
       <c r="O10" s="1">
-        <v>3.02</v>
+        <v>0.39</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>125524.0</v>
+        <v>15341.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.12</v>
+        <v>1255.6</v>
       </c>
       <c r="E11" s="1">
-        <v>25.5560147064</v>
+        <v>404.2233843948</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3207893.19</v>
+        <v>6201190.94</v>
       </c>
       <c r="I11" s="1">
-        <v>1577081.69</v>
+        <v>13060968.66</v>
       </c>
       <c r="J11" s="1">
-        <v>49.162537422264</v>
+        <v>210.6203273915</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4784974.88</v>
+        <v>19262159.6</v>
       </c>
       <c r="N11" s="1">
-        <v>4784974.88</v>
+        <v>19262159.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.79</v>
+        <v>3.12</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>292537.0</v>
+        <v>125524.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.03</v>
+        <v>39.8</v>
       </c>
       <c r="E12" s="1">
-        <v>10.5618574744</v>
+        <v>25.5560147064</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3089734.1</v>
+        <v>3207893.19</v>
       </c>
       <c r="I12" s="1">
-        <v>3062319.01</v>
+        <v>1787962.01</v>
       </c>
       <c r="J12" s="1">
-        <v>99.112703905491</v>
+        <v>55.736332355879</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6152053.11</v>
+        <v>4995855.2</v>
       </c>
       <c r="N12" s="1">
-        <v>6152053.11</v>
+        <v>4995855.2</v>
       </c>
       <c r="O12" s="1">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>567411.0</v>
+        <v>292537.0</v>
       </c>
       <c r="D13" s="1">
-        <v>10.626</v>
+        <v>19.855</v>
       </c>
       <c r="E13" s="1">
-        <v>7.3986746996</v>
+        <v>10.5618574744</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4198089.41</v>
+        <v>3089734.1</v>
       </c>
       <c r="I13" s="1">
-        <v>1831219.88</v>
+        <v>2718588.04</v>
       </c>
       <c r="J13" s="1">
-        <v>43.620316319085</v>
+        <v>87.987766973216</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6029309.29</v>
+        <v>5808322.14</v>
       </c>
       <c r="N13" s="1">
-        <v>6029309.29</v>
+        <v>5808322.14</v>
       </c>
       <c r="O13" s="1">
-        <v>1.0</v>
+        <v>0.94</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>19435.0</v>
+        <v>602406.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.75</v>
+        <v>10.756</v>
       </c>
       <c r="E14" s="1">
-        <v>107.9779187034</v>
+        <v>7.595102821</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2098550.85</v>
+        <v>4575335.51</v>
       </c>
       <c r="I14" s="1">
-        <v>-198779.6</v>
+        <v>1904143.43</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.4722317545939</v>
+        <v>41.61756937471</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1899771.25</v>
+        <v>6479478.94</v>
       </c>
       <c r="N14" s="1">
-        <v>1899771.25</v>
+        <v>6479478.94</v>
       </c>
       <c r="O14" s="1">
-        <v>0.31</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>46636.0</v>
+        <v>19435.0</v>
       </c>
       <c r="D15" s="1">
-        <v>87.12</v>
+        <v>95.25</v>
       </c>
       <c r="E15" s="1">
-        <v>79.8211356034</v>
+        <v>107.9779187034</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3722538.48</v>
+        <v>2098550.85</v>
       </c>
       <c r="I15" s="1">
-        <v>340389.84</v>
+        <v>-247367.1</v>
       </c>
       <c r="J15" s="1">
-        <v>9.1440247516259</v>
+        <v>-11.787519945013</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4062928.32</v>
+        <v>1851183.75</v>
       </c>
       <c r="N15" s="1">
-        <v>4062928.32</v>
+        <v>1851183.75</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.3</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>51409.0</v>
+        <v>46636.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.04</v>
+        <v>90.32</v>
       </c>
       <c r="E16" s="1">
-        <v>74.6080911903</v>
+        <v>79.8211356034</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3835527.36</v>
+        <v>3722538.48</v>
       </c>
       <c r="I16" s="1">
-        <v>793339.0</v>
+        <v>489625.04</v>
       </c>
       <c r="J16" s="1">
-        <v>20.683961435749</v>
+        <v>13.152988011557</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4628866.36</v>
+        <v>4212163.52</v>
       </c>
       <c r="N16" s="1">
-        <v>4628866.36</v>
+        <v>4212163.52</v>
       </c>
       <c r="O16" s="1">
-        <v>0.76</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>542213.0</v>
+        <v>37887.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.256</v>
+        <v>94.73</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0751749036</v>
+        <v>74.6080911658</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005103.81</v>
+        <v>2826676.75</v>
       </c>
       <c r="I17" s="1">
-        <v>98045.72</v>
+        <v>762358.76</v>
       </c>
       <c r="J17" s="1">
-        <v>1.6327064960431</v>
+        <v>26.970142942592</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6103149.53</v>
+        <v>3589035.51</v>
       </c>
       <c r="N17" s="1">
-        <v>6103149.53</v>
+        <v>3589035.51</v>
       </c>
       <c r="O17" s="1">
-        <v>1.01</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>1422302.0</v>
+        <v>1370838.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.746</v>
+        <v>11.306</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6132367528</v>
+        <v>11.2053316074</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15095227.86</v>
+        <v>15360694.37</v>
       </c>
       <c r="I18" s="1">
-        <v>188829.43</v>
+        <v>138000.06</v>
       </c>
       <c r="J18" s="1">
-        <v>1.2509213623755</v>
+        <v>0.8983972773361</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15284057.29</v>
+        <v>15498694.43</v>
       </c>
       <c r="N18" s="1">
-        <v>15284057.29</v>
+        <v>15498694.43</v>
       </c>
       <c r="O18" s="1">
-        <v>2.52</v>
+        <v>2.51</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>97635.0</v>
+        <v>546575.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.0</v>
+        <v>10.828</v>
       </c>
       <c r="E19" s="1">
-        <v>28.8500285758</v>
+        <v>10.6132367562</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2816772.54</v>
+        <v>5800929.88</v>
       </c>
       <c r="I19" s="1">
-        <v>-180627.54</v>
+        <v>117384.22</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.4125710342234</v>
+        <v>2.0235414395321</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2636145.0</v>
+        <v>5918314.1</v>
       </c>
       <c r="N19" s="1">
-        <v>2636145.0</v>
+        <v>5918314.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.44</v>
+        <v>0.96</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>14659.0</v>
+        <v>97635.0</v>
       </c>
       <c r="D20" s="1">
-        <v>127.85</v>
+        <v>27.66</v>
       </c>
       <c r="E20" s="1">
-        <v>134.3637396821</v>
+        <v>28.8500285758</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1969638.06</v>
+        <v>2816772.54</v>
       </c>
       <c r="I20" s="1">
-        <v>-95484.91</v>
+        <v>-116188.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.8478404199805</v>
+        <v>-4.1248783261711</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1874153.15</v>
+        <v>2700584.1</v>
       </c>
       <c r="N20" s="1">
-        <v>1874153.15</v>
+        <v>2700584.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>47346.0</v>
+        <v>120345.0</v>
       </c>
       <c r="D21" s="1">
-        <v>83.42</v>
+        <v>10.965</v>
       </c>
       <c r="E21" s="1">
-        <v>55.1709669243</v>
+        <v>10.5931000042</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2612124.6</v>
+        <v>1274826.62</v>
       </c>
       <c r="I21" s="1">
-        <v>1337478.72</v>
+        <v>44756.31</v>
       </c>
       <c r="J21" s="1">
-        <v>51.20271521504</v>
+        <v>3.5107762340262</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3949603.32</v>
+        <v>1319582.93</v>
       </c>
       <c r="N21" s="1">
-        <v>3949603.32</v>
+        <v>1319582.93</v>
       </c>
       <c r="O21" s="1">
-        <v>0.65</v>
+        <v>0.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>22671.0</v>
+        <v>14659.0</v>
       </c>
       <c r="D22" s="1">
-        <v>66.1</v>
+        <v>104.5</v>
       </c>
       <c r="E22" s="1">
-        <v>59.4429090027</v>
+        <v>134.3637396821</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1347630.19</v>
+        <v>1969638.06</v>
       </c>
       <c r="I22" s="1">
-        <v>150922.91</v>
+        <v>-437772.56</v>
       </c>
       <c r="J22" s="1">
-        <v>11.199133940447</v>
+        <v>-22.226040859507</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1498553.1</v>
+        <v>1531865.5</v>
       </c>
       <c r="N22" s="1">
-        <v>1498553.1</v>
+        <v>1531865.5</v>
       </c>
       <c r="O22" s="1">
         <v>0.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>58145.0</v>
+        <v>39102.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.91</v>
+        <v>90.24</v>
       </c>
       <c r="E23" s="1">
-        <v>33.5268287901</v>
+        <v>55.1709669582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1949417.46</v>
+        <v>2157295.15</v>
       </c>
       <c r="I23" s="1">
-        <v>-617315.51</v>
+        <v>1371269.33</v>
       </c>
       <c r="J23" s="1">
-        <v>-31.666665692017</v>
+        <v>63.564289290689</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1332101.95</v>
+        <v>3528564.48</v>
       </c>
       <c r="N23" s="1">
-        <v>1332101.95</v>
+        <v>3528564.48</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>6365.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D24" s="1">
-        <v>209.7</v>
+        <v>73.6</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007855</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1381606.0</v>
+        <v>1347630.19</v>
       </c>
       <c r="I24" s="1">
-        <v>-46865.5</v>
+        <v>320955.41</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.3921031032002</v>
+        <v>23.816282269545</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1334740.5</v>
+        <v>1668585.6</v>
       </c>
       <c r="N24" s="1">
-        <v>1334740.5</v>
+        <v>1668585.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>93953.0</v>
+        <v>29939.0</v>
       </c>
       <c r="D25" s="1">
-        <v>27.47</v>
+        <v>17.43</v>
       </c>
       <c r="E25" s="1">
-        <v>31.6806207359</v>
+        <v>33.5268288854</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2976489.36</v>
+        <v>1003759.73</v>
       </c>
       <c r="I25" s="1">
-        <v>-395600.45</v>
+        <v>-481922.96</v>
       </c>
       <c r="J25" s="1">
-        <v>-13.290840387886</v>
+        <v>-48.011784652887</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2580888.91</v>
+        <v>521836.77</v>
       </c>
       <c r="N25" s="1">
-        <v>2580888.91</v>
+        <v>521836.77</v>
       </c>
       <c r="O25" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>46391.0</v>
+        <v>6365.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.06</v>
+        <v>219.9</v>
       </c>
       <c r="E26" s="1">
-        <v>97.1771259512</v>
+        <v>217.0630007855</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>4508144.05</v>
+        <v>1381606.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-1443554.59</v>
+        <v>18057.5</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.021039567269</v>
+        <v>1.3069934554424</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3064589.46</v>
+        <v>1399663.5</v>
       </c>
       <c r="N26" s="1">
-        <v>3064589.46</v>
+        <v>1399663.5</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>52772.0</v>
+        <v>83346.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>32.72</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276000531</v>
+        <v>31.6806207856</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>940798.11</v>
+        <v>2640453.02</v>
       </c>
       <c r="I27" s="1">
-        <v>126.65</v>
+        <v>86628.1</v>
       </c>
       <c r="J27" s="1">
-        <v>0.013461974323056</v>
+        <v>3.2808044431709</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>940924.76</v>
+        <v>2727081.12</v>
       </c>
       <c r="N27" s="1">
-        <v>940924.76</v>
+        <v>2727081.12</v>
       </c>
       <c r="O27" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>727875.0</v>
+        <v>46391.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.25</v>
+        <v>61.14</v>
       </c>
       <c r="E28" s="1">
-        <v>7.0422502215</v>
+        <v>97.1771259512</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5125877.88</v>
+        <v>4508144.05</v>
       </c>
       <c r="I28" s="1">
-        <v>1606965.87</v>
+        <v>-1671798.31</v>
       </c>
       <c r="J28" s="1">
-        <v>31.350061543019</v>
+        <v>-37.083959417845</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>6732843.75</v>
+        <v>2836345.74</v>
       </c>
       <c r="N28" s="1">
-        <v>6732843.75</v>
+        <v>2836345.74</v>
       </c>
       <c r="O28" s="1">
-        <v>1.11</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>119838.0</v>
+        <v>52772.0</v>
       </c>
       <c r="D29" s="1">
-        <v>24.87</v>
+        <v>18.63</v>
       </c>
       <c r="E29" s="1">
-        <v>15.0169061566</v>
+        <v>17.8276000531</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1799596.0</v>
+        <v>940798.11</v>
       </c>
       <c r="I29" s="1">
-        <v>1180775.06</v>
+        <v>42344.25</v>
       </c>
       <c r="J29" s="1">
-        <v>65.613340994312</v>
+        <v>4.5008859552237</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2980371.06</v>
+        <v>983142.36</v>
       </c>
       <c r="N29" s="1">
-        <v>2980371.06</v>
+        <v>983142.36</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>22378.0</v>
+        <v>727875.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.8</v>
+        <v>9.082</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5897001519</v>
+        <v>7.0422502215</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2340508.31</v>
+        <v>5125877.88</v>
       </c>
       <c r="I30" s="1">
-        <v>71840.09</v>
+        <v>1484682.87</v>
       </c>
       <c r="J30" s="1">
-        <v>3.0694225563335</v>
+        <v>28.964460425265</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2412348.4</v>
+        <v>6610560.75</v>
       </c>
       <c r="N30" s="1">
-        <v>2412348.4</v>
+        <v>6610560.75</v>
       </c>
       <c r="O30" s="1">
-        <v>0.4</v>
+        <v>1.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>12500.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D31" s="1">
-        <v>254.6</v>
+        <v>26.3</v>
       </c>
       <c r="E31" s="1">
-        <v>192.380716</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2404758.95</v>
+        <v>1799596.0</v>
       </c>
       <c r="I31" s="1">
-        <v>777741.05</v>
+        <v>1352143.4</v>
       </c>
       <c r="J31" s="1">
-        <v>32.341746768424</v>
+        <v>75.135941622453</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3182500.0</v>
+        <v>3151739.4</v>
       </c>
       <c r="N31" s="1">
-        <v>3182500.0</v>
+        <v>3151739.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>75000.0</v>
+        <v>22378.0</v>
       </c>
       <c r="D32" s="1">
-        <v>12.91</v>
+        <v>106.6</v>
       </c>
       <c r="E32" s="1">
-        <v>23.5134493333</v>
+        <v>104.5897001519</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1763508.7</v>
+        <v>2340508.31</v>
       </c>
       <c r="I32" s="1">
-        <v>-795258.7</v>
+        <v>44986.49</v>
       </c>
       <c r="J32" s="1">
-        <v>-45.095252436237</v>
+        <v>1.9220820455023</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>968250.0</v>
+        <v>2385494.8</v>
       </c>
       <c r="N32" s="1">
-        <v>968250.0</v>
+        <v>2385494.8</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>12551.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>181.4</v>
+        <v>238.2</v>
       </c>
       <c r="E33" s="1">
-        <v>146.4613210103</v>
+        <v>192.380716</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1838236.04</v>
+        <v>2404758.95</v>
       </c>
       <c r="I33" s="1">
-        <v>438515.36</v>
+        <v>572741.05</v>
       </c>
       <c r="J33" s="1">
-        <v>23.855225904504</v>
+        <v>23.81698381869</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2276751.4</v>
+        <v>2977500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2276751.4</v>
+        <v>2977500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>26002.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>72.98</v>
+        <v>15.24</v>
       </c>
       <c r="E34" s="1">
-        <v>69.1594131221</v>
+        <v>23.5134493333</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1798283.06</v>
+        <v>1763508.7</v>
       </c>
       <c r="I34" s="1">
-        <v>99342.9</v>
+        <v>-620508.7</v>
       </c>
       <c r="J34" s="1">
-        <v>5.524319402753</v>
+        <v>-35.186029986696</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1897625.96</v>
+        <v>1143000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1897625.96</v>
+        <v>1143000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>1217.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D35" s="1">
-        <v>2027.0</v>
+        <v>187.3</v>
       </c>
       <c r="E35" s="1">
-        <v>2380.7543138866</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2897378.0</v>
+        <v>1838236.04</v>
       </c>
       <c r="I35" s="1">
-        <v>-430519.0</v>
+        <v>512566.26</v>
       </c>
       <c r="J35" s="1">
-        <v>-14.858917269338</v>
+        <v>27.883593229953</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2466859.0</v>
+        <v>2350802.3</v>
       </c>
       <c r="N35" s="1">
-        <v>2466859.0</v>
+        <v>2350802.3</v>
       </c>
       <c r="O35" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>169758.0</v>
+        <v>33868.0</v>
       </c>
       <c r="D36" s="1">
-        <v>0.2561</v>
+        <v>35.68</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0</v>
+        <v>34.39</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>0.0</v>
+        <v>1164720.52</v>
       </c>
       <c r="I36" s="1">
-        <v>43475.02</v>
+        <v>43689.72</v>
       </c>
       <c r="J36" s="1">
-        <v>0</v>
+        <v>3.7510904332655</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>43475.02</v>
+        <v>1208410.24</v>
       </c>
       <c r="N36" s="1">
-        <v>43475.02</v>
+        <v>1208410.24</v>
       </c>
       <c r="O36" s="1">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>169758.0</v>
+        <v>11312.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>82.66</v>
       </c>
       <c r="E37" s="1">
-        <v>14.04009543</v>
+        <v>69.1594130127</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2383418.52</v>
+        <v>782331.28</v>
       </c>
       <c r="I37" s="1">
-        <v>823310.1</v>
+        <v>152718.64</v>
       </c>
       <c r="J37" s="1">
-        <v>34.543245052908</v>
+        <v>19.520968150475</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3206728.62</v>
+        <v>935049.92</v>
       </c>
       <c r="N37" s="1">
-        <v>3206728.62</v>
+        <v>935049.92</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>17197.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D38" s="1">
-        <v>78.6</v>
+        <v>2112.0</v>
       </c>
       <c r="E38" s="1">
-        <v>143.1178752108</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2461198.1</v>
+        <v>2897378.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-1109513.9</v>
+        <v>-327074.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-45.08023551619</v>
+        <v>-11.288620262872</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1351684.2</v>
+        <v>2570304.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1351684.2</v>
+        <v>2570304.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>60874.0</v>
+        <v>172083.0</v>
       </c>
       <c r="D39" s="1">
-        <v>54.1</v>
+        <v>19.765</v>
       </c>
       <c r="E39" s="1">
-        <v>48.4046962578</v>
+        <v>14.836698105</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2946587.48</v>
+        <v>2553143.52</v>
       </c>
       <c r="I39" s="1">
-        <v>346695.92</v>
+        <v>848076.98</v>
       </c>
       <c r="J39" s="1">
-        <v>11.766014834218</v>
+        <v>33.216972463812</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3293283.4</v>
+        <v>3401220.5</v>
       </c>
       <c r="N39" s="1">
-        <v>3293283.4</v>
+        <v>3401220.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>110760.0</v>
+        <v>17197.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.8</v>
+        <v>85.32</v>
       </c>
       <c r="E40" s="1">
-        <v>30.6321274828</v>
+        <v>143.1178752108</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3392814.44</v>
+        <v>2461198.1</v>
       </c>
       <c r="I40" s="1">
-        <v>1236953.56</v>
+        <v>-993950.06</v>
       </c>
       <c r="J40" s="1">
-        <v>36.458037475224</v>
+        <v>-40.384805270246</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4629768.0</v>
+        <v>1467248.04</v>
       </c>
       <c r="N40" s="1">
-        <v>4629768.0</v>
+        <v>1467248.04</v>
       </c>
       <c r="O40" s="1">
-        <v>0.76</v>
+        <v>0.24</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>220385.0</v>
+        <v>60874.0</v>
       </c>
       <c r="D41" s="1">
-        <v>24.63</v>
+        <v>57.66</v>
       </c>
       <c r="E41" s="1">
-        <v>13.9698981328</v>
+        <v>48.4046962578</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3078756.0</v>
+        <v>2946587.48</v>
       </c>
       <c r="I41" s="1">
-        <v>2349326.55</v>
+        <v>563407.36</v>
       </c>
       <c r="J41" s="1">
-        <v>76.30765640408</v>
+        <v>19.120673111663</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5428082.55</v>
+        <v>3509994.84</v>
       </c>
       <c r="N41" s="1">
-        <v>5428082.55</v>
+        <v>3509994.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.9</v>
+        <v>0.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>1238768.0</v>
+        <v>105030.0</v>
       </c>
       <c r="D42" s="1">
-        <v>5.84</v>
+        <v>45.2</v>
       </c>
       <c r="E42" s="1">
-        <v>3.0295437887</v>
+        <v>30.6321274874</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3752901.9</v>
+        <v>3217292.35</v>
       </c>
       <c r="I42" s="1">
-        <v>3481503.22</v>
+        <v>1530063.65</v>
       </c>
       <c r="J42" s="1">
-        <v>92.768298046906</v>
+        <v>47.557495047039</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>7234405.12</v>
+        <v>4747356.0</v>
       </c>
       <c r="N42" s="1">
-        <v>7234405.12</v>
+        <v>4747356.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.2</v>
+        <v>0.77</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>21496.0</v>
+        <v>220385.0</v>
       </c>
       <c r="D43" s="1">
-        <v>73.45</v>
+        <v>25.11</v>
       </c>
       <c r="E43" s="1">
-        <v>93.0650716412</v>
+        <v>13.9698981328</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2000526.78</v>
+        <v>3078756.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-421645.58</v>
+        <v>2455111.35</v>
       </c>
       <c r="J43" s="1">
-        <v>-21.076727600717</v>
+        <v>79.743615603185</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1578881.2</v>
+        <v>5533867.35</v>
       </c>
       <c r="N43" s="1">
-        <v>1578881.2</v>
+        <v>5533867.35</v>
       </c>
       <c r="O43" s="1">
-        <v>0.26</v>
+        <v>0.9</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>7182.0</v>
+        <v>1035195.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.45</v>
+        <v>5.871</v>
       </c>
       <c r="E44" s="1">
-        <v>99.3163993317</v>
+        <v>3.0295437864</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>713290.38</v>
+        <v>3136168.58</v>
       </c>
       <c r="I44" s="1">
-        <v>-6222.48</v>
+        <v>2941461.27</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.87236280965965</v>
+        <v>93.791554725671</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>707067.9</v>
+        <v>6077629.85</v>
       </c>
       <c r="N44" s="1">
-        <v>707067.9</v>
+        <v>6077629.85</v>
       </c>
       <c r="O44" s="1">
-        <v>0.12</v>
+        <v>0.98</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>730887.0</v>
+        <v>21496.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.091</v>
+        <v>72.6</v>
       </c>
       <c r="E45" s="1">
-        <v>3.6809499827</v>
+        <v>93.0650716412</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2690358.49</v>
+        <v>2000526.78</v>
       </c>
       <c r="I45" s="1">
-        <v>299700.23</v>
+        <v>-439917.18</v>
       </c>
       <c r="J45" s="1">
-        <v>11.13978791726</v>
+        <v>-21.990067036243</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2990058.72</v>
+        <v>1560609.6</v>
       </c>
       <c r="N45" s="1">
-        <v>2990058.72</v>
+        <v>1560609.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>24711.0</v>
+        <v>13899.0</v>
       </c>
       <c r="D46" s="1">
-        <v>158.18</v>
+        <v>115.4</v>
       </c>
       <c r="E46" s="1">
-        <v>104.8925854882</v>
+        <v>98.8976926398</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2592000.68</v>
+        <v>1374579.03</v>
       </c>
       <c r="I46" s="1">
-        <v>1316785.3</v>
+        <v>229365.57</v>
       </c>
       <c r="J46" s="1">
-        <v>50.801888678517</v>
+        <v>16.686241023188</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3908785.98</v>
+        <v>1603944.6</v>
       </c>
       <c r="N46" s="1">
-        <v>3908785.98</v>
+        <v>1603944.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.65</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>12349.0</v>
+        <v>730887.0</v>
       </c>
       <c r="D47" s="1">
-        <v>135.9</v>
+        <v>4.638</v>
       </c>
       <c r="E47" s="1">
-        <v>96.2270864038</v>
+        <v>3.6809499827</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1188308.29</v>
+        <v>2690358.49</v>
       </c>
       <c r="I47" s="1">
-        <v>489920.81</v>
+        <v>699495.42</v>
       </c>
       <c r="J47" s="1">
-        <v>41.228426505381</v>
+        <v>26.000082241828</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1678229.1</v>
+        <v>3389853.91</v>
       </c>
       <c r="N47" s="1">
-        <v>1678229.1</v>
+        <v>3389853.91</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>8431.0</v>
+        <v>27112.0</v>
       </c>
       <c r="D48" s="1">
-        <v>388.1</v>
+        <v>175.56</v>
       </c>
       <c r="E48" s="1">
-        <v>328.2965413355</v>
+        <v>109.5903887577</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2767868.14</v>
+        <v>2971214.62</v>
       </c>
       <c r="I48" s="1">
-        <v>504202.96</v>
+        <v>1788568.1</v>
       </c>
       <c r="J48" s="1">
-        <v>18.216292630183</v>
+        <v>60.196529996881</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3272071.1</v>
+        <v>4759782.72</v>
       </c>
       <c r="N48" s="1">
-        <v>3272071.1</v>
+        <v>4759782.72</v>
       </c>
       <c r="O48" s="1">
-        <v>0.54</v>
+        <v>0.77</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>10824.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D49" s="1">
-        <v>542.4</v>
+        <v>154.0</v>
       </c>
       <c r="E49" s="1">
-        <v>463.2513109756</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5014232.19</v>
+        <v>1188308.29</v>
       </c>
       <c r="I49" s="1">
-        <v>856705.41</v>
+        <v>713437.71</v>
       </c>
       <c r="J49" s="1">
-        <v>17.085475453421</v>
+        <v>60.038099204037</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5870937.6</v>
+        <v>1901746.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5870937.6</v>
+        <v>1901746.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.97</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>22000.0</v>
+        <v>8431.0</v>
       </c>
       <c r="D50" s="1">
-        <v>125.85</v>
+        <v>401.15</v>
       </c>
       <c r="E50" s="1">
-        <v>144.8452</v>
+        <v>328.2965413355</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>3186594.4</v>
+        <v>2767868.14</v>
       </c>
       <c r="I50" s="1">
-        <v>-417894.4</v>
+        <v>614227.51</v>
       </c>
       <c r="J50" s="1">
-        <v>-13.11413840431</v>
+        <v>22.191357352739</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2768700.0</v>
+        <v>3382095.65</v>
       </c>
       <c r="N50" s="1">
-        <v>2768700.0</v>
+        <v>3382095.65</v>
       </c>
       <c r="O50" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>180458.0</v>
+        <v>9870.0</v>
       </c>
       <c r="D51" s="1">
-        <v>17.04</v>
+        <v>554.7</v>
       </c>
       <c r="E51" s="1">
-        <v>11.7766617163</v>
+        <v>463.2513110436</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2125192.82</v>
+        <v>4572290.44</v>
       </c>
       <c r="I51" s="1">
-        <v>949811.5</v>
+        <v>902598.56</v>
       </c>
       <c r="J51" s="1">
-        <v>44.692956378424</v>
+        <v>19.740621726559</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>3075004.32</v>
+        <v>5474889.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3075004.32</v>
+        <v>5474889.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.89</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>22291.0</v>
+        <v>20012.0</v>
       </c>
       <c r="D52" s="1">
-        <v>48.32</v>
+        <v>128.15</v>
       </c>
       <c r="E52" s="1">
-        <v>52.2038001884</v>
+        <v>144.8451998801</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1163674.91</v>
+        <v>2898642.14</v>
       </c>
       <c r="I52" s="1">
-        <v>-86573.79</v>
+        <v>-334104.34</v>
       </c>
       <c r="J52" s="1">
-        <v>-7.4396886326268</v>
+        <v>-11.526236212104</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1077101.12</v>
+        <v>2564537.8</v>
       </c>
       <c r="N52" s="1">
-        <v>1077101.12</v>
+        <v>2564537.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>3005.0</v>
+        <v>180458.0</v>
       </c>
       <c r="D53" s="1">
-        <v>510.4</v>
+        <v>16.91</v>
       </c>
       <c r="E53" s="1">
-        <v>281.5584592346</v>
+        <v>11.7766617163</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>846083.17</v>
+        <v>2125192.82</v>
       </c>
       <c r="I53" s="1">
-        <v>687668.83</v>
+        <v>926351.96</v>
       </c>
       <c r="J53" s="1">
-        <v>81.27674138702</v>
+        <v>43.589078190091</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1533752.0</v>
+        <v>3051544.78</v>
       </c>
       <c r="N53" s="1">
-        <v>1533752.0</v>
+        <v>3051544.78</v>
       </c>
       <c r="O53" s="1">
-        <v>0.25</v>
+        <v>0.49</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>314543.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D54" s="1">
-        <v>5.13</v>
+        <v>57.0</v>
       </c>
       <c r="E54" s="1">
-        <v>4.9542515332</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1558325.14</v>
+        <v>1163674.91</v>
       </c>
       <c r="I54" s="1">
-        <v>55280.45</v>
+        <v>106912.09</v>
       </c>
       <c r="J54" s="1">
-        <v>3.5474272076494</v>
+        <v>9.1874533928037</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1613605.59</v>
+        <v>1270587.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1613605.59</v>
+        <v>1270587.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>29229.0</v>
+        <v>3005.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.87</v>
+        <v>542.0</v>
       </c>
       <c r="E55" s="1">
-        <v>100.0</v>
+        <v>281.5584592346</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2922900.0</v>
+        <v>846083.17</v>
       </c>
       <c r="I55" s="1">
-        <v>1048444.23</v>
+        <v>782626.83</v>
       </c>
       <c r="J55" s="1">
-        <v>35.87</v>
+        <v>92.4999879149</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3971344.23</v>
+        <v>1628710.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3971344.23</v>
+        <v>1628710.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>1481.0</v>
+        <v>408663.0</v>
       </c>
       <c r="D56" s="1">
-        <v>1917.46</v>
+        <v>6.424</v>
       </c>
       <c r="E56" s="1">
-        <v>1322.4878528022</v>
+        <v>5.0624402503</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1958604.51</v>
+        <v>2068832.02</v>
       </c>
       <c r="I56" s="1">
-        <v>881153.75</v>
+        <v>556419.09</v>
       </c>
       <c r="J56" s="1">
-        <v>44.988855356</v>
+        <v>26.895324734968</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2839758.26</v>
+        <v>2625251.11</v>
       </c>
       <c r="N56" s="1">
-        <v>2839758.26</v>
+        <v>2625251.11</v>
       </c>
       <c r="O56" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>7474.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1068.42</v>
+        <v>139.89</v>
       </c>
       <c r="E57" s="1">
-        <v>1067.1719306931</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>7976043.01</v>
+        <v>2922900.0</v>
       </c>
       <c r="I57" s="1">
-        <v>9328.07</v>
+        <v>1165944.81</v>
       </c>
       <c r="J57" s="1">
-        <v>0.11695109954027</v>
+        <v>39.89</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>7985371.08</v>
+        <v>4088844.81</v>
       </c>
       <c r="N57" s="1">
-        <v>7985371.08</v>
+        <v>4088844.81</v>
       </c>
       <c r="O57" s="1">
-        <v>1.32</v>
+        <v>0.66</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>91512.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D58" s="1">
-        <v>134.02</v>
+        <v>1978.05</v>
       </c>
       <c r="E58" s="1">
-        <v>115.8781323761</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>10604239.65</v>
+        <v>1958604.51</v>
       </c>
       <c r="I58" s="1">
-        <v>1660198.59</v>
+        <v>970887.54</v>
       </c>
       <c r="J58" s="1">
-        <v>15.655988970411</v>
+        <v>49.570371917504</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>12264438.24</v>
+        <v>2929492.05</v>
       </c>
       <c r="N58" s="1">
-        <v>12264438.24</v>
+        <v>2929492.05</v>
       </c>
       <c r="O58" s="1">
-        <v>2.03</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>22251.0</v>
+        <v>14281.0</v>
       </c>
       <c r="D59" s="1">
-        <v>49.77</v>
+        <v>1069.69</v>
       </c>
       <c r="E59" s="1">
-        <v>40.9417455395</v>
+        <v>1068.6788964358</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>910994.78</v>
+        <v>15261803.32</v>
       </c>
       <c r="I59" s="1">
-        <v>196437.49</v>
+        <v>14439.57</v>
       </c>
       <c r="J59" s="1">
-        <v>21.562965487025</v>
+        <v>0.094612475978363</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1107432.27</v>
+        <v>15276242.89</v>
       </c>
       <c r="N59" s="1">
-        <v>1107432.27</v>
+        <v>15276242.89</v>
       </c>
       <c r="O59" s="1">
-        <v>0.18</v>
+        <v>2.48</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>21793.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.22</v>
+        <v>134.19</v>
       </c>
       <c r="E60" s="1">
-        <v>25.2007479466</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>549199.9</v>
+        <v>10604239.65</v>
       </c>
       <c r="I60" s="1">
-        <v>1613101.56</v>
+        <v>1675755.63</v>
       </c>
       <c r="J60" s="1">
-        <v>293.71847300045</v>
+        <v>15.802694821217</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2162301.46</v>
+        <v>12279995.28</v>
       </c>
       <c r="N60" s="1">
-        <v>2162301.46</v>
+        <v>12279995.28</v>
       </c>
       <c r="O60" s="1">
-        <v>0.36</v>
+        <v>1.99</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>20491.0</v>
+        <v>22251.0</v>
       </c>
       <c r="D61" s="1">
-        <v>83.16</v>
+        <v>44.14</v>
       </c>
       <c r="E61" s="1">
-        <v>50.5610321605</v>
+        <v>40.9417455395</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1036046.11</v>
+        <v>910994.78</v>
       </c>
       <c r="I61" s="1">
-        <v>667985.45</v>
+        <v>71164.36</v>
       </c>
       <c r="J61" s="1">
-        <v>64.474490425914</v>
+        <v>7.8117198432246</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1704031.56</v>
+        <v>982159.14</v>
       </c>
       <c r="N61" s="1">
-        <v>1704031.56</v>
+        <v>982159.14</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>7488.0</v>
+        <v>21793.0</v>
       </c>
       <c r="D62" s="1">
-        <v>298.6</v>
+        <v>97.5</v>
       </c>
       <c r="E62" s="1">
-        <v>244.764599359</v>
+        <v>25.2007479466</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1832797.32</v>
+        <v>549199.9</v>
       </c>
       <c r="I62" s="1">
-        <v>403119.48</v>
+        <v>1575617.6</v>
       </c>
       <c r="J62" s="1">
-        <v>21.994765902429</v>
+        <v>286.89327874969</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2235916.8</v>
+        <v>2124817.5</v>
       </c>
       <c r="N62" s="1">
-        <v>2235916.8</v>
+        <v>2124817.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>933709.0</v>
+        <v>20491.0</v>
       </c>
       <c r="D63" s="1">
-        <v>3.095</v>
+        <v>74.1</v>
       </c>
       <c r="E63" s="1">
-        <v>2.5732000013</v>
+        <v>50.5610321605</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2402620.0</v>
+        <v>1036046.11</v>
       </c>
       <c r="I63" s="1">
-        <v>487209.36</v>
+        <v>482336.99</v>
       </c>
       <c r="J63" s="1">
-        <v>20.278252907243</v>
+        <v>46.555552435789</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2889829.36</v>
+        <v>1518383.1</v>
       </c>
       <c r="N63" s="1">
-        <v>2889829.36</v>
+        <v>1518383.1</v>
       </c>
       <c r="O63" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>48238.0</v>
+        <v>7488.0</v>
       </c>
       <c r="D64" s="1">
-        <v>77.08</v>
+        <v>346.4</v>
       </c>
       <c r="E64" s="1">
-        <v>92.4944344707</v>
+        <v>244.764599359</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4461746.53</v>
+        <v>1832797.32</v>
       </c>
       <c r="I64" s="1">
-        <v>-743561.49</v>
+        <v>761045.88</v>
       </c>
       <c r="J64" s="1">
-        <v>-16.665256195089</v>
+        <v>41.523733786341</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3718185.04</v>
+        <v>2593843.2</v>
       </c>
       <c r="N64" s="1">
-        <v>3718185.04</v>
+        <v>2593843.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>47061.0</v>
+        <v>389523.0</v>
       </c>
       <c r="D65" s="1">
-        <v>164.62</v>
+        <v>3.423</v>
       </c>
       <c r="E65" s="1">
-        <v>144.0546392979</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>6779355.38</v>
+        <v>1002320.58</v>
       </c>
       <c r="I65" s="1">
-        <v>967826.44</v>
+        <v>331016.65</v>
       </c>
       <c r="J65" s="1">
-        <v>14.276083576548</v>
+        <v>33.025027781032</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>7747181.82</v>
+        <v>1333337.23</v>
       </c>
       <c r="N65" s="1">
-        <v>7747181.82</v>
+        <v>1333337.23</v>
       </c>
       <c r="O65" s="1">
-        <v>1.28</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>33881.0</v>
+        <v>48238.0</v>
       </c>
       <c r="D66" s="1">
-        <v>241.4</v>
+        <v>79.58</v>
       </c>
       <c r="E66" s="1">
-        <v>114.2849874561</v>
+        <v>92.4944344707</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3872089.66</v>
+        <v>4461746.53</v>
       </c>
       <c r="I66" s="1">
-        <v>4306783.74</v>
+        <v>-622966.49</v>
       </c>
       <c r="J66" s="1">
-        <v>111.22634334867</v>
+        <v>-13.962390866699</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>8178873.4</v>
+        <v>3838780.04</v>
       </c>
       <c r="N66" s="1">
-        <v>8178873.4</v>
+        <v>3838780.04</v>
       </c>
       <c r="O66" s="1">
-        <v>1.35</v>
+        <v>0.62</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>31120.0</v>
+        <v>47061.0</v>
       </c>
       <c r="D67" s="1">
-        <v>45.12</v>
+        <v>173.8</v>
       </c>
       <c r="E67" s="1">
-        <v>86.4209405527</v>
+        <v>144.0546392979</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2689419.67</v>
+        <v>6779355.38</v>
       </c>
       <c r="I67" s="1">
-        <v>-1285285.27</v>
+        <v>1399846.42</v>
       </c>
       <c r="J67" s="1">
-        <v>-47.79043168075</v>
+        <v>20.648665566784</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1404134.4</v>
+        <v>8179201.8</v>
       </c>
       <c r="N67" s="1">
-        <v>1404134.4</v>
+        <v>8179201.8</v>
       </c>
       <c r="O67" s="1">
-        <v>0.23</v>
+        <v>1.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12980.0</v>
+        <v>32156.0</v>
       </c>
       <c r="D68" s="1">
-        <v>143.1</v>
+        <v>261.9</v>
       </c>
       <c r="E68" s="1">
-        <v>89.12</v>
+        <v>114.2849875606</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1156777.6</v>
+        <v>3674948.06</v>
       </c>
       <c r="I68" s="1">
-        <v>700660.4</v>
+        <v>4746708.34</v>
       </c>
       <c r="J68" s="1">
-        <v>60.570017953321</v>
+        <v>129.16395721794</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1857438.0</v>
+        <v>8421656.4</v>
       </c>
       <c r="N68" s="1">
-        <v>1857438.0</v>
+        <v>8421656.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>1.36</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>55000.0</v>
+        <v>25371.0</v>
       </c>
       <c r="D69" s="1">
-        <v>42.05</v>
+        <v>52.15</v>
       </c>
       <c r="E69" s="1">
-        <v>51.0</v>
+        <v>86.4209404438</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2805000.0</v>
+        <v>2192585.68</v>
       </c>
       <c r="I69" s="1">
-        <v>-492250.0</v>
+        <v>-869488.03</v>
       </c>
       <c r="J69" s="1">
-        <v>-17.549019607843</v>
+        <v>-39.655829093986</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2312750.0</v>
+        <v>1323097.65</v>
       </c>
       <c r="N69" s="1">
-        <v>2312750.0</v>
+        <v>1323097.65</v>
       </c>
       <c r="O69" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>26340.0</v>
+        <v>19199.0</v>
       </c>
       <c r="D70" s="1">
-        <v>255.95</v>
+        <v>165.25</v>
       </c>
       <c r="E70" s="1">
-        <v>134.729785877</v>
+        <v>107.0750585968</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3548782.56</v>
+        <v>2055734.05</v>
       </c>
       <c r="I70" s="1">
-        <v>3192940.44</v>
+        <v>1116900.7</v>
       </c>
       <c r="J70" s="1">
-        <v>89.972839586993</v>
+        <v>54.330991890707</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>6741723.0</v>
+        <v>3172634.75</v>
       </c>
       <c r="N70" s="1">
-        <v>6741723.0</v>
+        <v>3172634.75</v>
       </c>
       <c r="O70" s="1">
-        <v>1.11</v>
+        <v>0.51</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>60412.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>71.8</v>
+        <v>42.35</v>
       </c>
       <c r="E71" s="1">
-        <v>35.9666410647</v>
+        <v>51.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2172816.72</v>
+        <v>2805000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>2164764.88</v>
+        <v>-475750.0</v>
       </c>
       <c r="J71" s="1">
-        <v>99.62942847752</v>
+        <v>-16.960784313725</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>4337581.6</v>
+        <v>2329250.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4337581.6</v>
+        <v>2329250.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.72</v>
+        <v>0.38</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>101265.0</v>
+        <v>26340.0</v>
       </c>
       <c r="D72" s="1">
-        <v>23.525</v>
+        <v>245.15</v>
       </c>
       <c r="E72" s="1">
-        <v>24.8474383054</v>
+        <v>134.729785877</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2516175.84</v>
+        <v>3548782.56</v>
       </c>
       <c r="I72" s="1">
-        <v>-133916.71</v>
+        <v>2908468.44</v>
       </c>
       <c r="J72" s="1">
-        <v>-5.3222317721642</v>
+        <v>81.956794783166</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2382259.13</v>
+        <v>6457251.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2382259.13</v>
+        <v>6457251.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.39</v>
+        <v>1.05</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>68294.0</v>
+        <v>60412.0</v>
       </c>
       <c r="D73" s="1">
-        <v>33.44</v>
+        <v>73.76</v>
       </c>
       <c r="E73" s="1">
-        <v>29.5914837321</v>
+        <v>35.9666410647</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2020920.79</v>
+        <v>2172816.72</v>
       </c>
       <c r="I73" s="1">
-        <v>262830.57</v>
+        <v>2283172.4</v>
       </c>
       <c r="J73" s="1">
-        <v>13.005485979488</v>
+        <v>105.07892262537</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2283751.36</v>
+        <v>4455989.12</v>
       </c>
       <c r="N73" s="1">
-        <v>2283751.36</v>
+        <v>4455989.12</v>
       </c>
       <c r="O73" s="1">
-        <v>0.38</v>
+        <v>0.72</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>54837.0</v>
+        <v>101265.0</v>
       </c>
       <c r="D74" s="1">
-        <v>72.24</v>
+        <v>28.55</v>
       </c>
       <c r="E74" s="1">
-        <v>66.1359547386</v>
+        <v>24.8474383054</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>3626697.35</v>
+        <v>2516175.84</v>
       </c>
       <c r="I74" s="1">
-        <v>334727.53</v>
+        <v>374939.91</v>
       </c>
       <c r="J74" s="1">
-        <v>9.2295413070517</v>
+        <v>14.901180753727</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>3961424.88</v>
+        <v>2891115.75</v>
       </c>
       <c r="N74" s="1">
-        <v>3961424.88</v>
+        <v>2891115.75</v>
       </c>
       <c r="O74" s="1">
-        <v>0.65</v>
+        <v>0.47</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>79767.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D75" s="1">
-        <v>31.56</v>
+        <v>33.74</v>
       </c>
       <c r="E75" s="1">
-        <v>27.6621041283</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2206523.06</v>
+        <v>2020920.79</v>
       </c>
       <c r="I75" s="1">
-        <v>310923.46</v>
+        <v>283318.77</v>
       </c>
       <c r="J75" s="1">
-        <v>14.09110403768</v>
+        <v>14.019291176672</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2517446.52</v>
+        <v>2304239.56</v>
       </c>
       <c r="N75" s="1">
-        <v>2517446.52</v>
+        <v>2304239.56</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>17567.0</v>
+        <v>9012.0</v>
       </c>
       <c r="D76" s="1">
-        <v>120.1</v>
+        <v>104.4</v>
       </c>
       <c r="E76" s="1">
-        <v>101.3717481642</v>
+        <v>103.5458000444</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1780797.5</v>
+        <v>933154.75</v>
       </c>
       <c r="I76" s="1">
-        <v>328999.2</v>
+        <v>7698.05</v>
       </c>
       <c r="J76" s="1">
-        <v>18.474823779795</v>
+        <v>0.82494891656502</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2109796.7</v>
+        <v>940852.8</v>
       </c>
       <c r="N76" s="1">
-        <v>2109796.7</v>
+        <v>940852.8</v>
       </c>
       <c r="O76" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>25584.0</v>
+        <v>54837.0</v>
       </c>
       <c r="D77" s="1">
-        <v>24.83</v>
+        <v>73.93</v>
       </c>
       <c r="E77" s="1">
-        <v>28.595744606</v>
+        <v>66.1359547386</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>731593.53</v>
+        <v>3626697.35</v>
       </c>
       <c r="I77" s="1">
-        <v>-96342.81</v>
+        <v>427402.06</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.16889858225</v>
+        <v>11.784883566311</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>635250.72</v>
+        <v>4054099.41</v>
       </c>
       <c r="N77" s="1">
-        <v>635250.72</v>
+        <v>4054099.41</v>
       </c>
       <c r="O77" s="1">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>21628.0</v>
+        <v>79767.0</v>
       </c>
       <c r="D78" s="1">
-        <v>27.98</v>
+        <v>34.45</v>
       </c>
       <c r="E78" s="1">
-        <v>32.4609002219</v>
+        <v>27.6621041283</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>702064.35</v>
+        <v>2206523.06</v>
       </c>
       <c r="I78" s="1">
-        <v>-96912.91</v>
+        <v>541450.09</v>
       </c>
       <c r="J78" s="1">
-        <v>-13.803992468782</v>
+        <v>24.538610079153</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>605151.44</v>
+        <v>2747973.15</v>
       </c>
       <c r="N78" s="1">
-        <v>605151.44</v>
+        <v>2747973.15</v>
       </c>
       <c r="O78" s="1">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>16968.0</v>
+        <v>22070.0</v>
       </c>
       <c r="D79" s="1">
-        <v>79.22</v>
+        <v>140.1</v>
       </c>
       <c r="E79" s="1">
-        <v>136.5687435172</v>
+        <v>105.4071567739</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2317298.44</v>
+        <v>2326335.95</v>
       </c>
       <c r="I79" s="1">
-        <v>-973093.48</v>
+        <v>765671.05</v>
       </c>
       <c r="J79" s="1">
-        <v>-41.992583398106</v>
+        <v>32.913176190223</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1344204.96</v>
+        <v>3092007.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1344204.96</v>
+        <v>3092007.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>-6072800.43</v>
+        <v>25584.0</v>
       </c>
       <c r="D80" s="1">
-        <v>0.08693476</v>
+        <v>27.46</v>
       </c>
       <c r="E80" s="1">
-        <v>0.084671376</v>
+        <v>28.595744606</v>
       </c>
       <c r="F80" t="s">
-        <v>186</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>11.46</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>731593.53</v>
       </c>
       <c r="I80" s="1">
-        <v>162334.38</v>
+        <v>-29056.89</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>-3.9717259391291</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>187</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>156781.19</v>
+        <v>702536.64</v>
       </c>
       <c r="N80" s="1">
-        <v>162334.38</v>
+        <v>702536.64</v>
       </c>
       <c r="O80" s="1">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B81" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>1095.0</v>
+        <v>35350.0</v>
       </c>
       <c r="D81" s="1">
-        <v>257.05</v>
+        <v>30.58</v>
       </c>
       <c r="E81" s="1">
-        <v>252.631506849</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>1124780.17</v>
       </c>
       <c r="I81" s="1">
-        <v>483825.0</v>
+        <v>-43777.17</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>-3.8920645267066</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>483825.0</v>
+        <v>1081003.0</v>
       </c>
       <c r="N81" s="1">
-        <v>483825.0</v>
+        <v>1081003.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>640.0</v>
+        <v>16968.0</v>
       </c>
       <c r="D82" s="1">
-        <v>116.64</v>
+        <v>62.36</v>
       </c>
       <c r="E82" s="1">
-        <v>116.637232143</v>
+        <v>136.5687435172</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>2317298.44</v>
       </c>
       <c r="I82" s="1">
-        <v>-8880.0</v>
+        <v>-1259173.96</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-54.338014399216</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>-8880.0</v>
+        <v>1058124.48</v>
       </c>
       <c r="N82" s="1">
-        <v>-8880.0</v>
+        <v>1058124.48</v>
       </c>
       <c r="O82" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>190</v>
+      </c>
+      <c r="B83" t="s">
+        <v>191</v>
+      </c>
+      <c r="C83" s="1">
+        <v>-6072800.43</v>
+      </c>
+      <c r="D83" s="1">
+        <v>0.08892162</v>
+      </c>
+      <c r="E83" s="1">
+        <v>0.084671376</v>
+      </c>
+      <c r="F83" t="s">
         <v>192</v>
       </c>
-      <c r="B83" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>11.22</v>
       </c>
       <c r="H83" s="1">
         <v>0.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-24870.0</v>
+        <v>304836.27</v>
       </c>
       <c r="J83" s="1">
         <v>0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" t="s">
+        <v>193</v>
       </c>
       <c r="M83" s="1">
-        <v>-24870.0</v>
+        <v>292495.85</v>
       </c>
       <c r="N83" s="1">
-        <v>-24870.0</v>
+        <v>304836.27</v>
       </c>
       <c r="O83" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>-50.0</v>
+        <v>1095.0</v>
       </c>
       <c r="D84" s="1">
-        <v>122.11</v>
+        <v>267.75</v>
       </c>
       <c r="E84" s="1">
-        <v>121.25</v>
+        <v>252.631506849</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>0.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-43000.0</v>
+        <v>1655475.0</v>
       </c>
       <c r="J84" s="1">
         <v>0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-43000.0</v>
+        <v>1655475.0</v>
       </c>
       <c r="N84" s="1">
-        <v>-43000.0</v>
+        <v>1655475.0</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.01</v>
+        <v>0.27</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>1606000.0</v>
+        <v>543.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.697</v>
+        <v>117.01</v>
       </c>
       <c r="E85" s="1">
-        <v>100.00551183</v>
+        <v>116.619195402</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-4954.7</v>
+        <v>201230.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.30849482692274</v>
+        <v>0</v>
       </c>
       <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>201230.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>201230.0</v>
+      </c>
+      <c r="O85" s="1">
         <v>0.03</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
-        <v>488000.0</v>
+        <v>170.0</v>
       </c>
       <c r="D86" s="1">
-        <v>109.47</v>
+        <v>129.34</v>
       </c>
       <c r="E86" s="1">
-        <v>101.26691803</v>
+        <v>128.63</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>494182.56</v>
+        <v>0.0</v>
       </c>
       <c r="I86" s="1">
-        <v>40031.04</v>
+        <v>100840.0</v>
       </c>
       <c r="J86" s="1">
-        <v>8.1004558315453</v>
+        <v>0</v>
       </c>
       <c r="K86">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>534213.6</v>
+        <v>100840.0</v>
       </c>
       <c r="N86" s="1">
-        <v>541132.5</v>
+        <v>100840.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>200</v>
+      </c>
+      <c r="B87" t="s">
         <v>201</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>517000.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.187</v>
+        <v>123.19</v>
       </c>
       <c r="E87" s="1">
-        <v>98.38580851</v>
+        <v>121.25</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>508654.63</v>
+        <v>0.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-1027.84</v>
+        <v>-97000.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.20207031242397</v>
+        <v>0</v>
       </c>
       <c r="K87">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>507626.79</v>
+        <v>-97000.0</v>
       </c>
       <c r="N87" s="1">
-        <v>512131.06</v>
+        <v>-97000.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" t="s">
+        <v>203</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.139</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I88" s="1">
+        <v>2143.82</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.13348081212859</v>
+      </c>
+      <c r="K88">
+        <v>0.25</v>
+      </c>
+      <c r="L88" t="s">
         <v>204</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>619836.0</v>
+        <v>1608232.34</v>
       </c>
       <c r="N88" s="1">
-        <v>640819.56</v>
+        <v>1612219.84</v>
       </c>
       <c r="O88" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" t="s">
+        <v>206</v>
+      </c>
+      <c r="C89" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>110.202</v>
+      </c>
+      <c r="E89" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I89" s="1">
+        <v>43603.2</v>
+      </c>
+      <c r="J89" s="1">
+        <v>8.8232980135924</v>
+      </c>
+      <c r="K89">
+        <v>1.76</v>
+      </c>
+      <c r="L89" t="s">
         <v>207</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>1377510.0</v>
+        <v>537785.76</v>
       </c>
       <c r="N89" s="1">
-        <v>1382903.84</v>
+        <v>546359.18</v>
       </c>
       <c r="O89" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" t="s">
+        <v>209</v>
+      </c>
+      <c r="C90" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>98.203</v>
+      </c>
+      <c r="E90" s="1">
+        <v>98.38580851</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>508654.63</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-945.12</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-0.18580780440355</v>
+      </c>
+      <c r="K90">
+        <v>0.93</v>
+      </c>
+      <c r="L90" t="s">
         <v>210</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>601872.39</v>
+        <v>507709.51</v>
       </c>
       <c r="N90" s="1">
-        <v>605713.42</v>
+        <v>512525.4</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B91" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C91" s="1">
         <v>600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.516</v>
+        <v>104.17</v>
       </c>
       <c r="E91" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>595518.0</v>
+        <v>599340.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-4422.0</v>
+        <v>25680.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.74254682478111</v>
+        <v>4.284713184503</v>
       </c>
       <c r="K91">
-        <v>0.73</v>
+        <v>3.78</v>
       </c>
       <c r="L91" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="M91" s="1">
-        <v>591096.0</v>
+        <v>625020.0</v>
       </c>
       <c r="N91" s="1">
-        <v>595485.04</v>
+        <v>647676.16</v>
       </c>
       <c r="O91" s="1">
         <v>0.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" t="s">
+        <v>215</v>
+      </c>
+      <c r="C92" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>92.415</v>
+      </c>
+      <c r="E92" s="1">
+        <v>91.85654667</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1377848.2</v>
+      </c>
+      <c r="I92" s="1">
+        <v>8376.8</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.60796247366002</v>
+      </c>
+      <c r="K92">
+        <v>0.47</v>
+      </c>
+      <c r="L92" t="s">
         <v>216</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>634284.0</v>
+        <v>1386225.0</v>
       </c>
       <c r="N92" s="1">
-        <v>643820.3</v>
+        <v>1393314.04</v>
       </c>
       <c r="O92" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B93" t="s">
+        <v>218</v>
+      </c>
+      <c r="C93" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="E93" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I93" s="1">
+        <v>4715.46</v>
+      </c>
+      <c r="J93" s="1">
+        <v>0.78727474076311</v>
+      </c>
+      <c r="K93">
+        <v>0.86</v>
+      </c>
+      <c r="L93" t="s">
         <v>219</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>517990.0</v>
+        <v>603675.36</v>
       </c>
       <c r="N93" s="1">
-        <v>531551.64</v>
+        <v>608879.33</v>
       </c>
       <c r="O93" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" t="s">
+        <v>221</v>
+      </c>
+      <c r="C94" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>98.789</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-2784.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.46749216648363</v>
+      </c>
+      <c r="K94">
+        <v>0.91</v>
+      </c>
+      <c r="L94" t="s">
         <v>222</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>1579158.0</v>
+        <v>592734.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1622048.17</v>
+        <v>598207.97</v>
       </c>
       <c r="O94" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>223</v>
+      </c>
+      <c r="B95" t="s">
+        <v>224</v>
+      </c>
+      <c r="C95" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>103.923</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="I95" s="1">
+        <v>16086.24</v>
+      </c>
+      <c r="J95" s="1">
+        <v>3.1947013314592</v>
+      </c>
+      <c r="K95">
+        <v>2.98</v>
+      </c>
+      <c r="L95" t="s">
         <v>225</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>318567.0</v>
+        <v>519615.0</v>
       </c>
       <c r="N95" s="1">
-        <v>329498.51</v>
+        <v>534532.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>226</v>
+      </c>
+      <c r="B96" t="s">
+        <v>227</v>
+      </c>
+      <c r="C96" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>112.981</v>
+      </c>
+      <c r="E96" s="1">
+        <v>104.89389286</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1468514.5</v>
+      </c>
+      <c r="I96" s="1">
+        <v>113219.5</v>
+      </c>
+      <c r="J96" s="1">
+        <v>7.7097978944028</v>
+      </c>
+      <c r="K96">
+        <v>3.41</v>
+      </c>
+      <c r="L96" t="s">
         <v>228</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>327807.0</v>
+        <v>1581734.0</v>
       </c>
       <c r="N96" s="1">
-        <v>340238.51</v>
+        <v>1629538.67</v>
       </c>
       <c r="O96" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>229</v>
+      </c>
+      <c r="B97" t="s">
+        <v>230</v>
+      </c>
+      <c r="C97" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>106.033</v>
+      </c>
+      <c r="E97" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>319950.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-1851.0</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.57852789498359</v>
+      </c>
+      <c r="K97">
+        <v>3.95</v>
+      </c>
+      <c r="L97" t="s">
         <v>231</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>593562.0</v>
+        <v>318099.0</v>
       </c>
       <c r="N97" s="1">
-        <v>606975.7</v>
+        <v>329934.62</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>232</v>
+      </c>
+      <c r="B98" t="s">
+        <v>233</v>
+      </c>
+      <c r="C98" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>109.208</v>
+      </c>
+      <c r="E98" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-5836.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-1.7501349487195</v>
+      </c>
+      <c r="K98">
+        <v>4.56</v>
+      </c>
+      <c r="L98" t="s">
         <v>234</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>835583.57</v>
+        <v>327624.0</v>
       </c>
       <c r="N98" s="1">
-        <v>842815.24</v>
+        <v>341298.66</v>
       </c>
       <c r="O98" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B99" t="s">
+        <v>236</v>
+      </c>
+      <c r="C99" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.141</v>
+      </c>
+      <c r="E99" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1752.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-0.29366508100932</v>
+      </c>
+      <c r="K99">
+        <v>2.42</v>
+      </c>
+      <c r="L99" t="s">
         <v>237</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>362155.66</v>
+        <v>594846.0</v>
       </c>
       <c r="N99" s="1">
-        <v>365019.43</v>
+        <v>609344.63</v>
       </c>
       <c r="O99" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>238</v>
+      </c>
+      <c r="B100" t="s">
+        <v>239</v>
+      </c>
+      <c r="C100" s="1">
+        <v>857000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.938</v>
+      </c>
+      <c r="E100" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>846741.71</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-7413.05</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-0.87547948948919</v>
+      </c>
+      <c r="K100">
+        <v>1.05</v>
+      </c>
+      <c r="L100" t="s">
         <v>240</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>503510.0</v>
+        <v>839328.66</v>
       </c>
       <c r="N100" s="1">
-        <v>518123.01</v>
+        <v>848368.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C101" s="1">
-        <v>1300000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.647</v>
+        <v>100.624</v>
       </c>
       <c r="E101" s="1">
-        <v>97.68761538</v>
+        <v>99.726</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1269939.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I101" s="1">
-        <v>25472.0</v>
+        <v>3250.76</v>
       </c>
       <c r="J101" s="1">
-        <v>2.0057656312626</v>
+        <v>0.90046728034815</v>
       </c>
       <c r="K101">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.04</v>
+      </c>
+      <c r="L101">
+        <v>148.77</v>
       </c>
       <c r="M101" s="1">
-        <v>1295411.0</v>
+        <v>364258.88</v>
       </c>
       <c r="N101" s="1">
-        <v>1328445.25</v>
+        <v>364407.65</v>
       </c>
       <c r="O101" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.069</v>
+        <v>101.313</v>
       </c>
       <c r="E102" s="1">
-        <v>100.35519714</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>702486.38</v>
+        <v>500000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>4996.62</v>
+        <v>6565.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.71127642360838</v>
+        <v>1.313</v>
       </c>
       <c r="K102">
-        <v>2.55</v>
+        <v>3.18</v>
       </c>
       <c r="L102" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="M102" s="1">
-        <v>707483.0</v>
+        <v>506565.0</v>
       </c>
       <c r="N102" s="1">
-        <v>725319.0</v>
+        <v>522458.84</v>
       </c>
       <c r="O102" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B103" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C103" s="1">
-        <v>1197000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.636</v>
+        <v>99.756</v>
       </c>
       <c r="E103" s="1">
-        <v>100.93515957</v>
+        <v>97.68761538</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1208193.86</v>
+        <v>1269939.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-3580.94</v>
+        <v>26889.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.29638786609957</v>
+        <v>2.1173457937743</v>
       </c>
       <c r="K103">
-        <v>1.63</v>
+        <v>2.75</v>
       </c>
       <c r="L103" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M103" s="1">
-        <v>1204612.92</v>
+        <v>1296828.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1224070.5</v>
+        <v>1332604.71</v>
       </c>
       <c r="O103" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B104" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C104" s="1">
-        <v>2530000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>90.733</v>
+        <v>101.153</v>
       </c>
       <c r="E104" s="1">
-        <v>81.011</v>
+        <v>100.35519714</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2049578.3</v>
+        <v>702486.38</v>
       </c>
       <c r="I104" s="1">
-        <v>245966.6</v>
+        <v>5584.62</v>
       </c>
       <c r="J104" s="1">
-        <v>12.000839392181</v>
+        <v>0.79497911404346</v>
       </c>
       <c r="K104">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.74</v>
+      </c>
+      <c r="L104" t="s">
+        <v>251</v>
       </c>
       <c r="M104" s="1">
-        <v>2295544.9</v>
+        <v>708071.0</v>
       </c>
       <c r="N104" s="1">
-        <v>2295544.9</v>
+        <v>727250.81</v>
       </c>
       <c r="O104" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>252</v>
+      </c>
+      <c r="B105" t="s">
+        <v>253</v>
+      </c>
+      <c r="C105" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.93515957</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1208193.86</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-1964.99</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.16263863482968</v>
+      </c>
+      <c r="K105">
+        <v>1.82</v>
+      </c>
+      <c r="L105" t="s">
         <v>254</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>3069769.1</v>
+        <v>1206228.87</v>
       </c>
       <c r="N105" s="1">
-        <v>3069769.1</v>
+        <v>1228051.46</v>
       </c>
       <c r="O105" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>255</v>
+      </c>
+      <c r="B106" t="s">
         <v>256</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>720000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.711</v>
+        <v>91.078</v>
       </c>
       <c r="E106" s="1">
-        <v>99.799</v>
+        <v>81.011</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>718552.8</v>
+        <v>2049578.3</v>
       </c>
       <c r="I106" s="1">
-        <v>-633.6</v>
+        <v>254695.1</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.088177236244852</v>
+        <v>12.426707484169</v>
       </c>
       <c r="K106">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>717919.2</v>
+        <v>2304273.4</v>
       </c>
       <c r="N106" s="1">
-        <v>724206.87</v>
+        <v>2304273.4</v>
       </c>
       <c r="O106" s="1">
-        <v>0.12</v>
+        <v>0.37</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B107" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C107" s="1">
-        <v>494000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.494</v>
+        <v>88.435</v>
       </c>
       <c r="E107" s="1">
-        <v>99.7472004</v>
+        <v>86.855</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>492751.17</v>
+        <v>3031239.5</v>
       </c>
       <c r="I107" s="1">
-        <v>8629.19</v>
+        <v>55142.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.7512266891218</v>
+        <v>1.8191238270681</v>
       </c>
       <c r="K107">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L107">
-        <v>548.14</v>
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>501380.36</v>
+        <v>3086381.5</v>
       </c>
       <c r="N107" s="1">
-        <v>501928.5</v>
+        <v>3086381.5</v>
       </c>
       <c r="O107" s="1">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>259</v>
+      </c>
+      <c r="B108" t="s">
+        <v>260</v>
+      </c>
+      <c r="C108" s="1">
+        <v>720000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>718552.8</v>
+      </c>
+      <c r="I108" s="1">
+        <v>792.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>0.11022154530607</v>
+      </c>
+      <c r="K108">
+        <v>1.06</v>
+      </c>
+      <c r="L108" t="s">
         <v>261</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>504360.0</v>
+        <v>719344.8</v>
       </c>
       <c r="N108" s="1">
-        <v>515579.18</v>
+        <v>726988.64</v>
       </c>
       <c r="O108" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>262</v>
+      </c>
+      <c r="B109" t="s">
+        <v>263</v>
+      </c>
+      <c r="C109" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.625</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="I109" s="1">
+        <v>9276.33</v>
+      </c>
+      <c r="J109" s="1">
+        <v>1.8825586959032</v>
+      </c>
+      <c r="K109">
+        <v>0.31</v>
+      </c>
+      <c r="L109" t="s">
         <v>264</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>819976.0</v>
+        <v>502027.5</v>
       </c>
       <c r="N109" s="1">
-        <v>821948.6</v>
+        <v>503580.55</v>
       </c>
       <c r="O109" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B110" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C110" s="1">
         <v>500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>108.489</v>
+        <v>101.082</v>
       </c>
       <c r="E110" s="1">
-        <v>100.465874</v>
+        <v>99.991</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>502329.37</v>
+        <v>499955.0</v>
       </c>
       <c r="I110" s="1">
-        <v>40115.63</v>
+        <v>5455.0</v>
       </c>
       <c r="J110" s="1">
-        <v>7.9859216672917</v>
+        <v>1.0910981988379</v>
       </c>
       <c r="K110">
-        <v>1.43</v>
+        <v>2.45</v>
       </c>
       <c r="L110" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="M110" s="1">
-        <v>542445.0</v>
+        <v>505410.0</v>
       </c>
       <c r="N110" s="1">
-        <v>549590.55</v>
+        <v>517683.97</v>
       </c>
       <c r="O110" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>268</v>
+      </c>
+      <c r="B111" t="s">
+        <v>269</v>
+      </c>
+      <c r="C111" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>102.956</v>
+      </c>
+      <c r="E111" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>821120.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>2528.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.3078721745908</v>
+      </c>
+      <c r="K111">
+        <v>0.47</v>
+      </c>
+      <c r="L111" t="s">
         <v>270</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>128446.44</v>
+        <v>823648.0</v>
       </c>
       <c r="N111" s="1">
-        <v>131263.65</v>
+        <v>827428.82</v>
       </c>
       <c r="O111" s="1">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>271</v>
+      </c>
+      <c r="B112" t="s">
+        <v>272</v>
+      </c>
+      <c r="C112" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>108.432</v>
+      </c>
+      <c r="E112" s="1">
+        <v>100.465874</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>502329.37</v>
+      </c>
+      <c r="I112" s="1">
+        <v>39830.63</v>
+      </c>
+      <c r="J112" s="1">
+        <v>7.9291859840885</v>
+      </c>
+      <c r="K112">
+        <v>1.72</v>
+      </c>
+      <c r="L112" t="s">
         <v>273</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>1084418.73</v>
+        <v>542160.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1086733.09</v>
+        <v>550774.73</v>
       </c>
       <c r="O112" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>274</v>
+      </c>
+      <c r="B113" t="s">
+        <v>275</v>
+      </c>
+      <c r="C113" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>104.437</v>
+      </c>
+      <c r="E113" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1738.83</v>
+      </c>
+      <c r="J113" s="1">
+        <v>1.3721970588709</v>
+      </c>
+      <c r="K113">
+        <v>2.58</v>
+      </c>
+      <c r="L113" t="s">
         <v>276</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>797040.0</v>
+        <v>128457.51</v>
       </c>
       <c r="N113" s="1">
-        <v>797960.55</v>
+        <v>131626.87</v>
       </c>
       <c r="O113" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>277</v>
+      </c>
+      <c r="B114" t="s">
         <v>278</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>1083000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1077140.97</v>
+      </c>
+      <c r="I114" s="1">
+        <v>9671.19</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.89785740858042</v>
+      </c>
+      <c r="K114">
+        <v>0.41</v>
+      </c>
+      <c r="L114" t="s">
         <v>279</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>714770.0</v>
+        <v>1086812.16</v>
       </c>
       <c r="N114" s="1">
-        <v>714841.92</v>
+        <v>1091248.01</v>
       </c>
       <c r="O114" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>280</v>
       </c>
       <c r="B115" t="s">
         <v>281</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>89.354</v>
+        <v>99.946</v>
       </c>
       <c r="E115" s="1">
-        <v>86.92</v>
+        <v>99.292</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>434600.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I115" s="1">
-        <v>12170.0</v>
+        <v>5232.0</v>
       </c>
       <c r="J115" s="1">
-        <v>2.8002761159687</v>
+        <v>0.65866333642187</v>
       </c>
       <c r="K115">
-        <v>0.81</v>
+        <v>0.33</v>
       </c>
       <c r="L115" t="s">
         <v>282</v>
       </c>
       <c r="M115" s="1">
-        <v>446770.0</v>
+        <v>799568.0</v>
       </c>
       <c r="N115" s="1">
-        <v>450800.08</v>
+        <v>802176.22</v>
       </c>
       <c r="O115" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>283</v>
       </c>
       <c r="B116" t="s">
         <v>284</v>
       </c>
       <c r="C116" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>105.527</v>
+        <v>102.452</v>
       </c>
       <c r="E116" s="1">
-        <v>105.478</v>
+        <v>103.004</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>316434.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I116" s="1">
-        <v>147.0</v>
+        <v>-3864.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.046455184967481</v>
+        <v>-0.53590151838764</v>
       </c>
       <c r="K116">
-        <v>3.37</v>
+        <v>0.24</v>
       </c>
       <c r="L116" t="s">
         <v>285</v>
       </c>
       <c r="M116" s="1">
-        <v>316581.0</v>
+        <v>717164.0</v>
       </c>
       <c r="N116" s="1">
-        <v>326676.87</v>
+        <v>718818.11</v>
       </c>
       <c r="O116" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>286</v>
       </c>
       <c r="B117" t="s">
         <v>287</v>
       </c>
       <c r="C117" s="1">
         <v>500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.86</v>
+        <v>89.547</v>
       </c>
       <c r="E117" s="1">
-        <v>99.74</v>
+        <v>86.92</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>498700.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I117" s="1">
-        <v>600.0</v>
+        <v>13135.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.12031281331462</v>
+        <v>3.0223193741371</v>
       </c>
       <c r="K117">
-        <v>1.41</v>
+        <v>0.87</v>
       </c>
       <c r="L117" t="s">
         <v>288</v>
       </c>
       <c r="M117" s="1">
-        <v>499300.0</v>
+        <v>447735.0</v>
       </c>
       <c r="N117" s="1">
-        <v>506373.63</v>
+        <v>452098.4</v>
       </c>
       <c r="O117" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>289</v>
       </c>
       <c r="B118" t="s">
         <v>290</v>
       </c>
       <c r="C118" s="1">
-        <v>1300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.563</v>
+        <v>105.842</v>
       </c>
       <c r="E118" s="1">
-        <v>99.95246154</v>
+        <v>105.478</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1299382.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I118" s="1">
-        <v>7937.0</v>
+        <v>1092.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.61082884017171</v>
+        <v>0.34509565975843</v>
       </c>
       <c r="K118">
-        <v>3.21</v>
+        <v>3.67</v>
       </c>
       <c r="L118" t="s">
         <v>291</v>
       </c>
       <c r="M118" s="1">
-        <v>1307319.0</v>
+        <v>317526.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1349030.3</v>
+        <v>328521.1</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>292</v>
       </c>
       <c r="B119" t="s">
         <v>293</v>
       </c>
       <c r="C119" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.241</v>
+        <v>99.908</v>
       </c>
       <c r="E119" s="1">
-        <v>100.91</v>
+        <v>99.74</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>807280.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I119" s="1">
-        <v>2648.0</v>
+        <v>840.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.32801506292736</v>
+        <v>0.16843793864047</v>
       </c>
       <c r="K119">
-        <v>2.31</v>
+        <v>1.62</v>
       </c>
       <c r="L119" t="s">
         <v>294</v>
       </c>
       <c r="M119" s="1">
-        <v>809928.0</v>
+        <v>499540.0</v>
       </c>
       <c r="N119" s="1">
-        <v>828421.15</v>
+        <v>507630.75</v>
       </c>
       <c r="O119" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>295</v>
       </c>
       <c r="B120" t="s">
         <v>296</v>
       </c>
       <c r="C120" s="1">
-        <v>6830433.57</v>
+        <v>1300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>90.092</v>
+        <v>100.703</v>
       </c>
       <c r="E120" s="1">
-        <v>87.34060304</v>
+        <v>99.95246154</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>5965741.87</v>
+        <v>1299382.0</v>
       </c>
       <c r="I120" s="1">
-        <v>187932.34</v>
+        <v>9757.0</v>
       </c>
       <c r="J120" s="1">
-        <v>3.1501922827915</v>
+        <v>0.75089542567159</v>
       </c>
       <c r="K120">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.04</v>
+      </c>
+      <c r="L120">
+        <v>480.82</v>
       </c>
       <c r="M120" s="1">
-        <v>6153674.21</v>
+        <v>1309139.0</v>
       </c>
       <c r="N120" s="1">
-        <v>6157884.75</v>
+        <v>1309619.82</v>
       </c>
       <c r="O120" s="1">
-        <v>1.02</v>
+        <v>0.21</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>297</v>
+      </c>
+      <c r="B121" t="s">
         <v>298</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.335</v>
+      </c>
+      <c r="E121" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>3400.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.42116737687048</v>
+      </c>
+      <c r="K121">
+        <v>2.52</v>
+      </c>
+      <c r="L121" t="s">
         <v>299</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>605901.33</v>
+        <v>810680.0</v>
       </c>
       <c r="N121" s="1">
-        <v>610599.21</v>
+        <v>830800.55</v>
       </c>
       <c r="O121" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>300</v>
+      </c>
+      <c r="B122" t="s">
         <v>301</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D122" s="1">
+        <v>90.544</v>
+      </c>
+      <c r="E122" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I122" s="1">
+        <v>218805.9</v>
+      </c>
+      <c r="J122" s="1">
+        <v>3.6677064607893</v>
+      </c>
+      <c r="K122">
+        <v>0.07</v>
+      </c>
+      <c r="L122" t="s">
         <v>302</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>879153.8</v>
+        <v>6184547.77</v>
       </c>
       <c r="N122" s="1">
-        <v>899094.02</v>
+        <v>6189170.01</v>
       </c>
       <c r="O122" s="1">
-        <v>0.15</v>
+        <v>1.0</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>303</v>
+      </c>
+      <c r="B123" t="s">
         <v>304</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.366</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>2221.62</v>
+      </c>
+      <c r="J123" s="1">
+        <v>0.366</v>
+      </c>
+      <c r="K123">
+        <v>0.98</v>
+      </c>
+      <c r="L123" t="s">
         <v>305</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1071620.0</v>
+        <v>609221.62</v>
       </c>
       <c r="N123" s="1">
-        <v>1082161.1</v>
+        <v>615149.9</v>
       </c>
       <c r="O123" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>306</v>
+      </c>
+      <c r="B124" t="s">
         <v>307</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>107.043</v>
+      </c>
+      <c r="E124" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1006308.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>64122.0</v>
+      </c>
+      <c r="J124" s="1">
+        <v>6.3720053899999</v>
+      </c>
+      <c r="K124">
+        <v>1.34</v>
+      </c>
+      <c r="L124" t="s">
         <v>308</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>603852.0</v>
+        <v>1070430.0</v>
       </c>
       <c r="N124" s="1">
-        <v>604721.83</v>
+        <v>1083834.11</v>
       </c>
       <c r="O124" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>309</v>
       </c>
       <c r="B125" t="s">
         <v>310</v>
       </c>
       <c r="C125" s="1">
-        <v>861000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>104.364</v>
+        <v>100.679</v>
       </c>
       <c r="E125" s="1">
-        <v>100.08714286</v>
+        <v>100.028</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>861750.3</v>
+        <v>600168.0</v>
       </c>
       <c r="I125" s="1">
-        <v>36823.74</v>
+        <v>3906.0</v>
       </c>
       <c r="J125" s="1">
-        <v>4.2731334123121</v>
+        <v>0.65081777102411</v>
       </c>
       <c r="K125">
-        <v>3.01</v>
+        <v>0.37</v>
       </c>
       <c r="L125" t="s">
         <v>311</v>
       </c>
       <c r="M125" s="1">
-        <v>898574.04</v>
+        <v>604074.0</v>
       </c>
       <c r="N125" s="1">
-        <v>924457.12</v>
+        <v>606310.69</v>
       </c>
       <c r="O125" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>312</v>
       </c>
       <c r="B126" t="s">
         <v>313</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.886</v>
+        <v>104.215</v>
       </c>
       <c r="E126" s="1">
-        <v>99.602</v>
+        <v>100.08714286</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>199204.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I126" s="1">
-        <v>-7432.0</v>
+        <v>35540.85</v>
       </c>
       <c r="J126" s="1">
-        <v>-3.730848778137</v>
+        <v>4.124263142119</v>
       </c>
       <c r="K126">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.25</v>
+      </c>
+      <c r="L126" t="s">
+        <v>314</v>
       </c>
       <c r="M126" s="1">
-        <v>191772.0</v>
+        <v>897291.15</v>
       </c>
       <c r="N126" s="1">
-        <v>191772.0</v>
+        <v>925314.93</v>
       </c>
       <c r="O126" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B127" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C127" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>103.11</v>
+        <v>95.919</v>
       </c>
       <c r="E127" s="1">
-        <v>99.406</v>
+        <v>99.602</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>497030.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I127" s="1">
-        <v>18520.0</v>
+        <v>-7366.0</v>
       </c>
       <c r="J127" s="1">
-        <v>3.7261332313945</v>
+        <v>-3.697716913315</v>
       </c>
       <c r="K127">
-        <v>3.74</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.11</v>
+      </c>
+      <c r="L127">
+        <v>210.96</v>
       </c>
       <c r="M127" s="1">
-        <v>515550.0</v>
+        <v>191838.0</v>
       </c>
       <c r="N127" s="1">
-        <v>534253.77</v>
+        <v>192048.96</v>
       </c>
       <c r="O127" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>317</v>
       </c>
       <c r="B128" t="s">
         <v>318</v>
       </c>
       <c r="C128" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.645</v>
+        <v>103.344</v>
       </c>
       <c r="E128" s="1">
-        <v>100.19733333</v>
+        <v>99.406</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>300592.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1343.0</v>
+        <v>19690.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.4467850109118</v>
+        <v>3.9615314970927</v>
       </c>
       <c r="K128">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>558.9</v>
+        <v>3.99</v>
+      </c>
+      <c r="L128" t="s">
+        <v>319</v>
       </c>
       <c r="M128" s="1">
-        <v>301935.0</v>
+        <v>516720.0</v>
       </c>
       <c r="N128" s="1">
-        <v>302493.9</v>
+        <v>536666.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B129" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C129" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.207</v>
+        <v>100.837</v>
       </c>
       <c r="E129" s="1">
-        <v>102.46222222</v>
+        <v>100.19733333</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>922160.0</v>
+        <v>300592.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2297.0</v>
+        <v>1919.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.24908909516787</v>
+        <v>0.63840687709586</v>
       </c>
       <c r="K129">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="L129" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M129" s="1">
-        <v>919863.0</v>
+        <v>302511.0</v>
       </c>
       <c r="N129" s="1">
-        <v>921145.19</v>
+        <v>303793.19</v>
       </c>
       <c r="O129" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B130" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C130" s="1">
-        <v>614000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.674</v>
+        <v>102.362</v>
       </c>
       <c r="E130" s="1">
-        <v>99.528</v>
+        <v>102.46222222</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>611101.92</v>
+        <v>922160.0</v>
       </c>
       <c r="I130" s="1">
-        <v>896.44</v>
+        <v>-902.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.1466923880717</v>
+        <v>-0.09781382840288</v>
       </c>
       <c r="K130">
-        <v>0.71</v>
+        <v>0.38</v>
       </c>
       <c r="L130" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M130" s="1">
-        <v>611998.36</v>
+        <v>921258.0</v>
       </c>
       <c r="N130" s="1">
-        <v>616369.96</v>
+        <v>924710.05</v>
       </c>
       <c r="O130" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B131" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C131" s="1">
-        <v>19811586.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>87.602</v>
+        <v>99.885</v>
       </c>
       <c r="E131" s="1">
-        <v>87.49698394</v>
+        <v>99.528</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>17334540.22</v>
+        <v>611101.92</v>
       </c>
       <c r="I131" s="1">
-        <v>20805.35</v>
+        <v>2191.98</v>
       </c>
       <c r="J131" s="1">
-        <v>0.12002250844816</v>
+        <v>0.35869303110682</v>
       </c>
       <c r="K131">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.92</v>
+      </c>
+      <c r="L131" t="s">
+        <v>328</v>
       </c>
       <c r="M131" s="1">
-        <v>17355345.57</v>
+        <v>613293.9</v>
       </c>
       <c r="N131" s="1">
-        <v>17355345.57</v>
+        <v>618914.52</v>
       </c>
       <c r="O131" s="1">
-        <v>2.87</v>
+        <v>0.1</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B132" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C132" s="1">
-        <v>1000000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.155</v>
+        <v>88.127</v>
       </c>
       <c r="E132" s="1">
-        <v>99.8833</v>
+        <v>87.49698395</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>998833.0</v>
+        <v>12052531.92</v>
       </c>
       <c r="I132" s="1">
-        <v>2717.0</v>
+        <v>86783.43</v>
       </c>
       <c r="J132" s="1">
-        <v>0.27201744435757</v>
+        <v>0.72004314592182</v>
       </c>
       <c r="K132">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1001550.0</v>
+        <v>12139315.35</v>
       </c>
       <c r="N132" s="1">
-        <v>1008313.7</v>
+        <v>12139315.35</v>
       </c>
       <c r="O132" s="1">
-        <v>0.17</v>
+        <v>1.97</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B133" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C133" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>92.236</v>
+        <v>99.799</v>
       </c>
       <c r="E133" s="1">
-        <v>83.781</v>
+        <v>99.46</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1172934.0</v>
+        <v>795680.0</v>
       </c>
       <c r="I133" s="1">
-        <v>118370.0</v>
+        <v>2712.0</v>
       </c>
       <c r="J133" s="1">
-        <v>10.091786920662</v>
+        <v>0.34084053891011</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L133" t="s">
+        <v>333</v>
       </c>
       <c r="M133" s="1">
-        <v>1291304.0</v>
+        <v>798392.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1291304.0</v>
+        <v>809192.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B134" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C134" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.366</v>
+        <v>92.54</v>
       </c>
       <c r="E134" s="1">
-        <v>99.625</v>
+        <v>83.781</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>498125.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I134" s="1">
-        <v>3705.0</v>
+        <v>122626.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.74378920953576</v>
+        <v>10.454637686349</v>
       </c>
       <c r="K134">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L134">
-        <v>690.07</v>
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>501830.0</v>
+        <v>1295560.0</v>
       </c>
       <c r="N134" s="1">
-        <v>502520.07</v>
+        <v>1295560.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B135" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C135" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.237</v>
+        <v>100.366</v>
       </c>
       <c r="E135" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>594462.0</v>
+        <v>502250.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-5040.0</v>
+        <v>-420.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.84782542870697</v>
+        <v>-0.083623693379791</v>
       </c>
       <c r="K135">
-        <v>1.25</v>
+        <v>1.08</v>
       </c>
       <c r="L135" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M135" s="1">
-        <v>589422.0</v>
+        <v>501830.0</v>
       </c>
       <c r="N135" s="1">
-        <v>596901.45</v>
+        <v>507244.38</v>
       </c>
       <c r="O135" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B136" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C136" s="1">
         <v>600000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>94.919</v>
+        <v>97.804</v>
       </c>
       <c r="E136" s="1">
-        <v>92.475705</v>
+        <v>99.077</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>554854.23</v>
+        <v>594462.0</v>
       </c>
       <c r="I136" s="1">
-        <v>14659.77</v>
+        <v>-7638.0</v>
       </c>
       <c r="J136" s="1">
-        <v>2.6420939424036</v>
+        <v>-1.2848592508857</v>
       </c>
       <c r="K136">
-        <v>0.33</v>
+        <v>1.46</v>
       </c>
       <c r="L136" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="M136" s="1">
-        <v>569514.0</v>
+        <v>586824.0</v>
       </c>
       <c r="N136" s="1">
-        <v>571498.93</v>
+        <v>595569.21</v>
       </c>
       <c r="O136" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B137" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C137" s="1">
-        <v>616000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>105.041</v>
+        <v>95.01</v>
       </c>
       <c r="E137" s="1">
-        <v>99.953</v>
+        <v>92.475705</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>615710.48</v>
+        <v>554854.23</v>
       </c>
       <c r="I137" s="1">
-        <v>31342.08</v>
+        <v>15205.77</v>
       </c>
       <c r="J137" s="1">
-        <v>5.0903924844677</v>
+        <v>2.7404981665184</v>
       </c>
       <c r="K137">
-        <v>4.06</v>
+        <v>0.38</v>
       </c>
       <c r="L137" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="M137" s="1">
-        <v>647052.56</v>
+        <v>570060.0</v>
       </c>
       <c r="N137" s="1">
-        <v>672063.85</v>
+        <v>572361.37</v>
       </c>
       <c r="O137" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B138" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C138" s="1">
-        <v>600000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>105.922</v>
+        <v>105.631</v>
       </c>
       <c r="E138" s="1">
-        <v>99.961</v>
+        <v>99.953</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>599766.0</v>
+        <v>615710.48</v>
       </c>
       <c r="I138" s="1">
-        <v>35766.0</v>
+        <v>34976.48</v>
       </c>
       <c r="J138" s="1">
-        <v>5.9633256970218</v>
+        <v>5.68066991486</v>
       </c>
       <c r="K138">
-        <v>2.68</v>
+        <v>4.35</v>
       </c>
       <c r="L138" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="M138" s="1">
-        <v>635532.0</v>
+        <v>650686.96</v>
       </c>
       <c r="N138" s="1">
-        <v>651639.53</v>
+        <v>677461.86</v>
       </c>
       <c r="O138" s="1">
         <v>0.11</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B139" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C139" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.091</v>
+        <v>106.387</v>
       </c>
       <c r="E139" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>398444.0</v>
+        <v>599766.0</v>
       </c>
       <c r="I139" s="1">
-        <v>13920.0</v>
+        <v>38556.0</v>
       </c>
       <c r="J139" s="1">
-        <v>3.4935900653542</v>
+        <v>6.4285071177759</v>
       </c>
       <c r="K139">
-        <v>2.2</v>
+        <v>2.98</v>
       </c>
       <c r="L139" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="M139" s="1">
-        <v>412364.0</v>
+        <v>638322.0</v>
       </c>
       <c r="N139" s="1">
-        <v>421174.96</v>
+        <v>656192.55</v>
       </c>
       <c r="O139" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B140" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C140" s="1">
-        <v>396000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.945</v>
+        <v>103.335</v>
       </c>
       <c r="E140" s="1">
-        <v>99.494</v>
+        <v>99.611</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>393996.24</v>
+        <v>398444.0</v>
       </c>
       <c r="I140" s="1">
-        <v>1785.96</v>
+        <v>14896.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.45329366594971</v>
+        <v>3.7385429320055</v>
       </c>
       <c r="K140">
-        <v>1.15</v>
+        <v>2.44</v>
       </c>
       <c r="L140" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="M140" s="1">
-        <v>395782.2</v>
+        <v>413340.0</v>
       </c>
       <c r="N140" s="1">
-        <v>400336.2</v>
+        <v>423115.34</v>
       </c>
       <c r="O140" s="1">
         <v>0.07</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B141" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C141" s="1">
         <v>700000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.149</v>
+        <v>102.67</v>
       </c>
       <c r="E141" s="1">
         <v>102.66742857</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>718672.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-3629.0</v>
+        <v>18.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.5049591468709</v>
+        <v>0.0025046196317653</v>
       </c>
       <c r="K141">
-        <v>2.88</v>
+        <v>3.13</v>
       </c>
       <c r="L141" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="M141" s="1">
-        <v>715043.0</v>
+        <v>718690.0</v>
       </c>
       <c r="N141" s="1">
-        <v>735215.95</v>
+        <v>740603.36</v>
       </c>
       <c r="O141" s="1">
         <v>0.12</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B142" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C142" s="1">
         <v>400000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>98.392</v>
+        <v>99.173</v>
       </c>
       <c r="E142" s="1">
         <v>98.434</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>393736.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-168.0</v>
+        <v>2956.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.042668183757645</v>
+        <v>0.75075685230713</v>
       </c>
       <c r="K142">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="L142" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M142" s="1">
-        <v>393568.0</v>
+        <v>396692.0</v>
       </c>
       <c r="N142" s="1">
-        <v>402704.99</v>
+        <v>406702.96</v>
       </c>
       <c r="O142" s="1">
         <v>0.07</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B143" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C143" s="1">
         <v>600000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>105.609</v>
+        <v>105.941</v>
       </c>
       <c r="E143" s="1">
         <v>99.661</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>597966.0</v>
       </c>
       <c r="I143" s="1">
-        <v>35688.0</v>
+        <v>37680.0</v>
       </c>
       <c r="J143" s="1">
-        <v>5.9682323075225</v>
+        <v>6.3013616158778</v>
       </c>
       <c r="K143">
-        <v>3.07</v>
+        <v>3.35</v>
       </c>
       <c r="L143" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="M143" s="1">
-        <v>633654.0</v>
+        <v>635646.0</v>
       </c>
       <c r="N143" s="1">
-        <v>652052.63</v>
+        <v>655717.23</v>
       </c>
       <c r="O143" s="1">
         <v>0.11</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B144" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C144" s="1">
         <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>96.759</v>
+        <v>96.688</v>
       </c>
       <c r="E144" s="1">
         <v>99.104</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>495520.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-11725.0</v>
+        <v>-12080.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.3662011624152</v>
+        <v>-2.4378430739425</v>
       </c>
       <c r="K144">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="L144" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="M144" s="1">
-        <v>483795.0</v>
+        <v>483440.0</v>
       </c>
       <c r="N144" s="1">
-        <v>487836.1</v>
+        <v>487857.81</v>
       </c>
       <c r="O144" s="1">
         <v>0.08</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B145" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C145" s="1">
         <v>500000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.854</v>
+        <v>104.945</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>500000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>24270.0</v>
+        <v>24725.0</v>
       </c>
       <c r="J145" s="1">
-        <v>4.854</v>
+        <v>4.945</v>
       </c>
       <c r="K145">
-        <v>3.47</v>
+        <v>3.76</v>
       </c>
       <c r="L145" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="M145" s="1">
-        <v>524270.0</v>
+        <v>524725.0</v>
       </c>
       <c r="N145" s="1">
-        <v>541599.18</v>
+        <v>543503.77</v>
       </c>
       <c r="O145" s="1">
         <v>0.09</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B146" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C146" s="1">
         <v>500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>108.659</v>
+        <v>108.795</v>
       </c>
       <c r="E146" s="1">
         <v>109.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>546500.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-3205.0</v>
+        <v>-2525.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.5864592863678</v>
+        <v>-0.46203110704483</v>
       </c>
       <c r="K146">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>0.46</v>
+      </c>
+      <c r="L146" t="s">
+        <v>344</v>
       </c>
       <c r="M146" s="1">
-        <v>543295.0</v>
+        <v>543975.0</v>
       </c>
       <c r="N146" s="1">
-        <v>544014.18</v>
+        <v>546276.37</v>
       </c>
       <c r="O146" s="1">
         <v>0.09</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B147" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C147" s="1">
         <v>600000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.44</v>
+        <v>100.42</v>
       </c>
       <c r="E147" s="1">
         <v>99.852</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>599112.0</v>
       </c>
       <c r="I147" s="1">
-        <v>3528.0</v>
+        <v>3408.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.5888715298642</v>
+        <v>0.56884188599127</v>
       </c>
       <c r="K147">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>0.27</v>
+      </c>
+      <c r="L147" t="s">
+        <v>373</v>
       </c>
       <c r="M147" s="1">
-        <v>602640.0</v>
+        <v>602520.0</v>
       </c>
       <c r="N147" s="1">
-        <v>602837.26</v>
+        <v>604163.84</v>
       </c>
       <c r="O147" s="1">
         <v>0.1</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B148" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C148" s="1">
         <v>600000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.77</v>
+        <v>101.766</v>
       </c>
       <c r="E148" s="1">
         <v>99.653</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>597918.0</v>
       </c>
       <c r="I148" s="1">
-        <v>12702.0</v>
+        <v>12678.0</v>
       </c>
       <c r="J148" s="1">
-        <v>2.1243715693456</v>
+        <v>2.1203576410143</v>
       </c>
       <c r="K148">
-        <v>1.22</v>
+        <v>1.42</v>
       </c>
       <c r="L148" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M148" s="1">
-        <v>610620.0</v>
+        <v>610596.0</v>
       </c>
       <c r="N148" s="1">
-        <v>617943.29</v>
+        <v>619139.84</v>
       </c>
       <c r="O148" s="1">
         <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B149" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C149" s="1">
         <v>600000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.548</v>
+        <v>101.242</v>
       </c>
       <c r="E149" s="1">
         <v>101.72</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>610320.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-7032.0</v>
+        <v>-2868.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.1521824616595</v>
+        <v>-0.46991742036964</v>
       </c>
       <c r="K149">
-        <v>2.84</v>
+        <v>3.04</v>
       </c>
       <c r="L149" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="M149" s="1">
-        <v>603288.0</v>
+        <v>607452.0</v>
       </c>
       <c r="N149" s="1">
-        <v>620299.04</v>
+        <v>625706.37</v>
       </c>
       <c r="O149" s="1">
         <v>0.1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B150" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C150" s="1">
         <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.784</v>
+        <v>102.299</v>
       </c>
       <c r="E150" s="1">
         <v>99.52</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>398080.0</v>
       </c>
       <c r="I150" s="1">
-        <v>9056.0</v>
+        <v>11116.0</v>
       </c>
       <c r="J150" s="1">
-        <v>2.2749196141479</v>
+        <v>2.7924035369775</v>
       </c>
       <c r="K150">
-        <v>2.43</v>
+        <v>2.64</v>
       </c>
       <c r="L150" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="M150" s="1">
-        <v>407136.0</v>
+        <v>409196.0</v>
       </c>
       <c r="N150" s="1">
-        <v>416871.01</v>
+        <v>419767.62</v>
       </c>
       <c r="O150" s="1">
         <v>0.07</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B151" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C151" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.328</v>
+        <v>106.191</v>
       </c>
       <c r="E151" s="1">
         <v>100.710578</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>1007105.78</v>
       </c>
       <c r="I151" s="1">
-        <v>56174.22</v>
+        <v>54804.22</v>
       </c>
       <c r="J151" s="1">
-        <v>5.577787469356</v>
+        <v>5.4417540926039</v>
       </c>
       <c r="K151">
-        <v>2.05</v>
+        <v>2.36</v>
       </c>
       <c r="L151" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M151" s="1">
-        <v>1063280.0</v>
+        <v>1061910.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1083827.95</v>
+        <v>1085471.64</v>
       </c>
       <c r="O151" s="1">
         <v>0.18</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B152" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C152" s="1">
         <v>300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.667</v>
+        <v>100.763</v>
       </c>
       <c r="E152" s="1">
         <v>99.589</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>298767.0</v>
       </c>
       <c r="I152" s="1">
-        <v>3234.0</v>
+        <v>3522.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0824488648345</v>
+        <v>1.1788450531685</v>
       </c>
       <c r="K152">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.1</v>
+      </c>
+      <c r="L152">
+        <v>305.14</v>
       </c>
       <c r="M152" s="1">
-        <v>302001.0</v>
+        <v>302289.0</v>
       </c>
       <c r="N152" s="1">
-        <v>311820.86</v>
+        <v>302594.14</v>
       </c>
       <c r="O152" s="1">
         <v>0.05</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="B153" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C153" s="1">
         <v>300000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>95.112</v>
+        <v>95.059</v>
       </c>
       <c r="E153" s="1">
         <v>90.9</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>272700.0</v>
       </c>
       <c r="I153" s="1">
-        <v>12636.0</v>
+        <v>12477.0</v>
       </c>
       <c r="J153" s="1">
-        <v>4.6336633663366</v>
+        <v>4.5753575357536</v>
       </c>
       <c r="K153">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="L153" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="M153" s="1">
-        <v>285336.0</v>
+        <v>285177.0</v>
       </c>
       <c r="N153" s="1">
-        <v>286414.77</v>
+        <v>286572.21</v>
       </c>
       <c r="O153" s="1">
         <v>0.05</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B154" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C154" s="1">
         <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>104.12</v>
+        <v>104.197</v>
       </c>
       <c r="E154" s="1">
         <v>98.50505</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>394020.2</v>
       </c>
       <c r="I154" s="1">
-        <v>22459.8</v>
+        <v>22767.8</v>
       </c>
       <c r="J154" s="1">
-        <v>5.7001646108499</v>
+        <v>5.7783331920546</v>
       </c>
       <c r="K154">
-        <v>1.35</v>
+        <v>1.58</v>
       </c>
       <c r="L154" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="M154" s="1">
-        <v>416480.0</v>
+        <v>416788.0</v>
       </c>
       <c r="N154" s="1">
-        <v>421873.15</v>
+        <v>423115.4</v>
       </c>
       <c r="O154" s="1">
         <v>0.07</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B155" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C155" s="1">
         <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>85.882</v>
+        <v>86.57</v>
       </c>
       <c r="E155" s="1">
         <v>85.96</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>773640.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-702.0</v>
+        <v>5490.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.090739879013495</v>
+        <v>0.70963238715682</v>
       </c>
       <c r="K155">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="L155" t="s">
-        <v>394</v>
+        <v>325</v>
       </c>
       <c r="M155" s="1">
-        <v>772938.0</v>
+        <v>779130.0</v>
       </c>
       <c r="N155" s="1">
-        <v>776051.01</v>
+        <v>782582.05</v>
       </c>
       <c r="O155" s="1">
         <v>0.13</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B156" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C156" s="1">
         <v>500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.566</v>
+        <v>100.741</v>
       </c>
       <c r="E156" s="1">
         <v>100.65</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>503250.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-420.0</v>
+        <v>455.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.083457526080477</v>
+        <v>0.090412319920517</v>
       </c>
       <c r="K156">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>0.33</v>
+      </c>
+      <c r="L156" t="s">
+        <v>373</v>
       </c>
       <c r="M156" s="1">
-        <v>502830.0</v>
+        <v>503705.0</v>
       </c>
       <c r="N156" s="1">
-        <v>503569.73</v>
+        <v>505348.84</v>
       </c>
       <c r="O156" s="1">
         <v>0.08</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B157" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C157" s="1">
-        <v>777000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.801</v>
+        <v>100.629</v>
       </c>
       <c r="E157" s="1">
-        <v>99.67453282</v>
+        <v>100.62</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>774471.12</v>
+        <v>301860.0</v>
       </c>
       <c r="I157" s="1">
-        <v>8752.65</v>
+        <v>27.0</v>
       </c>
       <c r="J157" s="1">
-        <v>1.1301454339576</v>
+        <v>0.0089445438282648</v>
       </c>
       <c r="K157">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="L157" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M157" s="1">
-        <v>783223.77</v>
+        <v>301887.0</v>
       </c>
       <c r="N157" s="1">
-        <v>799814.85</v>
+        <v>309078.78</v>
       </c>
       <c r="O157" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B158" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C158" s="1">
-        <v>290000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.111</v>
+        <v>101.196</v>
       </c>
       <c r="E158" s="1">
-        <v>99.571</v>
+        <v>99.67453282</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>288755.9</v>
+        <v>774471.12</v>
       </c>
       <c r="I158" s="1">
-        <v>4466.0</v>
+        <v>11821.8</v>
       </c>
       <c r="J158" s="1">
-        <v>1.5466350644264</v>
+        <v>1.526435227178</v>
       </c>
       <c r="K158">
-        <v>0.78</v>
+        <v>2.35</v>
       </c>
       <c r="L158" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M158" s="1">
-        <v>293221.9</v>
+        <v>786292.92</v>
       </c>
       <c r="N158" s="1">
-        <v>295494.23</v>
+        <v>804581.69</v>
       </c>
       <c r="O158" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B159" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.202</v>
+        <v>101.074</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>400000.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I159" s="1">
-        <v>808.0</v>
+        <v>4358.7</v>
       </c>
       <c r="J159" s="1">
-        <v>0.202</v>
+        <v>1.5094756505408</v>
       </c>
       <c r="K159">
-        <v>1.12</v>
+        <v>0.98</v>
       </c>
       <c r="L159" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M159" s="1">
-        <v>400808.0</v>
+        <v>293114.6</v>
       </c>
       <c r="N159" s="1">
-        <v>405275.51</v>
+        <v>295955.01</v>
       </c>
       <c r="O159" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B160" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C160" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.977</v>
+        <v>100.491</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-282.44</v>
+        <v>1964.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.023</v>
+        <v>0.491</v>
       </c>
       <c r="K160">
-        <v>0.13</v>
+        <v>1.34</v>
       </c>
       <c r="L160" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M160" s="1">
-        <v>1227717.56</v>
+        <v>401964.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1229341.62</v>
+        <v>407325.01</v>
       </c>
       <c r="O160" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B161" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C161" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.732</v>
+        <v>100.382</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-2318.2</v>
+        <v>4690.96</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.268</v>
+        <v>0.382</v>
       </c>
       <c r="K161">
-        <v>1.56</v>
+        <v>0.34</v>
       </c>
       <c r="L161" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M161" s="1">
-        <v>862681.8</v>
+        <v>1232690.96</v>
       </c>
       <c r="N161" s="1">
-        <v>876195.49</v>
+        <v>1236867.1</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B162" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C162" s="1">
-        <v>600000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.086</v>
+        <v>100.243</v>
       </c>
       <c r="E162" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>602520.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3996.0</v>
+        <v>2101.95</v>
       </c>
       <c r="J162" s="1">
-        <v>0.66321449910376</v>
+        <v>0.243</v>
       </c>
       <c r="K162">
-        <v>2.67</v>
+        <v>1.79</v>
       </c>
       <c r="L162" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M162" s="1">
-        <v>606516.0</v>
+        <v>867101.95</v>
       </c>
       <c r="N162" s="1">
-        <v>622545.45</v>
+        <v>882558.79</v>
       </c>
       <c r="O162" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B163" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C163" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.366</v>
+        <v>100.725</v>
       </c>
       <c r="E163" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>694813.0</v>
+        <v>602520.0</v>
       </c>
       <c r="I163" s="1">
-        <v>7749.0</v>
+        <v>1830.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.1152641070331</v>
+        <v>0.30372435769767</v>
       </c>
       <c r="K163">
-        <v>0.74</v>
+        <v>2.89</v>
       </c>
       <c r="L163" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M163" s="1">
-        <v>702562.0</v>
+        <v>604350.0</v>
       </c>
       <c r="N163" s="1">
-        <v>707764.05</v>
+        <v>621690.41</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B164" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C164" s="1">
-        <v>286000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.542</v>
+        <v>100.907</v>
       </c>
       <c r="E164" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>284175.32</v>
+        <v>694813.0</v>
       </c>
       <c r="I164" s="1">
-        <v>514.8</v>
+        <v>11536.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.18115577383708</v>
+        <v>1.6603028440746</v>
       </c>
       <c r="K164">
-        <v>0.52</v>
+        <v>1.01</v>
       </c>
       <c r="L164" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M164" s="1">
-        <v>284690.12</v>
+        <v>706349.0</v>
       </c>
       <c r="N164" s="1">
-        <v>286183.78</v>
+        <v>713396.95</v>
       </c>
       <c r="O164" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B165" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C165" s="1">
-        <v>500000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>107.954</v>
+        <v>99.891</v>
       </c>
       <c r="E165" s="1">
-        <v>107.973</v>
+        <v>99.362</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>539865.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I165" s="1">
-        <v>-95.0</v>
+        <v>1512.94</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.017596991840553</v>
+        <v>0.53239669088786</v>
       </c>
       <c r="K165">
-        <v>1.47</v>
+        <v>0.71</v>
       </c>
       <c r="L165" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M165" s="1">
-        <v>539770.0</v>
+        <v>285688.26</v>
       </c>
       <c r="N165" s="1">
-        <v>547122.74</v>
+        <v>287720.62</v>
       </c>
       <c r="O165" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B166" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C166" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.509</v>
+        <v>108.476</v>
       </c>
       <c r="E166" s="1">
-        <v>100.4</v>
+        <v>107.973</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>602400.0</v>
+        <v>539865.0</v>
       </c>
       <c r="I166" s="1">
-        <v>12654.0</v>
+        <v>2515.0</v>
       </c>
       <c r="J166" s="1">
-        <v>2.1005976095618</v>
+        <v>0.465857205042</v>
       </c>
       <c r="K166">
-        <v>2.51</v>
+        <v>1.76</v>
       </c>
       <c r="L166" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M166" s="1">
-        <v>615054.0</v>
+        <v>542380.0</v>
       </c>
       <c r="N166" s="1">
-        <v>630086.88</v>
+        <v>551164.25</v>
       </c>
       <c r="O166" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B167" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C167" s="1">
-        <v>1042000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.542</v>
+        <v>102.855</v>
       </c>
       <c r="E167" s="1">
-        <v>99.228</v>
+        <v>100.4</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1033955.76</v>
+        <v>602400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>3271.88</v>
+        <v>14730.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.31644293949289</v>
+        <v>2.445219123506</v>
       </c>
       <c r="K167">
-        <v>2.08</v>
+        <v>2.74</v>
       </c>
       <c r="L167" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M167" s="1">
-        <v>1037227.64</v>
+        <v>617130.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1058895.53</v>
+        <v>633564.25</v>
       </c>
       <c r="O167" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B168" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C168" s="1">
-        <v>500000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.691</v>
+        <v>99.891</v>
       </c>
       <c r="E168" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>497585.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I168" s="1">
-        <v>5870.0</v>
+        <v>6908.46</v>
       </c>
       <c r="J168" s="1">
-        <v>1.1796979410553</v>
+        <v>0.66815818115854</v>
       </c>
       <c r="K168">
-        <v>2.11</v>
+        <v>2.25</v>
       </c>
       <c r="L168" t="s">
-        <v>306</v>
+        <v>433</v>
       </c>
       <c r="M168" s="1">
-        <v>503455.0</v>
+        <v>1040864.22</v>
       </c>
       <c r="N168" s="1">
-        <v>513996.1</v>
+        <v>1064337.77</v>
       </c>
       <c r="O168" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B169" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C169" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>92.111</v>
+        <v>100.527</v>
       </c>
       <c r="E169" s="1">
-        <v>81.26785667</v>
+        <v>99.517</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>487607.14</v>
+        <v>497585.0</v>
       </c>
       <c r="I169" s="1">
-        <v>65058.86</v>
+        <v>5050.0</v>
       </c>
       <c r="J169" s="1">
-        <v>13.342474845631</v>
+        <v>1.0149019765467</v>
       </c>
       <c r="K169">
-        <v>0.76</v>
+        <v>2.31</v>
       </c>
       <c r="L169" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="M169" s="1">
-        <v>552666.0</v>
+        <v>502635.0</v>
       </c>
       <c r="N169" s="1">
-        <v>557196.82</v>
+        <v>514193.22</v>
       </c>
       <c r="O169" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B170" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C170" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.764</v>
+        <v>92.368</v>
       </c>
       <c r="E170" s="1">
-        <v>99.68141667</v>
+        <v>81.26785667</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1196177.0</v>
+        <v>487607.14</v>
       </c>
       <c r="I170" s="1">
-        <v>48991.0</v>
+        <v>66600.86</v>
       </c>
       <c r="J170" s="1">
-        <v>4.0956313321523</v>
+        <v>13.658713036893</v>
       </c>
       <c r="K170">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="L170" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="M170" s="1">
-        <v>1245168.0</v>
+        <v>554208.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1248607.73</v>
+        <v>559416.9</v>
       </c>
       <c r="O170" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B171" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C171" s="1">
-        <v>324000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>94.178</v>
+        <v>103.979</v>
       </c>
       <c r="E171" s="1">
-        <v>88.76264198</v>
+        <v>99.68141667</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>287590.96</v>
+        <v>1196177.0</v>
       </c>
       <c r="I171" s="1">
-        <v>17545.76</v>
+        <v>51571.0</v>
       </c>
       <c r="J171" s="1">
-        <v>6.1009428112761</v>
+        <v>4.311318475443</v>
       </c>
       <c r="K171">
-        <v>1.2</v>
+        <v>0.52</v>
       </c>
       <c r="L171" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="M171" s="1">
-        <v>305136.72</v>
+        <v>1247748.0</v>
       </c>
       <c r="N171" s="1">
-        <v>309014.73</v>
+        <v>1253990.47</v>
       </c>
       <c r="O171" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B172" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>104.099</v>
+        <v>94.469</v>
       </c>
       <c r="E172" s="1">
-        <v>102.316</v>
+        <v>88.76264198</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>204632.0</v>
+        <v>287590.96</v>
       </c>
       <c r="I172" s="1">
-        <v>3566.0</v>
+        <v>18488.6</v>
       </c>
       <c r="J172" s="1">
-        <v>1.7426404472419</v>
+        <v>6.4287834360301</v>
       </c>
       <c r="K172">
-        <v>3.01</v>
+        <v>1.31</v>
       </c>
       <c r="L172" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M172" s="1">
-        <v>208198.0</v>
+        <v>306079.56</v>
       </c>
       <c r="N172" s="1">
-        <v>214225.4</v>
+        <v>310323.74</v>
       </c>
       <c r="O172" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B173" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C173" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.893</v>
+        <v>104.447</v>
       </c>
       <c r="E173" s="1">
-        <v>100.33</v>
+        <v>102.316</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1003300.0</v>
+        <v>204632.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-4370.0</v>
+        <v>4262.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.43556264327719</v>
+        <v>2.0827632041909</v>
       </c>
       <c r="K173">
-        <v>2.75</v>
+        <v>3.25</v>
       </c>
       <c r="L173" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M173" s="1">
-        <v>998930.0</v>
+        <v>208894.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1026382.05</v>
+        <v>215403.59</v>
       </c>
       <c r="O173" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B174" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C174" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>91.013</v>
+        <v>100.048</v>
       </c>
       <c r="E174" s="1">
-        <v>89.875</v>
+        <v>100.33</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>179750.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I174" s="1">
-        <v>2276.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="J174" s="1">
-        <v>1.2662030598053</v>
+        <v>-0.2810724608791</v>
       </c>
       <c r="K174">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>997.26</v>
+        <v>2.93</v>
+      </c>
+      <c r="L174" t="s">
+        <v>451</v>
       </c>
       <c r="M174" s="1">
-        <v>182026.0</v>
+        <v>1000480.0</v>
       </c>
       <c r="N174" s="1">
-        <v>183023.26</v>
+        <v>1029740.27</v>
       </c>
       <c r="O174" s="1">
-        <v>0.03</v>
+        <v>0.17</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B175" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C175" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>91.295</v>
+        <v>91.084</v>
       </c>
       <c r="E175" s="1">
         <v>89.875</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>89875.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I175" s="1">
-        <v>1420.0</v>
+        <v>2418.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.5799721835883</v>
+        <v>1.3452016689847</v>
       </c>
       <c r="K175">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="L175">
-        <v>95.89</v>
+        <v>57.53</v>
       </c>
       <c r="M175" s="1">
-        <v>91295.0</v>
+        <v>182168.0</v>
       </c>
       <c r="N175" s="1">
-        <v>91390.89</v>
+        <v>182225.53</v>
       </c>
       <c r="O175" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B176" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C176" s="1">
-        <v>4749722.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.192</v>
+        <v>91.43</v>
       </c>
       <c r="E176" s="1">
-        <v>99.67400008</v>
+        <v>89.875</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4734237.91</v>
+        <v>89875.0</v>
       </c>
       <c r="I176" s="1">
-        <v>119598.0</v>
+        <v>1555.0</v>
       </c>
       <c r="J176" s="1">
-        <v>2.5262355266806</v>
+        <v>1.7301808066759</v>
       </c>
       <c r="K176">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.11</v>
+      </c>
+      <c r="L176">
+        <v>110.96</v>
       </c>
       <c r="M176" s="1">
-        <v>4853835.91</v>
+        <v>91430.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4876673.61</v>
+        <v>91540.96</v>
       </c>
       <c r="O176" s="1">
-        <v>0.81</v>
+        <v>0.01</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B177" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C177" s="1">
-        <v>400000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.671</v>
+        <v>102.831</v>
       </c>
       <c r="E177" s="1">
-        <v>99.766</v>
+        <v>99.67400008</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>399064.0</v>
+        <v>4734237.91</v>
       </c>
       <c r="I177" s="1">
-        <v>-380.0</v>
+        <v>149948.72</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.095222821402081</v>
+        <v>3.1673254038051</v>
       </c>
       <c r="K177">
-        <v>1.7</v>
+        <v>0.68</v>
       </c>
       <c r="L177" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M177" s="1">
-        <v>398684.0</v>
+        <v>4884186.63</v>
       </c>
       <c r="N177" s="1">
-        <v>405484.0</v>
+        <v>4916686.44</v>
       </c>
       <c r="O177" s="1">
-        <v>0.07</v>
+        <v>0.8</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B178" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C178" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.277</v>
+        <v>100.618</v>
       </c>
       <c r="E178" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>519714.0</v>
+        <v>399064.0</v>
       </c>
       <c r="I178" s="1">
-        <v>1726.4</v>
+        <v>3408.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.33218270048527</v>
+        <v>0.8539983561534</v>
       </c>
       <c r="K178">
-        <v>0.47</v>
+        <v>1.96</v>
       </c>
       <c r="L178" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M178" s="1">
-        <v>521440.4</v>
+        <v>402472.0</v>
       </c>
       <c r="N178" s="1">
-        <v>523890.67</v>
+        <v>410296.66</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B179" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C179" s="1">
-        <v>461000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.926</v>
+        <v>100.258</v>
       </c>
       <c r="E179" s="1">
-        <v>99.682</v>
+        <v>99.945</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>459534.02</v>
+        <v>519714.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1124.84</v>
+        <v>1627.6</v>
       </c>
       <c r="J179" s="1">
-        <v>0.24477839529704</v>
+        <v>0.3131722447346</v>
       </c>
       <c r="K179">
-        <v>0.45</v>
+        <v>0.68</v>
       </c>
       <c r="L179" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M179" s="1">
-        <v>460658.86</v>
+        <v>521341.6</v>
       </c>
       <c r="N179" s="1">
-        <v>462742.83</v>
+        <v>524891.99</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B180" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C180" s="1">
-        <v>4440000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.511</v>
+        <v>100.244</v>
       </c>
       <c r="E180" s="1">
-        <v>105.111</v>
+        <v>99.682</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>4666928.4</v>
+        <v>459534.02</v>
       </c>
       <c r="I180" s="1">
-        <v>-337440.0</v>
+        <v>2590.82</v>
       </c>
       <c r="J180" s="1">
-        <v>-7.2304516178135</v>
+        <v>0.56379286129893</v>
       </c>
       <c r="K180">
-        <v>0.19</v>
+        <v>0.62</v>
       </c>
       <c r="L180" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M180" s="1">
-        <v>4329488.4</v>
+        <v>462124.84</v>
       </c>
       <c r="N180" s="1">
-        <v>4338003.47</v>
+        <v>464972.94</v>
       </c>
       <c r="O180" s="1">
-        <v>0.72</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B181" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C181" s="1">
-        <v>400000.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.57</v>
+        <v>97.622</v>
       </c>
       <c r="E181" s="1">
-        <v>100.120285</v>
+        <v>105.111</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>400481.14</v>
+        <v>4666928.4</v>
       </c>
       <c r="I181" s="1">
-        <v>9798.86</v>
+        <v>-332511.6</v>
       </c>
       <c r="J181" s="1">
-        <v>2.4467719004196</v>
+        <v>-7.124848969185</v>
       </c>
       <c r="K181">
-        <v>1.73</v>
+        <v>0.22</v>
       </c>
       <c r="L181" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M181" s="1">
-        <v>410280.0</v>
+        <v>4334416.8</v>
       </c>
       <c r="N181" s="1">
-        <v>417213.7</v>
+        <v>4344269.95</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.7</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B182" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C182" s="1">
-        <v>17788730.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>83.404</v>
+        <v>100.198</v>
       </c>
       <c r="E182" s="1">
-        <v>82.12341516</v>
+        <v>99.998</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>14608712.59</v>
+        <v>809983.8</v>
       </c>
       <c r="I182" s="1">
-        <v>227799.78</v>
+        <v>1620.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.559341924188</v>
+        <v>0.20000400008</v>
       </c>
       <c r="K182">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L182">
-        <v>0.0</v>
+        <v>513.41</v>
       </c>
       <c r="M182" s="1">
-        <v>14836512.37</v>
+        <v>811603.8</v>
       </c>
       <c r="N182" s="1">
-        <v>14836512.37</v>
+        <v>812117.21</v>
       </c>
       <c r="O182" s="1">
-        <v>2.45</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B183" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C183" s="1">
-        <v>5848000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>91.046</v>
+        <v>102.731</v>
       </c>
       <c r="E183" s="1">
-        <v>84.5242907</v>
+        <v>100.120285</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>4942980.52</v>
+        <v>400481.14</v>
       </c>
       <c r="I183" s="1">
-        <v>381389.56</v>
+        <v>10442.86</v>
       </c>
       <c r="J183" s="1">
-        <v>7.7157811659755</v>
+        <v>2.6075784742323</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.96</v>
+      </c>
+      <c r="L183" t="s">
+        <v>475</v>
       </c>
       <c r="M183" s="1">
-        <v>5324370.08</v>
+        <v>410924.0</v>
       </c>
       <c r="N183" s="1">
-        <v>5324370.08</v>
+        <v>418749.75</v>
       </c>
       <c r="O183" s="1">
-        <v>0.88</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="B184" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C184" s="1">
-        <v>17445612.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.123</v>
+        <v>84.076</v>
       </c>
       <c r="E184" s="1">
-        <v>85.24267627</v>
+        <v>82.12341516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>14871106.56</v>
+        <v>14608712.59</v>
       </c>
       <c r="I184" s="1">
-        <v>502490.1</v>
+        <v>347340.04</v>
       </c>
       <c r="J184" s="1">
-        <v>3.3789691303241</v>
+        <v>2.3776225171119</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>15373596.66</v>
+        <v>14956052.63</v>
       </c>
       <c r="N184" s="1">
-        <v>15373596.66</v>
+        <v>14956052.63</v>
       </c>
       <c r="O184" s="1">
-        <v>2.54</v>
+        <v>2.42</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B185" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C185" s="1">
-        <v>4110000.0</v>
+        <v>5848000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>96.378</v>
+        <v>91.41</v>
       </c>
       <c r="E185" s="1">
-        <v>115.1136129</v>
+        <v>84.5242907</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>4731169.49</v>
+        <v>4942980.52</v>
       </c>
       <c r="I185" s="1">
-        <v>125103.77</v>
+        <v>402676.28</v>
       </c>
       <c r="J185" s="1">
-        <v>2.6442462115218</v>
+        <v>8.1464266017379</v>
       </c>
       <c r="K185">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>0.0</v>
+      </c>
+      <c r="L185">
+        <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>4856273.26</v>
+        <v>5345656.8</v>
       </c>
       <c r="N185" s="1">
-        <v>4858923.8</v>
+        <v>5345656.8</v>
       </c>
       <c r="O185" s="1">
-        <v>0.8</v>
+        <v>0.87</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B186" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C186" s="1">
-        <v>6000000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.7</v>
+        <v>88.619</v>
       </c>
       <c r="E186" s="1">
-        <v>95.511</v>
+        <v>85.24267627</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5730660.0</v>
+        <v>14871106.56</v>
       </c>
       <c r="I186" s="1">
-        <v>251340.0</v>
+        <v>589020.34</v>
       </c>
       <c r="J186" s="1">
-        <v>4.3858822544</v>
+        <v>3.9608373299155</v>
       </c>
       <c r="K186">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>0.0</v>
+      </c>
+      <c r="L186">
+        <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>5982000.0</v>
+        <v>15460126.9</v>
       </c>
       <c r="N186" s="1">
-        <v>6085972.6</v>
+        <v>15460126.9</v>
       </c>
       <c r="O186" s="1">
-        <v>1.01</v>
+        <v>2.5</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B187" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C187" s="1">
-        <v>1350400.0</v>
+        <v>4110000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.821</v>
+        <v>96.521</v>
       </c>
       <c r="E187" s="1">
-        <v>98.725</v>
+        <v>115.1136129</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1333182.4</v>
+        <v>4731169.49</v>
       </c>
       <c r="I187" s="1">
-        <v>14800.38</v>
+        <v>138537.44</v>
       </c>
       <c r="J187" s="1">
-        <v>1.110154169452</v>
+        <v>2.928185944148</v>
       </c>
       <c r="K187">
-        <v>2.84</v>
+        <v>0.07</v>
       </c>
       <c r="L187" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="M187" s="1">
-        <v>1347982.78</v>
+        <v>4869706.93</v>
       </c>
       <c r="N187" s="1">
-        <v>1386360.04</v>
+        <v>4872664.96</v>
       </c>
       <c r="O187" s="1">
-        <v>0.23</v>
+        <v>0.79</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B188" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C188" s="1">
-        <v>8000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>116.858</v>
+        <v>100.024</v>
       </c>
       <c r="E188" s="1">
-        <v>116.988</v>
+        <v>95.511</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>9359040.0</v>
+        <v>5730660.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-10400.0</v>
+        <v>270780.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.11112250829145</v>
+        <v>4.7251101967313</v>
       </c>
       <c r="K188">
-        <v>1.58</v>
+        <v>1.88</v>
       </c>
       <c r="L188" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="M188" s="1">
-        <v>9348640.0</v>
+        <v>6001440.0</v>
       </c>
       <c r="N188" s="1">
-        <v>9474667.4</v>
+        <v>6114453.7</v>
       </c>
       <c r="O188" s="1">
-        <v>1.57</v>
+        <v>0.99</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B189" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C189" s="1">
-        <v>333000.0</v>
+        <v>1350400.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.052</v>
+        <v>101.6</v>
       </c>
       <c r="E189" s="1">
-        <v>99.558</v>
+        <v>98.725</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>331528.14</v>
+        <v>1333182.4</v>
       </c>
       <c r="I189" s="1">
-        <v>4975.02</v>
+        <v>38824.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.5006327969626</v>
+        <v>2.9121296530767</v>
       </c>
       <c r="K189">
-        <v>0.48</v>
+        <v>3.09</v>
       </c>
       <c r="L189" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="M189" s="1">
-        <v>336503.16</v>
+        <v>1372006.4</v>
       </c>
       <c r="N189" s="1">
-        <v>338099.74</v>
+        <v>1413720.81</v>
       </c>
       <c r="O189" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B190" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C190" s="1">
-        <v>200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>83.83</v>
+        <v>117.417</v>
       </c>
       <c r="E190" s="1">
-        <v>81.75</v>
+        <v>116.988</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>163500.0</v>
+        <v>9359040.0</v>
       </c>
       <c r="I190" s="1">
-        <v>4160.0</v>
+        <v>34320.0</v>
       </c>
       <c r="J190" s="1">
-        <v>2.5443425076453</v>
+        <v>0.36670427736178</v>
       </c>
       <c r="K190">
-        <v>1.34</v>
+        <v>1.92</v>
       </c>
       <c r="L190" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="M190" s="1">
-        <v>167660.0</v>
+        <v>9393360.0</v>
       </c>
       <c r="N190" s="1">
-        <v>170339.45</v>
+        <v>9547113.42</v>
       </c>
       <c r="O190" s="1">
-        <v>0.03</v>
+        <v>1.55</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B191" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C191" s="1">
-        <v>2000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>95.086</v>
+        <v>84.461</v>
       </c>
       <c r="E191" s="1">
-        <v>95.643</v>
+        <v>81.75</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>1912860.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-11140.0</v>
+        <v>5422.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.58237403678262</v>
+        <v>3.3162079510703</v>
       </c>
       <c r="K191">
-        <v>0.8</v>
+        <v>1.43</v>
       </c>
       <c r="L191" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="M191" s="1">
-        <v>1901720.0</v>
+        <v>168922.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1917648.77</v>
+        <v>171782.27</v>
       </c>
       <c r="O191" s="1">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B192" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C192" s="1">
-        <v>662000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.596</v>
+        <v>95.643</v>
       </c>
       <c r="E192" s="1">
-        <v>101.86053474</v>
+        <v>95.643</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>674316.74</v>
+        <v>1912860.0</v>
       </c>
       <c r="I192" s="1">
-        <v>18108.78</v>
+        <v>0.0</v>
       </c>
       <c r="J192" s="1">
-        <v>2.6855005853777</v>
+        <v>0.0</v>
       </c>
       <c r="K192">
-        <v>0.75</v>
+        <v>0.9</v>
       </c>
       <c r="L192" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="M192" s="1">
-        <v>692425.52</v>
+        <v>1912860.0</v>
       </c>
       <c r="N192" s="1">
-        <v>697363.31</v>
+        <v>1930838.08</v>
       </c>
       <c r="O192" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B193" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C193" s="1">
-        <v>300000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.196</v>
+        <v>105.167</v>
       </c>
       <c r="E193" s="1">
-        <v>99.24</v>
+        <v>101.86053474</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>297720.0</v>
+        <v>674316.74</v>
       </c>
       <c r="I193" s="1">
-        <v>2868.0</v>
+        <v>21888.8</v>
       </c>
       <c r="J193" s="1">
-        <v>0.96332124143491</v>
+        <v>3.2460709784544</v>
       </c>
       <c r="K193">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>0.99</v>
+      </c>
+      <c r="L193" t="s">
+        <v>502</v>
       </c>
       <c r="M193" s="1">
-        <v>300588.0</v>
+        <v>696205.54</v>
       </c>
       <c r="N193" s="1">
-        <v>300957.86</v>
+        <v>702789.27</v>
       </c>
       <c r="O193" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B194" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C194" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>90.07</v>
+        <v>100.979</v>
       </c>
       <c r="E194" s="1">
-        <v>85.37902778</v>
+        <v>99.24</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>768411.25</v>
+        <v>297720.0</v>
       </c>
       <c r="I194" s="1">
-        <v>42218.75</v>
+        <v>5217.0</v>
       </c>
       <c r="J194" s="1">
-        <v>5.4942909802531</v>
+        <v>1.7523176138654</v>
       </c>
       <c r="K194">
-        <v>1.45</v>
+        <v>0.35</v>
       </c>
       <c r="L194" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="M194" s="1">
-        <v>810630.0</v>
+        <v>302937.0</v>
       </c>
       <c r="N194" s="1">
-        <v>823721.92</v>
+        <v>303984.95</v>
       </c>
       <c r="O194" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B195" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C195" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.954</v>
+        <v>90.36</v>
       </c>
       <c r="E195" s="1">
-        <v>99.858</v>
+        <v>85.37902778</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>699006.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I195" s="1">
-        <v>21672.0</v>
+        <v>44828.75</v>
       </c>
       <c r="J195" s="1">
-        <v>3.1004025716517</v>
+        <v>5.8339528475149</v>
       </c>
       <c r="K195">
-        <v>2.57</v>
+        <v>1.57</v>
       </c>
       <c r="L195" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="M195" s="1">
-        <v>720678.0</v>
+        <v>813240.0</v>
       </c>
       <c r="N195" s="1">
-        <v>738662.25</v>
+        <v>827335.48</v>
       </c>
       <c r="O195" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B196" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C196" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.513</v>
+        <v>103.308</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>99.858</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>400000.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1948.0</v>
+        <v>24150.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.487</v>
+        <v>3.4549059664724</v>
       </c>
       <c r="K196">
-        <v>0.91</v>
+        <v>2.8</v>
       </c>
       <c r="L196" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="M196" s="1">
-        <v>398052.0</v>
+        <v>723156.0</v>
       </c>
       <c r="N196" s="1">
-        <v>401709.53</v>
+        <v>742775.18</v>
       </c>
       <c r="O196" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B197" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C197" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>94.229</v>
+        <v>100.195</v>
       </c>
       <c r="E197" s="1">
-        <v>94.5</v>
+        <v>99.67</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>567000.0</v>
+        <v>398680.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-1626.0</v>
+        <v>2100.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.28677248677249</v>
+        <v>0.52673823617939</v>
       </c>
       <c r="K197">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>0.12</v>
+      </c>
+      <c r="L197">
+        <v>479.45</v>
       </c>
       <c r="M197" s="1">
-        <v>565374.0</v>
+        <v>400780.0</v>
       </c>
       <c r="N197" s="1">
-        <v>576114.0</v>
+        <v>401259.45</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B198" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C198" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.626</v>
+        <v>99.885</v>
       </c>
       <c r="E198" s="1">
-        <v>98.7725</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>987725.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>8535.0</v>
+        <v>-460.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0.86410691234909</v>
+        <v>-0.115</v>
       </c>
       <c r="K198">
-        <v>3.07</v>
+        <v>1.14</v>
       </c>
       <c r="L198" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M198" s="1">
-        <v>996260.0</v>
+        <v>399540.0</v>
       </c>
       <c r="N198" s="1">
-        <v>1026944.93</v>
+        <v>404101.64</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B199" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C199" s="1">
-        <v>532000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.741</v>
+        <v>94.635</v>
       </c>
       <c r="E199" s="1">
-        <v>99.628</v>
+        <v>94.5</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>530020.96</v>
+        <v>567000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>601.16</v>
+        <v>810.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.11342192957803</v>
+        <v>0.14285714285714</v>
       </c>
       <c r="K199">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.08</v>
+      </c>
+      <c r="L199">
+        <v>450.0</v>
       </c>
       <c r="M199" s="1">
-        <v>530622.12</v>
+        <v>567810.0</v>
       </c>
       <c r="N199" s="1">
-        <v>536495.98</v>
+        <v>568260.0</v>
       </c>
       <c r="O199" s="1">
         <v>0.09</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>519</v>
       </c>
       <c r="B200" t="s">
         <v>520</v>
       </c>
       <c r="C200" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.596</v>
+        <v>100.128</v>
       </c>
       <c r="E200" s="1">
-        <v>99.736</v>
+        <v>98.7725</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>398944.0</v>
+        <v>987725.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3440.0</v>
+        <v>13555.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.86227640972167</v>
+        <v>1.3723455415222</v>
       </c>
       <c r="K200">
-        <v>0.8</v>
+        <v>3.33</v>
       </c>
       <c r="L200" t="s">
         <v>521</v>
       </c>
       <c r="M200" s="1">
-        <v>402384.0</v>
+        <v>1001280.0</v>
       </c>
       <c r="N200" s="1">
-        <v>405584.0</v>
+        <v>1034601.92</v>
       </c>
       <c r="O200" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>522</v>
       </c>
       <c r="B201" t="s">
         <v>523</v>
       </c>
       <c r="C201" s="1">
-        <v>391000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.231</v>
+        <v>99.948</v>
       </c>
       <c r="E201" s="1">
-        <v>99.594</v>
+        <v>99.628</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>389412.54</v>
+        <v>530020.96</v>
       </c>
       <c r="I201" s="1">
-        <v>2490.67</v>
+        <v>1702.4</v>
       </c>
       <c r="J201" s="1">
-        <v>0.6395967628572</v>
+        <v>0.32119484482274</v>
       </c>
       <c r="K201">
-        <v>2.2</v>
+        <v>1.3</v>
       </c>
       <c r="L201" t="s">
         <v>524</v>
       </c>
       <c r="M201" s="1">
-        <v>391903.21</v>
+        <v>531723.36</v>
       </c>
       <c r="N201" s="1">
-        <v>400507.89</v>
+        <v>538639.36</v>
       </c>
       <c r="O201" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>525</v>
       </c>
       <c r="B202" t="s">
         <v>526</v>
       </c>
       <c r="C202" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.248</v>
+        <v>100.912</v>
       </c>
       <c r="E202" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1500000.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I202" s="1">
-        <v>3720.0</v>
+        <v>4704.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.248</v>
+        <v>1.179112857945</v>
       </c>
       <c r="K202">
-        <v>1.76</v>
+        <v>1.04</v>
       </c>
       <c r="L202" t="s">
         <v>527</v>
       </c>
       <c r="M202" s="1">
-        <v>1503720.0</v>
+        <v>403648.0</v>
       </c>
       <c r="N202" s="1">
-        <v>1530154.93</v>
+        <v>407812.38</v>
       </c>
       <c r="O202" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>528</v>
       </c>
       <c r="B203" t="s">
         <v>529</v>
       </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.733</v>
+        <v>100.205</v>
       </c>
       <c r="E203" s="1">
-        <v>98.82</v>
+        <v>99.594</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>395280.0</v>
+        <v>389412.54</v>
       </c>
       <c r="I203" s="1">
-        <v>-348.0</v>
+        <v>2389.01</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.088038858530662</v>
+        <v>0.6134907725365</v>
       </c>
       <c r="K203">
-        <v>1.13</v>
+        <v>2.4</v>
       </c>
       <c r="L203" t="s">
         <v>530</v>
       </c>
       <c r="M203" s="1">
-        <v>394932.0</v>
+        <v>391801.55</v>
       </c>
       <c r="N203" s="1">
-        <v>399452.55</v>
+        <v>401201.62</v>
       </c>
       <c r="O203" s="1">
         <v>0.07</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>531</v>
       </c>
       <c r="B204" t="s">
         <v>532</v>
       </c>
       <c r="C204" s="1">
-        <v>1147000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.767</v>
+        <v>100.455</v>
       </c>
       <c r="E204" s="1">
-        <v>100.16669834</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>1148912.03</v>
+        <v>1500000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>29825.46</v>
+        <v>6825.0</v>
       </c>
       <c r="J204" s="1">
-        <v>2.5959742104885</v>
+        <v>0.455</v>
       </c>
       <c r="K204">
-        <v>1.47</v>
+        <v>2.0</v>
       </c>
       <c r="L204" t="s">
         <v>533</v>
       </c>
       <c r="M204" s="1">
-        <v>1178737.49</v>
+        <v>1506825.0</v>
       </c>
       <c r="N204" s="1">
-        <v>1195554.4</v>
+        <v>1536763.36</v>
       </c>
       <c r="O204" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>534</v>
       </c>
       <c r="B205" t="s">
         <v>535</v>
       </c>
       <c r="C205" s="1">
-        <v>255000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>109.779</v>
+        <v>99.14</v>
       </c>
       <c r="E205" s="1">
-        <v>99.283</v>
+        <v>98.82</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>253171.65</v>
+        <v>395280.0</v>
       </c>
       <c r="I205" s="1">
-        <v>26764.8</v>
+        <v>1280.0</v>
       </c>
       <c r="J205" s="1">
-        <v>10.571799804599</v>
+        <v>0.32382108884841</v>
       </c>
       <c r="K205">
-        <v>2.2</v>
+        <v>1.32</v>
       </c>
       <c r="L205" t="s">
         <v>536</v>
       </c>
       <c r="M205" s="1">
-        <v>279936.45</v>
+        <v>396560.0</v>
       </c>
       <c r="N205" s="1">
-        <v>285557.8</v>
+        <v>401833.97</v>
       </c>
       <c r="O205" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>537</v>
       </c>
       <c r="B206" t="s">
         <v>538</v>
       </c>
       <c r="C206" s="1">
-        <v>420000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>101.057</v>
+        <v>102.854</v>
       </c>
       <c r="E206" s="1">
-        <v>99.115</v>
+        <v>100.16669834</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>416283.0</v>
+        <v>1148912.03</v>
       </c>
       <c r="I206" s="1">
-        <v>8156.4</v>
+        <v>30823.35</v>
       </c>
       <c r="J206" s="1">
-        <v>1.9593401604197</v>
+        <v>2.6828294242859</v>
       </c>
       <c r="K206">
-        <v>2.95</v>
+        <v>1.7</v>
       </c>
       <c r="L206" t="s">
         <v>539</v>
       </c>
       <c r="M206" s="1">
-        <v>424439.4</v>
+        <v>1179735.38</v>
       </c>
       <c r="N206" s="1">
-        <v>436843.78</v>
+        <v>1199213.95</v>
       </c>
       <c r="O206" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>540</v>
       </c>
       <c r="B207" t="s">
         <v>541</v>
       </c>
       <c r="C207" s="1">
-        <v>1930000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>96.377</v>
+        <v>110.034</v>
       </c>
       <c r="E207" s="1">
-        <v>89.447</v>
+        <v>99.283</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>1726327.1</v>
+        <v>253171.65</v>
       </c>
       <c r="I207" s="1">
-        <v>133749.0</v>
+        <v>27415.05</v>
       </c>
       <c r="J207" s="1">
-        <v>7.7476047268215</v>
+        <v>10.828641358541</v>
       </c>
       <c r="K207">
-        <v>0.79</v>
+        <v>2.51</v>
       </c>
       <c r="L207" t="s">
         <v>542</v>
       </c>
       <c r="M207" s="1">
-        <v>1860076.1</v>
+        <v>280586.7</v>
       </c>
       <c r="N207" s="1">
-        <v>1875373.33</v>
+        <v>286995.76</v>
       </c>
       <c r="O207" s="1">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>543</v>
       </c>
       <c r="B208" t="s">
         <v>544</v>
       </c>
       <c r="C208" s="1">
-        <v>1770000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.965</v>
+        <v>101.557</v>
       </c>
       <c r="E208" s="1">
-        <v>95.049</v>
+        <v>99.115</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1682367.3</v>
+        <v>416283.0</v>
       </c>
       <c r="I208" s="1">
-        <v>87013.2</v>
+        <v>10256.4</v>
       </c>
       <c r="J208" s="1">
-        <v>5.172069143284</v>
+        <v>2.4638046713414</v>
       </c>
       <c r="K208">
-        <v>1.73</v>
+        <v>3.16</v>
       </c>
       <c r="L208" t="s">
         <v>545</v>
       </c>
       <c r="M208" s="1">
-        <v>1769380.5</v>
+        <v>426539.4</v>
       </c>
       <c r="N208" s="1">
-        <v>1799989.38</v>
+        <v>439829.81</v>
       </c>
       <c r="O208" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>546</v>
       </c>
       <c r="B209" t="s">
         <v>547</v>
       </c>
       <c r="C209" s="1">
-        <v>720000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>102.906</v>
+        <v>96.588</v>
       </c>
       <c r="E209" s="1">
-        <v>101.22622222</v>
+        <v>89.447</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>728828.8</v>
+        <v>1726327.1</v>
       </c>
       <c r="I209" s="1">
-        <v>12094.4</v>
+        <v>137821.3</v>
       </c>
       <c r="J209" s="1">
-        <v>1.6594294846746</v>
+        <v>7.9834986081143</v>
       </c>
       <c r="K209">
-        <v>2.07</v>
+        <v>0.86</v>
       </c>
       <c r="L209" t="s">
         <v>548</v>
       </c>
       <c r="M209" s="1">
-        <v>740923.2</v>
+        <v>1864148.4</v>
       </c>
       <c r="N209" s="1">
-        <v>755828.68</v>
+        <v>1880725.25</v>
       </c>
       <c r="O209" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>549</v>
       </c>
       <c r="B210" t="s">
         <v>550</v>
       </c>
       <c r="C210" s="1">
-        <v>4299000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>88.765</v>
+        <v>100.258</v>
       </c>
       <c r="E210" s="1">
-        <v>87.304</v>
+        <v>95.049</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>3753198.96</v>
+        <v>1682367.3</v>
       </c>
       <c r="I210" s="1">
-        <v>62808.39</v>
+        <v>92199.3</v>
       </c>
       <c r="J210" s="1">
-        <v>1.6734628424814</v>
+        <v>5.4803311975928</v>
       </c>
       <c r="K210">
-        <v>0.16</v>
+        <v>1.87</v>
       </c>
       <c r="L210" t="s">
         <v>551</v>
       </c>
       <c r="M210" s="1">
-        <v>3816007.35</v>
+        <v>1774566.6</v>
       </c>
       <c r="N210" s="1">
-        <v>3823075.9</v>
+        <v>1807735.92</v>
       </c>
       <c r="O210" s="1">
-        <v>0.63</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>552</v>
       </c>
       <c r="B211" t="s">
         <v>553</v>
       </c>
       <c r="C211" s="1">
-        <v>12409000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.017</v>
+        <v>103.285</v>
       </c>
       <c r="E211" s="1">
-        <v>88.10022153</v>
+        <v>101.22622222</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>10932356.49</v>
+        <v>728828.8</v>
       </c>
       <c r="I211" s="1">
-        <v>610123.04</v>
+        <v>14823.2</v>
       </c>
       <c r="J211" s="1">
-        <v>5.5808922857399</v>
+        <v>2.0338383993607</v>
       </c>
       <c r="K211">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>325.65</v>
+        <v>2.3</v>
+      </c>
+      <c r="L211" t="s">
+        <v>554</v>
       </c>
       <c r="M211" s="1">
-        <v>11542479.53</v>
+        <v>743652.0</v>
       </c>
       <c r="N211" s="1">
-        <v>11542805.18</v>
+        <v>760239.12</v>
       </c>
       <c r="O211" s="1">
-        <v>1.91</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B212" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C212" s="1">
-        <v>4570000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>95.314</v>
+        <v>89.34</v>
       </c>
       <c r="E212" s="1">
-        <v>82.641</v>
+        <v>87.304</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>3776693.7</v>
+        <v>3753198.96</v>
       </c>
       <c r="I212" s="1">
-        <v>579156.1</v>
+        <v>87527.64</v>
       </c>
       <c r="J212" s="1">
-        <v>15.335003206641</v>
+        <v>2.3320810043068</v>
       </c>
       <c r="K212">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="L212" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="M212" s="1">
-        <v>4355849.8</v>
+        <v>3840726.6</v>
       </c>
       <c r="N212" s="1">
-        <v>4376866.78</v>
+        <v>3850263.53</v>
       </c>
       <c r="O212" s="1">
-        <v>0.72</v>
+        <v>0.62</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B213" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C213" s="1">
-        <v>8320000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>95.433</v>
+        <v>93.395</v>
       </c>
       <c r="E213" s="1">
-        <v>92.53365517</v>
+        <v>88.10022153</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>7698800.11</v>
+        <v>10932356.49</v>
       </c>
       <c r="I213" s="1">
-        <v>241225.49</v>
+        <v>657029.06</v>
       </c>
       <c r="J213" s="1">
-        <v>3.1332868311085</v>
+        <v>6.0099490956135</v>
       </c>
       <c r="K213">
-        <v>0.29</v>
+        <v>0.06</v>
       </c>
       <c r="L213" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="M213" s="1">
-        <v>7940025.6</v>
+        <v>11589385.55</v>
       </c>
       <c r="N213" s="1">
-        <v>7963785.6</v>
+        <v>11596875.51</v>
       </c>
       <c r="O213" s="1">
-        <v>1.32</v>
+        <v>1.88</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B214" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C214" s="1">
-        <v>10871000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.727</v>
+        <v>95.655</v>
       </c>
       <c r="E214" s="1">
-        <v>100.49644715</v>
+        <v>82.641</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>10924968.77</v>
+        <v>3776693.7</v>
       </c>
       <c r="I214" s="1">
-        <v>351193.4</v>
+        <v>594739.8</v>
       </c>
       <c r="J214" s="1">
-        <v>3.2145940862035</v>
+        <v>15.747631321015</v>
       </c>
       <c r="K214">
-        <v>1.49</v>
+        <v>0.54</v>
       </c>
       <c r="L214" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="M214" s="1">
-        <v>11276162.17</v>
+        <v>4371433.5</v>
       </c>
       <c r="N214" s="1">
-        <v>11438025.95</v>
+        <v>4396179.3</v>
       </c>
       <c r="O214" s="1">
-        <v>1.89</v>
+        <v>0.71</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B215" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C215" s="1">
-        <v>432000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.237</v>
+        <v>95.802</v>
       </c>
       <c r="E215" s="1">
-        <v>99.406</v>
+        <v>92.53365517</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>429433.92</v>
+        <v>7698800.11</v>
       </c>
       <c r="I215" s="1">
-        <v>-5050.08</v>
+        <v>271926.29</v>
       </c>
       <c r="J215" s="1">
-        <v>-1.1759853529968</v>
+        <v>3.5320606602942</v>
       </c>
       <c r="K215">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="L215" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="M215" s="1">
-        <v>424383.84</v>
+        <v>7970726.4</v>
       </c>
       <c r="N215" s="1">
-        <v>426344.11</v>
+        <v>8002783.54</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>1.3</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B216" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C216" s="1">
-        <v>500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.452</v>
+        <v>101.19</v>
       </c>
       <c r="E216" s="1">
-        <v>99.91572</v>
+        <v>101.129</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>499578.6</v>
+        <v>8090320.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-2318.6</v>
+        <v>4880.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.46411115287965</v>
+        <v>0.060318998506858</v>
       </c>
       <c r="K216">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>491.51</v>
+        <v>0.34</v>
+      </c>
+      <c r="L216" t="s">
+        <v>569</v>
       </c>
       <c r="M216" s="1">
-        <v>497260.0</v>
+        <v>8095200.0</v>
       </c>
       <c r="N216" s="1">
-        <v>497751.51</v>
+        <v>8122348.8</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>1.32</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B217" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C217" s="1">
-        <v>1100000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>105.088</v>
+        <v>103.982</v>
       </c>
       <c r="E217" s="1">
-        <v>101.11</v>
+        <v>100.49644715</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>1112210.0</v>
+        <v>10924968.77</v>
       </c>
       <c r="I217" s="1">
-        <v>43758.0</v>
+        <v>378914.45</v>
       </c>
       <c r="J217" s="1">
-        <v>3.9343289486698</v>
+        <v>3.4683343996415</v>
       </c>
       <c r="K217">
-        <v>3.79</v>
+        <v>1.7</v>
       </c>
       <c r="L217" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M217" s="1">
-        <v>1155968.0</v>
+        <v>11303883.22</v>
       </c>
       <c r="N217" s="1">
-        <v>1197624.85</v>
+        <v>11488870.4</v>
       </c>
       <c r="O217" s="1">
-        <v>0.2</v>
+        <v>1.86</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B218" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C218" s="1">
-        <v>600000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.376</v>
+        <v>98.357</v>
       </c>
       <c r="E218" s="1">
-        <v>98.69</v>
+        <v>99.406</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>592140.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I218" s="1">
-        <v>22116.0</v>
+        <v>-4531.68</v>
       </c>
       <c r="J218" s="1">
-        <v>3.734927550917</v>
+        <v>-1.0552682936644</v>
       </c>
       <c r="K218">
-        <v>1.4</v>
+        <v>0.64</v>
       </c>
       <c r="L218" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="M218" s="1">
-        <v>614256.0</v>
+        <v>424902.24</v>
       </c>
       <c r="N218" s="1">
-        <v>622664.22</v>
+        <v>427676.21</v>
       </c>
       <c r="O218" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B219" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C219" s="1">
-        <v>400000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>85.174</v>
+        <v>100.063</v>
       </c>
       <c r="E219" s="1">
-        <v>85.3395</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>341358.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-662.0</v>
+        <v>723.24</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.19393129793355</v>
+        <v>0.063</v>
       </c>
       <c r="K219">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="L219">
-        <v>479.45</v>
+        <v>591.8</v>
       </c>
       <c r="M219" s="1">
-        <v>340696.0</v>
+        <v>1148723.24</v>
       </c>
       <c r="N219" s="1">
-        <v>341175.45</v>
+        <v>1149315.04</v>
       </c>
       <c r="O219" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B220" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C220" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>97.388</v>
+        <v>105.009</v>
       </c>
       <c r="E220" s="1">
-        <v>97.92522727</v>
+        <v>101.11</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1077177.5</v>
+        <v>1112210.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-5909.5</v>
+        <v>42889.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.54860967667817</v>
+        <v>3.8561962219365</v>
       </c>
       <c r="K220">
-        <v>0.38</v>
+        <v>4.07</v>
       </c>
       <c r="L220" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="M220" s="1">
-        <v>1071268.0</v>
+        <v>1155099.0</v>
       </c>
       <c r="N220" s="1">
-        <v>1075426.9</v>
+        <v>1199905.16</v>
       </c>
       <c r="O220" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B221" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C221" s="1">
-        <v>588000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.117</v>
+        <v>102.798</v>
       </c>
       <c r="E221" s="1">
-        <v>99.71992347</v>
+        <v>98.69</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>586353.15</v>
+        <v>592140.0</v>
       </c>
       <c r="I221" s="1">
-        <v>14094.81</v>
+        <v>24648.0</v>
       </c>
       <c r="J221" s="1">
-        <v>2.4038090355616</v>
+        <v>4.1625291316243</v>
       </c>
       <c r="K221">
-        <v>2.95</v>
+        <v>1.63</v>
       </c>
       <c r="L221" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="M221" s="1">
-        <v>600447.96</v>
+        <v>616788.0</v>
       </c>
       <c r="N221" s="1">
-        <v>617781.88</v>
+        <v>626597.59</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B222" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C222" s="1">
-        <v>301000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>102.906</v>
+        <v>85.4</v>
       </c>
       <c r="E222" s="1">
-        <v>99.813</v>
+        <v>85.3395</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>300437.13</v>
+        <v>341358.0</v>
       </c>
       <c r="I222" s="1">
-        <v>9309.93</v>
+        <v>242.0</v>
       </c>
       <c r="J222" s="1">
-        <v>3.0987947461753</v>
+        <v>0.07089331435033</v>
       </c>
       <c r="K222">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.17</v>
+      </c>
+      <c r="L222">
+        <v>690.41</v>
       </c>
       <c r="M222" s="1">
-        <v>309747.06</v>
+        <v>341600.0</v>
       </c>
       <c r="N222" s="1">
-        <v>318183.31</v>
+        <v>342290.41</v>
       </c>
       <c r="O222" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B223" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C223" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>105.169</v>
+        <v>97.513</v>
       </c>
       <c r="E223" s="1">
-        <v>102.20876333</v>
+        <v>97.92522727</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>919878.87</v>
+        <v>1077177.5</v>
       </c>
       <c r="I223" s="1">
-        <v>26642.13</v>
+        <v>-4534.5</v>
       </c>
       <c r="J223" s="1">
-        <v>2.8962650267203</v>
+        <v>-0.42096126218752</v>
       </c>
       <c r="K223">
-        <v>1.46</v>
+        <v>0.42</v>
       </c>
       <c r="L223" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="M223" s="1">
-        <v>946521.0</v>
+        <v>1072643.0</v>
       </c>
       <c r="N223" s="1">
-        <v>959666.08</v>
+        <v>1077299.16</v>
       </c>
       <c r="O223" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B224" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C224" s="1">
-        <v>1500000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.086</v>
+        <v>102.103</v>
       </c>
       <c r="E224" s="1">
-        <v>99.4208</v>
+        <v>99.71992347</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>1491312.0</v>
+        <v>586353.15</v>
       </c>
       <c r="I224" s="1">
-        <v>9978.0</v>
+        <v>14012.49</v>
       </c>
       <c r="J224" s="1">
-        <v>0.66907528404519</v>
+        <v>2.3897697147189</v>
       </c>
       <c r="K224">
-        <v>2.23</v>
+        <v>3.19</v>
       </c>
       <c r="L224" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="M224" s="1">
-        <v>1501290.0</v>
+        <v>600365.64</v>
       </c>
       <c r="N224" s="1">
-        <v>1534700.96</v>
+        <v>619117.2</v>
       </c>
       <c r="O224" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B225" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C225" s="1">
-        <v>485000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>101.947</v>
+        <v>103.314</v>
       </c>
       <c r="E225" s="1">
-        <v>99.424</v>
+        <v>99.813</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>482206.4</v>
+        <v>300437.13</v>
       </c>
       <c r="I225" s="1">
-        <v>12236.55</v>
+        <v>10538.01</v>
       </c>
       <c r="J225" s="1">
-        <v>2.5376166720309</v>
+        <v>3.5075591355835</v>
       </c>
       <c r="K225">
-        <v>2.55</v>
+        <v>3.04</v>
       </c>
       <c r="L225" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M225" s="1">
-        <v>494442.95</v>
+        <v>310975.14</v>
       </c>
       <c r="N225" s="1">
-        <v>506822.08</v>
+        <v>320114.41</v>
       </c>
       <c r="O225" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B226" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C226" s="1">
-        <v>843000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.096</v>
+        <v>105.087</v>
       </c>
       <c r="E226" s="1">
-        <v>99.947</v>
+        <v>102.20876333</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>842553.21</v>
+        <v>919878.87</v>
       </c>
       <c r="I226" s="1">
-        <v>1256.07</v>
+        <v>25904.13</v>
       </c>
       <c r="J226" s="1">
-        <v>0.14907901187629</v>
+        <v>2.8160370723593</v>
       </c>
       <c r="K226">
-        <v>0.7</v>
+        <v>1.72</v>
       </c>
       <c r="L226" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M226" s="1">
-        <v>843809.28</v>
+        <v>945783.0</v>
       </c>
       <c r="N226" s="1">
-        <v>849698.73</v>
+        <v>961223.25</v>
       </c>
       <c r="O226" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B227" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C227" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>89.642</v>
+        <v>100.23</v>
       </c>
       <c r="E227" s="1">
-        <v>99.03167091</v>
+        <v>99.4208</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>1089348.38</v>
+        <v>1491312.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-103286.38</v>
+        <v>12138.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-9.4814828659313</v>
+        <v>0.81391419099424</v>
       </c>
       <c r="K227">
-        <v>0.51</v>
+        <v>2.41</v>
       </c>
       <c r="L227" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M227" s="1">
-        <v>986062.0</v>
+        <v>1503450.0</v>
       </c>
       <c r="N227" s="1">
-        <v>991652.41</v>
+        <v>1539573.29</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B228" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C228" s="1">
-        <v>1600000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.134</v>
+        <v>102.142</v>
       </c>
       <c r="E228" s="1">
-        <v>99.779</v>
+        <v>99.424</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>1596464.0</v>
+        <v>482206.4</v>
       </c>
       <c r="I228" s="1">
-        <v>5680.0</v>
+        <v>13182.3</v>
       </c>
       <c r="J228" s="1">
-        <v>0.35578628769581</v>
+        <v>2.7337463791439</v>
       </c>
       <c r="K228">
-        <v>0.72</v>
+        <v>2.77</v>
       </c>
       <c r="L228" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="M228" s="1">
-        <v>1602144.0</v>
+        <v>495388.7</v>
       </c>
       <c r="N228" s="1">
-        <v>1613650.85</v>
+        <v>508827.52</v>
       </c>
       <c r="O228" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B229" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C229" s="1">
-        <v>1900000.0</v>
+        <v>843000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>102.148</v>
+        <v>100.016</v>
       </c>
       <c r="E229" s="1">
-        <v>103.02411579</v>
+        <v>99.947</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>1957458.2</v>
+        <v>842553.21</v>
       </c>
       <c r="I229" s="1">
-        <v>-16646.2</v>
+        <v>581.67</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.85039874670121</v>
+        <v>0.069036589392378</v>
       </c>
       <c r="K229">
-        <v>3.45</v>
+        <v>0.92</v>
       </c>
       <c r="L229" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="M229" s="1">
-        <v>1940812.0</v>
+        <v>843134.88</v>
       </c>
       <c r="N229" s="1">
-        <v>2006280.79</v>
+        <v>850929.74</v>
       </c>
       <c r="O229" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B230" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C230" s="1">
-        <v>551000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>102.027</v>
+        <v>89.769</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>99.03167091</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>551000.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I230" s="1">
-        <v>11168.77</v>
+        <v>-101889.38</v>
       </c>
       <c r="J230" s="1">
-        <v>2.027</v>
+        <v>-9.3532410632492</v>
       </c>
       <c r="K230">
-        <v>1.51</v>
+        <v>0.56</v>
       </c>
       <c r="L230" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M230" s="1">
-        <v>562168.77</v>
+        <v>987459.0</v>
       </c>
       <c r="N230" s="1">
-        <v>570500.37</v>
+        <v>993629.55</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B231" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C231" s="1">
-        <v>293000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>102.113</v>
+        <v>100.176</v>
       </c>
       <c r="E231" s="1">
-        <v>99.833</v>
+        <v>99.779</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>292510.69</v>
+        <v>1596464.0</v>
       </c>
       <c r="I231" s="1">
-        <v>6680.4</v>
+        <v>6352.0</v>
       </c>
       <c r="J231" s="1">
-        <v>2.2838139693288</v>
+        <v>0.39787931328235</v>
       </c>
       <c r="K231">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>0.0</v>
+      </c>
+      <c r="L231">
+        <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>299191.09</v>
+        <v>1602816.0</v>
       </c>
       <c r="N231" s="1">
-        <v>305195.58</v>
+        <v>1602816.0</v>
       </c>
       <c r="O231" s="1">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>612</v>
       </c>
       <c r="B232" t="s">
         <v>613</v>
       </c>
       <c r="C232" s="1">
-        <v>996000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>101.891</v>
+        <v>100.176</v>
       </c>
       <c r="E232" s="1">
-        <v>100.08052209</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>996802.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>18032.36</v>
+        <v>1899.04</v>
       </c>
       <c r="J232" s="1">
-        <v>1.8090212499574</v>
+        <v>0.176</v>
       </c>
       <c r="K232">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.07</v>
+      </c>
+      <c r="L232">
+        <v>759.14</v>
       </c>
       <c r="M232" s="1">
-        <v>1014834.36</v>
+        <v>1080899.04</v>
       </c>
       <c r="N232" s="1">
-        <v>1028784.5</v>
+        <v>1081658.18</v>
       </c>
       <c r="O232" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>614</v>
+      </c>
+      <c r="B233" t="s">
         <v>615</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>102.522</v>
+      </c>
+      <c r="E233" s="1">
+        <v>103.02411579</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>1957458.2</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-9540.2</v>
+      </c>
+      <c r="J233" s="1">
+        <v>-0.48737694628677</v>
+      </c>
+      <c r="K233">
+        <v>3.68</v>
+      </c>
+      <c r="L233" t="s">
         <v>616</v>
       </c>
-      <c r="C233" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>808688.0</v>
+        <v>1947918.0</v>
       </c>
       <c r="N233" s="1">
-        <v>836595.2</v>
+        <v>2017916.08</v>
       </c>
       <c r="O233" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>617</v>
+      </c>
+      <c r="B234" t="s">
         <v>618</v>
       </c>
-      <c r="B234" t="s">
+      <c r="C234" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D234" s="1">
+        <v>102.394</v>
+      </c>
+      <c r="E234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F234" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234">
+        <v>1.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>13190.94</v>
+      </c>
+      <c r="J234" s="1">
+        <v>2.394</v>
+      </c>
+      <c r="K234">
+        <v>1.73</v>
+      </c>
+      <c r="L234" t="s">
         <v>619</v>
       </c>
-      <c r="C234" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M234" s="1">
-        <v>4536532.0</v>
+        <v>564190.94</v>
       </c>
       <c r="N234" s="1">
-        <v>4536532.0</v>
+        <v>573728.43</v>
       </c>
       <c r="O234" s="1">
-        <v>0.75</v>
+        <v>0.09</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>620</v>
       </c>
       <c r="B235" t="s">
         <v>621</v>
       </c>
       <c r="C235" s="1">
-        <v>290000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>96.749</v>
+        <v>102.28</v>
       </c>
       <c r="E235" s="1">
-        <v>101.255</v>
+        <v>99.833</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>293639.5</v>
+        <v>292510.69</v>
       </c>
       <c r="I235" s="1">
-        <v>-13067.4</v>
+        <v>7169.71</v>
       </c>
       <c r="J235" s="1">
-        <v>-4.4501506098464</v>
+        <v>2.4510933258542</v>
       </c>
       <c r="K235">
-        <v>0.42</v>
+        <v>2.29</v>
       </c>
       <c r="L235" t="s">
         <v>622</v>
       </c>
       <c r="M235" s="1">
-        <v>280572.1</v>
+        <v>299680.4</v>
       </c>
       <c r="N235" s="1">
-        <v>281775.8</v>
+        <v>306391.3</v>
       </c>
       <c r="O235" s="1">
         <v>0.05</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>623</v>
       </c>
       <c r="B236" t="s">
         <v>624</v>
       </c>
       <c r="C236" s="1">
-        <v>3300000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>89.958</v>
+        <v>101.786</v>
       </c>
       <c r="E236" s="1">
-        <v>85.14</v>
+        <v>100.08052209</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>2809620.0</v>
+        <v>996802.0</v>
       </c>
       <c r="I236" s="1">
-        <v>158994.0</v>
+        <v>16986.56</v>
       </c>
       <c r="J236" s="1">
-        <v>5.6589147286822</v>
+        <v>1.7041057301249</v>
       </c>
       <c r="K236">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.62</v>
+      </c>
+      <c r="L236" t="s">
+        <v>625</v>
       </c>
       <c r="M236" s="1">
-        <v>2968614.0</v>
+        <v>1013788.56</v>
       </c>
       <c r="N236" s="1">
-        <v>2968614.0</v>
+        <v>1029884.88</v>
       </c>
       <c r="O236" s="1">
-        <v>0.49</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B237" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C237" s="1">
-        <v>892000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.558</v>
+        <v>101.178</v>
       </c>
       <c r="E237" s="1">
-        <v>100.04988789</v>
+        <v>99.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>892445.0</v>
+        <v>792948.0</v>
       </c>
       <c r="I237" s="1">
-        <v>13452.36</v>
+        <v>16476.0</v>
       </c>
       <c r="J237" s="1">
-        <v>1.5073601174302</v>
+        <v>2.0778159475779</v>
       </c>
       <c r="K237">
-        <v>2.38</v>
+        <v>3.71</v>
       </c>
       <c r="L237" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="M237" s="1">
-        <v>905897.36</v>
+        <v>809424.0</v>
       </c>
       <c r="N237" s="1">
-        <v>927114.96</v>
+        <v>839126.4</v>
       </c>
       <c r="O237" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B238" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C238" s="1">
-        <v>600000.0</v>
+        <v>4840000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.231</v>
+        <v>94.009</v>
       </c>
       <c r="E238" s="1">
-        <v>99.105</v>
+        <v>95.858</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>594630.0</v>
+        <v>4639527.2</v>
       </c>
       <c r="I238" s="1">
-        <v>756.0</v>
+        <v>-89491.6</v>
       </c>
       <c r="J238" s="1">
-        <v>0.12713788406236</v>
+        <v>-1.9288948235932</v>
       </c>
       <c r="K238">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>0.0</v>
+      </c>
+      <c r="L238">
+        <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>595386.0</v>
+        <v>4550035.6</v>
       </c>
       <c r="N238" s="1">
-        <v>599392.85</v>
+        <v>4550035.6</v>
       </c>
       <c r="O238" s="1">
-        <v>0.1</v>
+        <v>0.74</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>631</v>
       </c>
       <c r="B239" t="s">
         <v>632</v>
       </c>
       <c r="C239" s="1">
-        <v>432000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>101.445</v>
+        <v>96.903</v>
       </c>
       <c r="E239" s="1">
-        <v>100.0</v>
+        <v>101.255</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>432000.0</v>
+        <v>293639.5</v>
       </c>
       <c r="I239" s="1">
-        <v>6242.4</v>
+        <v>-12620.8</v>
       </c>
       <c r="J239" s="1">
-        <v>1.445</v>
+        <v>-4.2980593550936</v>
       </c>
       <c r="K239">
-        <v>2.03</v>
+        <v>0.46</v>
       </c>
       <c r="L239" t="s">
         <v>633</v>
       </c>
       <c r="M239" s="1">
-        <v>438242.4</v>
+        <v>281018.7</v>
       </c>
       <c r="N239" s="1">
-        <v>446992.21</v>
+        <v>282353.49</v>
       </c>
       <c r="O239" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>634</v>
       </c>
       <c r="B240" t="s">
         <v>635</v>
       </c>
       <c r="C240" s="1">
-        <v>1434000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.201</v>
+        <v>90.397</v>
       </c>
       <c r="E240" s="1">
-        <v>99.728</v>
+        <v>85.14</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>1430099.52</v>
+        <v>2809620.0</v>
       </c>
       <c r="I240" s="1">
-        <v>6782.82</v>
+        <v>173481.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.47429006898765</v>
+        <v>6.174536058257</v>
       </c>
       <c r="K240">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L240">
-        <v>383.05</v>
+        <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>1436882.34</v>
+        <v>2983101.0</v>
       </c>
       <c r="N240" s="1">
-        <v>1437265.39</v>
+        <v>2983101.0</v>
       </c>
       <c r="O240" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>636</v>
       </c>
       <c r="B241" t="s">
         <v>637</v>
       </c>
       <c r="C241" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>106.316</v>
+        <v>99.429</v>
       </c>
       <c r="E241" s="1">
-        <v>104.83429833</v>
+        <v>99.105</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1258011.58</v>
+        <v>594630.0</v>
       </c>
       <c r="I241" s="1">
-        <v>17780.42</v>
+        <v>1944.0</v>
       </c>
       <c r="J241" s="1">
-        <v>1.4133749070895</v>
+        <v>0.32692598758892</v>
       </c>
       <c r="K241">
-        <v>4.27</v>
+        <v>0.86</v>
       </c>
       <c r="L241" t="s">
         <v>638</v>
       </c>
       <c r="M241" s="1">
-        <v>1275792.0</v>
+        <v>596574.0</v>
       </c>
       <c r="N241" s="1">
-        <v>1327038.58</v>
+        <v>601756.19</v>
       </c>
       <c r="O241" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>639</v>
       </c>
       <c r="B242" t="s">
         <v>640</v>
       </c>
       <c r="C242" s="1">
-        <v>381000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.828</v>
+        <v>101.536</v>
       </c>
       <c r="E242" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>390410.7</v>
+        <v>432000.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2446.02</v>
+        <v>6635.52</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.62652483653752</v>
+        <v>1.536</v>
       </c>
       <c r="K242">
-        <v>3.17</v>
+        <v>2.25</v>
       </c>
       <c r="L242" t="s">
         <v>641</v>
       </c>
       <c r="M242" s="1">
-        <v>387964.68</v>
+        <v>438635.52</v>
       </c>
       <c r="N242" s="1">
-        <v>400031.42</v>
+        <v>448343.02</v>
       </c>
       <c r="O242" s="1">
         <v>0.07</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>642</v>
       </c>
       <c r="B243" t="s">
         <v>643</v>
       </c>
       <c r="C243" s="1">
-        <v>3076615.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>93.824</v>
+        <v>100.398</v>
       </c>
       <c r="E243" s="1">
-        <v>93.06000003</v>
+        <v>99.728</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>2863097.92</v>
+        <v>1430099.52</v>
       </c>
       <c r="I243" s="1">
-        <v>23505.34</v>
+        <v>9607.8</v>
       </c>
       <c r="J243" s="1">
-        <v>0.82097576320408</v>
+        <v>0.67182737044762</v>
       </c>
       <c r="K243">
-        <v>0.91</v>
+        <v>0.22</v>
       </c>
       <c r="L243" t="s">
         <v>644</v>
       </c>
       <c r="M243" s="1">
-        <v>2886603.26</v>
+        <v>1439707.32</v>
       </c>
       <c r="N243" s="1">
-        <v>2914558.31</v>
+        <v>1442899.44</v>
       </c>
       <c r="O243" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>645</v>
       </c>
       <c r="B244" t="s">
         <v>646</v>
       </c>
       <c r="C244" s="1">
-        <v>2960000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.086</v>
+        <v>106.496</v>
       </c>
       <c r="E244" s="1">
-        <v>94.873</v>
+        <v>104.83429833</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>2808240.8</v>
+        <v>1258011.58</v>
       </c>
       <c r="I244" s="1">
-        <v>154304.8</v>
+        <v>19940.42</v>
       </c>
       <c r="J244" s="1">
-        <v>5.4947139860656</v>
+        <v>1.5850744394579</v>
       </c>
       <c r="K244">
-        <v>0.63</v>
+        <v>4.59</v>
       </c>
       <c r="L244" t="s">
         <v>647</v>
       </c>
       <c r="M244" s="1">
-        <v>2962545.6</v>
+        <v>1277952.0</v>
       </c>
       <c r="N244" s="1">
-        <v>2981157.11</v>
+        <v>1333086.25</v>
       </c>
       <c r="O244" s="1">
-        <v>0.49</v>
+        <v>0.22</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>648</v>
       </c>
       <c r="B245" t="s">
         <v>649</v>
       </c>
       <c r="C245" s="1">
-        <v>591000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.183</v>
+        <v>102.271</v>
       </c>
       <c r="E245" s="1">
-        <v>99.422</v>
+        <v>102.47</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>587584.02</v>
+        <v>390410.7</v>
       </c>
       <c r="I245" s="1">
-        <v>-1412.49</v>
+        <v>-758.19</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.24038945102694</v>
+        <v>-0.19420318141895</v>
       </c>
       <c r="K245">
-        <v>2.98</v>
+        <v>3.41</v>
       </c>
       <c r="L245" t="s">
         <v>650</v>
       </c>
       <c r="M245" s="1">
-        <v>586171.53</v>
+        <v>389652.51</v>
       </c>
       <c r="N245" s="1">
-        <v>603800.33</v>
+        <v>402637.83</v>
       </c>
       <c r="O245" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>651</v>
       </c>
       <c r="B246" t="s">
         <v>652</v>
       </c>
       <c r="C246" s="1">
-        <v>700000.0</v>
+        <v>3076615.0</v>
       </c>
       <c r="D246" s="1">
-        <v>75.885</v>
+        <v>94.415</v>
       </c>
       <c r="E246" s="1">
-        <v>74.46428571</v>
+        <v>93.06000003</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>521250.0</v>
+        <v>2863097.92</v>
       </c>
       <c r="I246" s="1">
-        <v>9945.0</v>
+        <v>41688.13</v>
       </c>
       <c r="J246" s="1">
-        <v>1.9079136690647</v>
+        <v>1.4560497462832</v>
       </c>
       <c r="K246">
-        <v>0.16</v>
+        <v>1.01</v>
       </c>
       <c r="L246" t="s">
         <v>653</v>
       </c>
       <c r="M246" s="1">
-        <v>531195.0</v>
+        <v>2904786.05</v>
       </c>
       <c r="N246" s="1">
-        <v>532302.53</v>
+        <v>2935800.86</v>
       </c>
       <c r="O246" s="1">
-        <v>0.09</v>
+        <v>0.48</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>654</v>
       </c>
       <c r="B247" t="s">
         <v>655</v>
       </c>
       <c r="C247" s="1">
-        <v>600000.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>102.37</v>
+        <v>100.107</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>94.873</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>600000.0</v>
+        <v>2808240.8</v>
       </c>
       <c r="I247" s="1">
-        <v>14220.0</v>
+        <v>154926.4</v>
       </c>
       <c r="J247" s="1">
-        <v>2.37</v>
+        <v>5.5168488400282</v>
       </c>
       <c r="K247">
-        <v>1.6</v>
+        <v>0.76</v>
       </c>
       <c r="L247" t="s">
         <v>656</v>
       </c>
       <c r="M247" s="1">
-        <v>614220.0</v>
+        <v>2963167.2</v>
       </c>
       <c r="N247" s="1">
-        <v>623844.72</v>
+        <v>2985569.94</v>
       </c>
       <c r="O247" s="1">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>657</v>
       </c>
       <c r="B248" t="s">
         <v>658</v>
       </c>
       <c r="C248" s="1">
-        <v>400000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>97.917</v>
+        <v>99.749</v>
       </c>
       <c r="E248" s="1">
-        <v>99.405</v>
+        <v>99.422</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>397620.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I248" s="1">
-        <v>-5952.0</v>
+        <v>1932.57</v>
       </c>
       <c r="J248" s="1">
-        <v>-1.4969065942357</v>
+        <v>0.32890104805777</v>
       </c>
       <c r="K248">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>526.03</v>
+        <v>3.18</v>
+      </c>
+      <c r="L248" t="s">
+        <v>659</v>
       </c>
       <c r="M248" s="1">
-        <v>391668.0</v>
+        <v>589516.59</v>
       </c>
       <c r="N248" s="1">
-        <v>392194.03</v>
+        <v>608303.1</v>
       </c>
       <c r="O248" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B249" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C249" s="1">
-        <v>1600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>92.75</v>
+        <v>76.356</v>
       </c>
       <c r="E249" s="1">
-        <v>99.696</v>
+        <v>74.46428571</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1595136.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-111136.0</v>
+        <v>13242.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-6.9671802278928</v>
+        <v>2.5404316546763</v>
       </c>
       <c r="K249">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="L249" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="M249" s="1">
-        <v>1484000.0</v>
+        <v>534492.0</v>
       </c>
       <c r="N249" s="1">
-        <v>1487482.74</v>
+        <v>535915.97</v>
       </c>
       <c r="O249" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B250" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C250" s="1">
-        <v>641000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.079</v>
+        <v>103.058</v>
       </c>
       <c r="E250" s="1">
-        <v>100.14873635</v>
+        <v>100.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>641953.4</v>
+        <v>600000.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-447.01</v>
+        <v>18348.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.069632780198687</v>
+        <v>3.058</v>
       </c>
       <c r="K250">
-        <v>2.95</v>
+        <v>1.84</v>
       </c>
       <c r="L250" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="M250" s="1">
-        <v>641506.39</v>
+        <v>618348.0</v>
       </c>
       <c r="N250" s="1">
-        <v>660413.69</v>
+        <v>629365.78</v>
       </c>
       <c r="O250" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B251" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C251" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.368</v>
+        <v>98.212</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>99.405</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>600000.0</v>
+        <v>397620.0</v>
       </c>
       <c r="I251" s="1">
-        <v>8208.0</v>
+        <v>-4772.0</v>
       </c>
       <c r="J251" s="1">
-        <v>1.368</v>
+        <v>-1.200140837986</v>
       </c>
       <c r="K251">
-        <v>0.71</v>
+        <v>0.31</v>
       </c>
       <c r="L251" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="M251" s="1">
-        <v>608208.0</v>
+        <v>392848.0</v>
       </c>
       <c r="N251" s="1">
-        <v>612488.65</v>
+        <v>394097.32</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B252" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C252" s="1">
-        <v>1400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.137</v>
+        <v>100.703</v>
       </c>
       <c r="E252" s="1">
-        <v>99.55221429</v>
+        <v>100.66</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>1393731.0</v>
+        <v>301980.0</v>
       </c>
       <c r="I252" s="1">
-        <v>22187.0</v>
+        <v>129.0</v>
       </c>
       <c r="J252" s="1">
-        <v>1.5919140781112</v>
+        <v>0.042718060798728</v>
       </c>
       <c r="K252">
-        <v>0.1</v>
+        <v>2.13</v>
       </c>
       <c r="L252" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="M252" s="1">
-        <v>1415918.0</v>
+        <v>302109.0</v>
       </c>
       <c r="N252" s="1">
-        <v>1417289.23</v>
+        <v>308489.14</v>
       </c>
       <c r="O252" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B253" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C253" s="1">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.272</v>
+        <v>93.006</v>
       </c>
       <c r="E253" s="1">
-        <v>99.683</v>
+        <v>99.696</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>897147.0</v>
+        <v>1595136.0</v>
       </c>
       <c r="I253" s="1">
-        <v>14301.0</v>
+        <v>-107040.0</v>
       </c>
       <c r="J253" s="1">
-        <v>1.5940531484807</v>
+        <v>-6.7103996148291</v>
       </c>
       <c r="K253">
-        <v>2.19</v>
+        <v>0.24</v>
       </c>
       <c r="L253" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="M253" s="1">
-        <v>911448.0</v>
+        <v>1488096.0</v>
       </c>
       <c r="N253" s="1">
-        <v>931143.21</v>
+        <v>1491916.27</v>
       </c>
       <c r="O253" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B254" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C254" s="1">
-        <v>600000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>102.243</v>
+        <v>99.86</v>
       </c>
       <c r="E254" s="1">
-        <v>99.923215</v>
+        <v>100.14873635</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>599539.29</v>
+        <v>641953.4</v>
       </c>
       <c r="I254" s="1">
-        <v>13918.71</v>
+        <v>-1850.8</v>
       </c>
       <c r="J254" s="1">
-        <v>2.3215676156937</v>
+        <v>-0.28830753135664</v>
       </c>
       <c r="K254">
-        <v>3.68</v>
+        <v>3.15</v>
       </c>
       <c r="L254" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="M254" s="1">
-        <v>613458.0</v>
+        <v>640102.6</v>
       </c>
       <c r="N254" s="1">
-        <v>635561.67</v>
+        <v>660313.86</v>
       </c>
       <c r="O254" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B255" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C255" s="1">
         <v>600000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>99.722</v>
+        <v>101.441</v>
       </c>
       <c r="E255" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>595800.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>2532.0</v>
+        <v>8646.0</v>
       </c>
       <c r="J255" s="1">
-        <v>0.42497482376636</v>
+        <v>1.441</v>
       </c>
       <c r="K255">
-        <v>2.47</v>
+        <v>0.94</v>
       </c>
       <c r="L255" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="M255" s="1">
-        <v>598332.0</v>
+        <v>608646.0</v>
       </c>
       <c r="N255" s="1">
-        <v>613159.4</v>
+        <v>614291.49</v>
       </c>
       <c r="O255" s="1">
         <v>0.1</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B256" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C256" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.7</v>
+        <v>101.188</v>
       </c>
       <c r="E256" s="1">
-        <v>99.492</v>
+        <v>99.55221429</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>596952.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I256" s="1">
-        <v>7248.0</v>
+        <v>22901.0</v>
       </c>
       <c r="J256" s="1">
-        <v>1.2141679733044</v>
+        <v>1.6431434760366</v>
       </c>
       <c r="K256">
-        <v>1.25</v>
+        <v>0.29</v>
       </c>
       <c r="L256" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="M256" s="1">
-        <v>604200.0</v>
+        <v>1416632.0</v>
       </c>
       <c r="N256" s="1">
-        <v>611695.89</v>
+        <v>1420745.7</v>
       </c>
       <c r="O256" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B257" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C257" s="1">
-        <v>368000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.315</v>
+        <v>101.947</v>
       </c>
       <c r="E257" s="1">
-        <v>99.23</v>
+        <v>99.683</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>365166.4</v>
+        <v>897147.0</v>
       </c>
       <c r="I257" s="1">
-        <v>3992.8</v>
+        <v>20376.0</v>
       </c>
       <c r="J257" s="1">
-        <v>1.093419328832</v>
+        <v>2.2711997030587</v>
       </c>
       <c r="K257">
-        <v>1.4</v>
+        <v>2.41</v>
       </c>
       <c r="L257" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="M257" s="1">
-        <v>369159.2</v>
+        <v>917523.0</v>
       </c>
       <c r="N257" s="1">
-        <v>374297.34</v>
+        <v>939252.45</v>
       </c>
       <c r="O257" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B258" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C258" s="1">
-        <v>366000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.156</v>
+        <v>100.157</v>
       </c>
       <c r="E258" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>364166.34</v>
+        <v>545000.0</v>
       </c>
       <c r="I258" s="1">
-        <v>6064.62</v>
+        <v>855.65</v>
       </c>
       <c r="J258" s="1">
-        <v>1.6653433702851</v>
+        <v>0.157</v>
       </c>
       <c r="K258">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L258">
-        <v>639.25</v>
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>370230.96</v>
+        <v>545855.65</v>
       </c>
       <c r="N258" s="1">
-        <v>370870.21</v>
+        <v>545855.65</v>
       </c>
       <c r="O258" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B259" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C259" s="1">
-        <v>585000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>103.211</v>
+        <v>99.717</v>
       </c>
       <c r="E259" s="1">
-        <v>100.58151111</v>
+        <v>99.3</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>588401.84</v>
+        <v>595800.0</v>
       </c>
       <c r="I259" s="1">
-        <v>15382.51</v>
+        <v>2502.0</v>
       </c>
       <c r="J259" s="1">
-        <v>2.6142865222855</v>
+        <v>0.41993957703927</v>
       </c>
       <c r="K259">
-        <v>2.83</v>
+        <v>2.64</v>
       </c>
       <c r="L259" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="M259" s="1">
-        <v>603784.35</v>
+        <v>598302.0</v>
       </c>
       <c r="N259" s="1">
-        <v>620312.6</v>
+        <v>614123.92</v>
       </c>
       <c r="O259" s="1">
         <v>0.1</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B260" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C260" s="1">
-        <v>5210000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>68.527</v>
+        <v>100.847</v>
       </c>
       <c r="E260" s="1">
-        <v>70.36</v>
+        <v>99.23</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>3665756.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I260" s="1">
-        <v>-95499.3</v>
+        <v>5950.56</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.6051733939738</v>
+        <v>1.6295475158722</v>
       </c>
       <c r="K260">
-        <v>0.59</v>
+        <v>1.6</v>
       </c>
       <c r="L260" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="M260" s="1">
-        <v>3570256.7</v>
+        <v>371116.96</v>
       </c>
       <c r="N260" s="1">
-        <v>3601088.48</v>
+        <v>377003.7</v>
       </c>
       <c r="O260" s="1">
-        <v>0.59</v>
+        <v>0.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B261" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C261" s="1">
-        <v>264000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.792</v>
+        <v>101.554</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>264000.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I261" s="1">
-        <v>2090.88</v>
+        <v>7521.3</v>
       </c>
       <c r="J261" s="1">
-        <v>0.792</v>
+        <v>2.065347390426</v>
       </c>
       <c r="K261">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="L261" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="M261" s="1">
-        <v>266090.88</v>
+        <v>371687.64</v>
       </c>
       <c r="N261" s="1">
-        <v>267857.37</v>
+        <v>373154.15</v>
       </c>
       <c r="O261" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B262" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C262" s="1">
-        <v>400000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.774</v>
+        <v>103.282</v>
       </c>
       <c r="E262" s="1">
-        <v>100.23</v>
+        <v>100.58151111</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>400920.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I262" s="1">
-        <v>2176.0</v>
+        <v>15797.86</v>
       </c>
       <c r="J262" s="1">
-        <v>0.54275167115634</v>
+        <v>2.6848760364176</v>
       </c>
       <c r="K262">
-        <v>1.54</v>
+        <v>3.05</v>
       </c>
       <c r="L262" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="M262" s="1">
-        <v>403096.0</v>
+        <v>604199.7</v>
       </c>
       <c r="N262" s="1">
-        <v>409260.38</v>
+        <v>622050.21</v>
       </c>
       <c r="O262" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B263" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C263" s="1">
-        <v>800000.0</v>
+        <v>5210000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.679</v>
+        <v>69.739</v>
       </c>
       <c r="E263" s="1">
-        <v>99.871</v>
+        <v>70.36</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>798968.0</v>
+        <v>3665756.0</v>
       </c>
       <c r="I263" s="1">
-        <v>6464.0</v>
+        <v>-32354.1</v>
       </c>
       <c r="J263" s="1">
-        <v>0.80904366632957</v>
+        <v>-0.88260375213189</v>
       </c>
       <c r="K263">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="L263" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="M263" s="1">
-        <v>805432.0</v>
+        <v>3633401.9</v>
       </c>
       <c r="N263" s="1">
-        <v>811716.93</v>
+        <v>3670514.23</v>
       </c>
       <c r="O263" s="1">
-        <v>0.13</v>
+        <v>0.59</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B264" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C264" s="1">
-        <v>7201000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>92.157</v>
+        <v>101.173</v>
       </c>
       <c r="E264" s="1">
-        <v>84.90508735</v>
+        <v>100.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>6114015.34</v>
+        <v>264000.0</v>
       </c>
       <c r="I264" s="1">
-        <v>522210.23</v>
+        <v>3096.72</v>
       </c>
       <c r="J264" s="1">
-        <v>8.541199211319</v>
+        <v>1.173</v>
       </c>
       <c r="K264">
-        <v>0.38</v>
+        <v>0.88</v>
       </c>
       <c r="L264" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="M264" s="1">
-        <v>6636225.57</v>
+        <v>267096.72</v>
       </c>
       <c r="N264" s="1">
-        <v>6663648.56</v>
+        <v>269418.39</v>
       </c>
       <c r="O264" s="1">
-        <v>1.1</v>
+        <v>0.04</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B265" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C265" s="1">
-        <v>4580000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>93.633</v>
+        <v>100.974</v>
       </c>
       <c r="E265" s="1">
-        <v>83.767</v>
+        <v>100.23</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>3836528.6</v>
+        <v>400920.0</v>
       </c>
       <c r="I265" s="1">
-        <v>451862.8</v>
+        <v>2976.0</v>
       </c>
       <c r="J265" s="1">
-        <v>11.777907767975</v>
+        <v>0.74229272672852</v>
       </c>
       <c r="K265">
-        <v>0.15</v>
+        <v>1.77</v>
       </c>
       <c r="L265" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="M265" s="1">
-        <v>4288391.4</v>
+        <v>403896.0</v>
       </c>
       <c r="N265" s="1">
-        <v>4295468.44</v>
+        <v>410964.49</v>
       </c>
       <c r="O265" s="1">
-        <v>0.71</v>
+        <v>0.07</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B266" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C266" s="1">
-        <v>3528000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>88.304</v>
+        <v>100.742</v>
       </c>
       <c r="E266" s="1">
-        <v>87.226</v>
+        <v>99.871</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>3077333.28</v>
+        <v>798968.0</v>
       </c>
       <c r="I266" s="1">
-        <v>38031.84</v>
+        <v>6968.0</v>
       </c>
       <c r="J266" s="1">
-        <v>1.2358700387499</v>
+        <v>0.87212504130328</v>
       </c>
       <c r="K266">
-        <v>0.53</v>
+        <v>1.02</v>
       </c>
       <c r="L266" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="M266" s="1">
-        <v>3115365.12</v>
+        <v>805936.0</v>
       </c>
       <c r="N266" s="1">
-        <v>3134174.68</v>
+        <v>814089.42</v>
       </c>
       <c r="O266" s="1">
-        <v>0.52</v>
+        <v>0.13</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B267" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C267" s="1">
-        <v>4660000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>94.755</v>
+        <v>93.962</v>
       </c>
       <c r="E267" s="1">
-        <v>85.447</v>
+        <v>83.767</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3981830.2</v>
+        <v>3836528.6</v>
       </c>
       <c r="I267" s="1">
-        <v>433752.8</v>
+        <v>466931.0</v>
       </c>
       <c r="J267" s="1">
-        <v>10.893302280946</v>
+        <v>12.170663865245</v>
       </c>
       <c r="K267">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="L267" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="M267" s="1">
-        <v>4415583.0</v>
+        <v>4303459.6</v>
       </c>
       <c r="N267" s="1">
-        <v>4434682.62</v>
+        <v>4312192.97</v>
       </c>
       <c r="O267" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B268" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C268" s="1">
-        <v>4020000.0</v>
+        <v>3528000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.354</v>
+        <v>88.923</v>
       </c>
       <c r="E268" s="1">
-        <v>102.725</v>
+        <v>87.226</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>4129545.0</v>
+        <v>3077333.28</v>
       </c>
       <c r="I268" s="1">
-        <v>-215914.2</v>
+        <v>59870.16</v>
       </c>
       <c r="J268" s="1">
-        <v>-5.2285227549282</v>
+        <v>1.9455208309449</v>
       </c>
       <c r="K268">
-        <v>1.1</v>
+        <v>0.58</v>
       </c>
       <c r="L268" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="M268" s="1">
-        <v>3913630.8</v>
+        <v>3137203.44</v>
       </c>
       <c r="N268" s="1">
-        <v>3958027.02</v>
+        <v>3157501.52</v>
       </c>
       <c r="O268" s="1">
-        <v>0.65</v>
+        <v>0.51</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B269" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C269" s="1">
-        <v>18630000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.704</v>
+        <v>100.133</v>
       </c>
       <c r="E269" s="1">
-        <v>93.36282695</v>
+        <v>100.104</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>17393494.66</v>
+        <v>30031200.0</v>
       </c>
       <c r="I269" s="1">
-        <v>808760.54</v>
+        <v>8700.0</v>
       </c>
       <c r="J269" s="1">
-        <v>4.6497874970457</v>
+        <v>0.028969871333813</v>
       </c>
       <c r="K269">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>0.0</v>
+      </c>
+      <c r="L269">
+        <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>18202255.2</v>
+        <v>30039900.0</v>
       </c>
       <c r="N269" s="1">
-        <v>18388376.56</v>
+        <v>30039900.0</v>
       </c>
       <c r="O269" s="1">
-        <v>3.04</v>
+        <v>4.87</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>721</v>
       </c>
       <c r="B270" t="s">
         <v>722</v>
       </c>
       <c r="C270" s="1">
         <v>928000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>101.479</v>
+        <v>101.998</v>
       </c>
       <c r="E270" s="1">
         <v>100.28486961</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>930643.59</v>
       </c>
       <c r="I270" s="1">
-        <v>11081.53</v>
+        <v>15897.85</v>
       </c>
       <c r="J270" s="1">
-        <v>1.1907383362518</v>
+        <v>1.7082640627224</v>
       </c>
       <c r="K270">
-        <v>3.08</v>
+        <v>3.29</v>
       </c>
       <c r="L270" t="s">
         <v>723</v>
       </c>
       <c r="M270" s="1">
-        <v>941725.12</v>
+        <v>946541.44</v>
       </c>
       <c r="N270" s="1">
-        <v>970289.72</v>
+        <v>977063.74</v>
       </c>
       <c r="O270" s="1">
         <v>0.16</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>724</v>
       </c>
       <c r="B271" t="s">
         <v>725</v>
       </c>
       <c r="C271" s="1">
         <v>500000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.314</v>
+        <v>101.242</v>
       </c>
       <c r="E271" s="1">
         <v>97.41</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>487050.0</v>
       </c>
       <c r="I271" s="1">
-        <v>19520.0</v>
+        <v>19160.0</v>
       </c>
       <c r="J271" s="1">
-        <v>4.0078020737091</v>
+        <v>3.9338876912021</v>
       </c>
       <c r="K271">
-        <v>3.15</v>
+        <v>3.39</v>
       </c>
       <c r="L271" t="s">
         <v>726</v>
       </c>
       <c r="M271" s="1">
-        <v>506570.0</v>
+        <v>506210.0</v>
       </c>
       <c r="N271" s="1">
-        <v>522296.03</v>
+        <v>523141.51</v>
       </c>
       <c r="O271" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>727</v>
       </c>
       <c r="B272" t="s">
         <v>728</v>
       </c>
       <c r="C272" s="1">
         <v>615000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>99.957</v>
+        <v>100.288</v>
       </c>
       <c r="E272" s="1">
         <v>99.166</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>609870.9</v>
       </c>
       <c r="I272" s="1">
-        <v>4864.65</v>
+        <v>6900.3</v>
       </c>
       <c r="J272" s="1">
-        <v>0.79765242119275</v>
+        <v>1.1314361777222</v>
       </c>
       <c r="K272">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="L272" t="s">
         <v>729</v>
       </c>
       <c r="M272" s="1">
-        <v>614735.55</v>
+        <v>616771.2</v>
       </c>
       <c r="N272" s="1">
-        <v>617420.91</v>
+        <v>620614.95</v>
       </c>
       <c r="O272" s="1">
         <v>0.1</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>730</v>
       </c>
       <c r="B273" t="s">
         <v>731</v>
       </c>
       <c r="C273" s="1">
         <v>600000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>108.272</v>
+        <v>108.666</v>
       </c>
       <c r="E273" s="1">
         <v>108.24</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>649440.0</v>
       </c>
       <c r="I273" s="1">
-        <v>192.0</v>
+        <v>2556.0</v>
       </c>
       <c r="J273" s="1">
-        <v>0.029563932002956</v>
+        <v>0.39356984478936</v>
       </c>
       <c r="K273">
-        <v>1.25</v>
+        <v>1.55</v>
       </c>
       <c r="L273" t="s">
-        <v>336</v>
+        <v>732</v>
       </c>
       <c r="M273" s="1">
-        <v>649632.0</v>
+        <v>651996.0</v>
       </c>
       <c r="N273" s="1">
-        <v>657111.45</v>
+        <v>661283.67</v>
       </c>
       <c r="O273" s="1">
         <v>0.11</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B274" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C274" s="1">
         <v>900000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.788</v>
+        <v>100.939</v>
       </c>
       <c r="E274" s="1">
         <v>100.51</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>904590.0</v>
       </c>
       <c r="I274" s="1">
-        <v>2502.0</v>
+        <v>3861.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0.27658939409014</v>
+        <v>0.42682320167148</v>
       </c>
       <c r="K274">
-        <v>2.31</v>
+        <v>2.52</v>
       </c>
       <c r="L274" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="M274" s="1">
-        <v>907092.0</v>
+        <v>908451.0</v>
       </c>
       <c r="N274" s="1">
-        <v>927896.79</v>
+        <v>931086.62</v>
       </c>
       <c r="O274" s="1">
         <v>0.15</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B275" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C275" s="1">
-        <v>600000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>90.267</v>
+        <v>99.974</v>
       </c>
       <c r="E275" s="1">
-        <v>85.42465</v>
+        <v>99.902</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>512547.9</v>
+        <v>1023995.5</v>
       </c>
       <c r="I275" s="1">
-        <v>29054.1</v>
+        <v>738.0</v>
       </c>
       <c r="J275" s="1">
-        <v>5.668562879684</v>
+        <v>0.072070629216632</v>
       </c>
       <c r="K275">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.05</v>
+      </c>
+      <c r="L275">
+        <v>508.99</v>
       </c>
       <c r="M275" s="1">
-        <v>541602.0</v>
+        <v>1024733.5</v>
       </c>
       <c r="N275" s="1">
-        <v>545497.89</v>
+        <v>1025242.49</v>
       </c>
       <c r="O275" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>738</v>
       </c>
       <c r="B276" t="s">
         <v>739</v>
       </c>
       <c r="C276" s="1">
-        <v>520000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>102.626</v>
+        <v>90.61</v>
       </c>
       <c r="E276" s="1">
-        <v>99.779</v>
+        <v>85.42465</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>518850.8</v>
+        <v>512547.9</v>
       </c>
       <c r="I276" s="1">
-        <v>14804.4</v>
+        <v>31112.1</v>
       </c>
       <c r="J276" s="1">
-        <v>2.8533058058309</v>
+        <v>6.0700863275413</v>
       </c>
       <c r="K276">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="L276" t="s">
         <v>740</v>
       </c>
       <c r="M276" s="1">
-        <v>533655.2</v>
+        <v>543660.0</v>
       </c>
       <c r="N276" s="1">
-        <v>537501.78</v>
+        <v>547827.12</v>
       </c>
       <c r="O276" s="1">
         <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>741</v>
       </c>
       <c r="B277" t="s">
         <v>742</v>
       </c>
       <c r="C277" s="1">
-        <v>900000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>99.288</v>
+        <v>102.882</v>
       </c>
       <c r="E277" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>906849.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I277" s="1">
-        <v>-13257.0</v>
+        <v>16135.6</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.4618751302587</v>
+        <v>3.1098728189298</v>
       </c>
       <c r="K277">
-        <v>1.41</v>
+        <v>0.97</v>
       </c>
       <c r="L277" t="s">
         <v>743</v>
       </c>
       <c r="M277" s="1">
-        <v>893592.0</v>
+        <v>534986.4</v>
       </c>
       <c r="N277" s="1">
-        <v>906324.53</v>
+        <v>540008.32</v>
       </c>
       <c r="O277" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>744</v>
       </c>
       <c r="B278" t="s">
         <v>745</v>
       </c>
       <c r="C278" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>106.161</v>
+        <v>102.803</v>
       </c>
       <c r="E278" s="1">
-        <v>104.55</v>
+        <v>102.939</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>522750.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I278" s="1">
-        <v>8055.0</v>
+        <v>-816.0</v>
       </c>
       <c r="J278" s="1">
-        <v>1.5408895265423</v>
+        <v>-0.13211707904681</v>
       </c>
       <c r="K278">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>0.02</v>
+      </c>
+      <c r="L278">
+        <v>119.18</v>
       </c>
       <c r="M278" s="1">
-        <v>530805.0</v>
+        <v>616818.0</v>
       </c>
       <c r="N278" s="1">
-        <v>547106.37</v>
+        <v>616937.18</v>
       </c>
       <c r="O278" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>746</v>
+      </c>
+      <c r="B279" t="s">
         <v>747</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.785</v>
+      </c>
+      <c r="E279" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-8784.0</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-0.96862873532418</v>
+      </c>
+      <c r="K279">
+        <v>1.62</v>
+      </c>
+      <c r="L279" t="s">
         <v>748</v>
       </c>
-      <c r="C279" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>745305.0</v>
+        <v>898065.0</v>
       </c>
       <c r="N279" s="1">
-        <v>757325.55</v>
+        <v>912628.36</v>
       </c>
       <c r="O279" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>749</v>
+      </c>
+      <c r="B280" t="s">
         <v>750</v>
       </c>
-      <c r="B280" t="s">
+      <c r="C280" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>106.671</v>
+      </c>
+      <c r="E280" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>10605.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>2.0286944045911</v>
+      </c>
+      <c r="K280">
+        <v>3.52</v>
+      </c>
+      <c r="L280" t="s">
         <v>751</v>
       </c>
-      <c r="C280" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M280" s="1">
-        <v>729925.0</v>
+        <v>533355.0</v>
       </c>
       <c r="N280" s="1">
-        <v>756980.48</v>
+        <v>550937.19</v>
       </c>
       <c r="O280" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>752</v>
+      </c>
+      <c r="B281" t="s">
         <v>753</v>
       </c>
-      <c r="B281" t="s">
+      <c r="C281" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.82</v>
+      </c>
+      <c r="E281" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="I281" s="1">
+        <v>1732.5</v>
+      </c>
+      <c r="J281" s="1">
+        <v>0.23195332817881</v>
+      </c>
+      <c r="K281">
+        <v>1.78</v>
+      </c>
+      <c r="L281" t="s">
         <v>754</v>
       </c>
-      <c r="C281" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M281" s="1">
-        <v>637572.0</v>
+        <v>748650.0</v>
       </c>
       <c r="N281" s="1">
-        <v>645047.34</v>
+        <v>762026.71</v>
       </c>
       <c r="O281" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>755</v>
+      </c>
+      <c r="B282" t="s">
         <v>756</v>
       </c>
-      <c r="B282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C282" s="1">
-        <v>526000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.873</v>
+        <v>99.897</v>
       </c>
       <c r="E282" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>526000.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I282" s="1">
-        <v>9851.98</v>
+        <v>-44.0</v>
       </c>
       <c r="J282" s="1">
-        <v>1.873</v>
+        <v>-0.011010129318973</v>
       </c>
       <c r="K282">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="L282">
-        <v>580.76</v>
+        <v>947.22</v>
       </c>
       <c r="M282" s="1">
-        <v>535851.98</v>
+        <v>399588.0</v>
       </c>
       <c r="N282" s="1">
-        <v>536432.74</v>
+        <v>400535.22</v>
       </c>
       <c r="O282" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
+        <v>757</v>
+      </c>
+      <c r="B283" t="s">
+        <v>756</v>
+      </c>
+      <c r="C283" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>104.493</v>
+      </c>
+      <c r="E283" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>10367.0</v>
+      </c>
+      <c r="J283" s="1">
+        <v>1.4376965790393</v>
+      </c>
+      <c r="K283">
+        <v>4.15</v>
+      </c>
+      <c r="L283" t="s">
         <v>758</v>
       </c>
-      <c r="B283" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M283" s="1">
-        <v>217543.11</v>
+        <v>731451.0</v>
       </c>
       <c r="N283" s="1">
-        <v>224512.54</v>
+        <v>760510.59</v>
       </c>
       <c r="O283" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>759</v>
+      </c>
+      <c r="B284" t="s">
+        <v>760</v>
+      </c>
+      <c r="C284" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>106.046</v>
+      </c>
+      <c r="E284" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-3324.0</v>
+      </c>
+      <c r="J284" s="1">
+        <v>-0.51969981238274</v>
+      </c>
+      <c r="K284">
+        <v>1.5</v>
+      </c>
+      <c r="L284" t="s">
         <v>761</v>
       </c>
-      <c r="B284" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M284" s="1">
-        <v>314614.54</v>
+        <v>636276.0</v>
       </c>
       <c r="N284" s="1">
-        <v>322737.51</v>
+        <v>645288.33</v>
       </c>
       <c r="O284" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
+        <v>762</v>
+      </c>
+      <c r="B285" t="s">
+        <v>763</v>
+      </c>
+      <c r="C285" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>102.119</v>
+      </c>
+      <c r="E285" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>11145.94</v>
+      </c>
+      <c r="J285" s="1">
+        <v>2.119</v>
+      </c>
+      <c r="K285">
+        <v>0.35</v>
+      </c>
+      <c r="L285" t="s">
         <v>764</v>
       </c>
-      <c r="B285" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M285" s="1">
-        <v>621414.0</v>
+        <v>537145.94</v>
       </c>
       <c r="N285" s="1">
-        <v>643700.3</v>
+        <v>539004.38</v>
       </c>
       <c r="O285" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>765</v>
+      </c>
+      <c r="B286" t="s">
+        <v>766</v>
+      </c>
+      <c r="C286" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>103.633</v>
+      </c>
+      <c r="E286" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>7665.63</v>
+      </c>
+      <c r="J286" s="1">
+        <v>3.633</v>
+      </c>
+      <c r="K286">
+        <v>3.55</v>
+      </c>
+      <c r="L286" t="s">
         <v>767</v>
       </c>
-      <c r="B286" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M286" s="1">
-        <v>702877.0</v>
+        <v>218665.63</v>
       </c>
       <c r="N286" s="1">
-        <v>713578.37</v>
+        <v>226161.96</v>
       </c>
       <c r="O286" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
+        <v>768</v>
+      </c>
+      <c r="B287" t="s">
+        <v>769</v>
+      </c>
+      <c r="C287" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>104.303</v>
+      </c>
+      <c r="E287" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="I287" s="1">
+        <v>14574.52</v>
+      </c>
+      <c r="J287" s="1">
+        <v>4.8513726791118</v>
+      </c>
+      <c r="K287">
+        <v>2.94</v>
+      </c>
+      <c r="L287" t="s">
         <v>770</v>
       </c>
-      <c r="B287" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M287" s="1">
-        <v>318876.0</v>
+        <v>314995.06</v>
       </c>
       <c r="N287" s="1">
-        <v>329047.23</v>
+        <v>323868.9</v>
       </c>
       <c r="O287" s="1">
         <v>0.05</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>771</v>
+      </c>
+      <c r="B288" t="s">
+        <v>772</v>
+      </c>
+      <c r="C288" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>103.66</v>
+      </c>
+      <c r="E288" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>620880.0</v>
+      </c>
+      <c r="I288" s="1">
+        <v>1080.0</v>
+      </c>
+      <c r="J288" s="1">
+        <v>0.17394665635872</v>
+      </c>
+      <c r="K288">
+        <v>3.97</v>
+      </c>
+      <c r="L288" t="s">
         <v>773</v>
       </c>
-      <c r="B288" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>973480.68</v>
+        <v>621960.0</v>
       </c>
       <c r="N288" s="1">
-        <v>994749.65</v>
+        <v>645783.29</v>
       </c>
       <c r="O288" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>774</v>
+      </c>
+      <c r="B289" t="s">
+        <v>775</v>
+      </c>
+      <c r="C289" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>101.324</v>
+      </c>
+      <c r="E289" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="I289" s="1">
+        <v>13156.0</v>
+      </c>
+      <c r="J289" s="1">
+        <v>1.8899257590733</v>
+      </c>
+      <c r="K289">
+        <v>1.76</v>
+      </c>
+      <c r="L289" t="s">
         <v>776</v>
       </c>
-      <c r="B289" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M289" s="1">
-        <v>597246.0</v>
+        <v>709268.0</v>
       </c>
       <c r="N289" s="1">
-        <v>598370.42</v>
+        <v>721604.3</v>
       </c>
       <c r="O289" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>777</v>
+      </c>
+      <c r="B290" t="s">
+        <v>778</v>
+      </c>
+      <c r="C290" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>105.657</v>
+      </c>
+      <c r="E290" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>317760.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-789.0</v>
+      </c>
+      <c r="J290" s="1">
+        <v>-0.24830060422961</v>
+      </c>
+      <c r="K290">
+        <v>3.72</v>
+      </c>
+      <c r="L290" t="s">
         <v>779</v>
       </c>
-      <c r="B290" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M290" s="1">
-        <v>583614.0</v>
+        <v>316971.0</v>
       </c>
       <c r="N290" s="1">
-        <v>595449.62</v>
+        <v>328136.75</v>
       </c>
       <c r="O290" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
+        <v>780</v>
+      </c>
+      <c r="B291" t="s">
+        <v>781</v>
+      </c>
+      <c r="C291" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="D291" s="1">
+        <v>102.193</v>
+      </c>
+      <c r="E291" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="F291" t="s">
+        <v>8</v>
+      </c>
+      <c r="G291">
+        <v>1.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-1826.56</v>
+      </c>
+      <c r="J291" s="1">
+        <v>-0.18700426429431</v>
+      </c>
+      <c r="K291">
+        <v>2.46</v>
+      </c>
+      <c r="L291" t="s">
         <v>782</v>
       </c>
-      <c r="B291" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M291" s="1">
-        <v>610104.0</v>
+        <v>974921.22</v>
       </c>
       <c r="N291" s="1">
-        <v>624047.84</v>
+        <v>998346.49</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="B292" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="C292" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.05</v>
+        <v>99.87</v>
       </c>
       <c r="E292" s="1">
         <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>621.5</v>
+        <v>-780.0</v>
       </c>
       <c r="J292" s="1">
-        <v>0.05</v>
+        <v>-0.13</v>
       </c>
       <c r="K292">
-        <v>0.92</v>
+        <v>0.37</v>
       </c>
       <c r="L292" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="M292" s="1">
-        <v>1243621.5</v>
+        <v>599220.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1255063.91</v>
+        <v>601419.95</v>
       </c>
       <c r="O292" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="B293" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C293" s="1">
         <v>600000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.575</v>
+        <v>97.241</v>
       </c>
       <c r="E293" s="1">
-        <v>99.17</v>
+        <v>97.25</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>595020.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I293" s="1">
-        <v>8430.0</v>
+        <v>-54.0</v>
       </c>
       <c r="J293" s="1">
-        <v>1.4167591005344</v>
+        <v>-0.009254498714653</v>
       </c>
       <c r="K293">
-        <v>2.47</v>
+        <v>2.12</v>
       </c>
       <c r="L293" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="M293" s="1">
-        <v>603450.0</v>
+        <v>583446.0</v>
       </c>
       <c r="N293" s="1">
-        <v>618291.78</v>
+        <v>596185.73</v>
       </c>
       <c r="O293" s="1">
         <v>0.1</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
+        <v>789</v>
+      </c>
+      <c r="B294" t="s">
+        <v>790</v>
+      </c>
+      <c r="C294" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>101.917</v>
+      </c>
+      <c r="E294" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>594882.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>16620.0</v>
+      </c>
+      <c r="J294" s="1">
+        <v>2.7938313816858</v>
+      </c>
+      <c r="K294">
+        <v>2.52</v>
+      </c>
+      <c r="L294" t="s">
         <v>791</v>
       </c>
-      <c r="B294" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M294" s="1">
-        <v>587279.0</v>
+        <v>611502.0</v>
       </c>
       <c r="N294" s="1">
-        <v>589494.07</v>
+        <v>626621.18</v>
       </c>
       <c r="O294" s="1">
         <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B295" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="C295" s="1">
-        <v>4700000.0</v>
+        <v>919000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>90.989</v>
+        <v>100.092</v>
       </c>
       <c r="E295" s="1">
-        <v>81.919</v>
+        <v>100.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>3850193.0</v>
+        <v>919000.0</v>
       </c>
       <c r="I295" s="1">
-        <v>426290.0</v>
+        <v>845.48</v>
       </c>
       <c r="J295" s="1">
-        <v>11.071912498932</v>
+        <v>0.092</v>
       </c>
       <c r="K295">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>0.01</v>
+      </c>
+      <c r="L295">
+        <v>106.91</v>
       </c>
       <c r="M295" s="1">
-        <v>4276483.0</v>
+        <v>919845.48</v>
       </c>
       <c r="N295" s="1">
-        <v>4295798.07</v>
+        <v>919952.39</v>
       </c>
       <c r="O295" s="1">
-        <v>0.71</v>
+        <v>0.15</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B296" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="C296" s="1">
-        <v>987000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>91.102</v>
+        <v>84.405</v>
       </c>
       <c r="E296" s="1">
-        <v>99.73456738</v>
+        <v>94.91728571</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>984380.18</v>
+        <v>664421.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-85203.44</v>
+        <v>-73586.0</v>
       </c>
       <c r="J296" s="1">
-        <v>-8.6555420081701</v>
+        <v>-11.075206834221</v>
       </c>
       <c r="K296">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="L296" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="M296" s="1">
-        <v>899176.74</v>
+        <v>590835.0</v>
       </c>
       <c r="N296" s="1">
-        <v>903516.84</v>
+        <v>593366.51</v>
       </c>
       <c r="O296" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="B297" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="C297" s="1">
-        <v>155000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>103.197</v>
+        <v>91.398</v>
       </c>
       <c r="E297" s="1">
-        <v>99.417</v>
+        <v>81.919</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>154096.35</v>
+        <v>3850193.0</v>
       </c>
       <c r="I297" s="1">
-        <v>5859.0</v>
+        <v>445513.0</v>
       </c>
       <c r="J297" s="1">
-        <v>3.8021666314614</v>
+        <v>11.571186171706</v>
       </c>
       <c r="K297">
-        <v>3.13</v>
+        <v>0.44</v>
       </c>
       <c r="L297" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="M297" s="1">
-        <v>159955.35</v>
+        <v>4295706.0</v>
       </c>
       <c r="N297" s="1">
-        <v>164812.37</v>
+        <v>4316437.51</v>
       </c>
       <c r="O297" s="1">
-        <v>0.03</v>
+        <v>0.7</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="B298" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="C298" s="1">
-        <v>600000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.405</v>
+        <v>90.868</v>
       </c>
       <c r="E298" s="1">
-        <v>100.0</v>
+        <v>99.73456738</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>600000.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I298" s="1">
-        <v>2430.0</v>
+        <v>-87513.02</v>
       </c>
       <c r="J298" s="1">
-        <v>0.405</v>
+        <v>-8.8901647735329</v>
       </c>
       <c r="K298">
-        <v>1.24</v>
+        <v>0.48</v>
       </c>
       <c r="L298" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="M298" s="1">
-        <v>602430.0</v>
+        <v>896867.16</v>
       </c>
       <c r="N298" s="1">
-        <v>609893.54</v>
+        <v>901653.43</v>
       </c>
       <c r="O298" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B299" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="C299" s="1">
-        <v>1250.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>0.1275</v>
+        <v>102.781</v>
       </c>
       <c r="E299" s="1">
-        <v>0.102244</v>
+        <v>99.417</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>0.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I299" s="1">
-        <v>78925.0</v>
+        <v>5214.2</v>
       </c>
       <c r="J299" s="1">
-        <v>0</v>
+        <v>3.383727129163</v>
       </c>
       <c r="K299">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.36</v>
+      </c>
+      <c r="L299" t="s">
+        <v>805</v>
       </c>
       <c r="M299" s="1">
-        <v>78925.0</v>
+        <v>159310.55</v>
       </c>
       <c r="N299" s="1">
-        <v>78925.0</v>
+        <v>164517.91</v>
       </c>
       <c r="O299" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>806</v>
+      </c>
+      <c r="B300" t="s">
+        <v>807</v>
+      </c>
+      <c r="C300" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>100.449</v>
+      </c>
+      <c r="E300" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>2694.0</v>
+      </c>
+      <c r="J300" s="1">
+        <v>0.449</v>
+      </c>
+      <c r="K300">
+        <v>1.43</v>
+      </c>
+      <c r="L300" t="s">
         <v>808</v>
       </c>
-      <c r="B300" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>-67106.25</v>
+        <v>602694.0</v>
       </c>
       <c r="N300" s="1">
-        <v>-67106.25</v>
+        <v>611297.8</v>
       </c>
       <c r="O300" s="1">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>809</v>
+      </c>
+      <c r="B301" t="s">
         <v>810</v>
       </c>
-      <c r="B301" t="s">
+      <c r="C301" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>0.1425</v>
+      </c>
+      <c r="E301" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>164862.5</v>
+      </c>
+      <c r="J301" s="1">
+        <v>0</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301">
+        <v>0.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>164862.5</v>
+      </c>
+      <c r="N301" s="1">
+        <v>164862.5</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
         <v>811</v>
       </c>
-      <c r="C301" s="1">
+      <c r="B302" t="s">
+        <v>812</v>
+      </c>
+      <c r="C302" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>0.0975</v>
+      </c>
+      <c r="E302" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-129606.25</v>
+      </c>
+      <c r="J302" s="1">
+        <v>0</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302">
+        <v>0.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>-129606.25</v>
+      </c>
+      <c r="N302" s="1">
+        <v>-129606.25</v>
+      </c>
+      <c r="O302" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>813</v>
+      </c>
+      <c r="B303" t="s">
+        <v>814</v>
+      </c>
+      <c r="C303" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D301" s="1">
-[...2 lines deleted...]
-      <c r="E301" s="1">
+      <c r="D303" s="1">
+        <v>11.57168889</v>
+      </c>
+      <c r="E303" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F301" t="s">
-[...5 lines deleted...]
-      <c r="H301" s="1">
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I301" s="1">
-[...17 lines deleted...]
-      <c r="O301" s="1">
+      <c r="I303" s="1">
+        <v>48768.22</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-7.79494041472</v>
+      </c>
+      <c r="K303">
+        <v>0.0</v>
+      </c>
+      <c r="L303" t="s">
+        <v>815</v>
+      </c>
+      <c r="M303" s="1">
+        <v>-576871.2</v>
+      </c>
+      <c r="N303" s="1">
+        <v>-624871.2</v>
+      </c>
+      <c r="O303" s="1">
         <v>-0.1</v>
       </c>
-      <c r="P301">
+      <c r="P303">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>