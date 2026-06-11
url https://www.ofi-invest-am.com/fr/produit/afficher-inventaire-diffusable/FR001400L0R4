--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="975">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -100,2412 +100,2889 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>NL0010801007</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...8 lines deleted...]
-    <t>PUBLICIS GROUPE SA</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>12 340.42</t>
+    <t>18 202.11</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>3 987.50</t>
+    <t>6 699.00</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 573.42</t>
-[...8 lines deleted...]
-    <t>4 815.89</t>
+    <t>9 851.92</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>22 656.16</t>
+    <t>23 948.63</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>7 089.04</t>
+    <t>8 398.97</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 203.97</t>
+    <t>6 257.16</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 473.97</t>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>14 917.81</t>
+    <t>15 965.75</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>47 804.67</t>
+    <t>51 602.24</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>11 835.62</t>
+    <t>12 534.25</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>13 674.66</t>
+    <t>14 635.27</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 498.63</t>
+    <t>15 336.99</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 039.59</t>
+    <t>3 129.77</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>15 893.84</t>
+    <t>16 883.56</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>35 776.71</t>
+    <t>37 895.89</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>19 179.81</t>
+    <t>20 218.21</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>21 822.59</t>
+    <t>23 650.10</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>8 691.78</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 553.05</t>
+    <t>2 329.58</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>12 273.97</t>
+    <t>13 089.04</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>3 780.82</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>8 614.73</t>
+    <t>9 750.00</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 169.36</t>
+    <t>3 441.47</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 435.85</t>
+    <t>6 075.18</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 608.22</t>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>1 654.11</t>
+    <t>2 876.71</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 363.40</t>
+    <t>4 620.96</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 995.10</t>
+    <t>11 689.96</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 090.75</t>
+    <t>8 876.71</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>2 524.32</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>20 120.55</t>
+    <t>21 378.08</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 622.24</t>
+    <t>4 940.37</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 928.28</t>
+    <t>6 879.04</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>13 404.11</t>
+    <t>15 616.44</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 236.69</t>
+    <t>3 292.91</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>28 023.78</t>
+    <t>29 677.96</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>19 946.92</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 841.10</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>5 128.77</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>5 620.62</t>
+    <t>6 585.78</t>
   </si>
   <si>
     <t>DE0001030732</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>10 800.00</t>
+    <t>12 057.53</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>5 414.38</t>
+    <t>6 316.78</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>8 745.21</t>
+    <t>9 723.29</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 545.89</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>26 774.90</t>
+    <t>28 137.70</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>17 870.55</t>
+    <t>19 232.88</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>9 775.34</t>
+    <t>10 520.55</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>21 913.36</t>
+    <t>23 258.22</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>10 010.96</t>
+    <t>10 686.30</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>20 071.23</t>
+    <t>21 363.70</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>4 417.81</t>
+    <t>4 708.90</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>18 778.77</t>
+    <t>19 898.90</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>3 523.97</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>9 486.99</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>18 254.37</t>
+    <t>19 215.12</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>10 571.62</t>
+    <t>11 218.08</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>23 561.64</t>
+    <t>25 890.41</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 395.21</t>
+    <t>1 639.73</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>6 327.40</t>
+    <t>7 049.32</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>3 714.04</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>2 342.47</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>7 191.78</t>
+    <t>7 628.42</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>18 288.77</t>
+    <t>19 600.62</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 840.41</t>
+    <t>3 279.38</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 361.01</t>
+    <t>6 051.44</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 176.14</t>
+    <t>6 148.21</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>15 456.84</t>
+    <t>16 958.36</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>17 340.41</t>
+    <t>18 353.42</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 047.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 032.36</t>
+    <t>2 448.63</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>8 784.25</t>
+    <t>9 890.41</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>16 434.25</t>
+    <t>17 517.12</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>23 473.55</t>
+    <t>24 868.83</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>11 558.22</t>
+    <t>12 344.18</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 208.90</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 242.47</t>
+    <t>8 408.22</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>4 244.18</t>
+    <t>4 527.12</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>6 509.59</t>
+    <t>6 882.19</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>29 260.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>32 499.81</t>
+    <t>39 965.98</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>7 824.66</t>
+    <t>8 616.44</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 550.39</t>
+    <t>4 400.48</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 848.10</t>
+    <t>3 438.55</t>
   </si>
   <si>
     <t>FI4000278551</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2027</t>
   </si>
   <si>
-    <t>9 853.15</t>
+    <t>10 887.12</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 760.25</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>7 825.75</t>
+    <t>8 515.07</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013451507</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2029</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
-    <t>2 958.03</t>
+    <t>3 186.56</t>
   </si>
   <si>
     <t>FR0011883966</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
   </si>
   <si>
-    <t>113 013.70</t>
+    <t>120 000.00</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>41 714.41</t>
+    <t>44 293.12</t>
   </si>
   <si>
     <t>FR0000187635</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
   </si>
   <si>
-    <t>153 753.42</t>
+    <t>175 178.08</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 860.27</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>17 978.08</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>6 583.73</t>
+    <t>7 855.58</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>14 095.48</t>
+    <t>14 870.96</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>19 619.18</t>
+    <t>20 882.53</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 061.64</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>33 321.92</t>
+    <t>35 359.59</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>6 916.00</t>
+    <t>7 721.29</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 164.38</t>
+    <t>4 909.59</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>9 400.07</t>
+    <t>10 014.69</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>29 938.36</t>
+    <t>32 645.55</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>5 273.97</t>
+    <t>5 856.16</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>19 478.57</t>
+    <t>21 535.32</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>6 409.06</t>
+    <t>7 017.74</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>13 290.41</t>
+    <t>13 975.07</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>16 576.85</t>
+    <t>17 565.64</t>
   </si>
   <si>
     <t>IE00BJ38CR43</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
   </si>
   <si>
-    <t>33 169.32</t>
+    <t>35 147.84</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>16 587.12</t>
+    <t>17 886.58</t>
   </si>
   <si>
     <t>IT0005466013</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
   </si>
   <si>
-    <t>9 536.93</t>
+    <t>11 444.32</t>
   </si>
   <si>
     <t>IT0005403396</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
   </si>
   <si>
-    <t>7 489.96</t>
+    <t>13 026.02</t>
   </si>
   <si>
     <t>IT0005383309</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
   </si>
   <si>
-    <t>24 745.80</t>
+    <t>27 627.16</t>
   </si>
   <si>
     <t>IT0005413171</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
   </si>
   <si>
-    <t>32 057.14</t>
+    <t>38 468.57</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>27 148.80</t>
+    <t>38 983.43</t>
   </si>
   <si>
     <t>IT0005024234</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
   </si>
   <si>
-    <t>184 987.18</t>
+    <t>12 407.12</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>3 402.74</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>2 268.57</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>44 806.16</t>
+    <t>47 239.73</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>9 809.59</t>
+    <t>10 892.47</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>4 656.16</t>
+    <t>5 040.41</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>18 751.56</t>
+    <t>19 847.01</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>9 139.27</t>
+    <t>9 682.51</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>15 440.25</t>
+    <t>17 213.79</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>36 123.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>13 438.82</t>
+    <t>14 257.67</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 794.86</t>
+    <t>9 267.23</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 170.55</t>
+    <t>6 618.84</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>2 794.52</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>2 372.32</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>69 998.08</t>
+    <t>73 497.99</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>9 537.49</t>
+    <t>10 469.32</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 710.90</t>
+    <t>7 256.77</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>16 096.32</t>
+    <t>17 754.72</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>29 702.40</t>
+    <t>1 305.60</t>
   </si>
   <si>
     <t>NL0015000LS8</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0 15/01/2029</t>
   </si>
   <si>
     <t>NL0012818504</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2028</t>
   </si>
   <si>
-    <t>1 334.79</t>
+    <t>1 436.10</t>
   </si>
   <si>
     <t>NL0014555419</t>
   </si>
   <si>
     <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
   </si>
   <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 182.19</t>
+    <t>6 090.41</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>9 707.50</t>
+    <t>10 447.54</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>3 192.12</t>
+    <t>5 362.77</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>55 134.25</t>
+    <t>58 138.36</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>12 985.32</t>
+    <t>13 695.12</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>31 014.81</t>
+    <t>33 379.17</t>
   </si>
   <si>
     <t>PTOTEVOE0018</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 2.125 17/10/2028</t>
   </si>
   <si>
-    <t>22 402.74</t>
+    <t>25 332.33</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 786.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 423.97</t>
+    <t>1 668.49</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 017.78</t>
+    <t>12 094.22</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>1 249.32</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>6 380.14</t>
+    <t>6 851.71</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>3 820.27</t>
+    <t>4 081.10</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>20 211.26</t>
+    <t>21 218.86</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>5 645.49</t>
+    <t>6 700.14</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>6 232.88</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>21 729.45</t>
+    <t>23 301.37</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>15 821.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>5 886.74</t>
+    <t>6 465.21</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 466.51</t>
+    <t>2 105.75</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>17 850.51</t>
+    <t>18 872.26</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>37 112.33</t>
+    <t>41 965.48</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 321.67</t>
+    <t>2 750.67</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 068.49</t>
+    <t>7 767.12</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 153.42</t>
+    <t>9 597.26</t>
   </si>
   <si>
     <t>ES0000012F43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
   </si>
   <si>
-    <t>8 733.37</t>
+    <t>10 013.26</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>20 298.08</t>
+    <t>21 448.31</t>
+  </si>
+  <si>
+    <t>ES0000012O18</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.15 30/11/2036</t>
+  </si>
+  <si>
+    <t>6 761.93</t>
   </si>
   <si>
     <t>ES0000012Q16</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
   </si>
   <si>
+    <t>36 328.77</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>30 522.30</t>
+    <t>32 035.07</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>16 931.51</t>
+    <t>17 863.01</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>3 843.75</t>
+    <t>4 738.87</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>9 287.67</t>
+    <t>10 684.93</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>22 635.62</t>
+    <t>24 050.34</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>2 239.55</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>4 167.12</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>5 021.92</t>
+    <t>5 930.14</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 132.19</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>14 563.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>17 582.19</t>
+    <t>18 571.92</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>13 376.71</t>
+    <t>14 424.66</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>30 608.22</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>29 059.59</t>
+    <t>1 765.28</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>9 012.33</t>
+    <t>10 200.00</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 858.44</t>
+    <t>2 845.73</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 496.33</t>
+    <t>7 903.48</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 873.84</t>
+    <t>9 454.05</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>23 823.29</t>
+    <t>25 010.96</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 336.30</t>
+    <t>13 599.66</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>11 165.75</t>
+    <t>11 934.25</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>23 425.27</t>
+    <t>25 091.51</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 199.95</t>
+    <t>3 031.04</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>12 739.73</t>
+    <t>13 438.36</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>15 119.18</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>16 027.40</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>2 776.03</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>20 731.51</t>
+    <t>21 826.03</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 786.27</t>
+    <t>5 131.05</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 207.36</t>
+    <t>5 478.08</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>8 603.80</t>
+    <t>9 484.92</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
+  </si>
+  <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-48 000.00</t>
+    <t>-60 750.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2869,154 +3346,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643324.584</v>
+        <v>644216.584</v>
       </c>
       <c r="D2">
-        <v>941.15</v>
+        <v>912.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>605467133.67</v>
+        <v>587900328.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>605467133.67</v>
+        <v>587900328.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>926.78</v>
+        <v>898.64</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8917494.58</v>
+        <v>8646776.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8917494.58</v>
+        <v>8646776.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>24880.0</v>
+        <v>25776.0</v>
       </c>
       <c r="D4">
-        <v>112.85</v>
+        <v>109.46</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2807712.07</v>
+        <v>2821565.85</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2807712.07</v>
+        <v>2821565.85</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P303"/>
+  <dimension ref="A1:P380"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O303" sqref="O303"/>
+      <selection activeCell="O380" sqref="O380"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3035,15139 +3512,18989 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>12020.0</v>
+        <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.7</v>
+        <v>32.58</v>
       </c>
       <c r="E2" s="1">
-        <v>210.7090848586</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2532723.2</v>
+        <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-625149.2</v>
+        <v>-18054.96</v>
       </c>
       <c r="J2" s="1">
-        <v>-24.68288678368</v>
+        <v>-7.4957410562181</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1907574.0</v>
+        <v>222814.62</v>
       </c>
       <c r="N2" s="1">
-        <v>1907574.0</v>
+        <v>222814.62</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1020.0</v>
+        <v>19632.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1001.6</v>
+        <v>28.25</v>
       </c>
       <c r="E3" s="1">
-        <v>1570.0</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1601400.0</v>
+        <v>556763.52</v>
       </c>
       <c r="I3" s="1">
-        <v>-579768.0</v>
+        <v>-2159.52</v>
       </c>
       <c r="J3" s="1">
-        <v>-36.203821656051</v>
+        <v>-0.38787023977433</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1021632.0</v>
+        <v>554604.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1021632.0</v>
+        <v>554604.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>48589.0</v>
+        <v>5323.0</v>
       </c>
       <c r="D4" s="1">
-        <v>27.0</v>
+        <v>218.2</v>
       </c>
       <c r="E4" s="1">
-        <v>27.7441999218</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1348062.93</v>
+        <v>1313716.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-36159.93</v>
+        <v>-152237.8</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.6823621653924</v>
+        <v>-11.588330632091</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1311903.0</v>
+        <v>1161478.6</v>
       </c>
       <c r="N4" s="1">
-        <v>1311903.0</v>
+        <v>1161478.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>18404.0</v>
+        <v>8673.0</v>
       </c>
       <c r="D5" s="1">
-        <v>189.74</v>
+        <v>140.05</v>
       </c>
       <c r="E5" s="1">
-        <v>159.92108183</v>
+        <v>210.7090845152</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2943187.59</v>
+        <v>1827479.89</v>
       </c>
       <c r="I5" s="1">
-        <v>548787.37</v>
+        <v>-612826.24</v>
       </c>
       <c r="J5" s="1">
-        <v>18.646020792715</v>
+        <v>-33.533952595232</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3491974.96</v>
+        <v>1214653.65</v>
       </c>
       <c r="N5" s="1">
-        <v>3491974.96</v>
+        <v>1214653.65</v>
       </c>
       <c r="O5" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>35746.0</v>
+        <v>825.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.32</v>
+        <v>926.5</v>
       </c>
       <c r="E6" s="1">
-        <v>58.398102445</v>
+        <v>1570.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2087498.57</v>
+        <v>1295250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>68700.15</v>
+        <v>-530887.5</v>
       </c>
       <c r="J6" s="1">
-        <v>3.2910274041529</v>
+        <v>-40.987261146497</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2156198.72</v>
+        <v>764362.5</v>
       </c>
       <c r="N6" s="1">
-        <v>2156198.72</v>
+        <v>764362.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>19269.0</v>
+        <v>106696.0</v>
       </c>
       <c r="D7" s="1">
-        <v>379.2</v>
+        <v>25.7</v>
       </c>
       <c r="E7" s="1">
-        <v>234.8222139187</v>
+        <v>27.1591870361</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4524789.24</v>
+        <v>2897776.62</v>
       </c>
       <c r="I7" s="1">
-        <v>2782015.56</v>
+        <v>-155689.42</v>
       </c>
       <c r="J7" s="1">
-        <v>61.4838705725</v>
+        <v>-5.3727198613398</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7306804.8</v>
+        <v>2742087.2</v>
       </c>
       <c r="N7" s="1">
-        <v>7306804.8</v>
+        <v>2742087.2</v>
       </c>
       <c r="O7" s="1">
-        <v>1.18</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>136724.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.84</v>
+        <v>105.5</v>
       </c>
       <c r="E8" s="1">
-        <v>25.8695213715</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3536984.44</v>
+        <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>542859.72</v>
+        <v>-24174.6</v>
       </c>
       <c r="J8" s="1">
-        <v>15.348094661112</v>
+        <v>-10.89527027027</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4079844.16</v>
+        <v>197707.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4079844.16</v>
+        <v>197707.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.66</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>35963.0</v>
+        <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.0</v>
+        <v>60.15</v>
       </c>
       <c r="E9" s="1">
-        <v>68.4789831215</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2462709.67</v>
+        <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-700522.67</v>
+        <v>-15155.25</v>
       </c>
       <c r="J9" s="1">
-        <v>-28.445199145216</v>
+        <v>-4.3720190779014</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1762187.0</v>
+        <v>331486.65</v>
       </c>
       <c r="N9" s="1">
-        <v>1762187.0</v>
+        <v>331486.65</v>
       </c>
       <c r="O9" s="1">
-        <v>0.29</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>36120.0</v>
+        <v>97593.0</v>
       </c>
       <c r="D10" s="1">
-        <v>66.92</v>
+        <v>9.465</v>
       </c>
       <c r="E10" s="1">
-        <v>54.1531140642</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1956010.48</v>
+        <v>863698.05</v>
       </c>
       <c r="I10" s="1">
-        <v>461139.92</v>
+        <v>60019.7</v>
       </c>
       <c r="J10" s="1">
-        <v>23.575534216974</v>
+        <v>6.9491531212789</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2417150.4</v>
+        <v>923717.75</v>
       </c>
       <c r="N10" s="1">
-        <v>2417150.4</v>
+        <v>923717.75</v>
       </c>
       <c r="O10" s="1">
-        <v>0.39</v>
+        <v>0.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>15341.0</v>
+        <v>19753.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1255.6</v>
+        <v>176.92</v>
       </c>
       <c r="E11" s="1">
-        <v>404.2233843948</v>
+        <v>161.5819040146</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>6201190.94</v>
+        <v>3191727.35</v>
       </c>
       <c r="I11" s="1">
-        <v>13060968.66</v>
+        <v>302973.41</v>
       </c>
       <c r="J11" s="1">
-        <v>210.6203273915</v>
+        <v>9.4924589971634</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19262159.6</v>
+        <v>3494700.76</v>
       </c>
       <c r="N11" s="1">
-        <v>19262159.6</v>
+        <v>3494700.76</v>
       </c>
       <c r="O11" s="1">
-        <v>3.12</v>
+        <v>0.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>125524.0</v>
+        <v>12736.0</v>
       </c>
       <c r="D12" s="1">
-        <v>39.8</v>
+        <v>351.9</v>
       </c>
       <c r="E12" s="1">
-        <v>25.5560147064</v>
+        <v>234.822214196</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3207893.19</v>
+        <v>2990695.72</v>
       </c>
       <c r="I12" s="1">
-        <v>1787962.01</v>
+        <v>1491102.68</v>
       </c>
       <c r="J12" s="1">
-        <v>55.736332355879</v>
+        <v>49.858053764159</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4995855.2</v>
+        <v>4481798.4</v>
       </c>
       <c r="N12" s="1">
-        <v>4995855.2</v>
+        <v>4481798.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.81</v>
+        <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>292537.0</v>
+        <v>31198.0</v>
       </c>
       <c r="D13" s="1">
-        <v>19.855</v>
+        <v>24.47</v>
       </c>
       <c r="E13" s="1">
-        <v>10.5618574744</v>
+        <v>25.8695214437</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3089734.1</v>
+        <v>807077.33</v>
       </c>
       <c r="I13" s="1">
-        <v>2718588.04</v>
+        <v>-43662.27</v>
       </c>
       <c r="J13" s="1">
-        <v>87.987766973216</v>
+        <v>-5.4099239784123</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5808322.14</v>
+        <v>763415.06</v>
       </c>
       <c r="N13" s="1">
-        <v>5808322.14</v>
+        <v>763415.06</v>
       </c>
       <c r="O13" s="1">
-        <v>0.94</v>
+        <v>0.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>602406.0</v>
+        <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.756</v>
+        <v>59.0</v>
       </c>
       <c r="E14" s="1">
-        <v>7.595102821</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>4575335.51</v>
+        <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>1904143.43</v>
+        <v>-17831.45</v>
       </c>
       <c r="J14" s="1">
-        <v>41.61756937471</v>
+        <v>-7.1597167584579</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6479478.94</v>
+        <v>231221.0</v>
       </c>
       <c r="N14" s="1">
-        <v>6479478.94</v>
+        <v>231221.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.05</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>19435.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.25</v>
+        <v>53.88</v>
       </c>
       <c r="E15" s="1">
-        <v>107.9779187034</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2098550.85</v>
+        <v>2462709.67</v>
       </c>
       <c r="I15" s="1">
-        <v>-247367.1</v>
+        <v>-525023.23</v>
       </c>
       <c r="J15" s="1">
-        <v>-11.787519945013</v>
+        <v>-21.318925100903</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1851183.75</v>
+        <v>1937686.44</v>
       </c>
       <c r="N15" s="1">
-        <v>1851183.75</v>
+        <v>1937686.44</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>46636.0</v>
+        <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.32</v>
+        <v>10.62</v>
       </c>
       <c r="E16" s="1">
-        <v>79.8211356034</v>
+        <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3722538.48</v>
+        <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>489625.04</v>
+        <v>-45818.82</v>
       </c>
       <c r="J16" s="1">
-        <v>13.152988011557</v>
+        <v>-19.392791079662</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4212163.52</v>
+        <v>190448.46</v>
       </c>
       <c r="N16" s="1">
-        <v>4212163.52</v>
+        <v>190448.46</v>
       </c>
       <c r="O16" s="1">
-        <v>0.68</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>37887.0</v>
+        <v>42915.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.73</v>
+        <v>62.68</v>
       </c>
       <c r="E17" s="1">
-        <v>74.6080911658</v>
+        <v>56.4754137248</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2826676.75</v>
+        <v>2423642.38</v>
       </c>
       <c r="I17" s="1">
-        <v>762358.76</v>
+        <v>266269.82</v>
       </c>
       <c r="J17" s="1">
-        <v>26.970142942592</v>
+        <v>10.986349396977</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3589035.51</v>
+        <v>2689912.2</v>
       </c>
       <c r="N17" s="1">
-        <v>3589035.51</v>
+        <v>2689912.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>1370838.0</v>
+        <v>20148.0</v>
       </c>
       <c r="D18" s="1">
-        <v>11.306</v>
+        <v>28.72</v>
       </c>
       <c r="E18" s="1">
-        <v>11.2053316074</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15360694.37</v>
+        <v>602828.16</v>
       </c>
       <c r="I18" s="1">
-        <v>138000.06</v>
+        <v>-24177.6</v>
       </c>
       <c r="J18" s="1">
-        <v>0.8983972773361</v>
+        <v>-4.0106951871658</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15498694.43</v>
+        <v>578650.56</v>
       </c>
       <c r="N18" s="1">
-        <v>15498694.43</v>
+        <v>578650.56</v>
       </c>
       <c r="O18" s="1">
-        <v>2.51</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>546575.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.828</v>
+        <v>1198.8</v>
       </c>
       <c r="E19" s="1">
-        <v>10.6132367562</v>
+        <v>404.223384418</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>5800929.88</v>
+        <v>5987356.77</v>
       </c>
       <c r="I19" s="1">
-        <v>117384.22</v>
+        <v>11769268.83</v>
       </c>
       <c r="J19" s="1">
-        <v>2.0235414395321</v>
+        <v>196.56869102858</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5918314.1</v>
+        <v>17756625.6</v>
       </c>
       <c r="N19" s="1">
-        <v>5918314.1</v>
+        <v>17756625.6</v>
       </c>
       <c r="O19" s="1">
-        <v>0.96</v>
+        <v>2.96</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>97635.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.66</v>
+        <v>58.68</v>
       </c>
       <c r="E20" s="1">
-        <v>28.8500285758</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2816772.54</v>
+        <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-116188.44</v>
+        <v>-13590.24</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.1248783261711</v>
+        <v>-4.4921875</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2700584.1</v>
+        <v>288940.32</v>
       </c>
       <c r="N20" s="1">
-        <v>2700584.1</v>
+        <v>288940.32</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>120345.0</v>
+        <v>117938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.965</v>
+        <v>37.92</v>
       </c>
       <c r="E21" s="1">
-        <v>10.5931000042</v>
+        <v>25.5560146857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1274826.62</v>
+        <v>3014025.26</v>
       </c>
       <c r="I21" s="1">
-        <v>44756.31</v>
+        <v>1458183.7</v>
       </c>
       <c r="J21" s="1">
-        <v>3.5107762340262</v>
+        <v>48.379942907313</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1319582.93</v>
+        <v>4472208.96</v>
       </c>
       <c r="N21" s="1">
-        <v>1319582.93</v>
+        <v>4472208.96</v>
       </c>
       <c r="O21" s="1">
-        <v>0.21</v>
+        <v>0.75</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>14659.0</v>
+        <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.5</v>
+        <v>7.54</v>
       </c>
       <c r="E22" s="1">
-        <v>134.3637396821</v>
+        <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1969638.06</v>
+        <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-437772.56</v>
+        <v>-22870.4</v>
       </c>
       <c r="J22" s="1">
-        <v>-22.226040859507</v>
+        <v>-10.184635710369</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1531865.5</v>
+        <v>201687.46</v>
       </c>
       <c r="N22" s="1">
-        <v>1531865.5</v>
+        <v>201687.46</v>
       </c>
       <c r="O22" s="1">
-        <v>0.25</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>39102.0</v>
+        <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>90.24</v>
+        <v>51.4</v>
       </c>
       <c r="E23" s="1">
-        <v>55.1709669582</v>
+        <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2157295.15</v>
+        <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>1371269.33</v>
+        <v>-14745.28</v>
       </c>
       <c r="J23" s="1">
-        <v>63.564289290689</v>
+        <v>-6.2898735002274</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3528564.48</v>
+        <v>219683.6</v>
       </c>
       <c r="N23" s="1">
-        <v>3528564.48</v>
+        <v>219683.6</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>22671.0</v>
+        <v>25462.0</v>
       </c>
       <c r="D24" s="1">
-        <v>73.6</v>
+        <v>17.06</v>
       </c>
       <c r="E24" s="1">
-        <v>59.4429090027</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1347630.19</v>
+        <v>464426.88</v>
       </c>
       <c r="I24" s="1">
-        <v>320955.41</v>
+        <v>-30045.16</v>
       </c>
       <c r="J24" s="1">
-        <v>23.816282269545</v>
+        <v>-6.469298245614</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1668585.6</v>
+        <v>434381.72</v>
       </c>
       <c r="N24" s="1">
-        <v>1668585.6</v>
+        <v>434381.72</v>
       </c>
       <c r="O24" s="1">
-        <v>0.27</v>
+        <v>0.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>29939.0</v>
+        <v>213997.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.43</v>
+        <v>18.85</v>
       </c>
       <c r="E25" s="1">
-        <v>33.5268288854</v>
+        <v>10.5618574559</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1003759.73</v>
+        <v>2260205.81</v>
       </c>
       <c r="I25" s="1">
-        <v>-481922.96</v>
+        <v>1773637.64</v>
       </c>
       <c r="J25" s="1">
-        <v>-48.011784652887</v>
+        <v>78.472395396594</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>521836.77</v>
+        <v>4033843.45</v>
       </c>
       <c r="N25" s="1">
-        <v>521836.77</v>
+        <v>4033843.45</v>
       </c>
       <c r="O25" s="1">
-        <v>0.08</v>
+        <v>0.67</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>6365.0</v>
+        <v>171387.0</v>
       </c>
       <c r="D26" s="1">
-        <v>219.9</v>
+        <v>3.17</v>
       </c>
       <c r="E26" s="1">
-        <v>217.0630007855</v>
+        <v>3.2080000233</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1381606.0</v>
+        <v>549809.5</v>
       </c>
       <c r="I26" s="1">
-        <v>18057.5</v>
+        <v>-6512.71</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3069934554424</v>
+        <v>-1.1845393722735</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1399663.5</v>
+        <v>543296.79</v>
       </c>
       <c r="N26" s="1">
-        <v>1399663.5</v>
+        <v>543296.79</v>
       </c>
       <c r="O26" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>83346.0</v>
+        <v>476635.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.72</v>
+        <v>9.853</v>
       </c>
       <c r="E27" s="1">
-        <v>31.6806207856</v>
+        <v>7.5951028145</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2640453.02</v>
+        <v>3620091.83</v>
       </c>
       <c r="I27" s="1">
-        <v>86628.1</v>
+        <v>1076192.83</v>
       </c>
       <c r="J27" s="1">
-        <v>3.2808044431709</v>
+        <v>29.728329571131</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2727081.12</v>
+        <v>4696284.66</v>
       </c>
       <c r="N27" s="1">
-        <v>2727081.12</v>
+        <v>4696284.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>46391.0</v>
+        <v>29794.0</v>
       </c>
       <c r="D28" s="1">
-        <v>61.14</v>
+        <v>16.12</v>
       </c>
       <c r="E28" s="1">
-        <v>97.1771259512</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>4508144.05</v>
+        <v>492643.79</v>
       </c>
       <c r="I28" s="1">
-        <v>-1671798.31</v>
+        <v>-12364.51</v>
       </c>
       <c r="J28" s="1">
-        <v>-37.083959417845</v>
+        <v>-2.5098276383429</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2836345.74</v>
+        <v>480279.28</v>
       </c>
       <c r="N28" s="1">
-        <v>2836345.74</v>
+        <v>480279.28</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>52772.0</v>
+        <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>18.63</v>
+        <v>13.705</v>
       </c>
       <c r="E29" s="1">
-        <v>17.8276000531</v>
+        <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>940798.11</v>
+        <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>42344.25</v>
+        <v>-9868.1</v>
       </c>
       <c r="J29" s="1">
-        <v>4.5008859552237</v>
+        <v>-3.315690151828</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>983142.36</v>
+        <v>287750.18</v>
       </c>
       <c r="N29" s="1">
-        <v>983142.36</v>
+        <v>287750.18</v>
       </c>
       <c r="O29" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>727875.0</v>
+        <v>4354.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.082</v>
+        <v>122.8</v>
       </c>
       <c r="E30" s="1">
-        <v>7.0422502215</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>5125877.88</v>
+        <v>574728.0</v>
       </c>
       <c r="I30" s="1">
-        <v>1484682.87</v>
+        <v>-40056.8</v>
       </c>
       <c r="J30" s="1">
-        <v>28.964460425265</v>
+        <v>-6.969696969697</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>6610560.75</v>
+        <v>534671.2</v>
       </c>
       <c r="N30" s="1">
-        <v>6610560.75</v>
+        <v>534671.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.07</v>
+        <v>0.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>119838.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>26.3</v>
+        <v>174.95</v>
       </c>
       <c r="E31" s="1">
-        <v>15.0169061566</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1799596.0</v>
+        <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>1352143.4</v>
+        <v>-35893.8</v>
       </c>
       <c r="J31" s="1">
-        <v>75.135941622453</v>
+        <v>-7.6293558606125</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3151739.4</v>
+        <v>434575.8</v>
       </c>
       <c r="N31" s="1">
-        <v>3151739.4</v>
+        <v>434575.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.51</v>
+        <v>0.07</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>22378.0</v>
+        <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.6</v>
+        <v>32.68</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5897001519</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2340508.31</v>
+        <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>44986.49</v>
+        <v>-10906.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.9220820455023</v>
+        <v>-4.4444444444444</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2385494.8</v>
+        <v>234479.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2385494.8</v>
+        <v>234479.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.39</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>12500.0</v>
+        <v>35789.0</v>
       </c>
       <c r="D33" s="1">
-        <v>238.2</v>
+        <v>80.82</v>
       </c>
       <c r="E33" s="1">
-        <v>192.380716</v>
+        <v>79.8211355444</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2404758.95</v>
+        <v>2856718.62</v>
       </c>
       <c r="I33" s="1">
-        <v>572741.05</v>
+        <v>35748.36</v>
       </c>
       <c r="J33" s="1">
-        <v>23.81698381869</v>
+        <v>1.2513784084202</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2977500.0</v>
+        <v>2892466.98</v>
       </c>
       <c r="N33" s="1">
-        <v>2977500.0</v>
+        <v>2892466.98</v>
       </c>
       <c r="O33" s="1">
         <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>75000.0</v>
+        <v>39588.0</v>
       </c>
       <c r="D34" s="1">
-        <v>15.24</v>
+        <v>89.44</v>
       </c>
       <c r="E34" s="1">
-        <v>23.5134493333</v>
+        <v>75.5057656361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1763508.7</v>
+        <v>2989122.25</v>
       </c>
       <c r="I34" s="1">
-        <v>-620508.7</v>
+        <v>551628.47</v>
       </c>
       <c r="J34" s="1">
-        <v>-35.186029986696</v>
+        <v>18.454530255496</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1143000.0</v>
+        <v>3540750.72</v>
       </c>
       <c r="N34" s="1">
-        <v>1143000.0</v>
+        <v>3540750.72</v>
       </c>
       <c r="O34" s="1">
-        <v>0.19</v>
+        <v>0.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>12551.0</v>
+        <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>187.3</v>
+        <v>11.136</v>
       </c>
       <c r="E35" s="1">
-        <v>146.4613210103</v>
+        <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1838236.04</v>
+        <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>512566.26</v>
+        <v>-424.31</v>
       </c>
       <c r="J35" s="1">
-        <v>27.883593229953</v>
+        <v>-0.61873848277467</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2350802.3</v>
+        <v>68152.32</v>
       </c>
       <c r="N35" s="1">
-        <v>2350802.3</v>
+        <v>68152.32</v>
       </c>
       <c r="O35" s="1">
-        <v>0.38</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>33868.0</v>
+        <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>35.68</v>
+        <v>10.668</v>
       </c>
       <c r="E36" s="1">
-        <v>34.39</v>
+        <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1164720.52</v>
+        <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>43689.72</v>
+        <v>-307177.18</v>
       </c>
       <c r="J36" s="1">
-        <v>3.7510904332655</v>
+        <v>-1.0698438401815</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1208410.24</v>
+        <v>28405160.87</v>
       </c>
       <c r="N36" s="1">
-        <v>1208410.24</v>
+        <v>28405160.87</v>
       </c>
       <c r="O36" s="1">
-        <v>0.2</v>
+        <v>4.74</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>11312.0</v>
+        <v>9014.0</v>
       </c>
       <c r="D37" s="1">
-        <v>82.66</v>
+        <v>49.51</v>
       </c>
       <c r="E37" s="1">
-        <v>69.1594130127</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>782331.28</v>
+        <v>474857.52</v>
       </c>
       <c r="I37" s="1">
-        <v>152718.64</v>
+        <v>-28574.38</v>
       </c>
       <c r="J37" s="1">
-        <v>19.520968150475</v>
+        <v>-6.0174639331815</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>935049.92</v>
+        <v>446283.14</v>
       </c>
       <c r="N37" s="1">
-        <v>935049.92</v>
+        <v>446283.14</v>
       </c>
       <c r="O37" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>1217.0</v>
+        <v>47875.0</v>
       </c>
       <c r="D38" s="1">
-        <v>2112.0</v>
+        <v>11.27</v>
       </c>
       <c r="E38" s="1">
-        <v>2380.7543138866</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2897378.0</v>
+        <v>574978.75</v>
       </c>
       <c r="I38" s="1">
-        <v>-327074.0</v>
+        <v>-35427.5</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.288620262872</v>
+        <v>-6.1615320566195</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2570304.0</v>
+        <v>539551.25</v>
       </c>
       <c r="N38" s="1">
-        <v>2570304.0</v>
+        <v>539551.25</v>
       </c>
       <c r="O38" s="1">
-        <v>0.42</v>
+        <v>0.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>172083.0</v>
+        <v>54574.0</v>
       </c>
       <c r="D39" s="1">
-        <v>19.765</v>
+        <v>28.34</v>
       </c>
       <c r="E39" s="1">
-        <v>14.836698105</v>
+        <v>28.850028585</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2553143.52</v>
+        <v>1574461.46</v>
       </c>
       <c r="I39" s="1">
-        <v>848076.98</v>
+        <v>-27834.3</v>
       </c>
       <c r="J39" s="1">
-        <v>33.216972463812</v>
+        <v>-1.7678616280642</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3401220.5</v>
+        <v>1546627.16</v>
       </c>
       <c r="N39" s="1">
-        <v>3401220.5</v>
+        <v>1546627.16</v>
       </c>
       <c r="O39" s="1">
-        <v>0.55</v>
+        <v>0.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>17197.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D40" s="1">
-        <v>85.32</v>
+        <v>10.24</v>
       </c>
       <c r="E40" s="1">
-        <v>143.1178752108</v>
+        <v>10.5670291192</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2461198.1</v>
+        <v>1976657.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-993950.06</v>
+        <v>-61173.74</v>
       </c>
       <c r="J40" s="1">
-        <v>-40.384805270246</v>
+        <v>-3.0948066430716</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1467248.04</v>
+        <v>1915484.16</v>
       </c>
       <c r="N40" s="1">
-        <v>1467248.04</v>
+        <v>1915484.16</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>60874.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>57.66</v>
+        <v>15.175</v>
       </c>
       <c r="E41" s="1">
-        <v>48.4046962578</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2946587.48</v>
+        <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>563407.36</v>
+        <v>-18882.48</v>
       </c>
       <c r="J41" s="1">
-        <v>19.120673111663</v>
+        <v>-5.4222499220941</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3509994.84</v>
+        <v>329358.2</v>
       </c>
       <c r="N41" s="1">
-        <v>3509994.84</v>
+        <v>329358.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>105030.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>45.2</v>
+        <v>81.8</v>
       </c>
       <c r="E42" s="1">
-        <v>30.6321274874</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3217292.35</v>
+        <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>1530063.65</v>
+        <v>-27914.9</v>
       </c>
       <c r="J42" s="1">
-        <v>47.557495047039</v>
+        <v>-11.75836030205</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4747356.0</v>
+        <v>209489.8</v>
       </c>
       <c r="N42" s="1">
-        <v>4747356.0</v>
+        <v>209489.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.77</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>220385.0</v>
+        <v>16924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>25.11</v>
+        <v>31.52</v>
       </c>
       <c r="E43" s="1">
-        <v>13.9698981328</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3078756.0</v>
+        <v>586416.6</v>
       </c>
       <c r="I43" s="1">
-        <v>2455111.35</v>
+        <v>-52972.12</v>
       </c>
       <c r="J43" s="1">
-        <v>79.743615603185</v>
+        <v>-9.033189033189</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5533867.35</v>
+        <v>533444.48</v>
       </c>
       <c r="N43" s="1">
-        <v>5533867.35</v>
+        <v>533444.48</v>
       </c>
       <c r="O43" s="1">
-        <v>0.9</v>
+        <v>0.09</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>1035195.0</v>
+        <v>19458.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.871</v>
+        <v>73.9</v>
       </c>
       <c r="E44" s="1">
-        <v>3.0295437864</v>
+        <v>55.1709672114</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3136168.58</v>
+        <v>1073516.68</v>
       </c>
       <c r="I44" s="1">
-        <v>2941461.27</v>
+        <v>364429.52</v>
       </c>
       <c r="J44" s="1">
-        <v>93.791554725671</v>
+        <v>33.947262002487</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>6077629.85</v>
+        <v>1437946.2</v>
       </c>
       <c r="N44" s="1">
-        <v>6077629.85</v>
+        <v>1437946.2</v>
       </c>
       <c r="O44" s="1">
-        <v>0.98</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>21496.0</v>
+        <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.6</v>
+        <v>56.85</v>
       </c>
       <c r="E45" s="1">
-        <v>93.0650716412</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2000526.78</v>
+        <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-439917.18</v>
+        <v>-20155.9</v>
       </c>
       <c r="J45" s="1">
-        <v>-21.990067036243</v>
+        <v>-8.5277554304103</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1560609.6</v>
+        <v>216200.55</v>
       </c>
       <c r="N45" s="1">
-        <v>1560609.6</v>
+        <v>216200.55</v>
       </c>
       <c r="O45" s="1">
-        <v>0.25</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>13899.0</v>
+        <v>73879.0</v>
       </c>
       <c r="D46" s="1">
-        <v>115.4</v>
+        <v>17.01</v>
       </c>
       <c r="E46" s="1">
-        <v>98.8976926398</v>
+        <v>18.7850000677</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1374579.03</v>
+        <v>1387817.02</v>
       </c>
       <c r="I46" s="1">
-        <v>229365.57</v>
+        <v>-131135.23</v>
       </c>
       <c r="J46" s="1">
-        <v>16.686241023188</v>
+        <v>-9.4490288064056</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1603944.6</v>
+        <v>1256681.79</v>
       </c>
       <c r="N46" s="1">
-        <v>1603944.6</v>
+        <v>1256681.79</v>
       </c>
       <c r="O46" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>730887.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.638</v>
+        <v>69.0</v>
       </c>
       <c r="E47" s="1">
-        <v>3.6809499827</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2690358.49</v>
+        <v>1347630.19</v>
       </c>
       <c r="I47" s="1">
-        <v>699495.42</v>
+        <v>216668.81</v>
       </c>
       <c r="J47" s="1">
-        <v>26.000082241828</v>
+        <v>16.077764627698</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3389853.91</v>
+        <v>1564299.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3389853.91</v>
+        <v>1564299.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>27112.0</v>
+        <v>44063.0</v>
       </c>
       <c r="D48" s="1">
-        <v>175.56</v>
+        <v>18.035</v>
       </c>
       <c r="E48" s="1">
-        <v>109.5903887577</v>
+        <v>28.7261405261</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2971214.62</v>
+        <v>1265759.93</v>
       </c>
       <c r="I48" s="1">
-        <v>1788568.1</v>
+        <v>-471083.72</v>
       </c>
       <c r="J48" s="1">
-        <v>60.196529996881</v>
+        <v>-37.217461924237</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4759782.72</v>
+        <v>794676.21</v>
       </c>
       <c r="N48" s="1">
-        <v>4759782.72</v>
+        <v>794676.21</v>
       </c>
       <c r="O48" s="1">
-        <v>0.77</v>
+        <v>0.13</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>12349.0</v>
+        <v>57754.0</v>
       </c>
       <c r="D49" s="1">
-        <v>154.0</v>
+        <v>27.135</v>
       </c>
       <c r="E49" s="1">
-        <v>96.2270864038</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1188308.29</v>
+        <v>1749657.43</v>
       </c>
       <c r="I49" s="1">
-        <v>713437.71</v>
+        <v>-182502.64</v>
       </c>
       <c r="J49" s="1">
-        <v>60.038099204037</v>
+        <v>-10.4307641525</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1901746.0</v>
+        <v>1567154.79</v>
       </c>
       <c r="N49" s="1">
-        <v>1901746.0</v>
+        <v>1567154.79</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8431.0</v>
+        <v>8982.0</v>
       </c>
       <c r="D50" s="1">
-        <v>401.15</v>
+        <v>236.4</v>
       </c>
       <c r="E50" s="1">
-        <v>328.2965413355</v>
+        <v>221.5315965264</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2767868.14</v>
+        <v>1989796.8</v>
       </c>
       <c r="I50" s="1">
-        <v>614227.51</v>
+        <v>133548.0</v>
       </c>
       <c r="J50" s="1">
-        <v>22.191357352739</v>
+        <v>6.7116401031502</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3382095.65</v>
+        <v>2123344.8</v>
       </c>
       <c r="N50" s="1">
-        <v>3382095.65</v>
+        <v>2123344.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.35</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>9870.0</v>
+        <v>30641.0</v>
       </c>
       <c r="D51" s="1">
-        <v>554.7</v>
+        <v>46.28</v>
       </c>
       <c r="E51" s="1">
-        <v>463.2513110436</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4572290.44</v>
+        <v>1535114.1</v>
       </c>
       <c r="I51" s="1">
-        <v>902598.56</v>
+        <v>-117048.62</v>
       </c>
       <c r="J51" s="1">
-        <v>19.740621726559</v>
+        <v>-7.624750499002</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5474889.0</v>
+        <v>1418065.48</v>
       </c>
       <c r="N51" s="1">
-        <v>5474889.0</v>
+        <v>1418065.48</v>
       </c>
       <c r="O51" s="1">
-        <v>0.89</v>
+        <v>0.24</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>20012.0</v>
+        <v>35395.0</v>
       </c>
       <c r="D52" s="1">
-        <v>128.15</v>
+        <v>32.69</v>
       </c>
       <c r="E52" s="1">
-        <v>144.8451998801</v>
+        <v>31.6806207091</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2898642.14</v>
+        <v>1121335.57</v>
       </c>
       <c r="I52" s="1">
-        <v>-334104.34</v>
+        <v>35726.98</v>
       </c>
       <c r="J52" s="1">
-        <v>-11.526236212104</v>
+        <v>3.1861095782416</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2564537.8</v>
+        <v>1157062.55</v>
       </c>
       <c r="N52" s="1">
-        <v>2564537.8</v>
+        <v>1157062.55</v>
       </c>
       <c r="O52" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>180458.0</v>
+        <v>179467.0</v>
       </c>
       <c r="D53" s="1">
-        <v>16.91</v>
+        <v>19.145</v>
       </c>
       <c r="E53" s="1">
-        <v>11.7766617163</v>
+        <v>19.1353045964</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2125192.82</v>
+        <v>3434155.71</v>
       </c>
       <c r="I53" s="1">
-        <v>926351.96</v>
+        <v>1740.01</v>
       </c>
       <c r="J53" s="1">
-        <v>43.589078190091</v>
+        <v>0.050667766605143</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3051544.78</v>
+        <v>3435895.72</v>
       </c>
       <c r="N53" s="1">
-        <v>3051544.78</v>
+        <v>3435895.72</v>
       </c>
       <c r="O53" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>22291.0</v>
+        <v>361020.0</v>
       </c>
       <c r="D54" s="1">
-        <v>57.0</v>
+        <v>4.313</v>
       </c>
       <c r="E54" s="1">
-        <v>52.2038001884</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1163674.91</v>
+        <v>1630366.32</v>
       </c>
       <c r="I54" s="1">
-        <v>106912.09</v>
+        <v>-73287.06</v>
       </c>
       <c r="J54" s="1">
-        <v>9.1874533928037</v>
+        <v>-4.4951284322409</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1270587.0</v>
+        <v>1557079.26</v>
       </c>
       <c r="N54" s="1">
-        <v>1270587.0</v>
+        <v>1557079.26</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>3005.0</v>
+        <v>4910.0</v>
       </c>
       <c r="D55" s="1">
-        <v>542.0</v>
+        <v>135.75</v>
       </c>
       <c r="E55" s="1">
-        <v>281.5584592346</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>846083.17</v>
+        <v>717842.0</v>
       </c>
       <c r="I55" s="1">
-        <v>782626.83</v>
+        <v>-51309.5</v>
       </c>
       <c r="J55" s="1">
-        <v>92.4999879149</v>
+        <v>-7.1477428180575</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1628710.0</v>
+        <v>666532.5</v>
       </c>
       <c r="N55" s="1">
-        <v>1628710.0</v>
+        <v>666532.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>408663.0</v>
+        <v>37520.0</v>
       </c>
       <c r="D56" s="1">
-        <v>6.424</v>
+        <v>43.36</v>
       </c>
       <c r="E56" s="1">
-        <v>5.0624402503</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2068832.02</v>
+        <v>1629868.8</v>
       </c>
       <c r="I56" s="1">
-        <v>556419.09</v>
+        <v>-3001.6</v>
       </c>
       <c r="J56" s="1">
-        <v>26.895324734968</v>
+        <v>-0.1841620626151</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2625251.11</v>
+        <v>1626867.2</v>
       </c>
       <c r="N56" s="1">
-        <v>2625251.11</v>
+        <v>1626867.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>0.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>29229.0</v>
+        <v>483806.0</v>
       </c>
       <c r="D57" s="1">
-        <v>139.89</v>
+        <v>9.456</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>7.0422502201</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2922900.0</v>
+        <v>3407082.91</v>
       </c>
       <c r="I57" s="1">
-        <v>1165944.81</v>
+        <v>1167786.63</v>
       </c>
       <c r="J57" s="1">
-        <v>39.89</v>
+        <v>34.275263057804</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4088844.81</v>
+        <v>4574869.54</v>
       </c>
       <c r="N57" s="1">
-        <v>4088844.81</v>
+        <v>4574869.54</v>
       </c>
       <c r="O57" s="1">
-        <v>0.66</v>
+        <v>0.76</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>1481.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1978.05</v>
+        <v>26.95</v>
       </c>
       <c r="E58" s="1">
-        <v>1322.4878528022</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1958604.51</v>
+        <v>1799596.0</v>
       </c>
       <c r="I58" s="1">
-        <v>970887.54</v>
+        <v>1430038.1</v>
       </c>
       <c r="J58" s="1">
-        <v>49.570371917504</v>
+        <v>79.464396453426</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2929492.05</v>
+        <v>3229634.1</v>
       </c>
       <c r="N58" s="1">
-        <v>2929492.05</v>
+        <v>3229634.1</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>14281.0</v>
+        <v>10117.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1069.69</v>
+        <v>96.75</v>
       </c>
       <c r="E59" s="1">
-        <v>1068.6788964358</v>
+        <v>104.5897005041</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>15261803.32</v>
+        <v>1058134.0</v>
       </c>
       <c r="I59" s="1">
-        <v>14439.57</v>
+        <v>-79314.25</v>
       </c>
       <c r="J59" s="1">
-        <v>0.094612475978363</v>
+        <v>-7.4956716257109</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>15276242.89</v>
+        <v>978819.75</v>
       </c>
       <c r="N59" s="1">
-        <v>15276242.89</v>
+        <v>978819.75</v>
       </c>
       <c r="O59" s="1">
-        <v>2.48</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>91512.0</v>
+        <v>9489.0</v>
       </c>
       <c r="D60" s="1">
-        <v>134.19</v>
+        <v>210.0</v>
       </c>
       <c r="E60" s="1">
-        <v>115.8781323761</v>
+        <v>192.3807155654</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>10604239.65</v>
+        <v>1825500.61</v>
       </c>
       <c r="I60" s="1">
-        <v>1675755.63</v>
+        <v>167189.39</v>
       </c>
       <c r="J60" s="1">
-        <v>15.802694821217</v>
+        <v>9.1585502127003</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>12279995.28</v>
+        <v>1992690.0</v>
       </c>
       <c r="N60" s="1">
-        <v>12279995.28</v>
+        <v>1992690.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.99</v>
+        <v>0.33</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>22251.0</v>
+        <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>44.14</v>
+        <v>63.18</v>
       </c>
       <c r="E61" s="1">
-        <v>40.9417455395</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>910994.78</v>
+        <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>71164.36</v>
+        <v>-18983.76</v>
       </c>
       <c r="J61" s="1">
-        <v>7.8117198432246</v>
+        <v>-7.306338028169</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>982159.14</v>
+        <v>240842.16</v>
       </c>
       <c r="N61" s="1">
-        <v>982159.14</v>
+        <v>240842.16</v>
       </c>
       <c r="O61" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>21793.0</v>
+        <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.5</v>
+        <v>25.76</v>
       </c>
       <c r="E62" s="1">
-        <v>25.2007479466</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>549199.9</v>
+        <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>1575617.6</v>
+        <v>923.8</v>
       </c>
       <c r="J62" s="1">
-        <v>286.89327874969</v>
+        <v>0.38971161340608</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2124817.5</v>
+        <v>237970.88</v>
       </c>
       <c r="N62" s="1">
-        <v>2124817.5</v>
+        <v>237970.88</v>
       </c>
       <c r="O62" s="1">
-        <v>0.34</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>20491.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>74.1</v>
+        <v>294.6</v>
       </c>
       <c r="E63" s="1">
-        <v>50.5610321605</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1036046.11</v>
+        <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>482336.99</v>
+        <v>-39181.6</v>
       </c>
       <c r="J63" s="1">
-        <v>46.555552435789</v>
+        <v>-8.3385189794648</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1518383.1</v>
+        <v>430705.2</v>
       </c>
       <c r="N63" s="1">
-        <v>1518383.1</v>
+        <v>430705.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>7488.0</v>
+        <v>16498.0</v>
       </c>
       <c r="D64" s="1">
-        <v>346.4</v>
+        <v>56.78</v>
       </c>
       <c r="E64" s="1">
-        <v>244.764599359</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1832797.32</v>
+        <v>1042013.68</v>
       </c>
       <c r="I64" s="1">
-        <v>761045.88</v>
+        <v>-105257.24</v>
       </c>
       <c r="J64" s="1">
-        <v>41.523733786341</v>
+        <v>-10.101329955668</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2593843.2</v>
+        <v>936756.44</v>
       </c>
       <c r="N64" s="1">
-        <v>2593843.2</v>
+        <v>936756.44</v>
       </c>
       <c r="O64" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>389523.0</v>
+        <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>3.423</v>
+        <v>74.3</v>
       </c>
       <c r="E65" s="1">
-        <v>2.5731999908</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1002320.58</v>
+        <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>331016.65</v>
+        <v>-24361.9</v>
       </c>
       <c r="J65" s="1">
-        <v>33.025027781032</v>
+        <v>-10.750750750751</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1333337.23</v>
+        <v>202244.6</v>
       </c>
       <c r="N65" s="1">
-        <v>1333337.23</v>
+        <v>202244.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>48238.0</v>
+        <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>79.58</v>
+        <v>39.25</v>
       </c>
       <c r="E66" s="1">
-        <v>92.4944344707</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4461746.53</v>
+        <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-622966.49</v>
+        <v>-1466.4</v>
       </c>
       <c r="J66" s="1">
-        <v>-13.962390866699</v>
+        <v>-0.50697084917617</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3838780.04</v>
+        <v>287781.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3838780.04</v>
+        <v>287781.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.62</v>
+        <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>47061.0</v>
+        <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>173.8</v>
+        <v>34.66</v>
       </c>
       <c r="E67" s="1">
-        <v>144.0546392979</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>6779355.38</v>
+        <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>1399846.42</v>
+        <v>-13248.9</v>
       </c>
       <c r="J67" s="1">
-        <v>20.648665566784</v>
+        <v>-5.7127312295974</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>8179201.8</v>
+        <v>218669.94</v>
       </c>
       <c r="N67" s="1">
-        <v>8179201.8</v>
+        <v>218669.94</v>
       </c>
       <c r="O67" s="1">
-        <v>1.33</v>
+        <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>32156.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D68" s="1">
-        <v>261.9</v>
+        <v>200.2</v>
       </c>
       <c r="E68" s="1">
-        <v>114.2849875606</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>3674948.06</v>
+        <v>1838236.04</v>
       </c>
       <c r="I68" s="1">
-        <v>4746708.34</v>
+        <v>674474.16</v>
       </c>
       <c r="J68" s="1">
-        <v>129.16395721794</v>
+        <v>36.691379416106</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>8421656.4</v>
+        <v>2512710.2</v>
       </c>
       <c r="N68" s="1">
-        <v>8421656.4</v>
+        <v>2512710.2</v>
       </c>
       <c r="O68" s="1">
-        <v>1.36</v>
+        <v>0.42</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>25371.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>52.15</v>
+        <v>61.6</v>
       </c>
       <c r="E69" s="1">
-        <v>86.4209404438</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2192585.68</v>
+        <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-869488.03</v>
+        <v>-21173.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-39.655829093986</v>
+        <v>-6.5250379362671</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1323097.65</v>
+        <v>303318.4</v>
       </c>
       <c r="N69" s="1">
-        <v>1323097.65</v>
+        <v>303318.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>19199.0</v>
+        <v>69731.0</v>
       </c>
       <c r="D70" s="1">
-        <v>165.25</v>
+        <v>33.14</v>
       </c>
       <c r="E70" s="1">
-        <v>107.0750585968</v>
+        <v>35.3003198004</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2055734.05</v>
+        <v>2461526.6</v>
       </c>
       <c r="I70" s="1">
-        <v>1116900.7</v>
+        <v>-150641.26</v>
       </c>
       <c r="J70" s="1">
-        <v>54.330991890707</v>
+        <v>-6.1198306774341</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>3172634.75</v>
+        <v>2310885.34</v>
       </c>
       <c r="N70" s="1">
-        <v>3172634.75</v>
+        <v>2310885.34</v>
       </c>
       <c r="O70" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>55000.0</v>
+        <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>42.35</v>
+        <v>9.476</v>
       </c>
       <c r="E71" s="1">
-        <v>51.0</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2805000.0</v>
+        <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-475750.0</v>
+        <v>-24431.33</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.960784313725</v>
+        <v>-10.856065955431</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2329250.0</v>
+        <v>200616.4</v>
       </c>
       <c r="N71" s="1">
-        <v>2329250.0</v>
+        <v>200616.4</v>
       </c>
       <c r="O71" s="1">
-        <v>0.38</v>
+        <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>26340.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D72" s="1">
-        <v>245.15</v>
+        <v>247.4</v>
       </c>
       <c r="E72" s="1">
-        <v>134.729785877</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3548782.56</v>
+        <v>852029.0</v>
       </c>
       <c r="I72" s="1">
-        <v>2908468.44</v>
+        <v>-34372.0</v>
       </c>
       <c r="J72" s="1">
-        <v>81.956794783166</v>
+        <v>-4.0341349883631</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>6457251.0</v>
+        <v>817657.0</v>
       </c>
       <c r="N72" s="1">
-        <v>6457251.0</v>
+        <v>817657.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.05</v>
+        <v>0.14</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>60412.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>73.76</v>
+        <v>70.4</v>
       </c>
       <c r="E73" s="1">
-        <v>35.9666410647</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2172816.72</v>
+        <v>1588090.4</v>
       </c>
       <c r="I73" s="1">
-        <v>2283172.4</v>
+        <v>-164954.4</v>
       </c>
       <c r="J73" s="1">
-        <v>105.07892262537</v>
+        <v>-10.386965376782</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>4455989.12</v>
+        <v>1423136.0</v>
       </c>
       <c r="N73" s="1">
-        <v>4455989.12</v>
+        <v>1423136.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.72</v>
+        <v>0.24</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>101265.0</v>
+        <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>28.55</v>
+        <v>70.54</v>
       </c>
       <c r="E74" s="1">
-        <v>24.8474383054</v>
+        <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2516175.84</v>
+        <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>374939.91</v>
+        <v>8914.45</v>
       </c>
       <c r="J74" s="1">
-        <v>14.901180753727</v>
+        <v>1.9962386885611</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2891115.75</v>
+        <v>455476.78</v>
       </c>
       <c r="N74" s="1">
-        <v>2891115.75</v>
+        <v>455476.78</v>
       </c>
       <c r="O74" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>68294.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D75" s="1">
-        <v>33.74</v>
+        <v>1920.5</v>
       </c>
       <c r="E75" s="1">
-        <v>29.5914837321</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2020920.79</v>
+        <v>2897378.0</v>
       </c>
       <c r="I75" s="1">
-        <v>283318.77</v>
+        <v>-560129.5</v>
       </c>
       <c r="J75" s="1">
-        <v>14.019291176672</v>
+        <v>-19.332289400969</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2304239.56</v>
+        <v>2337248.5</v>
       </c>
       <c r="N75" s="1">
-        <v>2304239.56</v>
+        <v>2337248.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>9012.0</v>
+        <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.4</v>
+        <v>44.46</v>
       </c>
       <c r="E76" s="1">
-        <v>103.5458000444</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>933154.75</v>
+        <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>7698.05</v>
+        <v>-20193.04</v>
       </c>
       <c r="J76" s="1">
-        <v>0.82494891656502</v>
+        <v>-8.7812884694296</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>940852.8</v>
+        <v>209762.28</v>
       </c>
       <c r="N76" s="1">
-        <v>940852.8</v>
+        <v>209762.28</v>
       </c>
       <c r="O76" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>54837.0</v>
+        <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>73.93</v>
+        <v>29.3</v>
       </c>
       <c r="E77" s="1">
-        <v>66.1359547386</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3626697.35</v>
+        <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>427402.06</v>
+        <v>-16979.04</v>
       </c>
       <c r="J77" s="1">
-        <v>11.784883566311</v>
+        <v>-7.3957016434893</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4054099.41</v>
+        <v>212600.8</v>
       </c>
       <c r="N77" s="1">
-        <v>4054099.41</v>
+        <v>212600.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.66</v>
+        <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>79767.0</v>
+        <v>96427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>34.45</v>
+        <v>19.21</v>
       </c>
       <c r="E78" s="1">
-        <v>27.6621041283</v>
+        <v>14.836698124</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2206523.06</v>
+        <v>1430658.29</v>
       </c>
       <c r="I78" s="1">
-        <v>541450.09</v>
+        <v>421704.38</v>
       </c>
       <c r="J78" s="1">
-        <v>24.538610079153</v>
+        <v>29.476247609064</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2747973.15</v>
+        <v>1852362.67</v>
       </c>
       <c r="N78" s="1">
-        <v>2747973.15</v>
+        <v>1852362.67</v>
       </c>
       <c r="O78" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>22070.0</v>
+        <v>42588.0</v>
       </c>
       <c r="D79" s="1">
-        <v>140.1</v>
+        <v>52.74</v>
       </c>
       <c r="E79" s="1">
-        <v>105.4071567739</v>
+        <v>48.4046961585</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2326335.95</v>
+        <v>2061459.2</v>
       </c>
       <c r="I79" s="1">
-        <v>765671.05</v>
+        <v>184631.92</v>
       </c>
       <c r="J79" s="1">
-        <v>32.913176190223</v>
+        <v>8.9563703225366</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>3092007.0</v>
+        <v>2246091.12</v>
       </c>
       <c r="N79" s="1">
-        <v>3092007.0</v>
+        <v>2246091.12</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>25584.0</v>
+        <v>43646.0</v>
       </c>
       <c r="D80" s="1">
-        <v>27.46</v>
+        <v>41.55</v>
       </c>
       <c r="E80" s="1">
-        <v>28.595744606</v>
+        <v>30.6321275718</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>731593.53</v>
+        <v>1336969.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-29056.89</v>
+        <v>476521.46</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.9717259391291</v>
+        <v>35.641900493432</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>702536.64</v>
+        <v>1813491.3</v>
       </c>
       <c r="N80" s="1">
-        <v>702536.64</v>
+        <v>1813491.3</v>
       </c>
       <c r="O80" s="1">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>35350.0</v>
+        <v>101373.0</v>
       </c>
       <c r="D81" s="1">
-        <v>30.58</v>
+        <v>23.42</v>
       </c>
       <c r="E81" s="1">
-        <v>31.8183923621</v>
+        <v>13.9698980991</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1124780.17</v>
+        <v>1416170.48</v>
       </c>
       <c r="I81" s="1">
-        <v>-43777.17</v>
+        <v>957985.18</v>
       </c>
       <c r="J81" s="1">
-        <v>-3.8920645267066</v>
+        <v>67.646176327585</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1081003.0</v>
+        <v>2374155.66</v>
       </c>
       <c r="N81" s="1">
-        <v>1081003.0</v>
+        <v>2374155.66</v>
       </c>
       <c r="O81" s="1">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>16968.0</v>
+        <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>62.36</v>
+        <v>35.3</v>
       </c>
       <c r="E82" s="1">
-        <v>136.5687435172</v>
+        <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2317298.44</v>
+        <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-1259173.96</v>
+        <v>-21963.98</v>
       </c>
       <c r="J82" s="1">
-        <v>-54.338014399216</v>
+        <v>-9.7186620871567</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1058124.48</v>
+        <v>204034.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1058124.48</v>
+        <v>204034.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>-6072800.43</v>
+        <v>789991.0</v>
       </c>
       <c r="D83" s="1">
-        <v>0.08892162</v>
+        <v>5.321</v>
       </c>
       <c r="E83" s="1">
-        <v>0.084671376</v>
+        <v>3.0295437923</v>
       </c>
       <c r="F83" t="s">
-        <v>192</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>11.22</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>2393312.33</v>
       </c>
       <c r="I83" s="1">
-        <v>304836.27</v>
+        <v>1810229.78</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>75.637005555393</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>193</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>292495.85</v>
+        <v>4203542.11</v>
       </c>
       <c r="N83" s="1">
-        <v>304836.27</v>
+        <v>4203542.11</v>
       </c>
       <c r="O83" s="1">
-        <v>0.05</v>
+        <v>0.7</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>1095.0</v>
+        <v>41543.0</v>
       </c>
       <c r="D84" s="1">
-        <v>267.75</v>
+        <v>18.98</v>
       </c>
       <c r="E84" s="1">
-        <v>252.631506849</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>795548.45</v>
       </c>
       <c r="I84" s="1">
-        <v>1655475.0</v>
+        <v>-7062.31</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>-0.88772845953003</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1655475.0</v>
+        <v>788486.14</v>
       </c>
       <c r="N84" s="1">
-        <v>1655475.0</v>
+        <v>788486.14</v>
       </c>
       <c r="O84" s="1">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>543.0</v>
+        <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>117.01</v>
+        <v>15.54</v>
       </c>
       <c r="E85" s="1">
-        <v>116.619195402</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>0.0</v>
+        <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>201230.0</v>
+        <v>8558.55</v>
       </c>
       <c r="J85" s="1">
-        <v>0</v>
+        <v>3.6691127418279</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>201230.0</v>
+        <v>241817.94</v>
       </c>
       <c r="N85" s="1">
-        <v>201230.0</v>
+        <v>241817.94</v>
       </c>
       <c r="O85" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>170.0</v>
+        <v>9377.0</v>
       </c>
       <c r="D86" s="1">
-        <v>129.34</v>
+        <v>110.75</v>
       </c>
       <c r="E86" s="1">
-        <v>128.63</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>0.0</v>
+        <v>1076479.6</v>
       </c>
       <c r="I86" s="1">
-        <v>100840.0</v>
+        <v>-37976.85</v>
       </c>
       <c r="J86" s="1">
-        <v>0</v>
+        <v>-3.5278745644599</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>100840.0</v>
+        <v>1038502.75</v>
       </c>
       <c r="N86" s="1">
-        <v>100840.0</v>
+        <v>1038502.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B87" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>-50.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D87" s="1">
-        <v>123.19</v>
+        <v>259.7</v>
       </c>
       <c r="E87" s="1">
-        <v>121.25</v>
+        <v>285.9</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>0.0</v>
+        <v>673008.6</v>
       </c>
       <c r="I87" s="1">
-        <v>-97000.0</v>
+        <v>-61674.8</v>
       </c>
       <c r="J87" s="1">
-        <v>0</v>
+        <v>-9.1640433718083</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>-97000.0</v>
+        <v>611333.8</v>
       </c>
       <c r="N87" s="1">
-        <v>-97000.0</v>
+        <v>611333.8</v>
       </c>
       <c r="O87" s="1">
-        <v>-0.02</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>1606000.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.139</v>
+        <v>31.8</v>
       </c>
       <c r="E88" s="1">
-        <v>100.00551183</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1606088.52</v>
+        <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>2143.82</v>
+        <v>-28264.18</v>
       </c>
       <c r="J88" s="1">
-        <v>0.13348081212859</v>
+        <v>-10.724312184166</v>
       </c>
       <c r="K88">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1608232.34</v>
+        <v>235288.2</v>
       </c>
       <c r="N88" s="1">
-        <v>1612219.84</v>
+        <v>235288.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>488000.0</v>
+        <v>13431.0</v>
       </c>
       <c r="D89" s="1">
-        <v>110.202</v>
+        <v>55.92</v>
       </c>
       <c r="E89" s="1">
-        <v>101.26691803</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>494182.56</v>
+        <v>859852.62</v>
       </c>
       <c r="I89" s="1">
-        <v>43603.2</v>
+        <v>-108791.1</v>
       </c>
       <c r="J89" s="1">
-        <v>8.8232980135924</v>
+        <v>-12.652296157451</v>
       </c>
       <c r="K89">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>537785.76</v>
+        <v>751061.52</v>
       </c>
       <c r="N89" s="1">
-        <v>546359.18</v>
+        <v>751061.52</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B90" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>517000.0</v>
+        <v>2296.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.203</v>
+        <v>92.75</v>
       </c>
       <c r="E90" s="1">
-        <v>98.38580851</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>508654.63</v>
+        <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-945.12</v>
+        <v>-17334.8</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.18580780440355</v>
+        <v>-7.5274177467597</v>
       </c>
       <c r="K90">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>507709.51</v>
+        <v>212954.0</v>
       </c>
       <c r="N90" s="1">
-        <v>512525.4</v>
+        <v>212954.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>600000.0</v>
+        <v>618502.0</v>
       </c>
       <c r="D91" s="1">
-        <v>104.17</v>
+        <v>4.753</v>
       </c>
       <c r="E91" s="1">
-        <v>99.89</v>
+        <v>3.6809499888</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>599340.0</v>
+        <v>2276674.93</v>
       </c>
       <c r="I91" s="1">
-        <v>25680.0</v>
+        <v>663065.08</v>
       </c>
       <c r="J91" s="1">
-        <v>4.284713184503</v>
+        <v>29.124275550397</v>
       </c>
       <c r="K91">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>625020.0</v>
+        <v>2939740.01</v>
       </c>
       <c r="N91" s="1">
-        <v>647676.16</v>
+        <v>2939740.01</v>
       </c>
       <c r="O91" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>1500000.0</v>
+        <v>26009.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.415</v>
+        <v>24.78</v>
       </c>
       <c r="E92" s="1">
-        <v>91.85654667</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1377848.2</v>
+        <v>704323.72</v>
       </c>
       <c r="I92" s="1">
-        <v>8376.8</v>
+        <v>-59820.7</v>
       </c>
       <c r="J92" s="1">
-        <v>0.60796247366002</v>
+        <v>-8.493353028065</v>
       </c>
       <c r="K92">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1386225.0</v>
+        <v>644503.02</v>
       </c>
       <c r="N92" s="1">
-        <v>1393314.04</v>
+        <v>644503.02</v>
       </c>
       <c r="O92" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>603000.0</v>
+        <v>13749.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.112</v>
+        <v>167.14</v>
       </c>
       <c r="E93" s="1">
-        <v>99.33</v>
+        <v>109.5903891192</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>598959.9</v>
+        <v>1506758.26</v>
       </c>
       <c r="I93" s="1">
-        <v>4715.46</v>
+        <v>791249.6</v>
       </c>
       <c r="J93" s="1">
-        <v>0.78727474076311</v>
+        <v>52.513373976792</v>
       </c>
       <c r="K93">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>603675.36</v>
+        <v>2298007.86</v>
       </c>
       <c r="N93" s="1">
-        <v>608879.33</v>
+        <v>2298007.86</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.789</v>
+        <v>138.6</v>
       </c>
       <c r="E94" s="1">
-        <v>99.253</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>595518.0</v>
+        <v>1188308.29</v>
       </c>
       <c r="I94" s="1">
-        <v>-2784.0</v>
+        <v>523263.11</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.46749216648363</v>
+        <v>44.034289283634</v>
       </c>
       <c r="K94">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>592734.0</v>
+        <v>1711571.4</v>
       </c>
       <c r="N94" s="1">
-        <v>598207.97</v>
+        <v>1711571.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>500000.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.923</v>
+        <v>60.44</v>
       </c>
       <c r="E95" s="1">
-        <v>100.705752</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>503528.76</v>
+        <v>777876.0</v>
       </c>
       <c r="I95" s="1">
-        <v>16086.24</v>
+        <v>49849.8</v>
       </c>
       <c r="J95" s="1">
-        <v>3.1947013314592</v>
+        <v>6.4084507042254</v>
       </c>
       <c r="K95">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>519615.0</v>
+        <v>827725.8</v>
       </c>
       <c r="N95" s="1">
-        <v>534532.81</v>
+        <v>827725.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>1400000.0</v>
+        <v>8031.0</v>
       </c>
       <c r="D96" s="1">
-        <v>112.981</v>
+        <v>361.9</v>
       </c>
       <c r="E96" s="1">
-        <v>104.89389286</v>
+        <v>328.296540904</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1468514.5</v>
+        <v>2636549.52</v>
       </c>
       <c r="I96" s="1">
-        <v>113219.5</v>
+        <v>269869.38</v>
       </c>
       <c r="J96" s="1">
-        <v>7.7097978944028</v>
+        <v>10.235703063905</v>
       </c>
       <c r="K96">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1581734.0</v>
+        <v>2906418.9</v>
       </c>
       <c r="N96" s="1">
-        <v>1629538.67</v>
+        <v>2906418.9</v>
       </c>
       <c r="O96" s="1">
-        <v>0.26</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>45673.0</v>
       </c>
       <c r="D97" s="1">
-        <v>106.033</v>
+        <v>24.58</v>
       </c>
       <c r="E97" s="1">
-        <v>106.65</v>
+        <v>20.5399995621</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>319950.0</v>
+        <v>938123.4</v>
       </c>
       <c r="I97" s="1">
-        <v>-1851.0</v>
+        <v>184518.94</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.57852789498359</v>
+        <v>19.668941207521</v>
       </c>
       <c r="K97">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>318099.0</v>
+        <v>1122642.34</v>
       </c>
       <c r="N97" s="1">
-        <v>329934.62</v>
+        <v>1122642.34</v>
       </c>
       <c r="O97" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>300000.0</v>
+        <v>8408.0</v>
       </c>
       <c r="D98" s="1">
-        <v>109.208</v>
+        <v>500.3</v>
       </c>
       <c r="E98" s="1">
-        <v>111.15333333</v>
+        <v>463.2513106565</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>333460.0</v>
+        <v>3895017.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-5836.0</v>
+        <v>311505.38</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.7501349487195</v>
+        <v>7.9975357848372</v>
       </c>
       <c r="K98">
-        <v>4.56</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>327624.0</v>
+        <v>4206522.4</v>
       </c>
       <c r="N98" s="1">
-        <v>341298.66</v>
+        <v>4206522.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.06</v>
+        <v>0.7</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>23964.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.141</v>
+        <v>54.89</v>
       </c>
       <c r="E99" s="1">
-        <v>99.433</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>596598.0</v>
+        <v>1413876.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1752.0</v>
+        <v>-98492.04</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.29366508100932</v>
+        <v>-6.9661016949153</v>
       </c>
       <c r="K99">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>594846.0</v>
+        <v>1315383.96</v>
       </c>
       <c r="N99" s="1">
-        <v>609344.63</v>
+        <v>1315383.96</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>857000.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.938</v>
+        <v>111.0</v>
       </c>
       <c r="E100" s="1">
-        <v>98.803</v>
+        <v>144.8451999647</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>846741.71</v>
+        <v>1640661.58</v>
       </c>
       <c r="I100" s="1">
-        <v>-7413.05</v>
+        <v>-383364.58</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.87547948948919</v>
+        <v>-23.36646293625</v>
       </c>
       <c r="K100">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>839328.66</v>
+        <v>1257297.0</v>
       </c>
       <c r="N100" s="1">
-        <v>848368.25</v>
+        <v>1257297.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>362000.0</v>
+        <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.624</v>
+        <v>16.19</v>
       </c>
       <c r="E101" s="1">
-        <v>99.726</v>
+        <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>361008.12</v>
+        <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>3250.76</v>
+        <v>92702.17</v>
       </c>
       <c r="J101" s="1">
-        <v>0.90046728034815</v>
+        <v>37.47529094011</v>
       </c>
       <c r="K101">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L101">
-        <v>148.77</v>
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>364258.88</v>
+        <v>340070.95</v>
       </c>
       <c r="N101" s="1">
-        <v>364407.65</v>
+        <v>340070.95</v>
       </c>
       <c r="O101" s="1">
         <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>500000.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.313</v>
+        <v>53.74</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>500000.0</v>
+        <v>1163674.91</v>
       </c>
       <c r="I102" s="1">
-        <v>6565.0</v>
+        <v>34243.43</v>
       </c>
       <c r="J102" s="1">
-        <v>1.313</v>
+        <v>2.9426972864784</v>
       </c>
       <c r="K102">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>506565.0</v>
+        <v>1197918.34</v>
       </c>
       <c r="N102" s="1">
-        <v>522458.84</v>
+        <v>1197918.34</v>
       </c>
       <c r="O102" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="B103" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>1300000.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.756</v>
+        <v>526.4</v>
       </c>
       <c r="E103" s="1">
-        <v>97.68761538</v>
+        <v>281.5584590317</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1269939.0</v>
+        <v>604787.57</v>
       </c>
       <c r="I103" s="1">
-        <v>26889.0</v>
+        <v>525919.63</v>
       </c>
       <c r="J103" s="1">
-        <v>2.1173457937743</v>
+        <v>86.959397991596</v>
       </c>
       <c r="K103">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1296828.0</v>
+        <v>1130707.2</v>
       </c>
       <c r="N103" s="1">
-        <v>1332604.71</v>
+        <v>1130707.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B104" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>700000.0</v>
+        <v>228396.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.153</v>
+        <v>3.02</v>
       </c>
       <c r="E104" s="1">
-        <v>100.35519714</v>
+        <v>3.4780000088</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>702486.38</v>
+        <v>794361.29</v>
       </c>
       <c r="I104" s="1">
-        <v>5584.62</v>
+        <v>-104605.37</v>
       </c>
       <c r="J104" s="1">
-        <v>0.79497911404346</v>
+        <v>-13.168487855192</v>
       </c>
       <c r="K104">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>708071.0</v>
+        <v>689755.92</v>
       </c>
       <c r="N104" s="1">
-        <v>727250.81</v>
+        <v>689755.92</v>
       </c>
       <c r="O104" s="1">
         <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B105" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>1197000.0</v>
+        <v>14987.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.771</v>
+        <v>66.86</v>
       </c>
       <c r="E105" s="1">
-        <v>100.93515957</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1208193.86</v>
+        <v>1038599.1</v>
       </c>
       <c r="I105" s="1">
-        <v>-1964.99</v>
+        <v>-36568.28</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.16263863482968</v>
+        <v>-3.5209235209235</v>
       </c>
       <c r="K105">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1206228.87</v>
+        <v>1002030.82</v>
       </c>
       <c r="N105" s="1">
-        <v>1228051.46</v>
+        <v>1002030.82</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>2530000.0</v>
+        <v>253715.0</v>
       </c>
       <c r="D106" s="1">
-        <v>91.078</v>
+        <v>6.832</v>
       </c>
       <c r="E106" s="1">
-        <v>81.011</v>
+        <v>5.0624402578</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2049578.3</v>
+        <v>1284417.03</v>
       </c>
       <c r="I106" s="1">
-        <v>254695.1</v>
+        <v>448963.85</v>
       </c>
       <c r="J106" s="1">
-        <v>12.426707484169</v>
+        <v>34.954679011069</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2304273.4</v>
+        <v>1733380.88</v>
       </c>
       <c r="N106" s="1">
-        <v>2304273.4</v>
+        <v>1733380.88</v>
       </c>
       <c r="O106" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="B107" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>3490000.0</v>
+        <v>109077.0</v>
       </c>
       <c r="D107" s="1">
-        <v>88.435</v>
+        <v>15.945</v>
       </c>
       <c r="E107" s="1">
-        <v>86.855</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3031239.5</v>
+        <v>1794316.65</v>
       </c>
       <c r="I107" s="1">
-        <v>55142.0</v>
+        <v>-55083.88</v>
       </c>
       <c r="J107" s="1">
-        <v>1.8191238270681</v>
+        <v>-3.069908535932</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>3086381.5</v>
+        <v>1739232.77</v>
       </c>
       <c r="N107" s="1">
-        <v>3086381.5</v>
+        <v>1739232.77</v>
       </c>
       <c r="O107" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B108" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C108" s="1">
-        <v>720000.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.909</v>
+        <v>135.76</v>
       </c>
       <c r="E108" s="1">
-        <v>99.799</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>718552.8</v>
+        <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>792.0</v>
+        <v>1045229.04</v>
       </c>
       <c r="J108" s="1">
-        <v>0.11022154530607</v>
+        <v>35.76</v>
       </c>
       <c r="K108">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>719344.8</v>
+        <v>3968129.04</v>
       </c>
       <c r="N108" s="1">
-        <v>726988.64</v>
+        <v>3968129.04</v>
       </c>
       <c r="O108" s="1">
-        <v>0.12</v>
+        <v>0.66</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="B109" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="C109" s="1">
-        <v>494000.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.625</v>
+        <v>1915.75</v>
       </c>
       <c r="E109" s="1">
-        <v>99.7472004</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>492751.17</v>
+        <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>9276.33</v>
+        <v>878621.24</v>
       </c>
       <c r="J109" s="1">
-        <v>1.8825586959032</v>
+        <v>44.859553601253</v>
       </c>
       <c r="K109">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>502027.5</v>
+        <v>2837225.75</v>
       </c>
       <c r="N109" s="1">
-        <v>503580.55</v>
+        <v>2837225.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="B110" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>6325.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.082</v>
+        <v>1070.9</v>
       </c>
       <c r="E110" s="1">
-        <v>99.991</v>
+        <v>1069.9332537549</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>499955.0</v>
+        <v>6767327.83</v>
       </c>
       <c r="I110" s="1">
-        <v>5455.0</v>
+        <v>6114.67</v>
       </c>
       <c r="J110" s="1">
-        <v>1.0910981988379</v>
+        <v>0.090355752722563</v>
       </c>
       <c r="K110">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>505410.0</v>
+        <v>6773442.5</v>
       </c>
       <c r="N110" s="1">
-        <v>517683.97</v>
+        <v>6773442.5</v>
       </c>
       <c r="O110" s="1">
-        <v>0.08</v>
+        <v>1.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="B111" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>800000.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.956</v>
+        <v>133.29</v>
       </c>
       <c r="E111" s="1">
-        <v>102.64</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>821120.0</v>
+        <v>10604239.65</v>
       </c>
       <c r="I111" s="1">
-        <v>2528.0</v>
+        <v>1593394.83</v>
       </c>
       <c r="J111" s="1">
-        <v>0.3078721745908</v>
+        <v>15.02601678754</v>
       </c>
       <c r="K111">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>823648.0</v>
+        <v>12197634.48</v>
       </c>
       <c r="N111" s="1">
-        <v>827428.82</v>
+        <v>12197634.48</v>
       </c>
       <c r="O111" s="1">
-        <v>0.13</v>
+        <v>2.04</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="B112" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>500000.0</v>
+        <v>92453.0</v>
       </c>
       <c r="D112" s="1">
-        <v>108.432</v>
+        <v>17.065</v>
       </c>
       <c r="E112" s="1">
-        <v>100.465874</v>
+        <v>18.19</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>502329.37</v>
+        <v>1681720.07</v>
       </c>
       <c r="I112" s="1">
-        <v>39830.63</v>
+        <v>-104009.62</v>
       </c>
       <c r="J112" s="1">
-        <v>7.9291859840885</v>
+        <v>-6.1847165800905</v>
       </c>
       <c r="K112">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>542160.0</v>
+        <v>1577710.45</v>
       </c>
       <c r="N112" s="1">
-        <v>550774.73</v>
+        <v>1577710.45</v>
       </c>
       <c r="O112" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
       <c r="B113" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>123000.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.437</v>
+        <v>68.7</v>
       </c>
       <c r="E113" s="1">
-        <v>103.02331707</v>
+        <v>67.7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>126718.68</v>
+        <v>601108.3</v>
       </c>
       <c r="I113" s="1">
-        <v>1738.83</v>
+        <v>8879.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.3721970588709</v>
+        <v>1.4771048744461</v>
       </c>
       <c r="K113">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>128457.51</v>
+        <v>609987.3</v>
       </c>
       <c r="N113" s="1">
-        <v>131626.87</v>
+        <v>609987.3</v>
       </c>
       <c r="O113" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>277</v>
+        <v>252</v>
       </c>
       <c r="B114" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>1083000.0</v>
+        <v>30650.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.352</v>
+        <v>21.65</v>
       </c>
       <c r="E114" s="1">
-        <v>99.459</v>
+        <v>22.7499993475</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1077140.97</v>
+        <v>697287.48</v>
       </c>
       <c r="I114" s="1">
-        <v>9671.19</v>
+        <v>-33714.98</v>
       </c>
       <c r="J114" s="1">
-        <v>0.89785740858042</v>
+        <v>-4.8351621055924</v>
       </c>
       <c r="K114">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>1086812.16</v>
+        <v>663572.5</v>
       </c>
       <c r="N114" s="1">
-        <v>1091248.01</v>
+        <v>663572.5</v>
       </c>
       <c r="O114" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="B115" t="s">
-        <v>281</v>
+        <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>18619.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.946</v>
+        <v>45.9</v>
       </c>
       <c r="E115" s="1">
-        <v>99.292</v>
+        <v>40.9417455288</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>794336.0</v>
+        <v>762294.36</v>
       </c>
       <c r="I115" s="1">
-        <v>5232.0</v>
+        <v>92317.74</v>
       </c>
       <c r="J115" s="1">
-        <v>0.65866333642187</v>
+        <v>12.110510695632</v>
       </c>
       <c r="K115">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>799568.0</v>
+        <v>854612.1</v>
       </c>
       <c r="N115" s="1">
-        <v>802176.22</v>
+        <v>854612.1</v>
       </c>
       <c r="O115" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>283</v>
+        <v>256</v>
       </c>
       <c r="B116" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>700000.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.452</v>
+        <v>15.08</v>
       </c>
       <c r="E116" s="1">
-        <v>103.004</v>
+        <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>721028.0</v>
+        <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-3864.0</v>
+        <v>-18437.12</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.53590151838764</v>
+        <v>-7.8239608801956</v>
       </c>
       <c r="K116">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>717164.0</v>
+        <v>217212.32</v>
       </c>
       <c r="N116" s="1">
-        <v>718818.11</v>
+        <v>217212.32</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="B117" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>89.547</v>
+        <v>21.56</v>
       </c>
       <c r="E117" s="1">
-        <v>86.92</v>
+        <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>434600.0</v>
+        <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>13135.0</v>
+        <v>-21931.8</v>
       </c>
       <c r="J117" s="1">
-        <v>3.0223193741371</v>
+        <v>-9.2592592592593</v>
       </c>
       <c r="K117">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>447735.0</v>
+        <v>214931.64</v>
       </c>
       <c r="N117" s="1">
-        <v>452098.4</v>
+        <v>214931.64</v>
       </c>
       <c r="O117" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="B118" t="s">
-        <v>290</v>
+        <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>26094.0</v>
       </c>
       <c r="D118" s="1">
-        <v>105.842</v>
+        <v>36.14</v>
       </c>
       <c r="E118" s="1">
-        <v>105.478</v>
+        <v>41.96</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>316434.0</v>
+        <v>1094904.24</v>
       </c>
       <c r="I118" s="1">
-        <v>1092.0</v>
+        <v>-151867.08</v>
       </c>
       <c r="J118" s="1">
-        <v>0.34509565975843</v>
+        <v>-13.870352716873</v>
       </c>
       <c r="K118">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>317526.0</v>
+        <v>943037.16</v>
       </c>
       <c r="N118" s="1">
-        <v>328521.1</v>
+        <v>943037.16</v>
       </c>
       <c r="O118" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="B119" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>500000.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.908</v>
+        <v>26.12</v>
       </c>
       <c r="E119" s="1">
-        <v>99.74</v>
+        <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>498700.0</v>
+        <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>840.0</v>
+        <v>-14853.06</v>
       </c>
       <c r="J119" s="1">
-        <v>0.16843793864047</v>
+        <v>-6.1444484369386</v>
       </c>
       <c r="K119">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>499540.0</v>
+        <v>226878.32</v>
       </c>
       <c r="N119" s="1">
-        <v>507630.75</v>
+        <v>226878.32</v>
       </c>
       <c r="O119" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
       <c r="B120" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>1300000.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.703</v>
+        <v>96.35</v>
       </c>
       <c r="E120" s="1">
-        <v>99.95246154</v>
+        <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1299382.0</v>
+        <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>9757.0</v>
+        <v>14848.2</v>
       </c>
       <c r="J120" s="1">
-        <v>0.75089542567159</v>
+        <v>6.2293274531422</v>
       </c>
       <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>253207.8</v>
+      </c>
+      <c r="N120" s="1">
+        <v>253207.8</v>
+      </c>
+      <c r="O120" s="1">
         <v>0.04</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.21</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>800000.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.335</v>
+        <v>33.66</v>
       </c>
       <c r="E121" s="1">
-        <v>100.91</v>
+        <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>807280.0</v>
+        <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>3400.0</v>
+        <v>-24328.59</v>
       </c>
       <c r="J121" s="1">
-        <v>0.42116737687048</v>
+        <v>-8.7062652563059</v>
       </c>
       <c r="K121">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>810680.0</v>
+        <v>255109.14</v>
       </c>
       <c r="N121" s="1">
-        <v>830800.55</v>
+        <v>255109.14</v>
       </c>
       <c r="O121" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="B122" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>6830433.57</v>
+        <v>11673.0</v>
       </c>
       <c r="D122" s="1">
-        <v>90.544</v>
+        <v>318.2</v>
       </c>
       <c r="E122" s="1">
-        <v>87.34060304</v>
+        <v>278.9083628887</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5965741.87</v>
+        <v>3255697.32</v>
       </c>
       <c r="I122" s="1">
-        <v>218805.9</v>
+        <v>458651.28</v>
       </c>
       <c r="J122" s="1">
-        <v>3.6677064607893</v>
+        <v>14.087651121081</v>
       </c>
       <c r="K122">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>6184547.77</v>
+        <v>3714348.6</v>
       </c>
       <c r="N122" s="1">
-        <v>6189170.01</v>
+        <v>3714348.6</v>
       </c>
       <c r="O122" s="1">
-        <v>1.0</v>
+        <v>0.62</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>303</v>
+        <v>270</v>
       </c>
       <c r="B123" t="s">
-        <v>304</v>
+        <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>607000.0</v>
+        <v>389523.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.366</v>
+        <v>3.366</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>607000.0</v>
+        <v>1002320.58</v>
       </c>
       <c r="I123" s="1">
-        <v>2221.62</v>
+        <v>308813.84</v>
       </c>
       <c r="J123" s="1">
-        <v>0.366</v>
+        <v>30.80988719198</v>
       </c>
       <c r="K123">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>609221.62</v>
+        <v>1311134.42</v>
       </c>
       <c r="N123" s="1">
-        <v>615149.9</v>
+        <v>1311134.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>306</v>
+        <v>272</v>
       </c>
       <c r="B124" t="s">
-        <v>307</v>
+        <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>1000000.0</v>
+        <v>83575.0</v>
       </c>
       <c r="D124" s="1">
-        <v>107.043</v>
+        <v>9.138</v>
       </c>
       <c r="E124" s="1">
-        <v>100.6308</v>
+        <v>9.388</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1006308.0</v>
+        <v>784602.1</v>
       </c>
       <c r="I124" s="1">
-        <v>64122.0</v>
+        <v>-20893.75</v>
       </c>
       <c r="J124" s="1">
-        <v>6.3720053899999</v>
+        <v>-2.6629740093737</v>
       </c>
       <c r="K124">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1070430.0</v>
+        <v>763708.35</v>
       </c>
       <c r="N124" s="1">
-        <v>1083834.11</v>
+        <v>763708.35</v>
       </c>
       <c r="O124" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>309</v>
+        <v>274</v>
       </c>
       <c r="B125" t="s">
-        <v>310</v>
+        <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>38166.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.679</v>
+        <v>76.25</v>
       </c>
       <c r="E125" s="1">
-        <v>100.028</v>
+        <v>92.4944345753</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>600168.0</v>
+        <v>3530142.59</v>
       </c>
       <c r="I125" s="1">
-        <v>3906.0</v>
+        <v>-619985.09</v>
       </c>
       <c r="J125" s="1">
-        <v>0.65081777102411</v>
+        <v>-17.562607577276</v>
       </c>
       <c r="K125">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>604074.0</v>
+        <v>2910157.5</v>
       </c>
       <c r="N125" s="1">
-        <v>606310.69</v>
+        <v>2910157.5</v>
       </c>
       <c r="O125" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>312</v>
+        <v>276</v>
       </c>
       <c r="B126" t="s">
-        <v>313</v>
+        <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>861000.0</v>
+        <v>34175.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.215</v>
+        <v>165.44</v>
       </c>
       <c r="E126" s="1">
-        <v>100.08714286</v>
+        <v>144.0546393563</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>861750.3</v>
+        <v>4923067.3</v>
       </c>
       <c r="I126" s="1">
-        <v>35540.85</v>
+        <v>730844.7</v>
       </c>
       <c r="J126" s="1">
-        <v>4.124263142119</v>
+        <v>14.845311986696</v>
       </c>
       <c r="K126">
-        <v>3.25</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>897291.15</v>
+        <v>5653912.0</v>
       </c>
       <c r="N126" s="1">
-        <v>925314.93</v>
+        <v>5653912.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.94</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>315</v>
+        <v>278</v>
       </c>
       <c r="B127" t="s">
-        <v>316</v>
+        <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>77189.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.919</v>
+        <v>33.54</v>
       </c>
       <c r="E127" s="1">
-        <v>99.602</v>
+        <v>32.5458399513</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>199204.0</v>
+        <v>2512180.84</v>
       </c>
       <c r="I127" s="1">
-        <v>-7366.0</v>
+        <v>76738.22</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.697716913315</v>
+        <v>3.0546455405655</v>
       </c>
       <c r="K127">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L127">
-        <v>210.96</v>
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>191838.0</v>
+        <v>2588919.06</v>
       </c>
       <c r="N127" s="1">
-        <v>192048.96</v>
+        <v>2588919.06</v>
       </c>
       <c r="O127" s="1">
-        <v>0.03</v>
+        <v>0.43</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>20224.0</v>
       </c>
       <c r="D128" s="1">
-        <v>103.344</v>
+        <v>256.1</v>
       </c>
       <c r="E128" s="1">
-        <v>99.406</v>
+        <v>114.2849876384</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>497030.0</v>
+        <v>2311299.59</v>
       </c>
       <c r="I128" s="1">
-        <v>19690.0</v>
+        <v>2868066.81</v>
       </c>
       <c r="J128" s="1">
-        <v>3.9615314970927</v>
+        <v>124.08892479404</v>
       </c>
       <c r="K128">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>516720.0</v>
+        <v>5179366.4</v>
       </c>
       <c r="N128" s="1">
-        <v>536666.92</v>
+        <v>5179366.4</v>
       </c>
       <c r="O128" s="1">
-        <v>0.09</v>
+        <v>0.86</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>27650.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.837</v>
+        <v>154.6</v>
       </c>
       <c r="E129" s="1">
-        <v>100.19733333</v>
+        <v>125.2225316456</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300592.0</v>
+        <v>3462403.0</v>
       </c>
       <c r="I129" s="1">
-        <v>1919.0</v>
+        <v>812287.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.63840687709586</v>
+        <v>23.460209571214</v>
       </c>
       <c r="K129">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>302511.0</v>
+        <v>4274690.0</v>
       </c>
       <c r="N129" s="1">
-        <v>303793.19</v>
+        <v>4274690.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.05</v>
+        <v>0.71</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
-        <v>324</v>
+        <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>900000.0</v>
+        <v>24861.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.362</v>
+        <v>228.2</v>
       </c>
       <c r="E130" s="1">
-        <v>102.46222222</v>
+        <v>134.7297860102</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>922160.0</v>
+        <v>3349517.21</v>
       </c>
       <c r="I130" s="1">
-        <v>-902.0</v>
+        <v>2323762.99</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.09781382840288</v>
+        <v>69.3760576319</v>
       </c>
       <c r="K130">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>921258.0</v>
+        <v>5673280.2</v>
       </c>
       <c r="N130" s="1">
-        <v>924710.05</v>
+        <v>5673280.2</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.95</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>286</v>
       </c>
       <c r="B131" t="s">
-        <v>327</v>
+        <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>614000.0</v>
+        <v>27323.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.885</v>
+        <v>18.61</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>19.72</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>611101.92</v>
+        <v>538809.56</v>
       </c>
       <c r="I131" s="1">
-        <v>2191.98</v>
+        <v>-30328.53</v>
       </c>
       <c r="J131" s="1">
-        <v>0.35869303110682</v>
+        <v>-5.6288032454361</v>
       </c>
       <c r="K131">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>613293.9</v>
+        <v>508481.03</v>
       </c>
       <c r="N131" s="1">
-        <v>618914.52</v>
+        <v>508481.03</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>329</v>
+        <v>288</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>13774797.0</v>
+        <v>25691.0</v>
       </c>
       <c r="D132" s="1">
-        <v>88.127</v>
+        <v>68.0</v>
       </c>
       <c r="E132" s="1">
-        <v>87.49698395</v>
+        <v>35.9666412362</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>12052531.92</v>
+        <v>924018.98</v>
       </c>
       <c r="I132" s="1">
-        <v>86783.43</v>
+        <v>822969.02</v>
       </c>
       <c r="J132" s="1">
-        <v>0.72004314592182</v>
+        <v>89.064081778926</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>12139315.35</v>
+        <v>1746988.0</v>
       </c>
       <c r="N132" s="1">
-        <v>12139315.35</v>
+        <v>1746988.0</v>
       </c>
       <c r="O132" s="1">
-        <v>1.97</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>331</v>
+        <v>290</v>
       </c>
       <c r="B133" t="s">
-        <v>332</v>
+        <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>800000.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.799</v>
+        <v>127.8</v>
       </c>
       <c r="E133" s="1">
-        <v>99.46</v>
+        <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>795680.0</v>
+        <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>2712.0</v>
+        <v>-6647.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.34084053891011</v>
+        <v>-2.5914634146341</v>
       </c>
       <c r="K133">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>798392.0</v>
+        <v>249849.0</v>
       </c>
       <c r="N133" s="1">
-        <v>809192.0</v>
+        <v>249849.0</v>
       </c>
       <c r="O133" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="B134" t="s">
-        <v>335</v>
+        <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>1400000.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>92.54</v>
+        <v>47.84</v>
       </c>
       <c r="E134" s="1">
-        <v>83.781</v>
+        <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1172934.0</v>
+        <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>122626.0</v>
+        <v>-26832.28</v>
       </c>
       <c r="J134" s="1">
-        <v>10.454637686349</v>
+        <v>-8.8761904761905</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1295560.0</v>
+        <v>275462.72</v>
       </c>
       <c r="N134" s="1">
-        <v>1295560.0</v>
+        <v>275462.72</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>336</v>
+        <v>294</v>
       </c>
       <c r="B135" t="s">
-        <v>337</v>
+        <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>500000.0</v>
+        <v>21848.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.366</v>
+        <v>29.135</v>
       </c>
       <c r="E135" s="1">
-        <v>100.45</v>
+        <v>24.8474382094</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>502250.0</v>
+        <v>542866.83</v>
       </c>
       <c r="I135" s="1">
-        <v>-420.0</v>
+        <v>93674.65</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.083623693379791</v>
+        <v>17.255548658222</v>
       </c>
       <c r="K135">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>501830.0</v>
+        <v>636541.48</v>
       </c>
       <c r="N135" s="1">
-        <v>507244.38</v>
+        <v>636541.48</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>339</v>
+        <v>296</v>
       </c>
       <c r="B136" t="s">
-        <v>340</v>
+        <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.804</v>
+        <v>10.68</v>
       </c>
       <c r="E136" s="1">
-        <v>99.077</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>594462.0</v>
+        <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-7638.0</v>
+        <v>-16799.48</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.2848592508857</v>
+        <v>-7.170797287579</v>
       </c>
       <c r="K136">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>586824.0</v>
+        <v>217476.84</v>
       </c>
       <c r="N136" s="1">
-        <v>595569.21</v>
+        <v>217476.84</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>342</v>
+        <v>298</v>
       </c>
       <c r="B137" t="s">
-        <v>343</v>
+        <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>600000.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D137" s="1">
-        <v>95.01</v>
+        <v>34.26</v>
       </c>
       <c r="E137" s="1">
-        <v>92.475705</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>554854.23</v>
+        <v>2020920.79</v>
       </c>
       <c r="I137" s="1">
-        <v>15205.77</v>
+        <v>318831.65</v>
       </c>
       <c r="J137" s="1">
-        <v>2.7404981665184</v>
+        <v>15.776553518458</v>
       </c>
       <c r="K137">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>570060.0</v>
+        <v>2339752.44</v>
       </c>
       <c r="N137" s="1">
-        <v>572361.37</v>
+        <v>2339752.44</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>345</v>
+        <v>300</v>
       </c>
       <c r="B138" t="s">
-        <v>346</v>
+        <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>616000.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>105.631</v>
+        <v>51.88</v>
       </c>
       <c r="E138" s="1">
-        <v>99.953</v>
+        <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>615710.48</v>
+        <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>34976.48</v>
+        <v>1820.8</v>
       </c>
       <c r="J138" s="1">
-        <v>5.68066991486</v>
+        <v>0.77700077700078</v>
       </c>
       <c r="K138">
-        <v>4.35</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>650686.96</v>
+        <v>236157.76</v>
       </c>
       <c r="N138" s="1">
-        <v>677461.86</v>
+        <v>236157.76</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>348</v>
+        <v>302</v>
       </c>
       <c r="B139" t="s">
-        <v>349</v>
+        <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>46166.0</v>
       </c>
       <c r="D139" s="1">
-        <v>106.387</v>
+        <v>9.774</v>
       </c>
       <c r="E139" s="1">
-        <v>99.961</v>
+        <v>10.2</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>599766.0</v>
+        <v>470893.2</v>
       </c>
       <c r="I139" s="1">
-        <v>38556.0</v>
+        <v>-19666.72</v>
       </c>
       <c r="J139" s="1">
-        <v>6.4285071177759</v>
+        <v>-4.1764714376848</v>
       </c>
       <c r="K139">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>638322.0</v>
+        <v>451226.48</v>
       </c>
       <c r="N139" s="1">
-        <v>656192.55</v>
+        <v>451226.48</v>
       </c>
       <c r="O139" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>351</v>
+        <v>304</v>
       </c>
       <c r="B140" t="s">
-        <v>352</v>
+        <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>3224.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.335</v>
+        <v>247.5</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>254.9</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>398444.0</v>
+        <v>821797.6</v>
       </c>
       <c r="I140" s="1">
-        <v>14896.0</v>
+        <v>-23857.6</v>
       </c>
       <c r="J140" s="1">
-        <v>3.7385429320055</v>
+        <v>-2.9030992546097</v>
       </c>
       <c r="K140">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>413340.0</v>
+        <v>797940.0</v>
       </c>
       <c r="N140" s="1">
-        <v>423115.34</v>
+        <v>797940.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>354</v>
+        <v>306</v>
       </c>
       <c r="B141" t="s">
-        <v>355</v>
+        <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>700000.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.67</v>
+        <v>253.8</v>
       </c>
       <c r="E141" s="1">
-        <v>102.66742857</v>
+        <v>252.3</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>718672.0</v>
+        <v>1048811.1</v>
       </c>
       <c r="I141" s="1">
-        <v>18.0</v>
+        <v>6235.5</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0025046196317653</v>
+        <v>0.59453032104637</v>
       </c>
       <c r="K141">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>718690.0</v>
+        <v>1055046.6</v>
       </c>
       <c r="N141" s="1">
-        <v>740603.36</v>
+        <v>1055046.6</v>
       </c>
       <c r="O141" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>357</v>
+        <v>308</v>
       </c>
       <c r="B142" t="s">
-        <v>358</v>
+        <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>400000.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.173</v>
+        <v>17.26</v>
       </c>
       <c r="E142" s="1">
-        <v>98.434</v>
+        <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>393736.0</v>
+        <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>2956.0</v>
+        <v>-9832.12</v>
       </c>
       <c r="J142" s="1">
-        <v>0.75075685230713</v>
+        <v>-4.2175360710322</v>
       </c>
       <c r="K142">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>396692.0</v>
+        <v>223292.62</v>
       </c>
       <c r="N142" s="1">
-        <v>406702.96</v>
+        <v>223292.62</v>
       </c>
       <c r="O142" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>360</v>
+        <v>310</v>
       </c>
       <c r="B143" t="s">
-        <v>361</v>
+        <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>600000.0</v>
+        <v>15964.0</v>
       </c>
       <c r="D143" s="1">
-        <v>105.941</v>
+        <v>95.56</v>
       </c>
       <c r="E143" s="1">
-        <v>99.661</v>
+        <v>104.6798753445</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>597966.0</v>
+        <v>1671109.53</v>
       </c>
       <c r="I143" s="1">
-        <v>37680.0</v>
+        <v>-145589.69</v>
       </c>
       <c r="J143" s="1">
-        <v>6.3013616158778</v>
+        <v>-8.7121572456115</v>
       </c>
       <c r="K143">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>635646.0</v>
+        <v>1525519.84</v>
       </c>
       <c r="N143" s="1">
-        <v>655717.23</v>
+        <v>1525519.84</v>
       </c>
       <c r="O143" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>363</v>
+        <v>312</v>
       </c>
       <c r="B144" t="s">
-        <v>364</v>
+        <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>58875.0</v>
       </c>
       <c r="D144" s="1">
-        <v>96.688</v>
+        <v>67.6</v>
       </c>
       <c r="E144" s="1">
-        <v>99.104</v>
+        <v>66.566266327</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>495520.0</v>
+        <v>3919088.93</v>
       </c>
       <c r="I144" s="1">
-        <v>-12080.0</v>
+        <v>60861.07</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.4378430739425</v>
+        <v>1.5529392439686</v>
       </c>
       <c r="K144">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>483440.0</v>
+        <v>3979950.0</v>
       </c>
       <c r="N144" s="1">
-        <v>487857.81</v>
+        <v>3979950.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.08</v>
+        <v>0.66</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>366</v>
+        <v>314</v>
       </c>
       <c r="B145" t="s">
-        <v>367</v>
+        <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.945</v>
+        <v>19.325</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>500000.0</v>
+        <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>24725.0</v>
+        <v>-24010.97</v>
       </c>
       <c r="J145" s="1">
-        <v>4.945</v>
+        <v>-8.6720208784644</v>
       </c>
       <c r="K145">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>524725.0</v>
+        <v>252867.63</v>
       </c>
       <c r="N145" s="1">
-        <v>543503.77</v>
+        <v>252867.63</v>
       </c>
       <c r="O145" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>316</v>
       </c>
       <c r="B146" t="s">
-        <v>370</v>
+        <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D146" s="1">
-        <v>108.795</v>
+        <v>17.77</v>
       </c>
       <c r="E146" s="1">
-        <v>109.3</v>
+        <v>19.11</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>546500.0</v>
+        <v>699024.69</v>
       </c>
       <c r="I146" s="1">
-        <v>-2525.0</v>
+        <v>-49015.86</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.46203110704483</v>
+        <v>-7.0120355834642</v>
       </c>
       <c r="K146">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>543975.0</v>
+        <v>650008.83</v>
       </c>
       <c r="N146" s="1">
-        <v>546276.37</v>
+        <v>650008.83</v>
       </c>
       <c r="O146" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>371</v>
+        <v>318</v>
       </c>
       <c r="B147" t="s">
-        <v>372</v>
+        <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>600000.0</v>
+        <v>17919.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.42</v>
+        <v>26.45</v>
       </c>
       <c r="E147" s="1">
-        <v>99.852</v>
+        <v>26.98</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>599112.0</v>
+        <v>483454.62</v>
       </c>
       <c r="I147" s="1">
-        <v>3408.0</v>
+        <v>-9497.07</v>
       </c>
       <c r="J147" s="1">
-        <v>0.56884188599127</v>
+        <v>-1.9644180874722</v>
       </c>
       <c r="K147">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>602520.0</v>
+        <v>473957.55</v>
       </c>
       <c r="N147" s="1">
-        <v>604163.84</v>
+        <v>473957.55</v>
       </c>
       <c r="O147" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>374</v>
+        <v>320</v>
       </c>
       <c r="B148" t="s">
-        <v>375</v>
+        <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>600000.0</v>
+        <v>59382.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.766</v>
+        <v>19.54</v>
       </c>
       <c r="E148" s="1">
-        <v>99.653</v>
+        <v>19.76</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>597918.0</v>
+        <v>1173388.32</v>
       </c>
       <c r="I148" s="1">
-        <v>12678.0</v>
+        <v>-13064.04</v>
       </c>
       <c r="J148" s="1">
-        <v>2.1203576410143</v>
+        <v>-1.1133603238866</v>
       </c>
       <c r="K148">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>610596.0</v>
+        <v>1160324.28</v>
       </c>
       <c r="N148" s="1">
-        <v>619139.84</v>
+        <v>1160324.28</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>377</v>
+        <v>322</v>
       </c>
       <c r="B149" t="s">
-        <v>378</v>
+        <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>600000.0</v>
+        <v>26193.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.242</v>
+        <v>63.65</v>
       </c>
       <c r="E149" s="1">
-        <v>101.72</v>
+        <v>60.3</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>610320.0</v>
+        <v>1579437.9</v>
       </c>
       <c r="I149" s="1">
-        <v>-2868.0</v>
+        <v>87746.55</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.46991742036964</v>
+        <v>5.5555555555556</v>
       </c>
       <c r="K149">
-        <v>3.04</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>607452.0</v>
+        <v>1667184.45</v>
       </c>
       <c r="N149" s="1">
-        <v>625706.37</v>
+        <v>1667184.45</v>
       </c>
       <c r="O149" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>380</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
-        <v>381</v>
+        <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>400000.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.299</v>
+        <v>74.3</v>
       </c>
       <c r="E150" s="1">
-        <v>99.52</v>
+        <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>398080.0</v>
+        <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>11116.0</v>
+        <v>-22476.3</v>
       </c>
       <c r="J150" s="1">
-        <v>2.7924035369775</v>
+        <v>-9.390243902439</v>
       </c>
       <c r="K150">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>409196.0</v>
+        <v>216881.7</v>
       </c>
       <c r="N150" s="1">
-        <v>419767.62</v>
+        <v>216881.7</v>
       </c>
       <c r="O150" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>383</v>
+        <v>326</v>
       </c>
       <c r="B151" t="s">
-        <v>384</v>
+        <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>1000000.0</v>
+        <v>10045.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.191</v>
+        <v>130.65</v>
       </c>
       <c r="E151" s="1">
-        <v>100.710578</v>
+        <v>105.4071567944</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1007105.78</v>
+        <v>1058814.89</v>
       </c>
       <c r="I151" s="1">
-        <v>54804.22</v>
+        <v>253564.36</v>
       </c>
       <c r="J151" s="1">
-        <v>5.4417540926039</v>
+        <v>23.947940513001</v>
       </c>
       <c r="K151">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1061910.0</v>
+        <v>1312379.25</v>
       </c>
       <c r="N151" s="1">
-        <v>1085471.64</v>
+        <v>1312379.25</v>
       </c>
       <c r="O151" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>386</v>
+        <v>328</v>
       </c>
       <c r="B152" t="s">
-        <v>387</v>
+        <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>7013.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.763</v>
+        <v>91.72</v>
       </c>
       <c r="E152" s="1">
-        <v>99.589</v>
+        <v>101.2</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>298767.0</v>
+        <v>709715.6</v>
       </c>
       <c r="I152" s="1">
-        <v>3522.0</v>
+        <v>-66483.24</v>
       </c>
       <c r="J152" s="1">
-        <v>1.1788450531685</v>
+        <v>-9.3675889328063</v>
       </c>
       <c r="K152">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L152">
-        <v>305.14</v>
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>302289.0</v>
+        <v>643232.36</v>
       </c>
       <c r="N152" s="1">
-        <v>302594.14</v>
+        <v>643232.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>330</v>
       </c>
       <c r="B153" t="s">
-        <v>389</v>
+        <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D153" s="1">
-        <v>95.059</v>
+        <v>24.22</v>
       </c>
       <c r="E153" s="1">
-        <v>90.9</v>
+        <v>28.6376288414</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>272700.0</v>
+        <v>1318619.62</v>
       </c>
       <c r="I153" s="1">
-        <v>12477.0</v>
+        <v>-203409.72</v>
       </c>
       <c r="J153" s="1">
-        <v>4.5753575357536</v>
+        <v>-15.425958852334</v>
       </c>
       <c r="K153">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>285177.0</v>
+        <v>1115209.9</v>
       </c>
       <c r="N153" s="1">
-        <v>286572.21</v>
+        <v>1115209.9</v>
       </c>
       <c r="O153" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>332</v>
       </c>
       <c r="B154" t="s">
-        <v>392</v>
+        <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>53390.0</v>
       </c>
       <c r="D154" s="1">
-        <v>104.197</v>
+        <v>33.43</v>
       </c>
       <c r="E154" s="1">
-        <v>98.50505</v>
+        <v>36.9</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>394020.2</v>
+        <v>1970091.0</v>
       </c>
       <c r="I154" s="1">
-        <v>22767.8</v>
+        <v>-185263.3</v>
       </c>
       <c r="J154" s="1">
-        <v>5.7783331920546</v>
+        <v>-9.4037940379404</v>
       </c>
       <c r="K154">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>416788.0</v>
+        <v>1784827.7</v>
       </c>
       <c r="N154" s="1">
-        <v>423115.4</v>
+        <v>1784827.7</v>
       </c>
       <c r="O154" s="1">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>394</v>
+        <v>334</v>
       </c>
       <c r="B155" t="s">
-        <v>395</v>
+        <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>35350.0</v>
       </c>
       <c r="D155" s="1">
-        <v>86.57</v>
+        <v>24.26</v>
       </c>
       <c r="E155" s="1">
-        <v>85.96</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>773640.0</v>
+        <v>1124780.17</v>
       </c>
       <c r="I155" s="1">
-        <v>5490.0</v>
+        <v>-267189.17</v>
       </c>
       <c r="J155" s="1">
-        <v>0.70963238715682</v>
+        <v>-23.754790236033</v>
       </c>
       <c r="K155">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>779130.0</v>
+        <v>857591.0</v>
       </c>
       <c r="N155" s="1">
-        <v>782582.05</v>
+        <v>857591.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>336</v>
       </c>
       <c r="B156" t="s">
-        <v>397</v>
+        <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>500000.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.741</v>
+        <v>67.22</v>
       </c>
       <c r="E156" s="1">
-        <v>100.65</v>
+        <v>112.5835792779</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>503250.0</v>
+        <v>2940345.34</v>
       </c>
       <c r="I156" s="1">
-        <v>455.0</v>
+        <v>-1184760.6</v>
       </c>
       <c r="J156" s="1">
-        <v>0.090412319920517</v>
+        <v>-40.293246642927</v>
       </c>
       <c r="K156">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>503705.0</v>
+        <v>1755584.74</v>
       </c>
       <c r="N156" s="1">
-        <v>505348.84</v>
+        <v>1755584.74</v>
       </c>
       <c r="O156" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>338</v>
       </c>
       <c r="B157" t="s">
-        <v>399</v>
+        <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>300000.0</v>
+        <v>-6072800.43</v>
       </c>
       <c r="D157" s="1">
-        <v>100.629</v>
+        <v>0.08947755</v>
       </c>
       <c r="E157" s="1">
-        <v>100.62</v>
+        <v>0.084671376</v>
       </c>
       <c r="F157" t="s">
-        <v>8</v>
+        <v>340</v>
       </c>
       <c r="G157">
-        <v>1.0</v>
+        <v>11.16</v>
       </c>
       <c r="H157" s="1">
-        <v>301860.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>27.0</v>
+        <v>344708.69</v>
       </c>
       <c r="J157" s="1">
-        <v>0.0089445438282648</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>2.4</v>
+        <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>400</v>
+        <v>341</v>
       </c>
       <c r="M157" s="1">
-        <v>301887.0</v>
+        <v>326506.58</v>
       </c>
       <c r="N157" s="1">
-        <v>309078.78</v>
+        <v>344708.69</v>
       </c>
       <c r="O157" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>342</v>
       </c>
       <c r="B158" t="s">
-        <v>402</v>
+        <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>777000.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.196</v>
+        <v>252.0</v>
       </c>
       <c r="E158" s="1">
-        <v>99.67453282</v>
+        <v>253.234251412</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>774471.12</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>11821.8</v>
+        <v>-174770.0</v>
       </c>
       <c r="J158" s="1">
-        <v>1.526435227178</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>786292.92</v>
+        <v>-174770.0</v>
       </c>
       <c r="N158" s="1">
-        <v>804581.69</v>
+        <v>-174770.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.13</v>
+        <v>-0.03</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>404</v>
+        <v>344</v>
       </c>
       <c r="B159" t="s">
-        <v>405</v>
+        <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>290000.0</v>
+        <v>543.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.074</v>
+        <v>116.18</v>
       </c>
       <c r="E159" s="1">
-        <v>99.571</v>
+        <v>116.972796834</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>288755.9</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>4358.7</v>
+        <v>-521900.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.5094756505408</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>293114.6</v>
+        <v>-521900.0</v>
       </c>
       <c r="N159" s="1">
-        <v>295955.01</v>
+        <v>-521900.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>-0.09</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>407</v>
+        <v>346</v>
       </c>
       <c r="B160" t="s">
-        <v>408</v>
+        <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.491</v>
+        <v>126.33</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>129.04</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1964.0</v>
+        <v>119240.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.491</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>401964.0</v>
+        <v>119240.0</v>
       </c>
       <c r="N160" s="1">
-        <v>407325.01</v>
+        <v>119240.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>410</v>
+        <v>348</v>
       </c>
       <c r="B161" t="s">
-        <v>411</v>
+        <v>349</v>
       </c>
       <c r="C161" s="1">
-        <v>1228000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.382</v>
+        <v>98.176</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>100.00551183</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1228000.0</v>
+        <v>1606088.52</v>
       </c>
       <c r="I161" s="1">
-        <v>4690.96</v>
+        <v>-29381.96</v>
       </c>
       <c r="J161" s="1">
-        <v>0.382</v>
+        <v>-1.8294109965994</v>
       </c>
       <c r="K161">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="L161" t="s">
-        <v>412</v>
+        <v>350</v>
       </c>
       <c r="M161" s="1">
-        <v>1232690.96</v>
+        <v>1576706.56</v>
       </c>
       <c r="N161" s="1">
-        <v>1236867.1</v>
+        <v>1583405.56</v>
       </c>
       <c r="O161" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>413</v>
+        <v>351</v>
       </c>
       <c r="B162" t="s">
-        <v>414</v>
+        <v>352</v>
       </c>
       <c r="C162" s="1">
-        <v>865000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.243</v>
+        <v>107.526</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>101.26691803</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>865000.0</v>
+        <v>494182.56</v>
       </c>
       <c r="I162" s="1">
-        <v>2101.95</v>
+        <v>30544.32</v>
       </c>
       <c r="J162" s="1">
-        <v>0.243</v>
+        <v>6.1807765939777</v>
       </c>
       <c r="K162">
-        <v>1.79</v>
+        <v>2.02</v>
       </c>
       <c r="L162" t="s">
-        <v>415</v>
+        <v>353</v>
       </c>
       <c r="M162" s="1">
-        <v>867101.95</v>
+        <v>524726.88</v>
       </c>
       <c r="N162" s="1">
-        <v>882558.79</v>
+        <v>534578.8</v>
       </c>
       <c r="O162" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>416</v>
+        <v>354</v>
       </c>
       <c r="B163" t="s">
-        <v>417</v>
+        <v>355</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.725</v>
+        <v>102.173</v>
       </c>
       <c r="E163" s="1">
-        <v>100.42</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>602520.0</v>
+        <v>599340.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1830.0</v>
+        <v>13698.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.30372435769767</v>
+        <v>2.285514065472</v>
       </c>
       <c r="K163">
-        <v>2.89</v>
+        <v>3.99</v>
       </c>
       <c r="L163" t="s">
-        <v>418</v>
+        <v>356</v>
       </c>
       <c r="M163" s="1">
-        <v>604350.0</v>
+        <v>613038.0</v>
       </c>
       <c r="N163" s="1">
-        <v>621690.41</v>
+        <v>636986.63</v>
       </c>
       <c r="O163" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>419</v>
+        <v>357</v>
       </c>
       <c r="B164" t="s">
-        <v>420</v>
+        <v>358</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.907</v>
+        <v>90.629</v>
       </c>
       <c r="E164" s="1">
-        <v>99.259</v>
+        <v>91.85654667</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>694813.0</v>
+        <v>1377848.2</v>
       </c>
       <c r="I164" s="1">
-        <v>11536.0</v>
+        <v>-18413.2</v>
       </c>
       <c r="J164" s="1">
-        <v>1.6603028440746</v>
+        <v>-1.3363736295479</v>
       </c>
       <c r="K164">
-        <v>1.01</v>
+        <v>0.56</v>
       </c>
       <c r="L164" t="s">
-        <v>421</v>
+        <v>359</v>
       </c>
       <c r="M164" s="1">
-        <v>706349.0</v>
+        <v>1359435.0</v>
       </c>
       <c r="N164" s="1">
-        <v>713396.95</v>
+        <v>1367833.97</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>422</v>
+        <v>360</v>
       </c>
       <c r="B165" t="s">
-        <v>423</v>
+        <v>361</v>
       </c>
       <c r="C165" s="1">
-        <v>286000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.891</v>
+        <v>98.101</v>
       </c>
       <c r="E165" s="1">
-        <v>99.362</v>
+        <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>284175.32</v>
+        <v>598959.9</v>
       </c>
       <c r="I165" s="1">
-        <v>1512.94</v>
+        <v>-7410.87</v>
       </c>
       <c r="J165" s="1">
-        <v>0.53239669088786</v>
+        <v>-1.237289841941</v>
       </c>
       <c r="K165">
-        <v>0.71</v>
+        <v>1.04</v>
       </c>
       <c r="L165" t="s">
-        <v>424</v>
+        <v>362</v>
       </c>
       <c r="M165" s="1">
-        <v>285688.26</v>
+        <v>591549.03</v>
       </c>
       <c r="N165" s="1">
-        <v>287720.62</v>
+        <v>597806.19</v>
       </c>
       <c r="O165" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>425</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>426</v>
+        <v>364</v>
       </c>
       <c r="C166" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>108.476</v>
+        <v>97.107</v>
       </c>
       <c r="E166" s="1">
-        <v>107.973</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>539865.0</v>
+        <v>595518.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2515.0</v>
+        <v>-12876.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.465857205042</v>
+        <v>-2.1621512699868</v>
       </c>
       <c r="K166">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="L166" t="s">
-        <v>427</v>
+        <v>365</v>
       </c>
       <c r="M166" s="1">
-        <v>542380.0</v>
+        <v>582642.0</v>
       </c>
       <c r="N166" s="1">
-        <v>551164.25</v>
+        <v>588954.33</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>428</v>
+        <v>366</v>
       </c>
       <c r="B167" t="s">
-        <v>429</v>
+        <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.855</v>
+        <v>101.858</v>
       </c>
       <c r="E167" s="1">
-        <v>100.4</v>
+        <v>100.705752</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>602400.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I167" s="1">
-        <v>14730.0</v>
+        <v>5761.24</v>
       </c>
       <c r="J167" s="1">
-        <v>2.445219123506</v>
+        <v>1.144172976336</v>
       </c>
       <c r="K167">
-        <v>2.74</v>
+        <v>3.19</v>
       </c>
       <c r="L167" t="s">
-        <v>430</v>
+        <v>368</v>
       </c>
       <c r="M167" s="1">
-        <v>617130.0</v>
+        <v>509290.0</v>
       </c>
       <c r="N167" s="1">
-        <v>633564.25</v>
+        <v>525255.75</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>431</v>
+        <v>369</v>
       </c>
       <c r="B168" t="s">
-        <v>432</v>
+        <v>370</v>
       </c>
       <c r="C168" s="1">
-        <v>1042000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.891</v>
+        <v>110.242</v>
       </c>
       <c r="E168" s="1">
-        <v>99.228</v>
+        <v>104.89389286</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1033955.76</v>
+        <v>1468514.5</v>
       </c>
       <c r="I168" s="1">
-        <v>6908.46</v>
+        <v>74873.5</v>
       </c>
       <c r="J168" s="1">
-        <v>0.66815818115854</v>
+        <v>5.098587722491</v>
       </c>
       <c r="K168">
-        <v>2.25</v>
+        <v>3.69</v>
       </c>
       <c r="L168" t="s">
-        <v>433</v>
+        <v>371</v>
       </c>
       <c r="M168" s="1">
-        <v>1040864.22</v>
+        <v>1543388.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1064337.77</v>
+        <v>1594990.24</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>434</v>
+        <v>372</v>
       </c>
       <c r="B169" t="s">
-        <v>435</v>
+        <v>373</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.527</v>
+        <v>104.917</v>
       </c>
       <c r="E169" s="1">
-        <v>99.517</v>
+        <v>106.65</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>497585.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I169" s="1">
-        <v>5050.0</v>
+        <v>-5199.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.0149019765467</v>
+        <v>-1.6249413970933</v>
       </c>
       <c r="K169">
-        <v>2.31</v>
+        <v>4.18</v>
       </c>
       <c r="L169" t="s">
-        <v>436</v>
+        <v>374</v>
       </c>
       <c r="M169" s="1">
-        <v>502635.0</v>
+        <v>314751.0</v>
       </c>
       <c r="N169" s="1">
-        <v>514193.22</v>
+        <v>327285.25</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>437</v>
+        <v>375</v>
       </c>
       <c r="B170" t="s">
-        <v>438</v>
+        <v>376</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>92.368</v>
+        <v>108.282</v>
       </c>
       <c r="E170" s="1">
-        <v>81.26785667</v>
+        <v>111.15333333</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>487607.14</v>
+        <v>333460.0</v>
       </c>
       <c r="I170" s="1">
-        <v>66600.86</v>
+        <v>-8614.0</v>
       </c>
       <c r="J170" s="1">
-        <v>13.658713036893</v>
+        <v>-2.5832183770167</v>
       </c>
       <c r="K170">
-        <v>0.87</v>
+        <v>4.88</v>
       </c>
       <c r="L170" t="s">
-        <v>439</v>
+        <v>377</v>
       </c>
       <c r="M170" s="1">
-        <v>554208.0</v>
+        <v>324846.0</v>
       </c>
       <c r="N170" s="1">
-        <v>559416.9</v>
+        <v>339481.27</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>440</v>
+        <v>378</v>
       </c>
       <c r="B171" t="s">
-        <v>441</v>
+        <v>379</v>
       </c>
       <c r="C171" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.979</v>
+        <v>97.492</v>
       </c>
       <c r="E171" s="1">
-        <v>99.68141667</v>
+        <v>99.433</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1196177.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I171" s="1">
-        <v>51571.0</v>
+        <v>-11646.0</v>
       </c>
       <c r="J171" s="1">
-        <v>4.311318475443</v>
+        <v>-1.9520682268462</v>
       </c>
       <c r="K171">
-        <v>0.52</v>
+        <v>2.56</v>
       </c>
       <c r="L171" t="s">
-        <v>442</v>
+        <v>380</v>
       </c>
       <c r="M171" s="1">
-        <v>1247748.0</v>
+        <v>584952.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1253990.47</v>
+        <v>600288.99</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>443</v>
+        <v>381</v>
       </c>
       <c r="B172" t="s">
-        <v>444</v>
+        <v>382</v>
       </c>
       <c r="C172" s="1">
-        <v>324000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>94.469</v>
+        <v>95.57</v>
       </c>
       <c r="E172" s="1">
-        <v>88.76264198</v>
+        <v>98.803</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>287590.96</v>
+        <v>253923.71</v>
       </c>
       <c r="I172" s="1">
-        <v>18488.6</v>
+        <v>-8308.81</v>
       </c>
       <c r="J172" s="1">
-        <v>6.4287834360301</v>
+        <v>-3.2721678491544</v>
       </c>
       <c r="K172">
-        <v>1.31</v>
+        <v>1.22</v>
       </c>
       <c r="L172" t="s">
-        <v>445</v>
+        <v>383</v>
       </c>
       <c r="M172" s="1">
-        <v>306079.56</v>
+        <v>245614.9</v>
       </c>
       <c r="N172" s="1">
-        <v>310323.74</v>
+        <v>248744.67</v>
       </c>
       <c r="O172" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>446</v>
+        <v>384</v>
       </c>
       <c r="B173" t="s">
-        <v>447</v>
+        <v>385</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>104.447</v>
+        <v>98.378</v>
       </c>
       <c r="E173" s="1">
-        <v>102.316</v>
+        <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>204632.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I173" s="1">
-        <v>4262.0</v>
+        <v>-4879.76</v>
       </c>
       <c r="J173" s="1">
-        <v>2.0827632041909</v>
+        <v>-1.3517036680505</v>
       </c>
       <c r="K173">
-        <v>3.25</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.22</v>
+      </c>
+      <c r="L173">
+        <v>781.03</v>
       </c>
       <c r="M173" s="1">
-        <v>208894.0</v>
+        <v>356128.36</v>
       </c>
       <c r="N173" s="1">
-        <v>215403.59</v>
+        <v>356909.39</v>
       </c>
       <c r="O173" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>449</v>
+        <v>386</v>
       </c>
       <c r="B174" t="s">
-        <v>450</v>
+        <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.048</v>
+        <v>98.751</v>
       </c>
       <c r="E174" s="1">
-        <v>100.33</v>
+        <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1003300.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-2820.0</v>
+        <v>-6245.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.2810724608791</v>
+        <v>-1.249</v>
       </c>
       <c r="K174">
-        <v>2.93</v>
+        <v>3.38</v>
       </c>
       <c r="L174" t="s">
-        <v>451</v>
+        <v>388</v>
       </c>
       <c r="M174" s="1">
-        <v>1000480.0</v>
+        <v>493755.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1029740.27</v>
+        <v>510638.56</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>452</v>
+        <v>389</v>
       </c>
       <c r="B175" t="s">
-        <v>453</v>
+        <v>390</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>91.084</v>
+        <v>98.163</v>
       </c>
       <c r="E175" s="1">
-        <v>89.875</v>
+        <v>97.68761538</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>179750.0</v>
+        <v>1269939.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2418.0</v>
+        <v>6180.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.3452016689847</v>
+        <v>0.48663754715778</v>
       </c>
       <c r="K175">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>57.53</v>
+        <v>2.92</v>
+      </c>
+      <c r="L175" t="s">
+        <v>391</v>
       </c>
       <c r="M175" s="1">
-        <v>182168.0</v>
+        <v>1276119.0</v>
       </c>
       <c r="N175" s="1">
-        <v>182225.53</v>
+        <v>1314014.89</v>
       </c>
       <c r="O175" s="1">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>454</v>
+        <v>392</v>
       </c>
       <c r="B176" t="s">
-        <v>455</v>
+        <v>393</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>91.43</v>
+        <v>100.209</v>
       </c>
       <c r="E176" s="1">
-        <v>89.875</v>
+        <v>100.35519714</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>89875.0</v>
+        <v>702486.38</v>
       </c>
       <c r="I176" s="1">
-        <v>1555.0</v>
+        <v>-1023.38</v>
       </c>
       <c r="J176" s="1">
-        <v>1.7301808066759</v>
+        <v>-0.14567969275077</v>
       </c>
       <c r="K176">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>110.96</v>
+        <v>2.89</v>
+      </c>
+      <c r="L176" t="s">
+        <v>394</v>
       </c>
       <c r="M176" s="1">
-        <v>91430.0</v>
+        <v>701463.0</v>
       </c>
       <c r="N176" s="1">
-        <v>91540.96</v>
+        <v>721681.21</v>
       </c>
       <c r="O176" s="1">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>456</v>
+        <v>395</v>
       </c>
       <c r="B177" t="s">
-        <v>457</v>
+        <v>396</v>
       </c>
       <c r="C177" s="1">
-        <v>4749722.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.831</v>
+        <v>98.935</v>
       </c>
       <c r="E177" s="1">
-        <v>99.67400008</v>
+        <v>100.93515957</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4734237.91</v>
+        <v>1208193.86</v>
       </c>
       <c r="I177" s="1">
-        <v>149948.72</v>
+        <v>-23941.91</v>
       </c>
       <c r="J177" s="1">
-        <v>3.1673254038051</v>
+        <v>-1.9816281801002</v>
       </c>
       <c r="K177">
-        <v>0.68</v>
+        <v>1.98</v>
       </c>
       <c r="L177" t="s">
-        <v>458</v>
+        <v>397</v>
       </c>
       <c r="M177" s="1">
-        <v>4884186.63</v>
+        <v>1184251.95</v>
       </c>
       <c r="N177" s="1">
-        <v>4916686.44</v>
+        <v>1207902.05</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>459</v>
+        <v>398</v>
       </c>
       <c r="B178" t="s">
-        <v>460</v>
+        <v>399</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.618</v>
+        <v>90.153</v>
       </c>
       <c r="E178" s="1">
-        <v>99.766</v>
+        <v>81.011</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>399064.0</v>
+        <v>2049578.3</v>
       </c>
       <c r="I178" s="1">
-        <v>3408.0</v>
+        <v>231292.6</v>
       </c>
       <c r="J178" s="1">
-        <v>0.8539983561534</v>
+        <v>11.284887237536</v>
       </c>
       <c r="K178">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>402472.0</v>
+        <v>2280870.9</v>
       </c>
       <c r="N178" s="1">
-        <v>410296.66</v>
+        <v>2280870.9</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.38</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>462</v>
+        <v>400</v>
       </c>
       <c r="B179" t="s">
-        <v>463</v>
+        <v>401</v>
       </c>
       <c r="C179" s="1">
-        <v>520000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.258</v>
+        <v>87.348</v>
       </c>
       <c r="E179" s="1">
-        <v>99.945</v>
+        <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>519714.0</v>
+        <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>1627.6</v>
+        <v>17205.7</v>
       </c>
       <c r="J179" s="1">
-        <v>0.3131722447346</v>
+        <v>0.56761268781302</v>
       </c>
       <c r="K179">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>521341.6</v>
+        <v>3048445.2</v>
       </c>
       <c r="N179" s="1">
-        <v>524891.99</v>
+        <v>3048445.2</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>465</v>
+        <v>402</v>
       </c>
       <c r="B180" t="s">
-        <v>466</v>
+        <v>403</v>
       </c>
       <c r="C180" s="1">
-        <v>461000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.244</v>
+        <v>98.56</v>
       </c>
       <c r="E180" s="1">
-        <v>99.682</v>
+        <v>99.799</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>459534.02</v>
+        <v>718552.8</v>
       </c>
       <c r="I180" s="1">
-        <v>2590.82</v>
+        <v>-8920.8</v>
       </c>
       <c r="J180" s="1">
-        <v>0.56379286129893</v>
+        <v>-1.2414954057656</v>
       </c>
       <c r="K180">
-        <v>0.62</v>
+        <v>1.21</v>
       </c>
       <c r="L180" t="s">
-        <v>467</v>
+        <v>404</v>
       </c>
       <c r="M180" s="1">
-        <v>462124.84</v>
+        <v>709632.0</v>
       </c>
       <c r="N180" s="1">
-        <v>464972.94</v>
+        <v>718323.78</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>468</v>
+        <v>405</v>
       </c>
       <c r="B181" t="s">
-        <v>469</v>
+        <v>406</v>
       </c>
       <c r="C181" s="1">
-        <v>4440000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.622</v>
+        <v>100.6</v>
       </c>
       <c r="E181" s="1">
-        <v>105.111</v>
+        <v>99.7472004</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>4666928.4</v>
+        <v>492751.17</v>
       </c>
       <c r="I181" s="1">
-        <v>-332511.6</v>
+        <v>4212.83</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.124848969185</v>
+        <v>0.85496093291874</v>
       </c>
       <c r="K181">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="L181" t="s">
-        <v>470</v>
+        <v>407</v>
       </c>
       <c r="M181" s="1">
-        <v>4334416.8</v>
+        <v>496964.0</v>
       </c>
       <c r="N181" s="1">
-        <v>4344269.95</v>
+        <v>499293.58</v>
       </c>
       <c r="O181" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>471</v>
+        <v>408</v>
       </c>
       <c r="B182" t="s">
-        <v>472</v>
+        <v>409</v>
       </c>
       <c r="C182" s="1">
-        <v>810000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.198</v>
+        <v>99.912</v>
       </c>
       <c r="E182" s="1">
-        <v>99.998</v>
+        <v>99.991</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>809983.8</v>
+        <v>499955.0</v>
       </c>
       <c r="I182" s="1">
-        <v>1620.0</v>
+        <v>-395.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.20000400008</v>
+        <v>-0.079007110639958</v>
       </c>
       <c r="K182">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>513.41</v>
+        <v>2.62</v>
+      </c>
+      <c r="L182" t="s">
+        <v>410</v>
       </c>
       <c r="M182" s="1">
-        <v>811603.8</v>
+        <v>499560.0</v>
       </c>
       <c r="N182" s="1">
-        <v>812117.21</v>
+        <v>512649.04</v>
       </c>
       <c r="O182" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>411</v>
       </c>
       <c r="B183" t="s">
-        <v>474</v>
+        <v>412</v>
       </c>
       <c r="C183" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.731</v>
+        <v>101.107</v>
       </c>
       <c r="E183" s="1">
-        <v>100.120285</v>
+        <v>102.64</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>400481.14</v>
+        <v>821120.0</v>
       </c>
       <c r="I183" s="1">
-        <v>10442.86</v>
+        <v>-12264.0</v>
       </c>
       <c r="J183" s="1">
-        <v>2.6075784742323</v>
+        <v>-1.4935697583788</v>
       </c>
       <c r="K183">
-        <v>1.96</v>
+        <v>0.65</v>
       </c>
       <c r="L183" t="s">
-        <v>475</v>
+        <v>413</v>
       </c>
       <c r="M183" s="1">
-        <v>410924.0</v>
+        <v>808856.0</v>
       </c>
       <c r="N183" s="1">
-        <v>418749.75</v>
+        <v>814034.08</v>
       </c>
       <c r="O183" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>476</v>
+        <v>414</v>
       </c>
       <c r="B184" t="s">
-        <v>477</v>
+        <v>415</v>
       </c>
       <c r="C184" s="1">
-        <v>17788730.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>84.076</v>
+        <v>106.342</v>
       </c>
       <c r="E184" s="1">
-        <v>82.12341516</v>
+        <v>100.465874</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>14608712.59</v>
+        <v>502329.37</v>
       </c>
       <c r="I184" s="1">
-        <v>347340.04</v>
+        <v>29380.63</v>
       </c>
       <c r="J184" s="1">
-        <v>2.3776225171119</v>
+        <v>5.8488775999699</v>
       </c>
       <c r="K184">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.95</v>
+      </c>
+      <c r="L184" t="s">
+        <v>416</v>
       </c>
       <c r="M184" s="1">
-        <v>14956052.63</v>
+        <v>531710.0</v>
       </c>
       <c r="N184" s="1">
-        <v>14956052.63</v>
+        <v>541460.0</v>
       </c>
       <c r="O184" s="1">
-        <v>2.42</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>478</v>
+        <v>417</v>
       </c>
       <c r="B185" t="s">
-        <v>479</v>
+        <v>418</v>
       </c>
       <c r="C185" s="1">
-        <v>5848000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>91.41</v>
+        <v>102.907</v>
       </c>
       <c r="E185" s="1">
-        <v>84.5242907</v>
+        <v>103.02331707</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>4942980.52</v>
+        <v>126718.68</v>
       </c>
       <c r="I185" s="1">
-        <v>402676.28</v>
+        <v>-143.07</v>
       </c>
       <c r="J185" s="1">
-        <v>8.1464266017379</v>
+        <v>-0.11290363820078</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.8</v>
+      </c>
+      <c r="L185" t="s">
+        <v>419</v>
       </c>
       <c r="M185" s="1">
-        <v>5345656.8</v>
+        <v>126575.61</v>
       </c>
       <c r="N185" s="1">
-        <v>5345656.8</v>
+        <v>130017.08</v>
       </c>
       <c r="O185" s="1">
-        <v>0.87</v>
+        <v>0.02</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>480</v>
+        <v>420</v>
       </c>
       <c r="B186" t="s">
-        <v>481</v>
+        <v>421</v>
       </c>
       <c r="C186" s="1">
-        <v>17445612.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>88.619</v>
+        <v>98.916</v>
       </c>
       <c r="E186" s="1">
-        <v>85.24267627</v>
+        <v>99.459</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>14871106.56</v>
+        <v>1077140.97</v>
       </c>
       <c r="I186" s="1">
-        <v>589020.34</v>
+        <v>-5880.69</v>
       </c>
       <c r="J186" s="1">
-        <v>3.9608373299155</v>
+        <v>-0.54595360902482</v>
       </c>
       <c r="K186">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L186" t="s">
+        <v>422</v>
       </c>
       <c r="M186" s="1">
-        <v>15460126.9</v>
+        <v>1071260.28</v>
       </c>
       <c r="N186" s="1">
-        <v>15460126.9</v>
+        <v>1077335.46</v>
       </c>
       <c r="O186" s="1">
-        <v>2.5</v>
+        <v>0.18</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>482</v>
+        <v>423</v>
       </c>
       <c r="B187" t="s">
-        <v>483</v>
+        <v>424</v>
       </c>
       <c r="C187" s="1">
-        <v>4110000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.521</v>
+        <v>98.054</v>
       </c>
       <c r="E187" s="1">
-        <v>115.1136129</v>
+        <v>99.292</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4731169.49</v>
+        <v>794336.0</v>
       </c>
       <c r="I187" s="1">
-        <v>138537.44</v>
+        <v>-9904.0</v>
       </c>
       <c r="J187" s="1">
-        <v>2.928185944148</v>
+        <v>-1.2468275389759</v>
       </c>
       <c r="K187">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="L187" t="s">
-        <v>484</v>
+        <v>425</v>
       </c>
       <c r="M187" s="1">
-        <v>4869706.93</v>
+        <v>784432.0</v>
       </c>
       <c r="N187" s="1">
-        <v>4872664.96</v>
+        <v>788344.33</v>
       </c>
       <c r="O187" s="1">
-        <v>0.79</v>
+        <v>0.13</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>485</v>
+        <v>426</v>
       </c>
       <c r="B188" t="s">
-        <v>486</v>
+        <v>427</v>
       </c>
       <c r="C188" s="1">
-        <v>6000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.024</v>
+        <v>100.614</v>
       </c>
       <c r="E188" s="1">
-        <v>95.511</v>
+        <v>103.004</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>5730660.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I188" s="1">
-        <v>270780.0</v>
+        <v>-16730.0</v>
       </c>
       <c r="J188" s="1">
-        <v>4.7251101967313</v>
+        <v>-2.320298240845</v>
       </c>
       <c r="K188">
-        <v>1.88</v>
+        <v>0.41</v>
       </c>
       <c r="L188" t="s">
-        <v>487</v>
+        <v>428</v>
       </c>
       <c r="M188" s="1">
-        <v>6001440.0</v>
+        <v>704298.0</v>
       </c>
       <c r="N188" s="1">
-        <v>6114453.7</v>
+        <v>707174.71</v>
       </c>
       <c r="O188" s="1">
-        <v>0.99</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>488</v>
+        <v>429</v>
       </c>
       <c r="B189" t="s">
-        <v>489</v>
+        <v>430</v>
       </c>
       <c r="C189" s="1">
-        <v>1350400.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.6</v>
+        <v>88.308</v>
       </c>
       <c r="E189" s="1">
-        <v>98.725</v>
+        <v>86.92</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1333182.4</v>
+        <v>434600.0</v>
       </c>
       <c r="I189" s="1">
-        <v>38824.0</v>
+        <v>6940.0</v>
       </c>
       <c r="J189" s="1">
-        <v>2.9121296530767</v>
+        <v>1.596870685688</v>
       </c>
       <c r="K189">
-        <v>3.09</v>
+        <v>0.92</v>
       </c>
       <c r="L189" t="s">
-        <v>490</v>
+        <v>431</v>
       </c>
       <c r="M189" s="1">
-        <v>1372006.4</v>
+        <v>441540.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1413720.81</v>
+        <v>446160.96</v>
       </c>
       <c r="O189" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>491</v>
+        <v>432</v>
       </c>
       <c r="B190" t="s">
-        <v>492</v>
+        <v>433</v>
       </c>
       <c r="C190" s="1">
-        <v>8000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>117.417</v>
+        <v>103.673</v>
       </c>
       <c r="E190" s="1">
-        <v>116.988</v>
+        <v>105.478</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>9359040.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I190" s="1">
-        <v>34320.0</v>
+        <v>-5415.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.36670427736178</v>
+        <v>-1.7112573238021</v>
       </c>
       <c r="K190">
-        <v>1.92</v>
+        <v>3.9</v>
       </c>
       <c r="L190" t="s">
-        <v>493</v>
+        <v>434</v>
       </c>
       <c r="M190" s="1">
-        <v>9393360.0</v>
+        <v>311019.0</v>
       </c>
       <c r="N190" s="1">
-        <v>9547113.42</v>
+        <v>322708.96</v>
       </c>
       <c r="O190" s="1">
-        <v>1.55</v>
+        <v>0.05</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>494</v>
+        <v>435</v>
       </c>
       <c r="B191" t="s">
-        <v>495</v>
+        <v>436</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>84.461</v>
+        <v>98.451</v>
       </c>
       <c r="E191" s="1">
-        <v>81.75</v>
+        <v>99.74</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>163500.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I191" s="1">
-        <v>5422.0</v>
+        <v>-6445.0</v>
       </c>
       <c r="J191" s="1">
-        <v>3.3162079510703</v>
+        <v>-1.2923601363545</v>
       </c>
       <c r="K191">
-        <v>1.43</v>
+        <v>1.78</v>
       </c>
       <c r="L191" t="s">
-        <v>496</v>
+        <v>437</v>
       </c>
       <c r="M191" s="1">
-        <v>168922.0</v>
+        <v>492255.0</v>
       </c>
       <c r="N191" s="1">
-        <v>171782.27</v>
+        <v>501131.71</v>
       </c>
       <c r="O191" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>497</v>
+        <v>438</v>
       </c>
       <c r="B192" t="s">
-        <v>498</v>
+        <v>439</v>
       </c>
       <c r="C192" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>95.643</v>
+        <v>99.244</v>
       </c>
       <c r="E192" s="1">
-        <v>95.643</v>
+        <v>99.95246154</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1912860.0</v>
+        <v>1299382.0</v>
       </c>
       <c r="I192" s="1">
-        <v>0.0</v>
+        <v>-9210.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.0</v>
+        <v>-0.70879849035926</v>
       </c>
       <c r="K192">
-        <v>0.9</v>
+        <v>0.19</v>
       </c>
       <c r="L192" t="s">
-        <v>499</v>
+        <v>440</v>
       </c>
       <c r="M192" s="1">
-        <v>1912860.0</v>
+        <v>1290172.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1930838.08</v>
+        <v>1292696.32</v>
       </c>
       <c r="O192" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>500</v>
+        <v>441</v>
       </c>
       <c r="B193" t="s">
-        <v>501</v>
+        <v>442</v>
       </c>
       <c r="C193" s="1">
-        <v>662000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>105.167</v>
+        <v>99.895</v>
       </c>
       <c r="E193" s="1">
-        <v>101.86053474</v>
+        <v>100.91</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>674316.74</v>
+        <v>807280.0</v>
       </c>
       <c r="I193" s="1">
-        <v>21888.8</v>
+        <v>-8120.0</v>
       </c>
       <c r="J193" s="1">
-        <v>3.2460709784544</v>
+        <v>-1.005846794173</v>
       </c>
       <c r="K193">
-        <v>0.99</v>
+        <v>2.67</v>
       </c>
       <c r="L193" t="s">
-        <v>502</v>
+        <v>443</v>
       </c>
       <c r="M193" s="1">
-        <v>696205.54</v>
+        <v>799160.0</v>
       </c>
       <c r="N193" s="1">
-        <v>702789.27</v>
+        <v>820538.08</v>
       </c>
       <c r="O193" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>503</v>
+        <v>444</v>
       </c>
       <c r="B194" t="s">
-        <v>504</v>
+        <v>445</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>6830433.57</v>
       </c>
       <c r="D194" s="1">
-        <v>100.979</v>
+        <v>89.484</v>
       </c>
       <c r="E194" s="1">
-        <v>99.24</v>
+        <v>87.34060304</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>297720.0</v>
+        <v>5965741.87</v>
       </c>
       <c r="I194" s="1">
-        <v>5217.0</v>
+        <v>146403.3</v>
       </c>
       <c r="J194" s="1">
-        <v>1.7523176138654</v>
+        <v>2.4540669574763</v>
       </c>
       <c r="K194">
-        <v>0.35</v>
+        <v>0.07</v>
       </c>
       <c r="L194" t="s">
-        <v>505</v>
+        <v>446</v>
       </c>
       <c r="M194" s="1">
-        <v>302937.0</v>
+        <v>6112145.17</v>
       </c>
       <c r="N194" s="1">
-        <v>303984.95</v>
+        <v>6117085.54</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>1.02</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>506</v>
+        <v>447</v>
       </c>
       <c r="B195" t="s">
-        <v>507</v>
+        <v>448</v>
       </c>
       <c r="C195" s="1">
-        <v>900000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>90.36</v>
+        <v>98.507</v>
       </c>
       <c r="E195" s="1">
-        <v>85.37902778</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>768411.25</v>
+        <v>607000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>44828.75</v>
+        <v>-9062.51</v>
       </c>
       <c r="J195" s="1">
-        <v>5.8339528475149</v>
+        <v>-1.493</v>
       </c>
       <c r="K195">
-        <v>1.57</v>
+        <v>1.13</v>
       </c>
       <c r="L195" t="s">
-        <v>508</v>
+        <v>449</v>
       </c>
       <c r="M195" s="1">
-        <v>813240.0</v>
+        <v>597937.49</v>
       </c>
       <c r="N195" s="1">
-        <v>827335.48</v>
+        <v>604816.53</v>
       </c>
       <c r="O195" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>509</v>
+        <v>450</v>
       </c>
       <c r="B196" t="s">
-        <v>510</v>
+        <v>451</v>
       </c>
       <c r="C196" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>103.308</v>
+        <v>105.394</v>
       </c>
       <c r="E196" s="1">
-        <v>99.858</v>
+        <v>100.6308</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>699006.0</v>
+        <v>1006308.0</v>
       </c>
       <c r="I196" s="1">
-        <v>24150.0</v>
+        <v>47632.0</v>
       </c>
       <c r="J196" s="1">
-        <v>3.4549059664724</v>
+        <v>4.7333420781709</v>
       </c>
       <c r="K196">
-        <v>2.8</v>
+        <v>1.56</v>
       </c>
       <c r="L196" t="s">
-        <v>511</v>
+        <v>452</v>
       </c>
       <c r="M196" s="1">
-        <v>723156.0</v>
+        <v>1053940.0</v>
       </c>
       <c r="N196" s="1">
-        <v>742775.18</v>
+        <v>1069556.44</v>
       </c>
       <c r="O196" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>512</v>
+        <v>453</v>
       </c>
       <c r="B197" t="s">
-        <v>513</v>
+        <v>454</v>
       </c>
       <c r="C197" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.195</v>
+        <v>98.742</v>
       </c>
       <c r="E197" s="1">
-        <v>99.67</v>
+        <v>100.028</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>398680.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I197" s="1">
-        <v>2100.0</v>
+        <v>-7716.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.52673823617939</v>
+        <v>-1.2856400207942</v>
       </c>
       <c r="K197">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>479.45</v>
+        <v>0.55</v>
+      </c>
+      <c r="L197" t="s">
+        <v>455</v>
       </c>
       <c r="M197" s="1">
-        <v>400780.0</v>
+        <v>592452.0</v>
       </c>
       <c r="N197" s="1">
-        <v>401259.45</v>
+        <v>595744.91</v>
       </c>
       <c r="O197" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>514</v>
+        <v>456</v>
       </c>
       <c r="B198" t="s">
-        <v>515</v>
+        <v>457</v>
       </c>
       <c r="C198" s="1">
-        <v>400000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.885</v>
+        <v>102.5</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>100.08714286</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>400000.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I198" s="1">
-        <v>-460.0</v>
+        <v>20774.7</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.115</v>
+        <v>2.4107563409029</v>
       </c>
       <c r="K198">
-        <v>1.14</v>
+        <v>3.45</v>
       </c>
       <c r="L198" t="s">
-        <v>516</v>
+        <v>458</v>
       </c>
       <c r="M198" s="1">
-        <v>399540.0</v>
+        <v>882525.0</v>
       </c>
       <c r="N198" s="1">
-        <v>404101.64</v>
+        <v>912202.96</v>
       </c>
       <c r="O198" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>517</v>
+        <v>459</v>
       </c>
       <c r="B199" t="s">
-        <v>518</v>
+        <v>460</v>
       </c>
       <c r="C199" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>94.635</v>
+        <v>94.469</v>
       </c>
       <c r="E199" s="1">
-        <v>94.5</v>
+        <v>99.602</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>567000.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I199" s="1">
-        <v>810.0</v>
+        <v>-10266.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.14285714285714</v>
+        <v>-5.1535109736752</v>
       </c>
       <c r="K199">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="L199">
-        <v>450.0</v>
+        <v>373.97</v>
       </c>
       <c r="M199" s="1">
-        <v>567810.0</v>
+        <v>188938.0</v>
       </c>
       <c r="N199" s="1">
-        <v>568260.0</v>
+        <v>189311.97</v>
       </c>
       <c r="O199" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>519</v>
+        <v>461</v>
       </c>
       <c r="B200" t="s">
-        <v>520</v>
+        <v>462</v>
       </c>
       <c r="C200" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.128</v>
+        <v>101.739</v>
       </c>
       <c r="E200" s="1">
-        <v>98.7725</v>
+        <v>99.406</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>987725.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I200" s="1">
-        <v>13555.0</v>
+        <v>11665.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.3723455415222</v>
+        <v>2.3469408285214</v>
       </c>
       <c r="K200">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.06</v>
+      </c>
+      <c r="L200">
+        <v>282.53</v>
       </c>
       <c r="M200" s="1">
-        <v>1001280.0</v>
+        <v>508695.0</v>
       </c>
       <c r="N200" s="1">
-        <v>1034601.92</v>
+        <v>508977.53</v>
       </c>
       <c r="O200" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="B201" t="s">
-        <v>523</v>
+        <v>464</v>
       </c>
       <c r="C201" s="1">
-        <v>532000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.948</v>
+        <v>99.173</v>
       </c>
       <c r="E201" s="1">
-        <v>99.628</v>
+        <v>100.19733333</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>530020.96</v>
+        <v>300592.0</v>
       </c>
       <c r="I201" s="1">
-        <v>1702.4</v>
+        <v>-3073.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.32119484482274</v>
+        <v>-1.022315963166</v>
       </c>
       <c r="K201">
-        <v>1.3</v>
+        <v>0.61</v>
       </c>
       <c r="L201" t="s">
-        <v>524</v>
+        <v>465</v>
       </c>
       <c r="M201" s="1">
-        <v>531723.36</v>
+        <v>297519.0</v>
       </c>
       <c r="N201" s="1">
-        <v>538639.36</v>
+        <v>299360.1</v>
       </c>
       <c r="O201" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>525</v>
+        <v>466</v>
       </c>
       <c r="B202" t="s">
-        <v>526</v>
+        <v>467</v>
       </c>
       <c r="C202" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.912</v>
+        <v>100.367</v>
       </c>
       <c r="E202" s="1">
-        <v>99.736</v>
+        <v>102.46222222</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>398944.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I202" s="1">
-        <v>4704.0</v>
+        <v>-18857.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.179112857945</v>
+        <v>-2.0448729070877</v>
       </c>
       <c r="K202">
-        <v>1.04</v>
+        <v>0.57</v>
       </c>
       <c r="L202" t="s">
-        <v>527</v>
+        <v>468</v>
       </c>
       <c r="M202" s="1">
-        <v>403648.0</v>
+        <v>903303.0</v>
       </c>
       <c r="N202" s="1">
-        <v>407812.38</v>
+        <v>908431.77</v>
       </c>
       <c r="O202" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>528</v>
+        <v>469</v>
       </c>
       <c r="B203" t="s">
-        <v>529</v>
+        <v>470</v>
       </c>
       <c r="C203" s="1">
-        <v>391000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.205</v>
+        <v>98.342</v>
       </c>
       <c r="E203" s="1">
-        <v>99.594</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>389412.54</v>
+        <v>611101.92</v>
       </c>
       <c r="I203" s="1">
-        <v>2389.01</v>
+        <v>-7282.04</v>
       </c>
       <c r="J203" s="1">
-        <v>0.6134907725365</v>
+        <v>-1.1916244674865</v>
       </c>
       <c r="K203">
-        <v>2.4</v>
+        <v>1.07</v>
       </c>
       <c r="L203" t="s">
-        <v>530</v>
+        <v>471</v>
       </c>
       <c r="M203" s="1">
-        <v>391801.55</v>
+        <v>603819.88</v>
       </c>
       <c r="N203" s="1">
-        <v>401201.62</v>
+        <v>610405.66</v>
       </c>
       <c r="O203" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>531</v>
+        <v>472</v>
       </c>
       <c r="B204" t="s">
-        <v>532</v>
+        <v>473</v>
       </c>
       <c r="C204" s="1">
-        <v>1500000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.455</v>
+        <v>87.086</v>
       </c>
       <c r="E204" s="1">
-        <v>100.0</v>
+        <v>87.49698395</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>1500000.0</v>
+        <v>12052531.92</v>
       </c>
       <c r="I204" s="1">
-        <v>6825.0</v>
+        <v>-56612.2</v>
       </c>
       <c r="J204" s="1">
-        <v>0.455</v>
+        <v>-0.46971209349015</v>
       </c>
       <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>11995919.72</v>
+      </c>
+      <c r="N204" s="1">
+        <v>11995919.72</v>
+      </c>
+      <c r="O204" s="1">
         <v>2.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>534</v>
+        <v>474</v>
       </c>
       <c r="B205" t="s">
-        <v>535</v>
+        <v>475</v>
       </c>
       <c r="C205" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.14</v>
+        <v>98.267</v>
       </c>
       <c r="E205" s="1">
-        <v>98.82</v>
+        <v>99.46</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>395280.0</v>
+        <v>795680.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1280.0</v>
+        <v>-9544.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.32382108884841</v>
+        <v>-1.1994771767545</v>
       </c>
       <c r="K205">
-        <v>1.32</v>
+        <v>1.51</v>
       </c>
       <c r="L205" t="s">
-        <v>536</v>
+        <v>476</v>
       </c>
       <c r="M205" s="1">
-        <v>396560.0</v>
+        <v>786136.0</v>
       </c>
       <c r="N205" s="1">
-        <v>401833.97</v>
+        <v>798193.53</v>
       </c>
       <c r="O205" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>537</v>
+        <v>477</v>
       </c>
       <c r="B206" t="s">
-        <v>538</v>
+        <v>478</v>
       </c>
       <c r="C206" s="1">
-        <v>1147000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>102.854</v>
+        <v>91.683</v>
       </c>
       <c r="E206" s="1">
-        <v>100.16669834</v>
+        <v>83.781</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>1148912.03</v>
+        <v>1172934.0</v>
       </c>
       <c r="I206" s="1">
-        <v>30823.35</v>
+        <v>110628.0</v>
       </c>
       <c r="J206" s="1">
-        <v>2.6828294242859</v>
+        <v>9.431732731765</v>
       </c>
       <c r="K206">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.0</v>
+      </c>
+      <c r="L206">
+        <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1179735.38</v>
+        <v>1283562.0</v>
       </c>
       <c r="N206" s="1">
-        <v>1199213.95</v>
+        <v>1283562.0</v>
       </c>
       <c r="O206" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>540</v>
+        <v>479</v>
       </c>
       <c r="B207" t="s">
-        <v>541</v>
+        <v>480</v>
       </c>
       <c r="C207" s="1">
-        <v>255000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>110.034</v>
+        <v>98.373</v>
       </c>
       <c r="E207" s="1">
-        <v>99.283</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>253171.65</v>
+        <v>502250.0</v>
       </c>
       <c r="I207" s="1">
-        <v>27415.05</v>
+        <v>-10385.0</v>
       </c>
       <c r="J207" s="1">
-        <v>10.828641358541</v>
+        <v>-2.0676953708313</v>
       </c>
       <c r="K207">
-        <v>2.51</v>
+        <v>1.26</v>
       </c>
       <c r="L207" t="s">
-        <v>542</v>
+        <v>481</v>
       </c>
       <c r="M207" s="1">
-        <v>280586.7</v>
+        <v>491865.0</v>
       </c>
       <c r="N207" s="1">
-        <v>286995.76</v>
+        <v>498181.78</v>
       </c>
       <c r="O207" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>543</v>
+        <v>482</v>
       </c>
       <c r="B208" t="s">
-        <v>544</v>
+        <v>483</v>
       </c>
       <c r="C208" s="1">
-        <v>420000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>101.557</v>
+        <v>96.255</v>
       </c>
       <c r="E208" s="1">
-        <v>99.115</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>416283.0</v>
+        <v>594462.0</v>
       </c>
       <c r="I208" s="1">
-        <v>10256.4</v>
+        <v>-16932.0</v>
       </c>
       <c r="J208" s="1">
-        <v>2.4638046713414</v>
+        <v>-2.8482897140608</v>
       </c>
       <c r="K208">
-        <v>3.16</v>
+        <v>1.62</v>
       </c>
       <c r="L208" t="s">
-        <v>545</v>
+        <v>484</v>
       </c>
       <c r="M208" s="1">
-        <v>426539.4</v>
+        <v>577530.0</v>
       </c>
       <c r="N208" s="1">
-        <v>439829.81</v>
+        <v>587253.29</v>
       </c>
       <c r="O208" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>546</v>
+        <v>485</v>
       </c>
       <c r="B209" t="s">
-        <v>547</v>
+        <v>486</v>
       </c>
       <c r="C209" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.588</v>
+        <v>94.219</v>
       </c>
       <c r="E209" s="1">
-        <v>89.447</v>
+        <v>92.475705</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1726327.1</v>
+        <v>554854.23</v>
       </c>
       <c r="I209" s="1">
-        <v>137821.3</v>
+        <v>10459.77</v>
       </c>
       <c r="J209" s="1">
-        <v>7.9834986081143</v>
+        <v>1.8851383722892</v>
       </c>
       <c r="K209">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="L209" t="s">
-        <v>548</v>
+        <v>487</v>
       </c>
       <c r="M209" s="1">
-        <v>1864148.4</v>
+        <v>565314.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1880725.25</v>
+        <v>567859.89</v>
       </c>
       <c r="O209" s="1">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>549</v>
+        <v>488</v>
       </c>
       <c r="B210" t="s">
-        <v>550</v>
+        <v>489</v>
       </c>
       <c r="C210" s="1">
-        <v>1770000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.258</v>
+        <v>103.721</v>
       </c>
       <c r="E210" s="1">
-        <v>95.049</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1682367.3</v>
+        <v>615710.48</v>
       </c>
       <c r="I210" s="1">
-        <v>92199.3</v>
+        <v>23210.88</v>
       </c>
       <c r="J210" s="1">
-        <v>5.4803311975928</v>
+        <v>3.7697717927426</v>
       </c>
       <c r="K210">
-        <v>1.87</v>
+        <v>4.57</v>
       </c>
       <c r="L210" t="s">
-        <v>551</v>
+        <v>490</v>
       </c>
       <c r="M210" s="1">
-        <v>1774566.6</v>
+        <v>638921.36</v>
       </c>
       <c r="N210" s="1">
-        <v>1807735.92</v>
+        <v>667059.06</v>
       </c>
       <c r="O210" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>552</v>
+        <v>491</v>
       </c>
       <c r="B211" t="s">
-        <v>553</v>
+        <v>492</v>
       </c>
       <c r="C211" s="1">
-        <v>720000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>103.285</v>
+        <v>104.231</v>
       </c>
       <c r="E211" s="1">
-        <v>101.22622222</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>728828.8</v>
+        <v>599766.0</v>
       </c>
       <c r="I211" s="1">
-        <v>14823.2</v>
+        <v>25620.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.0338383993607</v>
+        <v>4.2716659497204</v>
       </c>
       <c r="K211">
-        <v>2.3</v>
+        <v>3.21</v>
       </c>
       <c r="L211" t="s">
-        <v>554</v>
+        <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>743652.0</v>
+        <v>625386.0</v>
       </c>
       <c r="N211" s="1">
-        <v>760239.12</v>
+        <v>644618.88</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>555</v>
+        <v>494</v>
       </c>
       <c r="B212" t="s">
-        <v>556</v>
+        <v>495</v>
       </c>
       <c r="C212" s="1">
-        <v>4299000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>89.34</v>
+        <v>101.772</v>
       </c>
       <c r="E212" s="1">
-        <v>87.304</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>3753198.96</v>
+        <v>398444.0</v>
       </c>
       <c r="I212" s="1">
-        <v>87527.64</v>
+        <v>8644.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.3320810043068</v>
+        <v>2.1694391181697</v>
       </c>
       <c r="K212">
-        <v>0.22</v>
+        <v>2.63</v>
       </c>
       <c r="L212" t="s">
-        <v>557</v>
+        <v>496</v>
       </c>
       <c r="M212" s="1">
-        <v>3840726.6</v>
+        <v>407088.0</v>
       </c>
       <c r="N212" s="1">
-        <v>3850263.53</v>
+        <v>417608.55</v>
       </c>
       <c r="O212" s="1">
-        <v>0.62</v>
+        <v>0.07</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>497</v>
       </c>
       <c r="B213" t="s">
-        <v>559</v>
+        <v>498</v>
       </c>
       <c r="C213" s="1">
-        <v>12409000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>93.395</v>
+        <v>100.247</v>
       </c>
       <c r="E213" s="1">
-        <v>88.10022153</v>
+        <v>102.66742857</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>10932356.49</v>
+        <v>718672.0</v>
       </c>
       <c r="I213" s="1">
-        <v>657029.06</v>
+        <v>-16943.0</v>
       </c>
       <c r="J213" s="1">
-        <v>6.0099490956135</v>
+        <v>-2.3575428011666</v>
       </c>
       <c r="K213">
-        <v>0.06</v>
+        <v>3.32</v>
       </c>
       <c r="L213" t="s">
-        <v>560</v>
+        <v>499</v>
       </c>
       <c r="M213" s="1">
-        <v>11589385.55</v>
+        <v>701729.0</v>
       </c>
       <c r="N213" s="1">
-        <v>11596875.51</v>
+        <v>724987.22</v>
       </c>
       <c r="O213" s="1">
-        <v>1.88</v>
+        <v>0.12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>561</v>
+        <v>500</v>
       </c>
       <c r="B214" t="s">
-        <v>562</v>
+        <v>501</v>
       </c>
       <c r="C214" s="1">
-        <v>4570000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>95.655</v>
+        <v>96.822</v>
       </c>
       <c r="E214" s="1">
-        <v>82.641</v>
+        <v>98.434</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>3776693.7</v>
+        <v>393736.0</v>
       </c>
       <c r="I214" s="1">
-        <v>594739.8</v>
+        <v>-6448.0</v>
       </c>
       <c r="J214" s="1">
-        <v>15.747631321015</v>
+        <v>-1.6376455289839</v>
       </c>
       <c r="K214">
-        <v>0.54</v>
+        <v>2.67</v>
       </c>
       <c r="L214" t="s">
-        <v>563</v>
+        <v>502</v>
       </c>
       <c r="M214" s="1">
-        <v>4371433.5</v>
+        <v>387288.0</v>
       </c>
       <c r="N214" s="1">
-        <v>4396179.3</v>
+        <v>397974.3</v>
       </c>
       <c r="O214" s="1">
-        <v>0.71</v>
+        <v>0.07</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>564</v>
+        <v>503</v>
       </c>
       <c r="B215" t="s">
-        <v>565</v>
+        <v>504</v>
       </c>
       <c r="C215" s="1">
-        <v>8320000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>95.802</v>
+        <v>103.74</v>
       </c>
       <c r="E215" s="1">
-        <v>92.53365517</v>
+        <v>99.661</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>7698800.11</v>
+        <v>597966.0</v>
       </c>
       <c r="I215" s="1">
-        <v>271926.29</v>
+        <v>24474.0</v>
       </c>
       <c r="J215" s="1">
-        <v>3.5320606602942</v>
+        <v>4.092874845727</v>
       </c>
       <c r="K215">
-        <v>0.39</v>
+        <v>3.56</v>
       </c>
       <c r="L215" t="s">
-        <v>566</v>
+        <v>505</v>
       </c>
       <c r="M215" s="1">
-        <v>7970726.4</v>
+        <v>622440.0</v>
       </c>
       <c r="N215" s="1">
-        <v>8002783.54</v>
+        <v>643803.7</v>
       </c>
       <c r="O215" s="1">
-        <v>1.3</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
+        <v>506</v>
       </c>
       <c r="B216" t="s">
-        <v>568</v>
+        <v>507</v>
       </c>
       <c r="C216" s="1">
-        <v>8000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.19</v>
+        <v>95.964</v>
       </c>
       <c r="E216" s="1">
-        <v>101.129</v>
+        <v>99.104</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>8090320.0</v>
+        <v>495520.0</v>
       </c>
       <c r="I216" s="1">
-        <v>4880.0</v>
+        <v>-15700.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.060318998506858</v>
+        <v>-3.1683887633193</v>
       </c>
       <c r="K216">
-        <v>0.34</v>
+        <v>0.94</v>
       </c>
       <c r="L216" t="s">
-        <v>569</v>
+        <v>508</v>
       </c>
       <c r="M216" s="1">
-        <v>8095200.0</v>
+        <v>479820.0</v>
       </c>
       <c r="N216" s="1">
-        <v>8122348.8</v>
+        <v>484528.9</v>
       </c>
       <c r="O216" s="1">
-        <v>1.32</v>
+        <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>570</v>
+        <v>509</v>
       </c>
       <c r="B217" t="s">
-        <v>571</v>
+        <v>510</v>
       </c>
       <c r="C217" s="1">
-        <v>10871000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>103.982</v>
+        <v>103.077</v>
       </c>
       <c r="E217" s="1">
-        <v>100.49644715</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>10924968.77</v>
+        <v>500000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>378914.45</v>
+        <v>15385.0</v>
       </c>
       <c r="J217" s="1">
-        <v>3.4683343996415</v>
+        <v>3.077</v>
       </c>
       <c r="K217">
-        <v>1.7</v>
+        <v>3.98</v>
       </c>
       <c r="L217" t="s">
-        <v>572</v>
+        <v>511</v>
       </c>
       <c r="M217" s="1">
-        <v>11303883.22</v>
+        <v>515385.0</v>
       </c>
       <c r="N217" s="1">
-        <v>11488870.4</v>
+        <v>535283.9</v>
       </c>
       <c r="O217" s="1">
-        <v>1.86</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>573</v>
+        <v>512</v>
       </c>
       <c r="B218" t="s">
-        <v>574</v>
+        <v>513</v>
       </c>
       <c r="C218" s="1">
-        <v>432000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.357</v>
+        <v>107.097</v>
       </c>
       <c r="E218" s="1">
-        <v>99.406</v>
+        <v>109.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>429433.92</v>
+        <v>546500.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-4531.68</v>
+        <v>-11015.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.0552682936644</v>
+        <v>-2.0155535224154</v>
       </c>
       <c r="K218">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="L218" t="s">
-        <v>575</v>
+        <v>514</v>
       </c>
       <c r="M218" s="1">
-        <v>424902.24</v>
+        <v>535485.0</v>
       </c>
       <c r="N218" s="1">
-        <v>427676.21</v>
+        <v>539008.97</v>
       </c>
       <c r="O218" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>576</v>
+        <v>515</v>
       </c>
       <c r="B219" t="s">
-        <v>577</v>
+        <v>516</v>
       </c>
       <c r="C219" s="1">
-        <v>1148000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.063</v>
+        <v>98.668</v>
       </c>
       <c r="E219" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>1148000.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I219" s="1">
-        <v>723.24</v>
+        <v>-7104.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.063</v>
+        <v>-1.1857549172776</v>
       </c>
       <c r="K219">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>591.8</v>
+        <v>0.46</v>
+      </c>
+      <c r="L219" t="s">
+        <v>517</v>
       </c>
       <c r="M219" s="1">
-        <v>1148723.24</v>
+        <v>592008.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1149315.04</v>
+        <v>594769.64</v>
       </c>
       <c r="O219" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>578</v>
+        <v>518</v>
       </c>
       <c r="B220" t="s">
-        <v>579</v>
+        <v>519</v>
       </c>
       <c r="C220" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>105.009</v>
+        <v>100.208</v>
       </c>
       <c r="E220" s="1">
-        <v>101.11</v>
+        <v>99.653</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1112210.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I220" s="1">
-        <v>42889.0</v>
+        <v>3330.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.8561962219365</v>
+        <v>0.55693255596921</v>
       </c>
       <c r="K220">
-        <v>4.07</v>
+        <v>1.58</v>
       </c>
       <c r="L220" t="s">
-        <v>580</v>
+        <v>520</v>
       </c>
       <c r="M220" s="1">
-        <v>1155099.0</v>
+        <v>601248.0</v>
       </c>
       <c r="N220" s="1">
-        <v>1199905.16</v>
+        <v>610734.99</v>
       </c>
       <c r="O220" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="B221" t="s">
-        <v>582</v>
+        <v>522</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.798</v>
+        <v>99.431</v>
       </c>
       <c r="E221" s="1">
-        <v>98.69</v>
+        <v>101.72</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>592140.0</v>
+        <v>610320.0</v>
       </c>
       <c r="I221" s="1">
-        <v>24648.0</v>
+        <v>-13734.0</v>
       </c>
       <c r="J221" s="1">
-        <v>4.1625291316243</v>
+        <v>-2.2502949272513</v>
       </c>
       <c r="K221">
-        <v>1.63</v>
+        <v>3.2</v>
       </c>
       <c r="L221" t="s">
-        <v>583</v>
+        <v>523</v>
       </c>
       <c r="M221" s="1">
-        <v>616788.0</v>
+        <v>596586.0</v>
       </c>
       <c r="N221" s="1">
-        <v>626597.59</v>
+        <v>615801.12</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>584</v>
+        <v>524</v>
       </c>
       <c r="B222" t="s">
-        <v>585</v>
+        <v>525</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>85.4</v>
+        <v>100.935</v>
       </c>
       <c r="E222" s="1">
-        <v>85.3395</v>
+        <v>99.52</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>341358.0</v>
+        <v>398080.0</v>
       </c>
       <c r="I222" s="1">
-        <v>242.0</v>
+        <v>5660.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.07089331435033</v>
+        <v>1.4218247588424</v>
       </c>
       <c r="K222">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>2.8</v>
+      </c>
+      <c r="L222" t="s">
+        <v>526</v>
       </c>
       <c r="M222" s="1">
-        <v>341600.0</v>
+        <v>403740.0</v>
       </c>
       <c r="N222" s="1">
-        <v>342290.41</v>
+        <v>414958.08</v>
       </c>
       <c r="O222" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>586</v>
+        <v>527</v>
       </c>
       <c r="B223" t="s">
-        <v>587</v>
+        <v>528</v>
       </c>
       <c r="C223" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>97.513</v>
+        <v>105.037</v>
       </c>
       <c r="E223" s="1">
-        <v>97.92522727</v>
+        <v>100.710578</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>1077177.5</v>
+        <v>1007105.78</v>
       </c>
       <c r="I223" s="1">
-        <v>-4534.5</v>
+        <v>43264.22</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.42096126218752</v>
+        <v>4.2958963059471</v>
       </c>
       <c r="K223">
-        <v>0.42</v>
+        <v>2.59</v>
       </c>
       <c r="L223" t="s">
-        <v>588</v>
+        <v>529</v>
       </c>
       <c r="M223" s="1">
-        <v>1072643.0</v>
+        <v>1050370.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1077299.16</v>
+        <v>1076260.41</v>
       </c>
       <c r="O223" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>589</v>
+        <v>530</v>
       </c>
       <c r="B224" t="s">
-        <v>590</v>
+        <v>531</v>
       </c>
       <c r="C224" s="1">
-        <v>588000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.103</v>
+        <v>99.503</v>
       </c>
       <c r="E224" s="1">
-        <v>99.71992347</v>
+        <v>99.589</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>586353.15</v>
+        <v>298767.0</v>
       </c>
       <c r="I224" s="1">
-        <v>14012.49</v>
+        <v>-258.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.3897697147189</v>
+        <v>-0.086354918715922</v>
       </c>
       <c r="K224">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>0.26</v>
+      </c>
+      <c r="L224">
+        <v>776.71</v>
       </c>
       <c r="M224" s="1">
-        <v>600365.64</v>
+        <v>298509.0</v>
       </c>
       <c r="N224" s="1">
-        <v>619117.2</v>
+        <v>299285.71</v>
       </c>
       <c r="O224" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>592</v>
+        <v>532</v>
       </c>
       <c r="B225" t="s">
-        <v>593</v>
+        <v>533</v>
       </c>
       <c r="C225" s="1">
-        <v>301000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>103.314</v>
+        <v>94.019</v>
       </c>
       <c r="E225" s="1">
-        <v>99.813</v>
+        <v>90.9</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>300437.13</v>
+        <v>272700.0</v>
       </c>
       <c r="I225" s="1">
-        <v>10538.01</v>
+        <v>9357.0</v>
       </c>
       <c r="J225" s="1">
-        <v>3.5075591355835</v>
+        <v>3.4312431243124</v>
       </c>
       <c r="K225">
-        <v>3.04</v>
+        <v>0.55</v>
       </c>
       <c r="L225" t="s">
-        <v>594</v>
+        <v>534</v>
       </c>
       <c r="M225" s="1">
-        <v>310975.14</v>
+        <v>282057.0</v>
       </c>
       <c r="N225" s="1">
-        <v>320114.41</v>
+        <v>283696.73</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>595</v>
+        <v>535</v>
       </c>
       <c r="B226" t="s">
-        <v>596</v>
+        <v>536</v>
       </c>
       <c r="C226" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>105.087</v>
+        <v>102.187</v>
       </c>
       <c r="E226" s="1">
-        <v>102.20876333</v>
+        <v>98.50505</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>919878.87</v>
+        <v>394020.2</v>
       </c>
       <c r="I226" s="1">
-        <v>25904.13</v>
+        <v>14727.8</v>
       </c>
       <c r="J226" s="1">
-        <v>2.8160370723593</v>
+        <v>3.7378286696976</v>
       </c>
       <c r="K226">
-        <v>1.72</v>
+        <v>1.76</v>
       </c>
       <c r="L226" t="s">
-        <v>597</v>
+        <v>537</v>
       </c>
       <c r="M226" s="1">
-        <v>945783.0</v>
+        <v>408748.0</v>
       </c>
       <c r="N226" s="1">
-        <v>961223.25</v>
+        <v>415797.32</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>598</v>
+        <v>538</v>
       </c>
       <c r="B227" t="s">
-        <v>599</v>
+        <v>539</v>
       </c>
       <c r="C227" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.23</v>
+        <v>84.685</v>
       </c>
       <c r="E227" s="1">
-        <v>99.4208</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>1491312.0</v>
+        <v>773640.0</v>
       </c>
       <c r="I227" s="1">
-        <v>12138.0</v>
+        <v>-11475.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.81391419099424</v>
+        <v>-1.483248022336</v>
       </c>
       <c r="K227">
-        <v>2.41</v>
+        <v>0.41</v>
       </c>
       <c r="L227" t="s">
-        <v>600</v>
+        <v>540</v>
       </c>
       <c r="M227" s="1">
-        <v>1503450.0</v>
+        <v>762165.0</v>
       </c>
       <c r="N227" s="1">
-        <v>1539573.29</v>
+        <v>765879.04</v>
       </c>
       <c r="O227" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>601</v>
+        <v>541</v>
       </c>
       <c r="B228" t="s">
-        <v>602</v>
+        <v>542</v>
       </c>
       <c r="C228" s="1">
-        <v>485000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.142</v>
+        <v>99.455</v>
       </c>
       <c r="E228" s="1">
-        <v>99.424</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>482206.4</v>
+        <v>503250.0</v>
       </c>
       <c r="I228" s="1">
-        <v>13182.3</v>
+        <v>-5975.0</v>
       </c>
       <c r="J228" s="1">
-        <v>2.7337463791439</v>
+        <v>-1.1872826626925</v>
       </c>
       <c r="K228">
-        <v>2.77</v>
+        <v>0.47</v>
       </c>
       <c r="L228" t="s">
-        <v>603</v>
+        <v>543</v>
       </c>
       <c r="M228" s="1">
-        <v>495388.7</v>
+        <v>497275.0</v>
       </c>
       <c r="N228" s="1">
-        <v>508827.52</v>
+        <v>499617.47</v>
       </c>
       <c r="O228" s="1">
         <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>604</v>
+        <v>544</v>
       </c>
       <c r="B229" t="s">
-        <v>605</v>
+        <v>545</v>
       </c>
       <c r="C229" s="1">
-        <v>843000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.016</v>
+        <v>99.229</v>
       </c>
       <c r="E229" s="1">
-        <v>99.947</v>
+        <v>100.62</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>842553.21</v>
+        <v>301860.0</v>
       </c>
       <c r="I229" s="1">
-        <v>581.67</v>
+        <v>-4173.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.069036589392378</v>
+        <v>-1.3824289405685</v>
       </c>
       <c r="K229">
-        <v>0.92</v>
+        <v>2.54</v>
       </c>
       <c r="L229" t="s">
-        <v>606</v>
+        <v>546</v>
       </c>
       <c r="M229" s="1">
-        <v>843134.88</v>
+        <v>297687.0</v>
       </c>
       <c r="N229" s="1">
-        <v>850929.74</v>
+        <v>305315.42</v>
       </c>
       <c r="O229" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>607</v>
+        <v>547</v>
       </c>
       <c r="B230" t="s">
-        <v>608</v>
+        <v>548</v>
       </c>
       <c r="C230" s="1">
-        <v>1100000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>89.769</v>
+        <v>98.843</v>
       </c>
       <c r="E230" s="1">
-        <v>99.03167091</v>
+        <v>99.67453282</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1089348.38</v>
+        <v>774471.12</v>
       </c>
       <c r="I230" s="1">
-        <v>-101889.38</v>
+        <v>-6461.01</v>
       </c>
       <c r="J230" s="1">
-        <v>-9.3532410632492</v>
+        <v>-0.83424802205665</v>
       </c>
       <c r="K230">
-        <v>0.56</v>
+        <v>2.52</v>
       </c>
       <c r="L230" t="s">
-        <v>609</v>
+        <v>549</v>
       </c>
       <c r="M230" s="1">
-        <v>987459.0</v>
+        <v>768010.11</v>
       </c>
       <c r="N230" s="1">
-        <v>993629.55</v>
+        <v>787610.73</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>610</v>
+        <v>550</v>
       </c>
       <c r="B231" t="s">
-        <v>611</v>
+        <v>551</v>
       </c>
       <c r="C231" s="1">
-        <v>1600000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.176</v>
+        <v>99.636</v>
       </c>
       <c r="E231" s="1">
-        <v>99.779</v>
+        <v>99.571</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>1596464.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I231" s="1">
-        <v>6352.0</v>
+        <v>188.5</v>
       </c>
       <c r="J231" s="1">
-        <v>0.39787931328235</v>
+        <v>0.065280051420594</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.13</v>
+      </c>
+      <c r="L231" t="s">
+        <v>552</v>
       </c>
       <c r="M231" s="1">
-        <v>1602816.0</v>
+        <v>288944.4</v>
       </c>
       <c r="N231" s="1">
-        <v>1602816.0</v>
+        <v>292223.78</v>
       </c>
       <c r="O231" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>612</v>
+        <v>553</v>
       </c>
       <c r="B232" t="s">
-        <v>613</v>
+        <v>554</v>
       </c>
       <c r="C232" s="1">
-        <v>1079000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.176</v>
+        <v>99.0</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>1079000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>1899.04</v>
+        <v>-4000.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.176</v>
+        <v>-1.0</v>
       </c>
       <c r="K232">
+        <v>1.51</v>
+      </c>
+      <c r="L232" t="s">
+        <v>555</v>
+      </c>
+      <c r="M232" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="N232" s="1">
+        <v>402051.44</v>
+      </c>
+      <c r="O232" s="1">
         <v>0.07</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.18</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>614</v>
+        <v>556</v>
       </c>
       <c r="B233" t="s">
-        <v>615</v>
+        <v>557</v>
       </c>
       <c r="C233" s="1">
-        <v>1900000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>102.522</v>
+        <v>98.588</v>
       </c>
       <c r="E233" s="1">
-        <v>103.02411579</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1957458.2</v>
+        <v>1228000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-9540.2</v>
+        <v>-17339.36</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.48737694628677</v>
+        <v>-1.412</v>
       </c>
       <c r="K233">
-        <v>3.68</v>
+        <v>0.5</v>
       </c>
       <c r="L233" t="s">
-        <v>616</v>
+        <v>558</v>
       </c>
       <c r="M233" s="1">
-        <v>1947918.0</v>
+        <v>1210660.64</v>
       </c>
       <c r="N233" s="1">
-        <v>2017916.08</v>
+        <v>1216808.85</v>
       </c>
       <c r="O233" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>617</v>
+        <v>559</v>
       </c>
       <c r="B234" t="s">
-        <v>618</v>
+        <v>560</v>
       </c>
       <c r="C234" s="1">
-        <v>551000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>102.394</v>
+        <v>98.403</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>551000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>13190.94</v>
+        <v>-13814.05</v>
       </c>
       <c r="J234" s="1">
-        <v>2.394</v>
+        <v>-1.597</v>
       </c>
       <c r="K234">
-        <v>1.73</v>
+        <v>1.96</v>
       </c>
       <c r="L234" t="s">
-        <v>619</v>
+        <v>561</v>
       </c>
       <c r="M234" s="1">
-        <v>564190.94</v>
+        <v>851185.95</v>
       </c>
       <c r="N234" s="1">
-        <v>573728.43</v>
+        <v>868144.31</v>
       </c>
       <c r="O234" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>620</v>
+        <v>562</v>
       </c>
       <c r="B235" t="s">
-        <v>621</v>
+        <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>293000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>102.28</v>
+        <v>98.822</v>
       </c>
       <c r="E235" s="1">
-        <v>99.833</v>
+        <v>100.42</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>292510.69</v>
+        <v>602520.0</v>
       </c>
       <c r="I235" s="1">
-        <v>7169.71</v>
+        <v>-9588.0</v>
       </c>
       <c r="J235" s="1">
-        <v>2.4510933258542</v>
+        <v>-1.5913164708225</v>
       </c>
       <c r="K235">
-        <v>2.29</v>
+        <v>3.06</v>
       </c>
       <c r="L235" t="s">
-        <v>622</v>
+        <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>299680.4</v>
+        <v>592932.0</v>
       </c>
       <c r="N235" s="1">
-        <v>306391.3</v>
+        <v>611285.42</v>
       </c>
       <c r="O235" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>623</v>
+        <v>565</v>
       </c>
       <c r="B236" t="s">
-        <v>624</v>
+        <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>996000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>101.786</v>
+        <v>98.557</v>
       </c>
       <c r="E236" s="1">
-        <v>100.08052209</v>
+        <v>99.259</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>996802.0</v>
+        <v>694813.0</v>
       </c>
       <c r="I236" s="1">
-        <v>16986.56</v>
+        <v>-4914.0</v>
       </c>
       <c r="J236" s="1">
-        <v>1.7041057301249</v>
+        <v>-0.70724065324051</v>
       </c>
       <c r="K236">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.13</v>
+      </c>
+      <c r="L236">
+        <v>922.95</v>
       </c>
       <c r="M236" s="1">
-        <v>1013788.56</v>
+        <v>689899.0</v>
       </c>
       <c r="N236" s="1">
-        <v>1029884.88</v>
+        <v>690821.95</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>626</v>
+        <v>567</v>
       </c>
       <c r="B237" t="s">
-        <v>627</v>
+        <v>568</v>
       </c>
       <c r="C237" s="1">
-        <v>800000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.178</v>
+        <v>98.268</v>
       </c>
       <c r="E237" s="1">
-        <v>99.1185</v>
+        <v>99.362</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>792948.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I237" s="1">
-        <v>16476.0</v>
+        <v>-3128.84</v>
       </c>
       <c r="J237" s="1">
-        <v>2.0778159475779</v>
+        <v>-1.1010245365431</v>
       </c>
       <c r="K237">
-        <v>3.71</v>
+        <v>0.86</v>
       </c>
       <c r="L237" t="s">
-        <v>628</v>
+        <v>569</v>
       </c>
       <c r="M237" s="1">
-        <v>809424.0</v>
+        <v>281046.48</v>
       </c>
       <c r="N237" s="1">
-        <v>839126.4</v>
+        <v>283495.11</v>
       </c>
       <c r="O237" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>629</v>
+        <v>570</v>
       </c>
       <c r="B238" t="s">
-        <v>630</v>
+        <v>571</v>
       </c>
       <c r="C238" s="1">
-        <v>4840000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>94.009</v>
+        <v>106.452</v>
       </c>
       <c r="E238" s="1">
-        <v>95.858</v>
+        <v>107.973</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>4639527.2</v>
+        <v>539865.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-89491.6</v>
+        <v>-7605.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.9288948235932</v>
+        <v>-1.4086855047095</v>
       </c>
       <c r="K238">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.98</v>
+      </c>
+      <c r="L238" t="s">
+        <v>572</v>
       </c>
       <c r="M238" s="1">
-        <v>4550035.6</v>
+        <v>532260.0</v>
       </c>
       <c r="N238" s="1">
-        <v>4550035.6</v>
+        <v>542150.41</v>
       </c>
       <c r="O238" s="1">
-        <v>0.74</v>
+        <v>0.09</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>631</v>
+        <v>573</v>
       </c>
       <c r="B239" t="s">
-        <v>632</v>
+        <v>574</v>
       </c>
       <c r="C239" s="1">
-        <v>290000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>96.903</v>
+        <v>101.426</v>
       </c>
       <c r="E239" s="1">
-        <v>101.255</v>
+        <v>100.4</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>293639.5</v>
+        <v>602400.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-12620.8</v>
+        <v>6156.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-4.2980593550936</v>
+        <v>1.0219123505976</v>
       </c>
       <c r="K239">
-        <v>0.46</v>
+        <v>2.92</v>
       </c>
       <c r="L239" t="s">
-        <v>633</v>
+        <v>575</v>
       </c>
       <c r="M239" s="1">
-        <v>281018.7</v>
+        <v>608556.0</v>
       </c>
       <c r="N239" s="1">
-        <v>282353.49</v>
+        <v>626073.12</v>
       </c>
       <c r="O239" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>634</v>
+        <v>576</v>
       </c>
       <c r="B240" t="s">
-        <v>635</v>
+        <v>577</v>
       </c>
       <c r="C240" s="1">
-        <v>3300000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>90.397</v>
+        <v>98.629</v>
       </c>
       <c r="E240" s="1">
-        <v>85.14</v>
+        <v>99.228</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>2809620.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I240" s="1">
-        <v>173481.0</v>
+        <v>-6241.58</v>
       </c>
       <c r="J240" s="1">
-        <v>6.174536058257</v>
+        <v>-0.60366025718547</v>
       </c>
       <c r="K240">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.39</v>
+      </c>
+      <c r="L240" t="s">
+        <v>578</v>
       </c>
       <c r="M240" s="1">
-        <v>2983101.0</v>
+        <v>1027714.18</v>
       </c>
       <c r="N240" s="1">
-        <v>2983101.0</v>
+        <v>1052583.01</v>
       </c>
       <c r="O240" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>636</v>
+        <v>579</v>
       </c>
       <c r="B241" t="s">
-        <v>637</v>
+        <v>580</v>
       </c>
       <c r="C241" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.429</v>
+        <v>99.165</v>
       </c>
       <c r="E241" s="1">
-        <v>99.105</v>
+        <v>99.517</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>594630.0</v>
+        <v>497585.0</v>
       </c>
       <c r="I241" s="1">
-        <v>1944.0</v>
+        <v>-1760.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.32692598758892</v>
+        <v>-0.35370841162816</v>
       </c>
       <c r="K241">
-        <v>0.86</v>
+        <v>2.47</v>
       </c>
       <c r="L241" t="s">
-        <v>638</v>
+        <v>581</v>
       </c>
       <c r="M241" s="1">
-        <v>596574.0</v>
+        <v>495825.0</v>
       </c>
       <c r="N241" s="1">
-        <v>601756.19</v>
+        <v>508169.18</v>
       </c>
       <c r="O241" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>639</v>
+        <v>582</v>
       </c>
       <c r="B242" t="s">
-        <v>640</v>
+        <v>583</v>
       </c>
       <c r="C242" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.536</v>
+        <v>90.685</v>
       </c>
       <c r="E242" s="1">
-        <v>100.0</v>
+        <v>81.26785667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>432000.0</v>
+        <v>487607.14</v>
       </c>
       <c r="I242" s="1">
-        <v>6635.52</v>
+        <v>56502.86</v>
       </c>
       <c r="J242" s="1">
-        <v>1.536</v>
+        <v>11.587783558707</v>
       </c>
       <c r="K242">
-        <v>2.25</v>
+        <v>0.96</v>
       </c>
       <c r="L242" t="s">
-        <v>641</v>
+        <v>584</v>
       </c>
       <c r="M242" s="1">
-        <v>438635.52</v>
+        <v>544110.0</v>
       </c>
       <c r="N242" s="1">
-        <v>448343.02</v>
+        <v>549842.88</v>
       </c>
       <c r="O242" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>642</v>
+        <v>585</v>
       </c>
       <c r="B243" t="s">
-        <v>643</v>
+        <v>586</v>
       </c>
       <c r="C243" s="1">
-        <v>1434000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.398</v>
+        <v>102.575</v>
       </c>
       <c r="E243" s="1">
-        <v>99.728</v>
+        <v>99.68141667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>1430099.52</v>
+        <v>1196177.0</v>
       </c>
       <c r="I243" s="1">
-        <v>9607.8</v>
+        <v>34723.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.67182737044762</v>
+        <v>2.9028312699542</v>
       </c>
       <c r="K243">
-        <v>0.22</v>
+        <v>0.7</v>
       </c>
       <c r="L243" t="s">
-        <v>644</v>
+        <v>587</v>
       </c>
       <c r="M243" s="1">
-        <v>1439707.32</v>
+        <v>1230900.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1442899.44</v>
+        <v>1239308.22</v>
       </c>
       <c r="O243" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>645</v>
+        <v>588</v>
       </c>
       <c r="B244" t="s">
-        <v>646</v>
+        <v>589</v>
       </c>
       <c r="C244" s="1">
-        <v>1200000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>106.496</v>
+        <v>93.153</v>
       </c>
       <c r="E244" s="1">
-        <v>104.83429833</v>
+        <v>88.76264198</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>1258011.58</v>
+        <v>287590.96</v>
       </c>
       <c r="I244" s="1">
-        <v>19940.42</v>
+        <v>14224.76</v>
       </c>
       <c r="J244" s="1">
-        <v>1.5850744394579</v>
+        <v>4.9461777240842</v>
       </c>
       <c r="K244">
-        <v>4.59</v>
+        <v>1.4</v>
       </c>
       <c r="L244" t="s">
-        <v>647</v>
+        <v>590</v>
       </c>
       <c r="M244" s="1">
-        <v>1277952.0</v>
+        <v>301815.72</v>
       </c>
       <c r="N244" s="1">
-        <v>1333086.25</v>
+        <v>306342.84</v>
       </c>
       <c r="O244" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>648</v>
+        <v>591</v>
       </c>
       <c r="B245" t="s">
-        <v>649</v>
+        <v>592</v>
       </c>
       <c r="C245" s="1">
-        <v>381000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>102.271</v>
+        <v>102.743</v>
       </c>
       <c r="E245" s="1">
-        <v>102.47</v>
+        <v>102.316</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>390410.7</v>
+        <v>204632.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-758.19</v>
+        <v>854.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.19420318141895</v>
+        <v>0.41733453223347</v>
       </c>
       <c r="K245">
-        <v>3.41</v>
+        <v>3.44</v>
       </c>
       <c r="L245" t="s">
-        <v>650</v>
+        <v>593</v>
       </c>
       <c r="M245" s="1">
-        <v>389652.51</v>
+        <v>205486.0</v>
       </c>
       <c r="N245" s="1">
-        <v>402637.83</v>
+        <v>212368.19</v>
       </c>
       <c r="O245" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>651</v>
+        <v>594</v>
       </c>
       <c r="B246" t="s">
-        <v>652</v>
+        <v>595</v>
       </c>
       <c r="C246" s="1">
-        <v>3076615.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>94.415</v>
+        <v>98.505</v>
       </c>
       <c r="E246" s="1">
-        <v>93.06000003</v>
+        <v>100.33</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>2863097.92</v>
+        <v>1003300.0</v>
       </c>
       <c r="I246" s="1">
-        <v>41688.13</v>
+        <v>-18250.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.4560497462832</v>
+        <v>-1.8189973088807</v>
       </c>
       <c r="K246">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.07</v>
+      </c>
+      <c r="L246">
+        <v>657.53</v>
       </c>
       <c r="M246" s="1">
-        <v>2904786.05</v>
+        <v>985050.0</v>
       </c>
       <c r="N246" s="1">
-        <v>2935800.86</v>
+        <v>985707.53</v>
       </c>
       <c r="O246" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>654</v>
+        <v>596</v>
       </c>
       <c r="B247" t="s">
-        <v>655</v>
+        <v>597</v>
       </c>
       <c r="C247" s="1">
-        <v>2960000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.107</v>
+        <v>90.225</v>
       </c>
       <c r="E247" s="1">
-        <v>94.873</v>
+        <v>89.875</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2808240.8</v>
+        <v>179750.0</v>
       </c>
       <c r="I247" s="1">
-        <v>154926.4</v>
+        <v>700.0</v>
       </c>
       <c r="J247" s="1">
-        <v>5.5168488400282</v>
+        <v>0.3894297635605</v>
       </c>
       <c r="K247">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>0.05</v>
+      </c>
+      <c r="L247">
+        <v>104.11</v>
       </c>
       <c r="M247" s="1">
-        <v>2963167.2</v>
+        <v>180450.0</v>
       </c>
       <c r="N247" s="1">
-        <v>2985569.94</v>
+        <v>180554.11</v>
       </c>
       <c r="O247" s="1">
-        <v>0.48</v>
+        <v>0.03</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>657</v>
+        <v>598</v>
       </c>
       <c r="B248" t="s">
-        <v>658</v>
+        <v>599</v>
       </c>
       <c r="C248" s="1">
-        <v>591000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.749</v>
+        <v>90.795</v>
       </c>
       <c r="E248" s="1">
-        <v>99.422</v>
+        <v>89.875</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>587584.02</v>
+        <v>89875.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1932.57</v>
+        <v>920.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.32890104805777</v>
+        <v>1.0236439499305</v>
       </c>
       <c r="K248">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>0.12</v>
+      </c>
+      <c r="L248">
+        <v>122.6</v>
       </c>
       <c r="M248" s="1">
-        <v>589516.59</v>
+        <v>90795.0</v>
       </c>
       <c r="N248" s="1">
-        <v>608303.1</v>
+        <v>90917.6</v>
       </c>
       <c r="O248" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>660</v>
+        <v>600</v>
       </c>
       <c r="B249" t="s">
-        <v>661</v>
+        <v>601</v>
       </c>
       <c r="C249" s="1">
-        <v>700000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D249" s="1">
-        <v>76.356</v>
+        <v>100.873</v>
       </c>
       <c r="E249" s="1">
-        <v>74.46428571</v>
+        <v>99.67400008</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>521250.0</v>
+        <v>4734237.91</v>
       </c>
       <c r="I249" s="1">
-        <v>13242.0</v>
+        <v>56949.17</v>
       </c>
       <c r="J249" s="1">
-        <v>2.5404316546763</v>
+        <v>1.2029215912387</v>
       </c>
       <c r="K249">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
       <c r="L249" t="s">
-        <v>662</v>
+        <v>602</v>
       </c>
       <c r="M249" s="1">
-        <v>534492.0</v>
+        <v>4791187.08</v>
       </c>
       <c r="N249" s="1">
-        <v>535915.97</v>
+        <v>4831153.06</v>
       </c>
       <c r="O249" s="1">
-        <v>0.09</v>
+        <v>0.81</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>663</v>
+        <v>603</v>
       </c>
       <c r="B250" t="s">
-        <v>664</v>
+        <v>604</v>
       </c>
       <c r="C250" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>103.058</v>
+        <v>98.56</v>
       </c>
       <c r="E250" s="1">
-        <v>100.0</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>600000.0</v>
+        <v>399064.0</v>
       </c>
       <c r="I250" s="1">
-        <v>18348.0</v>
+        <v>-4824.0</v>
       </c>
       <c r="J250" s="1">
-        <v>3.058</v>
+        <v>-1.2088286590622</v>
       </c>
       <c r="K250">
-        <v>1.84</v>
+        <v>2.15</v>
       </c>
       <c r="L250" t="s">
-        <v>665</v>
+        <v>605</v>
       </c>
       <c r="M250" s="1">
-        <v>618348.0</v>
+        <v>394240.0</v>
       </c>
       <c r="N250" s="1">
-        <v>629365.78</v>
+        <v>402856.44</v>
       </c>
       <c r="O250" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>666</v>
+        <v>606</v>
       </c>
       <c r="B251" t="s">
-        <v>667</v>
+        <v>607</v>
       </c>
       <c r="C251" s="1">
-        <v>400000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.212</v>
+        <v>98.671</v>
       </c>
       <c r="E251" s="1">
-        <v>99.405</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>397620.0</v>
+        <v>519714.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-4772.0</v>
+        <v>-6624.8</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.200140837986</v>
+        <v>-1.2747010855971</v>
       </c>
       <c r="K251">
-        <v>0.31</v>
+        <v>0.85</v>
       </c>
       <c r="L251" t="s">
-        <v>668</v>
+        <v>608</v>
       </c>
       <c r="M251" s="1">
-        <v>392848.0</v>
+        <v>513089.2</v>
       </c>
       <c r="N251" s="1">
-        <v>394097.32</v>
+        <v>517489.68</v>
       </c>
       <c r="O251" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>669</v>
+        <v>609</v>
       </c>
       <c r="B252" t="s">
-        <v>670</v>
+        <v>610</v>
       </c>
       <c r="C252" s="1">
-        <v>300000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.703</v>
+        <v>99.186</v>
       </c>
       <c r="E252" s="1">
-        <v>100.66</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>301980.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I252" s="1">
-        <v>129.0</v>
+        <v>-2286.56</v>
       </c>
       <c r="J252" s="1">
-        <v>0.042718060798728</v>
+        <v>-0.49758231175137</v>
       </c>
       <c r="K252">
-        <v>2.13</v>
+        <v>0.75</v>
       </c>
       <c r="L252" t="s">
-        <v>671</v>
+        <v>611</v>
       </c>
       <c r="M252" s="1">
-        <v>302109.0</v>
+        <v>457247.46</v>
       </c>
       <c r="N252" s="1">
-        <v>308489.14</v>
+        <v>460686.01</v>
       </c>
       <c r="O252" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>672</v>
+        <v>612</v>
       </c>
       <c r="B253" t="s">
-        <v>673</v>
+        <v>613</v>
       </c>
       <c r="C253" s="1">
-        <v>1600000.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>93.006</v>
+        <v>97.209</v>
       </c>
       <c r="E253" s="1">
-        <v>99.696</v>
+        <v>105.111</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1595136.0</v>
+        <v>4666928.4</v>
       </c>
       <c r="I253" s="1">
-        <v>-107040.0</v>
+        <v>-350848.8</v>
       </c>
       <c r="J253" s="1">
-        <v>-6.7103996148291</v>
+        <v>-7.5177669321004</v>
       </c>
       <c r="K253">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="L253" t="s">
-        <v>674</v>
+        <v>614</v>
       </c>
       <c r="M253" s="1">
-        <v>1488096.0</v>
+        <v>4316079.6</v>
       </c>
       <c r="N253" s="1">
-        <v>1491916.27</v>
+        <v>4326966.72</v>
       </c>
       <c r="O253" s="1">
-        <v>0.24</v>
+        <v>0.72</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>675</v>
+        <v>615</v>
       </c>
       <c r="B254" t="s">
-        <v>676</v>
+        <v>616</v>
       </c>
       <c r="C254" s="1">
-        <v>641000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>99.86</v>
+        <v>98.886</v>
       </c>
       <c r="E254" s="1">
-        <v>100.14873635</v>
+        <v>99.998</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>641953.4</v>
+        <v>809983.8</v>
       </c>
       <c r="I254" s="1">
-        <v>-1850.8</v>
+        <v>-9007.2</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.28830753135664</v>
+        <v>-1.1120222404448</v>
       </c>
       <c r="K254">
-        <v>3.15</v>
+        <v>0.22</v>
       </c>
       <c r="L254" t="s">
-        <v>677</v>
+        <v>617</v>
       </c>
       <c r="M254" s="1">
-        <v>640102.6</v>
+        <v>800976.6</v>
       </c>
       <c r="N254" s="1">
-        <v>660313.86</v>
+        <v>802736.85</v>
       </c>
       <c r="O254" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>678</v>
+        <v>618</v>
       </c>
       <c r="B255" t="s">
-        <v>679</v>
+        <v>619</v>
       </c>
       <c r="C255" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>101.441</v>
+        <v>101.761</v>
       </c>
       <c r="E255" s="1">
-        <v>100.0</v>
+        <v>100.120285</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>600000.0</v>
+        <v>400481.14</v>
       </c>
       <c r="I255" s="1">
-        <v>8646.0</v>
+        <v>6562.86</v>
       </c>
       <c r="J255" s="1">
-        <v>1.441</v>
+        <v>1.6387438369757</v>
       </c>
       <c r="K255">
-        <v>0.94</v>
+        <v>2.13</v>
       </c>
       <c r="L255" t="s">
-        <v>680</v>
+        <v>620</v>
       </c>
       <c r="M255" s="1">
-        <v>608646.0</v>
+        <v>407044.0</v>
       </c>
       <c r="N255" s="1">
-        <v>614291.49</v>
+        <v>415559.07</v>
       </c>
       <c r="O255" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>681</v>
+        <v>621</v>
       </c>
       <c r="B256" t="s">
-        <v>682</v>
+        <v>622</v>
       </c>
       <c r="C256" s="1">
-        <v>1400000.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.188</v>
+        <v>82.691</v>
       </c>
       <c r="E256" s="1">
-        <v>99.55221429</v>
+        <v>82.12341516</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>1393731.0</v>
+        <v>14608712.59</v>
       </c>
       <c r="I256" s="1">
-        <v>22901.0</v>
+        <v>100966.13</v>
       </c>
       <c r="J256" s="1">
-        <v>1.6431434760366</v>
+        <v>0.69113639807736</v>
       </c>
       <c r="K256">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.0</v>
+      </c>
+      <c r="L256">
+        <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>1416632.0</v>
+        <v>14709678.72</v>
       </c>
       <c r="N256" s="1">
-        <v>1420745.7</v>
+        <v>14709678.72</v>
       </c>
       <c r="O256" s="1">
-        <v>0.23</v>
+        <v>2.45</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>684</v>
+        <v>623</v>
       </c>
       <c r="B257" t="s">
-        <v>685</v>
+        <v>624</v>
       </c>
       <c r="C257" s="1">
-        <v>900000.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.947</v>
+        <v>90.444</v>
       </c>
       <c r="E257" s="1">
-        <v>99.683</v>
+        <v>84.52429069</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>897147.0</v>
+        <v>3759640.45</v>
       </c>
       <c r="I257" s="1">
-        <v>20376.0</v>
+        <v>263308.67</v>
       </c>
       <c r="J257" s="1">
-        <v>2.2711997030587</v>
+        <v>7.0035598749875</v>
       </c>
       <c r="K257">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>917523.0</v>
+        <v>4022949.12</v>
       </c>
       <c r="N257" s="1">
-        <v>939252.45</v>
+        <v>4022949.12</v>
       </c>
       <c r="O257" s="1">
-        <v>0.15</v>
+        <v>0.67</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>687</v>
+        <v>625</v>
       </c>
       <c r="B258" t="s">
-        <v>688</v>
+        <v>626</v>
       </c>
       <c r="C258" s="1">
-        <v>545000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.157</v>
+        <v>87.474</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0</v>
+        <v>85.24267627</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>545000.0</v>
+        <v>14871106.56</v>
       </c>
       <c r="I258" s="1">
-        <v>855.65</v>
+        <v>389268.08</v>
       </c>
       <c r="J258" s="1">
-        <v>0.157</v>
+        <v>2.6176134131608</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>545855.65</v>
+        <v>15260374.64</v>
       </c>
       <c r="N258" s="1">
-        <v>545855.65</v>
+        <v>15260374.64</v>
       </c>
       <c r="O258" s="1">
-        <v>0.09</v>
+        <v>2.55</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>689</v>
+        <v>627</v>
       </c>
       <c r="B259" t="s">
-        <v>690</v>
+        <v>628</v>
       </c>
       <c r="C259" s="1">
-        <v>600000.0</v>
+        <v>4110000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>99.717</v>
+        <v>96.71</v>
       </c>
       <c r="E259" s="1">
-        <v>99.3</v>
+        <v>115.1136129</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>595800.0</v>
+        <v>4731169.49</v>
       </c>
       <c r="I259" s="1">
-        <v>2502.0</v>
+        <v>138215.47</v>
       </c>
       <c r="J259" s="1">
-        <v>0.41993957703927</v>
+        <v>2.9213806500092</v>
       </c>
       <c r="K259">
-        <v>2.64</v>
+        <v>0.08</v>
       </c>
       <c r="L259" t="s">
-        <v>691</v>
+        <v>629</v>
       </c>
       <c r="M259" s="1">
-        <v>598302.0</v>
+        <v>4869384.96</v>
       </c>
       <c r="N259" s="1">
-        <v>614123.92</v>
+        <v>4872571.52</v>
       </c>
       <c r="O259" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>692</v>
+        <v>630</v>
       </c>
       <c r="B260" t="s">
-        <v>693</v>
+        <v>631</v>
       </c>
       <c r="C260" s="1">
-        <v>368000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.847</v>
+        <v>98.786</v>
       </c>
       <c r="E260" s="1">
-        <v>99.23</v>
+        <v>95.511</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>365166.4</v>
+        <v>5730660.0</v>
       </c>
       <c r="I260" s="1">
-        <v>5950.56</v>
+        <v>196500.0</v>
       </c>
       <c r="J260" s="1">
-        <v>1.6295475158722</v>
+        <v>3.4289244170828</v>
       </c>
       <c r="K260">
-        <v>1.6</v>
+        <v>2.0</v>
       </c>
       <c r="L260" t="s">
-        <v>694</v>
+        <v>632</v>
       </c>
       <c r="M260" s="1">
-        <v>371116.96</v>
+        <v>5927160.0</v>
       </c>
       <c r="N260" s="1">
-        <v>377003.7</v>
+        <v>6047160.0</v>
       </c>
       <c r="O260" s="1">
-        <v>0.06</v>
+        <v>1.01</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>695</v>
+        <v>633</v>
       </c>
       <c r="B261" t="s">
-        <v>696</v>
+        <v>634</v>
       </c>
       <c r="C261" s="1">
-        <v>366000.0</v>
+        <v>1350400.0</v>
       </c>
       <c r="D261" s="1">
-        <v>101.554</v>
+        <v>99.052</v>
       </c>
       <c r="E261" s="1">
-        <v>99.499</v>
+        <v>98.725</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>364166.34</v>
+        <v>1333182.4</v>
       </c>
       <c r="I261" s="1">
-        <v>7521.3</v>
+        <v>4415.81</v>
       </c>
       <c r="J261" s="1">
-        <v>2.065347390426</v>
+        <v>0.33122324447127</v>
       </c>
       <c r="K261">
-        <v>0.4</v>
+        <v>3.28</v>
       </c>
       <c r="L261" t="s">
-        <v>697</v>
+        <v>635</v>
       </c>
       <c r="M261" s="1">
-        <v>371687.64</v>
+        <v>1337598.21</v>
       </c>
       <c r="N261" s="1">
-        <v>373154.15</v>
+        <v>1381891.33</v>
       </c>
       <c r="O261" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>698</v>
+        <v>636</v>
       </c>
       <c r="B262" t="s">
-        <v>699</v>
+        <v>637</v>
       </c>
       <c r="C262" s="1">
-        <v>585000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>103.282</v>
+        <v>115.393</v>
       </c>
       <c r="E262" s="1">
-        <v>100.58151111</v>
+        <v>116.988</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>588401.84</v>
+        <v>9359040.0</v>
       </c>
       <c r="I262" s="1">
-        <v>15797.86</v>
+        <v>-127600.0</v>
       </c>
       <c r="J262" s="1">
-        <v>2.6848760364176</v>
+        <v>-1.3633876978835</v>
       </c>
       <c r="K262">
-        <v>3.05</v>
+        <v>2.19</v>
       </c>
       <c r="L262" t="s">
-        <v>700</v>
+        <v>638</v>
       </c>
       <c r="M262" s="1">
-        <v>604199.7</v>
+        <v>9231440.0</v>
       </c>
       <c r="N262" s="1">
-        <v>622050.21</v>
+        <v>9406618.08</v>
       </c>
       <c r="O262" s="1">
-        <v>0.1</v>
+        <v>1.57</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>701</v>
+        <v>639</v>
       </c>
       <c r="B263" t="s">
-        <v>702</v>
+        <v>640</v>
       </c>
       <c r="C263" s="1">
-        <v>5210000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>69.739</v>
+        <v>82.804</v>
       </c>
       <c r="E263" s="1">
-        <v>70.36</v>
+        <v>81.75</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>3665756.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-32354.1</v>
+        <v>2108.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.88260375213189</v>
+        <v>1.2892966360856</v>
       </c>
       <c r="K263">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>3633401.9</v>
+        <v>165608.0</v>
       </c>
       <c r="N263" s="1">
-        <v>3670514.23</v>
+        <v>165608.0</v>
       </c>
       <c r="O263" s="1">
-        <v>0.59</v>
+        <v>0.03</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>704</v>
+        <v>641</v>
       </c>
       <c r="B264" t="s">
-        <v>705</v>
+        <v>642</v>
       </c>
       <c r="C264" s="1">
-        <v>264000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>101.173</v>
+        <v>94.342</v>
       </c>
       <c r="E264" s="1">
-        <v>100.0</v>
+        <v>95.643</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>264000.0</v>
+        <v>1912860.0</v>
       </c>
       <c r="I264" s="1">
-        <v>3096.72</v>
+        <v>-26020.0</v>
       </c>
       <c r="J264" s="1">
-        <v>1.173</v>
+        <v>-1.360266825591</v>
       </c>
       <c r="K264">
-        <v>0.88</v>
+        <v>0.98</v>
       </c>
       <c r="L264" t="s">
-        <v>706</v>
+        <v>643</v>
       </c>
       <c r="M264" s="1">
-        <v>267096.72</v>
+        <v>1886840.0</v>
       </c>
       <c r="N264" s="1">
-        <v>269418.39</v>
+        <v>1906401.64</v>
       </c>
       <c r="O264" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>707</v>
+        <v>644</v>
       </c>
       <c r="B265" t="s">
-        <v>708</v>
+        <v>645</v>
       </c>
       <c r="C265" s="1">
-        <v>400000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.974</v>
+        <v>102.982</v>
       </c>
       <c r="E265" s="1">
-        <v>100.23</v>
+        <v>101.86053474</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>400920.0</v>
+        <v>674316.74</v>
       </c>
       <c r="I265" s="1">
-        <v>2976.0</v>
+        <v>7424.1</v>
       </c>
       <c r="J265" s="1">
-        <v>0.74229272672852</v>
+        <v>1.1009811205339</v>
       </c>
       <c r="K265">
-        <v>1.77</v>
+        <v>1.19</v>
       </c>
       <c r="L265" t="s">
-        <v>709</v>
+        <v>646</v>
       </c>
       <c r="M265" s="1">
-        <v>403896.0</v>
+        <v>681740.84</v>
       </c>
       <c r="N265" s="1">
-        <v>410964.49</v>
+        <v>689596.42</v>
       </c>
       <c r="O265" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>710</v>
+        <v>647</v>
       </c>
       <c r="B266" t="s">
-        <v>711</v>
+        <v>648</v>
       </c>
       <c r="C266" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.742</v>
+        <v>98.923</v>
       </c>
       <c r="E266" s="1">
-        <v>99.871</v>
+        <v>99.24</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>798968.0</v>
+        <v>297720.0</v>
       </c>
       <c r="I266" s="1">
-        <v>6968.0</v>
+        <v>-951.0</v>
       </c>
       <c r="J266" s="1">
-        <v>0.87212504130328</v>
+        <v>-0.31942765014107</v>
       </c>
       <c r="K266">
-        <v>1.02</v>
+        <v>0.52</v>
       </c>
       <c r="L266" t="s">
-        <v>712</v>
+        <v>649</v>
       </c>
       <c r="M266" s="1">
-        <v>805936.0</v>
+        <v>296769.0</v>
       </c>
       <c r="N266" s="1">
-        <v>814089.42</v>
+        <v>298340.92</v>
       </c>
       <c r="O266" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>713</v>
+        <v>650</v>
       </c>
       <c r="B267" t="s">
-        <v>714</v>
+        <v>651</v>
       </c>
       <c r="C267" s="1">
-        <v>4580000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>93.962</v>
+        <v>88.71</v>
       </c>
       <c r="E267" s="1">
-        <v>83.767</v>
+        <v>85.37902778</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3836528.6</v>
+        <v>768411.25</v>
       </c>
       <c r="I267" s="1">
-        <v>466931.0</v>
+        <v>29978.75</v>
       </c>
       <c r="J267" s="1">
-        <v>12.170663865245</v>
+        <v>3.9013939475769</v>
       </c>
       <c r="K267">
-        <v>0.19</v>
+        <v>1.65</v>
       </c>
       <c r="L267" t="s">
-        <v>715</v>
+        <v>652</v>
       </c>
       <c r="M267" s="1">
-        <v>4303459.6</v>
+        <v>798390.0</v>
       </c>
       <c r="N267" s="1">
-        <v>4312192.97</v>
+        <v>813260.96</v>
       </c>
       <c r="O267" s="1">
-        <v>0.7</v>
+        <v>0.14</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>716</v>
+        <v>653</v>
       </c>
       <c r="B268" t="s">
-        <v>717</v>
+        <v>654</v>
       </c>
       <c r="C268" s="1">
-        <v>3528000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>88.923</v>
+        <v>101.543</v>
       </c>
       <c r="E268" s="1">
-        <v>87.226</v>
+        <v>99.858</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3077333.28</v>
+        <v>699006.0</v>
       </c>
       <c r="I268" s="1">
-        <v>59870.16</v>
+        <v>11795.0</v>
       </c>
       <c r="J268" s="1">
-        <v>1.9455208309449</v>
+        <v>1.6873961024655</v>
       </c>
       <c r="K268">
-        <v>0.58</v>
+        <v>2.98</v>
       </c>
       <c r="L268" t="s">
-        <v>718</v>
+        <v>655</v>
       </c>
       <c r="M268" s="1">
-        <v>3137203.44</v>
+        <v>710801.0</v>
       </c>
       <c r="N268" s="1">
-        <v>3157501.52</v>
+        <v>731683.53</v>
       </c>
       <c r="O268" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>719</v>
+        <v>656</v>
       </c>
       <c r="B269" t="s">
-        <v>720</v>
+        <v>657</v>
       </c>
       <c r="C269" s="1">
-        <v>30000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.133</v>
+        <v>98.713</v>
       </c>
       <c r="E269" s="1">
-        <v>100.104</v>
+        <v>99.67</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>30031200.0</v>
+        <v>398680.0</v>
       </c>
       <c r="I269" s="1">
-        <v>8700.0</v>
+        <v>-3828.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.028969871333813</v>
+        <v>-0.96016855623558</v>
       </c>
       <c r="K269">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L269" t="s">
+        <v>658</v>
       </c>
       <c r="M269" s="1">
-        <v>30039900.0</v>
+        <v>394852.0</v>
       </c>
       <c r="N269" s="1">
-        <v>30039900.0</v>
+        <v>395913.64</v>
       </c>
       <c r="O269" s="1">
-        <v>4.87</v>
+        <v>0.07</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>721</v>
+        <v>659</v>
       </c>
       <c r="B270" t="s">
-        <v>722</v>
+        <v>660</v>
       </c>
       <c r="C270" s="1">
-        <v>928000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>101.998</v>
+        <v>97.718</v>
       </c>
       <c r="E270" s="1">
-        <v>100.28486961</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>930643.59</v>
+        <v>400000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>15897.85</v>
+        <v>-9128.0</v>
       </c>
       <c r="J270" s="1">
-        <v>1.7082640627224</v>
+        <v>-2.282</v>
       </c>
       <c r="K270">
-        <v>3.29</v>
+        <v>1.32</v>
       </c>
       <c r="L270" t="s">
-        <v>723</v>
+        <v>661</v>
       </c>
       <c r="M270" s="1">
-        <v>946541.44</v>
+        <v>390872.0</v>
       </c>
       <c r="N270" s="1">
-        <v>977063.74</v>
+        <v>396132.27</v>
       </c>
       <c r="O270" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>724</v>
+        <v>662</v>
       </c>
       <c r="B271" t="s">
-        <v>725</v>
+        <v>663</v>
       </c>
       <c r="C271" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.242</v>
+        <v>93.091</v>
       </c>
       <c r="E271" s="1">
-        <v>97.41</v>
+        <v>94.5</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>487050.0</v>
+        <v>567000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>19160.0</v>
+        <v>-8454.0</v>
       </c>
       <c r="J271" s="1">
-        <v>3.9338876912021</v>
+        <v>-1.4910052910053</v>
       </c>
       <c r="K271">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>0.16</v>
+      </c>
+      <c r="L271">
+        <v>960.0</v>
       </c>
       <c r="M271" s="1">
-        <v>506210.0</v>
+        <v>558546.0</v>
       </c>
       <c r="N271" s="1">
-        <v>523141.51</v>
+        <v>559506.0</v>
       </c>
       <c r="O271" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>727</v>
+        <v>664</v>
       </c>
       <c r="B272" t="s">
-        <v>728</v>
+        <v>665</v>
       </c>
       <c r="C272" s="1">
-        <v>615000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.288</v>
+        <v>96.845</v>
       </c>
       <c r="E272" s="1">
-        <v>99.166</v>
+        <v>98.7725</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>609870.9</v>
+        <v>987725.0</v>
       </c>
       <c r="I272" s="1">
-        <v>6900.3</v>
+        <v>-19275.0</v>
       </c>
       <c r="J272" s="1">
-        <v>1.1314361777222</v>
+        <v>-1.951454099066</v>
       </c>
       <c r="K272">
-        <v>0.63</v>
+        <v>3.54</v>
       </c>
       <c r="L272" t="s">
-        <v>729</v>
+        <v>666</v>
       </c>
       <c r="M272" s="1">
-        <v>616771.2</v>
+        <v>968450.0</v>
       </c>
       <c r="N272" s="1">
-        <v>620614.95</v>
+        <v>1003809.59</v>
       </c>
       <c r="O272" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>730</v>
+        <v>667</v>
       </c>
       <c r="B273" t="s">
-        <v>731</v>
+        <v>668</v>
       </c>
       <c r="C273" s="1">
-        <v>600000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>108.666</v>
+        <v>98.739</v>
       </c>
       <c r="E273" s="1">
-        <v>108.24</v>
+        <v>99.628</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>649440.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I273" s="1">
-        <v>2556.0</v>
+        <v>-4729.48</v>
       </c>
       <c r="J273" s="1">
-        <v>0.39356984478936</v>
+        <v>-0.89231942827318</v>
       </c>
       <c r="K273">
-        <v>1.55</v>
+        <v>1.45</v>
       </c>
       <c r="L273" t="s">
-        <v>732</v>
+        <v>669</v>
       </c>
       <c r="M273" s="1">
-        <v>651996.0</v>
+        <v>525291.48</v>
       </c>
       <c r="N273" s="1">
-        <v>661283.67</v>
+        <v>533012.77</v>
       </c>
       <c r="O273" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>733</v>
+        <v>670</v>
       </c>
       <c r="B274" t="s">
-        <v>734</v>
+        <v>671</v>
       </c>
       <c r="C274" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.939</v>
+        <v>98.143</v>
       </c>
       <c r="E274" s="1">
-        <v>100.51</v>
+        <v>99.736</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>904590.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I274" s="1">
-        <v>3861.0</v>
+        <v>-6372.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0.42682320167148</v>
+        <v>-1.5972166519612</v>
       </c>
       <c r="K274">
-        <v>2.52</v>
+        <v>1.23</v>
       </c>
       <c r="L274" t="s">
-        <v>735</v>
+        <v>672</v>
       </c>
       <c r="M274" s="1">
-        <v>908451.0</v>
+        <v>392572.0</v>
       </c>
       <c r="N274" s="1">
-        <v>931086.62</v>
+        <v>397481.59</v>
       </c>
       <c r="O274" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>736</v>
+        <v>673</v>
       </c>
       <c r="B275" t="s">
-        <v>737</v>
+        <v>674</v>
       </c>
       <c r="C275" s="1">
-        <v>1025000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>99.974</v>
+        <v>98.302</v>
       </c>
       <c r="E275" s="1">
-        <v>99.902</v>
+        <v>99.594</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>1023995.5</v>
+        <v>389412.54</v>
       </c>
       <c r="I275" s="1">
-        <v>738.0</v>
+        <v>-5051.72</v>
       </c>
       <c r="J275" s="1">
-        <v>0.072070629216632</v>
+        <v>-1.2972669036287</v>
       </c>
       <c r="K275">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>508.99</v>
+        <v>2.56</v>
+      </c>
+      <c r="L275" t="s">
+        <v>675</v>
       </c>
       <c r="M275" s="1">
-        <v>1024733.5</v>
+        <v>384360.82</v>
       </c>
       <c r="N275" s="1">
-        <v>1025242.49</v>
+        <v>394375.51</v>
       </c>
       <c r="O275" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>738</v>
+        <v>676</v>
       </c>
       <c r="B276" t="s">
-        <v>739</v>
+        <v>677</v>
       </c>
       <c r="C276" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>90.61</v>
+        <v>98.661</v>
       </c>
       <c r="E276" s="1">
-        <v>85.42465</v>
+        <v>100.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>512547.9</v>
+        <v>1500000.0</v>
       </c>
       <c r="I276" s="1">
-        <v>31112.1</v>
+        <v>-20085.0</v>
       </c>
       <c r="J276" s="1">
-        <v>6.0700863275413</v>
+        <v>-1.339</v>
       </c>
       <c r="K276">
-        <v>0.69</v>
+        <v>2.18</v>
       </c>
       <c r="L276" t="s">
-        <v>740</v>
+        <v>678</v>
       </c>
       <c r="M276" s="1">
-        <v>543660.0</v>
+        <v>1479915.0</v>
       </c>
       <c r="N276" s="1">
-        <v>547827.12</v>
+        <v>1512560.55</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>741</v>
+        <v>679</v>
       </c>
       <c r="B277" t="s">
-        <v>742</v>
+        <v>680</v>
       </c>
       <c r="C277" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.882</v>
+        <v>97.117</v>
       </c>
       <c r="E277" s="1">
-        <v>99.779</v>
+        <v>98.82</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>518850.8</v>
+        <v>395280.0</v>
       </c>
       <c r="I277" s="1">
-        <v>16135.6</v>
+        <v>-6812.0</v>
       </c>
       <c r="J277" s="1">
-        <v>3.1098728189298</v>
+        <v>-1.7233353572151</v>
       </c>
       <c r="K277">
-        <v>0.97</v>
+        <v>1.46</v>
       </c>
       <c r="L277" t="s">
-        <v>743</v>
+        <v>681</v>
       </c>
       <c r="M277" s="1">
-        <v>534986.4</v>
+        <v>388468.0</v>
       </c>
       <c r="N277" s="1">
-        <v>540008.32</v>
+        <v>394324.16</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>744</v>
+        <v>682</v>
       </c>
       <c r="B278" t="s">
-        <v>745</v>
+        <v>683</v>
       </c>
       <c r="C278" s="1">
-        <v>600000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>102.803</v>
+        <v>101.391</v>
       </c>
       <c r="E278" s="1">
-        <v>102.939</v>
+        <v>100.16669834</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>617634.0</v>
+        <v>1148912.03</v>
       </c>
       <c r="I278" s="1">
-        <v>-816.0</v>
+        <v>14042.74</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.13211707904681</v>
+        <v>1.2222641623833</v>
       </c>
       <c r="K278">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>119.18</v>
+        <v>1.88</v>
+      </c>
+      <c r="L278" t="s">
+        <v>684</v>
       </c>
       <c r="M278" s="1">
-        <v>616818.0</v>
+        <v>1162954.77</v>
       </c>
       <c r="N278" s="1">
-        <v>616937.18</v>
+        <v>1184490.09</v>
       </c>
       <c r="O278" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>746</v>
+        <v>685</v>
       </c>
       <c r="B279" t="s">
-        <v>747</v>
+        <v>686</v>
       </c>
       <c r="C279" s="1">
-        <v>900000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>99.785</v>
+        <v>108.584</v>
       </c>
       <c r="E279" s="1">
-        <v>100.761</v>
+        <v>99.283</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>906849.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I279" s="1">
-        <v>-8784.0</v>
+        <v>23717.55</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.96862873532418</v>
+        <v>9.3681697773033</v>
       </c>
       <c r="K279">
-        <v>1.62</v>
+        <v>2.75</v>
       </c>
       <c r="L279" t="s">
-        <v>748</v>
+        <v>687</v>
       </c>
       <c r="M279" s="1">
-        <v>898065.0</v>
+        <v>276889.2</v>
       </c>
       <c r="N279" s="1">
-        <v>912628.36</v>
+        <v>283906.94</v>
       </c>
       <c r="O279" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>749</v>
+        <v>688</v>
       </c>
       <c r="B280" t="s">
-        <v>750</v>
+        <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>500000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>106.671</v>
+        <v>99.208</v>
       </c>
       <c r="E280" s="1">
-        <v>104.55</v>
+        <v>99.115</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>522750.0</v>
+        <v>416283.0</v>
       </c>
       <c r="I280" s="1">
-        <v>10605.0</v>
+        <v>390.6</v>
       </c>
       <c r="J280" s="1">
-        <v>2.0286944045911</v>
+        <v>0.093830399031428</v>
       </c>
       <c r="K280">
-        <v>3.52</v>
+        <v>3.33</v>
       </c>
       <c r="L280" t="s">
-        <v>751</v>
+        <v>690</v>
       </c>
       <c r="M280" s="1">
-        <v>533355.0</v>
+        <v>416673.6</v>
       </c>
       <c r="N280" s="1">
-        <v>550937.19</v>
+        <v>430648.67</v>
       </c>
       <c r="O280" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>752</v>
+        <v>691</v>
       </c>
       <c r="B281" t="s">
-        <v>753</v>
+        <v>692</v>
       </c>
       <c r="C281" s="1">
-        <v>750000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>99.82</v>
+        <v>95.69</v>
       </c>
       <c r="E281" s="1">
-        <v>99.589</v>
+        <v>89.447</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>746917.5</v>
+        <v>1726327.1</v>
       </c>
       <c r="I281" s="1">
-        <v>1732.5</v>
+        <v>120489.9</v>
       </c>
       <c r="J281" s="1">
-        <v>0.23195332817881</v>
+        <v>6.9795521370197</v>
       </c>
       <c r="K281">
-        <v>1.78</v>
+        <v>0.91</v>
       </c>
       <c r="L281" t="s">
-        <v>754</v>
+        <v>693</v>
       </c>
       <c r="M281" s="1">
-        <v>748650.0</v>
+        <v>1846817.0</v>
       </c>
       <c r="N281" s="1">
-        <v>762026.71</v>
+        <v>1864382.64</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.31</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>755</v>
+        <v>694</v>
       </c>
       <c r="B282" t="s">
-        <v>756</v>
+        <v>695</v>
       </c>
       <c r="C282" s="1">
-        <v>400000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.897</v>
+        <v>99.074</v>
       </c>
       <c r="E282" s="1">
-        <v>99.908</v>
+        <v>95.049</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>399632.0</v>
+        <v>1682367.3</v>
       </c>
       <c r="I282" s="1">
-        <v>-44.0</v>
+        <v>71242.5</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.011010129318973</v>
+        <v>4.2346579132868</v>
       </c>
       <c r="K282">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>947.22</v>
+        <v>1.99</v>
+      </c>
+      <c r="L282" t="s">
+        <v>696</v>
       </c>
       <c r="M282" s="1">
-        <v>399588.0</v>
+        <v>1753609.8</v>
       </c>
       <c r="N282" s="1">
-        <v>400535.22</v>
+        <v>1788757.64</v>
       </c>
       <c r="O282" s="1">
-        <v>0.06</v>
+        <v>0.3</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>757</v>
+        <v>697</v>
       </c>
       <c r="B283" t="s">
-        <v>756</v>
+        <v>698</v>
       </c>
       <c r="C283" s="1">
-        <v>700000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>104.493</v>
+        <v>101.785</v>
       </c>
       <c r="E283" s="1">
-        <v>103.012</v>
+        <v>101.22622222</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>721084.0</v>
+        <v>728828.8</v>
       </c>
       <c r="I283" s="1">
-        <v>10367.0</v>
+        <v>4023.2</v>
       </c>
       <c r="J283" s="1">
-        <v>1.4376965790393</v>
+        <v>0.55200892171111</v>
       </c>
       <c r="K283">
-        <v>4.15</v>
+        <v>2.48</v>
       </c>
       <c r="L283" t="s">
-        <v>758</v>
+        <v>699</v>
       </c>
       <c r="M283" s="1">
-        <v>731451.0</v>
+        <v>732852.0</v>
       </c>
       <c r="N283" s="1">
-        <v>760510.59</v>
+        <v>750738.58</v>
       </c>
       <c r="O283" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>759</v>
+        <v>700</v>
       </c>
       <c r="B284" t="s">
-        <v>760</v>
+        <v>701</v>
       </c>
       <c r="C284" s="1">
-        <v>600000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>106.046</v>
+        <v>87.602</v>
       </c>
       <c r="E284" s="1">
-        <v>106.6</v>
+        <v>87.304</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>639600.0</v>
+        <v>3753198.96</v>
       </c>
       <c r="I284" s="1">
-        <v>-3324.0</v>
+        <v>12811.02</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.51969981238274</v>
+        <v>0.34133602125905</v>
       </c>
       <c r="K284">
-        <v>1.5</v>
+        <v>0.27</v>
       </c>
       <c r="L284" t="s">
-        <v>761</v>
+        <v>702</v>
       </c>
       <c r="M284" s="1">
-        <v>636276.0</v>
+        <v>3766009.98</v>
       </c>
       <c r="N284" s="1">
-        <v>645288.33</v>
+        <v>3777454.3</v>
       </c>
       <c r="O284" s="1">
-        <v>0.1</v>
+        <v>0.63</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>762</v>
+        <v>703</v>
       </c>
       <c r="B285" t="s">
-        <v>763</v>
+        <v>704</v>
       </c>
       <c r="C285" s="1">
-        <v>526000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>102.119</v>
+        <v>92.009</v>
       </c>
       <c r="E285" s="1">
-        <v>100.0</v>
+        <v>88.10022153</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>526000.0</v>
+        <v>10932356.49</v>
       </c>
       <c r="I285" s="1">
-        <v>11145.94</v>
+        <v>485040.32</v>
       </c>
       <c r="J285" s="1">
-        <v>2.119</v>
+        <v>4.4367407927438</v>
       </c>
       <c r="K285">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="L285" t="s">
-        <v>764</v>
+        <v>705</v>
       </c>
       <c r="M285" s="1">
-        <v>537145.94</v>
+        <v>11417396.81</v>
       </c>
       <c r="N285" s="1">
-        <v>539004.38</v>
+        <v>11430422.83</v>
       </c>
       <c r="O285" s="1">
-        <v>0.09</v>
+        <v>1.91</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>765</v>
+        <v>706</v>
       </c>
       <c r="B286" t="s">
-        <v>766</v>
+        <v>707</v>
       </c>
       <c r="C286" s="1">
-        <v>211000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>103.633</v>
+        <v>94.314</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>82.641</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>211000.0</v>
+        <v>3776693.7</v>
       </c>
       <c r="I286" s="1">
-        <v>7665.63</v>
+        <v>533456.1</v>
       </c>
       <c r="J286" s="1">
-        <v>3.633</v>
+        <v>14.124950085309</v>
       </c>
       <c r="K286">
-        <v>3.55</v>
+        <v>0.6</v>
       </c>
       <c r="L286" t="s">
-        <v>767</v>
+        <v>708</v>
       </c>
       <c r="M286" s="1">
-        <v>218665.63</v>
+        <v>4310149.8</v>
       </c>
       <c r="N286" s="1">
-        <v>226161.96</v>
+        <v>4337776.96</v>
       </c>
       <c r="O286" s="1">
-        <v>0.04</v>
+        <v>0.72</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>768</v>
+        <v>709</v>
       </c>
       <c r="B287" t="s">
-        <v>769</v>
+        <v>710</v>
       </c>
       <c r="C287" s="1">
-        <v>302000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>104.303</v>
+        <v>94.288</v>
       </c>
       <c r="E287" s="1">
-        <v>99.477</v>
+        <v>92.53365517</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>300420.54</v>
+        <v>7698800.11</v>
       </c>
       <c r="I287" s="1">
-        <v>14574.52</v>
+        <v>145961.49</v>
       </c>
       <c r="J287" s="1">
-        <v>4.8513726791118</v>
+        <v>1.8958992039605</v>
       </c>
       <c r="K287">
-        <v>2.94</v>
+        <v>0.46</v>
       </c>
       <c r="L287" t="s">
-        <v>770</v>
+        <v>711</v>
       </c>
       <c r="M287" s="1">
-        <v>314995.06</v>
+        <v>7844761.6</v>
       </c>
       <c r="N287" s="1">
-        <v>323868.9</v>
+        <v>7883230.17</v>
       </c>
       <c r="O287" s="1">
-        <v>0.05</v>
+        <v>1.32</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>771</v>
+        <v>712</v>
       </c>
       <c r="B288" t="s">
-        <v>772</v>
+        <v>713</v>
       </c>
       <c r="C288" s="1">
-        <v>600000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>103.66</v>
+        <v>99.038</v>
       </c>
       <c r="E288" s="1">
-        <v>103.48</v>
+        <v>101.129</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>620880.0</v>
+        <v>8090320.0</v>
       </c>
       <c r="I288" s="1">
-        <v>1080.0</v>
+        <v>-167280.0</v>
       </c>
       <c r="J288" s="1">
-        <v>0.17394665635872</v>
+        <v>-2.0676561619318</v>
       </c>
       <c r="K288">
-        <v>3.97</v>
+        <v>0.49</v>
       </c>
       <c r="L288" t="s">
-        <v>773</v>
+        <v>714</v>
       </c>
       <c r="M288" s="1">
-        <v>621960.0</v>
+        <v>7923040.0</v>
       </c>
       <c r="N288" s="1">
-        <v>645783.29</v>
+        <v>7962023.43</v>
       </c>
       <c r="O288" s="1">
-        <v>0.1</v>
+        <v>1.33</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>774</v>
+        <v>715</v>
       </c>
       <c r="B289" t="s">
-        <v>775</v>
+        <v>716</v>
       </c>
       <c r="C289" s="1">
-        <v>700000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>101.324</v>
+        <v>102.517</v>
       </c>
       <c r="E289" s="1">
-        <v>99.44457143</v>
+        <v>100.49644715</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>696112.0</v>
+        <v>10924968.77</v>
       </c>
       <c r="I289" s="1">
-        <v>13156.0</v>
+        <v>219654.3</v>
       </c>
       <c r="J289" s="1">
-        <v>1.8899257590733</v>
+        <v>2.0105714224389</v>
       </c>
       <c r="K289">
-        <v>1.76</v>
+        <v>0.11</v>
       </c>
       <c r="L289" t="s">
-        <v>776</v>
+        <v>717</v>
       </c>
       <c r="M289" s="1">
-        <v>709268.0</v>
+        <v>11144623.07</v>
       </c>
       <c r="N289" s="1">
-        <v>721604.3</v>
+        <v>11157030.19</v>
       </c>
       <c r="O289" s="1">
-        <v>0.12</v>
+        <v>1.86</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>777</v>
+        <v>718</v>
       </c>
       <c r="B290" t="s">
-        <v>778</v>
+        <v>719</v>
       </c>
       <c r="C290" s="1">
-        <v>300000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>105.657</v>
+        <v>96.396</v>
       </c>
       <c r="E290" s="1">
-        <v>105.92</v>
+        <v>99.406</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>317760.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I290" s="1">
-        <v>-789.0</v>
+        <v>-13003.2</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.24830060422961</v>
+        <v>-3.0279862382552</v>
       </c>
       <c r="K290">
-        <v>3.72</v>
+        <v>0.79</v>
       </c>
       <c r="L290" t="s">
-        <v>779</v>
+        <v>720</v>
       </c>
       <c r="M290" s="1">
-        <v>316971.0</v>
+        <v>416430.72</v>
       </c>
       <c r="N290" s="1">
-        <v>328136.75</v>
+        <v>419833.46</v>
       </c>
       <c r="O290" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>780</v>
+        <v>721</v>
       </c>
       <c r="B291" t="s">
-        <v>781</v>
+        <v>722</v>
       </c>
       <c r="C291" s="1">
-        <v>954000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>102.193</v>
+        <v>98.593</v>
       </c>
       <c r="E291" s="1">
-        <v>102.38446331</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>976747.78</v>
+        <v>1148000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-1826.56</v>
+        <v>-16152.36</v>
       </c>
       <c r="J291" s="1">
-        <v>-0.18700426429431</v>
+        <v>-1.407</v>
       </c>
       <c r="K291">
-        <v>2.46</v>
+        <v>0.2</v>
       </c>
       <c r="L291" t="s">
-        <v>782</v>
+        <v>723</v>
       </c>
       <c r="M291" s="1">
-        <v>974921.22</v>
+        <v>1131847.64</v>
       </c>
       <c r="N291" s="1">
-        <v>998346.49</v>
+        <v>1134116.21</v>
       </c>
       <c r="O291" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>783</v>
+        <v>724</v>
       </c>
       <c r="B292" t="s">
-        <v>784</v>
+        <v>725</v>
       </c>
       <c r="C292" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>99.87</v>
+        <v>103.345</v>
       </c>
       <c r="E292" s="1">
-        <v>100.0</v>
+        <v>101.11</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>600000.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-780.0</v>
+        <v>24585.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-0.13</v>
+        <v>2.2104638512511</v>
       </c>
       <c r="K292">
-        <v>0.37</v>
+        <v>4.29</v>
       </c>
       <c r="L292" t="s">
-        <v>785</v>
+        <v>726</v>
       </c>
       <c r="M292" s="1">
-        <v>599220.0</v>
+        <v>1136795.0</v>
       </c>
       <c r="N292" s="1">
-        <v>601419.95</v>
+        <v>1184034.73</v>
       </c>
       <c r="O292" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>786</v>
+        <v>727</v>
       </c>
       <c r="B293" t="s">
-        <v>787</v>
+        <v>728</v>
       </c>
       <c r="C293" s="1">
         <v>600000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>97.241</v>
+        <v>100.683</v>
       </c>
       <c r="E293" s="1">
-        <v>97.25</v>
+        <v>98.69</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>583500.0</v>
+        <v>592140.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-54.0</v>
+        <v>11958.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-0.009254498714653</v>
+        <v>2.0194548586483</v>
       </c>
       <c r="K293">
-        <v>2.12</v>
+        <v>1.82</v>
       </c>
       <c r="L293" t="s">
-        <v>788</v>
+        <v>729</v>
       </c>
       <c r="M293" s="1">
-        <v>583446.0</v>
+        <v>604098.0</v>
       </c>
       <c r="N293" s="1">
-        <v>596185.73</v>
+        <v>614990.47</v>
       </c>
       <c r="O293" s="1">
         <v>0.1</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>789</v>
+        <v>730</v>
       </c>
       <c r="B294" t="s">
-        <v>790</v>
+        <v>731</v>
       </c>
       <c r="C294" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>101.917</v>
+        <v>83.911</v>
       </c>
       <c r="E294" s="1">
-        <v>99.147</v>
+        <v>85.3395</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>594882.0</v>
+        <v>341358.0</v>
       </c>
       <c r="I294" s="1">
-        <v>16620.0</v>
+        <v>-5714.0</v>
       </c>
       <c r="J294" s="1">
-        <v>2.7938313816858</v>
+        <v>-1.6739024718917</v>
       </c>
       <c r="K294">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>0.21</v>
+      </c>
+      <c r="L294">
+        <v>853.42</v>
       </c>
       <c r="M294" s="1">
-        <v>611502.0</v>
+        <v>335644.0</v>
       </c>
       <c r="N294" s="1">
-        <v>626621.18</v>
+        <v>336497.42</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>792</v>
+        <v>732</v>
       </c>
       <c r="B295" t="s">
-        <v>793</v>
+        <v>733</v>
       </c>
       <c r="C295" s="1">
-        <v>919000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.092</v>
+        <v>97.084</v>
       </c>
       <c r="E295" s="1">
-        <v>100.0</v>
+        <v>97.92522727</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>919000.0</v>
+        <v>1077177.5</v>
       </c>
       <c r="I295" s="1">
-        <v>845.48</v>
+        <v>-9253.5</v>
       </c>
       <c r="J295" s="1">
-        <v>0.092</v>
+        <v>-0.85905062071943</v>
       </c>
       <c r="K295">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>106.91</v>
+        <v>0.46</v>
+      </c>
+      <c r="L295" t="s">
+        <v>734</v>
       </c>
       <c r="M295" s="1">
-        <v>919845.48</v>
+        <v>1067924.0</v>
       </c>
       <c r="N295" s="1">
-        <v>919952.39</v>
+        <v>1072964.41</v>
       </c>
       <c r="O295" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>794</v>
+        <v>735</v>
       </c>
       <c r="B296" t="s">
-        <v>795</v>
+        <v>736</v>
       </c>
       <c r="C296" s="1">
-        <v>700000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>84.405</v>
+        <v>100.658</v>
       </c>
       <c r="E296" s="1">
-        <v>94.91728571</v>
+        <v>99.71992347</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>664421.0</v>
+        <v>586353.15</v>
       </c>
       <c r="I296" s="1">
-        <v>-73586.0</v>
+        <v>5515.89</v>
       </c>
       <c r="J296" s="1">
-        <v>-11.075206834221</v>
+        <v>0.94071124202198</v>
       </c>
       <c r="K296">
-        <v>0.36</v>
+        <v>3.38</v>
       </c>
       <c r="L296" t="s">
-        <v>796</v>
+        <v>737</v>
       </c>
       <c r="M296" s="1">
-        <v>590835.0</v>
+        <v>591869.04</v>
       </c>
       <c r="N296" s="1">
-        <v>593366.51</v>
+        <v>611716.05</v>
       </c>
       <c r="O296" s="1">
         <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>797</v>
+        <v>738</v>
       </c>
       <c r="B297" t="s">
-        <v>798</v>
+        <v>739</v>
       </c>
       <c r="C297" s="1">
-        <v>4700000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>91.398</v>
+        <v>101.785</v>
       </c>
       <c r="E297" s="1">
-        <v>81.919</v>
+        <v>99.813</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>3850193.0</v>
+        <v>300437.13</v>
       </c>
       <c r="I297" s="1">
-        <v>445513.0</v>
+        <v>5935.72</v>
       </c>
       <c r="J297" s="1">
-        <v>11.571186171706</v>
+        <v>1.9756945488063</v>
       </c>
       <c r="K297">
-        <v>0.44</v>
+        <v>3.22</v>
       </c>
       <c r="L297" t="s">
-        <v>799</v>
+        <v>740</v>
       </c>
       <c r="M297" s="1">
-        <v>4295706.0</v>
+        <v>306372.85</v>
       </c>
       <c r="N297" s="1">
-        <v>4316437.51</v>
+        <v>316055.36</v>
       </c>
       <c r="O297" s="1">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>800</v>
+        <v>741</v>
       </c>
       <c r="B298" t="s">
-        <v>801</v>
+        <v>742</v>
       </c>
       <c r="C298" s="1">
-        <v>987000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>90.868</v>
+        <v>103.852</v>
       </c>
       <c r="E298" s="1">
-        <v>99.73456738</v>
+        <v>102.20876333</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>984380.18</v>
+        <v>919878.87</v>
       </c>
       <c r="I298" s="1">
-        <v>-87513.02</v>
+        <v>14789.13</v>
       </c>
       <c r="J298" s="1">
-        <v>-8.8901647735329</v>
+        <v>1.6077258085078</v>
       </c>
       <c r="K298">
-        <v>0.48</v>
+        <v>1.91</v>
       </c>
       <c r="L298" t="s">
-        <v>802</v>
+        <v>743</v>
       </c>
       <c r="M298" s="1">
-        <v>896867.16</v>
+        <v>934668.0</v>
       </c>
       <c r="N298" s="1">
-        <v>901653.43</v>
+        <v>951881.79</v>
       </c>
       <c r="O298" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>803</v>
+        <v>744</v>
       </c>
       <c r="B299" t="s">
-        <v>804</v>
+        <v>745</v>
       </c>
       <c r="C299" s="1">
-        <v>155000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.781</v>
+        <v>98.632</v>
       </c>
       <c r="E299" s="1">
-        <v>99.417</v>
+        <v>99.4208</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>154096.35</v>
+        <v>1491312.0</v>
       </c>
       <c r="I299" s="1">
-        <v>5214.2</v>
+        <v>-11832.0</v>
       </c>
       <c r="J299" s="1">
-        <v>3.383727129163</v>
+        <v>-0.79339534584312</v>
       </c>
       <c r="K299">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>0.05</v>
+      </c>
+      <c r="L299">
+        <v>739.73</v>
       </c>
       <c r="M299" s="1">
-        <v>159310.55</v>
+        <v>1479480.0</v>
       </c>
       <c r="N299" s="1">
-        <v>164517.91</v>
+        <v>1480219.73</v>
       </c>
       <c r="O299" s="1">
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>806</v>
+        <v>746</v>
       </c>
       <c r="B300" t="s">
-        <v>807</v>
+        <v>747</v>
       </c>
       <c r="C300" s="1">
-        <v>600000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.449</v>
+        <v>100.698</v>
       </c>
       <c r="E300" s="1">
-        <v>100.0</v>
+        <v>99.424</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>600000.0</v>
+        <v>482206.4</v>
       </c>
       <c r="I300" s="1">
-        <v>2694.0</v>
+        <v>6178.9</v>
       </c>
       <c r="J300" s="1">
-        <v>0.449</v>
+        <v>1.2813807531381</v>
       </c>
       <c r="K300">
-        <v>1.43</v>
+        <v>2.94</v>
       </c>
       <c r="L300" t="s">
-        <v>808</v>
+        <v>748</v>
       </c>
       <c r="M300" s="1">
-        <v>602694.0</v>
+        <v>488385.3</v>
       </c>
       <c r="N300" s="1">
-        <v>611297.8</v>
+        <v>502642.97</v>
       </c>
       <c r="O300" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>809</v>
+        <v>749</v>
       </c>
       <c r="B301" t="s">
-        <v>810</v>
+        <v>750</v>
       </c>
       <c r="C301" s="1">
-        <v>1875.0</v>
+        <v>843000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>0.1425</v>
+        <v>98.457</v>
       </c>
       <c r="E301" s="1">
-        <v>0.1073293333</v>
+        <v>99.947</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>0.0</v>
+        <v>842553.21</v>
       </c>
       <c r="I301" s="1">
-        <v>164862.5</v>
+        <v>-12560.7</v>
       </c>
       <c r="J301" s="1">
-        <v>0</v>
+        <v>-1.4907901187629</v>
       </c>
       <c r="K301">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.1</v>
+      </c>
+      <c r="L301" t="s">
+        <v>751</v>
       </c>
       <c r="M301" s="1">
-        <v>164862.5</v>
+        <v>829992.51</v>
       </c>
       <c r="N301" s="1">
-        <v>164862.5</v>
+        <v>839259.74</v>
       </c>
       <c r="O301" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>811</v>
+        <v>752</v>
       </c>
       <c r="B302" t="s">
-        <v>812</v>
+        <v>753</v>
       </c>
       <c r="C302" s="1">
-        <v>-1875.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>0.0975</v>
+        <v>88.289</v>
       </c>
       <c r="E302" s="1">
-        <v>0.0698506667</v>
+        <v>99.03167091</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>0.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I302" s="1">
-        <v>-129606.25</v>
+        <v>-118169.38</v>
       </c>
       <c r="J302" s="1">
-        <v>0</v>
+        <v>-10.847712464584</v>
       </c>
       <c r="K302">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L302" t="s">
+        <v>754</v>
       </c>
       <c r="M302" s="1">
-        <v>-129606.25</v>
+        <v>971179.0</v>
       </c>
       <c r="N302" s="1">
-        <v>-129606.25</v>
+        <v>977797.84</v>
       </c>
       <c r="O302" s="1">
-        <v>-0.02</v>
+        <v>0.16</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>755</v>
+      </c>
+      <c r="B303" t="s">
+        <v>756</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>98.383</v>
+      </c>
+      <c r="E303" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-22336.0</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-1.3990919933052</v>
+      </c>
+      <c r="K303">
+        <v>0.17</v>
+      </c>
+      <c r="L303" t="s">
+        <v>757</v>
+      </c>
+      <c r="M303" s="1">
+        <v>1574128.0</v>
+      </c>
+      <c r="N303" s="1">
+        <v>1576922.52</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>758</v>
+      </c>
+      <c r="B304" t="s">
+        <v>759</v>
+      </c>
+      <c r="C304" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>98.459</v>
+      </c>
+      <c r="E304" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-16627.39</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-1.541</v>
+      </c>
+      <c r="K304">
+        <v>0.22</v>
+      </c>
+      <c r="L304" t="s">
+        <v>760</v>
+      </c>
+      <c r="M304" s="1">
+        <v>1062372.61</v>
+      </c>
+      <c r="N304" s="1">
+        <v>1064744.93</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>761</v>
+      </c>
+      <c r="B305" t="s">
+        <v>762</v>
+      </c>
+      <c r="C305" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>100.271</v>
+      </c>
+      <c r="E305" s="1">
+        <v>103.02411579</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1957458.2</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-52309.2</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-2.6723022744496</v>
+      </c>
+      <c r="K305">
+        <v>3.87</v>
+      </c>
+      <c r="L305" t="s">
+        <v>763</v>
+      </c>
+      <c r="M305" s="1">
+        <v>1905149.0</v>
+      </c>
+      <c r="N305" s="1">
+        <v>1978646.99</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>764</v>
+      </c>
+      <c r="B306" t="s">
+        <v>765</v>
+      </c>
+      <c r="C306" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>4115.97</v>
+      </c>
+      <c r="J306" s="1">
+        <v>0.747</v>
+      </c>
+      <c r="K306">
+        <v>1.9</v>
+      </c>
+      <c r="L306" t="s">
+        <v>766</v>
+      </c>
+      <c r="M306" s="1">
+        <v>555115.97</v>
+      </c>
+      <c r="N306" s="1">
+        <v>565585.29</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>767</v>
+      </c>
+      <c r="B307" t="s">
+        <v>768</v>
+      </c>
+      <c r="C307" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I307" s="1">
+        <v>832.12</v>
+      </c>
+      <c r="J307" s="1">
+        <v>0.28447507337253</v>
+      </c>
+      <c r="K307">
+        <v>2.48</v>
+      </c>
+      <c r="L307" t="s">
+        <v>769</v>
+      </c>
+      <c r="M307" s="1">
+        <v>293342.81</v>
+      </c>
+      <c r="N307" s="1">
+        <v>300599.58</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>770</v>
+      </c>
+      <c r="B308" t="s">
+        <v>771</v>
+      </c>
+      <c r="C308" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E308" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>3311.48</v>
+      </c>
+      <c r="J308" s="1">
+        <v>0.33221040888762</v>
+      </c>
+      <c r="K308">
+        <v>1.78</v>
+      </c>
+      <c r="L308" t="s">
+        <v>772</v>
+      </c>
+      <c r="M308" s="1">
+        <v>1000113.48</v>
+      </c>
+      <c r="N308" s="1">
+        <v>1017868.2</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>773</v>
+      </c>
+      <c r="B309" t="s">
+        <v>774</v>
+      </c>
+      <c r="C309" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.568</v>
+      </c>
+      <c r="E309" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>3596.0</v>
+      </c>
+      <c r="J309" s="1">
+        <v>0.45349758117808</v>
+      </c>
+      <c r="K309">
+        <v>0.16</v>
+      </c>
+      <c r="L309" t="s">
+        <v>775</v>
+      </c>
+      <c r="M309" s="1">
+        <v>796544.0</v>
+      </c>
+      <c r="N309" s="1">
+        <v>797849.6</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>776</v>
+      </c>
+      <c r="B310" t="s">
+        <v>777</v>
+      </c>
+      <c r="C310" s="1">
+        <v>4840000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>93.32</v>
+      </c>
+      <c r="E310" s="1">
+        <v>95.858</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>4639527.2</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-122839.2</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-2.6476663397943</v>
+      </c>
+      <c r="K310">
+        <v>0.0</v>
+      </c>
+      <c r="L310">
+        <v>0.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>4516688.0</v>
+      </c>
+      <c r="N310" s="1">
+        <v>4516688.0</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>778</v>
+      </c>
+      <c r="B311" t="s">
+        <v>779</v>
+      </c>
+      <c r="C311" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>96.271</v>
+      </c>
+      <c r="E311" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>293639.5</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-14453.6</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-4.9222260629105</v>
+      </c>
+      <c r="K311">
+        <v>0.5</v>
+      </c>
+      <c r="L311" t="s">
+        <v>780</v>
+      </c>
+      <c r="M311" s="1">
+        <v>279185.9</v>
+      </c>
+      <c r="N311" s="1">
+        <v>280622.0</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>781</v>
+      </c>
+      <c r="B312" t="s">
+        <v>782</v>
+      </c>
+      <c r="C312" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>89.415</v>
+      </c>
+      <c r="E312" s="1">
+        <v>85.14</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>2809620.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>141075.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>5.0211416490486</v>
+      </c>
+      <c r="K312">
+        <v>0.0</v>
+      </c>
+      <c r="L312">
+        <v>0.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>2950695.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>2950695.0</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>783</v>
+      </c>
+      <c r="B313" t="s">
+        <v>784</v>
+      </c>
+      <c r="C313" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>98.315</v>
+      </c>
+      <c r="E313" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-4437.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-1.4820530292402</v>
+      </c>
+      <c r="K313">
+        <v>0.08</v>
+      </c>
+      <c r="L313">
+        <v>230.14</v>
+      </c>
+      <c r="M313" s="1">
+        <v>294945.0</v>
+      </c>
+      <c r="N313" s="1">
+        <v>295175.14</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>785</v>
+      </c>
+      <c r="B314" t="s">
+        <v>786</v>
+      </c>
+      <c r="C314" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>97.362</v>
+      </c>
+      <c r="E314" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-10458.0</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-1.7587407295293</v>
+      </c>
+      <c r="K314">
+        <v>1.02</v>
+      </c>
+      <c r="L314" t="s">
+        <v>787</v>
+      </c>
+      <c r="M314" s="1">
+        <v>584172.0</v>
+      </c>
+      <c r="N314" s="1">
+        <v>590262.41</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>788</v>
+      </c>
+      <c r="B315" t="s">
+        <v>789</v>
+      </c>
+      <c r="C315" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E315" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-423.36</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-0.098</v>
+      </c>
+      <c r="K315">
+        <v>2.42</v>
+      </c>
+      <c r="L315" t="s">
+        <v>790</v>
+      </c>
+      <c r="M315" s="1">
+        <v>431576.64</v>
+      </c>
+      <c r="N315" s="1">
+        <v>442024.18</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>791</v>
+      </c>
+      <c r="B316" t="s">
+        <v>792</v>
+      </c>
+      <c r="C316" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="E316" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-10625.94</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-0.74302101716669</v>
+      </c>
+      <c r="K316">
+        <v>0.37</v>
+      </c>
+      <c r="L316" t="s">
+        <v>793</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1419473.58</v>
+      </c>
+      <c r="N316" s="1">
+        <v>1424836.35</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>794</v>
+      </c>
+      <c r="B317" t="s">
+        <v>795</v>
+      </c>
+      <c r="C317" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>104.897</v>
+      </c>
+      <c r="E317" s="1">
+        <v>104.83429833</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>1258011.58</v>
+      </c>
+      <c r="I317" s="1">
+        <v>752.42</v>
+      </c>
+      <c r="J317" s="1">
+        <v>0.059810260252135</v>
+      </c>
+      <c r="K317">
+        <v>4.84</v>
+      </c>
+      <c r="L317" t="s">
+        <v>796</v>
+      </c>
+      <c r="M317" s="1">
+        <v>1258764.0</v>
+      </c>
+      <c r="N317" s="1">
+        <v>1316902.36</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>797</v>
+      </c>
+      <c r="B318" t="s">
+        <v>798</v>
+      </c>
+      <c r="C318" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="E318" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-8538.21</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-2.1869815555772</v>
+      </c>
+      <c r="K318">
+        <v>3.59</v>
+      </c>
+      <c r="L318" t="s">
+        <v>799</v>
+      </c>
+      <c r="M318" s="1">
+        <v>381872.49</v>
+      </c>
+      <c r="N318" s="1">
+        <v>395567.61</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>800</v>
+      </c>
+      <c r="B319" t="s">
+        <v>801</v>
+      </c>
+      <c r="C319" s="1">
+        <v>3076615.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>92.902</v>
+      </c>
+      <c r="E319" s="1">
+        <v>93.06000003</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>2863097.92</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-4861.06</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-0.16978322557686</v>
+      </c>
+      <c r="K319">
+        <v>1.08</v>
+      </c>
+      <c r="L319" t="s">
+        <v>802</v>
+      </c>
+      <c r="M319" s="1">
+        <v>2858236.86</v>
+      </c>
+      <c r="N319" s="1">
+        <v>2891616.03</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>803</v>
+      </c>
+      <c r="B320" t="s">
+        <v>804</v>
+      </c>
+      <c r="C320" s="1">
+        <v>2960000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="E320" s="1">
+        <v>94.873</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>2808240.8</v>
+      </c>
+      <c r="I320" s="1">
+        <v>129914.4</v>
+      </c>
+      <c r="J320" s="1">
+        <v>4.6261844781972</v>
+      </c>
+      <c r="K320">
+        <v>0.86</v>
+      </c>
+      <c r="L320" t="s">
+        <v>805</v>
+      </c>
+      <c r="M320" s="1">
+        <v>2938155.2</v>
+      </c>
+      <c r="N320" s="1">
+        <v>2963487.53</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>806</v>
+      </c>
+      <c r="B321" t="s">
+        <v>807</v>
+      </c>
+      <c r="C321" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>97.854</v>
+      </c>
+      <c r="E321" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-9266.88</v>
+      </c>
+      <c r="J321" s="1">
+        <v>-1.5771157289131</v>
+      </c>
+      <c r="K321">
+        <v>0.08</v>
+      </c>
+      <c r="L321">
+        <v>473.61</v>
+      </c>
+      <c r="M321" s="1">
+        <v>578317.14</v>
+      </c>
+      <c r="N321" s="1">
+        <v>578790.75</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>808</v>
+      </c>
+      <c r="B322" t="s">
+        <v>809</v>
+      </c>
+      <c r="C322" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>74.37</v>
+      </c>
+      <c r="E322" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-660.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-0.12661870503597</v>
+      </c>
+      <c r="K322">
+        <v>0.24</v>
+      </c>
+      <c r="L322" t="s">
+        <v>810</v>
+      </c>
+      <c r="M322" s="1">
+        <v>520590.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>522258.49</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>811</v>
+      </c>
+      <c r="B323" t="s">
+        <v>812</v>
+      </c>
+      <c r="C323" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>101.297</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>7782.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>1.297</v>
+      </c>
+      <c r="K323">
+        <v>2.02</v>
+      </c>
+      <c r="L323" t="s">
         <v>813</v>
       </c>
-      <c r="B303" t="s">
+      <c r="M323" s="1">
+        <v>607782.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>619876.22</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
         <v>814</v>
       </c>
-      <c r="C303" s="1">
+      <c r="B324" t="s">
+        <v>815</v>
+      </c>
+      <c r="C324" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>96.057</v>
+      </c>
+      <c r="E324" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-13392.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-3.3680398370303</v>
+      </c>
+      <c r="K324">
+        <v>0.45</v>
+      </c>
+      <c r="L324" t="s">
+        <v>816</v>
+      </c>
+      <c r="M324" s="1">
+        <v>384228.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>386036.22</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>817</v>
+      </c>
+      <c r="B325" t="s">
+        <v>818</v>
+      </c>
+      <c r="C325" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>98.964</v>
+      </c>
+      <c r="E325" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-5088.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-1.6848797933638</v>
+      </c>
+      <c r="K325">
+        <v>2.28</v>
+      </c>
+      <c r="L325" t="s">
+        <v>819</v>
+      </c>
+      <c r="M325" s="1">
+        <v>296892.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>303743.71</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>820</v>
+      </c>
+      <c r="B326" t="s">
+        <v>821</v>
+      </c>
+      <c r="C326" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>92.137</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-120944.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-7.582049430268</v>
+      </c>
+      <c r="K326">
+        <v>0.26</v>
+      </c>
+      <c r="L326" t="s">
+        <v>822</v>
+      </c>
+      <c r="M326" s="1">
+        <v>1474192.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>1478273.1</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>823</v>
+      </c>
+      <c r="B327" t="s">
+        <v>824</v>
+      </c>
+      <c r="C327" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>98.443</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-10933.77</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-1.7032030673878</v>
+      </c>
+      <c r="K327">
+        <v>3.31</v>
+      </c>
+      <c r="L327" t="s">
+        <v>825</v>
+      </c>
+      <c r="M327" s="1">
+        <v>631019.63</v>
+      </c>
+      <c r="N327" s="1">
+        <v>652238.49</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>826</v>
+      </c>
+      <c r="B328" t="s">
+        <v>827</v>
+      </c>
+      <c r="C328" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.343</v>
+      </c>
+      <c r="E328" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-3942.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>-0.657</v>
+      </c>
+      <c r="K328">
+        <v>1.12</v>
+      </c>
+      <c r="L328" t="s">
+        <v>828</v>
+      </c>
+      <c r="M328" s="1">
+        <v>596058.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>602758.14</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>829</v>
+      </c>
+      <c r="B329" t="s">
+        <v>830</v>
+      </c>
+      <c r="C329" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.875</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>4519.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0.32423760395657</v>
+      </c>
+      <c r="K329">
+        <v>0.45</v>
+      </c>
+      <c r="L329" t="s">
+        <v>831</v>
+      </c>
+      <c r="M329" s="1">
+        <v>1398250.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>1404482.88</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>832</v>
+      </c>
+      <c r="B330" t="s">
+        <v>833</v>
+      </c>
+      <c r="C330" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.018</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1232.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-0.31009000664479</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330">
+        <v>0.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>396072.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>396072.0</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>834</v>
+      </c>
+      <c r="B331" t="s">
+        <v>835</v>
+      </c>
+      <c r="C331" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="E331" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>1350.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>0.15047701212845</v>
+      </c>
+      <c r="K331">
+        <v>2.59</v>
+      </c>
+      <c r="L331" t="s">
+        <v>836</v>
+      </c>
+      <c r="M331" s="1">
+        <v>898497.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>921798.37</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>837</v>
+      </c>
+      <c r="B332" t="s">
+        <v>838</v>
+      </c>
+      <c r="C332" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E332" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-9750.05</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-1.789</v>
+      </c>
+      <c r="K332">
+        <v>0.17</v>
+      </c>
+      <c r="L332">
+        <v>912.85</v>
+      </c>
+      <c r="M332" s="1">
+        <v>535249.95</v>
+      </c>
+      <c r="N332" s="1">
+        <v>536162.8</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>839</v>
+      </c>
+      <c r="B333" t="s">
+        <v>840</v>
+      </c>
+      <c r="C333" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.399</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>595800.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-5406.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-0.90735146022155</v>
+      </c>
+      <c r="K333">
+        <v>0.02</v>
+      </c>
+      <c r="L333">
+        <v>90.41</v>
+      </c>
+      <c r="M333" s="1">
+        <v>590394.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>590484.41</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>841</v>
+      </c>
+      <c r="B334" t="s">
+        <v>842</v>
+      </c>
+      <c r="C334" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.029</v>
+      </c>
+      <c r="E334" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-739.68</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-0.20255970976519</v>
+      </c>
+      <c r="K334">
+        <v>1.76</v>
+      </c>
+      <c r="L334" t="s">
+        <v>843</v>
+      </c>
+      <c r="M334" s="1">
+        <v>364426.72</v>
+      </c>
+      <c r="N334" s="1">
+        <v>370891.93</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>844</v>
+      </c>
+      <c r="B335" t="s">
+        <v>845</v>
+      </c>
+      <c r="C335" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.458</v>
+      </c>
+      <c r="E335" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-150.06</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-0.041206444285872</v>
+      </c>
+      <c r="K335">
+        <v>0.58</v>
+      </c>
+      <c r="L335" t="s">
+        <v>846</v>
+      </c>
+      <c r="M335" s="1">
+        <v>364016.28</v>
+      </c>
+      <c r="N335" s="1">
+        <v>366122.03</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>847</v>
+      </c>
+      <c r="B336" t="s">
+        <v>848</v>
+      </c>
+      <c r="C336" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="E336" s="1">
+        <v>100.58151111</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>588401.84</v>
+      </c>
+      <c r="I336" s="1">
+        <v>8251.36</v>
+      </c>
+      <c r="J336" s="1">
+        <v>1.402334159934</v>
+      </c>
+      <c r="K336">
+        <v>3.23</v>
+      </c>
+      <c r="L336" t="s">
+        <v>849</v>
+      </c>
+      <c r="M336" s="1">
+        <v>596653.2</v>
+      </c>
+      <c r="N336" s="1">
+        <v>615525.46</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>850</v>
+      </c>
+      <c r="B337" t="s">
+        <v>851</v>
+      </c>
+      <c r="C337" s="1">
+        <v>5210000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>67.966</v>
+      </c>
+      <c r="E337" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>3665756.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-124727.4</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-3.4025014212621</v>
+      </c>
+      <c r="K337">
+        <v>0.81</v>
+      </c>
+      <c r="L337" t="s">
+        <v>852</v>
+      </c>
+      <c r="M337" s="1">
+        <v>3541028.6</v>
+      </c>
+      <c r="N337" s="1">
+        <v>3582994.08</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>853</v>
+      </c>
+      <c r="B338" t="s">
+        <v>854</v>
+      </c>
+      <c r="C338" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="E338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-1491.6</v>
+      </c>
+      <c r="J338" s="1">
+        <v>-0.565</v>
+      </c>
+      <c r="K338">
+        <v>1.04</v>
+      </c>
+      <c r="L338" t="s">
+        <v>855</v>
+      </c>
+      <c r="M338" s="1">
+        <v>262508.4</v>
+      </c>
+      <c r="N338" s="1">
+        <v>265259.07</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>856</v>
+      </c>
+      <c r="B339" t="s">
+        <v>857</v>
+      </c>
+      <c r="C339" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E339" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-3312.0</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-0.82609997006884</v>
+      </c>
+      <c r="K339">
+        <v>1.94</v>
+      </c>
+      <c r="L339" t="s">
+        <v>858</v>
+      </c>
+      <c r="M339" s="1">
+        <v>397608.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>405375.12</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>859</v>
+      </c>
+      <c r="B340" t="s">
+        <v>860</v>
+      </c>
+      <c r="C340" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="E340" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-6800.0</v>
+      </c>
+      <c r="J340" s="1">
+        <v>-0.85109791631204</v>
+      </c>
+      <c r="K340">
+        <v>1.2</v>
+      </c>
+      <c r="L340" t="s">
+        <v>861</v>
+      </c>
+      <c r="M340" s="1">
+        <v>792168.0</v>
+      </c>
+      <c r="N340" s="1">
+        <v>801765.26</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>862</v>
+      </c>
+      <c r="B341" t="s">
+        <v>863</v>
+      </c>
+      <c r="C341" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>93.034</v>
+      </c>
+      <c r="E341" s="1">
+        <v>83.767</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>3836528.6</v>
+      </c>
+      <c r="I341" s="1">
+        <v>424428.6</v>
+      </c>
+      <c r="J341" s="1">
+        <v>11.062829037688</v>
+      </c>
+      <c r="K341">
+        <v>0.22</v>
+      </c>
+      <c r="L341" t="s">
+        <v>864</v>
+      </c>
+      <c r="M341" s="1">
+        <v>4260957.2</v>
+      </c>
+      <c r="N341" s="1">
+        <v>4270970.46</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>865</v>
+      </c>
+      <c r="B342" t="s">
+        <v>866</v>
+      </c>
+      <c r="C342" s="1">
+        <v>3528000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>87.59</v>
+      </c>
+      <c r="E342" s="1">
+        <v>87.226</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>3077333.28</v>
+      </c>
+      <c r="I342" s="1">
+        <v>12841.92</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0.41730676633114</v>
+      </c>
+      <c r="K342">
+        <v>0.61</v>
+      </c>
+      <c r="L342" t="s">
+        <v>867</v>
+      </c>
+      <c r="M342" s="1">
+        <v>3090175.2</v>
+      </c>
+      <c r="N342" s="1">
+        <v>3111623.51</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>868</v>
+      </c>
+      <c r="B343" t="s">
+        <v>869</v>
+      </c>
+      <c r="C343" s="1">
+        <v>2010000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>98.147</v>
+      </c>
+      <c r="E343" s="1">
+        <v>103.06009254</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2071507.86</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-26451.7</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-1.2769297433416</v>
+      </c>
+      <c r="K343">
+        <v>0.34</v>
+      </c>
+      <c r="L343" t="s">
+        <v>870</v>
+      </c>
+      <c r="M343" s="1">
+        <v>2045056.16</v>
+      </c>
+      <c r="N343" s="1">
+        <v>2051818.09</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>871</v>
+      </c>
+      <c r="B344" t="s">
+        <v>872</v>
+      </c>
+      <c r="C344" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>98.793</v>
+      </c>
+      <c r="E344" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>30031200.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-393300.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>-1.3096379765044</v>
+      </c>
+      <c r="K344">
+        <v>0.12</v>
+      </c>
+      <c r="L344" t="s">
+        <v>873</v>
+      </c>
+      <c r="M344" s="1">
+        <v>29637900.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>29674228.77</v>
+      </c>
+      <c r="O344" s="1">
+        <v>4.95</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>874</v>
+      </c>
+      <c r="B345" t="s">
+        <v>875</v>
+      </c>
+      <c r="C345" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.491</v>
+      </c>
+      <c r="E345" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="I345" s="1">
+        <v>1912.89</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0.20554485310537</v>
+      </c>
+      <c r="K345">
+        <v>3.45</v>
+      </c>
+      <c r="L345" t="s">
+        <v>876</v>
+      </c>
+      <c r="M345" s="1">
+        <v>932556.48</v>
+      </c>
+      <c r="N345" s="1">
+        <v>964591.55</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>877</v>
+      </c>
+      <c r="B346" t="s">
+        <v>878</v>
+      </c>
+      <c r="C346" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="E346" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>14995.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>3.0787393491428</v>
+      </c>
+      <c r="K346">
+        <v>3.57</v>
+      </c>
+      <c r="L346" t="s">
+        <v>879</v>
+      </c>
+      <c r="M346" s="1">
+        <v>502045.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>519908.01</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>880</v>
+      </c>
+      <c r="B347" t="s">
+        <v>881</v>
+      </c>
+      <c r="C347" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="E347" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-2730.6</v>
+      </c>
+      <c r="J347" s="1">
+        <v>-0.44773410241413</v>
+      </c>
+      <c r="K347">
+        <v>0.77</v>
+      </c>
+      <c r="L347" t="s">
+        <v>882</v>
+      </c>
+      <c r="M347" s="1">
+        <v>607140.3</v>
+      </c>
+      <c r="N347" s="1">
+        <v>611879.17</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>883</v>
+      </c>
+      <c r="B348" t="s">
+        <v>884</v>
+      </c>
+      <c r="C348" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.551</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="I348" s="1">
+        <v>345.15</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0.059301250351787</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>0.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>582373.35</v>
+      </c>
+      <c r="N348" s="1">
+        <v>582373.35</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>885</v>
+      </c>
+      <c r="B349" t="s">
+        <v>886</v>
+      </c>
+      <c r="C349" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>106.658</v>
+      </c>
+      <c r="E349" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>649440.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-9492.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-1.4615668883962</v>
+      </c>
+      <c r="K349">
+        <v>1.78</v>
+      </c>
+      <c r="L349" t="s">
+        <v>887</v>
+      </c>
+      <c r="M349" s="1">
+        <v>639948.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>650632.93</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>888</v>
+      </c>
+      <c r="B350" t="s">
+        <v>889</v>
+      </c>
+      <c r="C350" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="E350" s="1">
+        <v>100.51</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>904590.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-16551.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>-1.8296686896826</v>
+      </c>
+      <c r="K350">
+        <v>2.67</v>
+      </c>
+      <c r="L350" t="s">
+        <v>890</v>
+      </c>
+      <c r="M350" s="1">
+        <v>888039.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>912089.34</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>891</v>
+      </c>
+      <c r="B351" t="s">
+        <v>892</v>
+      </c>
+      <c r="C351" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>98.302</v>
+      </c>
+      <c r="E351" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-16400.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-1.6015695381474</v>
+      </c>
+      <c r="K351">
+        <v>0.22</v>
+      </c>
+      <c r="L351" t="s">
+        <v>893</v>
+      </c>
+      <c r="M351" s="1">
+        <v>1007595.5</v>
+      </c>
+      <c r="N351" s="1">
+        <v>1009835.05</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>894</v>
+      </c>
+      <c r="B352" t="s">
+        <v>895</v>
+      </c>
+      <c r="C352" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>89.217</v>
+      </c>
+      <c r="E352" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="I352" s="1">
+        <v>22754.1</v>
+      </c>
+      <c r="J352" s="1">
+        <v>4.4394094678761</v>
+      </c>
+      <c r="K352">
+        <v>0.73</v>
+      </c>
+      <c r="L352" t="s">
+        <v>896</v>
+      </c>
+      <c r="M352" s="1">
+        <v>535302.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>539678.71</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>897</v>
+      </c>
+      <c r="B353" t="s">
+        <v>898</v>
+      </c>
+      <c r="C353" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="E353" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="I353" s="1">
+        <v>10504.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>2.0244740877339</v>
+      </c>
+      <c r="K353">
+        <v>1.14</v>
+      </c>
+      <c r="L353" t="s">
+        <v>899</v>
+      </c>
+      <c r="M353" s="1">
+        <v>529354.8</v>
+      </c>
+      <c r="N353" s="1">
+        <v>535284.94</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>900</v>
+      </c>
+      <c r="B354" t="s">
+        <v>901</v>
+      </c>
+      <c r="C354" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>101.272</v>
+      </c>
+      <c r="E354" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-10002.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-1.6194056674341</v>
+      </c>
+      <c r="K354">
+        <v>0.19</v>
+      </c>
+      <c r="L354" t="s">
+        <v>902</v>
+      </c>
+      <c r="M354" s="1">
+        <v>607632.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>608764.19</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>903</v>
+      </c>
+      <c r="B355" t="s">
+        <v>904</v>
+      </c>
+      <c r="C355" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>97.677</v>
+      </c>
+      <c r="E355" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-27756.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-3.0607080120285</v>
+      </c>
+      <c r="K355">
+        <v>0.1</v>
+      </c>
+      <c r="L355">
+        <v>915.41</v>
+      </c>
+      <c r="M355" s="1">
+        <v>879093.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>880008.41</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>905</v>
+      </c>
+      <c r="B356" t="s">
+        <v>906</v>
+      </c>
+      <c r="C356" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="E356" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>3015.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0.57675753228121</v>
+      </c>
+      <c r="K356">
+        <v>3.71</v>
+      </c>
+      <c r="L356" t="s">
+        <v>907</v>
+      </c>
+      <c r="M356" s="1">
+        <v>525765.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>544336.92</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>908</v>
+      </c>
+      <c r="B357" t="s">
+        <v>909</v>
+      </c>
+      <c r="C357" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>98.418</v>
+      </c>
+      <c r="E357" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-8782.5</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-1.1758326722831</v>
+      </c>
+      <c r="K357">
+        <v>1.92</v>
+      </c>
+      <c r="L357" t="s">
+        <v>910</v>
+      </c>
+      <c r="M357" s="1">
+        <v>738135.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>752559.66</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>911</v>
+      </c>
+      <c r="B358" t="s">
+        <v>912</v>
+      </c>
+      <c r="C358" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E358" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-1288.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>-0.17861996660583</v>
+      </c>
+      <c r="K358">
+        <v>4.37</v>
+      </c>
+      <c r="L358" t="s">
+        <v>913</v>
+      </c>
+      <c r="M358" s="1">
+        <v>719796.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>750404.22</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>914</v>
+      </c>
+      <c r="B359" t="s">
+        <v>912</v>
+      </c>
+      <c r="C359" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>98.589</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-5276.0</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-1.3202145974296</v>
+      </c>
+      <c r="K359">
+        <v>0.44</v>
+      </c>
+      <c r="L359" t="s">
+        <v>915</v>
+      </c>
+      <c r="M359" s="1">
+        <v>394356.0</v>
+      </c>
+      <c r="N359" s="1">
+        <v>396121.28</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>916</v>
+      </c>
+      <c r="B360" t="s">
+        <v>917</v>
+      </c>
+      <c r="C360" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="E360" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-13854.0</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-2.1660412757974</v>
+      </c>
+      <c r="K360">
+        <v>1.7</v>
+      </c>
+      <c r="L360" t="s">
+        <v>918</v>
+      </c>
+      <c r="M360" s="1">
+        <v>625746.0</v>
+      </c>
+      <c r="N360" s="1">
+        <v>635946.0</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>919</v>
+      </c>
+      <c r="B361" t="s">
+        <v>920</v>
+      </c>
+      <c r="C361" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>100.268</v>
+      </c>
+      <c r="E361" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>1409.68</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0.268</v>
+      </c>
+      <c r="K361">
+        <v>0.54</v>
+      </c>
+      <c r="L361" t="s">
+        <v>921</v>
+      </c>
+      <c r="M361" s="1">
+        <v>527409.68</v>
+      </c>
+      <c r="N361" s="1">
+        <v>530255.41</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>922</v>
+      </c>
+      <c r="B362" t="s">
+        <v>923</v>
+      </c>
+      <c r="C362" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>101.615</v>
+      </c>
+      <c r="E362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>3407.65</v>
+      </c>
+      <c r="J362" s="1">
+        <v>1.615</v>
+      </c>
+      <c r="K362">
+        <v>3.75</v>
+      </c>
+      <c r="L362" t="s">
+        <v>924</v>
+      </c>
+      <c r="M362" s="1">
+        <v>214407.65</v>
+      </c>
+      <c r="N362" s="1">
+        <v>222311.13</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>925</v>
+      </c>
+      <c r="B363" t="s">
+        <v>926</v>
+      </c>
+      <c r="C363" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>102.302</v>
+      </c>
+      <c r="E363" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="I363" s="1">
+        <v>8531.5</v>
+      </c>
+      <c r="J363" s="1">
+        <v>2.8398524281995</v>
+      </c>
+      <c r="K363">
+        <v>3.13</v>
+      </c>
+      <c r="L363" t="s">
+        <v>927</v>
+      </c>
+      <c r="M363" s="1">
+        <v>308952.04</v>
+      </c>
+      <c r="N363" s="1">
+        <v>318406.09</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>928</v>
+      </c>
+      <c r="B364" t="s">
+        <v>929</v>
+      </c>
+      <c r="C364" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>102.745</v>
+      </c>
+      <c r="E364" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>620880.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-4410.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-0.71028218013143</v>
+      </c>
+      <c r="K364">
+        <v>4.17</v>
+      </c>
+      <c r="L364" t="s">
+        <v>930</v>
+      </c>
+      <c r="M364" s="1">
+        <v>616470.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>641480.96</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>931</v>
+      </c>
+      <c r="B365" t="s">
+        <v>932</v>
+      </c>
+      <c r="C365" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>98.882</v>
+      </c>
+      <c r="E365" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-3938.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-0.56571356333464</v>
+      </c>
+      <c r="K365">
+        <v>1.94</v>
+      </c>
+      <c r="L365" t="s">
+        <v>933</v>
+      </c>
+      <c r="M365" s="1">
+        <v>692174.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>705773.66</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>934</v>
+      </c>
+      <c r="B366" t="s">
+        <v>935</v>
+      </c>
+      <c r="C366" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>104.832</v>
+      </c>
+      <c r="E366" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>317760.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-3264.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-1.0271903323263</v>
+      </c>
+      <c r="K366">
+        <v>3.98</v>
+      </c>
+      <c r="L366" t="s">
+        <v>936</v>
+      </c>
+      <c r="M366" s="1">
+        <v>314496.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>326430.25</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>937</v>
+      </c>
+      <c r="B367" t="s">
+        <v>938</v>
+      </c>
+      <c r="C367" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="E367" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-19885.78</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-2.0359176040308</v>
+      </c>
+      <c r="K367">
+        <v>2.63</v>
+      </c>
+      <c r="L367" t="s">
+        <v>939</v>
+      </c>
+      <c r="M367" s="1">
+        <v>956862.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>981953.51</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>940</v>
+      </c>
+      <c r="B368" t="s">
+        <v>941</v>
+      </c>
+      <c r="C368" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>98.408</v>
+      </c>
+      <c r="E368" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-9552.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>-1.592</v>
+      </c>
+      <c r="K368">
+        <v>0.51</v>
+      </c>
+      <c r="L368" t="s">
+        <v>942</v>
+      </c>
+      <c r="M368" s="1">
+        <v>590448.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>593479.04</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>943</v>
+      </c>
+      <c r="B369" t="s">
+        <v>944</v>
+      </c>
+      <c r="C369" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>96.091</v>
+      </c>
+      <c r="E369" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-6954.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-1.1917737789203</v>
+      </c>
+      <c r="K369">
+        <v>2.24</v>
+      </c>
+      <c r="L369" t="s">
+        <v>945</v>
+      </c>
+      <c r="M369" s="1">
+        <v>576546.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>589984.36</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>946</v>
+      </c>
+      <c r="B370" t="s">
+        <v>947</v>
+      </c>
+      <c r="C370" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>100.422</v>
+      </c>
+      <c r="E370" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>594882.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>7650.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>1.285969318285</v>
+      </c>
+      <c r="K370">
+        <v>2.67</v>
+      </c>
+      <c r="L370" t="s">
+        <v>948</v>
+      </c>
+      <c r="M370" s="1">
+        <v>602532.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>618559.4</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>949</v>
+      </c>
+      <c r="B371" t="s">
+        <v>950</v>
+      </c>
+      <c r="C371" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>82.953</v>
+      </c>
+      <c r="E371" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-83750.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-12.60495980711</v>
+      </c>
+      <c r="K371">
+        <v>0.4</v>
+      </c>
+      <c r="L371" t="s">
+        <v>951</v>
+      </c>
+      <c r="M371" s="1">
+        <v>580671.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>583447.03</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>952</v>
+      </c>
+      <c r="B372" t="s">
+        <v>953</v>
+      </c>
+      <c r="C372" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>90.352</v>
+      </c>
+      <c r="E372" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>3850193.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>396351.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>10.294315116151</v>
+      </c>
+      <c r="K372">
+        <v>0.46</v>
+      </c>
+      <c r="L372" t="s">
+        <v>954</v>
+      </c>
+      <c r="M372" s="1">
+        <v>4246544.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>4268370.03</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>955</v>
+      </c>
+      <c r="B373" t="s">
+        <v>956</v>
+      </c>
+      <c r="C373" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>89.761</v>
+      </c>
+      <c r="E373" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-98439.11</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-10.00011093275</v>
+      </c>
+      <c r="K373">
+        <v>0.52</v>
+      </c>
+      <c r="L373" t="s">
+        <v>957</v>
+      </c>
+      <c r="M373" s="1">
+        <v>885941.07</v>
+      </c>
+      <c r="N373" s="1">
+        <v>891072.12</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>958</v>
+      </c>
+      <c r="B374" t="s">
+        <v>959</v>
+      </c>
+      <c r="C374" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E374" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I374" s="1">
+        <v>2745.05</v>
+      </c>
+      <c r="J374" s="1">
+        <v>1.7813854773329</v>
+      </c>
+      <c r="K374">
+        <v>3.53</v>
+      </c>
+      <c r="L374" t="s">
+        <v>960</v>
+      </c>
+      <c r="M374" s="1">
+        <v>156841.4</v>
+      </c>
+      <c r="N374" s="1">
+        <v>162319.48</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>961</v>
+      </c>
+      <c r="B375" t="s">
+        <v>962</v>
+      </c>
+      <c r="C375" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="E375" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-6078.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>-1.013</v>
+      </c>
+      <c r="K375">
+        <v>1.58</v>
+      </c>
+      <c r="L375" t="s">
+        <v>963</v>
+      </c>
+      <c r="M375" s="1">
+        <v>593922.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>603406.92</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>964</v>
+      </c>
+      <c r="B376" t="s">
+        <v>965</v>
+      </c>
+      <c r="C376" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-34356.25</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>-34356.25</v>
+      </c>
+      <c r="N376" s="1">
+        <v>-34356.25</v>
+      </c>
+      <c r="O376" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>966</v>
+      </c>
+      <c r="B377" t="s">
+        <v>967</v>
+      </c>
+      <c r="C377" s="1">
+        <v>5130.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>121.1</v>
+      </c>
+      <c r="E377" s="1">
+        <v>47.9440935673</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>2459532.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>3752898.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>152.58585779734</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>6212430.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>6212430.0</v>
+      </c>
+      <c r="O377" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>968</v>
+      </c>
+      <c r="B378" t="s">
+        <v>969</v>
+      </c>
+      <c r="C378" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="E378" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-700.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-700.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-700.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>970</v>
+      </c>
+      <c r="B379" t="s">
+        <v>971</v>
+      </c>
+      <c r="C379" s="1">
+        <v>-5130.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>110.3</v>
+      </c>
+      <c r="E379" s="1">
+        <v>43.5305263158</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-2233116.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-3425274.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>153.38540407216</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379">
+        <v>0.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-5658390.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-5658390.0</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.94</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>972</v>
+      </c>
+      <c r="B380" t="s">
+        <v>973</v>
+      </c>
+      <c r="C380" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D303" s="1">
-[...2 lines deleted...]
-      <c r="E303" s="1">
+      <c r="D380" s="1">
+        <v>9.7816</v>
+      </c>
+      <c r="E380" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F303" t="s">
-[...5 lines deleted...]
-      <c r="H303" s="1">
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I303" s="1">
-[...20 lines deleted...]
-      <c r="P303">
+      <c r="I380" s="1">
+        <v>158183.02</v>
+      </c>
+      <c r="J380" s="1">
+        <v>-25.283416444571</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
+      </c>
+      <c r="L380" t="s">
+        <v>974</v>
+      </c>
+      <c r="M380" s="1">
+        <v>-467456.4</v>
+      </c>
+      <c r="N380" s="1">
+        <v>-528206.4</v>
+      </c>
+      <c r="O380" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="P380">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>