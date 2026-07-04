--- v2 (2026-06-11)
+++ v3 (2026-07-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="975">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="987">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -1039,1950 +1039,1986 @@
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>18 202.11</t>
-[...5 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>24 989.34</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 699.00</t>
+    <t>10 846.00</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>9 851.92</t>
+    <t>11 807.26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>23 948.63</t>
+    <t>25 925.34</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>8 398.97</t>
+    <t>10 402.40</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 257.16</t>
+    <t>7 867.91</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>7 594.52</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>15 965.75</t>
+    <t>17 568.49</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>51 602.24</t>
+    <t>57 410.28</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>12 534.25</t>
+    <t>13 602.74</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 635.27</t>
+    <t>16 104.45</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 336.99</t>
-[...8 lines deleted...]
-    <t>3 129.77</t>
+    <t>16 619.18</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 748.01</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>16 883.56</t>
+    <t>18 397.26</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>37 895.89</t>
+    <t>41 136.99</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>20 218.21</t>
+    <t>21 806.34</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>23 650.10</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>19 817.26</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>8 691.78</t>
+    <t>10 294.52</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 329.58</t>
+    <t>3 517.21</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>13 089.04</t>
+    <t>14 335.62</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>4 571.92</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>9 750.00</t>
+    <t>11 486.30</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 441.47</t>
+    <t>3 857.65</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>6 075.18</t>
+    <t>6 205.01</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>5 906.85</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>2 876.71</t>
+    <t>4 746.58</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 620.96</t>
+    <t>5 014.88</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>11 689.96</t>
+    <t>12 752.68</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 876.71</t>
+    <t>10 078.77</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 524.32</t>
+    <t>5 649.66</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>21 378.08</t>
+    <t>23 301.37</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 940.37</t>
+    <t>5 426.92</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 879.04</t>
+    <t>8 333.15</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>15 616.44</t>
+    <t>11 400.00</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 292.91</t>
+    <t>4 908.30</t>
+  </si>
+  <si>
+    <t>ES0000012H41</t>
+  </si>
+  <si>
+    <t>BONOS Y OBLIG DEL ESTADO 0.1 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 879.45</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>29 677.96</t>
+    <t>32 207.89</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>FR0014015DL3</t>
-[...5 lines deleted...]
-    <t>1 841.10</t>
+    <t>1 751.71</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>4 121.92</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 128.77</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 585.78</t>
+    <t>8 061.90</t>
   </si>
   <si>
     <t>DE0001030732</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>12 057.53</t>
+    <t>12 233.22</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>6 316.78</t>
+    <t>7 696.92</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>9 723.29</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 545.89</t>
+    <t>2 919.86</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>28 137.70</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>19 232.88</t>
+    <t>17 763.70</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>11 660.27</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>23 258.22</t>
-[...8 lines deleted...]
-    <t>10 686.30</t>
+    <t>39 780.82</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>21 363.70</t>
+    <t>23 340.41</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>4 708.90</t>
+    <t>5 154.11</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>19 898.90</t>
+    <t>21 612.05</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 523.97</t>
+    <t>5 393.84</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>9 486.99</t>
-[...8 lines deleted...]
-    <t>19 215.12</t>
+    <t>10 929.45</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>11 218.08</t>
+    <t>12 206.79</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>25 890.41</t>
+    <t>29 452.05</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 497.95</t>
+  </si>
+  <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>1 639.73</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>7 049.32</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 714.04</t>
+    <t>4 114.73</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 342.47</t>
+    <t>3 410.96</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>7 628.42</t>
+    <t>8 296.23</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 600.62</t>
+    <t>21 606.99</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 279.38</t>
+    <t>3 950.75</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 051.44</t>
+    <t>7 107.40</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>6 148.21</t>
+    <t>9 164.31</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>16 958.36</t>
+    <t>19 254.81</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>18 353.42</t>
+    <t>19 902.74</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>3 104.45</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 448.63</t>
-[...8 lines deleted...]
-    <t>9 890.41</t>
+    <t>3 085.27</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>17 517.12</t>
+    <t>19 173.29</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 019.18</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>24 868.83</t>
+    <t>27 002.79</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>12 344.18</t>
+    <t>13 546.23</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>6 534.25</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>8 408.22</t>
+    <t>11 720.55</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>4 527.12</t>
+    <t>4 959.86</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>6 882.19</t>
+    <t>7 452.05</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>2 794.52</t>
+  </si>
+  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>8 591.78</t>
+  </si>
+  <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>39 965.98</t>
+    <t>51 384.83</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>8 616.44</t>
+    <t>9 827.40</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 400.48</t>
+    <t>5 700.62</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>3 438.55</t>
-[...8 lines deleted...]
-    <t>10 887.12</t>
+    <t>4 341.61</t>
+  </si>
+  <si>
+    <t>FI4000523238</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.5 15/09/2032</t>
+  </si>
+  <si>
+    <t>37 405.48</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 760.25</t>
+    <t>3 667.19</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>8 515.07</t>
+    <t>9 569.32</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
-    <t>FR0013451507</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0014001N38</t>
-[...5 lines deleted...]
-    <t>3 186.56</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR001400BKZ3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2 25/11/2032</t>
+  </si>
+  <si>
+    <t>30 838.36</t>
   </si>
   <si>
     <t>FR0011883966</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
   </si>
   <si>
-    <t>120 000.00</t>
-[...8 lines deleted...]
-    <t>44 293.12</t>
+    <t>130 684.93</t>
   </si>
   <si>
     <t>FR0000187635</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
   </si>
   <si>
-    <t>175 178.08</t>
+    <t>207 945.21</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>19 561.64</t>
-[...8 lines deleted...]
-    <t>7 855.58</t>
+    <t>21 983.56</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 571.92</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>14 870.96</t>
+    <t>16 056.99</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>20 882.53</t>
-[...8 lines deleted...]
-    <t>1 061.64</t>
+    <t>22 814.73</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 740.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>35 359.59</t>
+    <t>38 476.03</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>7 721.29</t>
+    <t>8 952.90</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 909.59</t>
+    <t>6 049.32</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>10 014.69</t>
+    <t>10 954.70</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>4 514.38</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>32 645.55</t>
+    <t>36 785.96</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>5 856.16</t>
+    <t>6 746.58</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>21 535.32</t>
+    <t>18 225.58</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>7 017.74</t>
+    <t>7 948.66</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>13 975.07</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>17 565.64</t>
+    <t>19 077.92</t>
   </si>
   <si>
     <t>IE00BJ38CR43</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
   </si>
   <si>
-    <t>35 147.84</t>
+    <t>38 173.81</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>17 886.58</t>
+    <t>14 353.42</t>
   </si>
   <si>
     <t>IT0005466013</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
   </si>
   <si>
-    <t>11 444.32</t>
+    <t>14 361.49</t>
   </si>
   <si>
     <t>IT0005403396</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
   </si>
   <si>
-    <t>13 026.02</t>
+    <t>21 492.94</t>
   </si>
   <si>
     <t>IT0005383309</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
   </si>
   <si>
-    <t>27 627.16</t>
+    <t>1 179.96</t>
   </si>
   <si>
     <t>IT0005413171</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
   </si>
   <si>
-    <t>38 468.57</t>
+    <t>48 274.29</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>38 983.43</t>
+    <t>28 704.38</t>
   </si>
   <si>
     <t>IT0005024234</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
   </si>
   <si>
-    <t>12 407.12</t>
+    <t>39 289.21</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>4 364.38</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 268.57</t>
+    <t>4 833.05</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>47 239.73</t>
+    <t>50 961.64</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 892.47</t>
+    <t>12 548.63</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 102.74</t>
+  </si>
+  <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>5 040.41</t>
+    <t>5 628.08</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>19 847.01</t>
+    <t>21 522.41</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>9 682.51</t>
+    <t>10 513.35</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>17 213.79</t>
+    <t>19 926.27</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>XS3070027522</t>
-[...5 lines deleted...]
-    <t>14 257.67</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 267.23</t>
+    <t>6 053.32</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 028.89</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>6 618.84</t>
+    <t>7 304.45</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 794.52</t>
+    <t>7 068.49</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>2 372.32</t>
+    <t>4 839.54</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>73 497.99</t>
+    <t>2 340.49</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 469.32</t>
+    <t>11 894.46</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 256.77</t>
+    <t>8 091.62</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>17 754.72</t>
+    <t>20 291.11</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 305.60</t>
-[...14 lines deleted...]
-    <t>1 436.10</t>
+    <t>3 427.20</t>
   </si>
   <si>
     <t>NL0014555419</t>
   </si>
   <si>
     <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 090.41</t>
+    <t>7 479.45</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>10 447.54</t>
+    <t>11 579.35</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 362.77</t>
+    <t>8 682.58</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>58 138.36</t>
+    <t>62 732.88</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 695.12</t>
+    <t>14 780.71</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>33 379.17</t>
-[...8 lines deleted...]
-    <t>25 332.33</t>
+    <t>36 995.24</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 841.82</t>
+  </si>
+  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 668.49</t>
+    <t>2 042.47</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>12 094.22</t>
+    <t>13 740.56</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 663.01</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>6 851.71</t>
+    <t>7 572.95</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>4 081.10</t>
+    <t>4 480.00</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>21 218.86</t>
+    <t>1 126.14</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 700.14</t>
+    <t>8 313.14</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>6 232.88</t>
+    <t>9 473.97</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>23 301.37</t>
+    <t>25 705.48</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>2 396.24</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 465.21</t>
+    <t>7 349.92</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 105.75</t>
+    <t>3 083.42</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>18 872.26</t>
-[...8 lines deleted...]
-    <t>41 965.48</t>
+    <t>20 434.93</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 750.67</t>
+    <t>3 406.79</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 767.12</t>
+    <t>8 835.62</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>9 597.26</t>
+    <t>11 805.48</t>
   </si>
   <si>
     <t>ES0000012F43</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
   </si>
   <si>
-    <t>10 013.26</t>
+    <t>11 970.74</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>21 448.31</t>
-[...8 lines deleted...]
-    <t>6 761.93</t>
+    <t>23 207.47</t>
   </si>
   <si>
     <t>ES0000012Q16</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
   </si>
   <si>
-    <t>36 328.77</t>
+    <t>91 890.41</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>32 035.07</t>
+    <t>1 868.71</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>17 863.01</t>
+    <t>19 287.67</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>4 738.87</t>
+    <t>6 107.88</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
+    <t>2 303.94</t>
+  </si>
+  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>10 684.93</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>24 050.34</t>
+    <t>26 214.04</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>7 319.18</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 681.51</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>3 079.11</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>20 085.62</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>16 027.40</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 841.67</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>32 976.71</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>12 016.44</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 239.55</t>
-[...74 lines deleted...]
-    <t>10 200.00</t>
+    <t>4 886.30</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 845.73</t>
+    <t>4 355.71</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 903.48</t>
+    <t>8 526.18</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 454.05</t>
+    <t>10 341.43</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>25 010.96</t>
+    <t>1 106.16</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>13 599.66</t>
-[...8 lines deleted...]
-    <t>11 934.25</t>
+    <t>15 531.85</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>25 091.51</t>
+    <t>27 639.86</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 031.04</t>
+    <t>4 302.12</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 438.36</t>
+    <t>14 506.85</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>16 027.40</t>
+    <t>17 416.44</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 776.03</t>
+    <t>3 150.00</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>21 826.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 131.05</t>
+    <t>5 658.35</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 478.08</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>9 484.92</t>
+    <t>10 832.50</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO04</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2603PT36</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
+    <t>SX5E2606PS33</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-60 750.00</t>
+    <t>-14 250.00</t>
+  </si>
+  <si>
+    <t>CDS-00108270</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A60AD2858</t>
+  </si>
+  <si>
+    <t>14 250.00</t>
+  </si>
+  <si>
+    <t>CDS-00108276</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A70AD2858</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3346,154 +3382,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644216.584</v>
+        <v>642594.584</v>
       </c>
       <c r="D2">
-        <v>912.58</v>
+        <v>904.59</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>587900328.17</v>
+        <v>581285349.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>587900328.17</v>
+        <v>581285349.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>898.64</v>
+        <v>889.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8646776.57</v>
+        <v>8559749.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8646776.57</v>
+        <v>8559749.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>25776.0</v>
+        <v>28820.0</v>
       </c>
       <c r="D4">
-        <v>109.46</v>
+        <v>108.55</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2821565.85</v>
+        <v>3128499.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2821565.85</v>
+        <v>3128499.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P380"/>
+  <dimension ref="A1:P385"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O380" sqref="O380"/>
+      <selection activeCell="O385" sqref="O385"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3515,18986 +3551,19236 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.58</v>
+        <v>30.02</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-18054.96</v>
+        <v>-35562.8</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.4957410562181</v>
+        <v>-14.764338444066</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>222814.62</v>
+        <v>205306.78</v>
       </c>
       <c r="N2" s="1">
-        <v>222814.62</v>
+        <v>205306.78</v>
       </c>
       <c r="O2" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>19632.0</v>
+        <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.25</v>
+        <v>27.94</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>556763.52</v>
+        <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>-2159.52</v>
+        <v>-7512.55</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.38787023977433</v>
+        <v>-1.2937021962999</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>554604.0</v>
+        <v>573189.1</v>
       </c>
       <c r="N3" s="1">
-        <v>554604.0</v>
+        <v>573189.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5323.0</v>
+        <v>5562.0</v>
       </c>
       <c r="D4" s="1">
-        <v>218.2</v>
+        <v>231.6</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.7687162891</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1313716.4</v>
+        <v>1366965.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-152237.8</v>
+        <v>-78806.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.588330632091</v>
+        <v>-5.7650609495952</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1161478.6</v>
+        <v>1288159.2</v>
       </c>
       <c r="N4" s="1">
-        <v>1161478.6</v>
+        <v>1288159.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8673.0</v>
+        <v>9063.0</v>
       </c>
       <c r="D5" s="1">
-        <v>140.05</v>
+        <v>134.9</v>
       </c>
       <c r="E5" s="1">
-        <v>210.7090845152</v>
+        <v>207.5221659495</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1827479.89</v>
+        <v>1880773.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-612826.24</v>
+        <v>-658174.69</v>
       </c>
       <c r="J5" s="1">
-        <v>-33.533952595232</v>
+        <v>-34.994895902903</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1214653.65</v>
+        <v>1222598.7</v>
       </c>
       <c r="N5" s="1">
-        <v>1214653.65</v>
+        <v>1222598.7</v>
       </c>
       <c r="O5" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>825.0</v>
+        <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>926.5</v>
+        <v>845.2</v>
       </c>
       <c r="E6" s="1">
-        <v>1570.0</v>
+        <v>1539.1208816705</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1295250.0</v>
+        <v>1326722.2</v>
       </c>
       <c r="I6" s="1">
-        <v>-530887.5</v>
+        <v>-598159.8</v>
       </c>
       <c r="J6" s="1">
-        <v>-40.987261146497</v>
+        <v>-45.085534861782</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>764362.5</v>
+        <v>728562.4</v>
       </c>
       <c r="N6" s="1">
-        <v>764362.5</v>
+        <v>728562.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106696.0</v>
+        <v>111495.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.7</v>
+        <v>26.24</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1591870361</v>
+        <v>27.0886326741</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2897776.62</v>
+        <v>3020247.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-155689.42</v>
+        <v>-94618.3</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.3727198613398</v>
+        <v>-3.1327999619634</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2742087.2</v>
+        <v>2925628.8</v>
       </c>
       <c r="N7" s="1">
-        <v>2742087.2</v>
+        <v>2925628.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.5</v>
+        <v>110.9</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-24174.6</v>
+        <v>-14055.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.89527027027</v>
+        <v>-6.3344594594595</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>197707.0</v>
+        <v>207826.6</v>
       </c>
       <c r="N8" s="1">
-        <v>197707.0</v>
+        <v>207826.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.15</v>
+        <v>64.85</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-15155.25</v>
+        <v>10746.45</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.3720190779014</v>
+        <v>3.1001589825119</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>331486.65</v>
+        <v>357388.35</v>
       </c>
       <c r="N9" s="1">
-        <v>331486.65</v>
+        <v>357388.35</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>97593.0</v>
+        <v>101983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.465</v>
+        <v>8.935</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8571026544</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>863698.05</v>
+        <v>903273.9</v>
       </c>
       <c r="I10" s="1">
-        <v>60019.7</v>
+        <v>7944.21</v>
       </c>
       <c r="J10" s="1">
-        <v>6.9491531212789</v>
+        <v>0.87949070597523</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>923717.75</v>
+        <v>911218.11</v>
       </c>
       <c r="N10" s="1">
-        <v>923717.75</v>
+        <v>911218.11</v>
       </c>
       <c r="O10" s="1">
         <v>0.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19753.0</v>
+        <v>20642.0</v>
       </c>
       <c r="D11" s="1">
-        <v>176.92</v>
+        <v>165.14</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5819040146</v>
+        <v>161.5490906889</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3191727.35</v>
+        <v>3334696.33</v>
       </c>
       <c r="I11" s="1">
-        <v>302973.41</v>
+        <v>74123.55</v>
       </c>
       <c r="J11" s="1">
-        <v>9.4924589971634</v>
+        <v>2.222797600284</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3494700.76</v>
+        <v>3408819.88</v>
       </c>
       <c r="N11" s="1">
-        <v>3494700.76</v>
+        <v>3408819.88</v>
       </c>
       <c r="O11" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12736.0</v>
+        <v>13309.0</v>
       </c>
       <c r="D12" s="1">
-        <v>351.9</v>
+        <v>367.9</v>
       </c>
       <c r="E12" s="1">
-        <v>234.822214196</v>
+        <v>240.1814276054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2990695.72</v>
+        <v>3196574.62</v>
       </c>
       <c r="I12" s="1">
-        <v>1491102.68</v>
+        <v>1699806.48</v>
       </c>
       <c r="J12" s="1">
-        <v>49.858053764159</v>
+        <v>53.175873616866</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4481798.4</v>
+        <v>4896381.1</v>
       </c>
       <c r="N12" s="1">
-        <v>4481798.4</v>
+        <v>4896381.1</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>31198.0</v>
+        <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.47</v>
+        <v>24.27</v>
       </c>
       <c r="E13" s="1">
-        <v>25.8695214437</v>
+        <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>807077.33</v>
+        <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-43662.27</v>
+        <v>-49887.84</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.4099239784123</v>
+        <v>-5.9311619442456</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>763415.06</v>
+        <v>791226.27</v>
       </c>
       <c r="N13" s="1">
-        <v>763415.06</v>
+        <v>791226.27</v>
       </c>
       <c r="O13" s="1">
         <v>0.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>59.0</v>
+        <v>53.0</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-17831.45</v>
+        <v>-41345.45</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.1597167584579</v>
+        <v>-16.601101494886</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>231221.0</v>
+        <v>207707.0</v>
       </c>
       <c r="N14" s="1">
-        <v>231221.0</v>
+        <v>207707.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35963.0</v>
+        <v>37581.0</v>
       </c>
       <c r="D15" s="1">
-        <v>53.88</v>
+        <v>49.54</v>
       </c>
       <c r="E15" s="1">
-        <v>68.4789831215</v>
+        <v>67.6265642213</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2462709.67</v>
+        <v>2541473.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-525023.23</v>
+        <v>-679711.17</v>
       </c>
       <c r="J15" s="1">
-        <v>-21.318925100903</v>
+        <v>-26.744762845116</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1937686.44</v>
+        <v>1861762.74</v>
       </c>
       <c r="N15" s="1">
-        <v>1937686.44</v>
+        <v>1861762.74</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.62</v>
+        <v>9.14</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-45818.82</v>
+        <v>-72359.66</v>
       </c>
       <c r="J16" s="1">
-        <v>-19.392791079662</v>
+        <v>-30.626187426376</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>190448.46</v>
+        <v>163907.62</v>
       </c>
       <c r="N16" s="1">
-        <v>190448.46</v>
+        <v>163907.62</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42915.0</v>
+        <v>44845.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.68</v>
+        <v>61.5</v>
       </c>
       <c r="E17" s="1">
-        <v>56.4754137248</v>
+        <v>56.6150513993</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2423642.38</v>
+        <v>2538901.98</v>
       </c>
       <c r="I17" s="1">
-        <v>266269.82</v>
+        <v>219065.52</v>
       </c>
       <c r="J17" s="1">
-        <v>10.986349396977</v>
+        <v>8.6283567355365</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2689912.2</v>
+        <v>2757967.5</v>
       </c>
       <c r="N17" s="1">
-        <v>2689912.2</v>
+        <v>2757967.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>20148.0</v>
+        <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.72</v>
+        <v>28.56</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>602828.16</v>
+        <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-24177.6</v>
+        <v>-26368.44</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.0106951871658</v>
+        <v>-4.2009991608976</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>578650.56</v>
+        <v>601302.24</v>
       </c>
       <c r="N18" s="1">
-        <v>578650.56</v>
+        <v>601302.24</v>
       </c>
       <c r="O18" s="1">
         <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14812.0</v>
+        <v>15478.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1198.8</v>
+        <v>1161.0</v>
       </c>
       <c r="E19" s="1">
-        <v>404.223384418</v>
+        <v>434.9879810053</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>5987356.77</v>
+        <v>6732743.97</v>
       </c>
       <c r="I19" s="1">
-        <v>11769268.83</v>
+        <v>11237214.03</v>
       </c>
       <c r="J19" s="1">
-        <v>196.56869102858</v>
+        <v>166.90392624569</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>17756625.6</v>
+        <v>17969958.0</v>
       </c>
       <c r="N19" s="1">
-        <v>17756625.6</v>
+        <v>17969958.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.96</v>
+        <v>3.03</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.68</v>
+        <v>60.92</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-13590.24</v>
+        <v>-2560.48</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.4921875</v>
+        <v>-0.84635416666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>288940.32</v>
+        <v>299970.08</v>
       </c>
       <c r="N20" s="1">
-        <v>288940.32</v>
+        <v>299970.08</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117938.0</v>
+        <v>123243.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.92</v>
+        <v>40.51</v>
       </c>
       <c r="E21" s="1">
-        <v>25.5560146857</v>
+        <v>26.1450423959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3014025.26</v>
+        <v>3222193.46</v>
       </c>
       <c r="I21" s="1">
-        <v>1458183.7</v>
+        <v>1770380.47</v>
       </c>
       <c r="J21" s="1">
-        <v>48.379942907313</v>
+        <v>54.943332607968</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4472208.96</v>
+        <v>4992573.93</v>
       </c>
       <c r="N21" s="1">
-        <v>4472208.96</v>
+        <v>4992573.93</v>
       </c>
       <c r="O21" s="1">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.54</v>
+        <v>8.935</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-22870.4</v>
+        <v>14444.46</v>
       </c>
       <c r="J22" s="1">
-        <v>-10.184635710369</v>
+        <v>6.4324000950134</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>201687.46</v>
+        <v>239002.32</v>
       </c>
       <c r="N22" s="1">
-        <v>201687.46</v>
+        <v>239002.32</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.4</v>
+        <v>52.4</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-14745.28</v>
+        <v>-10471.28</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.2898735002274</v>
+        <v>-4.4667192881696</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>219683.6</v>
+        <v>223957.6</v>
       </c>
       <c r="N23" s="1">
-        <v>219683.6</v>
+        <v>223957.6</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>25462.0</v>
+        <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.06</v>
+        <v>17.73</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>464426.88</v>
+        <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>-30045.16</v>
+        <v>-12470.37</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.469298245614</v>
+        <v>-2.5753921088527</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>434381.72</v>
+        <v>471742.11</v>
       </c>
       <c r="N24" s="1">
-        <v>434381.72</v>
+        <v>471742.11</v>
       </c>
       <c r="O24" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213997.0</v>
+        <v>223623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.85</v>
+        <v>18.77</v>
       </c>
       <c r="E25" s="1">
-        <v>10.5618574559</v>
+        <v>10.8927986388</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2260205.81</v>
+        <v>2435880.31</v>
       </c>
       <c r="I25" s="1">
-        <v>1773637.64</v>
+        <v>1761523.4</v>
       </c>
       <c r="J25" s="1">
-        <v>78.472395396594</v>
+        <v>72.315679582795</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4033843.45</v>
+        <v>4197403.71</v>
       </c>
       <c r="N25" s="1">
-        <v>4033843.45</v>
+        <v>4197403.71</v>
       </c>
       <c r="O25" s="1">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>171387.0</v>
+        <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.17</v>
+        <v>3.067</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000233</v>
+        <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>549809.5</v>
+        <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>-6512.71</v>
+        <v>-23980.56</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.1845393722735</v>
+        <v>-4.1831325694637</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>543296.79</v>
+        <v>549287.43</v>
       </c>
       <c r="N26" s="1">
-        <v>543296.79</v>
+        <v>549287.43</v>
       </c>
       <c r="O26" s="1">
         <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476635.0</v>
+        <v>498075.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.853</v>
+        <v>9.814</v>
       </c>
       <c r="E27" s="1">
-        <v>7.5951028145</v>
+        <v>7.6766700397</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3620091.83</v>
+        <v>3823557.43</v>
       </c>
       <c r="I27" s="1">
-        <v>1076192.83</v>
+        <v>1064550.62</v>
       </c>
       <c r="J27" s="1">
-        <v>29.728329571131</v>
+        <v>27.841889117381</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4696284.66</v>
+        <v>4888108.05</v>
       </c>
       <c r="N27" s="1">
-        <v>4696284.66</v>
+        <v>4888108.05</v>
       </c>
       <c r="O27" s="1">
-        <v>0.78</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>29794.0</v>
+        <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.12</v>
+        <v>15.695</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>492643.79</v>
+        <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-12364.51</v>
+        <v>-24678.56</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5098276383429</v>
+        <v>-4.8075739058104</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>480279.28</v>
+        <v>488648.13</v>
       </c>
       <c r="N28" s="1">
-        <v>480279.28</v>
+        <v>488648.13</v>
       </c>
       <c r="O28" s="1">
         <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.705</v>
+        <v>13.645</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-9868.1</v>
+        <v>-11127.86</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.315690151828</v>
+        <v>-3.738970603553</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>287750.18</v>
+        <v>286490.42</v>
       </c>
       <c r="N29" s="1">
-        <v>287750.18</v>
+        <v>286490.42</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>4354.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>122.8</v>
+        <v>131.3</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8923076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>574728.0</v>
+        <v>600110.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-40056.8</v>
+        <v>-2695.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-6.969696969697</v>
+        <v>-0.44908433453867</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>534671.2</v>
+        <v>597415.0</v>
       </c>
       <c r="N30" s="1">
-        <v>534671.2</v>
+        <v>597415.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>174.95</v>
+        <v>190.15</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-35893.8</v>
+        <v>1863.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.6293558606125</v>
+        <v>0.39598732840549</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>434575.8</v>
+        <v>472332.6</v>
       </c>
       <c r="N31" s="1">
-        <v>434575.8</v>
+        <v>472332.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>32.68</v>
+        <v>29.48</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-10906.0</v>
+        <v>-33866.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.4444444444444</v>
+        <v>-13.801169590643</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>234479.0</v>
+        <v>211519.0</v>
       </c>
       <c r="N32" s="1">
-        <v>234479.0</v>
+        <v>211519.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35789.0</v>
+        <v>37399.0</v>
       </c>
       <c r="D33" s="1">
-        <v>80.82</v>
+        <v>79.24</v>
       </c>
       <c r="E33" s="1">
-        <v>79.8211355444</v>
+        <v>79.7427369716</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2856718.62</v>
+        <v>2982298.62</v>
       </c>
       <c r="I33" s="1">
-        <v>35748.36</v>
+        <v>-18801.86</v>
       </c>
       <c r="J33" s="1">
-        <v>1.2513784084202</v>
+        <v>-0.63044860343328</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2892466.98</v>
+        <v>2963496.76</v>
       </c>
       <c r="N33" s="1">
-        <v>2892466.98</v>
+        <v>2963496.76</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39588.0</v>
+        <v>41369.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.44</v>
+        <v>83.3</v>
       </c>
       <c r="E34" s="1">
-        <v>75.5057656361</v>
+        <v>75.7418704827</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2989122.25</v>
+        <v>3133365.44</v>
       </c>
       <c r="I34" s="1">
-        <v>551628.47</v>
+        <v>312672.26</v>
       </c>
       <c r="J34" s="1">
-        <v>18.454530255496</v>
+        <v>9.9787996640443</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3540750.72</v>
+        <v>3446037.7</v>
       </c>
       <c r="N34" s="1">
-        <v>3540750.72</v>
+        <v>3446037.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
         <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.136</v>
+        <v>11.08</v>
       </c>
       <c r="E35" s="1">
         <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>-424.31</v>
+        <v>-767.03</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.61873848277467</v>
+        <v>-1.1185005737377</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>68152.32</v>
+        <v>67809.6</v>
       </c>
       <c r="N35" s="1">
-        <v>68152.32</v>
+        <v>67809.6</v>
       </c>
       <c r="O35" s="1">
         <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.668</v>
+        <v>10.628</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-307177.18</v>
+        <v>-413683.22</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.0698438401815</v>
+        <v>-1.4407855580399</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28405160.87</v>
+        <v>28298654.83</v>
       </c>
       <c r="N36" s="1">
-        <v>28405160.87</v>
+        <v>28298654.83</v>
       </c>
       <c r="O36" s="1">
-        <v>4.74</v>
+        <v>4.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>9014.0</v>
+        <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.51</v>
+        <v>50.34</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>474857.52</v>
+        <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-28574.38</v>
+        <v>-20716.11</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.0174639331815</v>
+        <v>-4.1861842226109</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>446283.14</v>
+        <v>474152.46</v>
       </c>
       <c r="N37" s="1">
-        <v>446283.14</v>
+        <v>474152.46</v>
       </c>
       <c r="O37" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>47875.0</v>
+        <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.27</v>
+        <v>11.35</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>574978.75</v>
+        <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-35427.5</v>
+        <v>-31134.39</v>
       </c>
       <c r="J38" s="1">
-        <v>-6.1615320566195</v>
+        <v>-5.1980442749487</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>539551.25</v>
+        <v>567829.15</v>
       </c>
       <c r="N38" s="1">
-        <v>539551.25</v>
+        <v>567829.15</v>
       </c>
       <c r="O38" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54574.0</v>
+        <v>57029.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.34</v>
+        <v>26.42</v>
       </c>
       <c r="E39" s="1">
-        <v>28.850028585</v>
+        <v>28.7144252924</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1574461.46</v>
+        <v>1637554.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-27834.3</v>
+        <v>-130848.78</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.7678616280642</v>
+        <v>-7.990497002922</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1546627.16</v>
+        <v>1506706.18</v>
       </c>
       <c r="N39" s="1">
-        <v>1546627.16</v>
+        <v>1506706.18</v>
       </c>
       <c r="O39" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>187059.0</v>
+        <v>195473.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.24</v>
+        <v>10.38</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5670291192</v>
+        <v>10.549724054</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1976657.9</v>
+        <v>2062186.21</v>
       </c>
       <c r="I40" s="1">
-        <v>-61173.74</v>
+        <v>-33176.47</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.0948066430716</v>
+        <v>-1.6088008851538</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1915484.16</v>
+        <v>2029009.74</v>
       </c>
       <c r="N40" s="1">
-        <v>1915484.16</v>
+        <v>2029009.74</v>
       </c>
       <c r="O40" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.175</v>
+        <v>16.195</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-18882.48</v>
+        <v>3255.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-5.4222499220941</v>
+        <v>0.93487067622312</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>329358.2</v>
+        <v>351496.28</v>
       </c>
       <c r="N41" s="1">
-        <v>329358.2</v>
+        <v>351496.28</v>
       </c>
       <c r="O41" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>81.8</v>
+        <v>83.9</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-27914.9</v>
+        <v>-22536.8</v>
       </c>
       <c r="J42" s="1">
-        <v>-11.75836030205</v>
+        <v>-9.4929881337648</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>209489.8</v>
+        <v>214867.9</v>
       </c>
       <c r="N42" s="1">
-        <v>209489.8</v>
+        <v>214867.9</v>
       </c>
       <c r="O42" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>16924.0</v>
+        <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.52</v>
+        <v>31.48</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>586416.6</v>
+        <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-52972.12</v>
+        <v>-53123.99</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.033189033189</v>
+        <v>-8.711024434474</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>533444.48</v>
+        <v>556723.8</v>
       </c>
       <c r="N43" s="1">
-        <v>533444.48</v>
+        <v>556723.8</v>
       </c>
       <c r="O43" s="1">
         <v>0.09</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19458.0</v>
+        <v>20333.0</v>
       </c>
       <c r="D44" s="1">
-        <v>73.9</v>
+        <v>70.52</v>
       </c>
       <c r="E44" s="1">
-        <v>55.1709672114</v>
+        <v>55.8116942901</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1073516.68</v>
+        <v>1134819.18</v>
       </c>
       <c r="I44" s="1">
-        <v>364429.52</v>
+        <v>299063.98</v>
       </c>
       <c r="J44" s="1">
-        <v>33.947262002487</v>
+        <v>26.353447780112</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1437946.2</v>
+        <v>1433883.16</v>
       </c>
       <c r="N44" s="1">
-        <v>1437946.2</v>
+        <v>1433883.16</v>
       </c>
       <c r="O44" s="1">
         <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.85</v>
+        <v>53.75</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-20155.9</v>
+        <v>-31945.2</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.5277554304103</v>
+        <v>-13.515687851971</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>216200.55</v>
+        <v>204411.25</v>
       </c>
       <c r="N45" s="1">
-        <v>216200.55</v>
+        <v>204411.25</v>
       </c>
       <c r="O45" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>73879.0</v>
+        <v>77202.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.01</v>
+        <v>16.365</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850000677</v>
+        <v>18.66211251</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1387817.02</v>
+        <v>1440752.41</v>
       </c>
       <c r="I46" s="1">
-        <v>-131135.23</v>
+        <v>-177341.68</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.4490288064056</v>
+        <v>-12.308962925837</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1256681.79</v>
+        <v>1263410.73</v>
       </c>
       <c r="N46" s="1">
-        <v>1256681.79</v>
+        <v>1263410.73</v>
       </c>
       <c r="O46" s="1">
         <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22671.0</v>
+        <v>23691.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.0</v>
+        <v>69.24</v>
       </c>
       <c r="E47" s="1">
-        <v>59.4429090027</v>
+        <v>59.856105272</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1347630.19</v>
+        <v>1418050.99</v>
       </c>
       <c r="I47" s="1">
-        <v>216668.81</v>
+        <v>222313.85</v>
       </c>
       <c r="J47" s="1">
-        <v>16.077764627698</v>
+        <v>15.677422854872</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1564299.0</v>
+        <v>1640364.84</v>
       </c>
       <c r="N47" s="1">
-        <v>1564299.0</v>
+        <v>1640364.84</v>
       </c>
       <c r="O47" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>44063.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.035</v>
+        <v>17.62</v>
       </c>
       <c r="E48" s="1">
-        <v>28.7261405261</v>
+        <v>28.233012705</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1265759.93</v>
+        <v>1299989.07</v>
       </c>
       <c r="I48" s="1">
-        <v>-471083.72</v>
+        <v>-488676.17</v>
       </c>
       <c r="J48" s="1">
-        <v>-37.217461924237</v>
+        <v>-37.590790667186</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>794676.21</v>
+        <v>811312.9</v>
       </c>
       <c r="N48" s="1">
-        <v>794676.21</v>
+        <v>811312.9</v>
       </c>
       <c r="O48" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57754.0</v>
+        <v>60352.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.135</v>
+        <v>25.675</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0720141835</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1749657.43</v>
+        <v>1814906.2</v>
       </c>
       <c r="I49" s="1">
-        <v>-182502.64</v>
+        <v>-265368.6</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.4307641525</v>
+        <v>-14.621615155648</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1567154.79</v>
+        <v>1549537.6</v>
       </c>
       <c r="N49" s="1">
-        <v>1567154.79</v>
+        <v>1549537.6</v>
       </c>
       <c r="O49" s="1">
         <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8982.0</v>
+        <v>9386.0</v>
       </c>
       <c r="D50" s="1">
-        <v>236.4</v>
+        <v>255.6</v>
       </c>
       <c r="E50" s="1">
-        <v>221.5315965264</v>
+        <v>222.804304283</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1989796.8</v>
+        <v>2091241.2</v>
       </c>
       <c r="I50" s="1">
-        <v>133548.0</v>
+        <v>307820.4</v>
       </c>
       <c r="J50" s="1">
-        <v>6.7116401031502</v>
+        <v>14.719507247658</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2123344.8</v>
+        <v>2399061.6</v>
       </c>
       <c r="N50" s="1">
-        <v>2123344.8</v>
+        <v>2399061.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30641.0</v>
+        <v>32019.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.28</v>
+        <v>46.12</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8697523346</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1535114.1</v>
+        <v>1596779.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-117048.62</v>
+        <v>-120063.32</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.624750499002</v>
+        <v>-7.5190915515203</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1418065.48</v>
+        <v>1476716.28</v>
       </c>
       <c r="N51" s="1">
-        <v>1418065.48</v>
+        <v>1476716.28</v>
       </c>
       <c r="O51" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>35395.0</v>
+        <v>36987.0</v>
       </c>
       <c r="D52" s="1">
-        <v>32.69</v>
+        <v>30.77</v>
       </c>
       <c r="E52" s="1">
-        <v>31.6806207091</v>
+        <v>31.692215373</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1121335.57</v>
+        <v>1172199.97</v>
       </c>
       <c r="I52" s="1">
-        <v>35726.98</v>
+        <v>-34109.98</v>
       </c>
       <c r="J52" s="1">
-        <v>3.1861095782416</v>
+        <v>-2.909911352412</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1157062.55</v>
+        <v>1138089.99</v>
       </c>
       <c r="N52" s="1">
-        <v>1157062.55</v>
+        <v>1138089.99</v>
       </c>
       <c r="O52" s="1">
         <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179467.0</v>
+        <v>187540.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.145</v>
+        <v>19.705</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1353045964</v>
+        <v>19.1277582916</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3434155.71</v>
+        <v>3587219.79</v>
       </c>
       <c r="I53" s="1">
-        <v>1740.01</v>
+        <v>108255.91</v>
       </c>
       <c r="J53" s="1">
-        <v>0.050667766605143</v>
+        <v>3.0178220554476</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3435895.72</v>
+        <v>3695475.7</v>
       </c>
       <c r="N53" s="1">
-        <v>3435895.72</v>
+        <v>3695475.7</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>361020.0</v>
+        <v>377260.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.313</v>
+        <v>4.71</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163874251</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1630366.32</v>
+        <v>1703852.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-73287.06</v>
+        <v>73042.28</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.4951284322409</v>
+        <v>4.2868903098362</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1557079.26</v>
+        <v>1776894.6</v>
       </c>
       <c r="N54" s="1">
-        <v>1557079.26</v>
+        <v>1776894.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4910.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.75</v>
+        <v>135.7</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>717842.0</v>
+        <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-51309.5</v>
+        <v>-50549.45</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.1477428180575</v>
+        <v>-6.7685699007728</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>666532.5</v>
+        <v>696276.7</v>
       </c>
       <c r="N55" s="1">
-        <v>666532.5</v>
+        <v>696276.7</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37520.0</v>
+        <v>39208.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.36</v>
+        <v>41.48</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3745602938</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1629868.8</v>
+        <v>1700629.76</v>
       </c>
       <c r="I56" s="1">
-        <v>-3001.6</v>
+        <v>-74281.92</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.1841620626151</v>
+        <v>-4.3679066277189</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1626867.2</v>
+        <v>1626347.84</v>
       </c>
       <c r="N56" s="1">
-        <v>1626867.2</v>
+        <v>1626347.84</v>
       </c>
       <c r="O56" s="1">
         <v>0.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483806.0</v>
+        <v>505569.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.456</v>
+        <v>9.753</v>
       </c>
       <c r="E57" s="1">
-        <v>7.0422502201</v>
+        <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3407082.91</v>
+        <v>3611111.04</v>
       </c>
       <c r="I57" s="1">
-        <v>1167786.63</v>
+        <v>1319703.42</v>
       </c>
       <c r="J57" s="1">
-        <v>34.275263057804</v>
+        <v>36.545633888899</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4574869.54</v>
+        <v>4930814.46</v>
       </c>
       <c r="N57" s="1">
-        <v>4574869.54</v>
+        <v>4930814.46</v>
       </c>
       <c r="O57" s="1">
-        <v>0.76</v>
+        <v>0.83</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119838.0</v>
+        <v>125229.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.95</v>
+        <v>28.97</v>
       </c>
       <c r="E58" s="1">
-        <v>15.0169061566</v>
+        <v>15.5633328542</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1799596.0</v>
+        <v>1948980.61</v>
       </c>
       <c r="I58" s="1">
-        <v>1430038.1</v>
+        <v>1678903.52</v>
       </c>
       <c r="J58" s="1">
-        <v>79.464396453426</v>
+        <v>86.142648694694</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3229634.1</v>
+        <v>3627884.13</v>
       </c>
       <c r="N58" s="1">
-        <v>3229634.1</v>
+        <v>3627884.13</v>
       </c>
       <c r="O58" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10117.0</v>
+        <v>10572.0</v>
       </c>
       <c r="D59" s="1">
-        <v>96.75</v>
+        <v>94.1</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005041</v>
+        <v>104.0693813848</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1058134.0</v>
+        <v>1100221.5</v>
       </c>
       <c r="I59" s="1">
-        <v>-79314.25</v>
+        <v>-105396.3</v>
       </c>
       <c r="J59" s="1">
-        <v>-7.4956716257109</v>
+        <v>-9.5795528445863</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>978819.75</v>
+        <v>994825.2</v>
       </c>
       <c r="N59" s="1">
-        <v>978819.75</v>
+        <v>994825.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9489.0</v>
+        <v>9916.0</v>
       </c>
       <c r="D60" s="1">
-        <v>210.0</v>
+        <v>191.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.3807155654</v>
+        <v>192.6399162969</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1825500.61</v>
+        <v>1910217.41</v>
       </c>
       <c r="I60" s="1">
-        <v>167189.39</v>
+        <v>-13782.41</v>
       </c>
       <c r="J60" s="1">
-        <v>9.1585502127003</v>
+        <v>-0.72151001911348</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1992690.0</v>
+        <v>1896435.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1992690.0</v>
+        <v>1896435.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.18</v>
+        <v>66.9</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-18983.76</v>
+        <v>-4803.12</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.306338028169</v>
+        <v>-1.8485915492958</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>240842.16</v>
+        <v>255022.8</v>
       </c>
       <c r="N61" s="1">
-        <v>240842.16</v>
+        <v>255022.8</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.76</v>
+        <v>26.04</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>923.8</v>
+        <v>3510.44</v>
       </c>
       <c r="J62" s="1">
-        <v>0.38971161340608</v>
+        <v>1.4809041309431</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>237970.88</v>
+        <v>240557.52</v>
       </c>
       <c r="N62" s="1">
-        <v>237970.88</v>
+        <v>240557.52</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>294.6</v>
+        <v>295.5</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-39181.6</v>
+        <v>-37865.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.3385189794648</v>
+        <v>-8.0584940883634</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>430705.2</v>
+        <v>432021.0</v>
       </c>
       <c r="N63" s="1">
-        <v>430705.2</v>
+        <v>432021.0</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>16498.0</v>
+        <v>17240.0</v>
       </c>
       <c r="D64" s="1">
-        <v>56.78</v>
+        <v>57.28</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.82687471</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1042013.68</v>
+        <v>1083135.32</v>
       </c>
       <c r="I64" s="1">
-        <v>-105257.24</v>
+        <v>-95628.12</v>
       </c>
       <c r="J64" s="1">
-        <v>-10.101329955668</v>
+        <v>-8.8288248231071</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>936756.44</v>
+        <v>987507.2</v>
       </c>
       <c r="N64" s="1">
-        <v>936756.44</v>
+        <v>987507.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>74.3</v>
+        <v>76.55</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-24361.9</v>
+        <v>-18237.4</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.750750750751</v>
+        <v>-8.048048048048</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>202244.6</v>
+        <v>208369.1</v>
       </c>
       <c r="N65" s="1">
-        <v>202244.6</v>
+        <v>208369.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.25</v>
+        <v>38.67</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-1466.4</v>
+        <v>-5718.96</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.50697084917617</v>
+        <v>-1.9771863117871</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>287781.0</v>
+        <v>283528.44</v>
       </c>
       <c r="N66" s="1">
-        <v>287781.0</v>
+        <v>283528.44</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>34.66</v>
+        <v>36.46</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-13248.9</v>
+        <v>-1892.7</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.7127312295974</v>
+        <v>-0.81610446137106</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>218669.94</v>
+        <v>230026.14</v>
       </c>
       <c r="N67" s="1">
-        <v>218669.94</v>
+        <v>230026.14</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12551.0</v>
+        <v>13116.0</v>
       </c>
       <c r="D68" s="1">
-        <v>200.2</v>
+        <v>203.6</v>
       </c>
       <c r="E68" s="1">
-        <v>146.4613210103</v>
+        <v>148.9054620311</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1838236.04</v>
+        <v>1953044.04</v>
       </c>
       <c r="I68" s="1">
-        <v>674474.16</v>
+        <v>717373.56</v>
       </c>
       <c r="J68" s="1">
-        <v>36.691379416106</v>
+        <v>36.731048829805</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2512710.2</v>
+        <v>2670417.6</v>
       </c>
       <c r="N68" s="1">
-        <v>2512710.2</v>
+        <v>2670417.6</v>
       </c>
       <c r="O68" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.6</v>
+        <v>62.15</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-21173.2</v>
+        <v>-18465.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.5250379362671</v>
+        <v>-5.690440060698</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>303318.4</v>
+        <v>306026.6</v>
       </c>
       <c r="N69" s="1">
-        <v>303318.4</v>
+        <v>306026.6</v>
       </c>
       <c r="O69" s="1">
         <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69731.0</v>
+        <v>72868.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.14</v>
+        <v>35.81</v>
       </c>
       <c r="E70" s="1">
-        <v>35.3003198004</v>
+        <v>35.2662961794</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2461526.6</v>
+        <v>2569784.47</v>
       </c>
       <c r="I70" s="1">
-        <v>-150641.26</v>
+        <v>39618.61</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.1198306774341</v>
+        <v>1.5417094492753</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2310885.34</v>
+        <v>2609403.08</v>
       </c>
       <c r="N70" s="1">
-        <v>2310885.34</v>
+        <v>2609403.08</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.476</v>
+        <v>9.204</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-24431.33</v>
+        <v>-30189.85</v>
       </c>
       <c r="J71" s="1">
-        <v>-10.856065955431</v>
+        <v>-13.414865371004</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>200616.4</v>
+        <v>194857.88</v>
       </c>
       <c r="N71" s="1">
-        <v>200616.4</v>
+        <v>194857.88</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3305.0</v>
+        <v>3454.0</v>
       </c>
       <c r="D72" s="1">
-        <v>247.4</v>
+        <v>269.8</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2313839027</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>852029.0</v>
+        <v>891931.2</v>
       </c>
       <c r="I72" s="1">
-        <v>-34372.0</v>
+        <v>39958.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.0341349883631</v>
+        <v>4.4799419506796</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>817657.0</v>
+        <v>931889.2</v>
       </c>
       <c r="N72" s="1">
-        <v>817657.0</v>
+        <v>931889.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20215.0</v>
+        <v>21124.0</v>
       </c>
       <c r="D73" s="1">
-        <v>70.4</v>
+        <v>67.64</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.0324323045</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1588090.4</v>
+        <v>1648357.1</v>
       </c>
       <c r="I73" s="1">
-        <v>-164954.4</v>
+        <v>-219529.74</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.386965376782</v>
+        <v>-13.318093512625</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1423136.0</v>
+        <v>1428827.36</v>
       </c>
       <c r="N73" s="1">
-        <v>1423136.0</v>
+        <v>1428827.36</v>
       </c>
       <c r="O73" s="1">
         <v>0.24</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>70.54</v>
+        <v>64.78</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>8914.45</v>
+        <v>-28277.87</v>
       </c>
       <c r="J74" s="1">
-        <v>1.9962386885611</v>
+        <v>-6.3323455876809</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>455476.78</v>
+        <v>418284.46</v>
       </c>
       <c r="N74" s="1">
-        <v>455476.78</v>
+        <v>418284.46</v>
       </c>
       <c r="O74" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1217.0</v>
+        <v>1272.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1920.5</v>
+        <v>1667.5</v>
       </c>
       <c r="E75" s="1">
-        <v>2380.7543138866</v>
+        <v>2347.3844339623</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2897378.0</v>
+        <v>2985873.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-560129.5</v>
+        <v>-864813.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-19.332289400969</v>
+        <v>-28.963489070031</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2337248.5</v>
+        <v>2121060.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2337248.5</v>
+        <v>2121060.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>44.46</v>
+        <v>41.92</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-20193.04</v>
+        <v>-32176.76</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.7812884694296</v>
+        <v>-13.992613869512</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>209762.28</v>
+        <v>197778.56</v>
       </c>
       <c r="N76" s="1">
-        <v>209762.28</v>
+        <v>197778.56</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.3</v>
+        <v>28.42</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-16979.04</v>
+        <v>-23364.32</v>
       </c>
       <c r="J77" s="1">
-        <v>-7.3957016434893</v>
+        <v>-10.176991150442</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>212600.8</v>
+        <v>206215.52</v>
       </c>
       <c r="N77" s="1">
-        <v>212600.8</v>
+        <v>206215.52</v>
       </c>
       <c r="O77" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96427.0</v>
+        <v>100765.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.21</v>
+        <v>20.36</v>
       </c>
       <c r="E78" s="1">
-        <v>14.836698124</v>
+        <v>15.0480037712</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1430658.29</v>
+        <v>1516312.1</v>
       </c>
       <c r="I78" s="1">
-        <v>421704.38</v>
+        <v>535263.3</v>
       </c>
       <c r="J78" s="1">
-        <v>29.476247609064</v>
+        <v>35.300338235117</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1852362.67</v>
+        <v>2051575.4</v>
       </c>
       <c r="N78" s="1">
-        <v>1852362.67</v>
+        <v>2051575.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42588.0</v>
+        <v>44504.0</v>
       </c>
       <c r="D79" s="1">
-        <v>52.74</v>
+        <v>50.8</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4046961585</v>
+        <v>48.4406579184</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2061459.2</v>
+        <v>2155803.04</v>
       </c>
       <c r="I79" s="1">
-        <v>184631.92</v>
+        <v>105000.16</v>
       </c>
       <c r="J79" s="1">
-        <v>8.9563703225366</v>
+        <v>4.8705822402032</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2246091.12</v>
+        <v>2260803.2</v>
       </c>
       <c r="N79" s="1">
-        <v>2246091.12</v>
+        <v>2260803.2</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43646.0</v>
+        <v>45609.0</v>
       </c>
       <c r="D80" s="1">
-        <v>41.55</v>
+        <v>38.96</v>
       </c>
       <c r="E80" s="1">
-        <v>30.6321275718</v>
+        <v>30.949238966</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1336969.84</v>
+        <v>1411563.84</v>
       </c>
       <c r="I80" s="1">
-        <v>476521.46</v>
+        <v>365362.8</v>
       </c>
       <c r="J80" s="1">
-        <v>35.641900493432</v>
+        <v>25.883547711168</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1813491.3</v>
+        <v>1776926.64</v>
       </c>
       <c r="N80" s="1">
-        <v>1813491.3</v>
+        <v>1776926.64</v>
       </c>
       <c r="O80" s="1">
         <v>0.3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101373.0</v>
+        <v>105933.0</v>
       </c>
       <c r="D81" s="1">
-        <v>23.42</v>
+        <v>22.945</v>
       </c>
       <c r="E81" s="1">
-        <v>13.9698980991</v>
+        <v>14.3200823162</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1416170.48</v>
+        <v>1516969.28</v>
       </c>
       <c r="I81" s="1">
-        <v>957985.18</v>
+        <v>913663.41</v>
       </c>
       <c r="J81" s="1">
-        <v>67.646176327585</v>
+        <v>60.229526203721</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2374155.66</v>
+        <v>2430632.69</v>
       </c>
       <c r="N81" s="1">
-        <v>2374155.66</v>
+        <v>2430632.69</v>
       </c>
       <c r="O81" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>35.3</v>
+        <v>34.54</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-21963.98</v>
+        <v>-26356.78</v>
       </c>
       <c r="J82" s="1">
-        <v>-9.7186620871567</v>
+        <v>-11.662396274515</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>204034.0</v>
+        <v>199641.2</v>
       </c>
       <c r="N82" s="1">
-        <v>204034.0</v>
+        <v>199641.2</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789991.0</v>
+        <v>825527.0</v>
       </c>
       <c r="D83" s="1">
         <v>5.321</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0295437923</v>
+        <v>3.1212954028</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2393312.33</v>
+        <v>2576713.63</v>
       </c>
       <c r="I83" s="1">
-        <v>1810229.78</v>
+        <v>1815915.54</v>
       </c>
       <c r="J83" s="1">
-        <v>75.637005555393</v>
+        <v>70.474092225763</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4203542.11</v>
+        <v>4392629.17</v>
       </c>
       <c r="N83" s="1">
-        <v>4203542.11</v>
+        <v>4392629.17</v>
       </c>
       <c r="O83" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>41543.0</v>
+        <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>18.98</v>
+        <v>19.135</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>795548.45</v>
+        <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-7062.31</v>
+        <v>-632.49</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.88772845953003</v>
+        <v>-0.076082514011944</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>788486.14</v>
+        <v>830688.62</v>
       </c>
       <c r="N84" s="1">
-        <v>788486.14</v>
+        <v>830688.62</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.54</v>
+        <v>16.42</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>8558.55</v>
+        <v>22252.23</v>
       </c>
       <c r="J85" s="1">
-        <v>3.6691127418279</v>
+        <v>9.5396931287525</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>241817.94</v>
+        <v>255511.62</v>
       </c>
       <c r="N85" s="1">
-        <v>241817.94</v>
+        <v>255511.62</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9377.0</v>
+        <v>9799.0</v>
       </c>
       <c r="D86" s="1">
-        <v>110.75</v>
+        <v>108.7</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3564241249</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1076479.6</v>
+        <v>1120578.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-37976.85</v>
+        <v>-55427.3</v>
       </c>
       <c r="J86" s="1">
-        <v>-3.5278745644599</v>
+        <v>-4.946310771953</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1038502.75</v>
+        <v>1065151.3</v>
       </c>
       <c r="N86" s="1">
-        <v>1038502.75</v>
+        <v>1065151.3</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>2354.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>259.7</v>
+        <v>265.25</v>
       </c>
       <c r="E87" s="1">
-        <v>285.9</v>
+        <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>673008.6</v>
+        <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-61674.8</v>
+        <v>-47693.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.1640433718083</v>
+        <v>-6.8112884139317</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>611333.8</v>
+        <v>652515.0</v>
       </c>
       <c r="N87" s="1">
-        <v>611333.8</v>
+        <v>652515.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>31.8</v>
+        <v>33.72</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-28264.18</v>
+        <v>-14058.1</v>
       </c>
       <c r="J88" s="1">
-        <v>-10.724312184166</v>
+        <v>-5.3340819764177</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>235288.2</v>
+        <v>249494.28</v>
       </c>
       <c r="N88" s="1">
-        <v>235288.2</v>
+        <v>249494.28</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>13431.0</v>
+        <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.92</v>
+        <v>55.0</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>859852.62</v>
+        <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-108791.1</v>
+        <v>-121014.74</v>
       </c>
       <c r="J89" s="1">
-        <v>-12.652296157451</v>
+        <v>-13.552397164001</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>751061.52</v>
+        <v>771925.0</v>
       </c>
       <c r="N89" s="1">
-        <v>751061.52</v>
+        <v>771925.0</v>
       </c>
       <c r="O89" s="1">
         <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>2296.0</v>
+        <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.75</v>
+        <v>29.08</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-17334.8</v>
+        <v>-29985.76</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.5274177467597</v>
+        <v>-13.020937188435</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>212954.0</v>
+        <v>200303.04</v>
       </c>
       <c r="N90" s="1">
-        <v>212954.0</v>
+        <v>200303.04</v>
       </c>
       <c r="O90" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>618502.0</v>
+        <v>646324.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.753</v>
+        <v>4.848</v>
       </c>
       <c r="E91" s="1">
-        <v>3.6809499888</v>
+        <v>3.729250345</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2276674.93</v>
+        <v>2410304.0</v>
       </c>
       <c r="I91" s="1">
-        <v>663065.08</v>
+        <v>723074.75</v>
       </c>
       <c r="J91" s="1">
-        <v>29.124275550397</v>
+        <v>29.999317513475</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2939740.01</v>
+        <v>3133378.75</v>
       </c>
       <c r="N91" s="1">
-        <v>2939740.01</v>
+        <v>3133378.75</v>
       </c>
       <c r="O91" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>26009.0</v>
+        <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.78</v>
+        <v>23.58</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>704323.72</v>
+        <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-59820.7</v>
+        <v>-90750.7</v>
       </c>
       <c r="J92" s="1">
-        <v>-8.493353028065</v>
+        <v>-12.403880576386</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>644503.02</v>
+        <v>640880.82</v>
       </c>
       <c r="N92" s="1">
-        <v>644503.02</v>
+        <v>640880.82</v>
       </c>
       <c r="O92" s="1">
         <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13749.0</v>
+        <v>14367.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.14</v>
+        <v>180.52</v>
       </c>
       <c r="E93" s="1">
-        <v>109.5903891192</v>
+        <v>112.5296039535</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1506758.26</v>
+        <v>1616712.82</v>
       </c>
       <c r="I93" s="1">
-        <v>791249.6</v>
+        <v>976818.02</v>
       </c>
       <c r="J93" s="1">
-        <v>52.513373976792</v>
+        <v>60.420008298072</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2298007.86</v>
+        <v>2593530.84</v>
       </c>
       <c r="N93" s="1">
-        <v>2298007.86</v>
+        <v>2593530.84</v>
       </c>
       <c r="O93" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12349.0</v>
+        <v>12904.0</v>
       </c>
       <c r="D94" s="1">
-        <v>138.6</v>
+        <v>135.95</v>
       </c>
       <c r="E94" s="1">
-        <v>96.2270864038</v>
+        <v>97.7527735586</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1188308.29</v>
+        <v>1261401.79</v>
       </c>
       <c r="I94" s="1">
-        <v>523263.11</v>
+        <v>492897.01</v>
       </c>
       <c r="J94" s="1">
-        <v>44.034289283634</v>
+        <v>39.075337763711</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1711571.4</v>
+        <v>1754298.8</v>
       </c>
       <c r="N94" s="1">
-        <v>1711571.4</v>
+        <v>1754298.8</v>
       </c>
       <c r="O94" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>13695.0</v>
+        <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.44</v>
+        <v>62.26</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>777876.0</v>
+        <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>49849.8</v>
+        <v>77374.22</v>
       </c>
       <c r="J95" s="1">
-        <v>6.4084507042254</v>
+        <v>9.5097709441497</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>827725.8</v>
+        <v>891002.86</v>
       </c>
       <c r="N95" s="1">
-        <v>827725.8</v>
+        <v>891002.86</v>
       </c>
       <c r="O95" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8031.0</v>
+        <v>8392.0</v>
       </c>
       <c r="D96" s="1">
-        <v>361.9</v>
+        <v>358.2</v>
       </c>
       <c r="E96" s="1">
-        <v>328.296540904</v>
+        <v>329.2022009056</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2636549.52</v>
+        <v>2762664.87</v>
       </c>
       <c r="I96" s="1">
-        <v>269869.38</v>
+        <v>243349.53</v>
       </c>
       <c r="J96" s="1">
-        <v>10.235703063905</v>
+        <v>8.8085070557255</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2906418.9</v>
+        <v>3006014.4</v>
       </c>
       <c r="N96" s="1">
-        <v>2906418.9</v>
+        <v>3006014.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>45673.0</v>
+        <v>47727.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.58</v>
+        <v>25.5</v>
       </c>
       <c r="E97" s="1">
-        <v>20.5399995621</v>
+        <v>20.7216133426</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>938123.4</v>
+        <v>988980.44</v>
       </c>
       <c r="I97" s="1">
-        <v>184518.94</v>
+        <v>228058.06</v>
       </c>
       <c r="J97" s="1">
-        <v>19.668941207521</v>
+        <v>23.059916129383</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1122642.34</v>
+        <v>1217038.5</v>
       </c>
       <c r="N97" s="1">
-        <v>1122642.34</v>
+        <v>1217038.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8408.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D98" s="1">
-        <v>500.3</v>
+        <v>471.05</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2513106565</v>
+        <v>463.2448008195</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3895017.02</v>
+        <v>4070068.82</v>
       </c>
       <c r="I98" s="1">
-        <v>311505.38</v>
+        <v>68576.48</v>
       </c>
       <c r="J98" s="1">
-        <v>7.9975357848372</v>
+        <v>1.684897308444</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>4206522.4</v>
+        <v>4138645.3</v>
       </c>
       <c r="N98" s="1">
-        <v>4206522.4</v>
+        <v>4138645.3</v>
       </c>
       <c r="O98" s="1">
         <v>0.7</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>23964.0</v>
+        <v>25042.0</v>
       </c>
       <c r="D99" s="1">
-        <v>54.89</v>
+        <v>52.71</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7154548359</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1413876.0</v>
+        <v>1470352.42</v>
       </c>
       <c r="I99" s="1">
-        <v>-98492.04</v>
+        <v>-150388.6</v>
       </c>
       <c r="J99" s="1">
-        <v>-6.9661016949153</v>
+        <v>-10.228064915213</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1315383.96</v>
+        <v>1319963.82</v>
       </c>
       <c r="N99" s="1">
-        <v>1315383.96</v>
+        <v>1319963.82</v>
       </c>
       <c r="O99" s="1">
         <v>0.22</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11327.0</v>
+        <v>11837.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.0</v>
+        <v>109.8</v>
       </c>
       <c r="E100" s="1">
-        <v>144.8451999647</v>
+        <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1640661.58</v>
+        <v>1695537.58</v>
       </c>
       <c r="I100" s="1">
-        <v>-383364.58</v>
+        <v>-395834.98</v>
       </c>
       <c r="J100" s="1">
-        <v>-23.36646293625</v>
+        <v>-23.345691930933</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1257297.0</v>
+        <v>1299702.6</v>
       </c>
       <c r="N100" s="1">
-        <v>1257297.0</v>
+        <v>1299702.6</v>
       </c>
       <c r="O100" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.19</v>
+        <v>15.09</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>92702.17</v>
+        <v>69596.67</v>
       </c>
       <c r="J101" s="1">
-        <v>37.47529094011</v>
+        <v>28.134783217187</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>340070.95</v>
+        <v>316965.45</v>
       </c>
       <c r="N101" s="1">
-        <v>340070.95</v>
+        <v>316965.45</v>
       </c>
       <c r="O101" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>22291.0</v>
+        <v>23294.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.74</v>
+        <v>53.16</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001884</v>
+        <v>52.1691899202</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1163674.91</v>
+        <v>1215229.11</v>
       </c>
       <c r="I102" s="1">
-        <v>34243.43</v>
+        <v>23079.93</v>
       </c>
       <c r="J102" s="1">
-        <v>2.9426972864784</v>
+        <v>1.8992245832557</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1197918.34</v>
+        <v>1238309.04</v>
       </c>
       <c r="N102" s="1">
-        <v>1197918.34</v>
+        <v>1238309.04</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2148.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D103" s="1">
-        <v>526.4</v>
+        <v>545.0</v>
       </c>
       <c r="E103" s="1">
-        <v>281.5584590317</v>
+        <v>292.6990512249</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>604787.57</v>
+        <v>657109.37</v>
       </c>
       <c r="I103" s="1">
-        <v>525919.63</v>
+        <v>566415.63</v>
       </c>
       <c r="J103" s="1">
-        <v>86.959397991596</v>
+        <v>86.198075367575</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1130707.2</v>
+        <v>1223525.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1130707.2</v>
+        <v>1223525.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>228396.0</v>
+        <v>238670.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.02</v>
+        <v>3.302</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000088</v>
+        <v>3.4651720367</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>794361.29</v>
+        <v>827032.61</v>
       </c>
       <c r="I104" s="1">
-        <v>-104605.37</v>
+        <v>-38944.27</v>
       </c>
       <c r="J104" s="1">
-        <v>-13.168487855192</v>
+        <v>-4.7089158914786</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>689755.92</v>
+        <v>788088.34</v>
       </c>
       <c r="N104" s="1">
-        <v>689755.92</v>
+        <v>788088.34</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>14987.0</v>
+        <v>15661.0</v>
       </c>
       <c r="D105" s="1">
-        <v>66.86</v>
+        <v>69.6</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2035974714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1038599.1</v>
+        <v>1083797.54</v>
       </c>
       <c r="I105" s="1">
-        <v>-36568.28</v>
+        <v>6208.06</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.5209235209235</v>
+        <v>0.57280624571264</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1002030.82</v>
+        <v>1090005.6</v>
       </c>
       <c r="N105" s="1">
-        <v>1002030.82</v>
+        <v>1090005.6</v>
       </c>
       <c r="O105" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253715.0</v>
+        <v>265128.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.832</v>
+        <v>7.35</v>
       </c>
       <c r="E106" s="1">
-        <v>5.0624402578</v>
+        <v>5.1370650403</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1284417.03</v>
+        <v>1361979.78</v>
       </c>
       <c r="I106" s="1">
-        <v>448963.85</v>
+        <v>586711.02</v>
       </c>
       <c r="J106" s="1">
-        <v>34.954679011069</v>
+        <v>43.077806926032</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1733380.88</v>
+        <v>1948690.8</v>
       </c>
       <c r="N106" s="1">
-        <v>1733380.88</v>
+        <v>1948690.8</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>109077.0</v>
+        <v>113984.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.945</v>
+        <v>15.145</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3735864683</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1794316.65</v>
+        <v>1866326.88</v>
       </c>
       <c r="I107" s="1">
-        <v>-55083.88</v>
+        <v>-140039.2</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.069908535932</v>
+        <v>-7.5034658451686</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1739232.77</v>
+        <v>1726287.68</v>
       </c>
       <c r="N107" s="1">
-        <v>1739232.77</v>
+        <v>1726287.68</v>
       </c>
       <c r="O107" s="1">
         <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>135.76</v>
+        <v>133.02</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1045229.04</v>
+        <v>965141.58</v>
       </c>
       <c r="J108" s="1">
-        <v>35.76</v>
+        <v>33.02</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3968129.04</v>
+        <v>3888041.58</v>
       </c>
       <c r="N108" s="1">
-        <v>3968129.04</v>
+        <v>3888041.58</v>
       </c>
       <c r="O108" s="1">
         <v>0.66</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1915.75</v>
+        <v>1893.32</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>878621.24</v>
+        <v>845402.41</v>
       </c>
       <c r="J109" s="1">
-        <v>44.859553601253</v>
+        <v>43.16350777728</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2837225.75</v>
+        <v>2804006.92</v>
       </c>
       <c r="N109" s="1">
-        <v>2837225.75</v>
+        <v>2804006.92</v>
       </c>
       <c r="O109" s="1">
         <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>6325.0</v>
+        <v>6121.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1070.9</v>
+        <v>1072.14</v>
       </c>
       <c r="E110" s="1">
-        <v>1069.9332537549</v>
+        <v>1071.8268273158</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>6767327.83</v>
+        <v>6560652.01</v>
       </c>
       <c r="I110" s="1">
-        <v>6114.67</v>
+        <v>1916.93</v>
       </c>
       <c r="J110" s="1">
-        <v>0.090355752722563</v>
+        <v>0.02921858981513</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>6773442.5</v>
+        <v>6562568.94</v>
       </c>
       <c r="N110" s="1">
-        <v>6773442.5</v>
+        <v>6562568.94</v>
       </c>
       <c r="O110" s="1">
-        <v>1.13</v>
+        <v>1.11</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
         <v>91512.0</v>
       </c>
       <c r="D111" s="1">
-        <v>133.29</v>
+        <v>131.65</v>
       </c>
       <c r="E111" s="1">
         <v>115.8781323761</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>10604239.65</v>
       </c>
       <c r="I111" s="1">
-        <v>1593394.83</v>
+        <v>1443315.15</v>
       </c>
       <c r="J111" s="1">
-        <v>15.02601678754</v>
+        <v>13.610736815062</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>12197634.48</v>
+        <v>12047554.8</v>
       </c>
       <c r="N111" s="1">
-        <v>12197634.48</v>
+        <v>12047554.8</v>
       </c>
       <c r="O111" s="1">
-        <v>2.04</v>
+        <v>2.03</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>92453.0</v>
+        <v>96612.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.065</v>
+        <v>17.89</v>
       </c>
       <c r="E112" s="1">
-        <v>18.19</v>
+        <v>18.1678300832</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1681720.07</v>
+        <v>1755230.4</v>
       </c>
       <c r="I112" s="1">
-        <v>-104009.62</v>
+        <v>-26841.72</v>
       </c>
       <c r="J112" s="1">
-        <v>-6.1847165800905</v>
+        <v>-1.5292419730196</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1577710.45</v>
+        <v>1728388.68</v>
       </c>
       <c r="N112" s="1">
-        <v>1577710.45</v>
+        <v>1728388.68</v>
       </c>
       <c r="O112" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>8879.0</v>
+        <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>68.7</v>
+        <v>71.7</v>
       </c>
       <c r="E113" s="1">
-        <v>67.7</v>
+        <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>601108.3</v>
+        <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>8879.0</v>
+        <v>36314.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.4771048744461</v>
+        <v>5.7740381664654</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>609987.3</v>
+        <v>665232.6</v>
       </c>
       <c r="N113" s="1">
-        <v>609987.3</v>
+        <v>665232.6</v>
       </c>
       <c r="O113" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>30650.0</v>
+        <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>21.65</v>
+        <v>20.87</v>
       </c>
       <c r="E114" s="1">
-        <v>22.7499993475</v>
+        <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>697287.48</v>
+        <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-33714.98</v>
+        <v>-56615.31</v>
       </c>
       <c r="J114" s="1">
-        <v>-4.8351621055924</v>
+        <v>-7.8083562511897</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>663572.5</v>
+        <v>668445.23</v>
       </c>
       <c r="N114" s="1">
-        <v>663572.5</v>
+        <v>668445.23</v>
       </c>
       <c r="O114" s="1">
         <v>0.11</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>18619.0</v>
+        <v>19457.0</v>
       </c>
       <c r="D115" s="1">
-        <v>45.9</v>
+        <v>40.02</v>
       </c>
       <c r="E115" s="1">
-        <v>40.9417455288</v>
+        <v>40.8572544585</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>762294.36</v>
+        <v>794959.6</v>
       </c>
       <c r="I115" s="1">
-        <v>92317.74</v>
+        <v>-16290.46</v>
       </c>
       <c r="J115" s="1">
-        <v>12.110510695632</v>
+        <v>-2.0492186018006</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>854612.1</v>
+        <v>778669.14</v>
       </c>
       <c r="N115" s="1">
-        <v>854612.1</v>
+        <v>778669.14</v>
       </c>
       <c r="O115" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>15.08</v>
+        <v>17.5</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-18437.12</v>
+        <v>16420.56</v>
       </c>
       <c r="J116" s="1">
-        <v>-7.8239608801956</v>
+        <v>6.9682151589242</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>217212.32</v>
+        <v>252070.0</v>
       </c>
       <c r="N116" s="1">
-        <v>217212.32</v>
+        <v>252070.0</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>21.56</v>
+        <v>22.05</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-21931.8</v>
+        <v>-17046.99</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.2592592592593</v>
+        <v>-7.1969696969697</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>214931.64</v>
+        <v>219816.45</v>
       </c>
       <c r="N117" s="1">
-        <v>214931.64</v>
+        <v>219816.45</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>26094.0</v>
+        <v>27268.0</v>
       </c>
       <c r="D118" s="1">
-        <v>36.14</v>
+        <v>35.31</v>
       </c>
       <c r="E118" s="1">
-        <v>41.96</v>
+        <v>41.6493644565</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1094904.24</v>
+        <v>1135694.87</v>
       </c>
       <c r="I118" s="1">
-        <v>-151867.08</v>
+        <v>-172861.79</v>
       </c>
       <c r="J118" s="1">
-        <v>-13.870352716873</v>
+        <v>-15.220795177141</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>943037.16</v>
+        <v>962833.08</v>
       </c>
       <c r="N118" s="1">
-        <v>943037.16</v>
+        <v>962833.08</v>
       </c>
       <c r="O118" s="1">
         <v>0.16</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>26.12</v>
+        <v>22.42</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-14853.06</v>
+        <v>-46991.26</v>
       </c>
       <c r="J119" s="1">
-        <v>-6.1444484369386</v>
+        <v>-19.439453826806</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>226878.32</v>
+        <v>194740.12</v>
       </c>
       <c r="N119" s="1">
-        <v>226878.32</v>
+        <v>194740.12</v>
       </c>
       <c r="O119" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>96.35</v>
+        <v>82.05</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>14848.2</v>
+        <v>-22732.2</v>
       </c>
       <c r="J120" s="1">
-        <v>6.2293274531422</v>
+        <v>-9.5369349503859</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>253207.8</v>
+        <v>215627.4</v>
       </c>
       <c r="N120" s="1">
-        <v>253207.8</v>
+        <v>215627.4</v>
       </c>
       <c r="O120" s="1">
         <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>33.66</v>
+        <v>34.38</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-24328.59</v>
+        <v>-18871.71</v>
       </c>
       <c r="J121" s="1">
-        <v>-8.7062652563059</v>
+        <v>-6.753458096013</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>255109.14</v>
+        <v>260566.02</v>
       </c>
       <c r="N121" s="1">
-        <v>255109.14</v>
+        <v>260566.02</v>
       </c>
       <c r="O121" s="1">
         <v>0.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>11673.0</v>
+        <v>12198.0</v>
       </c>
       <c r="D122" s="1">
-        <v>318.2</v>
+        <v>287.3</v>
       </c>
       <c r="E122" s="1">
-        <v>278.9083628887</v>
+        <v>278.9295228726</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3255697.32</v>
+        <v>3402382.32</v>
       </c>
       <c r="I122" s="1">
-        <v>458651.28</v>
+        <v>102103.08</v>
       </c>
       <c r="J122" s="1">
-        <v>14.087651121081</v>
+        <v>3.0009290666664</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3714348.6</v>
+        <v>3504485.4</v>
       </c>
       <c r="N122" s="1">
-        <v>3714348.6</v>
+        <v>3504485.4</v>
       </c>
       <c r="O122" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>389523.0</v>
+        <v>407045.0</v>
       </c>
       <c r="D123" s="1">
-        <v>3.366</v>
+        <v>4.025</v>
       </c>
       <c r="E123" s="1">
-        <v>2.5731999908</v>
+        <v>2.6309171959</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1002320.58</v>
+        <v>1070901.69</v>
       </c>
       <c r="I123" s="1">
-        <v>308813.84</v>
+        <v>567454.44</v>
       </c>
       <c r="J123" s="1">
-        <v>30.80988719198</v>
+        <v>52.988471798938</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1311134.42</v>
+        <v>1638356.13</v>
       </c>
       <c r="N123" s="1">
-        <v>1311134.42</v>
+        <v>1638356.13</v>
       </c>
       <c r="O123" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>83575.0</v>
+        <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>9.138</v>
+        <v>9.254</v>
       </c>
       <c r="E124" s="1">
-        <v>9.388</v>
+        <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>784602.1</v>
+        <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-20893.75</v>
+        <v>-11003.58</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.6629740093737</v>
+        <v>-1.3432228779656</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>763708.35</v>
+        <v>808188.84</v>
       </c>
       <c r="N124" s="1">
-        <v>763708.35</v>
+        <v>808188.84</v>
       </c>
       <c r="O124" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>38166.0</v>
+        <v>39883.0</v>
       </c>
       <c r="D125" s="1">
-        <v>76.25</v>
+        <v>82.58</v>
       </c>
       <c r="E125" s="1">
-        <v>92.4944345753</v>
+        <v>92.0736361357</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3530142.59</v>
+        <v>3672172.83</v>
       </c>
       <c r="I125" s="1">
-        <v>-619985.09</v>
+        <v>-378634.69</v>
       </c>
       <c r="J125" s="1">
-        <v>-17.562607577276</v>
+        <v>-10.310916929256</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2910157.5</v>
+        <v>3293538.14</v>
       </c>
       <c r="N125" s="1">
-        <v>2910157.5</v>
+        <v>3293538.14</v>
       </c>
       <c r="O125" s="1">
-        <v>0.49</v>
+        <v>0.56</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>34175.0</v>
+        <v>35712.0</v>
       </c>
       <c r="D126" s="1">
-        <v>165.44</v>
+        <v>148.9</v>
       </c>
       <c r="E126" s="1">
-        <v>144.0546393563</v>
+        <v>144.1771001344</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4923067.3</v>
+        <v>5148852.6</v>
       </c>
       <c r="I126" s="1">
-        <v>730844.7</v>
+        <v>168664.2</v>
       </c>
       <c r="J126" s="1">
-        <v>14.845311986696</v>
+        <v>3.2757628369474</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5653912.0</v>
+        <v>5317516.8</v>
       </c>
       <c r="N126" s="1">
-        <v>5653912.0</v>
+        <v>5317516.8</v>
       </c>
       <c r="O126" s="1">
-        <v>0.94</v>
+        <v>0.9</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>77189.0</v>
+        <v>80661.0</v>
       </c>
       <c r="D127" s="1">
-        <v>33.54</v>
+        <v>35.48</v>
       </c>
       <c r="E127" s="1">
-        <v>32.5458399513</v>
+        <v>32.6351208143</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2512180.84</v>
+        <v>2632381.48</v>
       </c>
       <c r="I127" s="1">
-        <v>76738.22</v>
+        <v>229470.8</v>
       </c>
       <c r="J127" s="1">
-        <v>3.0546455405655</v>
+        <v>8.7172319720165</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2588919.06</v>
+        <v>2861852.28</v>
       </c>
       <c r="N127" s="1">
-        <v>2588919.06</v>
+        <v>2861852.28</v>
       </c>
       <c r="O127" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>20224.0</v>
+        <v>21134.0</v>
       </c>
       <c r="D128" s="1">
-        <v>256.1</v>
+        <v>236.15</v>
       </c>
       <c r="E128" s="1">
-        <v>114.2849876384</v>
+        <v>119.228758872</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2311299.59</v>
+        <v>2519780.59</v>
       </c>
       <c r="I128" s="1">
-        <v>2868066.81</v>
+        <v>2471013.51</v>
       </c>
       <c r="J128" s="1">
-        <v>124.08892479404</v>
+        <v>98.064629904939</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>5179366.4</v>
+        <v>4990794.1</v>
       </c>
       <c r="N128" s="1">
-        <v>5179366.4</v>
+        <v>4990794.1</v>
       </c>
       <c r="O128" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>27650.0</v>
+        <v>28894.0</v>
       </c>
       <c r="D129" s="1">
-        <v>154.6</v>
+        <v>149.7</v>
       </c>
       <c r="E129" s="1">
-        <v>125.2225316456</v>
+        <v>125.9556309268</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3462403.0</v>
+        <v>3639362.0</v>
       </c>
       <c r="I129" s="1">
-        <v>812287.0</v>
+        <v>686069.8</v>
       </c>
       <c r="J129" s="1">
-        <v>23.460209571214</v>
+        <v>18.85137559825</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4274690.0</v>
+        <v>4325431.8</v>
       </c>
       <c r="N129" s="1">
-        <v>4274690.0</v>
+        <v>4325431.8</v>
       </c>
       <c r="O129" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>24861.0</v>
+        <v>25979.0</v>
       </c>
       <c r="D130" s="1">
-        <v>228.2</v>
+        <v>213.35</v>
       </c>
       <c r="E130" s="1">
-        <v>134.7297860102</v>
+        <v>137.7839720544</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3349517.21</v>
+        <v>3579489.81</v>
       </c>
       <c r="I130" s="1">
-        <v>2323762.99</v>
+        <v>1963129.84</v>
       </c>
       <c r="J130" s="1">
-        <v>69.3760576319</v>
+        <v>54.84384491096</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>5673280.2</v>
+        <v>5542619.65</v>
       </c>
       <c r="N130" s="1">
-        <v>5673280.2</v>
+        <v>5542619.65</v>
       </c>
       <c r="O130" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>27323.0</v>
+        <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>18.61</v>
+        <v>18.77</v>
       </c>
       <c r="E131" s="1">
-        <v>19.72</v>
+        <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>538809.56</v>
+        <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>-30328.53</v>
+        <v>-25084.26</v>
       </c>
       <c r="J131" s="1">
-        <v>-5.6288032454361</v>
+        <v>-4.4713053513042</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>508481.03</v>
+        <v>535921.04</v>
       </c>
       <c r="N131" s="1">
-        <v>508481.03</v>
+        <v>535921.04</v>
       </c>
       <c r="O131" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>25691.0</v>
+        <v>26847.0</v>
       </c>
       <c r="D132" s="1">
-        <v>68.0</v>
+        <v>64.24</v>
       </c>
       <c r="E132" s="1">
-        <v>35.9666412362</v>
+        <v>37.0772726934</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>924018.98</v>
+        <v>995413.54</v>
       </c>
       <c r="I132" s="1">
-        <v>822969.02</v>
+        <v>729237.74</v>
       </c>
       <c r="J132" s="1">
-        <v>89.064081778926</v>
+        <v>73.259777036989</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1746988.0</v>
+        <v>1724651.28</v>
       </c>
       <c r="N132" s="1">
-        <v>1746988.0</v>
+        <v>1724651.28</v>
       </c>
       <c r="O132" s="1">
         <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>127.8</v>
+        <v>124.1</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-6647.0</v>
+        <v>-13880.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-2.5914634146341</v>
+        <v>-5.4115853658537</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>249849.0</v>
+        <v>242615.5</v>
       </c>
       <c r="N133" s="1">
-        <v>249849.0</v>
+        <v>242615.5</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>47.84</v>
+        <v>44.02</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-26832.28</v>
+        <v>-48827.84</v>
       </c>
       <c r="J134" s="1">
-        <v>-8.8761904761905</v>
+        <v>-16.152380952381</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>275462.72</v>
+        <v>253467.16</v>
       </c>
       <c r="N134" s="1">
-        <v>275462.72</v>
+        <v>253467.16</v>
       </c>
       <c r="O134" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>21848.0</v>
+        <v>22831.0</v>
       </c>
       <c r="D135" s="1">
-        <v>29.135</v>
+        <v>29.08</v>
       </c>
       <c r="E135" s="1">
-        <v>24.8474382094</v>
+        <v>25.0090066138</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>542866.83</v>
+        <v>570980.63</v>
       </c>
       <c r="I135" s="1">
-        <v>93674.65</v>
+        <v>92944.85</v>
       </c>
       <c r="J135" s="1">
-        <v>17.255548658222</v>
+        <v>16.278109119043</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>636541.48</v>
+        <v>663925.48</v>
       </c>
       <c r="N135" s="1">
-        <v>636541.48</v>
+        <v>663925.48</v>
       </c>
       <c r="O135" s="1">
         <v>0.11</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.68</v>
+        <v>10.05</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-16799.48</v>
+        <v>-29628.17</v>
       </c>
       <c r="J136" s="1">
-        <v>-7.170797287579</v>
+        <v>-12.646677222862</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>217476.84</v>
+        <v>204648.15</v>
       </c>
       <c r="N136" s="1">
-        <v>217476.84</v>
+        <v>204648.15</v>
       </c>
       <c r="O136" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>68294.0</v>
+        <v>71366.0</v>
       </c>
       <c r="D137" s="1">
-        <v>34.26</v>
+        <v>38.46</v>
       </c>
       <c r="E137" s="1">
-        <v>29.5914837321</v>
+        <v>29.892309363</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2020920.79</v>
+        <v>2133294.55</v>
       </c>
       <c r="I137" s="1">
-        <v>318831.65</v>
+        <v>611441.81</v>
       </c>
       <c r="J137" s="1">
-        <v>15.776553518458</v>
+        <v>28.661855907334</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2339752.44</v>
+        <v>2744736.36</v>
       </c>
       <c r="N137" s="1">
-        <v>2339752.44</v>
+        <v>2744736.36</v>
       </c>
       <c r="O137" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>51.88</v>
+        <v>49.15</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>1820.8</v>
+        <v>-10606.16</v>
       </c>
       <c r="J138" s="1">
-        <v>0.77700077700078</v>
+        <v>-4.5260295260295</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>236157.76</v>
+        <v>223730.8</v>
       </c>
       <c r="N138" s="1">
-        <v>236157.76</v>
+        <v>223730.8</v>
       </c>
       <c r="O138" s="1">
         <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>46166.0</v>
+        <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>9.774</v>
+        <v>10.03</v>
       </c>
       <c r="E139" s="1">
-        <v>10.2</v>
+        <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>470893.2</v>
+        <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-19666.72</v>
+        <v>-7503.44</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.1764714376848</v>
+        <v>-1.5270114479255</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>451226.48</v>
+        <v>483877.29</v>
       </c>
       <c r="N139" s="1">
-        <v>451226.48</v>
+        <v>483877.29</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>3224.0</v>
+        <v>3369.0</v>
       </c>
       <c r="D140" s="1">
-        <v>247.5</v>
+        <v>267.5</v>
       </c>
       <c r="E140" s="1">
-        <v>254.9</v>
+        <v>254.7794894627</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>821797.6</v>
+        <v>858352.1</v>
       </c>
       <c r="I140" s="1">
-        <v>-23857.6</v>
+        <v>42855.4</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.9030992546097</v>
+        <v>4.9927529739835</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>797940.0</v>
+        <v>901207.5</v>
       </c>
       <c r="N140" s="1">
-        <v>797940.0</v>
+        <v>901207.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>4157.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D141" s="1">
-        <v>253.8</v>
+        <v>264.5</v>
       </c>
       <c r="E141" s="1">
-        <v>252.3</v>
+        <v>252.5668968692</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1048811.1</v>
+        <v>1097150.6</v>
       </c>
       <c r="I141" s="1">
-        <v>6235.5</v>
+        <v>51837.4</v>
       </c>
       <c r="J141" s="1">
-        <v>0.59453032104637</v>
+        <v>4.724729677038</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1055046.6</v>
+        <v>1148988.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1055046.6</v>
+        <v>1148988.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>17.26</v>
+        <v>16.35</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-9832.12</v>
+        <v>-21604.79</v>
       </c>
       <c r="J142" s="1">
-        <v>-4.2175360710322</v>
+        <v>-9.2674805771365</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>223292.62</v>
+        <v>211519.95</v>
       </c>
       <c r="N142" s="1">
-        <v>223292.62</v>
+        <v>211519.95</v>
       </c>
       <c r="O142" s="1">
         <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>15964.0</v>
+        <v>16682.0</v>
       </c>
       <c r="D143" s="1">
-        <v>95.56</v>
+        <v>98.46</v>
       </c>
       <c r="E143" s="1">
-        <v>104.6798753445</v>
+        <v>104.2589455701</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1671109.53</v>
+        <v>1739247.73</v>
       </c>
       <c r="I143" s="1">
-        <v>-145589.69</v>
+        <v>-96738.01</v>
       </c>
       <c r="J143" s="1">
-        <v>-8.7121572456115</v>
+        <v>-5.5620604432239</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1525519.84</v>
+        <v>1642509.72</v>
       </c>
       <c r="N143" s="1">
-        <v>1525519.84</v>
+        <v>1642509.72</v>
       </c>
       <c r="O143" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>58875.0</v>
+        <v>61523.0</v>
       </c>
       <c r="D144" s="1">
-        <v>67.6</v>
+        <v>62.66</v>
       </c>
       <c r="E144" s="1">
-        <v>66.566266327</v>
+        <v>66.3206639793</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3919088.93</v>
+        <v>4080246.21</v>
       </c>
       <c r="I144" s="1">
-        <v>60861.07</v>
+        <v>-225215.03</v>
       </c>
       <c r="J144" s="1">
-        <v>1.5529392439686</v>
+        <v>-5.5196431393781</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>3979950.0</v>
+        <v>3855031.18</v>
       </c>
       <c r="N144" s="1">
-        <v>3979950.0</v>
+        <v>3855031.18</v>
       </c>
       <c r="O144" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.325</v>
+        <v>20.56</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-24010.97</v>
+        <v>-7851.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-8.6720208784644</v>
+        <v>-2.8355387523629</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>252867.63</v>
+        <v>269027.6</v>
       </c>
       <c r="N145" s="1">
-        <v>252867.63</v>
+        <v>269027.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>36579.0</v>
+        <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>17.77</v>
+        <v>17.105</v>
       </c>
       <c r="E146" s="1">
-        <v>19.11</v>
+        <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>699024.69</v>
+        <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-49015.86</v>
+        <v>-72567.75</v>
       </c>
       <c r="J146" s="1">
-        <v>-7.0120355834642</v>
+        <v>-9.9902012594432</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>650008.83</v>
+        <v>653821.52</v>
       </c>
       <c r="N146" s="1">
-        <v>650008.83</v>
+        <v>653821.52</v>
       </c>
       <c r="O146" s="1">
         <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>17919.0</v>
+        <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>26.45</v>
+        <v>26.71</v>
       </c>
       <c r="E147" s="1">
-        <v>26.98</v>
+        <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>483454.62</v>
+        <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-9497.07</v>
+        <v>-4910.67</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.9644180874722</v>
+        <v>-0.9723031979342</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>473957.55</v>
+        <v>500144.75</v>
       </c>
       <c r="N147" s="1">
-        <v>473957.55</v>
+        <v>500144.75</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>59382.0</v>
+        <v>62053.0</v>
       </c>
       <c r="D148" s="1">
-        <v>19.54</v>
+        <v>22.04</v>
       </c>
       <c r="E148" s="1">
-        <v>19.76</v>
+        <v>19.8456572607</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1173388.32</v>
+        <v>1231482.57</v>
       </c>
       <c r="I148" s="1">
-        <v>-13064.04</v>
+        <v>136165.55</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.1133603238866</v>
+        <v>11.057042407023</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1160324.28</v>
+        <v>1367648.12</v>
       </c>
       <c r="N148" s="1">
-        <v>1160324.28</v>
+        <v>1367648.12</v>
       </c>
       <c r="O148" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>26193.0</v>
+        <v>27371.0</v>
       </c>
       <c r="D149" s="1">
-        <v>63.65</v>
+        <v>68.2</v>
       </c>
       <c r="E149" s="1">
-        <v>60.3</v>
+        <v>60.5302546491</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1579437.9</v>
+        <v>1656773.6</v>
       </c>
       <c r="I149" s="1">
-        <v>87746.55</v>
+        <v>209928.6</v>
       </c>
       <c r="J149" s="1">
-        <v>5.5555555555556</v>
+        <v>12.67092860485</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1667184.45</v>
+        <v>1866702.2</v>
       </c>
       <c r="N149" s="1">
-        <v>1667184.45</v>
+        <v>1866702.2</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>74.3</v>
+        <v>78.1</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-22476.3</v>
+        <v>-11384.1</v>
       </c>
       <c r="J150" s="1">
-        <v>-9.390243902439</v>
+        <v>-4.7560975609756</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>216881.7</v>
+        <v>227973.9</v>
       </c>
       <c r="N150" s="1">
-        <v>216881.7</v>
+        <v>227973.9</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>10045.0</v>
+        <v>10497.0</v>
       </c>
       <c r="D151" s="1">
-        <v>130.65</v>
+        <v>131.6</v>
       </c>
       <c r="E151" s="1">
-        <v>105.4071567944</v>
+        <v>106.3950738306</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1058814.89</v>
+        <v>1116829.09</v>
       </c>
       <c r="I151" s="1">
-        <v>253564.36</v>
+        <v>264576.11</v>
       </c>
       <c r="J151" s="1">
-        <v>23.947940513001</v>
+        <v>23.689937195314</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1312379.25</v>
+        <v>1381405.2</v>
       </c>
       <c r="N151" s="1">
-        <v>1312379.25</v>
+        <v>1381405.2</v>
       </c>
       <c r="O151" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>7013.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>91.72</v>
+        <v>87.3</v>
       </c>
       <c r="E152" s="1">
-        <v>101.2</v>
+        <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>709715.6</v>
+        <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-66483.24</v>
+        <v>-97197.2</v>
       </c>
       <c r="J152" s="1">
-        <v>-9.3675889328063</v>
+        <v>-13.189446618926</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>643232.36</v>
+        <v>639734.4</v>
       </c>
       <c r="N152" s="1">
-        <v>643232.36</v>
+        <v>639734.4</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>46045.0</v>
+        <v>48116.0</v>
       </c>
       <c r="D153" s="1">
-        <v>24.22</v>
+        <v>22.41</v>
       </c>
       <c r="E153" s="1">
-        <v>28.6376288414</v>
+        <v>28.3329948458</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1318619.62</v>
+        <v>1363270.38</v>
       </c>
       <c r="I153" s="1">
-        <v>-203409.72</v>
+        <v>-284990.82</v>
       </c>
       <c r="J153" s="1">
-        <v>-15.425958852334</v>
+        <v>-20.904937434348</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1115209.9</v>
+        <v>1078279.56</v>
       </c>
       <c r="N153" s="1">
-        <v>1115209.9</v>
+        <v>1078279.56</v>
       </c>
       <c r="O153" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>53390.0</v>
+        <v>55792.0</v>
       </c>
       <c r="D154" s="1">
-        <v>33.43</v>
+        <v>33.13</v>
       </c>
       <c r="E154" s="1">
-        <v>36.9</v>
+        <v>36.6765561371</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1970091.0</v>
+        <v>2046258.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-185263.3</v>
+        <v>-197869.46</v>
       </c>
       <c r="J154" s="1">
-        <v>-9.4037940379404</v>
+        <v>-9.6698177544946</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>1784827.7</v>
+        <v>1848388.96</v>
       </c>
       <c r="N154" s="1">
-        <v>1784827.7</v>
+        <v>1848388.96</v>
       </c>
       <c r="O154" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>35350.0</v>
+        <v>36940.0</v>
       </c>
       <c r="D155" s="1">
-        <v>24.26</v>
+        <v>23.16</v>
       </c>
       <c r="E155" s="1">
-        <v>31.8183923621</v>
+        <v>31.4293548998</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1124780.17</v>
+        <v>1161000.37</v>
       </c>
       <c r="I155" s="1">
-        <v>-267189.17</v>
+        <v>-305469.97</v>
       </c>
       <c r="J155" s="1">
-        <v>-23.754790236033</v>
+        <v>-26.310927876793</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>857591.0</v>
+        <v>855530.4</v>
       </c>
       <c r="N155" s="1">
-        <v>857591.0</v>
+        <v>855530.4</v>
       </c>
       <c r="O155" s="1">
         <v>0.14</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>26117.0</v>
+        <v>27292.0</v>
       </c>
       <c r="D156" s="1">
-        <v>67.22</v>
+        <v>65.32</v>
       </c>
       <c r="E156" s="1">
-        <v>112.5835792779</v>
+        <v>110.5186076506</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2940345.34</v>
+        <v>3016273.84</v>
       </c>
       <c r="I156" s="1">
-        <v>-1184760.6</v>
+        <v>-1233560.4</v>
       </c>
       <c r="J156" s="1">
-        <v>-40.293246642927</v>
+        <v>-40.896830507936</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1755584.74</v>
+        <v>1782713.44</v>
       </c>
       <c r="N156" s="1">
-        <v>1755584.74</v>
+        <v>1782713.44</v>
       </c>
       <c r="O156" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
         <v>-6072800.43</v>
       </c>
       <c r="D157" s="1">
-        <v>0.08947755</v>
+        <v>0.08901144</v>
       </c>
       <c r="E157" s="1">
         <v>0.084671376</v>
       </c>
       <c r="F157" t="s">
         <v>340</v>
       </c>
       <c r="G157">
-        <v>11.16</v>
+        <v>11.23</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>344708.69</v>
+        <v>311277.99</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
         <v>341</v>
       </c>
       <c r="M157" s="1">
-        <v>326506.58</v>
+        <v>286288.65</v>
       </c>
       <c r="N157" s="1">
-        <v>344708.69</v>
+        <v>311277.99</v>
       </c>
       <c r="O157" s="1">
         <v>0.06</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>342</v>
       </c>
       <c r="B158" t="s">
         <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>1416.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D158" s="1">
-        <v>252.0</v>
+        <v>244.0</v>
       </c>
       <c r="E158" s="1">
-        <v>253.234251412</v>
+        <v>247.647502356</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-174770.0</v>
+        <v>-387000.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-174770.0</v>
+        <v>-387000.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-174770.0</v>
+        <v>-387000.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.03</v>
+        <v>-0.07</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>344</v>
       </c>
       <c r="B159" t="s">
         <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>543.0</v>
+        <v>576.0</v>
       </c>
       <c r="D159" s="1">
-        <v>116.18</v>
+        <v>115.58</v>
       </c>
       <c r="E159" s="1">
-        <v>116.972796834</v>
+        <v>116.838009709</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-521900.0</v>
+        <v>-838130.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-521900.0</v>
+        <v>-838130.0</v>
       </c>
       <c r="N159" s="1">
-        <v>-521900.0</v>
+        <v>-838130.0</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.09</v>
+        <v>-0.14</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>346</v>
       </c>
       <c r="B160" t="s">
         <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>-44.0</v>
+        <v>-446.0</v>
       </c>
       <c r="D160" s="1">
-        <v>126.33</v>
+        <v>5617.0</v>
       </c>
       <c r="E160" s="1">
-        <v>129.04</v>
+        <v>5529.264295083</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>119240.0</v>
+        <v>-391301.24</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>119240.0</v>
+        <v>-391301.24</v>
       </c>
       <c r="N160" s="1">
-        <v>119240.0</v>
+        <v>-391301.24</v>
       </c>
       <c r="O160" s="1">
-        <v>0.02</v>
+        <v>-0.07</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>348</v>
       </c>
       <c r="B161" t="s">
         <v>349</v>
       </c>
       <c r="C161" s="1">
-        <v>1606000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.176</v>
+        <v>125.67</v>
       </c>
       <c r="E161" s="1">
-        <v>100.00551183</v>
+        <v>129.04</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-29381.96</v>
+        <v>148280.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.8294109965994</v>
+        <v>0</v>
       </c>
       <c r="K161">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>1576706.56</v>
+        <v>148280.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1583405.56</v>
+        <v>148280.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.26</v>
+        <v>0.03</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>350</v>
+      </c>
+      <c r="B162" t="s">
         <v>351</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>96.816</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-51223.56</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-3.1893360398342</v>
+      </c>
+      <c r="K162">
+        <v>0.68</v>
+      </c>
+      <c r="L162" t="s">
         <v>352</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>524726.88</v>
+        <v>1554864.96</v>
       </c>
       <c r="N162" s="1">
-        <v>534578.8</v>
+        <v>1565710.96</v>
       </c>
       <c r="O162" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>353</v>
+      </c>
+      <c r="B163" t="s">
         <v>354</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>106.263</v>
+      </c>
+      <c r="E163" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I163" s="1">
+        <v>24380.88</v>
+      </c>
+      <c r="J163" s="1">
+        <v>4.9335775831506</v>
+      </c>
+      <c r="K163">
+        <v>2.42</v>
+      </c>
+      <c r="L163" t="s">
         <v>355</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>613038.0</v>
+        <v>518563.44</v>
       </c>
       <c r="N163" s="1">
-        <v>636986.63</v>
+        <v>530370.7</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>356</v>
+      </c>
+      <c r="B164" t="s">
         <v>357</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.775</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>5310.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>0.88597457202923</v>
+      </c>
+      <c r="K164">
+        <v>4.32</v>
+      </c>
+      <c r="L164" t="s">
         <v>358</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>1359435.0</v>
+        <v>604650.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1367833.97</v>
+        <v>630575.34</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>359</v>
+      </c>
+      <c r="B165" t="s">
         <v>360</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>90.053</v>
+      </c>
+      <c r="E165" s="1">
+        <v>91.85654667</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1377848.2</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-27053.2</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.9634383526429</v>
+      </c>
+      <c r="K165">
+        <v>0.69</v>
+      </c>
+      <c r="L165" t="s">
         <v>361</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>591549.03</v>
+        <v>1350795.0</v>
       </c>
       <c r="N165" s="1">
-        <v>597806.19</v>
+        <v>1361197.4</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>362</v>
+      </c>
+      <c r="B166" t="s">
         <v>363</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-14297.13</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.3869928521091</v>
+      </c>
+      <c r="K166">
+        <v>1.3</v>
+      </c>
+      <c r="L166" t="s">
         <v>364</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>582642.0</v>
+        <v>584662.77</v>
       </c>
       <c r="N166" s="1">
-        <v>588954.33</v>
+        <v>592530.68</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>365</v>
+      </c>
+      <c r="B167" t="s">
         <v>366</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>96.489</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-16584.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-2.7848024744844</v>
+      </c>
+      <c r="K167">
+        <v>1.27</v>
+      </c>
+      <c r="L167" t="s">
         <v>367</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>509290.0</v>
+        <v>578934.0</v>
       </c>
       <c r="N167" s="1">
-        <v>525255.75</v>
+        <v>586528.52</v>
       </c>
       <c r="O167" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" t="s">
         <v>369</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1">
-        <v>1400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>110.242</v>
+        <v>100.063</v>
       </c>
       <c r="E168" s="1">
-        <v>104.89389286</v>
+        <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1468514.5</v>
+        <v>618721.45</v>
       </c>
       <c r="I168" s="1">
-        <v>74873.5</v>
+        <v>668.52</v>
       </c>
       <c r="J168" s="1">
-        <v>5.098587722491</v>
+        <v>0.10804862187985</v>
       </c>
       <c r="K168">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>0.15</v>
+      </c>
+      <c r="L168">
+        <v>949.7</v>
       </c>
       <c r="M168" s="1">
-        <v>1543388.0</v>
+        <v>619389.97</v>
       </c>
       <c r="N168" s="1">
-        <v>1594990.24</v>
+        <v>620339.67</v>
       </c>
       <c r="O168" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" t="s">
+        <v>371</v>
+      </c>
+      <c r="C169" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-863.76</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-0.17154134353716</v>
+      </c>
+      <c r="K169">
+        <v>3.51</v>
+      </c>
+      <c r="L169" t="s">
         <v>372</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>314751.0</v>
+        <v>502665.0</v>
       </c>
       <c r="N169" s="1">
-        <v>327285.25</v>
+        <v>520233.49</v>
       </c>
       <c r="O169" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" t="s">
+        <v>374</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>109.214</v>
+      </c>
+      <c r="E170" s="1">
+        <v>104.89389286</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1468514.5</v>
+      </c>
+      <c r="I170" s="1">
+        <v>60481.5</v>
+      </c>
+      <c r="J170" s="1">
+        <v>4.1185497317187</v>
+      </c>
+      <c r="K170">
+        <v>4.1</v>
+      </c>
+      <c r="L170" t="s">
         <v>375</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>324846.0</v>
+        <v>1528996.0</v>
       </c>
       <c r="N170" s="1">
-        <v>339481.27</v>
+        <v>1586406.28</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.27</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>376</v>
+      </c>
+      <c r="B171" t="s">
+        <v>377</v>
+      </c>
+      <c r="C171" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>103.572</v>
+      </c>
+      <c r="E171" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>319950.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-9234.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.8860759493671</v>
+      </c>
+      <c r="K171">
+        <v>4.53</v>
+      </c>
+      <c r="L171" t="s">
         <v>378</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>584952.0</v>
+        <v>310716.0</v>
       </c>
       <c r="N171" s="1">
-        <v>600288.99</v>
+        <v>324318.74</v>
       </c>
       <c r="O171" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>379</v>
+      </c>
+      <c r="B172" t="s">
+        <v>380</v>
+      </c>
+      <c r="C172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>107.006</v>
+      </c>
+      <c r="E172" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-12442.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-3.7311821507827</v>
+      </c>
+      <c r="K172">
+        <v>5.37</v>
+      </c>
+      <c r="L172" t="s">
         <v>381</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>245614.9</v>
+        <v>321018.0</v>
       </c>
       <c r="N172" s="1">
-        <v>248744.67</v>
+        <v>337122.45</v>
       </c>
       <c r="O172" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>382</v>
+      </c>
+      <c r="B173" t="s">
+        <v>383</v>
+      </c>
+      <c r="C173" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>97.209</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-13344.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-2.2366819868655</v>
+      </c>
+      <c r="K173">
+        <v>2.77</v>
+      </c>
+      <c r="L173" t="s">
         <v>384</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>356128.36</v>
+        <v>583254.0</v>
       </c>
       <c r="N173" s="1">
-        <v>356909.39</v>
+        <v>599873.18</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>385</v>
+      </c>
+      <c r="B174" t="s">
         <v>386</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>97.576</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>361008.12</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-7783.0</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-2.1559071856888</v>
+      </c>
+      <c r="K174">
+        <v>0.48</v>
+      </c>
+      <c r="L174" t="s">
         <v>387</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>493755.0</v>
+        <v>353225.12</v>
       </c>
       <c r="N174" s="1">
-        <v>510638.56</v>
+        <v>354973.13</v>
       </c>
       <c r="O174" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" t="s">
         <v>389</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.045</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-9775.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.955</v>
+      </c>
+      <c r="K175">
+        <v>3.68</v>
+      </c>
+      <c r="L175" t="s">
         <v>390</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>1276119.0</v>
+        <v>490225.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1314014.89</v>
+        <v>508622.26</v>
       </c>
       <c r="O175" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>391</v>
+      </c>
+      <c r="B176" t="s">
         <v>392</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>96.258</v>
+      </c>
+      <c r="E176" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-18585.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-1.4634561187585</v>
+      </c>
+      <c r="K176">
+        <v>3.16</v>
+      </c>
+      <c r="L176" t="s">
         <v>393</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>701463.0</v>
+        <v>1251354.0</v>
       </c>
       <c r="N176" s="1">
-        <v>721681.21</v>
+        <v>1292490.99</v>
       </c>
       <c r="O176" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>394</v>
+      </c>
+      <c r="B177" t="s">
         <v>395</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.717</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.35519714</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>702486.38</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-4467.38</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.63593830815624</v>
+      </c>
+      <c r="K177">
+        <v>3.12</v>
+      </c>
+      <c r="L177" t="s">
         <v>396</v>
       </c>
-      <c r="C177" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1184251.95</v>
+        <v>698019.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1207902.05</v>
+        <v>719825.34</v>
       </c>
       <c r="O177" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>397</v>
+      </c>
+      <c r="B178" t="s">
         <v>398</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.93515942</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>905388.38</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-20659.34</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-2.2818207585125</v>
+      </c>
+      <c r="K178">
+        <v>2.21</v>
+      </c>
+      <c r="L178" t="s">
         <v>399</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>2280870.9</v>
+        <v>884729.04</v>
       </c>
       <c r="N178" s="1">
-        <v>2280870.9</v>
+        <v>904546.3</v>
       </c>
       <c r="O178" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>400</v>
       </c>
       <c r="B179" t="s">
         <v>401</v>
       </c>
       <c r="C179" s="1">
         <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>87.348</v>
+        <v>87.099</v>
       </c>
       <c r="E179" s="1">
         <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>17205.7</v>
+        <v>8515.6</v>
       </c>
       <c r="J179" s="1">
-        <v>0.56761268781302</v>
+        <v>0.28092798342064</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>3048445.2</v>
+        <v>3039755.1</v>
       </c>
       <c r="N179" s="1">
-        <v>3048445.2</v>
+        <v>3039755.1</v>
       </c>
       <c r="O179" s="1">
         <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>402</v>
       </c>
       <c r="B180" t="s">
         <v>403</v>
       </c>
       <c r="C180" s="1">
         <v>720000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.56</v>
+        <v>97.3</v>
       </c>
       <c r="E180" s="1">
         <v>99.799</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>718552.8</v>
       </c>
       <c r="I180" s="1">
-        <v>-8920.8</v>
+        <v>-17992.8</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.2414954057656</v>
+        <v>-2.5040331065442</v>
       </c>
       <c r="K180">
-        <v>1.21</v>
+        <v>1.43</v>
       </c>
       <c r="L180" t="s">
         <v>404</v>
       </c>
       <c r="M180" s="1">
-        <v>709632.0</v>
+        <v>700560.0</v>
       </c>
       <c r="N180" s="1">
-        <v>718323.78</v>
+        <v>710854.52</v>
       </c>
       <c r="O180" s="1">
         <v>0.12</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>405</v>
       </c>
       <c r="B181" t="s">
         <v>406</v>
       </c>
       <c r="C181" s="1">
         <v>494000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.6</v>
+        <v>99.45</v>
       </c>
       <c r="E181" s="1">
         <v>99.7472004</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>492751.17</v>
       </c>
       <c r="I181" s="1">
-        <v>4212.83</v>
+        <v>-1468.17</v>
       </c>
       <c r="J181" s="1">
-        <v>0.85496093291874</v>
+        <v>-0.29795363042974</v>
       </c>
       <c r="K181">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="L181" t="s">
         <v>407</v>
       </c>
       <c r="M181" s="1">
-        <v>496964.0</v>
+        <v>491283.0</v>
       </c>
       <c r="N181" s="1">
-        <v>499293.58</v>
+        <v>494800.21</v>
       </c>
       <c r="O181" s="1">
         <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>408</v>
       </c>
       <c r="B182" t="s">
         <v>409</v>
       </c>
       <c r="C182" s="1">
         <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.912</v>
+        <v>98.81</v>
       </c>
       <c r="E182" s="1">
         <v>99.991</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>499955.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-395.0</v>
+        <v>-5905.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.079007110639958</v>
+        <v>-1.181106299567</v>
       </c>
       <c r="K182">
-        <v>2.62</v>
+        <v>2.87</v>
       </c>
       <c r="L182" t="s">
         <v>410</v>
       </c>
       <c r="M182" s="1">
-        <v>499560.0</v>
+        <v>494050.0</v>
       </c>
       <c r="N182" s="1">
-        <v>512649.04</v>
+        <v>508385.62</v>
       </c>
       <c r="O182" s="1">
         <v>0.09</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>411</v>
       </c>
       <c r="B183" t="s">
         <v>412</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.107</v>
+        <v>100.177</v>
       </c>
       <c r="E183" s="1">
         <v>102.64</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>821120.0</v>
+        <v>513200.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-12264.0</v>
+        <v>-12315.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.4935697583788</v>
+        <v>-2.3996492595479</v>
       </c>
       <c r="K183">
-        <v>0.65</v>
+        <v>0.91</v>
       </c>
       <c r="L183" t="s">
         <v>413</v>
       </c>
       <c r="M183" s="1">
-        <v>808856.0</v>
+        <v>500885.0</v>
       </c>
       <c r="N183" s="1">
-        <v>814034.08</v>
+        <v>505456.92</v>
       </c>
       <c r="O183" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>414</v>
       </c>
       <c r="B184" t="s">
         <v>415</v>
       </c>
       <c r="C184" s="1">
         <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>106.342</v>
+        <v>105.443</v>
       </c>
       <c r="E184" s="1">
         <v>100.465874</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>502329.37</v>
       </c>
       <c r="I184" s="1">
-        <v>29380.63</v>
+        <v>24885.63</v>
       </c>
       <c r="J184" s="1">
-        <v>5.8488775999699</v>
+        <v>4.95404638594</v>
       </c>
       <c r="K184">
-        <v>1.95</v>
+        <v>2.3</v>
       </c>
       <c r="L184" t="s">
         <v>416</v>
       </c>
       <c r="M184" s="1">
-        <v>531710.0</v>
+        <v>527215.0</v>
       </c>
       <c r="N184" s="1">
-        <v>541460.0</v>
+        <v>538701.3</v>
       </c>
       <c r="O184" s="1">
         <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>417</v>
       </c>
       <c r="B185" t="s">
         <v>418</v>
       </c>
       <c r="C185" s="1">
-        <v>123000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.907</v>
+        <v>99.896</v>
       </c>
       <c r="E185" s="1">
-        <v>103.02331707</v>
+        <v>99.298</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>126718.68</v>
+        <v>740763.08</v>
       </c>
       <c r="I185" s="1">
-        <v>-143.07</v>
+        <v>4461.08</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.11290363820078</v>
+        <v>0.60222763801889</v>
       </c>
       <c r="K185">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.06</v>
+      </c>
+      <c r="L185">
+        <v>475.19</v>
       </c>
       <c r="M185" s="1">
-        <v>126575.61</v>
+        <v>745224.16</v>
       </c>
       <c r="N185" s="1">
-        <v>130017.08</v>
+        <v>745699.35</v>
       </c>
       <c r="O185" s="1">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>419</v>
+      </c>
+      <c r="B186" t="s">
         <v>420</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.926</v>
+      </c>
+      <c r="E186" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-1349.7</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-1.0651152616173</v>
+      </c>
+      <c r="K186">
+        <v>3.14</v>
+      </c>
+      <c r="L186" t="s">
         <v>421</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1071260.28</v>
+        <v>125368.98</v>
       </c>
       <c r="N186" s="1">
-        <v>1077335.46</v>
+        <v>129226.63</v>
       </c>
       <c r="O186" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>422</v>
+      </c>
+      <c r="B187" t="s">
         <v>423</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>783000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>98.352</v>
+      </c>
+      <c r="E187" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>778763.97</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-8667.81</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.113021446023</v>
+      </c>
+      <c r="K187">
+        <v>0.79</v>
+      </c>
+      <c r="L187" t="s">
         <v>424</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>784432.0</v>
+        <v>770096.16</v>
       </c>
       <c r="N187" s="1">
-        <v>788344.33</v>
+        <v>776301.17</v>
       </c>
       <c r="O187" s="1">
         <v>0.13</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>425</v>
+      </c>
+      <c r="B188" t="s">
         <v>426</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.574</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-13744.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-1.7302501712122</v>
+      </c>
+      <c r="K188">
+        <v>0.74</v>
+      </c>
+      <c r="L188" t="s">
         <v>427</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>704298.0</v>
+        <v>780592.0</v>
       </c>
       <c r="N188" s="1">
-        <v>707174.71</v>
+        <v>786498.85</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>428</v>
+      </c>
+      <c r="B189" t="s">
         <v>429</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.876</v>
+      </c>
+      <c r="E189" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-21896.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-3.0367752708633</v>
+      </c>
+      <c r="K189">
+        <v>0.68</v>
+      </c>
+      <c r="L189" t="s">
         <v>430</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>441540.0</v>
+        <v>699132.0</v>
       </c>
       <c r="N189" s="1">
-        <v>446160.96</v>
+        <v>703878.58</v>
       </c>
       <c r="O189" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>431</v>
+      </c>
+      <c r="B190" t="s">
         <v>432</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>87.819</v>
+      </c>
+      <c r="E190" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>4495.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>1.0342843994478</v>
+      </c>
+      <c r="K190">
+        <v>1.0</v>
+      </c>
+      <c r="L190" t="s">
         <v>433</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>311019.0</v>
+        <v>439095.0</v>
       </c>
       <c r="N190" s="1">
-        <v>322708.96</v>
+        <v>444109.88</v>
       </c>
       <c r="O190" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>434</v>
+      </c>
+      <c r="B191" t="s">
         <v>435</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>102.943</v>
+      </c>
+      <c r="E191" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-7605.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-2.4033447733177</v>
+      </c>
+      <c r="K191">
+        <v>4.25</v>
+      </c>
+      <c r="L191" t="s">
         <v>436</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>492255.0</v>
+        <v>308829.0</v>
       </c>
       <c r="N191" s="1">
-        <v>501131.71</v>
+        <v>321581.68</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>437</v>
+      </c>
+      <c r="B192" t="s">
         <v>438</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>97.426</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>498700.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-11570.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-2.3200320834169</v>
+      </c>
+      <c r="K192">
+        <v>2.02</v>
+      </c>
+      <c r="L192" t="s">
         <v>439</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>1290172.0</v>
+        <v>487130.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1292696.32</v>
+        <v>497208.77</v>
       </c>
       <c r="O192" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>440</v>
+      </c>
+      <c r="B193" t="s">
         <v>441</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>98.454</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-19480.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-1.4991742228228</v>
+      </c>
+      <c r="K193">
+        <v>0.43</v>
+      </c>
+      <c r="L193" t="s">
         <v>442</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>799160.0</v>
+        <v>1279902.0</v>
       </c>
       <c r="N193" s="1">
-        <v>820538.08</v>
+        <v>1285551.66</v>
       </c>
       <c r="O193" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>443</v>
+      </c>
+      <c r="B194" t="s">
         <v>444</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.096</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-14512.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-1.7976414626895</v>
+      </c>
+      <c r="K194">
+        <v>2.91</v>
+      </c>
+      <c r="L194" t="s">
         <v>445</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>6112145.17</v>
+        <v>792768.0</v>
       </c>
       <c r="N194" s="1">
-        <v>6117085.54</v>
+        <v>816069.37</v>
       </c>
       <c r="O194" s="1">
-        <v>1.02</v>
+        <v>0.14</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>446</v>
+      </c>
+      <c r="B195" t="s">
         <v>447</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D195" s="1">
+        <v>89.032</v>
+      </c>
+      <c r="E195" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I195" s="1">
+        <v>115529.75</v>
+      </c>
+      <c r="J195" s="1">
+        <v>1.9365529471023</v>
+      </c>
+      <c r="K195">
+        <v>0.08</v>
+      </c>
+      <c r="L195" t="s">
         <v>448</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>597937.49</v>
+        <v>6081271.62</v>
       </c>
       <c r="N195" s="1">
-        <v>604816.53</v>
+        <v>6086698.54</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>1.03</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>449</v>
+      </c>
+      <c r="B196" t="s">
         <v>450</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>97.8</v>
+      </c>
+      <c r="E196" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-13354.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-2.2</v>
+      </c>
+      <c r="K196">
+        <v>1.37</v>
+      </c>
+      <c r="L196" t="s">
         <v>451</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>1053940.0</v>
+        <v>593646.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1069556.44</v>
+        <v>601979.15</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>452</v>
+      </c>
+      <c r="B197" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="C197" s="1">
         <v>600000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.742</v>
+        <v>104.563</v>
       </c>
       <c r="E197" s="1">
-        <v>100.028</v>
+        <v>100.6308</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>600168.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I197" s="1">
-        <v>-7716.0</v>
+        <v>23593.2</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.2856400207942</v>
+        <v>3.9075511672371</v>
       </c>
       <c r="K197">
-        <v>0.55</v>
+        <v>1.9</v>
       </c>
       <c r="L197" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="M197" s="1">
-        <v>592452.0</v>
+        <v>627378.0</v>
       </c>
       <c r="N197" s="1">
-        <v>595744.91</v>
+        <v>638778.0</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>455</v>
+      </c>
+      <c r="B198" t="s">
         <v>456</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>97.832</v>
+      </c>
+      <c r="E198" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-13176.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-2.1953852921182</v>
+      </c>
+      <c r="K198">
+        <v>0.82</v>
+      </c>
+      <c r="L198" t="s">
         <v>457</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>882525.0</v>
+        <v>586992.0</v>
       </c>
       <c r="N198" s="1">
-        <v>912202.96</v>
+        <v>591900.3</v>
       </c>
       <c r="O198" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>458</v>
+      </c>
+      <c r="B199" t="s">
         <v>459</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>86.867</v>
+      </c>
+      <c r="E199" s="1">
+        <v>87.081</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>1741620.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-4280.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-0.24574821143533</v>
+      </c>
+      <c r="K199">
+        <v>0.09</v>
+      </c>
+      <c r="L199" t="s">
         <v>460</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>188938.0</v>
+        <v>1737340.0</v>
       </c>
       <c r="N199" s="1">
-        <v>189311.97</v>
+        <v>1739219.45</v>
       </c>
       <c r="O199" s="1">
-        <v>0.03</v>
+        <v>0.29</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>461</v>
       </c>
       <c r="B200" t="s">
         <v>462</v>
       </c>
       <c r="C200" s="1">
-        <v>500000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.739</v>
+        <v>101.796</v>
       </c>
       <c r="E200" s="1">
-        <v>99.406</v>
+        <v>100.08714286</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>497030.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I200" s="1">
-        <v>11665.0</v>
+        <v>14713.26</v>
       </c>
       <c r="J200" s="1">
-        <v>2.3469408285214</v>
+        <v>1.7073692924737</v>
       </c>
       <c r="K200">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>282.53</v>
+        <v>3.74</v>
+      </c>
+      <c r="L200" t="s">
+        <v>463</v>
       </c>
       <c r="M200" s="1">
-        <v>508695.0</v>
+        <v>876463.56</v>
       </c>
       <c r="N200" s="1">
-        <v>508977.53</v>
+        <v>908671.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B201" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.173</v>
+        <v>94.169</v>
       </c>
       <c r="E201" s="1">
-        <v>100.19733333</v>
+        <v>99.602</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>300592.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-3073.0</v>
+        <v>-10866.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.022315963166</v>
+        <v>-5.4547097447842</v>
       </c>
       <c r="K201">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.31</v>
+      </c>
+      <c r="L201">
+        <v>623.29</v>
       </c>
       <c r="M201" s="1">
-        <v>297519.0</v>
+        <v>188338.0</v>
       </c>
       <c r="N201" s="1">
-        <v>299360.1</v>
+        <v>188961.29</v>
       </c>
       <c r="O201" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>466</v>
       </c>
       <c r="B202" t="s">
         <v>467</v>
       </c>
       <c r="C202" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.367</v>
+        <v>100.803</v>
       </c>
       <c r="E202" s="1">
-        <v>102.46222222</v>
+        <v>99.406</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>922160.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-18857.0</v>
+        <v>6985.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.0448729070877</v>
+        <v>1.4053477657284</v>
       </c>
       <c r="K202">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="L202" t="s">
         <v>468</v>
       </c>
       <c r="M202" s="1">
-        <v>903303.0</v>
+        <v>504015.0</v>
       </c>
       <c r="N202" s="1">
-        <v>908431.77</v>
+        <v>505766.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>469</v>
       </c>
       <c r="B203" t="s">
         <v>470</v>
       </c>
       <c r="C203" s="1">
-        <v>614000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.342</v>
+        <v>87.889</v>
       </c>
       <c r="E203" s="1">
-        <v>99.528</v>
+        <v>87.708</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>611101.92</v>
+        <v>350832.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-7282.04</v>
+        <v>724.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.1916244674865</v>
+        <v>0.20636658001551</v>
       </c>
       <c r="K203">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="L203" t="s">
         <v>471</v>
       </c>
       <c r="M203" s="1">
-        <v>603819.88</v>
+        <v>351556.0</v>
       </c>
       <c r="N203" s="1">
-        <v>610405.66</v>
+        <v>355677.92</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>472</v>
       </c>
       <c r="B204" t="s">
         <v>473</v>
       </c>
       <c r="C204" s="1">
-        <v>13774797.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>87.086</v>
+        <v>99.628</v>
       </c>
       <c r="E204" s="1">
-        <v>87.49698395</v>
+        <v>102.46222222</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>12052531.92</v>
+        <v>922160.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-56612.2</v>
+        <v>-25508.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.46971209349015</v>
+        <v>-2.7661143402446</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="L204" t="s">
+        <v>474</v>
       </c>
       <c r="M204" s="1">
-        <v>11995919.72</v>
+        <v>896652.0</v>
       </c>
       <c r="N204" s="1">
-        <v>11995919.72</v>
+        <v>904345.15</v>
       </c>
       <c r="O204" s="1">
-        <v>2.0</v>
+        <v>0.15</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B205" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C205" s="1">
-        <v>800000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.267</v>
+        <v>97.598</v>
       </c>
       <c r="E205" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>795680.0</v>
+        <v>611101.92</v>
       </c>
       <c r="I205" s="1">
-        <v>-9544.0</v>
+        <v>-11850.2</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.1994771767545</v>
+        <v>-1.9391528012218</v>
       </c>
       <c r="K205">
-        <v>1.51</v>
+        <v>1.31</v>
       </c>
       <c r="L205" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M205" s="1">
-        <v>786136.0</v>
+        <v>599251.72</v>
       </c>
       <c r="N205" s="1">
-        <v>798193.53</v>
+        <v>607313.62</v>
       </c>
       <c r="O205" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B206" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C206" s="1">
-        <v>1400000.0</v>
+        <v>4494109.0</v>
       </c>
       <c r="D206" s="1">
-        <v>91.683</v>
+        <v>86.724</v>
       </c>
       <c r="E206" s="1">
-        <v>83.781</v>
+        <v>87.49698394</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>1172934.0</v>
+        <v>3932209.83</v>
       </c>
       <c r="I206" s="1">
-        <v>110628.0</v>
+        <v>-34738.74</v>
       </c>
       <c r="J206" s="1">
-        <v>9.431732731765</v>
+        <v>-0.88344064792697</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1283562.0</v>
+        <v>3897471.09</v>
       </c>
       <c r="N206" s="1">
-        <v>1283562.0</v>
+        <v>3897471.09</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B207" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.373</v>
+        <v>97.246</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>502250.0</v>
+        <v>696220.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-10385.0</v>
+        <v>-15498.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.0676953708313</v>
+        <v>-2.2260205107581</v>
       </c>
       <c r="K207">
-        <v>1.26</v>
+        <v>1.75</v>
       </c>
       <c r="L207" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="M207" s="1">
-        <v>491865.0</v>
+        <v>680722.0</v>
       </c>
       <c r="N207" s="1">
-        <v>498181.78</v>
+        <v>692955.22</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B208" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.255</v>
+        <v>91.24</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>83.781</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>594462.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-16932.0</v>
+        <v>104426.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.8482897140608</v>
+        <v>8.9029732278201</v>
       </c>
       <c r="K208">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0.0</v>
+      </c>
+      <c r="L208">
+        <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>577530.0</v>
+        <v>1277360.0</v>
       </c>
       <c r="N208" s="1">
-        <v>587253.29</v>
+        <v>1277360.0</v>
       </c>
       <c r="O208" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>485</v>
       </c>
       <c r="B209" t="s">
         <v>486</v>
       </c>
       <c r="C209" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>94.219</v>
+        <v>97.211</v>
       </c>
       <c r="E209" s="1">
-        <v>92.475705</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>554854.23</v>
+        <v>502250.0</v>
       </c>
       <c r="I209" s="1">
-        <v>10459.77</v>
+        <v>-16195.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.8851383722892</v>
+        <v>-3.2244897959184</v>
       </c>
       <c r="K209">
-        <v>0.42</v>
+        <v>1.54</v>
       </c>
       <c r="L209" t="s">
         <v>487</v>
       </c>
       <c r="M209" s="1">
-        <v>565314.0</v>
+        <v>486055.0</v>
       </c>
       <c r="N209" s="1">
-        <v>567859.89</v>
+        <v>493751.92</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>488</v>
       </c>
       <c r="B210" t="s">
         <v>489</v>
       </c>
       <c r="C210" s="1">
-        <v>616000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.721</v>
+        <v>95.839</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>615710.48</v>
+        <v>594462.0</v>
       </c>
       <c r="I210" s="1">
-        <v>23210.88</v>
+        <v>-19428.0</v>
       </c>
       <c r="J210" s="1">
-        <v>3.7697717927426</v>
+        <v>-3.268165164468</v>
       </c>
       <c r="K210">
-        <v>4.57</v>
+        <v>1.87</v>
       </c>
       <c r="L210" t="s">
         <v>490</v>
       </c>
       <c r="M210" s="1">
-        <v>638921.36</v>
+        <v>575034.0</v>
       </c>
       <c r="N210" s="1">
-        <v>667059.06</v>
+        <v>586253.18</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>491</v>
       </c>
       <c r="B211" t="s">
         <v>492</v>
       </c>
       <c r="C211" s="1">
         <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>104.231</v>
+        <v>93.763</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>92.475705</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>599766.0</v>
+        <v>554854.23</v>
       </c>
       <c r="I211" s="1">
-        <v>25620.0</v>
+        <v>7723.77</v>
       </c>
       <c r="J211" s="1">
-        <v>4.2716659497204</v>
+        <v>1.3920358866148</v>
       </c>
       <c r="K211">
-        <v>3.21</v>
+        <v>0.49</v>
       </c>
       <c r="L211" t="s">
         <v>493</v>
       </c>
       <c r="M211" s="1">
-        <v>625386.0</v>
+        <v>562578.0</v>
       </c>
       <c r="N211" s="1">
-        <v>644618.88</v>
+        <v>565497.86</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>494</v>
       </c>
       <c r="B212" t="s">
         <v>495</v>
       </c>
       <c r="C212" s="1">
-        <v>400000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.772</v>
+        <v>102.483</v>
       </c>
       <c r="E212" s="1">
-        <v>99.611</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>398444.0</v>
+        <v>615710.48</v>
       </c>
       <c r="I212" s="1">
-        <v>8644.0</v>
+        <v>15584.8</v>
       </c>
       <c r="J212" s="1">
-        <v>2.1694391181697</v>
+        <v>2.5311896591398</v>
       </c>
       <c r="K212">
-        <v>2.63</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>0.16</v>
+      </c>
+      <c r="L212">
+        <v>961.97</v>
       </c>
       <c r="M212" s="1">
-        <v>407088.0</v>
+        <v>631295.28</v>
       </c>
       <c r="N212" s="1">
-        <v>417608.55</v>
+        <v>632257.25</v>
       </c>
       <c r="O212" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>496</v>
+      </c>
+      <c r="B213" t="s">
         <v>497</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>103.111</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>499805.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>15750.0</v>
+      </c>
+      <c r="J213" s="1">
+        <v>3.1512289793019</v>
+      </c>
+      <c r="K213">
+        <v>3.55</v>
+      </c>
+      <c r="L213" t="s">
         <v>498</v>
       </c>
-      <c r="C213" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>701729.0</v>
+        <v>515555.0</v>
       </c>
       <c r="N213" s="1">
-        <v>724987.22</v>
+        <v>533318.7</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214" t="s">
         <v>500</v>
       </c>
-      <c r="B214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C214" s="1">
-        <v>400000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>96.822</v>
+        <v>101.376</v>
       </c>
       <c r="E214" s="1">
-        <v>98.434</v>
+        <v>99.943</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>393736.0</v>
+        <v>549686.5</v>
       </c>
       <c r="I214" s="1">
-        <v>-6448.0</v>
+        <v>7881.5</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.6376455289839</v>
+        <v>1.4338172758472</v>
       </c>
       <c r="K214">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>0.08</v>
+      </c>
+      <c r="L214">
+        <v>421.92</v>
       </c>
       <c r="M214" s="1">
-        <v>387288.0</v>
+        <v>557568.0</v>
       </c>
       <c r="N214" s="1">
-        <v>397974.3</v>
+        <v>557989.92</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>501</v>
+      </c>
+      <c r="B215" t="s">
+        <v>502</v>
+      </c>
+      <c r="C215" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.802</v>
+      </c>
+      <c r="E215" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>398444.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>4764.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>1.1956510827117</v>
+      </c>
+      <c r="K215">
+        <v>2.92</v>
+      </c>
+      <c r="L215" t="s">
         <v>503</v>
       </c>
-      <c r="B215" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>622440.0</v>
+        <v>403208.0</v>
       </c>
       <c r="N215" s="1">
-        <v>643803.7</v>
+        <v>414868.27</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>504</v>
+      </c>
+      <c r="B216" t="s">
+        <v>505</v>
+      </c>
+      <c r="C216" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>98.958</v>
+      </c>
+      <c r="E216" s="1">
+        <v>101.42472727</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>1115672.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-27134.0</v>
+      </c>
+      <c r="J216" s="1">
+        <v>-2.4320768111058</v>
+      </c>
+      <c r="K216">
+        <v>3.62</v>
+      </c>
+      <c r="L216" t="s">
         <v>506</v>
       </c>
-      <c r="B216" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>479820.0</v>
+        <v>1088538.0</v>
       </c>
       <c r="N216" s="1">
-        <v>484528.9</v>
+        <v>1128318.82</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>507</v>
+      </c>
+      <c r="B217" t="s">
+        <v>508</v>
+      </c>
+      <c r="C217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="E217" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>597966.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>17874.0</v>
+      </c>
+      <c r="J217" s="1">
+        <v>2.9891331614172</v>
+      </c>
+      <c r="K217">
+        <v>3.89</v>
+      </c>
+      <c r="L217" t="s">
         <v>509</v>
       </c>
-      <c r="B217" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>515385.0</v>
+        <v>615840.0</v>
       </c>
       <c r="N217" s="1">
-        <v>535283.9</v>
+        <v>639180.41</v>
       </c>
       <c r="O217" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="B218" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C218" s="1">
         <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>107.097</v>
+        <v>95.489</v>
       </c>
       <c r="E218" s="1">
-        <v>109.3</v>
+        <v>99.104</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>546500.0</v>
+        <v>495520.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-11015.0</v>
+        <v>-18075.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.0155535224154</v>
+        <v>-3.6476832418469</v>
       </c>
       <c r="K218">
-        <v>0.7</v>
+        <v>1.03</v>
       </c>
       <c r="L218" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="M218" s="1">
-        <v>535485.0</v>
+        <v>477445.0</v>
       </c>
       <c r="N218" s="1">
-        <v>539008.97</v>
+        <v>482599.11</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>513</v>
+      </c>
+      <c r="B219" t="s">
+        <v>514</v>
+      </c>
+      <c r="C219" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>101.991</v>
+      </c>
+      <c r="E219" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>9955.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>1.991</v>
+      </c>
+      <c r="K219">
+        <v>4.32</v>
+      </c>
+      <c r="L219" t="s">
         <v>515</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>592008.0</v>
+        <v>509955.0</v>
       </c>
       <c r="N219" s="1">
-        <v>594769.64</v>
+        <v>531567.05</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>516</v>
+      </c>
+      <c r="B220" t="s">
+        <v>517</v>
+      </c>
+      <c r="C220" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>106.268</v>
+      </c>
+      <c r="E220" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-15160.0</v>
+      </c>
+      <c r="J220" s="1">
+        <v>-2.7740164684355</v>
+      </c>
+      <c r="K220">
+        <v>1.08</v>
+      </c>
+      <c r="L220" t="s">
         <v>518</v>
       </c>
-      <c r="B220" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>601248.0</v>
+        <v>531340.0</v>
       </c>
       <c r="N220" s="1">
-        <v>610734.99</v>
+        <v>536733.84</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B221" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.431</v>
+        <v>98.539</v>
       </c>
       <c r="E221" s="1">
-        <v>101.72</v>
+        <v>99.852</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>610320.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-13734.0</v>
+        <v>-7878.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.2502949272513</v>
+        <v>-1.314946120258</v>
       </c>
       <c r="K221">
-        <v>3.2</v>
+        <v>0.75</v>
       </c>
       <c r="L221" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="M221" s="1">
-        <v>596586.0</v>
+        <v>591234.0</v>
       </c>
       <c r="N221" s="1">
-        <v>615801.12</v>
+        <v>595705.23</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>522</v>
+      </c>
+      <c r="B222" t="s">
+        <v>523</v>
+      </c>
+      <c r="C222" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>99.359</v>
+      </c>
+      <c r="E222" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>597918.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-1764.0</v>
+      </c>
+      <c r="J222" s="1">
+        <v>-0.29502373235126</v>
+      </c>
+      <c r="K222">
+        <v>1.82</v>
+      </c>
+      <c r="L222" t="s">
         <v>524</v>
       </c>
-      <c r="B222" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>403740.0</v>
+        <v>596154.0</v>
       </c>
       <c r="N222" s="1">
-        <v>414958.08</v>
+        <v>607083.45</v>
       </c>
       <c r="O222" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>525</v>
+      </c>
+      <c r="B223" t="s">
+        <v>526</v>
+      </c>
+      <c r="C223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.124</v>
+      </c>
+      <c r="E223" s="1">
+        <v>99.52</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>398080.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>2416.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>0.60691318327974</v>
+      </c>
+      <c r="K223">
+        <v>3.05</v>
+      </c>
+      <c r="L223" t="s">
         <v>527</v>
       </c>
-      <c r="B223" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>1050370.0</v>
+        <v>400496.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1076260.41</v>
+        <v>412702.79</v>
       </c>
       <c r="O223" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B224" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.503</v>
+        <v>100.592</v>
       </c>
       <c r="E224" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>298767.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-258.0</v>
+        <v>2368.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.086354918715922</v>
+        <v>0.592</v>
       </c>
       <c r="K224">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="L224">
-        <v>776.71</v>
+        <v>290.36</v>
       </c>
       <c r="M224" s="1">
-        <v>298509.0</v>
+        <v>402368.0</v>
       </c>
       <c r="N224" s="1">
-        <v>299285.71</v>
+        <v>402658.36</v>
       </c>
       <c r="O224" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>530</v>
+      </c>
+      <c r="B225" t="s">
+        <v>531</v>
+      </c>
+      <c r="C225" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>103.916</v>
+      </c>
+      <c r="E225" s="1">
+        <v>100.710578</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1007105.78</v>
+      </c>
+      <c r="I225" s="1">
+        <v>32054.22</v>
+      </c>
+      <c r="J225" s="1">
+        <v>3.1828056830336</v>
+      </c>
+      <c r="K225">
+        <v>2.95</v>
+      </c>
+      <c r="L225" t="s">
         <v>532</v>
       </c>
-      <c r="B225" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M225" s="1">
-        <v>282057.0</v>
+        <v>1039160.0</v>
       </c>
       <c r="N225" s="1">
-        <v>283696.73</v>
+        <v>1068612.05</v>
       </c>
       <c r="O225" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>533</v>
+      </c>
+      <c r="B226" t="s">
+        <v>534</v>
+      </c>
+      <c r="C226" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>98.604</v>
+      </c>
+      <c r="E226" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-2955.0</v>
+      </c>
+      <c r="J226" s="1">
+        <v>-0.98906505738586</v>
+      </c>
+      <c r="K226">
+        <v>0.5</v>
+      </c>
+      <c r="L226" t="s">
         <v>535</v>
       </c>
-      <c r="B226" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>408748.0</v>
+        <v>295812.0</v>
       </c>
       <c r="N226" s="1">
-        <v>415797.32</v>
+        <v>297309.95</v>
       </c>
       <c r="O226" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>536</v>
+      </c>
+      <c r="B227" t="s">
+        <v>537</v>
+      </c>
+      <c r="C227" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>93.224</v>
+      </c>
+      <c r="E227" s="1">
+        <v>90.9</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>272700.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>6972.0</v>
+      </c>
+      <c r="J227" s="1">
+        <v>2.5566556655666</v>
+      </c>
+      <c r="K227">
+        <v>0.67</v>
+      </c>
+      <c r="L227" t="s">
         <v>538</v>
       </c>
-      <c r="B227" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>762165.0</v>
+        <v>279672.0</v>
       </c>
       <c r="N227" s="1">
-        <v>765879.04</v>
+        <v>281685.7</v>
       </c>
       <c r="O227" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>539</v>
+      </c>
+      <c r="B228" t="s">
+        <v>540</v>
+      </c>
+      <c r="C228" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="E228" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="I228" s="1">
+        <v>11681.85</v>
+      </c>
+      <c r="J228" s="1">
+        <v>3.9530460621054</v>
+      </c>
+      <c r="K228">
+        <v>2.04</v>
+      </c>
+      <c r="L228" t="s">
         <v>541</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>497275.0</v>
+        <v>307197.0</v>
       </c>
       <c r="N228" s="1">
-        <v>499617.47</v>
+        <v>313312.07</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>542</v>
+      </c>
+      <c r="B229" t="s">
+        <v>543</v>
+      </c>
+      <c r="C229" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>84.257</v>
+      </c>
+      <c r="E229" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-15327.0</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-1.981154025128</v>
+      </c>
+      <c r="K229">
+        <v>0.46</v>
+      </c>
+      <c r="L229" t="s">
         <v>544</v>
       </c>
-      <c r="B229" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>297687.0</v>
+        <v>758313.0</v>
       </c>
       <c r="N229" s="1">
-        <v>305315.42</v>
+        <v>762427.73</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>545</v>
+      </c>
+      <c r="B230" t="s">
+        <v>546</v>
+      </c>
+      <c r="C230" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="E230" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-9870.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>-1.9612518628912</v>
+      </c>
+      <c r="K230">
+        <v>0.68</v>
+      </c>
+      <c r="L230" t="s">
         <v>547</v>
       </c>
-      <c r="B230" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>768010.11</v>
+        <v>493380.0</v>
       </c>
       <c r="N230" s="1">
-        <v>787610.73</v>
+        <v>496790.96</v>
       </c>
       <c r="O230" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>548</v>
+      </c>
+      <c r="B231" t="s">
+        <v>549</v>
+      </c>
+      <c r="C231" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>98.304</v>
+      </c>
+      <c r="E231" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-6948.0</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-2.3017292784735</v>
+      </c>
+      <c r="K231">
+        <v>2.77</v>
+      </c>
+      <c r="L231" t="s">
         <v>550</v>
       </c>
-      <c r="B231" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>288944.4</v>
+        <v>294912.0</v>
       </c>
       <c r="N231" s="1">
-        <v>292223.78</v>
+        <v>303208.23</v>
       </c>
       <c r="O231" s="1">
         <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>551</v>
+      </c>
+      <c r="B232" t="s">
+        <v>552</v>
+      </c>
+      <c r="C232" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>98.449</v>
+      </c>
+      <c r="E232" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-9522.39</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-1.2295345499778</v>
+      </c>
+      <c r="K232">
+        <v>2.78</v>
+      </c>
+      <c r="L232" t="s">
         <v>553</v>
       </c>
-      <c r="B232" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>396000.0</v>
+        <v>764948.73</v>
       </c>
       <c r="N232" s="1">
-        <v>402051.44</v>
+        <v>786555.72</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>554</v>
+      </c>
+      <c r="B233" t="s">
+        <v>555</v>
+      </c>
+      <c r="C233" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.286</v>
+      </c>
+      <c r="E233" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-826.5</v>
+      </c>
+      <c r="J233" s="1">
+        <v>-0.28622791776722</v>
+      </c>
+      <c r="K233">
+        <v>1.36</v>
+      </c>
+      <c r="L233" t="s">
         <v>556</v>
       </c>
-      <c r="B233" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>1210660.64</v>
+        <v>287929.4</v>
       </c>
       <c r="N233" s="1">
-        <v>1216808.85</v>
+        <v>291880.15</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="B234" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C234" s="1">
-        <v>865000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.403</v>
+        <v>98.388</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>865000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-13814.05</v>
+        <v>-6448.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.597</v>
+        <v>-1.612</v>
       </c>
       <c r="K234">
-        <v>1.96</v>
+        <v>1.78</v>
       </c>
       <c r="L234" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="M234" s="1">
-        <v>851185.95</v>
+        <v>393552.0</v>
       </c>
       <c r="N234" s="1">
-        <v>868144.31</v>
+        <v>400659.4</v>
       </c>
       <c r="O234" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>560</v>
+      </c>
+      <c r="B235" t="s">
+        <v>561</v>
+      </c>
+      <c r="C235" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>98.139</v>
+      </c>
+      <c r="E235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-22853.08</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-1.861</v>
+      </c>
+      <c r="K235">
+        <v>0.75</v>
+      </c>
+      <c r="L235" t="s">
         <v>562</v>
       </c>
-      <c r="B235" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>592932.0</v>
+        <v>1205146.92</v>
       </c>
       <c r="N235" s="1">
-        <v>611285.42</v>
+        <v>1214311.23</v>
       </c>
       <c r="O235" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>563</v>
+      </c>
+      <c r="B236" t="s">
+        <v>564</v>
+      </c>
+      <c r="C236" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>97.865</v>
+      </c>
+      <c r="E236" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-18467.75</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-2.135</v>
+      </c>
+      <c r="K236">
+        <v>2.23</v>
+      </c>
+      <c r="L236" t="s">
         <v>565</v>
       </c>
-      <c r="B236" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>689899.0</v>
+        <v>846532.25</v>
       </c>
       <c r="N236" s="1">
-        <v>690821.95</v>
+        <v>865787.06</v>
       </c>
       <c r="O236" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>566</v>
+      </c>
+      <c r="B237" t="s">
         <v>567</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>98.452</v>
+      </c>
+      <c r="E237" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-11808.0</v>
+      </c>
+      <c r="J237" s="1">
+        <v>-1.9597689703246</v>
+      </c>
+      <c r="K237">
+        <v>3.32</v>
+      </c>
+      <c r="L237" t="s">
         <v>568</v>
       </c>
-      <c r="C237" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>281046.48</v>
+        <v>590712.0</v>
       </c>
       <c r="N237" s="1">
-        <v>283495.11</v>
+        <v>610614.74</v>
       </c>
       <c r="O237" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>569</v>
+      </c>
+      <c r="B238" t="s">
         <v>570</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>96.992</v>
+      </c>
+      <c r="E238" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-15869.0</v>
+      </c>
+      <c r="J238" s="1">
+        <v>-2.2839238759206</v>
+      </c>
+      <c r="K238">
+        <v>0.44</v>
+      </c>
+      <c r="L238" t="s">
         <v>571</v>
       </c>
-      <c r="C238" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M238" s="1">
-        <v>532260.0</v>
+        <v>678944.0</v>
       </c>
       <c r="N238" s="1">
-        <v>542150.41</v>
+        <v>682048.45</v>
       </c>
       <c r="O238" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>572</v>
+      </c>
+      <c r="B239" t="s">
         <v>573</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C239" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>97.56</v>
+      </c>
+      <c r="E239" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>284175.32</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-5153.72</v>
+      </c>
+      <c r="J239" s="1">
+        <v>-1.8135705803023</v>
+      </c>
+      <c r="K239">
+        <v>1.08</v>
+      </c>
+      <c r="L239" t="s">
         <v>574</v>
       </c>
-      <c r="C239" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M239" s="1">
-        <v>608556.0</v>
+        <v>279021.6</v>
       </c>
       <c r="N239" s="1">
-        <v>626073.12</v>
+        <v>282106.87</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>575</v>
+      </c>
+      <c r="B240" t="s">
         <v>576</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>100.054</v>
+      </c>
+      <c r="E240" s="1">
+        <v>100.4</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>602400.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-2076.0</v>
+      </c>
+      <c r="J240" s="1">
+        <v>-0.34462151394422</v>
+      </c>
+      <c r="K240">
+        <v>3.2</v>
+      </c>
+      <c r="L240" t="s">
         <v>577</v>
       </c>
-      <c r="C240" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>1027714.18</v>
+        <v>600324.0</v>
       </c>
       <c r="N240" s="1">
-        <v>1052583.01</v>
+        <v>619497.29</v>
       </c>
       <c r="O240" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>578</v>
+      </c>
+      <c r="B241" t="s">
         <v>579</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E241" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>598926.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-1122.0</v>
+      </c>
+      <c r="J241" s="1">
+        <v>-0.18733533024113</v>
+      </c>
+      <c r="K241">
+        <v>0.17</v>
+      </c>
+      <c r="L241" t="s">
         <v>580</v>
       </c>
-      <c r="C241" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M241" s="1">
-        <v>495825.0</v>
+        <v>597804.0</v>
       </c>
       <c r="N241" s="1">
-        <v>508169.18</v>
+        <v>598823.18</v>
       </c>
       <c r="O241" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>581</v>
+      </c>
+      <c r="B242" t="s">
         <v>582</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>97.81</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-14775.56</v>
+      </c>
+      <c r="J242" s="1">
+        <v>-1.4290321280284</v>
+      </c>
+      <c r="K242">
+        <v>2.59</v>
+      </c>
+      <c r="L242" t="s">
         <v>583</v>
       </c>
-      <c r="C242" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>544110.0</v>
+        <v>1019180.2</v>
       </c>
       <c r="N242" s="1">
-        <v>549842.88</v>
+        <v>1046182.99</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>584</v>
+      </c>
+      <c r="B243" t="s">
         <v>585</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>98.201</v>
+      </c>
+      <c r="E243" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>497585.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-6580.0</v>
+      </c>
+      <c r="J243" s="1">
+        <v>-1.3223871298371</v>
+      </c>
+      <c r="K243">
+        <v>2.71</v>
+      </c>
+      <c r="L243" t="s">
         <v>586</v>
       </c>
-      <c r="C243" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M243" s="1">
-        <v>1230900.0</v>
+        <v>491005.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1239308.22</v>
+        <v>504551.23</v>
       </c>
       <c r="O243" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>587</v>
+      </c>
+      <c r="B244" t="s">
         <v>588</v>
       </c>
-      <c r="B244" t="s">
+      <c r="C244" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D244" s="1">
+        <v>90.134</v>
+      </c>
+      <c r="E244" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="I244" s="1">
+        <v>53196.86</v>
+      </c>
+      <c r="J244" s="1">
+        <v>10.909778720632</v>
+      </c>
+      <c r="K244">
+        <v>1.09</v>
+      </c>
+      <c r="L244" t="s">
         <v>589</v>
       </c>
-      <c r="C244" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M244" s="1">
-        <v>301815.72</v>
+        <v>540804.0</v>
       </c>
       <c r="N244" s="1">
-        <v>306342.84</v>
+        <v>547338.25</v>
       </c>
       <c r="O244" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>590</v>
+      </c>
+      <c r="B245" t="s">
         <v>591</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>101.804</v>
+      </c>
+      <c r="E245" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>25471.0</v>
+      </c>
+      <c r="J245" s="1">
+        <v>2.1293671421537</v>
+      </c>
+      <c r="K245">
+        <v>0.98</v>
+      </c>
+      <c r="L245" t="s">
         <v>592</v>
       </c>
-      <c r="C245" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>205486.0</v>
+        <v>1221648.0</v>
       </c>
       <c r="N245" s="1">
-        <v>212368.19</v>
+        <v>1233368.55</v>
       </c>
       <c r="O245" s="1">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>593</v>
+      </c>
+      <c r="B246" t="s">
         <v>594</v>
       </c>
-      <c r="B246" t="s">
+      <c r="C246" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>92.357</v>
+      </c>
+      <c r="E246" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+      <c r="G246">
+        <v>1.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="I246" s="1">
+        <v>11645.72</v>
+      </c>
+      <c r="J246" s="1">
+        <v>4.0494040563723</v>
+      </c>
+      <c r="K246">
+        <v>1.53</v>
+      </c>
+      <c r="L246" t="s">
         <v>595</v>
       </c>
-      <c r="C246" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M246" s="1">
-        <v>985050.0</v>
+        <v>299236.68</v>
       </c>
       <c r="N246" s="1">
-        <v>985707.53</v>
+        <v>304196.54</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>596</v>
       </c>
       <c r="B247" t="s">
         <v>597</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>90.225</v>
+        <v>101.816</v>
       </c>
       <c r="E247" s="1">
-        <v>89.875</v>
+        <v>102.316</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>179750.0</v>
+        <v>204632.0</v>
       </c>
       <c r="I247" s="1">
-        <v>700.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.3894297635605</v>
+        <v>-0.48868212205325</v>
       </c>
       <c r="K247">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>104.11</v>
+        <v>3.73</v>
+      </c>
+      <c r="L247" t="s">
+        <v>598</v>
       </c>
       <c r="M247" s="1">
-        <v>180450.0</v>
+        <v>203632.0</v>
       </c>
       <c r="N247" s="1">
-        <v>180554.11</v>
+        <v>211084.05</v>
       </c>
       <c r="O247" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B248" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>90.795</v>
+        <v>97.879</v>
       </c>
       <c r="E248" s="1">
-        <v>89.875</v>
+        <v>100.33</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>89875.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I248" s="1">
-        <v>920.0</v>
+        <v>-24510.0</v>
       </c>
       <c r="J248" s="1">
-        <v>1.0236439499305</v>
+        <v>-2.4429383035981</v>
       </c>
       <c r="K248">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>122.6</v>
+        <v>0.28</v>
+      </c>
+      <c r="L248" t="s">
+        <v>601</v>
       </c>
       <c r="M248" s="1">
-        <v>90795.0</v>
+        <v>978790.0</v>
       </c>
       <c r="N248" s="1">
-        <v>90917.6</v>
+        <v>981584.52</v>
       </c>
       <c r="O248" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B249" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C249" s="1">
-        <v>4749722.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.873</v>
+        <v>90.008</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67400008</v>
+        <v>89.875</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>4734237.91</v>
+        <v>179750.0</v>
       </c>
       <c r="I249" s="1">
-        <v>56949.17</v>
+        <v>266.0</v>
       </c>
       <c r="J249" s="1">
-        <v>1.2029215912387</v>
+        <v>0.14798331015299</v>
       </c>
       <c r="K249">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.09</v>
+      </c>
+      <c r="L249">
+        <v>175.34</v>
       </c>
       <c r="M249" s="1">
-        <v>4791187.08</v>
+        <v>180016.0</v>
       </c>
       <c r="N249" s="1">
-        <v>4831153.06</v>
+        <v>180191.34</v>
       </c>
       <c r="O249" s="1">
-        <v>0.81</v>
+        <v>0.03</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B250" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.56</v>
+        <v>90.4</v>
       </c>
       <c r="E250" s="1">
-        <v>99.766</v>
+        <v>89.875</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>399064.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-4824.0</v>
+        <v>525.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.2088286590622</v>
+        <v>0.58414464534075</v>
       </c>
       <c r="K250">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.14</v>
+      </c>
+      <c r="L250">
+        <v>140.41</v>
       </c>
       <c r="M250" s="1">
-        <v>394240.0</v>
+        <v>90400.0</v>
       </c>
       <c r="N250" s="1">
-        <v>402856.44</v>
+        <v>90540.41</v>
       </c>
       <c r="O250" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>606</v>
       </c>
       <c r="B251" t="s">
         <v>607</v>
       </c>
       <c r="C251" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.671</v>
+        <v>100.465</v>
       </c>
       <c r="E251" s="1">
-        <v>99.945</v>
+        <v>100.539</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>519714.0</v>
+        <v>402156.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-6624.8</v>
+        <v>-296.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.2747010855971</v>
+        <v>-0.073603278329802</v>
       </c>
       <c r="K251">
-        <v>0.85</v>
+        <v>2.15</v>
       </c>
       <c r="L251" t="s">
         <v>608</v>
       </c>
       <c r="M251" s="1">
-        <v>513089.2</v>
+        <v>401860.0</v>
       </c>
       <c r="N251" s="1">
-        <v>517489.68</v>
+        <v>410451.78</v>
       </c>
       <c r="O251" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>609</v>
       </c>
       <c r="B252" t="s">
         <v>610</v>
       </c>
       <c r="C252" s="1">
-        <v>461000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.186</v>
+        <v>100.025</v>
       </c>
       <c r="E252" s="1">
-        <v>99.682</v>
+        <v>99.67400008</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>459534.02</v>
+        <v>4734237.91</v>
       </c>
       <c r="I252" s="1">
-        <v>-2286.56</v>
+        <v>16671.53</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.49758231175137</v>
+        <v>0.35214812430075</v>
       </c>
       <c r="K252">
-        <v>0.75</v>
+        <v>1.08</v>
       </c>
       <c r="L252" t="s">
         <v>611</v>
       </c>
       <c r="M252" s="1">
-        <v>457247.46</v>
+        <v>4750909.44</v>
       </c>
       <c r="N252" s="1">
-        <v>460686.01</v>
+        <v>4802294.27</v>
       </c>
       <c r="O252" s="1">
-        <v>0.08</v>
+        <v>0.81</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>612</v>
       </c>
       <c r="B253" t="s">
         <v>613</v>
       </c>
       <c r="C253" s="1">
-        <v>4440000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.209</v>
+        <v>96.971</v>
       </c>
       <c r="E253" s="1">
-        <v>105.111</v>
+        <v>99.766</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>4666928.4</v>
+        <v>399064.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-350848.8</v>
+        <v>-11180.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-7.5177669321004</v>
+        <v>-2.8015556401981</v>
       </c>
       <c r="K253">
-        <v>0.25</v>
+        <v>2.46</v>
       </c>
       <c r="L253" t="s">
         <v>614</v>
       </c>
       <c r="M253" s="1">
-        <v>4316079.6</v>
+        <v>387884.0</v>
       </c>
       <c r="N253" s="1">
-        <v>4326966.72</v>
+        <v>397711.4</v>
       </c>
       <c r="O253" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>615</v>
       </c>
       <c r="B254" t="s">
         <v>616</v>
       </c>
       <c r="C254" s="1">
-        <v>810000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.886</v>
+        <v>97.809</v>
       </c>
       <c r="E254" s="1">
-        <v>99.998</v>
+        <v>99.945</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>809983.8</v>
+        <v>519714.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-9007.2</v>
+        <v>-11107.2</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.1120222404448</v>
+        <v>-2.1371754464956</v>
       </c>
       <c r="K254">
-        <v>0.22</v>
+        <v>1.1</v>
       </c>
       <c r="L254" t="s">
         <v>617</v>
       </c>
       <c r="M254" s="1">
-        <v>800976.6</v>
+        <v>508606.8</v>
       </c>
       <c r="N254" s="1">
-        <v>802736.85</v>
+        <v>514307.42</v>
       </c>
       <c r="O254" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>618</v>
       </c>
       <c r="B255" t="s">
         <v>619</v>
       </c>
       <c r="C255" s="1">
-        <v>400000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>101.761</v>
+        <v>98.393</v>
       </c>
       <c r="E255" s="1">
-        <v>100.120285</v>
+        <v>99.682</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>400481.14</v>
+        <v>459534.02</v>
       </c>
       <c r="I255" s="1">
-        <v>6562.86</v>
+        <v>-5942.29</v>
       </c>
       <c r="J255" s="1">
-        <v>1.6387438369757</v>
+        <v>-1.2931120964668</v>
       </c>
       <c r="K255">
-        <v>2.13</v>
+        <v>0.94</v>
       </c>
       <c r="L255" t="s">
         <v>620</v>
       </c>
       <c r="M255" s="1">
-        <v>407044.0</v>
+        <v>453591.73</v>
       </c>
       <c r="N255" s="1">
-        <v>415559.07</v>
+        <v>457933.34</v>
       </c>
       <c r="O255" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>621</v>
       </c>
       <c r="B256" t="s">
         <v>622</v>
       </c>
       <c r="C256" s="1">
-        <v>17788730.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>82.691</v>
+        <v>91.018</v>
       </c>
       <c r="E256" s="1">
-        <v>82.12341516</v>
+        <v>91.445</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>14608712.59</v>
+        <v>4060158.0</v>
       </c>
       <c r="I256" s="1">
-        <v>100966.13</v>
+        <v>-18958.8</v>
       </c>
       <c r="J256" s="1">
-        <v>0.69113639807736</v>
+        <v>-0.46694734539887</v>
       </c>
       <c r="K256">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.84</v>
+      </c>
+      <c r="L256" t="s">
+        <v>623</v>
       </c>
       <c r="M256" s="1">
-        <v>14709678.72</v>
+        <v>4041199.2</v>
       </c>
       <c r="N256" s="1">
-        <v>14709678.72</v>
+        <v>4078604.68</v>
       </c>
       <c r="O256" s="1">
-        <v>2.45</v>
+        <v>0.69</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B257" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C257" s="1">
-        <v>4448000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>90.444</v>
+        <v>97.896</v>
       </c>
       <c r="E257" s="1">
-        <v>84.52429069</v>
+        <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>3759640.45</v>
+        <v>809983.8</v>
       </c>
       <c r="I257" s="1">
-        <v>263308.67</v>
+        <v>-17026.2</v>
       </c>
       <c r="J257" s="1">
-        <v>7.0035598749875</v>
+        <v>-2.1020420408408</v>
       </c>
       <c r="K257">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.45</v>
+      </c>
+      <c r="L257" t="s">
+        <v>626</v>
       </c>
       <c r="M257" s="1">
-        <v>4022949.12</v>
+        <v>792957.6</v>
       </c>
       <c r="N257" s="1">
-        <v>4022949.12</v>
+        <v>796624.79</v>
       </c>
       <c r="O257" s="1">
-        <v>0.67</v>
+        <v>0.13</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B258" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C258" s="1">
-        <v>17445612.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>87.474</v>
+        <v>100.689</v>
       </c>
       <c r="E258" s="1">
-        <v>85.24267627</v>
+        <v>100.120285</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14871106.56</v>
+        <v>400481.14</v>
       </c>
       <c r="I258" s="1">
-        <v>389268.08</v>
+        <v>2274.86</v>
       </c>
       <c r="J258" s="1">
-        <v>2.6176134131608</v>
+        <v>0.56803174301791</v>
       </c>
       <c r="K258">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.39</v>
+      </c>
+      <c r="L258" t="s">
+        <v>629</v>
       </c>
       <c r="M258" s="1">
-        <v>15260374.64</v>
+        <v>402756.0</v>
       </c>
       <c r="N258" s="1">
-        <v>15260374.64</v>
+        <v>412325.32</v>
       </c>
       <c r="O258" s="1">
-        <v>2.55</v>
+        <v>0.07</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B259" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C259" s="1">
-        <v>4110000.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D259" s="1">
-        <v>96.71</v>
+        <v>82.153</v>
       </c>
       <c r="E259" s="1">
-        <v>115.1136129</v>
+        <v>82.12341516</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>4731169.49</v>
+        <v>14608712.59</v>
       </c>
       <c r="I259" s="1">
-        <v>138215.47</v>
+        <v>5262.77</v>
       </c>
       <c r="J259" s="1">
-        <v>2.9213806500092</v>
+        <v>0.036024871921996</v>
       </c>
       <c r="K259">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.0</v>
+      </c>
+      <c r="L259">
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>4869384.96</v>
+        <v>14613975.36</v>
       </c>
       <c r="N259" s="1">
-        <v>4872571.52</v>
+        <v>14613975.36</v>
       </c>
       <c r="O259" s="1">
-        <v>0.81</v>
+        <v>2.46</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B260" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C260" s="1">
-        <v>6000000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.786</v>
+        <v>86.961</v>
       </c>
       <c r="E260" s="1">
-        <v>95.511</v>
+        <v>85.24267627</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>5730660.0</v>
+        <v>14871106.56</v>
       </c>
       <c r="I260" s="1">
-        <v>196500.0</v>
+        <v>299772.09</v>
       </c>
       <c r="J260" s="1">
-        <v>3.4289244170828</v>
+        <v>2.0158021784762</v>
       </c>
       <c r="K260">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>5927160.0</v>
+        <v>15170878.65</v>
       </c>
       <c r="N260" s="1">
-        <v>6047160.0</v>
+        <v>15170878.65</v>
       </c>
       <c r="O260" s="1">
-        <v>1.01</v>
+        <v>2.56</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B261" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C261" s="1">
-        <v>1350400.0</v>
+        <v>15570000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>99.052</v>
+        <v>83.802</v>
       </c>
       <c r="E261" s="1">
-        <v>98.725</v>
+        <v>84.17364868</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>1333182.4</v>
+        <v>13105837.1</v>
       </c>
       <c r="I261" s="1">
-        <v>4415.81</v>
+        <v>-57865.7</v>
       </c>
       <c r="J261" s="1">
-        <v>0.33122324447127</v>
+        <v>-0.44152616546714</v>
       </c>
       <c r="K261">
-        <v>3.28</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>1337598.21</v>
+        <v>13047971.4</v>
       </c>
       <c r="N261" s="1">
-        <v>1381891.33</v>
+        <v>13047971.4</v>
       </c>
       <c r="O261" s="1">
-        <v>0.23</v>
+        <v>2.2</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>636</v>
       </c>
       <c r="B262" t="s">
         <v>637</v>
       </c>
       <c r="C262" s="1">
-        <v>8000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>115.393</v>
+        <v>92.233</v>
       </c>
       <c r="E262" s="1">
-        <v>116.988</v>
+        <v>91.794</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>9359040.0</v>
+        <v>3855348.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-127600.0</v>
+        <v>18438.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.3633876978835</v>
+        <v>0.47824476545308</v>
       </c>
       <c r="K262">
-        <v>2.19</v>
+        <v>0.73</v>
       </c>
       <c r="L262" t="s">
         <v>638</v>
       </c>
       <c r="M262" s="1">
-        <v>9231440.0</v>
+        <v>3873786.0</v>
       </c>
       <c r="N262" s="1">
-        <v>9406618.08</v>
+        <v>3904624.36</v>
       </c>
       <c r="O262" s="1">
-        <v>1.57</v>
+        <v>0.66</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>639</v>
       </c>
       <c r="B263" t="s">
         <v>640</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>82.804</v>
+        <v>98.072</v>
       </c>
       <c r="E263" s="1">
-        <v>81.75</v>
+        <v>95.511</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>163500.0</v>
+        <v>5730660.0</v>
       </c>
       <c r="I263" s="1">
-        <v>2108.0</v>
+        <v>153660.0</v>
       </c>
       <c r="J263" s="1">
-        <v>1.2892966360856</v>
+        <v>2.6813665441677</v>
       </c>
       <c r="K263">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.18</v>
+      </c>
+      <c r="L263" t="s">
+        <v>641</v>
       </c>
       <c r="M263" s="1">
-        <v>165608.0</v>
+        <v>5884320.0</v>
       </c>
       <c r="N263" s="1">
-        <v>165608.0</v>
+        <v>6015004.93</v>
       </c>
       <c r="O263" s="1">
-        <v>0.03</v>
+        <v>1.01</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B264" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C264" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>94.342</v>
+        <v>114.286</v>
       </c>
       <c r="E264" s="1">
-        <v>95.643</v>
+        <v>116.988</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1912860.0</v>
+        <v>9359040.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-26020.0</v>
+        <v>-216160.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.360266825591</v>
+        <v>-2.3096385954115</v>
       </c>
       <c r="K264">
-        <v>0.98</v>
+        <v>2.6</v>
       </c>
       <c r="L264" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="M264" s="1">
-        <v>1886840.0</v>
+        <v>9142880.0</v>
       </c>
       <c r="N264" s="1">
-        <v>1906401.64</v>
+        <v>9350825.21</v>
       </c>
       <c r="O264" s="1">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B265" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C265" s="1">
-        <v>662000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>102.982</v>
+        <v>82.116</v>
       </c>
       <c r="E265" s="1">
-        <v>101.86053474</v>
+        <v>81.75</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>674316.74</v>
+        <v>163500.0</v>
       </c>
       <c r="I265" s="1">
-        <v>7424.1</v>
+        <v>732.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.1009811205339</v>
+        <v>0.44770642201835</v>
       </c>
       <c r="K265">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.11</v>
+      </c>
+      <c r="L265">
+        <v>213.7</v>
       </c>
       <c r="M265" s="1">
-        <v>681740.84</v>
+        <v>164232.0</v>
       </c>
       <c r="N265" s="1">
-        <v>689596.42</v>
+        <v>164445.7</v>
       </c>
       <c r="O265" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>647</v>
       </c>
       <c r="B266" t="s">
         <v>648</v>
       </c>
       <c r="C266" s="1">
-        <v>300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.923</v>
+        <v>93.895</v>
       </c>
       <c r="E266" s="1">
-        <v>99.24</v>
+        <v>95.643</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>297720.0</v>
+        <v>1912860.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-951.0</v>
+        <v>-34960.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.31942765014107</v>
+        <v>-1.8276298317702</v>
       </c>
       <c r="K266">
-        <v>0.52</v>
+        <v>1.1</v>
       </c>
       <c r="L266" t="s">
         <v>649</v>
       </c>
       <c r="M266" s="1">
-        <v>296769.0</v>
+        <v>1877900.0</v>
       </c>
       <c r="N266" s="1">
-        <v>298340.92</v>
+        <v>1899883.56</v>
       </c>
       <c r="O266" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>650</v>
       </c>
       <c r="B267" t="s">
         <v>651</v>
       </c>
       <c r="C267" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>88.71</v>
+        <v>98.193</v>
       </c>
       <c r="E267" s="1">
-        <v>85.37902778</v>
+        <v>99.24</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>768411.25</v>
+        <v>297720.0</v>
       </c>
       <c r="I267" s="1">
-        <v>29978.75</v>
+        <v>-3141.0</v>
       </c>
       <c r="J267" s="1">
-        <v>3.9013939475769</v>
+        <v>-1.0550181378476</v>
       </c>
       <c r="K267">
-        <v>1.65</v>
+        <v>0.79</v>
       </c>
       <c r="L267" t="s">
         <v>652</v>
       </c>
       <c r="M267" s="1">
-        <v>798390.0</v>
+        <v>294579.0</v>
       </c>
       <c r="N267" s="1">
-        <v>813260.96</v>
+        <v>296952.29</v>
       </c>
       <c r="O267" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>653</v>
       </c>
       <c r="B268" t="s">
         <v>654</v>
       </c>
       <c r="C268" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>101.543</v>
+        <v>87.681</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>85.37902778</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>699006.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I268" s="1">
-        <v>11795.0</v>
+        <v>20717.75</v>
       </c>
       <c r="J268" s="1">
-        <v>1.6873961024655</v>
+        <v>2.6961799427065</v>
       </c>
       <c r="K268">
-        <v>2.98</v>
+        <v>1.78</v>
       </c>
       <c r="L268" t="s">
         <v>655</v>
       </c>
       <c r="M268" s="1">
-        <v>710801.0</v>
+        <v>789129.0</v>
       </c>
       <c r="N268" s="1">
-        <v>731683.53</v>
+        <v>805185.99</v>
       </c>
       <c r="O268" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>656</v>
       </c>
       <c r="B269" t="s">
         <v>657</v>
       </c>
       <c r="C269" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.713</v>
+        <v>100.853</v>
       </c>
       <c r="E269" s="1">
-        <v>99.67</v>
+        <v>99.942</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>398680.0</v>
+        <v>799536.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-3828.0</v>
+        <v>7288.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.96016855623558</v>
+        <v>0.91152868663825</v>
       </c>
       <c r="K269">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.06</v>
+      </c>
+      <c r="L269">
+        <v>476.71</v>
       </c>
       <c r="M269" s="1">
-        <v>394852.0</v>
+        <v>806824.0</v>
       </c>
       <c r="N269" s="1">
-        <v>395913.64</v>
+        <v>807300.71</v>
       </c>
       <c r="O269" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>658</v>
+      </c>
+      <c r="B270" t="s">
         <v>659</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>94.094</v>
+      </c>
+      <c r="E270" s="1">
+        <v>94.602935</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>567617.61</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-3053.61</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-0.53796956722326</v>
+      </c>
+      <c r="K270">
+        <v>0.35</v>
+      </c>
+      <c r="L270" t="s">
         <v>660</v>
       </c>
-      <c r="C270" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>390872.0</v>
+        <v>564564.0</v>
       </c>
       <c r="N270" s="1">
-        <v>396132.27</v>
+        <v>566659.89</v>
       </c>
       <c r="O270" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>661</v>
+      </c>
+      <c r="B271" t="s">
         <v>662</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.389</v>
+      </c>
+      <c r="E271" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>3717.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>0.53175509223097</v>
+      </c>
+      <c r="K271">
+        <v>3.26</v>
+      </c>
+      <c r="L271" t="s">
         <v>663</v>
       </c>
-      <c r="C271" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>558546.0</v>
+        <v>702723.0</v>
       </c>
       <c r="N271" s="1">
-        <v>559506.0</v>
+        <v>725537.73</v>
       </c>
       <c r="O271" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>664</v>
       </c>
       <c r="B272" t="s">
         <v>665</v>
       </c>
       <c r="C272" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>96.845</v>
+        <v>97.625</v>
       </c>
       <c r="E272" s="1">
-        <v>98.7725</v>
+        <v>100.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>987725.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-19275.0</v>
+        <v>-9500.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.951454099066</v>
+        <v>-2.375</v>
       </c>
       <c r="K272">
-        <v>3.54</v>
+        <v>1.58</v>
       </c>
       <c r="L272" t="s">
         <v>666</v>
       </c>
       <c r="M272" s="1">
-        <v>968450.0</v>
+        <v>390500.0</v>
       </c>
       <c r="N272" s="1">
-        <v>1003809.59</v>
+        <v>396828.77</v>
       </c>
       <c r="O272" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>667</v>
       </c>
       <c r="B273" t="s">
         <v>668</v>
       </c>
       <c r="C273" s="1">
-        <v>532000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.739</v>
+        <v>92.788</v>
       </c>
       <c r="E273" s="1">
-        <v>99.628</v>
+        <v>94.5</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>530020.96</v>
+        <v>567000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-4729.48</v>
+        <v>-10272.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.89231942827318</v>
+        <v>-1.8116402116402</v>
       </c>
       <c r="K273">
-        <v>1.45</v>
+        <v>0.29</v>
       </c>
       <c r="L273" t="s">
         <v>669</v>
       </c>
       <c r="M273" s="1">
-        <v>525291.48</v>
+        <v>556728.0</v>
       </c>
       <c r="N273" s="1">
-        <v>533012.77</v>
+        <v>558468.0</v>
       </c>
       <c r="O273" s="1">
         <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>670</v>
       </c>
       <c r="B274" t="s">
         <v>671</v>
       </c>
       <c r="C274" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.143</v>
+        <v>95.25</v>
       </c>
       <c r="E274" s="1">
-        <v>99.736</v>
+        <v>98.7725</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>398944.0</v>
+        <v>987725.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-6372.0</v>
+        <v>-35225.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.5972166519612</v>
+        <v>-3.566276038371</v>
       </c>
       <c r="K274">
-        <v>1.23</v>
+        <v>3.85</v>
       </c>
       <c r="L274" t="s">
         <v>672</v>
       </c>
       <c r="M274" s="1">
-        <v>392572.0</v>
+        <v>952500.0</v>
       </c>
       <c r="N274" s="1">
-        <v>397481.59</v>
+        <v>990976.03</v>
       </c>
       <c r="O274" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>673</v>
       </c>
       <c r="B275" t="s">
         <v>674</v>
       </c>
       <c r="C275" s="1">
-        <v>391000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>98.302</v>
+        <v>97.753</v>
       </c>
       <c r="E275" s="1">
-        <v>99.594</v>
+        <v>99.628</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>389412.54</v>
+        <v>530020.96</v>
       </c>
       <c r="I275" s="1">
-        <v>-5051.72</v>
+        <v>-9975.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.2972669036287</v>
+        <v>-1.8820010438832</v>
       </c>
       <c r="K275">
-        <v>2.56</v>
+        <v>1.68</v>
       </c>
       <c r="L275" t="s">
         <v>675</v>
       </c>
       <c r="M275" s="1">
-        <v>384360.82</v>
+        <v>520045.96</v>
       </c>
       <c r="N275" s="1">
-        <v>394375.51</v>
+        <v>528998.86</v>
       </c>
       <c r="O275" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>676</v>
       </c>
       <c r="B276" t="s">
         <v>677</v>
       </c>
       <c r="C276" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.661</v>
+        <v>97.316</v>
       </c>
       <c r="E276" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>1500000.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-20085.0</v>
+        <v>-9680.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.339</v>
+        <v>-2.4264057110772</v>
       </c>
       <c r="K276">
-        <v>2.18</v>
+        <v>1.51</v>
       </c>
       <c r="L276" t="s">
         <v>678</v>
       </c>
       <c r="M276" s="1">
-        <v>1479915.0</v>
+        <v>389264.0</v>
       </c>
       <c r="N276" s="1">
-        <v>1512560.55</v>
+        <v>395313.32</v>
       </c>
       <c r="O276" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>679</v>
       </c>
       <c r="B277" t="s">
         <v>680</v>
       </c>
       <c r="C277" s="1">
-        <v>400000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>97.117</v>
+        <v>97.453</v>
       </c>
       <c r="E277" s="1">
-        <v>98.82</v>
+        <v>99.594</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>395280.0</v>
+        <v>389412.54</v>
       </c>
       <c r="I277" s="1">
-        <v>-6812.0</v>
+        <v>-8371.31</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.7233353572151</v>
+        <v>-2.1497278952547</v>
       </c>
       <c r="K277">
-        <v>1.46</v>
+        <v>2.8</v>
       </c>
       <c r="L277" t="s">
         <v>681</v>
       </c>
       <c r="M277" s="1">
-        <v>388468.0</v>
+        <v>381041.23</v>
       </c>
       <c r="N277" s="1">
-        <v>394324.16</v>
+        <v>391995.93</v>
       </c>
       <c r="O277" s="1">
         <v>0.07</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>682</v>
       </c>
       <c r="B278" t="s">
         <v>683</v>
       </c>
       <c r="C278" s="1">
-        <v>1147000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>101.391</v>
+        <v>94.677</v>
       </c>
       <c r="E278" s="1">
-        <v>100.16669834</v>
+        <v>93.6</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>1148912.03</v>
+        <v>561600.0</v>
       </c>
       <c r="I278" s="1">
-        <v>14042.74</v>
+        <v>6462.0</v>
       </c>
       <c r="J278" s="1">
-        <v>1.2222641623833</v>
+        <v>1.150641025641</v>
       </c>
       <c r="K278">
-        <v>1.88</v>
+        <v>0.75</v>
       </c>
       <c r="L278" t="s">
         <v>684</v>
       </c>
       <c r="M278" s="1">
-        <v>1162954.77</v>
+        <v>568062.0</v>
       </c>
       <c r="N278" s="1">
-        <v>1184490.09</v>
+        <v>572576.38</v>
       </c>
       <c r="O278" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>685</v>
       </c>
       <c r="B279" t="s">
         <v>686</v>
       </c>
       <c r="C279" s="1">
-        <v>255000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>108.584</v>
+        <v>97.467</v>
       </c>
       <c r="E279" s="1">
-        <v>99.283</v>
+        <v>100.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>253171.65</v>
+        <v>1500000.0</v>
       </c>
       <c r="I279" s="1">
-        <v>23717.55</v>
+        <v>-37995.0</v>
       </c>
       <c r="J279" s="1">
-        <v>9.3681697773033</v>
+        <v>-2.533</v>
       </c>
       <c r="K279">
-        <v>2.75</v>
+        <v>2.45</v>
       </c>
       <c r="L279" t="s">
         <v>687</v>
       </c>
       <c r="M279" s="1">
-        <v>276889.2</v>
+        <v>1462005.0</v>
       </c>
       <c r="N279" s="1">
-        <v>283906.94</v>
+        <v>1498790.96</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>688</v>
       </c>
       <c r="B280" t="s">
         <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>420000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.208</v>
+        <v>96.354</v>
       </c>
       <c r="E280" s="1">
-        <v>99.115</v>
+        <v>98.82</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>416283.0</v>
+        <v>395280.0</v>
       </c>
       <c r="I280" s="1">
-        <v>390.6</v>
+        <v>-9864.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.093830399031428</v>
+        <v>-2.4954462659381</v>
       </c>
       <c r="K280">
-        <v>3.33</v>
+        <v>1.69</v>
       </c>
       <c r="L280" t="s">
         <v>690</v>
       </c>
       <c r="M280" s="1">
-        <v>416673.6</v>
+        <v>385416.0</v>
       </c>
       <c r="N280" s="1">
-        <v>430648.67</v>
+        <v>392162.58</v>
       </c>
       <c r="O280" s="1">
         <v>0.07</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>691</v>
       </c>
       <c r="B281" t="s">
         <v>692</v>
       </c>
       <c r="C281" s="1">
-        <v>1930000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>95.69</v>
+        <v>100.371</v>
       </c>
       <c r="E281" s="1">
-        <v>89.447</v>
+        <v>100.16669776</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>1726327.1</v>
+        <v>848411.93</v>
       </c>
       <c r="I281" s="1">
-        <v>120489.9</v>
+        <v>1730.44</v>
       </c>
       <c r="J281" s="1">
-        <v>6.9795521370197</v>
+        <v>0.20396224272801</v>
       </c>
       <c r="K281">
-        <v>0.91</v>
+        <v>2.15</v>
       </c>
       <c r="L281" t="s">
         <v>693</v>
       </c>
       <c r="M281" s="1">
-        <v>1846817.0</v>
+        <v>850142.37</v>
       </c>
       <c r="N281" s="1">
-        <v>1864382.64</v>
+        <v>868367.95</v>
       </c>
       <c r="O281" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>694</v>
       </c>
       <c r="B282" t="s">
         <v>695</v>
       </c>
       <c r="C282" s="1">
-        <v>1770000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.074</v>
+        <v>107.56</v>
       </c>
       <c r="E282" s="1">
-        <v>95.049</v>
+        <v>99.283</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1682367.3</v>
+        <v>253171.65</v>
       </c>
       <c r="I282" s="1">
-        <v>71242.5</v>
+        <v>21106.35</v>
       </c>
       <c r="J282" s="1">
-        <v>4.2346579132868</v>
+        <v>8.3367746744156</v>
       </c>
       <c r="K282">
-        <v>1.99</v>
+        <v>3.12</v>
       </c>
       <c r="L282" t="s">
         <v>696</v>
       </c>
       <c r="M282" s="1">
-        <v>1753609.8</v>
+        <v>274278.0</v>
       </c>
       <c r="N282" s="1">
-        <v>1788757.64</v>
+        <v>282226.66</v>
       </c>
       <c r="O282" s="1">
-        <v>0.3</v>
+        <v>0.05</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>697</v>
       </c>
       <c r="B283" t="s">
         <v>698</v>
       </c>
       <c r="C283" s="1">
-        <v>720000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.785</v>
+        <v>98.748</v>
       </c>
       <c r="E283" s="1">
-        <v>101.22622222</v>
+        <v>99.115</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>728828.8</v>
+        <v>416283.0</v>
       </c>
       <c r="I283" s="1">
-        <v>4023.2</v>
+        <v>-1541.4</v>
       </c>
       <c r="J283" s="1">
-        <v>0.55200892171111</v>
+        <v>-0.3702769510165</v>
       </c>
       <c r="K283">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>0.08</v>
+      </c>
+      <c r="L283">
+        <v>322.19</v>
       </c>
       <c r="M283" s="1">
-        <v>732852.0</v>
+        <v>414741.6</v>
       </c>
       <c r="N283" s="1">
-        <v>750738.58</v>
+        <v>415063.79</v>
       </c>
       <c r="O283" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>699</v>
+      </c>
+      <c r="B284" t="s">
         <v>700</v>
       </c>
-      <c r="B284" t="s">
+      <c r="C284" s="1">
+        <v>1930000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>95.284</v>
+      </c>
+      <c r="E284" s="1">
+        <v>89.447</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>1726327.1</v>
+      </c>
+      <c r="I284" s="1">
+        <v>112654.1</v>
+      </c>
+      <c r="J284" s="1">
+        <v>6.525652062115</v>
+      </c>
+      <c r="K284">
+        <v>0.99</v>
+      </c>
+      <c r="L284" t="s">
         <v>701</v>
       </c>
-      <c r="C284" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M284" s="1">
-        <v>3766009.98</v>
+        <v>1838981.2</v>
       </c>
       <c r="N284" s="1">
-        <v>3777454.3</v>
+        <v>1858059.12</v>
       </c>
       <c r="O284" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
+        <v>702</v>
+      </c>
+      <c r="B285" t="s">
         <v>703</v>
       </c>
-      <c r="B285" t="s">
+      <c r="C285" s="1">
+        <v>1770000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E285" s="1">
+        <v>95.049</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>1682367.3</v>
+      </c>
+      <c r="I285" s="1">
+        <v>62852.7</v>
+      </c>
+      <c r="J285" s="1">
+        <v>3.7359677639954</v>
+      </c>
+      <c r="K285">
+        <v>2.16</v>
+      </c>
+      <c r="L285" t="s">
         <v>704</v>
       </c>
-      <c r="C285" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M285" s="1">
-        <v>11417396.81</v>
+        <v>1745220.0</v>
       </c>
       <c r="N285" s="1">
-        <v>11430422.83</v>
+        <v>1783393.81</v>
       </c>
       <c r="O285" s="1">
-        <v>1.91</v>
+        <v>0.3</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>705</v>
+      </c>
+      <c r="B286" t="s">
         <v>706</v>
       </c>
-      <c r="B286" t="s">
+      <c r="C286" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>100.924</v>
+      </c>
+      <c r="E286" s="1">
+        <v>101.22622308</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>526376.36</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-1571.56</v>
+      </c>
+      <c r="J286" s="1">
+        <v>-0.29856204028616</v>
+      </c>
+      <c r="K286">
+        <v>2.76</v>
+      </c>
+      <c r="L286" t="s">
         <v>707</v>
       </c>
-      <c r="C286" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M286" s="1">
-        <v>4310149.8</v>
+        <v>524804.8</v>
       </c>
       <c r="N286" s="1">
-        <v>4337776.96</v>
+        <v>539158.22</v>
       </c>
       <c r="O286" s="1">
-        <v>0.72</v>
+        <v>0.09</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
+        <v>708</v>
+      </c>
+      <c r="B287" t="s">
         <v>709</v>
       </c>
-      <c r="B287" t="s">
+      <c r="C287" s="1">
+        <v>4299000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>86.783</v>
+      </c>
+      <c r="E287" s="1">
+        <v>87.304</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>3753198.96</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-22397.79</v>
+      </c>
+      <c r="J287" s="1">
+        <v>-0.59676532575827</v>
+      </c>
+      <c r="K287">
+        <v>0.33</v>
+      </c>
+      <c r="L287" t="s">
         <v>710</v>
       </c>
-      <c r="C287" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M287" s="1">
-        <v>7844761.6</v>
+        <v>3730801.17</v>
       </c>
       <c r="N287" s="1">
-        <v>7883230.17</v>
+        <v>3745162.66</v>
       </c>
       <c r="O287" s="1">
-        <v>1.32</v>
+        <v>0.63</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>711</v>
+      </c>
+      <c r="B288" t="s">
         <v>712</v>
       </c>
-      <c r="B288" t="s">
+      <c r="C288" s="1">
+        <v>12409000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>91.369</v>
+      </c>
+      <c r="E288" s="1">
+        <v>88.10022153</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>10932356.49</v>
+      </c>
+      <c r="I288" s="1">
+        <v>405622.72</v>
+      </c>
+      <c r="J288" s="1">
+        <v>3.7102954003652</v>
+      </c>
+      <c r="K288">
+        <v>0.17</v>
+      </c>
+      <c r="L288" t="s">
         <v>713</v>
       </c>
-      <c r="C288" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>7923040.0</v>
+        <v>11337979.21</v>
       </c>
       <c r="N288" s="1">
-        <v>7962023.43</v>
+        <v>11359472.15</v>
       </c>
       <c r="O288" s="1">
-        <v>1.33</v>
+        <v>1.92</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>714</v>
+      </c>
+      <c r="B289" t="s">
         <v>715</v>
       </c>
-      <c r="B289" t="s">
+      <c r="C289" s="1">
+        <v>4570000.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>93.681</v>
+      </c>
+      <c r="E289" s="1">
+        <v>82.641</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>3776693.7</v>
+      </c>
+      <c r="I289" s="1">
+        <v>504528.0</v>
+      </c>
+      <c r="J289" s="1">
+        <v>13.358986459506</v>
+      </c>
+      <c r="K289">
+        <v>0.03</v>
+      </c>
+      <c r="L289" t="s">
         <v>716</v>
       </c>
-      <c r="C289" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M289" s="1">
-        <v>11144623.07</v>
+        <v>4281221.7</v>
       </c>
       <c r="N289" s="1">
-        <v>11157030.19</v>
+        <v>4282401.66</v>
       </c>
       <c r="O289" s="1">
-        <v>1.86</v>
+        <v>0.72</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>717</v>
+      </c>
+      <c r="B290" t="s">
         <v>718</v>
       </c>
-      <c r="B290" t="s">
+      <c r="C290" s="1">
+        <v>8320000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>93.53</v>
+      </c>
+      <c r="E290" s="1">
+        <v>92.53365517</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>7698800.11</v>
+      </c>
+      <c r="I290" s="1">
+        <v>82895.89</v>
+      </c>
+      <c r="J290" s="1">
+        <v>1.0767377879097</v>
+      </c>
+      <c r="K290">
+        <v>0.58</v>
+      </c>
+      <c r="L290" t="s">
         <v>719</v>
       </c>
-      <c r="C290" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M290" s="1">
-        <v>416430.72</v>
+        <v>7781696.0</v>
       </c>
       <c r="N290" s="1">
-        <v>419833.46</v>
+        <v>7829970.29</v>
       </c>
       <c r="O290" s="1">
-        <v>0.07</v>
+        <v>1.32</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
+        <v>720</v>
+      </c>
+      <c r="B291" t="s">
         <v>721</v>
       </c>
-      <c r="B291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" s="1">
-        <v>1148000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.593</v>
+        <v>97.934</v>
       </c>
       <c r="E291" s="1">
-        <v>100.0</v>
+        <v>100.01067078</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1148000.0</v>
+        <v>14581555.8</v>
       </c>
       <c r="I291" s="1">
-        <v>-16152.36</v>
+        <v>-302778.6</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.407</v>
+        <v>-2.0764492085268</v>
       </c>
       <c r="K291">
         <v>0.2</v>
       </c>
       <c r="L291" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="M291" s="1">
-        <v>1131847.64</v>
+        <v>14278777.2</v>
       </c>
       <c r="N291" s="1">
-        <v>1134116.21</v>
+        <v>14307481.58</v>
       </c>
       <c r="O291" s="1">
-        <v>0.19</v>
+        <v>2.41</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
+        <v>723</v>
+      </c>
+      <c r="B292" t="s">
         <v>724</v>
       </c>
-      <c r="B292" t="s">
+      <c r="C292" s="1">
+        <v>10871000.0</v>
+      </c>
+      <c r="D292" s="1">
+        <v>101.681</v>
+      </c>
+      <c r="E292" s="1">
+        <v>100.49644715</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>10924968.77</v>
+      </c>
+      <c r="I292" s="1">
+        <v>128772.74</v>
+      </c>
+      <c r="J292" s="1">
+        <v>1.1787012183834</v>
+      </c>
+      <c r="K292">
+        <v>0.36</v>
+      </c>
+      <c r="L292" t="s">
         <v>725</v>
       </c>
-      <c r="C292" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M292" s="1">
-        <v>1136795.0</v>
+        <v>11053741.51</v>
       </c>
       <c r="N292" s="1">
-        <v>1184034.73</v>
+        <v>11093030.72</v>
       </c>
       <c r="O292" s="1">
-        <v>0.2</v>
+        <v>1.87</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
+        <v>726</v>
+      </c>
+      <c r="B293" t="s">
         <v>727</v>
       </c>
-      <c r="B293" t="s">
+      <c r="C293" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D293" s="1">
+        <v>95.495</v>
+      </c>
+      <c r="E293" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G293">
+        <v>1.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-16895.52</v>
+      </c>
+      <c r="J293" s="1">
+        <v>-3.9343701587429</v>
+      </c>
+      <c r="K293">
+        <v>1.01</v>
+      </c>
+      <c r="L293" t="s">
         <v>728</v>
       </c>
-      <c r="C293" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M293" s="1">
-        <v>604098.0</v>
+        <v>412538.4</v>
       </c>
       <c r="N293" s="1">
-        <v>614990.47</v>
+        <v>416902.78</v>
       </c>
       <c r="O293" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
+        <v>729</v>
+      </c>
+      <c r="B294" t="s">
         <v>730</v>
       </c>
-      <c r="B294" t="s">
+      <c r="C294" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>97.768</v>
+      </c>
+      <c r="E294" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-25623.36</v>
+      </c>
+      <c r="J294" s="1">
+        <v>-2.232</v>
+      </c>
+      <c r="K294">
+        <v>0.42</v>
+      </c>
+      <c r="L294" t="s">
         <v>731</v>
       </c>
-      <c r="C294" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M294" s="1">
-        <v>335644.0</v>
+        <v>1122376.64</v>
       </c>
       <c r="N294" s="1">
-        <v>336497.42</v>
+        <v>1127209.69</v>
       </c>
       <c r="O294" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>732</v>
       </c>
       <c r="B295" t="s">
         <v>733</v>
       </c>
       <c r="C295" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.084</v>
+        <v>102.473</v>
       </c>
       <c r="E295" s="1">
-        <v>97.92522727</v>
+        <v>101.11</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1077177.5</v>
+        <v>1112210.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-9253.5</v>
+        <v>14993.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.85905062071943</v>
+        <v>1.3480367916131</v>
       </c>
       <c r="K295">
-        <v>0.46</v>
+        <v>4.63</v>
       </c>
       <c r="L295" t="s">
         <v>734</v>
       </c>
       <c r="M295" s="1">
-        <v>1067924.0</v>
+        <v>1127203.0</v>
       </c>
       <c r="N295" s="1">
-        <v>1072964.41</v>
+        <v>1178164.64</v>
       </c>
       <c r="O295" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>735</v>
       </c>
       <c r="B296" t="s">
         <v>736</v>
       </c>
       <c r="C296" s="1">
-        <v>588000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.658</v>
+        <v>98.923</v>
       </c>
       <c r="E296" s="1">
-        <v>99.71992347</v>
+        <v>98.69</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>586353.15</v>
+        <v>592140.0</v>
       </c>
       <c r="I296" s="1">
-        <v>5515.89</v>
+        <v>1398.0</v>
       </c>
       <c r="J296" s="1">
-        <v>0.94071124202198</v>
+        <v>0.23609281588813</v>
       </c>
       <c r="K296">
-        <v>3.38</v>
+        <v>2.09</v>
       </c>
       <c r="L296" t="s">
         <v>737</v>
       </c>
       <c r="M296" s="1">
-        <v>591869.04</v>
+        <v>593538.0</v>
       </c>
       <c r="N296" s="1">
-        <v>611716.05</v>
+        <v>606086.63</v>
       </c>
       <c r="O296" s="1">
         <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>738</v>
       </c>
       <c r="B297" t="s">
         <v>739</v>
       </c>
       <c r="C297" s="1">
-        <v>301000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>101.785</v>
+        <v>83.151</v>
       </c>
       <c r="E297" s="1">
-        <v>99.813</v>
+        <v>85.3395</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>300437.13</v>
+        <v>341358.0</v>
       </c>
       <c r="I297" s="1">
-        <v>5935.72</v>
+        <v>-8754.0</v>
       </c>
       <c r="J297" s="1">
-        <v>1.9756945488063</v>
+        <v>-2.5644631149702</v>
       </c>
       <c r="K297">
-        <v>3.22</v>
+        <v>0.28</v>
       </c>
       <c r="L297" t="s">
         <v>740</v>
       </c>
       <c r="M297" s="1">
-        <v>306372.85</v>
+        <v>332604.0</v>
       </c>
       <c r="N297" s="1">
-        <v>316055.36</v>
+        <v>333706.74</v>
       </c>
       <c r="O297" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>741</v>
       </c>
       <c r="B298" t="s">
         <v>742</v>
       </c>
       <c r="C298" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>103.852</v>
+        <v>96.761</v>
       </c>
       <c r="E298" s="1">
-        <v>102.20876333</v>
+        <v>97.92522727</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>919878.87</v>
+        <v>1077177.5</v>
       </c>
       <c r="I298" s="1">
-        <v>14789.13</v>
+        <v>-12806.5</v>
       </c>
       <c r="J298" s="1">
-        <v>1.6077258085078</v>
+        <v>-1.1888941237633</v>
       </c>
       <c r="K298">
-        <v>1.91</v>
+        <v>0.51</v>
       </c>
       <c r="L298" t="s">
         <v>743</v>
       </c>
       <c r="M298" s="1">
-        <v>934668.0</v>
+        <v>1064371.0</v>
       </c>
       <c r="N298" s="1">
-        <v>951881.79</v>
+        <v>1069999.08</v>
       </c>
       <c r="O298" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>744</v>
       </c>
       <c r="B299" t="s">
         <v>745</v>
       </c>
       <c r="C299" s="1">
-        <v>1500000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.632</v>
+        <v>99.758</v>
       </c>
       <c r="E299" s="1">
-        <v>99.4208</v>
+        <v>99.71992347</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>1491312.0</v>
+        <v>586353.15</v>
       </c>
       <c r="I299" s="1">
-        <v>-11832.0</v>
+        <v>223.89</v>
       </c>
       <c r="J299" s="1">
-        <v>-0.79339534584312</v>
+        <v>0.03818347356026</v>
       </c>
       <c r="K299">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>3.66</v>
+      </c>
+      <c r="L299" t="s">
+        <v>746</v>
       </c>
       <c r="M299" s="1">
-        <v>1479480.0</v>
+        <v>586577.04</v>
       </c>
       <c r="N299" s="1">
-        <v>1480219.73</v>
+        <v>608099.45</v>
       </c>
       <c r="O299" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B300" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C300" s="1">
-        <v>485000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.698</v>
+        <v>100.838</v>
       </c>
       <c r="E300" s="1">
-        <v>99.424</v>
+        <v>99.813</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>482206.4</v>
+        <v>300437.13</v>
       </c>
       <c r="I300" s="1">
-        <v>6178.9</v>
+        <v>3085.25</v>
       </c>
       <c r="J300" s="1">
-        <v>1.2813807531381</v>
+        <v>1.0269203410377</v>
       </c>
       <c r="K300">
-        <v>2.94</v>
+        <v>3.49</v>
       </c>
       <c r="L300" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="M300" s="1">
-        <v>488385.3</v>
+        <v>303522.38</v>
       </c>
       <c r="N300" s="1">
-        <v>502642.97</v>
+        <v>314035.73</v>
       </c>
       <c r="O300" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B301" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C301" s="1">
-        <v>843000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>98.457</v>
+        <v>102.666</v>
       </c>
       <c r="E301" s="1">
-        <v>99.947</v>
+        <v>102.20876333</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>842553.21</v>
+        <v>919878.87</v>
       </c>
       <c r="I301" s="1">
-        <v>-12560.7</v>
+        <v>4115.13</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.4907901187629</v>
+        <v>0.44735563933543</v>
       </c>
       <c r="K301">
-        <v>1.1</v>
+        <v>2.21</v>
       </c>
       <c r="L301" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="M301" s="1">
-        <v>829992.51</v>
+        <v>923994.0</v>
       </c>
       <c r="N301" s="1">
-        <v>839259.74</v>
+        <v>943920.27</v>
       </c>
       <c r="O301" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B302" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C302" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>88.289</v>
+        <v>97.778</v>
       </c>
       <c r="E302" s="1">
-        <v>99.03167091</v>
+        <v>99.4208</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>1089348.38</v>
+        <v>1491312.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-118169.38</v>
+        <v>-24642.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-10.847712464584</v>
+        <v>-1.6523705301104</v>
       </c>
       <c r="K302">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="L302" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="M302" s="1">
-        <v>971179.0</v>
+        <v>1466670.0</v>
       </c>
       <c r="N302" s="1">
-        <v>977797.84</v>
+        <v>1470615.21</v>
       </c>
       <c r="O302" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B303" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C303" s="1">
-        <v>1600000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.383</v>
+        <v>97.846</v>
       </c>
       <c r="E303" s="1">
-        <v>99.779</v>
+        <v>99.947</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1596464.0</v>
+        <v>442765.21</v>
       </c>
       <c r="I303" s="1">
-        <v>-22336.0</v>
+        <v>-9307.43</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.3990919933052</v>
+        <v>-2.1021141204839</v>
       </c>
       <c r="K303">
-        <v>0.17</v>
+        <v>1.37</v>
       </c>
       <c r="L303" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="M303" s="1">
-        <v>1574128.0</v>
+        <v>433457.78</v>
       </c>
       <c r="N303" s="1">
-        <v>1576922.52</v>
+        <v>439511.1</v>
       </c>
       <c r="O303" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B304" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C304" s="1">
-        <v>1079000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>98.459</v>
+        <v>100.566</v>
       </c>
       <c r="E304" s="1">
         <v>100.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1079000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-16627.39</v>
+        <v>3458.26</v>
       </c>
       <c r="J304" s="1">
-        <v>-1.541</v>
+        <v>0.566</v>
       </c>
       <c r="K304">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="L304" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="M304" s="1">
-        <v>1062372.61</v>
+        <v>614458.26</v>
       </c>
       <c r="N304" s="1">
-        <v>1064744.93</v>
+        <v>615487.15</v>
       </c>
       <c r="O304" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B305" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C305" s="1">
-        <v>1900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.271</v>
+        <v>87.683</v>
       </c>
       <c r="E305" s="1">
-        <v>103.02411579</v>
+        <v>99.03167091</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1957458.2</v>
+        <v>1089348.38</v>
       </c>
       <c r="I305" s="1">
-        <v>-52309.2</v>
+        <v>-124835.38</v>
       </c>
       <c r="J305" s="1">
-        <v>-2.6723022744496</v>
+        <v>-11.459637916752</v>
       </c>
       <c r="K305">
-        <v>3.87</v>
+        <v>0.66</v>
       </c>
       <c r="L305" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="M305" s="1">
-        <v>1905149.0</v>
+        <v>964513.0</v>
       </c>
       <c r="N305" s="1">
-        <v>1978646.99</v>
+        <v>971817.45</v>
       </c>
       <c r="O305" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B306" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C306" s="1">
-        <v>551000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.747</v>
+        <v>97.809</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>551000.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="I306" s="1">
-        <v>4115.97</v>
+        <v>-31520.0</v>
       </c>
       <c r="J306" s="1">
-        <v>0.747</v>
+        <v>-1.974363342988</v>
       </c>
       <c r="K306">
-        <v>1.9</v>
+        <v>0.44</v>
       </c>
       <c r="L306" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="M306" s="1">
-        <v>555115.97</v>
+        <v>1564944.0</v>
       </c>
       <c r="N306" s="1">
-        <v>565585.29</v>
+        <v>1572012.49</v>
       </c>
       <c r="O306" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B307" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C307" s="1">
-        <v>293000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.117</v>
+        <v>97.491</v>
       </c>
       <c r="E307" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>292510.69</v>
+        <v>1079000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>832.12</v>
+        <v>-27072.11</v>
       </c>
       <c r="J307" s="1">
-        <v>0.28447507337253</v>
+        <v>-2.509</v>
       </c>
       <c r="K307">
-        <v>2.48</v>
+        <v>0.45</v>
       </c>
       <c r="L307" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="M307" s="1">
-        <v>293342.81</v>
+        <v>1051927.89</v>
       </c>
       <c r="N307" s="1">
-        <v>300599.58</v>
+        <v>1056767.43</v>
       </c>
       <c r="O307" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B308" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C308" s="1">
-        <v>996000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.413</v>
+        <v>99.554</v>
       </c>
       <c r="E308" s="1">
-        <v>100.08052209</v>
+        <v>103.02411583</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>996802.0</v>
+        <v>1236289.39</v>
       </c>
       <c r="I308" s="1">
-        <v>3311.48</v>
+        <v>-41641.39</v>
       </c>
       <c r="J308" s="1">
-        <v>0.33221040888762</v>
+        <v>-3.3682558741364</v>
       </c>
       <c r="K308">
-        <v>1.78</v>
+        <v>0.2</v>
       </c>
       <c r="L308" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="M308" s="1">
-        <v>1000113.48</v>
+        <v>1194648.0</v>
       </c>
       <c r="N308" s="1">
-        <v>1017868.2</v>
+        <v>1196988.49</v>
       </c>
       <c r="O308" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B309" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C309" s="1">
-        <v>800000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.568</v>
+        <v>99.679</v>
       </c>
       <c r="E309" s="1">
-        <v>99.1185</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>792948.0</v>
+        <v>551000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>3596.0</v>
+        <v>-1768.71</v>
       </c>
       <c r="J309" s="1">
-        <v>0.45349758117808</v>
+        <v>-0.321</v>
       </c>
       <c r="K309">
-        <v>0.16</v>
+        <v>2.16</v>
       </c>
       <c r="L309" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="M309" s="1">
-        <v>796544.0</v>
+        <v>549231.29</v>
       </c>
       <c r="N309" s="1">
-        <v>797849.6</v>
+        <v>561125.75</v>
       </c>
       <c r="O309" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B310" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C310" s="1">
-        <v>4840000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>93.32</v>
+        <v>99.176</v>
       </c>
       <c r="E310" s="1">
-        <v>95.858</v>
+        <v>99.833</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>4639527.2</v>
+        <v>292510.69</v>
       </c>
       <c r="I310" s="1">
-        <v>-122839.2</v>
+        <v>-1925.01</v>
       </c>
       <c r="J310" s="1">
-        <v>-2.6476663397943</v>
+        <v>-0.65809902537237</v>
       </c>
       <c r="K310">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.76</v>
+      </c>
+      <c r="L310" t="s">
+        <v>779</v>
       </c>
       <c r="M310" s="1">
-        <v>4516688.0</v>
+        <v>290585.68</v>
       </c>
       <c r="N310" s="1">
-        <v>4516688.0</v>
+        <v>298677.3</v>
       </c>
       <c r="O310" s="1">
-        <v>0.75</v>
+        <v>0.05</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B311" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="C311" s="1">
-        <v>290000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>96.271</v>
+        <v>99.46</v>
       </c>
       <c r="E311" s="1">
-        <v>101.255</v>
+        <v>100.08052209</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>293639.5</v>
+        <v>996802.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-14453.6</v>
+        <v>-6180.4</v>
       </c>
       <c r="J311" s="1">
-        <v>-4.9222260629105</v>
+        <v>-0.62002283302</v>
       </c>
       <c r="K311">
-        <v>0.5</v>
+        <v>2.04</v>
       </c>
       <c r="L311" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="M311" s="1">
-        <v>279185.9</v>
+        <v>990621.6</v>
       </c>
       <c r="N311" s="1">
-        <v>280622.0</v>
+        <v>1010912.71</v>
       </c>
       <c r="O311" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B312" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="C312" s="1">
-        <v>3300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>89.415</v>
+        <v>98.582</v>
       </c>
       <c r="E312" s="1">
-        <v>85.14</v>
+        <v>99.1185</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>2809620.0</v>
+        <v>792948.0</v>
       </c>
       <c r="I312" s="1">
-        <v>141075.0</v>
+        <v>-4292.0</v>
       </c>
       <c r="J312" s="1">
-        <v>5.0211416490486</v>
+        <v>-0.54127130656739</v>
       </c>
       <c r="K312">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L312" t="s">
+        <v>785</v>
       </c>
       <c r="M312" s="1">
-        <v>2950695.0</v>
+        <v>788656.0</v>
       </c>
       <c r="N312" s="1">
-        <v>2950695.0</v>
+        <v>792083.2</v>
       </c>
       <c r="O312" s="1">
-        <v>0.49</v>
+        <v>0.13</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="B313" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="C313" s="1">
-        <v>300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>98.315</v>
+        <v>89.112</v>
       </c>
       <c r="E313" s="1">
-        <v>99.794</v>
+        <v>85.14</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>299382.0</v>
+        <v>2809620.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-4437.0</v>
+        <v>131076.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.4820530292402</v>
+        <v>4.6652572233968</v>
       </c>
       <c r="K313">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L313">
-        <v>230.14</v>
+        <v>0.0</v>
       </c>
       <c r="M313" s="1">
-        <v>294945.0</v>
+        <v>2940696.0</v>
       </c>
       <c r="N313" s="1">
-        <v>295175.14</v>
+        <v>2940696.0</v>
       </c>
       <c r="O313" s="1">
-        <v>0.05</v>
+        <v>0.5</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="B314" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="C314" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.362</v>
+        <v>97.672</v>
       </c>
       <c r="E314" s="1">
-        <v>99.105</v>
+        <v>99.794</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>594630.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-10458.0</v>
+        <v>-6366.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.7587407295293</v>
+        <v>-2.1263803435076</v>
       </c>
       <c r="K314">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>0.33</v>
+      </c>
+      <c r="L314">
+        <v>978.08</v>
       </c>
       <c r="M314" s="1">
-        <v>584172.0</v>
+        <v>293016.0</v>
       </c>
       <c r="N314" s="1">
-        <v>590262.41</v>
+        <v>293994.08</v>
       </c>
       <c r="O314" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B315" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C315" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.902</v>
+        <v>96.441</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.105</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>432000.0</v>
+        <v>594630.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-423.36</v>
+        <v>-15984.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.098</v>
+        <v>-2.6880581201756</v>
       </c>
       <c r="K315">
-        <v>2.42</v>
+        <v>1.25</v>
       </c>
       <c r="L315" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="M315" s="1">
-        <v>431576.64</v>
+        <v>578646.0</v>
       </c>
       <c r="N315" s="1">
-        <v>442024.18</v>
+        <v>586125.45</v>
       </c>
       <c r="O315" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B316" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C316" s="1">
-        <v>1434000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>98.987</v>
+        <v>99.298</v>
       </c>
       <c r="E316" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1430099.52</v>
+        <v>432000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-10625.94</v>
+        <v>-3032.64</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.74302101716669</v>
+        <v>-0.702</v>
       </c>
       <c r="K316">
-        <v>0.37</v>
+        <v>2.68</v>
       </c>
       <c r="L316" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="M316" s="1">
-        <v>1419473.58</v>
+        <v>428967.36</v>
       </c>
       <c r="N316" s="1">
-        <v>1424836.35</v>
+        <v>440546.71</v>
       </c>
       <c r="O316" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B317" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C317" s="1">
-        <v>1200000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>104.897</v>
+        <v>98.294</v>
       </c>
       <c r="E317" s="1">
-        <v>104.83429833</v>
+        <v>99.728</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>1258011.58</v>
+        <v>1430099.52</v>
       </c>
       <c r="I317" s="1">
-        <v>752.42</v>
+        <v>-20563.56</v>
       </c>
       <c r="J317" s="1">
-        <v>0.059810260252135</v>
+        <v>-1.4379111182416</v>
       </c>
       <c r="K317">
-        <v>4.84</v>
+        <v>0.61</v>
       </c>
       <c r="L317" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="M317" s="1">
-        <v>1258764.0</v>
+        <v>1409535.96</v>
       </c>
       <c r="N317" s="1">
-        <v>1316902.36</v>
+        <v>1418218.54</v>
       </c>
       <c r="O317" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B318" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C318" s="1">
-        <v>381000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.229</v>
+        <v>103.9</v>
       </c>
       <c r="E318" s="1">
-        <v>102.47</v>
+        <v>104.83429833</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>390410.7</v>
+        <v>1258011.58</v>
       </c>
       <c r="I318" s="1">
-        <v>-8538.21</v>
+        <v>-11211.58</v>
       </c>
       <c r="J318" s="1">
-        <v>-2.1869815555772</v>
+        <v>-0.89121437181047</v>
       </c>
       <c r="K318">
-        <v>3.59</v>
+        <v>5.23</v>
       </c>
       <c r="L318" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="M318" s="1">
-        <v>381872.49</v>
+        <v>1246800.0</v>
       </c>
       <c r="N318" s="1">
-        <v>395567.61</v>
+        <v>1309532.88</v>
       </c>
       <c r="O318" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B319" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="C319" s="1">
-        <v>3076615.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>92.902</v>
+        <v>98.747</v>
       </c>
       <c r="E319" s="1">
-        <v>93.06000003</v>
+        <v>102.47</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>2863097.92</v>
+        <v>390410.7</v>
       </c>
       <c r="I319" s="1">
-        <v>-4861.06</v>
+        <v>-14184.63</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.16978322557686</v>
+        <v>-3.6332585146872</v>
       </c>
       <c r="K319">
-        <v>1.08</v>
+        <v>3.88</v>
       </c>
       <c r="L319" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="M319" s="1">
-        <v>2858236.86</v>
+        <v>376226.07</v>
       </c>
       <c r="N319" s="1">
-        <v>2891616.03</v>
+        <v>391006.78</v>
       </c>
       <c r="O319" s="1">
-        <v>0.48</v>
+        <v>0.07</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B320" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C320" s="1">
-        <v>2960000.0</v>
+        <v>3076615.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.262</v>
+        <v>92.446</v>
       </c>
       <c r="E320" s="1">
-        <v>94.873</v>
+        <v>93.06000003</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>2808240.8</v>
+        <v>2863097.92</v>
       </c>
       <c r="I320" s="1">
-        <v>129914.4</v>
+        <v>-18890.42</v>
       </c>
       <c r="J320" s="1">
-        <v>4.6261844781972</v>
+        <v>-0.65978951917928</v>
       </c>
       <c r="K320">
-        <v>0.86</v>
+        <v>1.2</v>
       </c>
       <c r="L320" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="M320" s="1">
-        <v>2938155.2</v>
+        <v>2844207.5</v>
       </c>
       <c r="N320" s="1">
-        <v>2963487.53</v>
+        <v>2881202.74</v>
       </c>
       <c r="O320" s="1">
         <v>0.49</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B321" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C321" s="1">
         <v>591000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.854</v>
+        <v>97.166</v>
       </c>
       <c r="E321" s="1">
         <v>99.422</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>587584.02</v>
       </c>
       <c r="I321" s="1">
-        <v>-9266.88</v>
+        <v>-13332.96</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.5771157289131</v>
+        <v>-2.2691154875179</v>
       </c>
       <c r="K321">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>473.61</v>
+        <v>0.31</v>
+      </c>
+      <c r="L321" t="s">
+        <v>810</v>
       </c>
       <c r="M321" s="1">
-        <v>578317.14</v>
+        <v>574251.06</v>
       </c>
       <c r="N321" s="1">
-        <v>578790.75</v>
+        <v>576092.88</v>
       </c>
       <c r="O321" s="1">
         <v>0.1</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="B322" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="C322" s="1">
         <v>700000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>74.37</v>
+        <v>74.291</v>
       </c>
       <c r="E322" s="1">
         <v>74.46428571</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>521250.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-660.0</v>
+        <v>-1213.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.12661870503597</v>
+        <v>-0.23270983213429</v>
       </c>
       <c r="K322">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="L322" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="M322" s="1">
-        <v>520590.0</v>
+        <v>520037.0</v>
       </c>
       <c r="N322" s="1">
-        <v>522258.49</v>
+        <v>522079.47</v>
       </c>
       <c r="O322" s="1">
         <v>0.09</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="B323" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="C323" s="1">
         <v>600000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>101.297</v>
+        <v>100.536</v>
       </c>
       <c r="E323" s="1">
         <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>600000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>7782.0</v>
+        <v>3216.0</v>
       </c>
       <c r="J323" s="1">
-        <v>1.297</v>
+        <v>0.536</v>
       </c>
       <c r="K323">
-        <v>2.02</v>
+        <v>2.29</v>
       </c>
       <c r="L323" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="M323" s="1">
-        <v>607782.0</v>
+        <v>603216.0</v>
       </c>
       <c r="N323" s="1">
-        <v>619876.22</v>
+        <v>616956.56</v>
       </c>
       <c r="O323" s="1">
         <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B324" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="C324" s="1">
         <v>400000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>96.057</v>
+        <v>95.148</v>
       </c>
       <c r="E324" s="1">
         <v>99.405</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>397620.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-13392.0</v>
+        <v>-17028.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-3.3680398370303</v>
+        <v>-4.2824807605251</v>
       </c>
       <c r="K324">
-        <v>0.45</v>
+        <v>0.67</v>
       </c>
       <c r="L324" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="M324" s="1">
-        <v>384228.0</v>
+        <v>380592.0</v>
       </c>
       <c r="N324" s="1">
-        <v>386036.22</v>
+        <v>383255.01</v>
       </c>
       <c r="O324" s="1">
         <v>0.06</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="B325" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="C325" s="1">
         <v>300000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>98.964</v>
+        <v>97.882</v>
       </c>
       <c r="E325" s="1">
         <v>100.66</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>301980.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-5088.0</v>
+        <v>-8334.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-1.6848797933638</v>
+        <v>-2.7597854162527</v>
       </c>
       <c r="K325">
-        <v>2.28</v>
+        <v>2.52</v>
       </c>
       <c r="L325" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="M325" s="1">
-        <v>296892.0</v>
+        <v>293646.0</v>
       </c>
       <c r="N325" s="1">
-        <v>303743.71</v>
+        <v>301218.95</v>
       </c>
       <c r="O325" s="1">
         <v>0.05</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="B326" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="C326" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>92.137</v>
+        <v>91.652</v>
       </c>
       <c r="E326" s="1">
         <v>99.696</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>1595136.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-120944.0</v>
+        <v>-128704.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-7.582049430268</v>
+        <v>-8.0685283261114</v>
       </c>
       <c r="K326">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="L326" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="M326" s="1">
-        <v>1474192.0</v>
+        <v>1466432.0</v>
       </c>
       <c r="N326" s="1">
-        <v>1478273.1</v>
+        <v>1470912.0</v>
       </c>
       <c r="O326" s="1">
         <v>0.25</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="B327" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="C327" s="1">
         <v>641000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.443</v>
+        <v>97.715</v>
       </c>
       <c r="E327" s="1">
         <v>100.14873635</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>641953.4</v>
       </c>
       <c r="I327" s="1">
-        <v>-10933.77</v>
+        <v>-15600.25</v>
       </c>
       <c r="J327" s="1">
-        <v>-1.7032030673878</v>
+        <v>-2.43012187489</v>
       </c>
       <c r="K327">
-        <v>3.31</v>
+        <v>0.18</v>
       </c>
       <c r="L327" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="M327" s="1">
-        <v>631019.63</v>
+        <v>626353.15</v>
       </c>
       <c r="N327" s="1">
-        <v>652238.49</v>
+        <v>627479.29</v>
       </c>
       <c r="O327" s="1">
         <v>0.11</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B328" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C328" s="1">
         <v>600000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.343</v>
+        <v>97.742</v>
       </c>
       <c r="E328" s="1">
         <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>600000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-3942.0</v>
+        <v>-13548.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-0.657</v>
+        <v>-2.258</v>
       </c>
       <c r="K328">
-        <v>1.12</v>
+        <v>1.39</v>
       </c>
       <c r="L328" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="M328" s="1">
-        <v>596058.0</v>
+        <v>586452.0</v>
       </c>
       <c r="N328" s="1">
-        <v>602758.14</v>
+        <v>594765.14</v>
       </c>
       <c r="O328" s="1">
         <v>0.1</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="B329" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="C329" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.875</v>
+        <v>99.086</v>
       </c>
       <c r="E329" s="1">
         <v>99.55221429</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>1393731.0</v>
       </c>
       <c r="I329" s="1">
-        <v>4519.0</v>
+        <v>-6527.0</v>
       </c>
       <c r="J329" s="1">
-        <v>0.32423760395657</v>
+        <v>-0.4683113168897</v>
       </c>
       <c r="K329">
-        <v>0.45</v>
+        <v>0.68</v>
       </c>
       <c r="L329" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="M329" s="1">
-        <v>1398250.0</v>
+        <v>1387204.0</v>
       </c>
       <c r="N329" s="1">
-        <v>1404482.88</v>
+        <v>1396677.97</v>
       </c>
       <c r="O329" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="B330" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="C330" s="1">
         <v>400000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>99.018</v>
+        <v>98.034</v>
       </c>
       <c r="E330" s="1">
         <v>99.326</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>397304.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-1232.0</v>
+        <v>-5168.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.31009000664479</v>
+        <v>-1.3007671707307</v>
       </c>
       <c r="K330">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L330">
-        <v>0.0</v>
+        <v>754.79</v>
       </c>
       <c r="M330" s="1">
-        <v>396072.0</v>
+        <v>392136.0</v>
       </c>
       <c r="N330" s="1">
-        <v>396072.0</v>
+        <v>392890.79</v>
       </c>
       <c r="O330" s="1">
         <v>0.07</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="B331" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="C331" s="1">
         <v>900000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.833</v>
+        <v>98.812</v>
       </c>
       <c r="E331" s="1">
         <v>99.683</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>897147.0</v>
       </c>
       <c r="I331" s="1">
-        <v>1350.0</v>
+        <v>-7839.0</v>
       </c>
       <c r="J331" s="1">
-        <v>0.15047701212845</v>
+        <v>-0.87376985042585</v>
       </c>
       <c r="K331">
-        <v>2.59</v>
+        <v>2.86</v>
       </c>
       <c r="L331" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="M331" s="1">
-        <v>898497.0</v>
+        <v>889308.0</v>
       </c>
       <c r="N331" s="1">
-        <v>921798.37</v>
+        <v>915013.48</v>
       </c>
       <c r="O331" s="1">
         <v>0.15</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="B332" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C332" s="1">
         <v>545000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.211</v>
+        <v>97.245</v>
       </c>
       <c r="E332" s="1">
         <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>545000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-9750.05</v>
+        <v>-15014.75</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.789</v>
+        <v>-2.755</v>
       </c>
       <c r="K332">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>912.85</v>
+        <v>0.44</v>
+      </c>
+      <c r="L332" t="s">
+        <v>842</v>
       </c>
       <c r="M332" s="1">
-        <v>535249.95</v>
+        <v>529985.25</v>
       </c>
       <c r="N332" s="1">
-        <v>536162.8</v>
+        <v>532381.49</v>
       </c>
       <c r="O332" s="1">
         <v>0.09</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="B333" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="C333" s="1">
         <v>600000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.399</v>
+        <v>98.156</v>
       </c>
       <c r="E333" s="1">
         <v>99.3</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>595800.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-5406.0</v>
+        <v>-6864.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.90735146022155</v>
+        <v>-1.1520644511581</v>
       </c>
       <c r="K333">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>0.21</v>
+      </c>
+      <c r="L333" t="s">
+        <v>845</v>
       </c>
       <c r="M333" s="1">
-        <v>590394.0</v>
+        <v>588936.0</v>
       </c>
       <c r="N333" s="1">
-        <v>590484.41</v>
+        <v>590201.75</v>
       </c>
       <c r="O333" s="1">
         <v>0.1</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="B334" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="C334" s="1">
         <v>368000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.029</v>
+        <v>98.199</v>
       </c>
       <c r="E334" s="1">
         <v>99.23</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>365166.4</v>
       </c>
       <c r="I334" s="1">
-        <v>-739.68</v>
+        <v>-3794.08</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.20255970976519</v>
+        <v>-1.0390003023279</v>
       </c>
       <c r="K334">
-        <v>1.76</v>
+        <v>2.0</v>
       </c>
       <c r="L334" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="M334" s="1">
-        <v>364426.72</v>
+        <v>361372.32</v>
       </c>
       <c r="N334" s="1">
-        <v>370891.93</v>
+        <v>368722.24</v>
       </c>
       <c r="O334" s="1">
         <v>0.06</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="B335" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="C335" s="1">
         <v>366000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.458</v>
+        <v>98.337</v>
       </c>
       <c r="E335" s="1">
         <v>99.499</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>364166.34</v>
       </c>
       <c r="I335" s="1">
-        <v>-150.06</v>
+        <v>-4252.92</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.041206444285872</v>
+        <v>-1.1678509331752</v>
       </c>
       <c r="K335">
-        <v>0.58</v>
+        <v>0.84</v>
       </c>
       <c r="L335" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="M335" s="1">
-        <v>364016.28</v>
+        <v>359913.42</v>
       </c>
       <c r="N335" s="1">
-        <v>366122.03</v>
+        <v>362996.84</v>
       </c>
       <c r="O335" s="1">
         <v>0.06</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="B336" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="C336" s="1">
         <v>585000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>101.992</v>
+        <v>100.945</v>
       </c>
       <c r="E336" s="1">
         <v>100.58151111</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>588401.84</v>
       </c>
       <c r="I336" s="1">
-        <v>8251.36</v>
+        <v>2126.41</v>
       </c>
       <c r="J336" s="1">
-        <v>1.402334159934</v>
+        <v>0.36138738111356</v>
       </c>
       <c r="K336">
-        <v>3.23</v>
+        <v>3.49</v>
       </c>
       <c r="L336" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="M336" s="1">
-        <v>596653.2</v>
+        <v>590528.25</v>
       </c>
       <c r="N336" s="1">
-        <v>615525.46</v>
+        <v>610963.18</v>
       </c>
       <c r="O336" s="1">
         <v>0.1</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="B337" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="C337" s="1">
-        <v>5210000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>67.966</v>
+        <v>98.518</v>
       </c>
       <c r="E337" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>3665756.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-124727.4</v>
+        <v>-3912.48</v>
       </c>
       <c r="J337" s="1">
-        <v>-3.4025014212621</v>
+        <v>-1.482</v>
       </c>
       <c r="K337">
-        <v>0.81</v>
+        <v>1.29</v>
       </c>
       <c r="L337" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="M337" s="1">
-        <v>3541028.6</v>
+        <v>260087.52</v>
       </c>
       <c r="N337" s="1">
-        <v>3582994.08</v>
+        <v>263494.31</v>
       </c>
       <c r="O337" s="1">
-        <v>0.6</v>
+        <v>0.04</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="B338" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="C338" s="1">
-        <v>264000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.435</v>
+        <v>98.416</v>
       </c>
       <c r="E338" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>264000.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-1491.6</v>
+        <v>-7256.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.565</v>
+        <v>-1.8098373740397</v>
       </c>
       <c r="K338">
-        <v>1.04</v>
+        <v>2.21</v>
       </c>
       <c r="L338" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="M338" s="1">
-        <v>262508.4</v>
+        <v>393664.0</v>
       </c>
       <c r="N338" s="1">
-        <v>265259.07</v>
+        <v>402499.62</v>
       </c>
       <c r="O338" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="B339" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="C339" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.402</v>
+        <v>98.283</v>
       </c>
       <c r="E339" s="1">
-        <v>100.23</v>
+        <v>99.871</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>400920.0</v>
+        <v>798968.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-3312.0</v>
+        <v>-12704.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.82609997006884</v>
+        <v>-1.5900511660041</v>
       </c>
       <c r="K339">
-        <v>1.94</v>
+        <v>1.48</v>
       </c>
       <c r="L339" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="M339" s="1">
-        <v>397608.0</v>
+        <v>786264.0</v>
       </c>
       <c r="N339" s="1">
-        <v>405375.12</v>
+        <v>798069.48</v>
       </c>
       <c r="O339" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="B340" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="C340" s="1">
-        <v>800000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>99.021</v>
+        <v>92.611</v>
       </c>
       <c r="E340" s="1">
-        <v>99.871</v>
+        <v>83.767</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>798968.0</v>
+        <v>3836528.6</v>
       </c>
       <c r="I340" s="1">
-        <v>-6800.0</v>
+        <v>405055.2</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.85109791631204</v>
+        <v>10.557856912627</v>
       </c>
       <c r="K340">
-        <v>1.2</v>
+        <v>0.26</v>
       </c>
       <c r="L340" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="M340" s="1">
-        <v>792168.0</v>
+        <v>4241583.8</v>
       </c>
       <c r="N340" s="1">
-        <v>801765.26</v>
+        <v>4253554.54</v>
       </c>
       <c r="O340" s="1">
-        <v>0.13</v>
+        <v>0.72</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="B341" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="C341" s="1">
-        <v>4580000.0</v>
+        <v>3528000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>93.034</v>
+        <v>87.189</v>
       </c>
       <c r="E341" s="1">
-        <v>83.767</v>
+        <v>87.226</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>3836528.6</v>
+        <v>3077333.28</v>
       </c>
       <c r="I341" s="1">
-        <v>424428.6</v>
+        <v>-1305.36</v>
       </c>
       <c r="J341" s="1">
-        <v>11.062829037688</v>
+        <v>-0.042418544929264</v>
       </c>
       <c r="K341">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="L341" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="M341" s="1">
-        <v>4260957.2</v>
+        <v>3076027.92</v>
       </c>
       <c r="N341" s="1">
-        <v>4270970.46</v>
+        <v>3099235.39</v>
       </c>
       <c r="O341" s="1">
-        <v>0.71</v>
+        <v>0.52</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="B342" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="C342" s="1">
-        <v>3528000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>87.59</v>
+        <v>98.3</v>
       </c>
       <c r="E342" s="1">
-        <v>87.226</v>
+        <v>100.104</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>3077333.28</v>
+        <v>30031200.0</v>
       </c>
       <c r="I342" s="1">
-        <v>12841.92</v>
+        <v>-541200.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.41730676633114</v>
+        <v>-1.8021257891793</v>
       </c>
       <c r="K342">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="L342" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="M342" s="1">
-        <v>3090175.2</v>
+        <v>29490000.0</v>
       </c>
       <c r="N342" s="1">
-        <v>3111623.51</v>
+        <v>29581890.41</v>
       </c>
       <c r="O342" s="1">
-        <v>0.52</v>
+        <v>4.99</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="B343" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="C343" s="1">
-        <v>2010000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>98.147</v>
+        <v>99.367</v>
       </c>
       <c r="E343" s="1">
-        <v>103.06009254</v>
+        <v>100.28486961</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>2071507.86</v>
+        <v>930643.59</v>
       </c>
       <c r="I343" s="1">
-        <v>-26451.7</v>
+        <v>-8517.83</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.2769297433416</v>
+        <v>-0.91526230788309</v>
       </c>
       <c r="K343">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="L343" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="M343" s="1">
-        <v>2045056.16</v>
+        <v>922125.76</v>
       </c>
       <c r="N343" s="1">
-        <v>2051818.09</v>
+        <v>923994.47</v>
       </c>
       <c r="O343" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="B344" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="C344" s="1">
-        <v>30000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.793</v>
+        <v>100.181</v>
       </c>
       <c r="E344" s="1">
-        <v>100.104</v>
+        <v>97.41</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>30031200.0</v>
+        <v>487050.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-393300.0</v>
+        <v>13855.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.3096379765044</v>
+        <v>2.8446771378709</v>
       </c>
       <c r="K344">
-        <v>0.12</v>
+        <v>3.86</v>
       </c>
       <c r="L344" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="M344" s="1">
-        <v>29637900.0</v>
+        <v>500905.0</v>
       </c>
       <c r="N344" s="1">
-        <v>29674228.77</v>
+        <v>520192.67</v>
       </c>
       <c r="O344" s="1">
-        <v>4.95</v>
+        <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="B345" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="C345" s="1">
-        <v>928000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.491</v>
+        <v>97.939</v>
       </c>
       <c r="E345" s="1">
-        <v>100.28486961</v>
+        <v>99.166</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>930643.59</v>
+        <v>609870.9</v>
       </c>
       <c r="I345" s="1">
-        <v>1912.89</v>
+        <v>-7546.05</v>
       </c>
       <c r="J345" s="1">
-        <v>0.20554485310537</v>
+        <v>-1.2373192424823</v>
       </c>
       <c r="K345">
-        <v>3.45</v>
+        <v>0.99</v>
       </c>
       <c r="L345" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="M345" s="1">
-        <v>932556.48</v>
+        <v>602324.85</v>
       </c>
       <c r="N345" s="1">
-        <v>964591.55</v>
+        <v>608432.73</v>
       </c>
       <c r="O345" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="B346" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="C346" s="1">
-        <v>500000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.409</v>
+        <v>97.341</v>
       </c>
       <c r="E346" s="1">
-        <v>97.41</v>
+        <v>99.492</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>487050.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I346" s="1">
-        <v>14995.0</v>
+        <v>-12583.35</v>
       </c>
       <c r="J346" s="1">
-        <v>3.0787393491428</v>
+        <v>-2.1619828729948</v>
       </c>
       <c r="K346">
-        <v>3.57</v>
+        <v>0.39</v>
       </c>
       <c r="L346" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="M346" s="1">
-        <v>502045.0</v>
+        <v>569444.85</v>
       </c>
       <c r="N346" s="1">
-        <v>519908.01</v>
+        <v>571748.79</v>
       </c>
       <c r="O346" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="B347" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="C347" s="1">
-        <v>615000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.722</v>
+        <v>105.887</v>
       </c>
       <c r="E347" s="1">
-        <v>99.166</v>
+        <v>108.24</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>609870.9</v>
+        <v>324720.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-2730.6</v>
+        <v>-7059.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-0.44773410241413</v>
+        <v>-2.1738728750924</v>
       </c>
       <c r="K347">
-        <v>0.77</v>
+        <v>2.14</v>
       </c>
       <c r="L347" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="M347" s="1">
-        <v>607140.3</v>
+        <v>317661.0</v>
       </c>
       <c r="N347" s="1">
-        <v>611879.17</v>
+        <v>324071.96</v>
       </c>
       <c r="O347" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="B348" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="C348" s="1">
-        <v>585000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.551</v>
+        <v>98.329</v>
       </c>
       <c r="E348" s="1">
-        <v>99.492</v>
+        <v>100.51</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>582028.2</v>
+        <v>904590.0</v>
       </c>
       <c r="I348" s="1">
-        <v>345.15</v>
+        <v>-19629.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.059301250351787</v>
+        <v>-2.1699333399662</v>
       </c>
       <c r="K348">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.91</v>
+      </c>
+      <c r="L348" t="s">
+        <v>890</v>
       </c>
       <c r="M348" s="1">
-        <v>582373.35</v>
+        <v>884961.0</v>
       </c>
       <c r="N348" s="1">
-        <v>582373.35</v>
+        <v>911175.04</v>
       </c>
       <c r="O348" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="B349" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="C349" s="1">
         <v>600000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>106.658</v>
+        <v>88.433</v>
       </c>
       <c r="E349" s="1">
-        <v>108.24</v>
+        <v>85.42465</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>649440.0</v>
+        <v>512547.9</v>
       </c>
       <c r="I349" s="1">
-        <v>-9492.0</v>
+        <v>18050.1</v>
       </c>
       <c r="J349" s="1">
-        <v>-1.4615668883962</v>
+        <v>3.5216415870595</v>
       </c>
       <c r="K349">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>0.03</v>
+      </c>
+      <c r="L349">
+        <v>197.26</v>
       </c>
       <c r="M349" s="1">
-        <v>639948.0</v>
+        <v>530598.0</v>
       </c>
       <c r="N349" s="1">
-        <v>650632.93</v>
+        <v>530795.26</v>
       </c>
       <c r="O349" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="B350" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="C350" s="1">
-        <v>900000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>98.671</v>
+        <v>100.828</v>
       </c>
       <c r="E350" s="1">
-        <v>100.51</v>
+        <v>99.779</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>904590.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I350" s="1">
-        <v>-16551.0</v>
+        <v>5454.8</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.8296686896826</v>
+        <v>1.0513234247687</v>
       </c>
       <c r="K350">
-        <v>2.67</v>
+        <v>1.41</v>
       </c>
       <c r="L350" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="M350" s="1">
-        <v>888039.0</v>
+        <v>524305.6</v>
       </c>
       <c r="N350" s="1">
-        <v>912089.34</v>
+        <v>531624.78</v>
       </c>
       <c r="O350" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="B351" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="C351" s="1">
-        <v>1025000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>98.302</v>
+        <v>100.453</v>
       </c>
       <c r="E351" s="1">
-        <v>99.902</v>
+        <v>102.939</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>1023995.5</v>
+        <v>617634.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-16400.0</v>
+        <v>-14916.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.6015695381474</v>
+        <v>-2.4150224890469</v>
       </c>
       <c r="K351">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="L351" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="M351" s="1">
-        <v>1007595.5</v>
+        <v>602718.0</v>
       </c>
       <c r="N351" s="1">
-        <v>1009835.05</v>
+        <v>605399.51</v>
       </c>
       <c r="O351" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="B352" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="C352" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>89.217</v>
+        <v>97.198</v>
       </c>
       <c r="E352" s="1">
-        <v>85.42465</v>
+        <v>100.761</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>512547.9</v>
+        <v>906849.0</v>
       </c>
       <c r="I352" s="1">
-        <v>22754.1</v>
+        <v>-32067.0</v>
       </c>
       <c r="J352" s="1">
-        <v>4.4394094678761</v>
+        <v>-3.5360903524181</v>
       </c>
       <c r="K352">
-        <v>0.73</v>
+        <v>0.34</v>
       </c>
       <c r="L352" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="M352" s="1">
-        <v>535302.0</v>
+        <v>874782.0</v>
       </c>
       <c r="N352" s="1">
-        <v>539678.71</v>
+        <v>877861.11</v>
       </c>
       <c r="O352" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="B353" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="C353" s="1">
-        <v>520000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>101.799</v>
+        <v>104.553</v>
       </c>
       <c r="E353" s="1">
-        <v>99.779</v>
+        <v>104.55</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>518850.8</v>
+        <v>522750.0</v>
       </c>
       <c r="I353" s="1">
-        <v>10504.0</v>
+        <v>15.0</v>
       </c>
       <c r="J353" s="1">
-        <v>2.0244740877339</v>
+        <v>0.0028694404591105</v>
       </c>
       <c r="K353">
-        <v>1.14</v>
+        <v>4.02</v>
       </c>
       <c r="L353" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="M353" s="1">
-        <v>529354.8</v>
+        <v>522765.0</v>
       </c>
       <c r="N353" s="1">
-        <v>535284.94</v>
+        <v>542850.62</v>
       </c>
       <c r="O353" s="1">
         <v>0.09</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="B354" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="C354" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>101.272</v>
+        <v>97.655</v>
       </c>
       <c r="E354" s="1">
-        <v>102.939</v>
+        <v>99.589</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>617634.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I354" s="1">
-        <v>-10002.0</v>
+        <v>-14505.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.6194056674341</v>
+        <v>-1.9419815441464</v>
       </c>
       <c r="K354">
-        <v>0.19</v>
+        <v>2.14</v>
       </c>
       <c r="L354" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="M354" s="1">
-        <v>607632.0</v>
+        <v>732412.5</v>
       </c>
       <c r="N354" s="1">
-        <v>608764.19</v>
+        <v>748439.9</v>
       </c>
       <c r="O354" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="B355" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="C355" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>97.677</v>
+        <v>96.565</v>
       </c>
       <c r="E355" s="1">
-        <v>100.761</v>
+        <v>99.908</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>906849.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-27756.0</v>
+        <v>-13372.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-3.0607080120285</v>
+        <v>-3.3460783921208</v>
       </c>
       <c r="K355">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>915.41</v>
+        <v>0.71</v>
+      </c>
+      <c r="L355" t="s">
+        <v>910</v>
       </c>
       <c r="M355" s="1">
-        <v>879093.0</v>
+        <v>386260.0</v>
       </c>
       <c r="N355" s="1">
-        <v>880008.41</v>
+        <v>389101.67</v>
       </c>
       <c r="O355" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="B356" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="C356" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>105.153</v>
+        <v>101.4</v>
       </c>
       <c r="E356" s="1">
-        <v>104.55</v>
+        <v>103.012</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>522750.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I356" s="1">
-        <v>3015.0</v>
+        <v>-11284.0</v>
       </c>
       <c r="J356" s="1">
-        <v>0.57675753228121</v>
+        <v>-1.5648662291772</v>
       </c>
       <c r="K356">
-        <v>3.71</v>
+        <v>4.71</v>
       </c>
       <c r="L356" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="M356" s="1">
-        <v>525765.0</v>
+        <v>709800.0</v>
       </c>
       <c r="N356" s="1">
-        <v>544336.92</v>
+        <v>742776.71</v>
       </c>
       <c r="O356" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="B357" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="C357" s="1">
-        <v>750000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.418</v>
+        <v>103.866</v>
       </c>
       <c r="E357" s="1">
-        <v>99.589</v>
+        <v>106.6</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>746917.5</v>
+        <v>639600.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-8782.5</v>
+        <v>-16404.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.1758326722831</v>
+        <v>-2.5647279549719</v>
       </c>
       <c r="K357">
-        <v>1.92</v>
+        <v>2.0</v>
       </c>
       <c r="L357" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="M357" s="1">
-        <v>738135.0</v>
+        <v>623196.0</v>
       </c>
       <c r="N357" s="1">
-        <v>752559.66</v>
+        <v>635212.44</v>
       </c>
       <c r="O357" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="B358" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="C358" s="1">
-        <v>700000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>102.828</v>
+        <v>97.585</v>
       </c>
       <c r="E358" s="1">
-        <v>103.012</v>
+        <v>99.902</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>721084.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I358" s="1">
-        <v>-1288.0</v>
+        <v>-23749.25</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.17861996660583</v>
+        <v>-2.3192728874297</v>
       </c>
       <c r="K358">
-        <v>4.37</v>
+        <v>0.48</v>
       </c>
       <c r="L358" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="M358" s="1">
-        <v>719796.0</v>
+        <v>1000246.25</v>
       </c>
       <c r="N358" s="1">
-        <v>750404.22</v>
+        <v>1005132.55</v>
       </c>
       <c r="O358" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="B359" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="C359" s="1">
-        <v>400000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.589</v>
+        <v>99.304</v>
       </c>
       <c r="E359" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>399632.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-5276.0</v>
+        <v>-3660.96</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.3202145974296</v>
+        <v>-0.696</v>
       </c>
       <c r="K359">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="L359" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="M359" s="1">
-        <v>394356.0</v>
+        <v>522339.04</v>
       </c>
       <c r="N359" s="1">
-        <v>396121.28</v>
+        <v>526694.75</v>
       </c>
       <c r="O359" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="B360" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="C360" s="1">
-        <v>600000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>104.291</v>
+        <v>101.102</v>
       </c>
       <c r="E360" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>639600.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-13854.0</v>
+        <v>2325.22</v>
       </c>
       <c r="J360" s="1">
-        <v>-2.1660412757974</v>
+        <v>1.102</v>
       </c>
       <c r="K360">
-        <v>1.7</v>
+        <v>4.04</v>
       </c>
       <c r="L360" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="M360" s="1">
-        <v>625746.0</v>
+        <v>213325.22</v>
       </c>
       <c r="N360" s="1">
-        <v>635946.0</v>
+        <v>221851.4</v>
       </c>
       <c r="O360" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="B361" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="C361" s="1">
-        <v>526000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.268</v>
+        <v>101.715</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>99.477</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>526000.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I361" s="1">
-        <v>1409.68</v>
+        <v>6758.76</v>
       </c>
       <c r="J361" s="1">
-        <v>0.268</v>
+        <v>2.249766277632</v>
       </c>
       <c r="K361">
-        <v>0.54</v>
+        <v>3.42</v>
       </c>
       <c r="L361" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="M361" s="1">
-        <v>527409.68</v>
+        <v>307179.3</v>
       </c>
       <c r="N361" s="1">
-        <v>530255.41</v>
+        <v>317520.73</v>
       </c>
       <c r="O361" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="B362" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="C362" s="1">
-        <v>211000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>101.615</v>
+        <v>101.825</v>
       </c>
       <c r="E362" s="1">
-        <v>100.0</v>
+        <v>103.48</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>211000.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I362" s="1">
-        <v>3407.65</v>
+        <v>-8275.0</v>
       </c>
       <c r="J362" s="1">
-        <v>1.615</v>
+        <v>-1.5993428681871</v>
       </c>
       <c r="K362">
-        <v>3.75</v>
+        <v>0.22</v>
       </c>
       <c r="L362" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="M362" s="1">
-        <v>214407.65</v>
+        <v>509125.0</v>
       </c>
       <c r="N362" s="1">
-        <v>222311.13</v>
+        <v>510231.16</v>
       </c>
       <c r="O362" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="B363" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="C363" s="1">
-        <v>302000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>102.302</v>
+        <v>97.387</v>
       </c>
       <c r="E363" s="1">
-        <v>99.477</v>
+        <v>99.44457143</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>300420.54</v>
+        <v>696112.0</v>
       </c>
       <c r="I363" s="1">
-        <v>8531.5</v>
+        <v>-14403.0</v>
       </c>
       <c r="J363" s="1">
-        <v>2.8398524281995</v>
+        <v>-2.0690635989611</v>
       </c>
       <c r="K363">
-        <v>3.13</v>
+        <v>2.22</v>
       </c>
       <c r="L363" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="M363" s="1">
-        <v>308952.04</v>
+        <v>681709.0</v>
       </c>
       <c r="N363" s="1">
-        <v>318406.09</v>
+        <v>697240.85</v>
       </c>
       <c r="O363" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="B364" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="C364" s="1">
-        <v>600000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>102.745</v>
+        <v>99.541</v>
       </c>
       <c r="E364" s="1">
-        <v>103.48</v>
+        <v>102.38446331</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>620880.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I364" s="1">
-        <v>-4410.0</v>
+        <v>-27126.64</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.71028218013143</v>
+        <v>-2.7772410191708</v>
       </c>
       <c r="K364">
-        <v>4.17</v>
+        <v>2.9</v>
       </c>
       <c r="L364" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="M364" s="1">
-        <v>616470.0</v>
+        <v>949621.14</v>
       </c>
       <c r="N364" s="1">
-        <v>641480.96</v>
+        <v>977261.0</v>
       </c>
       <c r="O364" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="B365" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="C365" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>98.882</v>
+        <v>97.403</v>
       </c>
       <c r="E365" s="1">
-        <v>99.44457143</v>
+        <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>696112.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-3938.0</v>
+        <v>-15582.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.56571356333464</v>
+        <v>-2.597</v>
       </c>
       <c r="K365">
-        <v>1.94</v>
+        <v>0.72</v>
       </c>
       <c r="L365" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="M365" s="1">
-        <v>692174.0</v>
+        <v>584418.0</v>
       </c>
       <c r="N365" s="1">
-        <v>705773.66</v>
+        <v>588720.12</v>
       </c>
       <c r="O365" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="B366" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="C366" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>104.832</v>
+        <v>95.351</v>
       </c>
       <c r="E366" s="1">
-        <v>105.92</v>
+        <v>97.25</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>317760.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-3264.0</v>
+        <v>-11394.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.0271903323263</v>
+        <v>-1.9526992287918</v>
       </c>
       <c r="K366">
-        <v>3.98</v>
+        <v>2.42</v>
       </c>
       <c r="L366" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="M366" s="1">
-        <v>314496.0</v>
+        <v>572106.0</v>
       </c>
       <c r="N366" s="1">
-        <v>326430.25</v>
+        <v>586612.85</v>
       </c>
       <c r="O366" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="B367" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="C367" s="1">
-        <v>954000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.3</v>
+        <v>99.477</v>
       </c>
       <c r="E367" s="1">
-        <v>102.38446331</v>
+        <v>99.147</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>976747.78</v>
+        <v>594882.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-19885.78</v>
+        <v>1980.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-2.0359176040308</v>
+        <v>0.33283911767376</v>
       </c>
       <c r="K367">
-        <v>2.63</v>
+        <v>2.9</v>
       </c>
       <c r="L367" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="M367" s="1">
-        <v>956862.0</v>
+        <v>596862.0</v>
       </c>
       <c r="N367" s="1">
-        <v>981953.51</v>
+        <v>614278.44</v>
       </c>
       <c r="O367" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="B368" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="C368" s="1">
-        <v>600000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>98.408</v>
+        <v>99.055</v>
       </c>
       <c r="E368" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>600000.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I368" s="1">
-        <v>-9552.0</v>
+        <v>-2547.2</v>
       </c>
       <c r="J368" s="1">
-        <v>-1.592</v>
+        <v>-0.64195797181403</v>
       </c>
       <c r="K368">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>0.22</v>
+      </c>
+      <c r="L368">
+        <v>858.7</v>
       </c>
       <c r="M368" s="1">
-        <v>590448.0</v>
+        <v>394238.9</v>
       </c>
       <c r="N368" s="1">
-        <v>593479.04</v>
+        <v>395097.6</v>
       </c>
       <c r="O368" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B369" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="C369" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>96.091</v>
+        <v>82.165</v>
       </c>
       <c r="E369" s="1">
-        <v>97.25</v>
+        <v>94.91728571</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>583500.0</v>
+        <v>664421.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-6954.0</v>
+        <v>-89266.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-1.1917737789203</v>
+        <v>-13.435156324078</v>
       </c>
       <c r="K369">
-        <v>2.24</v>
+        <v>0.45</v>
       </c>
       <c r="L369" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="M369" s="1">
-        <v>576546.0</v>
+        <v>575155.0</v>
       </c>
       <c r="N369" s="1">
-        <v>589984.36</v>
+        <v>578305.0</v>
       </c>
       <c r="O369" s="1">
         <v>0.1</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="B370" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="C370" s="1">
-        <v>600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.422</v>
+        <v>89.939</v>
       </c>
       <c r="E370" s="1">
-        <v>99.147</v>
+        <v>81.919</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>594882.0</v>
+        <v>3850193.0</v>
       </c>
       <c r="I370" s="1">
-        <v>7650.0</v>
+        <v>376940.0</v>
       </c>
       <c r="J370" s="1">
-        <v>1.285969318285</v>
+        <v>9.7901585712716</v>
       </c>
       <c r="K370">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
       </c>
       <c r="M370" s="1">
-        <v>602532.0</v>
+        <v>4227133.0</v>
       </c>
       <c r="N370" s="1">
-        <v>618559.4</v>
+        <v>4227133.0</v>
       </c>
       <c r="O370" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="B371" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="C371" s="1">
-        <v>700000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>82.953</v>
+        <v>89.17</v>
       </c>
       <c r="E371" s="1">
-        <v>94.91728571</v>
+        <v>99.73456738</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>664421.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I371" s="1">
-        <v>-83750.0</v>
+        <v>-104272.28</v>
       </c>
       <c r="J371" s="1">
-        <v>-12.60495980711</v>
+        <v>-10.592683814499</v>
       </c>
       <c r="K371">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="L371" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="M371" s="1">
-        <v>580671.0</v>
+        <v>880107.9</v>
       </c>
       <c r="N371" s="1">
-        <v>583447.03</v>
+        <v>885766.25</v>
       </c>
       <c r="O371" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B372" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C372" s="1">
-        <v>4700000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>90.352</v>
+        <v>100.249</v>
       </c>
       <c r="E372" s="1">
-        <v>81.919</v>
+        <v>99.417</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>3850193.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I372" s="1">
-        <v>396351.0</v>
+        <v>1289.6</v>
       </c>
       <c r="J372" s="1">
-        <v>10.294315116151</v>
+        <v>0.8368790045968</v>
       </c>
       <c r="K372">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>0.05</v>
+      </c>
+      <c r="L372">
+        <v>79.62</v>
       </c>
       <c r="M372" s="1">
-        <v>4246544.0</v>
+        <v>155385.95</v>
       </c>
       <c r="N372" s="1">
-        <v>4268370.03</v>
+        <v>155465.57</v>
       </c>
       <c r="O372" s="1">
-        <v>0.71</v>
+        <v>0.03</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="B373" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="C373" s="1">
-        <v>987000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>89.761</v>
+        <v>98.084</v>
       </c>
       <c r="E373" s="1">
-        <v>99.73456738</v>
+        <v>100.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>984380.18</v>
+        <v>600000.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-98439.11</v>
+        <v>-11496.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-10.00011093275</v>
+        <v>-1.916</v>
       </c>
       <c r="K373">
-        <v>0.52</v>
+        <v>1.81</v>
       </c>
       <c r="L373" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="M373" s="1">
-        <v>885941.07</v>
+        <v>588504.0</v>
       </c>
       <c r="N373" s="1">
-        <v>891072.12</v>
+        <v>599336.5</v>
       </c>
       <c r="O373" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="B374" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="C374" s="1">
-        <v>155000.0</v>
+        <v>1438.0</v>
       </c>
       <c r="D374" s="1">
-        <v>101.188</v>
+        <v>62.2</v>
       </c>
       <c r="E374" s="1">
-        <v>99.417</v>
+        <v>43.5</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>154096.35</v>
+        <v>625530.0</v>
       </c>
       <c r="I374" s="1">
-        <v>2745.05</v>
+        <v>268906.0</v>
       </c>
       <c r="J374" s="1">
-        <v>1.7813854773329</v>
+        <v>42.988505747126</v>
       </c>
       <c r="K374">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
       </c>
       <c r="M374" s="1">
-        <v>156841.4</v>
+        <v>894436.0</v>
       </c>
       <c r="N374" s="1">
-        <v>162319.48</v>
+        <v>894436.0</v>
       </c>
       <c r="O374" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B375" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="C375" s="1">
-        <v>600000.0</v>
+        <v>1438.0</v>
       </c>
       <c r="D375" s="1">
-        <v>98.987</v>
+        <v>3.0</v>
       </c>
       <c r="E375" s="1">
-        <v>100.0</v>
+        <v>4.278511822</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>600000.0</v>
+        <v>61525.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-6078.0</v>
+        <v>-18385.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-1.013</v>
+        <v>-29.882161722877</v>
       </c>
       <c r="K375">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
       </c>
       <c r="M375" s="1">
-        <v>593922.0</v>
+        <v>43140.0</v>
       </c>
       <c r="N375" s="1">
-        <v>603406.92</v>
+        <v>43140.0</v>
       </c>
       <c r="O375" s="1">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B376" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C376" s="1">
-        <v>1875.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D376" s="1">
-        <v>0.1</v>
+        <v>0.1025</v>
       </c>
       <c r="E376" s="1">
-        <v>0.1073293333</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-34356.25</v>
+        <v>-45493.75</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
         <v>0.0</v>
       </c>
       <c r="M376" s="1">
-        <v>-34356.25</v>
+        <v>-45493.75</v>
       </c>
       <c r="N376" s="1">
-        <v>-34356.25</v>
+        <v>-45493.75</v>
       </c>
       <c r="O376" s="1">
         <v>-0.01</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B377" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="C377" s="1">
-        <v>5130.0</v>
+        <v>550.0</v>
       </c>
       <c r="D377" s="1">
-        <v>121.1</v>
+        <v>54.3</v>
       </c>
       <c r="E377" s="1">
-        <v>47.9440935673</v>
+        <v>53.2</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>2459532.0</v>
+        <v>292600.0</v>
       </c>
       <c r="I377" s="1">
-        <v>3752898.0</v>
+        <v>6050.0</v>
       </c>
       <c r="J377" s="1">
-        <v>152.58585779734</v>
+        <v>2.0676691729323</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
         <v>0.0</v>
       </c>
       <c r="M377" s="1">
-        <v>6212430.0</v>
+        <v>298650.0</v>
       </c>
       <c r="N377" s="1">
-        <v>6212430.0</v>
+        <v>298650.0</v>
       </c>
       <c r="O377" s="1">
-        <v>1.04</v>
+        <v>0.05</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B378" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C378" s="1">
-        <v>-1875.0</v>
+        <v>738.0</v>
       </c>
       <c r="D378" s="1">
-        <v>0.07</v>
+        <v>101.2</v>
       </c>
       <c r="E378" s="1">
-        <v>0.0698506667</v>
+        <v>184.6880758808</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>0.0</v>
+        <v>1362998.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-700.0</v>
+        <v>-616142.0</v>
       </c>
       <c r="J378" s="1">
-        <v>0</v>
+        <v>-45.204908591209</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378">
         <v>0.0</v>
       </c>
       <c r="M378" s="1">
-        <v>-700.0</v>
+        <v>746856.0</v>
       </c>
       <c r="N378" s="1">
-        <v>-700.0</v>
+        <v>746856.0</v>
       </c>
       <c r="O378" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B379" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C379" s="1">
-        <v>-5130.0</v>
+        <v>775.0</v>
       </c>
       <c r="D379" s="1">
-        <v>110.3</v>
+        <v>54.7</v>
       </c>
       <c r="E379" s="1">
-        <v>43.5305263158</v>
+        <v>75.3</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>-2233116.0</v>
+        <v>583575.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-3425274.0</v>
+        <v>-159650.0</v>
       </c>
       <c r="J379" s="1">
-        <v>153.38540407216</v>
+        <v>-27.357237715803</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379">
         <v>0.0</v>
       </c>
       <c r="M379" s="1">
-        <v>-5658390.0</v>
+        <v>423925.0</v>
       </c>
       <c r="N379" s="1">
-        <v>-5658390.0</v>
+        <v>423925.0</v>
       </c>
       <c r="O379" s="1">
-        <v>-0.94</v>
+        <v>0.07</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B380" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C380" s="1">
-        <v>-5400000.0</v>
+        <v>-2875.0</v>
       </c>
       <c r="D380" s="1">
-        <v>9.7816</v>
+        <v>18.7</v>
       </c>
       <c r="E380" s="1">
-        <v>0.1158591519</v>
+        <v>15.1499826087</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>-625639.42</v>
+        <v>-435562.0</v>
       </c>
       <c r="I380" s="1">
-        <v>158183.02</v>
+        <v>-102063.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-25.283416444571</v>
+        <v>23.432484927519</v>
       </c>
       <c r="K380">
         <v>0.0</v>
       </c>
-      <c r="L380" t="s">
-        <v>974</v>
+      <c r="L380">
+        <v>0.0</v>
       </c>
       <c r="M380" s="1">
-        <v>-467456.4</v>
+        <v>-537625.0</v>
       </c>
       <c r="N380" s="1">
-        <v>-528206.4</v>
+        <v>-537625.0</v>
       </c>
       <c r="O380" s="1">
         <v>-0.09</v>
       </c>
       <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>975</v>
+      </c>
+      <c r="B381" t="s">
+        <v>976</v>
+      </c>
+      <c r="C381" s="1">
+        <v>-3094.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E381" s="1">
+        <v>0.0738493859</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>10437.5</v>
+      </c>
+      <c r="J381" s="1">
+        <v>0</v>
+      </c>
+      <c r="K381">
+        <v>0.0</v>
+      </c>
+      <c r="L381">
+        <v>0.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>10437.5</v>
+      </c>
+      <c r="N381" s="1">
+        <v>10437.5</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>977</v>
+      </c>
+      <c r="B382" t="s">
+        <v>978</v>
+      </c>
+      <c r="C382" s="1">
+        <v>-738.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>115.0</v>
+      </c>
+      <c r="E382" s="1">
+        <v>185.3</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-1367514.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>518814.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>-37.938478143551</v>
+      </c>
+      <c r="K382">
+        <v>0.0</v>
+      </c>
+      <c r="L382">
+        <v>0.0</v>
+      </c>
+      <c r="M382" s="1">
+        <v>-848700.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>-848700.0</v>
+      </c>
+      <c r="O382" s="1">
+        <v>-0.14</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>979</v>
+      </c>
+      <c r="B383" t="s">
+        <v>980</v>
+      </c>
+      <c r="C383" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>8.62358889</v>
+      </c>
+      <c r="E383" s="1">
+        <v>0.1158591519</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>-625639.42</v>
+      </c>
+      <c r="I383" s="1">
+        <v>174215.62</v>
+      </c>
+      <c r="J383" s="1">
+        <v>-27.846010726114</v>
+      </c>
+      <c r="K383">
+        <v>0.0</v>
+      </c>
+      <c r="L383" t="s">
+        <v>981</v>
+      </c>
+      <c r="M383" s="1">
+        <v>-451423.8</v>
+      </c>
+      <c r="N383" s="1">
+        <v>-465673.8</v>
+      </c>
+      <c r="O383" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>982</v>
+      </c>
+      <c r="B384" t="s">
+        <v>983</v>
+      </c>
+      <c r="C384" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>8.62358889</v>
+      </c>
+      <c r="E384" s="1">
+        <v>0.0763348926</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>412208.42</v>
+      </c>
+      <c r="I384" s="1">
+        <v>39215.38</v>
+      </c>
+      <c r="J384" s="1">
+        <v>9.5134834945875</v>
+      </c>
+      <c r="K384">
+        <v>0.0</v>
+      </c>
+      <c r="L384" t="s">
+        <v>984</v>
+      </c>
+      <c r="M384" s="1">
+        <v>451423.8</v>
+      </c>
+      <c r="N384" s="1">
+        <v>465673.8</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>985</v>
+      </c>
+      <c r="B385" t="s">
+        <v>986</v>
+      </c>
+      <c r="C385" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>7.69738889</v>
+      </c>
+      <c r="E385" s="1">
+        <v>0.0676068926</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>-365077.22</v>
+      </c>
+      <c r="I385" s="1">
+        <v>-36331.78</v>
+      </c>
+      <c r="J385" s="1">
+        <v>9.9518069081385</v>
+      </c>
+      <c r="K385">
+        <v>0.0</v>
+      </c>
+      <c r="L385" t="s">
+        <v>981</v>
+      </c>
+      <c r="M385" s="1">
+        <v>-401409.0</v>
+      </c>
+      <c r="N385" s="1">
+        <v>-415659.0</v>
+      </c>
+      <c r="O385" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P385">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>