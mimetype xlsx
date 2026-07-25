--- v3 (2026-07-04)
+++ v4 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="987">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="946">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -625,51 +625,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1030,1995 +1030,1872 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>OACT01964193</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>10 846.00</t>
+    <t>14 036.00</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>11 807.26</t>
+    <t>13 311.37</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>25 925.34</t>
+    <t>27 445.89</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>10 402.40</t>
+    <t>11 943.49</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 867.91</t>
+    <t>9 106.95</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>8 580.82</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>2 306.41</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 568.49</t>
+    <t>18 801.37</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>57 410.28</t>
+    <t>61 878.01</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>13 602.74</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>16 104.45</t>
+    <t>17 234.59</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 619.18</t>
+    <t>17 605.48</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 748.01</t>
+    <t>2 491.85</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>18 397.26</t>
+    <t>19 561.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>41 136.99</t>
+    <t>43 630.14</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>21 806.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>19 817.26</t>
+    <t>21 428.42</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
-    <t>IT0005675126</t>
-[...7 lines deleted...]
-  <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 517.21</t>
+    <t>4 430.77</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>14 335.62</t>
-[...17 lines deleted...]
-    <t>11 486.30</t>
+    <t>15 294.52</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>2 059.16</t>
+  </si>
+  <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 857.65</t>
+    <t>4 177.79</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>6 205.01</t>
+    <t>7 599.39</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>5 906.85</t>
+    <t>7 441.10</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>4 746.58</t>
+    <t>6 184.93</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>5 014.88</t>
+    <t>5 317.89</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 752.68</t>
+    <t>13 570.16</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>10 078.77</t>
+    <t>11 003.42</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>5 649.66</t>
+    <t>8 053.77</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>23 301.37</t>
+    <t>24 780.82</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>5 426.92</t>
+    <t>5 801.19</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 333.15</t>
+    <t>9 451.69</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>11 400.00</t>
+    <t>12 961.64</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 908.30</t>
-[...8 lines deleted...]
-    <t>1 879.45</t>
+    <t>6 150.91</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>32 207.89</t>
+    <t>34 153.98</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>1 751.71</t>
+    <t>2 881.85</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 121.92</t>
+    <t>4 587.67</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 061.90</t>
-[...5 lines deleted...]
-    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+    <t>9 197.38</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>12 233.22</t>
+    <t>13 527.74</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>7 696.92</t>
+    <t>8 758.56</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>11 219.18</t>
+    <t>12 369.86</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 919.86</t>
+    <t>3 207.53</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>2 565.26</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>17 763.70</t>
+    <t>19 099.32</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 627.40</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 660.27</t>
+    <t>12 536.99</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>39 780.82</t>
+    <t>34 582.19</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>23 340.41</t>
-[...8 lines deleted...]
-    <t>5 154.11</t>
+    <t>20 717.47</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>21 612.05</t>
+    <t>22 929.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 393.84</t>
+    <t>6 832.19</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 471.23</t>
+    <t>5 786.30</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>10 929.45</t>
+    <t>12 039.04</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR001400I3C5</t>
   </si>
   <si>
     <t>DANONE SA 3.47 22/05/2031</t>
   </si>
   <si>
-    <t>12 206.79</t>
+    <t>12 967.34</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 119.95</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>29 452.05</t>
+    <t>32 191.78</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 497.95</t>
+    <t>2 052.74</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>6 752.05</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 114.73</t>
+    <t>4 422.95</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 410.96</t>
+    <t>4 232.88</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>8 296.23</t>
+    <t>8 809.93</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>21 606.99</t>
+    <t>23 150.34</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 950.75</t>
+    <t>4 467.19</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>7 107.40</t>
+    <t>7 919.67</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>9 164.31</t>
+    <t>11 484.39</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>19 254.81</t>
+    <t>21 021.30</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>19 902.74</t>
+    <t>21 094.52</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 104.45</t>
+    <t>4 782.53</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>3 085.27</t>
+    <t>3 575.00</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>19 173.29</t>
+    <t>20 447.26</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>1 019.18</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>27 002.79</t>
+    <t>28 644.29</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>13 546.23</t>
+    <t>14 470.89</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>6 534.25</t>
+    <t>7 150.68</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>11 720.55</t>
+    <t>14 268.49</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
-    <t>4 959.86</t>
+    <t>5 292.74</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>7 452.05</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>2 794.52</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>8 591.78</t>
+    <t>9 468.49</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>51 384.83</t>
+    <t>60 168.57</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>9 827.40</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>5 700.62</t>
+    <t>6 700.73</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 341.61</t>
-[...8 lines deleted...]
-    <t>37 405.48</t>
+    <t>5 036.27</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>4 122.43</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>3 667.19</t>
+    <t>5 134.07</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>9 569.32</t>
+    <t>10 380.27</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
-    <t>FR001400BKZ3</t>
-[...25 lines deleted...]
-  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>21 983.56</t>
+    <t>282 104.99</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>2 373.29</t>
+    <t>2 989.73</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>16 056.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>2 095.89</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>22 814.73</t>
+    <t>24 301.03</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>6 328.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>1 740.00</t>
+    <t>2 340.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>38 476.03</t>
+    <t>40 873.29</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 952.90</t>
+    <t>9 900.30</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 049.32</t>
+    <t>6 926.03</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>10 954.70</t>
+    <t>8 511.93</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>4 514.38</t>
+    <t>5 048.63</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>36 785.96</t>
+    <t>39 970.89</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>6 746.58</t>
+    <t>7 431.51</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>18 225.58</t>
+    <t>20 012.41</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>7 948.66</t>
+    <t>8 664.76</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>IE00BH3SQ895</t>
-[...14 lines deleted...]
-    <t>38 173.81</t>
+    <t>1 127.67</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>4 200.53</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>14 353.42</t>
-[...35 lines deleted...]
-    <t>48 274.29</t>
+    <t>15 457.53</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>28 704.38</t>
-[...8 lines deleted...]
-    <t>39 289.21</t>
+    <t>150 967.86</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 364.38</t>
+    <t>5 104.11</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 833.05</t>
+    <t>6 805.72</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>50 961.64</t>
+    <t>1 574.66</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>12 548.63</t>
+    <t>13 822.60</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 102.74</t>
+    <t>1 294.52</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>5 628.08</t>
+    <t>6 080.14</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>21 522.41</t>
+    <t>22 811.18</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>10 513.35</t>
+    <t>11 152.46</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>19 926.27</t>
+    <t>22 012.79</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>6 053.32</t>
+    <t>6 963.60</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 028.89</t>
+    <t>2 611.80</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>7 304.45</t>
+    <t>7 831.85</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 068.49</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>4 839.54</t>
+    <t>6 737.39</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>2 340.49</t>
+    <t>4 941.04</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>11 894.46</t>
+    <t>12 990.72</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>8 091.62</t>
+    <t>8 733.81</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>20 291.11</t>
+    <t>22 242.18</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 427.20</t>
-[...5 lines deleted...]
-    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+    <t>5 059.20</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>14 321.23</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 553.42</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>8 547.95</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>11 579.35</t>
+    <t>12 449.98</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>8 682.58</t>
+    <t>11 236.27</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>62 732.88</t>
+    <t>1 767.12</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>14 780.71</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>36 995.24</t>
+    <t>39 776.84</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 841.82</t>
+    <t>2 894.28</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 042.47</t>
+    <t>2 330.14</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>13 740.56</t>
+    <t>15 006.97</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>3 320.55</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>7 572.95</t>
+    <t>8 127.74</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>4 480.00</t>
+    <t>4 786.85</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 126.14</t>
+    <t>2 311.55</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 313.14</t>
+    <t>9 553.91</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>9 473.97</t>
+    <t>11 967.12</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 549.32</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>25 705.48</t>
+    <t>27 554.79</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 396.24</t>
-[...8 lines deleted...]
-    <t>1 265.75</t>
+    <t>3 537.30</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>7 349.92</t>
+    <t>8 030.47</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>3 083.42</t>
+    <t>3 835.48</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>20 434.93</t>
+    <t>21 636.99</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 406.79</t>
+    <t>3 911.50</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>8 835.62</t>
+    <t>9 657.53</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 805.48</t>
-[...8 lines deleted...]
-    <t>11 970.74</t>
+    <t>13 504.11</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>23 207.47</t>
-[...8 lines deleted...]
-    <t>91 890.41</t>
+    <t>249 811.63</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 868.71</t>
+    <t>3 648.44</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>19 287.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>6 107.88</t>
+    <t>7 160.96</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>2 303.94</t>
-[...17 lines deleted...]
-    <t>26 214.04</t>
+    <t>4 307.36</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 319.18</t>
+    <t>8 387.67</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 681.51</t>
+    <t>3 873.29</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 079.11</t>
+    <t>4 743.49</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>20 085.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>16 027.40</t>
+    <t>17 260.27</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 548.63</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>32 976.71</t>
+    <t>3 702.78</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 016.44</t>
+    <t>13 413.70</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 886.30</t>
+    <t>6 922.26</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 355.71</t>
+    <t>5 517.24</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 526.18</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 341.43</t>
+    <t>11 024.03</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 106.16</t>
+    <t>2 270.55</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 531.85</t>
+    <t>17 018.15</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>27 639.86</t>
+    <t>29 600.14</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 302.12</t>
+    <t>5 279.87</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>14 506.85</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 676.51</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 150.00</t>
+    <t>3 437.67</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
+    <t>1 287.67</t>
+  </si>
+  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 658.35</t>
+    <t>6 063.97</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 832.50</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>11 869.10</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
-    <t>SX5E2605PO04</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
-    <t>SX5E2604CQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2606PS33</t>
-[...4 lines deleted...]
-  <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-14 250.00</t>
+    <t>-29 250.00</t>
   </si>
   <si>
     <t>CDS-00108270</t>
   </si>
   <si>
     <t>263KBAMLE01A60AD2858</t>
   </si>
   <si>
-    <t>14 250.00</t>
+    <t>29 250.00</t>
   </si>
   <si>
     <t>CDS-00108276</t>
   </si>
   <si>
     <t>263KBAMLE01A70AD2858</t>
+  </si>
+  <si>
+    <t>CDS-00108689</t>
+  </si>
+  <si>
+    <t>2648BAMLE02U40665034</t>
+  </si>
+  <si>
+    <t>13 541.67</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3382,154 +3259,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>642594.584</v>
+        <v>639050.584</v>
       </c>
       <c r="D2">
-        <v>904.59</v>
+        <v>924.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>581285349.24</v>
+        <v>590730802.47</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>581285349.24</v>
+        <v>590730802.47</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>889.6</v>
+        <v>909.07</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8559749.15</v>
+        <v>8747079.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8559749.15</v>
+        <v>8747079.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>28820.0</v>
+        <v>30878.0</v>
       </c>
       <c r="D4">
-        <v>108.55</v>
+        <v>110.97</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3128499.72</v>
+        <v>3426731.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3128499.72</v>
+        <v>3426731.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P385"/>
+  <dimension ref="A1:P373"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O385" sqref="O385"/>
+      <selection activeCell="O373" sqref="O373"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3551,19236 +3428,18636 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>31.64</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-35562.8</v>
+        <v>-24483.62</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-10.164679159568</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>205306.78</v>
+        <v>216385.96</v>
       </c>
       <c r="N2" s="1">
-        <v>205306.78</v>
+        <v>216385.96</v>
       </c>
       <c r="O2" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.94</v>
+        <v>29.11</v>
       </c>
       <c r="E3" s="1">
         <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>-7512.55</v>
+        <v>16490.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.2937021962999</v>
+        <v>2.83966818417</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>573189.1</v>
+        <v>597191.65</v>
       </c>
       <c r="N3" s="1">
-        <v>573189.1</v>
+        <v>597191.65</v>
       </c>
       <c r="O3" s="1">
         <v>0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>5562.0</v>
       </c>
       <c r="D4" s="1">
-        <v>231.6</v>
+        <v>237.2</v>
       </c>
       <c r="E4" s="1">
         <v>245.7687162891</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1366965.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-78806.4</v>
+        <v>-47659.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-5.7650609495952</v>
+        <v>-3.4864959293782</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1288159.2</v>
+        <v>1319306.4</v>
       </c>
       <c r="N4" s="1">
-        <v>1288159.2</v>
+        <v>1319306.4</v>
       </c>
       <c r="O4" s="1">
         <v>0.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>9063.0</v>
       </c>
       <c r="D5" s="1">
-        <v>134.9</v>
+        <v>136.25</v>
       </c>
       <c r="E5" s="1">
         <v>207.5221659495</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1880773.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-658174.69</v>
+        <v>-645939.64</v>
       </c>
       <c r="J5" s="1">
-        <v>-34.994895902903</v>
+        <v>-34.344362985697</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1222598.7</v>
+        <v>1234833.75</v>
       </c>
       <c r="N5" s="1">
-        <v>1222598.7</v>
+        <v>1234833.75</v>
       </c>
       <c r="O5" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>845.2</v>
+        <v>975.1</v>
       </c>
       <c r="E6" s="1">
         <v>1539.1208816705</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1326722.2</v>
       </c>
       <c r="I6" s="1">
-        <v>-598159.8</v>
+        <v>-486186.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-45.085534861782</v>
+        <v>-36.645651968438</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>728562.4</v>
+        <v>840536.2</v>
       </c>
       <c r="N6" s="1">
-        <v>728562.4</v>
+        <v>840536.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>111495.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.24</v>
+        <v>24.2</v>
       </c>
       <c r="E7" s="1">
         <v>27.0886326741</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3020247.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-94618.3</v>
+        <v>-322068.1</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.1327999619634</v>
+        <v>-10.663634111262</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2925628.8</v>
+        <v>2698179.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2925628.8</v>
+        <v>2698179.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.9</v>
+        <v>109.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-14055.0</v>
+        <v>-16303.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.3344594594595</v>
+        <v>-7.347972972973</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>207826.6</v>
+        <v>205577.8</v>
       </c>
       <c r="N8" s="1">
-        <v>207826.6</v>
+        <v>205577.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.85</v>
+        <v>67.9</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>10746.45</v>
+        <v>27555.0</v>
       </c>
       <c r="J9" s="1">
-        <v>3.1001589825119</v>
+        <v>7.9491255961844</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>357388.35</v>
+        <v>374196.9</v>
       </c>
       <c r="N9" s="1">
-        <v>357388.35</v>
+        <v>374196.9</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>101983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.935</v>
+        <v>9.38</v>
       </c>
       <c r="E10" s="1">
         <v>8.8571026544</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>903273.9</v>
       </c>
       <c r="I10" s="1">
-        <v>7944.21</v>
+        <v>53326.64</v>
       </c>
       <c r="J10" s="1">
-        <v>0.87949070597523</v>
+        <v>5.9037065058561</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>911218.11</v>
+        <v>956600.54</v>
       </c>
       <c r="N10" s="1">
-        <v>911218.11</v>
+        <v>956600.54</v>
       </c>
       <c r="O10" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>20642.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.14</v>
+        <v>165.92</v>
       </c>
       <c r="E11" s="1">
         <v>161.5490906889</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>3334696.33</v>
       </c>
       <c r="I11" s="1">
-        <v>74123.55</v>
+        <v>90224.31</v>
       </c>
       <c r="J11" s="1">
-        <v>2.222797600284</v>
+        <v>2.7056229734718</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3408819.88</v>
+        <v>3424920.64</v>
       </c>
       <c r="N11" s="1">
-        <v>3408819.88</v>
+        <v>3424920.64</v>
       </c>
       <c r="O11" s="1">
         <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
         <v>13309.0</v>
       </c>
       <c r="D12" s="1">
-        <v>367.9</v>
+        <v>388.0</v>
       </c>
       <c r="E12" s="1">
         <v>240.1814276054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>3196574.62</v>
       </c>
       <c r="I12" s="1">
-        <v>1699806.48</v>
+        <v>1967317.38</v>
       </c>
       <c r="J12" s="1">
-        <v>53.175873616866</v>
+        <v>61.544547331731</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4896381.1</v>
+        <v>5163892.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4896381.1</v>
+        <v>5163892.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.27</v>
+        <v>16.52</v>
       </c>
       <c r="E13" s="1">
         <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-49887.84</v>
+        <v>-302545.59</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.9311619442456</v>
+        <v>-35.969624858629</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>791226.27</v>
+        <v>538568.52</v>
       </c>
       <c r="N13" s="1">
-        <v>791226.27</v>
+        <v>538568.52</v>
       </c>
       <c r="O13" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.0</v>
+        <v>56.65</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-41345.45</v>
+        <v>-27041.1</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.601101494886</v>
+        <v>-10.857592446892</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>207707.0</v>
+        <v>222011.35</v>
       </c>
       <c r="N14" s="1">
-        <v>207707.0</v>
+        <v>222011.35</v>
       </c>
       <c r="O14" s="1">
         <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
         <v>37581.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.54</v>
+        <v>50.18</v>
       </c>
       <c r="E15" s="1">
         <v>67.6265642213</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2541473.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-679711.17</v>
+        <v>-655659.33</v>
       </c>
       <c r="J15" s="1">
-        <v>-26.744762845116</v>
+        <v>-25.798389171739</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1861762.74</v>
+        <v>1885814.58</v>
       </c>
       <c r="N15" s="1">
-        <v>1861762.74</v>
+        <v>1885814.58</v>
       </c>
       <c r="O15" s="1">
         <v>0.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.14</v>
+        <v>9.522</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-72359.66</v>
+        <v>-65509.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.626187426376</v>
+        <v>-27.726755054699</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>163907.62</v>
+        <v>170758.03</v>
       </c>
       <c r="N16" s="1">
-        <v>163907.62</v>
+        <v>170758.03</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
         <v>44845.0</v>
       </c>
       <c r="D17" s="1">
-        <v>61.5</v>
+        <v>62.16</v>
       </c>
       <c r="E17" s="1">
         <v>56.6150513993</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>2538901.98</v>
       </c>
       <c r="I17" s="1">
-        <v>219065.52</v>
+        <v>248663.22</v>
       </c>
       <c r="J17" s="1">
-        <v>8.6283567355365</v>
+        <v>9.7941244663569</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2757967.5</v>
+        <v>2787565.2</v>
       </c>
       <c r="N17" s="1">
-        <v>2757967.5</v>
+        <v>2787565.2</v>
       </c>
       <c r="O17" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.56</v>
+        <v>31.22</v>
       </c>
       <c r="E18" s="1">
         <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-26368.44</v>
+        <v>29635.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.2009991608976</v>
+        <v>4.7214567996071</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>601302.24</v>
+        <v>657305.88</v>
       </c>
       <c r="N18" s="1">
-        <v>601302.24</v>
+        <v>657305.88</v>
       </c>
       <c r="O18" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>15478.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1161.0</v>
+        <v>1249.6</v>
       </c>
       <c r="E19" s="1">
         <v>434.9879810053</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>6732743.97</v>
       </c>
       <c r="I19" s="1">
-        <v>11237214.03</v>
+        <v>12608564.83</v>
       </c>
       <c r="J19" s="1">
-        <v>166.90392624569</v>
+        <v>187.27230511336</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>17969958.0</v>
+        <v>19341308.8</v>
       </c>
       <c r="N19" s="1">
-        <v>17969958.0</v>
+        <v>19341308.8</v>
       </c>
       <c r="O19" s="1">
-        <v>3.03</v>
+        <v>3.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>60.92</v>
+        <v>63.5</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-2560.48</v>
+        <v>10143.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.84635416666667</v>
+        <v>3.3528645833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>299970.08</v>
+        <v>312674.0</v>
       </c>
       <c r="N20" s="1">
-        <v>299970.08</v>
+        <v>312674.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
         <v>123243.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.51</v>
+        <v>41.03</v>
       </c>
       <c r="E21" s="1">
         <v>26.1450423959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3222193.46</v>
       </c>
       <c r="I21" s="1">
-        <v>1770380.47</v>
+        <v>1834466.83</v>
       </c>
       <c r="J21" s="1">
-        <v>54.943332607968</v>
+        <v>56.932237395827</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4992573.93</v>
+        <v>5056660.29</v>
       </c>
       <c r="N21" s="1">
-        <v>4992573.93</v>
+        <v>5056660.29</v>
       </c>
       <c r="O21" s="1">
         <v>0.84</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8.935</v>
+        <v>11.04</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>14444.46</v>
+        <v>70751.1</v>
       </c>
       <c r="J22" s="1">
-        <v>6.4324000950134</v>
+        <v>31.50684638694</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>239002.32</v>
+        <v>295308.96</v>
       </c>
       <c r="N22" s="1">
-        <v>239002.32</v>
+        <v>295308.96</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>52.4</v>
+        <v>55.5</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-10471.28</v>
+        <v>2778.12</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.4667192881696</v>
+        <v>1.1850587692097</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>223957.6</v>
+        <v>237207.0</v>
       </c>
       <c r="N23" s="1">
-        <v>223957.6</v>
+        <v>237207.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.73</v>
+        <v>18.285</v>
       </c>
       <c r="E24" s="1">
         <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>-12470.37</v>
+        <v>2296.52</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.5753921088527</v>
+        <v>0.47427939073359</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>471742.11</v>
+        <v>486509.0</v>
       </c>
       <c r="N24" s="1">
-        <v>471742.11</v>
+        <v>486509.0</v>
       </c>
       <c r="O24" s="1">
         <v>0.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
         <v>223623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.77</v>
+        <v>18.58</v>
       </c>
       <c r="E25" s="1">
         <v>10.8927986388</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2435880.31</v>
       </c>
       <c r="I25" s="1">
-        <v>1761523.4</v>
+        <v>1719035.03</v>
       </c>
       <c r="J25" s="1">
-        <v>72.315679582795</v>
+        <v>70.571407919464</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4197403.71</v>
+        <v>4154915.34</v>
       </c>
       <c r="N25" s="1">
-        <v>4197403.71</v>
+        <v>4154915.34</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.067</v>
+        <v>3.149</v>
       </c>
       <c r="E26" s="1">
         <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>-23980.56</v>
+        <v>-9294.69</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.1831325694637</v>
+        <v>-1.6213516474206</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>549287.43</v>
+        <v>563973.3</v>
       </c>
       <c r="N26" s="1">
-        <v>549287.43</v>
+        <v>563973.3</v>
       </c>
       <c r="O26" s="1">
         <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
         <v>498075.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.814</v>
+        <v>10.198</v>
       </c>
       <c r="E27" s="1">
         <v>7.6766700397</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3823557.43</v>
       </c>
       <c r="I27" s="1">
-        <v>1064550.62</v>
+        <v>1255811.42</v>
       </c>
       <c r="J27" s="1">
-        <v>27.841889117381</v>
+        <v>32.844058000719</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4888108.05</v>
+        <v>5079368.85</v>
       </c>
       <c r="N27" s="1">
-        <v>4888108.05</v>
+        <v>5079368.85</v>
       </c>
       <c r="O27" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.695</v>
+        <v>15.81</v>
       </c>
       <c r="E28" s="1">
         <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-24678.56</v>
+        <v>-21098.15</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.8075739058104</v>
+        <v>-4.110082411651</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>488648.13</v>
+        <v>492228.54</v>
       </c>
       <c r="N28" s="1">
-        <v>488648.13</v>
+        <v>492228.54</v>
       </c>
       <c r="O28" s="1">
         <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.645</v>
+        <v>13.89</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-11127.86</v>
+        <v>-5983.84</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.738970603553</v>
+        <v>-2.0105754256761</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>286490.42</v>
+        <v>291634.44</v>
       </c>
       <c r="N29" s="1">
-        <v>286490.42</v>
+        <v>291634.44</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>131.3</v>
+        <v>144.8</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8923076923</v>
+        <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>600110.0</v>
+        <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-2695.0</v>
+        <v>77157.5</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.44908433453867</v>
+        <v>13.264538644364</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>597415.0</v>
+        <v>658840.0</v>
       </c>
       <c r="N30" s="1">
-        <v>597415.0</v>
+        <v>658840.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>190.15</v>
+        <v>252.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>1863.0</v>
+        <v>155995.2</v>
       </c>
       <c r="J31" s="1">
-        <v>0.39598732840549</v>
+        <v>33.157338965153</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>472332.6</v>
+        <v>626464.8</v>
       </c>
       <c r="N31" s="1">
-        <v>472332.6</v>
+        <v>626464.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.48</v>
+        <v>29.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-33866.0</v>
+        <v>-36879.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.801169590643</v>
+        <v>-15.029239766082</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>211519.0</v>
+        <v>208505.5</v>
       </c>
       <c r="N32" s="1">
-        <v>211519.0</v>
+        <v>208505.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
         <v>37399.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.24</v>
+        <v>79.34</v>
       </c>
       <c r="E33" s="1">
         <v>79.7427369716</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>2982298.62</v>
       </c>
       <c r="I33" s="1">
-        <v>-18801.86</v>
+        <v>-15061.96</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.63044860343328</v>
+        <v>-0.50504533311959</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2963496.76</v>
+        <v>2967236.66</v>
       </c>
       <c r="N33" s="1">
-        <v>2963496.76</v>
+        <v>2967236.66</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
         <v>41369.0</v>
       </c>
       <c r="D34" s="1">
-        <v>83.3</v>
+        <v>89.01</v>
       </c>
       <c r="E34" s="1">
         <v>75.7418704827</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>3133365.44</v>
       </c>
       <c r="I34" s="1">
-        <v>312672.26</v>
+        <v>548889.25</v>
       </c>
       <c r="J34" s="1">
-        <v>9.9787996640443</v>
+        <v>17.517562522168</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3446037.7</v>
+        <v>3682254.69</v>
       </c>
       <c r="N34" s="1">
-        <v>3446037.7</v>
+        <v>3682254.69</v>
       </c>
       <c r="O34" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>6120.0</v>
+        <v>861841.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.08</v>
+        <v>11.196</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2053316993</v>
+        <v>11.2854271728</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>68576.63</v>
+        <v>9726243.84</v>
       </c>
       <c r="I35" s="1">
-        <v>-767.03</v>
+        <v>-77072.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.1185005737377</v>
+        <v>-0.79241278820334</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>67809.6</v>
+        <v>9649171.84</v>
       </c>
       <c r="N35" s="1">
-        <v>67809.6</v>
+        <v>9649171.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.01</v>
+        <v>1.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.628</v>
+        <v>10.66</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-413683.22</v>
+        <v>-328478.39</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.4407855580399</v>
+        <v>-1.1440321907188</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28298654.83</v>
+        <v>28383859.66</v>
       </c>
       <c r="N36" s="1">
-        <v>28298654.83</v>
+        <v>28383859.66</v>
       </c>
       <c r="O36" s="1">
-        <v>4.77</v>
+        <v>4.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
         <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.34</v>
+        <v>51.78</v>
       </c>
       <c r="E37" s="1">
         <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-20716.11</v>
+        <v>-7152.75</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.1861842226109</v>
+        <v>-1.445383771291</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>474152.46</v>
+        <v>487715.82</v>
       </c>
       <c r="N37" s="1">
-        <v>474152.46</v>
+        <v>487715.82</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
         <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.35</v>
+        <v>11.964</v>
       </c>
       <c r="E38" s="1">
         <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-31134.39</v>
+        <v>-416.58</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.1980442749487</v>
+        <v>-0.069550143235764</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>567829.15</v>
+        <v>598546.96</v>
       </c>
       <c r="N38" s="1">
-        <v>567829.15</v>
+        <v>598546.96</v>
       </c>
       <c r="O38" s="1">
         <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
         <v>57029.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.42</v>
+        <v>26.0</v>
       </c>
       <c r="E39" s="1">
         <v>28.7144252924</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1637554.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-130848.78</v>
+        <v>-154800.96</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.990497002922</v>
+        <v>-9.4531764601049</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1506706.18</v>
+        <v>1482754.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1506706.18</v>
+        <v>1482754.0</v>
       </c>
       <c r="O39" s="1">
         <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
         <v>195473.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.38</v>
+        <v>10.37</v>
       </c>
       <c r="E40" s="1">
         <v>10.549724054</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2062186.21</v>
       </c>
       <c r="I40" s="1">
-        <v>-33176.47</v>
+        <v>-35131.2</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.6088008851538</v>
+        <v>-1.7035900943203</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2029009.74</v>
+        <v>2027055.01</v>
       </c>
       <c r="N40" s="1">
-        <v>2029009.74</v>
+        <v>2027055.01</v>
       </c>
       <c r="O40" s="1">
         <v>0.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.195</v>
+        <v>16.565</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>3255.6</v>
+        <v>11286.08</v>
       </c>
       <c r="J41" s="1">
-        <v>0.93487067622312</v>
+        <v>3.2408850109068</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>351496.28</v>
+        <v>359526.76</v>
       </c>
       <c r="N41" s="1">
-        <v>351496.28</v>
+        <v>359526.76</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.9</v>
+        <v>85.4</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-22536.8</v>
+        <v>-18695.3</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.4929881337648</v>
+        <v>-7.8748651564186</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>214867.9</v>
+        <v>218709.4</v>
       </c>
       <c r="N42" s="1">
-        <v>214867.9</v>
+        <v>218709.4</v>
       </c>
       <c r="O42" s="1">
         <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
         <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.48</v>
+        <v>33.94</v>
       </c>
       <c r="E43" s="1">
         <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-53123.99</v>
+        <v>-9618.89</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.711024434474</v>
+        <v>-1.5772607784641</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>556723.8</v>
+        <v>600228.9</v>
       </c>
       <c r="N43" s="1">
-        <v>556723.8</v>
+        <v>600228.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
         <v>20333.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.52</v>
+        <v>77.54</v>
       </c>
       <c r="E44" s="1">
         <v>55.8116942901</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1134819.18</v>
       </c>
       <c r="I44" s="1">
-        <v>299063.98</v>
+        <v>441801.64</v>
       </c>
       <c r="J44" s="1">
-        <v>26.353447780112</v>
+        <v>38.931456903998</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1433883.16</v>
+        <v>1576620.82</v>
       </c>
       <c r="N44" s="1">
-        <v>1433883.16</v>
+        <v>1576620.82</v>
       </c>
       <c r="O44" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.75</v>
+        <v>56.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-31945.2</v>
+        <v>-20916.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.515687851971</v>
+        <v>-8.8495575221239</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>204411.25</v>
+        <v>215439.95</v>
       </c>
       <c r="N45" s="1">
-        <v>204411.25</v>
+        <v>215439.95</v>
       </c>
       <c r="O45" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
         <v>77202.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.365</v>
+        <v>17.095</v>
       </c>
       <c r="E46" s="1">
         <v>18.66211251</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1440752.41</v>
       </c>
       <c r="I46" s="1">
-        <v>-177341.68</v>
+        <v>-120984.22</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.308962925837</v>
+        <v>-8.3972942998582</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1263410.73</v>
+        <v>1319768.19</v>
       </c>
       <c r="N46" s="1">
-        <v>1263410.73</v>
+        <v>1319768.19</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
         <v>23691.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.24</v>
+        <v>67.56</v>
       </c>
       <c r="E47" s="1">
         <v>59.856105272</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1418050.99</v>
       </c>
       <c r="I47" s="1">
-        <v>222313.85</v>
+        <v>182512.97</v>
       </c>
       <c r="J47" s="1">
-        <v>15.677422854872</v>
+        <v>12.870691624425</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1640364.84</v>
+        <v>1600563.96</v>
       </c>
       <c r="N47" s="1">
-        <v>1640364.84</v>
+        <v>1600563.96</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
         <v>46045.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.62</v>
+        <v>19.595</v>
       </c>
       <c r="E48" s="1">
         <v>28.233012705</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1299989.07</v>
       </c>
       <c r="I48" s="1">
-        <v>-488676.17</v>
+        <v>-397737.29</v>
       </c>
       <c r="J48" s="1">
-        <v>-37.590790667186</v>
+        <v>-30.595433390836</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>811312.9</v>
+        <v>902251.78</v>
       </c>
       <c r="N48" s="1">
-        <v>811312.9</v>
+        <v>902251.78</v>
       </c>
       <c r="O48" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
         <v>60352.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.675</v>
+        <v>27.06</v>
       </c>
       <c r="E49" s="1">
         <v>30.0720141835</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1814906.2</v>
       </c>
       <c r="I49" s="1">
-        <v>-265368.6</v>
+        <v>-181781.08</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.621615155648</v>
+        <v>-10.016004132886</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1549537.6</v>
+        <v>1633125.12</v>
       </c>
       <c r="N49" s="1">
-        <v>1549537.6</v>
+        <v>1633125.12</v>
       </c>
       <c r="O49" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
         <v>9386.0</v>
       </c>
       <c r="D50" s="1">
-        <v>255.6</v>
+        <v>266.7</v>
       </c>
       <c r="E50" s="1">
         <v>222.804304283</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2091241.2</v>
       </c>
       <c r="I50" s="1">
-        <v>307820.4</v>
+        <v>412005.0</v>
       </c>
       <c r="J50" s="1">
-        <v>14.719507247658</v>
+        <v>19.701457679774</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2399061.6</v>
+        <v>2503246.2</v>
       </c>
       <c r="N50" s="1">
-        <v>2399061.6</v>
+        <v>2503246.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
         <v>32019.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.12</v>
+        <v>47.79</v>
       </c>
       <c r="E51" s="1">
         <v>49.8697523346</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>1596779.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-120063.32</v>
+        <v>-66591.59</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.5190915515203</v>
+        <v>-4.1703682837631</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1476716.28</v>
+        <v>1530188.01</v>
       </c>
       <c r="N51" s="1">
-        <v>1476716.28</v>
+        <v>1530188.01</v>
       </c>
       <c r="O51" s="1">
         <v>0.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
         <v>36987.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.77</v>
+        <v>27.61</v>
       </c>
       <c r="E52" s="1">
-        <v>31.692215373</v>
+        <v>30.692215373</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1172199.97</v>
+        <v>1135212.97</v>
       </c>
       <c r="I52" s="1">
-        <v>-34109.98</v>
+        <v>-114001.9</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.909911352412</v>
+        <v>-10.04233593279</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1138089.99</v>
+        <v>1021211.07</v>
       </c>
       <c r="N52" s="1">
-        <v>1138089.99</v>
+        <v>1021211.07</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
         <v>187540.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.705</v>
+        <v>18.64</v>
       </c>
       <c r="E53" s="1">
         <v>19.1277582916</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>3587219.79</v>
       </c>
       <c r="I53" s="1">
-        <v>108255.91</v>
+        <v>-91474.19</v>
       </c>
       <c r="J53" s="1">
-        <v>3.0178220554476</v>
+        <v>-2.5500023794193</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3695475.7</v>
+        <v>3495745.6</v>
       </c>
       <c r="N53" s="1">
-        <v>3695475.7</v>
+        <v>3495745.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
         <v>377260.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.71</v>
+        <v>4.535</v>
       </c>
       <c r="E54" s="1">
         <v>4.5163874251</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1703852.32</v>
       </c>
       <c r="I54" s="1">
-        <v>73042.28</v>
+        <v>7021.78</v>
       </c>
       <c r="J54" s="1">
-        <v>4.2868903098362</v>
+        <v>0.41211200745379</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1776894.6</v>
+        <v>1710874.1</v>
       </c>
       <c r="N54" s="1">
-        <v>1776894.6</v>
+        <v>1710874.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
         <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.7</v>
+        <v>135.25</v>
       </c>
       <c r="E55" s="1">
         <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-50549.45</v>
+        <v>-52858.4</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.7685699007728</v>
+        <v>-7.0777382393479</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>696276.7</v>
+        <v>693967.75</v>
       </c>
       <c r="N55" s="1">
-        <v>696276.7</v>
+        <v>693967.75</v>
       </c>
       <c r="O55" s="1">
         <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
         <v>39208.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.48</v>
+        <v>41.56</v>
       </c>
       <c r="E56" s="1">
         <v>43.3745602938</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1700629.76</v>
       </c>
       <c r="I56" s="1">
-        <v>-74281.92</v>
+        <v>-71145.28</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.3679066277189</v>
+        <v>-4.183466717647</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1626347.84</v>
+        <v>1629484.48</v>
       </c>
       <c r="N56" s="1">
-        <v>1626347.84</v>
+        <v>1629484.48</v>
       </c>
       <c r="O56" s="1">
         <v>0.27</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
         <v>505569.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.753</v>
+        <v>9.821</v>
       </c>
       <c r="E57" s="1">
         <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3611111.04</v>
       </c>
       <c r="I57" s="1">
-        <v>1319703.42</v>
+        <v>1354082.11</v>
       </c>
       <c r="J57" s="1">
-        <v>36.545633888899</v>
+        <v>37.497659169185</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4930814.46</v>
+        <v>4965193.15</v>
       </c>
       <c r="N57" s="1">
-        <v>4930814.46</v>
+        <v>4965193.15</v>
       </c>
       <c r="O57" s="1">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
         <v>125229.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.97</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
         <v>15.5633328542</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>1948980.61</v>
       </c>
       <c r="I58" s="1">
-        <v>1678903.52</v>
+        <v>1592495.51</v>
       </c>
       <c r="J58" s="1">
-        <v>86.142648694694</v>
+        <v>81.709151021261</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3627884.13</v>
+        <v>3541476.12</v>
       </c>
       <c r="N58" s="1">
-        <v>3627884.13</v>
+        <v>3541476.12</v>
       </c>
       <c r="O58" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
         <v>10572.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.1</v>
+        <v>99.75</v>
       </c>
       <c r="E59" s="1">
         <v>104.0693813848</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1100221.5</v>
       </c>
       <c r="I59" s="1">
-        <v>-105396.3</v>
+        <v>-45664.5</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.5795528445863</v>
+        <v>-4.1504824255843</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>994825.2</v>
+        <v>1054557.0</v>
       </c>
       <c r="N59" s="1">
-        <v>994825.2</v>
+        <v>1054557.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
         <v>9916.0</v>
       </c>
       <c r="D60" s="1">
-        <v>191.25</v>
+        <v>185.7</v>
       </c>
       <c r="E60" s="1">
         <v>192.6399162969</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1910217.41</v>
       </c>
       <c r="I60" s="1">
-        <v>-13782.41</v>
+        <v>-68816.21</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.72151001911348</v>
+        <v>-3.6025328656176</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1896435.0</v>
+        <v>1841401.2</v>
       </c>
       <c r="N60" s="1">
-        <v>1896435.0</v>
+        <v>1841401.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>66.9</v>
+        <v>61.8</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-4803.12</v>
+        <v>-24244.32</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.8485915492958</v>
+        <v>-9.330985915493</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>255022.8</v>
+        <v>235581.6</v>
       </c>
       <c r="N61" s="1">
-        <v>255022.8</v>
+        <v>235581.6</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.04</v>
+        <v>24.72</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>3510.44</v>
+        <v>-8683.72</v>
       </c>
       <c r="J62" s="1">
-        <v>1.4809041309431</v>
+        <v>-3.6632891660171</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>240557.52</v>
+        <v>228363.36</v>
       </c>
       <c r="N62" s="1">
-        <v>240557.52</v>
+        <v>228363.36</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>295.5</v>
+        <v>299.55</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-37865.8</v>
+        <v>-31944.7</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.0584940883634</v>
+        <v>-6.798382078407</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>432021.0</v>
+        <v>437942.1</v>
       </c>
       <c r="N63" s="1">
-        <v>432021.0</v>
+        <v>437942.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
         <v>17240.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.28</v>
+        <v>58.66</v>
       </c>
       <c r="E64" s="1">
         <v>62.82687471</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1083135.32</v>
       </c>
       <c r="I64" s="1">
-        <v>-95628.12</v>
+        <v>-71836.92</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.8288248231071</v>
+        <v>-6.6323125719878</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>987507.2</v>
+        <v>1011298.4</v>
       </c>
       <c r="N64" s="1">
-        <v>987507.2</v>
+        <v>1011298.4</v>
       </c>
       <c r="O64" s="1">
         <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>76.55</v>
+        <v>70.8</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-18237.4</v>
+        <v>-33888.9</v>
       </c>
       <c r="J65" s="1">
-        <v>-8.048048048048</v>
+        <v>-14.954954954955</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>208369.1</v>
+        <v>192717.6</v>
       </c>
       <c r="N65" s="1">
-        <v>208369.1</v>
+        <v>192717.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.67</v>
+        <v>38.84</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-5718.96</v>
+        <v>-4472.52</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.9771863117871</v>
+        <v>-1.5462610899873</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>283528.44</v>
+        <v>284774.88</v>
       </c>
       <c r="N66" s="1">
-        <v>283528.44</v>
+        <v>284774.88</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.46</v>
+        <v>37.94</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-1892.7</v>
+        <v>7444.62</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.81610446137106</v>
+        <v>3.2100108813928</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>230026.14</v>
+        <v>239363.46</v>
       </c>
       <c r="N67" s="1">
-        <v>230026.14</v>
+        <v>239363.46</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
         <v>13116.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.6</v>
+        <v>197.8</v>
       </c>
       <c r="E68" s="1">
         <v>148.9054620311</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1953044.04</v>
       </c>
       <c r="I68" s="1">
-        <v>717373.56</v>
+        <v>641300.76</v>
       </c>
       <c r="J68" s="1">
-        <v>36.731048829805</v>
+        <v>32.835960012453</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2670417.6</v>
+        <v>2594344.8</v>
       </c>
       <c r="N68" s="1">
-        <v>2670417.6</v>
+        <v>2594344.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.15</v>
+        <v>60.95</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-18465.0</v>
+        <v>-24373.8</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.690440060698</v>
+        <v>-7.5113808801214</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>306026.6</v>
+        <v>300117.8</v>
       </c>
       <c r="N69" s="1">
-        <v>306026.6</v>
+        <v>300117.8</v>
       </c>
       <c r="O69" s="1">
         <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
         <v>72868.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.81</v>
+        <v>37.89</v>
       </c>
       <c r="E70" s="1">
         <v>35.2662961794</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>2569784.47</v>
       </c>
       <c r="I70" s="1">
-        <v>39618.61</v>
+        <v>191184.05</v>
       </c>
       <c r="J70" s="1">
-        <v>1.5417094492753</v>
+        <v>7.4396920143268</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2609403.08</v>
+        <v>2760968.52</v>
       </c>
       <c r="N70" s="1">
-        <v>2609403.08</v>
+        <v>2760968.52</v>
       </c>
       <c r="O70" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.204</v>
+        <v>8.95</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-30189.85</v>
+        <v>-35567.28</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.414865371004</v>
+        <v>-15.804327375353</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>194857.88</v>
+        <v>189480.45</v>
       </c>
       <c r="N71" s="1">
-        <v>194857.88</v>
+        <v>189480.45</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
         <v>3454.0</v>
       </c>
       <c r="D72" s="1">
-        <v>269.8</v>
+        <v>272.0</v>
       </c>
       <c r="E72" s="1">
         <v>258.2313839027</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>891931.2</v>
       </c>
       <c r="I72" s="1">
-        <v>39958.0</v>
+        <v>47556.8</v>
       </c>
       <c r="J72" s="1">
-        <v>4.4799419506796</v>
+        <v>5.3318910696251</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>931889.2</v>
+        <v>939488.0</v>
       </c>
       <c r="N72" s="1">
-        <v>931889.2</v>
+        <v>939488.0</v>
       </c>
       <c r="O72" s="1">
         <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
         <v>21124.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.64</v>
+        <v>66.86</v>
       </c>
       <c r="E73" s="1">
         <v>78.0324323045</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>1648357.1</v>
       </c>
       <c r="I73" s="1">
-        <v>-219529.74</v>
+        <v>-236006.46</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.318093512625</v>
+        <v>-14.317677886667</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1428827.36</v>
+        <v>1412350.64</v>
       </c>
       <c r="N73" s="1">
-        <v>1428827.36</v>
+        <v>1412350.64</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.78</v>
+        <v>64.68</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-28277.87</v>
+        <v>-28923.57</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.3323455876809</v>
+        <v>-6.476939064699</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>418284.46</v>
+        <v>417638.76</v>
       </c>
       <c r="N74" s="1">
-        <v>418284.46</v>
+        <v>417638.76</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
         <v>1272.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1667.5</v>
+        <v>1648.0</v>
       </c>
       <c r="E75" s="1">
         <v>2347.3844339623</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>2985873.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-864813.0</v>
+        <v>-889617.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-28.963489070031</v>
+        <v>-29.794200892</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2121060.0</v>
+        <v>2096256.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2121060.0</v>
+        <v>2096256.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.92</v>
+        <v>49.48</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-32176.76</v>
+        <v>3491.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.992613869512</v>
+        <v>1.5182601559294</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>197778.56</v>
+        <v>233446.64</v>
       </c>
       <c r="N76" s="1">
-        <v>197778.56</v>
+        <v>233446.64</v>
       </c>
       <c r="O76" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.42</v>
+        <v>26.78</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-23364.32</v>
+        <v>-35264.16</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.176991150442</v>
+        <v>-15.360303413401</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>206215.52</v>
+        <v>194315.68</v>
       </c>
       <c r="N77" s="1">
-        <v>206215.52</v>
+        <v>194315.68</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
         <v>100765.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.36</v>
+        <v>19.925</v>
       </c>
       <c r="E78" s="1">
         <v>15.0480037712</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1516312.1</v>
       </c>
       <c r="I78" s="1">
-        <v>535263.3</v>
+        <v>491430.53</v>
       </c>
       <c r="J78" s="1">
-        <v>35.300338235117</v>
+        <v>32.409589688033</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2051575.4</v>
+        <v>2007742.63</v>
       </c>
       <c r="N78" s="1">
-        <v>2051575.4</v>
+        <v>2007742.63</v>
       </c>
       <c r="O78" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
         <v>44504.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.8</v>
+        <v>52.56</v>
       </c>
       <c r="E79" s="1">
         <v>48.4406579184</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>2155803.04</v>
       </c>
       <c r="I79" s="1">
-        <v>105000.16</v>
+        <v>183327.2</v>
       </c>
       <c r="J79" s="1">
-        <v>4.8705822402032</v>
+        <v>8.5038937508874</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2260803.2</v>
+        <v>2339130.24</v>
       </c>
       <c r="N79" s="1">
-        <v>2260803.2</v>
+        <v>2339130.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
         <v>45609.0</v>
       </c>
       <c r="D80" s="1">
-        <v>38.96</v>
+        <v>54.15</v>
       </c>
       <c r="E80" s="1">
         <v>30.949238966</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>1411563.84</v>
       </c>
       <c r="I80" s="1">
-        <v>365362.8</v>
+        <v>1058163.51</v>
       </c>
       <c r="J80" s="1">
-        <v>25.883547711168</v>
+        <v>74.963914490754</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1776926.64</v>
+        <v>2469727.35</v>
       </c>
       <c r="N80" s="1">
-        <v>1776926.64</v>
+        <v>2469727.35</v>
       </c>
       <c r="O80" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
         <v>105933.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.945</v>
+        <v>23.845</v>
       </c>
       <c r="E81" s="1">
         <v>14.3200823162</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>1516969.28</v>
       </c>
       <c r="I81" s="1">
-        <v>913663.41</v>
+        <v>1009003.11</v>
       </c>
       <c r="J81" s="1">
-        <v>60.229526203721</v>
+        <v>66.514406277232</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2430632.69</v>
+        <v>2525972.39</v>
       </c>
       <c r="N81" s="1">
-        <v>2430632.69</v>
+        <v>2525972.39</v>
       </c>
       <c r="O81" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>34.54</v>
+        <v>36.14</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-26356.78</v>
+        <v>-17108.78</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.662396274515</v>
+        <v>-7.5703243011287</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>199641.2</v>
+        <v>208889.2</v>
       </c>
       <c r="N82" s="1">
-        <v>199641.2</v>
+        <v>208889.2</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
         <v>825527.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.321</v>
+        <v>5.659</v>
       </c>
       <c r="E83" s="1">
         <v>3.1212954028</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>2576713.63</v>
       </c>
       <c r="I83" s="1">
-        <v>1815915.54</v>
+        <v>2094943.66</v>
       </c>
       <c r="J83" s="1">
-        <v>70.474092225763</v>
+        <v>81.302929266532</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4392629.17</v>
+        <v>4671657.29</v>
       </c>
       <c r="N83" s="1">
-        <v>4392629.17</v>
+        <v>4671657.29</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
         <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.135</v>
+        <v>13.975</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-632.49</v>
+        <v>-224638.41</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.076082514011944</v>
+        <v>-27.021858015851</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>830688.62</v>
+        <v>606682.7</v>
       </c>
       <c r="N84" s="1">
-        <v>830688.62</v>
+        <v>606682.7</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.42</v>
+        <v>15.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>22252.23</v>
+        <v>12137.58</v>
       </c>
       <c r="J85" s="1">
-        <v>9.5396931287525</v>
+        <v>5.2034689793195</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>255511.62</v>
+        <v>245396.97</v>
       </c>
       <c r="N85" s="1">
-        <v>255511.62</v>
+        <v>245396.97</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
         <v>9799.0</v>
       </c>
       <c r="D86" s="1">
-        <v>108.7</v>
+        <v>112.7</v>
       </c>
       <c r="E86" s="1">
         <v>114.3564241249</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>1120578.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-55427.3</v>
+        <v>-16231.3</v>
       </c>
       <c r="J86" s="1">
-        <v>-4.946310771953</v>
+        <v>-1.4484749217949</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1065151.3</v>
+        <v>1104347.3</v>
       </c>
       <c r="N86" s="1">
-        <v>1065151.3</v>
+        <v>1104347.3</v>
       </c>
       <c r="O86" s="1">
         <v>0.18</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
         <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>265.25</v>
+        <v>240.05</v>
       </c>
       <c r="E87" s="1">
         <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-47693.2</v>
+        <v>-109685.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-6.8112884139317</v>
+        <v>-15.664655169705</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>652515.0</v>
+        <v>590523.0</v>
       </c>
       <c r="N87" s="1">
-        <v>652515.0</v>
+        <v>590523.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.72</v>
+        <v>34.82</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-14058.1</v>
+        <v>-5919.2</v>
       </c>
       <c r="J88" s="1">
-        <v>-5.3340819764177</v>
+        <v>-2.2459292532285</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>249494.28</v>
+        <v>257633.18</v>
       </c>
       <c r="N88" s="1">
-        <v>249494.28</v>
+        <v>257633.18</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
         <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.0</v>
+        <v>58.14</v>
       </c>
       <c r="E89" s="1">
         <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-121014.74</v>
+        <v>-76944.84</v>
       </c>
       <c r="J89" s="1">
-        <v>-13.552397164001</v>
+        <v>-8.6170249293642</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>771925.0</v>
+        <v>815994.9</v>
       </c>
       <c r="N89" s="1">
-        <v>771925.0</v>
+        <v>815994.9</v>
       </c>
       <c r="O89" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
         <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>29.08</v>
+        <v>30.62</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-29985.76</v>
+        <v>-19378.24</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.020937188435</v>
+        <v>-8.4147557328016</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>200303.04</v>
+        <v>210910.56</v>
       </c>
       <c r="N90" s="1">
-        <v>200303.04</v>
+        <v>210910.56</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
         <v>646324.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.848</v>
+        <v>4.661</v>
       </c>
       <c r="E91" s="1">
         <v>3.729250345</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>2410304.0</v>
       </c>
       <c r="I91" s="1">
-        <v>723074.75</v>
+        <v>602212.16</v>
       </c>
       <c r="J91" s="1">
-        <v>29.999317513475</v>
+        <v>24.984904808688</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>3133378.75</v>
+        <v>3012516.16</v>
       </c>
       <c r="N91" s="1">
-        <v>3133378.75</v>
+        <v>3012516.16</v>
       </c>
       <c r="O91" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
         <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.58</v>
+        <v>23.29</v>
       </c>
       <c r="E92" s="1">
         <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-90750.7</v>
+        <v>-98632.61</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.403880576386</v>
+        <v>-13.48118654046</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>640880.82</v>
+        <v>632998.91</v>
       </c>
       <c r="N92" s="1">
-        <v>640880.82</v>
+        <v>632998.91</v>
       </c>
       <c r="O92" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
         <v>14367.0</v>
       </c>
       <c r="D93" s="1">
-        <v>180.52</v>
+        <v>188.36</v>
       </c>
       <c r="E93" s="1">
         <v>112.5296039535</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>1616712.82</v>
       </c>
       <c r="I93" s="1">
-        <v>976818.02</v>
+        <v>1089455.3</v>
       </c>
       <c r="J93" s="1">
-        <v>60.420008298072</v>
+        <v>67.3870638324</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2593530.84</v>
+        <v>2706168.12</v>
       </c>
       <c r="N93" s="1">
-        <v>2593530.84</v>
+        <v>2706168.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
         <v>12904.0</v>
       </c>
       <c r="D94" s="1">
-        <v>135.95</v>
+        <v>152.5</v>
       </c>
       <c r="E94" s="1">
         <v>97.7527735586</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>1261401.79</v>
       </c>
       <c r="I94" s="1">
-        <v>492897.01</v>
+        <v>706458.21</v>
       </c>
       <c r="J94" s="1">
-        <v>39.075337763711</v>
+        <v>56.005803670217</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1754298.8</v>
+        <v>1967860.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1754298.8</v>
+        <v>1967860.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
         <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>62.26</v>
+        <v>52.7</v>
       </c>
       <c r="E95" s="1">
         <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>77374.22</v>
+        <v>-59438.94</v>
       </c>
       <c r="J95" s="1">
-        <v>9.5097709441497</v>
+        <v>-7.3054139293818</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>891002.86</v>
+        <v>754189.7</v>
       </c>
       <c r="N95" s="1">
-        <v>891002.86</v>
+        <v>754189.7</v>
       </c>
       <c r="O95" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
         <v>8392.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.2</v>
+        <v>377.45</v>
       </c>
       <c r="E96" s="1">
         <v>329.2022009056</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>2762664.87</v>
       </c>
       <c r="I96" s="1">
-        <v>243349.53</v>
+        <v>404895.53</v>
       </c>
       <c r="J96" s="1">
-        <v>8.8085070557255</v>
+        <v>14.655977074773</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>3006014.4</v>
+        <v>3167560.4</v>
       </c>
       <c r="N96" s="1">
-        <v>3006014.4</v>
+        <v>3167560.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
         <v>47727.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.5</v>
+        <v>26.1</v>
       </c>
       <c r="E97" s="1">
         <v>20.7216133426</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>988980.44</v>
       </c>
       <c r="I97" s="1">
-        <v>228058.06</v>
+        <v>256694.26</v>
       </c>
       <c r="J97" s="1">
-        <v>23.059916129383</v>
+        <v>25.955443567721</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1217038.5</v>
+        <v>1245674.7</v>
       </c>
       <c r="N97" s="1">
-        <v>1217038.5</v>
+        <v>1245674.7</v>
       </c>
       <c r="O97" s="1">
         <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
         <v>8786.0</v>
       </c>
       <c r="D98" s="1">
-        <v>471.05</v>
+        <v>471.65</v>
       </c>
       <c r="E98" s="1">
         <v>463.2448008195</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>4070068.82</v>
       </c>
       <c r="I98" s="1">
-        <v>68576.48</v>
+        <v>73848.08</v>
       </c>
       <c r="J98" s="1">
-        <v>1.684897308444</v>
+        <v>1.8144184598825</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>4138645.3</v>
+        <v>4143916.9</v>
       </c>
       <c r="N98" s="1">
-        <v>4138645.3</v>
+        <v>4143916.9</v>
       </c>
       <c r="O98" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
         <v>25042.0</v>
       </c>
       <c r="D99" s="1">
-        <v>52.71</v>
+        <v>49.775</v>
       </c>
       <c r="E99" s="1">
         <v>58.7154548359</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>1470352.42</v>
       </c>
       <c r="I99" s="1">
-        <v>-150388.6</v>
+        <v>-223886.87</v>
       </c>
       <c r="J99" s="1">
-        <v>-10.228064915213</v>
+        <v>-15.226748836174</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1319963.82</v>
+        <v>1246465.55</v>
       </c>
       <c r="N99" s="1">
-        <v>1319963.82</v>
+        <v>1246465.55</v>
       </c>
       <c r="O99" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
         <v>11837.0</v>
       </c>
       <c r="D100" s="1">
-        <v>109.8</v>
+        <v>111.9</v>
       </c>
       <c r="E100" s="1">
         <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>1695537.58</v>
       </c>
       <c r="I100" s="1">
-        <v>-395834.98</v>
+        <v>-370977.28</v>
       </c>
       <c r="J100" s="1">
-        <v>-23.345691930933</v>
+        <v>-21.879625929612</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1299702.6</v>
+        <v>1324560.3</v>
       </c>
       <c r="N100" s="1">
-        <v>1299702.6</v>
+        <v>1324560.3</v>
       </c>
       <c r="O100" s="1">
         <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.09</v>
+        <v>15.13</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>69596.67</v>
+        <v>70436.87</v>
       </c>
       <c r="J101" s="1">
-        <v>28.134783217187</v>
+        <v>28.474438043475</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>316965.45</v>
+        <v>317805.65</v>
       </c>
       <c r="N101" s="1">
-        <v>316965.45</v>
+        <v>317805.65</v>
       </c>
       <c r="O101" s="1">
         <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
         <v>23294.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.16</v>
+        <v>54.1</v>
       </c>
       <c r="E102" s="1">
         <v>52.1691899202</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>1215229.11</v>
       </c>
       <c r="I102" s="1">
-        <v>23079.93</v>
+        <v>44976.29</v>
       </c>
       <c r="J102" s="1">
-        <v>1.8992245832557</v>
+        <v>3.7010543633208</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1238309.04</v>
+        <v>1260205.4</v>
       </c>
       <c r="N102" s="1">
-        <v>1238309.04</v>
+        <v>1260205.4</v>
       </c>
       <c r="O102" s="1">
         <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
         <v>2245.0</v>
       </c>
       <c r="D103" s="1">
-        <v>545.0</v>
+        <v>551.8</v>
       </c>
       <c r="E103" s="1">
         <v>292.6990512249</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>657109.37</v>
       </c>
       <c r="I103" s="1">
-        <v>566415.63</v>
+        <v>581681.63</v>
       </c>
       <c r="J103" s="1">
-        <v>86.198075367575</v>
+        <v>88.521280711611</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1223525.0</v>
+        <v>1238791.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1223525.0</v>
+        <v>1238791.0</v>
       </c>
       <c r="O103" s="1">
         <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
         <v>238670.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.302</v>
+        <v>3.814</v>
       </c>
       <c r="E104" s="1">
         <v>3.4651720367</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>827032.61</v>
       </c>
       <c r="I104" s="1">
-        <v>-38944.27</v>
+        <v>83254.77</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.7089158914786</v>
+        <v>10.066685278589</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>788088.34</v>
+        <v>910287.38</v>
       </c>
       <c r="N104" s="1">
-        <v>788088.34</v>
+        <v>910287.38</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
         <v>15661.0</v>
       </c>
       <c r="D105" s="1">
-        <v>69.6</v>
+        <v>72.98</v>
       </c>
       <c r="E105" s="1">
         <v>69.2035974714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>1083797.54</v>
       </c>
       <c r="I105" s="1">
-        <v>6208.06</v>
+        <v>59142.24</v>
       </c>
       <c r="J105" s="1">
-        <v>0.57280624571264</v>
+        <v>5.4569453995993</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1090005.6</v>
+        <v>1142939.78</v>
       </c>
       <c r="N105" s="1">
-        <v>1090005.6</v>
+        <v>1142939.78</v>
       </c>
       <c r="O105" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
         <v>265128.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.35</v>
+        <v>8.946</v>
       </c>
       <c r="E106" s="1">
         <v>5.1370650403</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>1361979.78</v>
       </c>
       <c r="I106" s="1">
-        <v>586711.02</v>
+        <v>1009855.31</v>
       </c>
       <c r="J106" s="1">
-        <v>43.077806926032</v>
+        <v>74.14613086253</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1948690.8</v>
+        <v>2371835.09</v>
       </c>
       <c r="N106" s="1">
-        <v>1948690.8</v>
+        <v>2371835.09</v>
       </c>
       <c r="O106" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
         <v>113984.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.145</v>
+        <v>15.68</v>
       </c>
       <c r="E107" s="1">
         <v>16.3735864683</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>1866326.88</v>
       </c>
       <c r="I107" s="1">
-        <v>-140039.2</v>
+        <v>-79057.76</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.5034658451686</v>
+        <v>-4.2360082173815</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1726287.68</v>
+        <v>1787269.12</v>
       </c>
       <c r="N107" s="1">
-        <v>1726287.68</v>
+        <v>1787269.12</v>
       </c>
       <c r="O107" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>133.02</v>
+        <v>139.64</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>965141.58</v>
+        <v>1158637.56</v>
       </c>
       <c r="J108" s="1">
-        <v>33.02</v>
+        <v>39.64</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3888041.58</v>
+        <v>4081537.56</v>
       </c>
       <c r="N108" s="1">
-        <v>3888041.58</v>
+        <v>4081537.56</v>
       </c>
       <c r="O108" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1893.32</v>
+        <v>1979.34</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>845402.41</v>
+        <v>972798.03</v>
       </c>
       <c r="J109" s="1">
-        <v>43.16350777728</v>
+        <v>49.667915346524</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2804006.92</v>
+        <v>2931402.54</v>
       </c>
       <c r="N109" s="1">
-        <v>2804006.92</v>
+        <v>2931402.54</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>6121.0</v>
+        <v>10710.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1072.14</v>
+        <v>1073.54</v>
       </c>
       <c r="E110" s="1">
-        <v>1071.8268273158</v>
+        <v>1072.6674164332</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>6560652.01</v>
+        <v>11488268.03</v>
       </c>
       <c r="I110" s="1">
-        <v>1916.93</v>
+        <v>9345.37</v>
       </c>
       <c r="J110" s="1">
-        <v>0.02921858981513</v>
+        <v>0.081347074908036</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>6562568.94</v>
+        <v>11497613.4</v>
       </c>
       <c r="N110" s="1">
-        <v>6562568.94</v>
+        <v>11497613.4</v>
       </c>
       <c r="O110" s="1">
-        <v>1.11</v>
+        <v>1.91</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>91512.0</v>
+        <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>131.65</v>
+        <v>133.74</v>
       </c>
       <c r="E111" s="1">
-        <v>115.8781323761</v>
+        <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>10604239.65</v>
+        <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>1443315.15</v>
+        <v>323871.38</v>
       </c>
       <c r="J111" s="1">
-        <v>13.610736815062</v>
+        <v>15.414355598012</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>12047554.8</v>
+        <v>2424973.68</v>
       </c>
       <c r="N111" s="1">
-        <v>12047554.8</v>
+        <v>2424973.68</v>
       </c>
       <c r="O111" s="1">
-        <v>2.03</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
         <v>96612.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.89</v>
+        <v>17.65</v>
       </c>
       <c r="E112" s="1">
         <v>18.1678300832</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>1755230.4</v>
       </c>
       <c r="I112" s="1">
-        <v>-26841.72</v>
+        <v>-50028.6</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.5292419730196</v>
+        <v>-2.8502582908774</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1728388.68</v>
+        <v>1705201.8</v>
       </c>
       <c r="N112" s="1">
-        <v>1728388.68</v>
+        <v>1705201.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
         <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>71.7</v>
+        <v>66.65</v>
       </c>
       <c r="E113" s="1">
         <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>36314.0</v>
+        <v>-10539.9</v>
       </c>
       <c r="J113" s="1">
-        <v>5.7740381664654</v>
+        <v>-1.6758766555799</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>665232.6</v>
+        <v>618378.7</v>
       </c>
       <c r="N113" s="1">
-        <v>665232.6</v>
+        <v>618378.7</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
         <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>20.87</v>
+        <v>22.29</v>
       </c>
       <c r="E114" s="1">
         <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-56615.31</v>
+        <v>-11134.13</v>
       </c>
       <c r="J114" s="1">
-        <v>-7.8083562511897</v>
+        <v>-1.5356138399147</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>668445.23</v>
+        <v>713926.41</v>
       </c>
       <c r="N114" s="1">
-        <v>668445.23</v>
+        <v>713926.41</v>
       </c>
       <c r="O114" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
         <v>19457.0</v>
       </c>
       <c r="D115" s="1">
-        <v>40.02</v>
+        <v>41.535</v>
       </c>
       <c r="E115" s="1">
         <v>40.8572544585</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>794959.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-16290.46</v>
+        <v>13186.9</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.0492186018006</v>
+        <v>1.6588138567042</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>778669.14</v>
+        <v>808146.5</v>
       </c>
       <c r="N115" s="1">
-        <v>778669.14</v>
+        <v>808146.5</v>
       </c>
       <c r="O115" s="1">
         <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>17.5</v>
+        <v>18.38</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>16420.56</v>
+        <v>29096.08</v>
       </c>
       <c r="J116" s="1">
-        <v>6.9682151589242</v>
+        <v>12.347188264059</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>252070.0</v>
+        <v>264745.52</v>
       </c>
       <c r="N116" s="1">
-        <v>252070.0</v>
+        <v>264745.52</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>22.05</v>
+        <v>25.0</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-17046.99</v>
+        <v>12361.56</v>
       </c>
       <c r="J117" s="1">
-        <v>-7.1969696969697</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>219816.45</v>
+        <v>249225.0</v>
       </c>
       <c r="N117" s="1">
-        <v>219816.45</v>
+        <v>249225.0</v>
       </c>
       <c r="O117" s="1">
         <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
         <v>27268.0</v>
       </c>
       <c r="D118" s="1">
-        <v>35.31</v>
+        <v>32.58</v>
       </c>
       <c r="E118" s="1">
         <v>41.6493644565</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1135694.87</v>
       </c>
       <c r="I118" s="1">
-        <v>-172861.79</v>
+        <v>-247303.43</v>
       </c>
       <c r="J118" s="1">
-        <v>-15.220795177141</v>
+        <v>-21.775517045349</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>962833.08</v>
+        <v>888391.44</v>
       </c>
       <c r="N118" s="1">
-        <v>962833.08</v>
+        <v>888391.44</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>22.42</v>
+        <v>24.67</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-46991.26</v>
+        <v>-27447.76</v>
       </c>
       <c r="J119" s="1">
-        <v>-19.439453826806</v>
+        <v>-11.354653251886</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>194740.12</v>
+        <v>214283.62</v>
       </c>
       <c r="N119" s="1">
-        <v>194740.12</v>
+        <v>214283.62</v>
       </c>
       <c r="O119" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>82.05</v>
+        <v>91.7</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-22732.2</v>
+        <v>2628.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-9.5369349503859</v>
+        <v>1.1025358324146</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>215627.4</v>
+        <v>240987.6</v>
       </c>
       <c r="N120" s="1">
-        <v>215627.4</v>
+        <v>240987.6</v>
       </c>
       <c r="O120" s="1">
         <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>34.38</v>
+        <v>35.3</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-18871.71</v>
+        <v>-11899.03</v>
       </c>
       <c r="J121" s="1">
-        <v>-6.753458096013</v>
+        <v>-4.2582045023054</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>260566.02</v>
+        <v>267538.7</v>
       </c>
       <c r="N121" s="1">
-        <v>260566.02</v>
+        <v>267538.7</v>
       </c>
       <c r="O121" s="1">
         <v>0.04</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
         <v>12198.0</v>
       </c>
       <c r="D122" s="1">
-        <v>287.3</v>
+        <v>270.0</v>
       </c>
       <c r="E122" s="1">
         <v>278.9295228726</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>3402382.32</v>
       </c>
       <c r="I122" s="1">
-        <v>102103.08</v>
+        <v>-108922.32</v>
       </c>
       <c r="J122" s="1">
-        <v>3.0009290666664</v>
+        <v>-3.201354514445</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3504485.4</v>
+        <v>3293460.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3504485.4</v>
+        <v>3293460.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
         <v>407045.0</v>
       </c>
       <c r="D123" s="1">
-        <v>4.025</v>
+        <v>4.337</v>
       </c>
       <c r="E123" s="1">
         <v>2.6309171959</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1070901.69</v>
       </c>
       <c r="I123" s="1">
-        <v>567454.44</v>
+        <v>694452.48</v>
       </c>
       <c r="J123" s="1">
-        <v>52.988471798938</v>
+        <v>64.847453924552</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1638356.13</v>
+        <v>1765354.17</v>
       </c>
       <c r="N123" s="1">
-        <v>1638356.13</v>
+        <v>1765354.17</v>
       </c>
       <c r="O123" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
         <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>9.254</v>
+        <v>9.036</v>
       </c>
       <c r="E124" s="1">
         <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-11003.58</v>
+        <v>-30042.4</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.3432228779656</v>
+        <v>-3.6673190896957</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>808188.84</v>
+        <v>789150.02</v>
       </c>
       <c r="N124" s="1">
-        <v>808188.84</v>
+        <v>789150.02</v>
       </c>
       <c r="O124" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
         <v>39883.0</v>
       </c>
       <c r="D125" s="1">
-        <v>82.58</v>
+        <v>80.08</v>
       </c>
       <c r="E125" s="1">
         <v>92.0736361357</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>3672172.83</v>
       </c>
       <c r="I125" s="1">
-        <v>-378634.69</v>
+        <v>-478342.19</v>
       </c>
       <c r="J125" s="1">
-        <v>-10.310916929256</v>
+        <v>-13.026134992671</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>3293538.14</v>
+        <v>3193830.64</v>
       </c>
       <c r="N125" s="1">
-        <v>3293538.14</v>
+        <v>3193830.64</v>
       </c>
       <c r="O125" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
         <v>35712.0</v>
       </c>
       <c r="D126" s="1">
-        <v>148.9</v>
+        <v>147.28</v>
       </c>
       <c r="E126" s="1">
         <v>144.1771001344</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>5148852.6</v>
       </c>
       <c r="I126" s="1">
-        <v>168664.2</v>
+        <v>110810.76</v>
       </c>
       <c r="J126" s="1">
-        <v>3.2757628369474</v>
+        <v>2.1521447322069</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5317516.8</v>
+        <v>5259663.36</v>
       </c>
       <c r="N126" s="1">
-        <v>5317516.8</v>
+        <v>5259663.36</v>
       </c>
       <c r="O126" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
         <v>80661.0</v>
       </c>
       <c r="D127" s="1">
-        <v>35.48</v>
+        <v>36.26</v>
       </c>
       <c r="E127" s="1">
         <v>32.6351208143</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>2632381.48</v>
       </c>
       <c r="I127" s="1">
-        <v>229470.8</v>
+        <v>292386.38</v>
       </c>
       <c r="J127" s="1">
-        <v>8.7172319720165</v>
+        <v>11.107295132619</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2861852.28</v>
+        <v>2924767.86</v>
       </c>
       <c r="N127" s="1">
-        <v>2861852.28</v>
+        <v>2924767.86</v>
       </c>
       <c r="O127" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
         <v>21134.0</v>
       </c>
       <c r="D128" s="1">
-        <v>236.15</v>
+        <v>276.0</v>
       </c>
       <c r="E128" s="1">
         <v>119.228758872</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>2519780.59</v>
       </c>
       <c r="I128" s="1">
-        <v>2471013.51</v>
+        <v>3313203.41</v>
       </c>
       <c r="J128" s="1">
-        <v>98.064629904939</v>
+        <v>131.4877741002</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>4990794.1</v>
+        <v>5832984.0</v>
       </c>
       <c r="N128" s="1">
-        <v>4990794.1</v>
+        <v>5832984.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.84</v>
+        <v>0.97</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
         <v>28894.0</v>
       </c>
       <c r="D129" s="1">
-        <v>149.7</v>
+        <v>187.62</v>
       </c>
       <c r="E129" s="1">
         <v>125.9556309268</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>3639362.0</v>
       </c>
       <c r="I129" s="1">
-        <v>686069.8</v>
+        <v>1781730.28</v>
       </c>
       <c r="J129" s="1">
-        <v>18.85137559825</v>
+        <v>48.957215028348</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4325431.8</v>
+        <v>5421092.28</v>
       </c>
       <c r="N129" s="1">
-        <v>4325431.8</v>
+        <v>5421092.28</v>
       </c>
       <c r="O129" s="1">
-        <v>0.73</v>
+        <v>0.9</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
         <v>25979.0</v>
       </c>
       <c r="D130" s="1">
-        <v>213.35</v>
+        <v>243.1</v>
       </c>
       <c r="E130" s="1">
         <v>137.7839720544</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>3579489.81</v>
       </c>
       <c r="I130" s="1">
-        <v>1963129.84</v>
+        <v>2736005.09</v>
       </c>
       <c r="J130" s="1">
-        <v>54.84384491096</v>
+        <v>76.435616113683</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>5542619.65</v>
+        <v>6315494.9</v>
       </c>
       <c r="N130" s="1">
-        <v>5542619.65</v>
+        <v>6315494.9</v>
       </c>
       <c r="O130" s="1">
-        <v>0.93</v>
+        <v>1.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
         <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>18.77</v>
+        <v>19.79</v>
       </c>
       <c r="E131" s="1">
         <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>-25084.26</v>
+        <v>4038.78</v>
       </c>
       <c r="J131" s="1">
-        <v>-4.4713053513042</v>
+        <v>0.71991833232235</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>535921.04</v>
+        <v>565044.08</v>
       </c>
       <c r="N131" s="1">
-        <v>535921.04</v>
+        <v>565044.08</v>
       </c>
       <c r="O131" s="1">
         <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
         <v>26847.0</v>
       </c>
       <c r="D132" s="1">
-        <v>64.24</v>
+        <v>69.16</v>
       </c>
       <c r="E132" s="1">
         <v>37.0772726934</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>995413.54</v>
       </c>
       <c r="I132" s="1">
-        <v>729237.74</v>
+        <v>861324.98</v>
       </c>
       <c r="J132" s="1">
-        <v>73.259777036989</v>
+        <v>86.52936145514</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1724651.28</v>
+        <v>1856738.52</v>
       </c>
       <c r="N132" s="1">
-        <v>1724651.28</v>
+        <v>1856738.52</v>
       </c>
       <c r="O132" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>124.1</v>
+        <v>112.5</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-13880.5</v>
+        <v>-36558.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-5.4115853658537</v>
+        <v>-14.253048780488</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>242615.5</v>
+        <v>219937.5</v>
       </c>
       <c r="N133" s="1">
-        <v>242615.5</v>
+        <v>219937.5</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>44.02</v>
+        <v>48.66</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-48827.84</v>
+        <v>-22110.72</v>
       </c>
       <c r="J134" s="1">
-        <v>-16.152380952381</v>
+        <v>-7.3142857142857</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>253467.16</v>
+        <v>280184.28</v>
       </c>
       <c r="N134" s="1">
-        <v>253467.16</v>
+        <v>280184.28</v>
       </c>
       <c r="O134" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
         <v>22831.0</v>
       </c>
       <c r="D135" s="1">
-        <v>29.08</v>
+        <v>43.38</v>
       </c>
       <c r="E135" s="1">
         <v>25.0090066138</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>570980.63</v>
       </c>
       <c r="I135" s="1">
-        <v>92944.85</v>
+        <v>419428.15</v>
       </c>
       <c r="J135" s="1">
-        <v>16.278109119043</v>
+        <v>73.457509407981</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>663925.48</v>
+        <v>990408.78</v>
       </c>
       <c r="N135" s="1">
-        <v>663925.48</v>
+        <v>990408.78</v>
       </c>
       <c r="O135" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.05</v>
+        <v>9.672</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-29628.17</v>
+        <v>-37325.38</v>
       </c>
       <c r="J136" s="1">
-        <v>-12.646677222862</v>
+        <v>-15.932203476647</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>204648.15</v>
+        <v>196950.94</v>
       </c>
       <c r="N136" s="1">
-        <v>204648.15</v>
+        <v>196950.94</v>
       </c>
       <c r="O136" s="1">
         <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
         <v>71366.0</v>
       </c>
       <c r="D137" s="1">
-        <v>38.46</v>
+        <v>40.26</v>
       </c>
       <c r="E137" s="1">
         <v>29.892309363</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>2133294.55</v>
       </c>
       <c r="I137" s="1">
-        <v>611441.81</v>
+        <v>739900.61</v>
       </c>
       <c r="J137" s="1">
-        <v>28.661855907334</v>
+        <v>34.683471628426</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2744736.36</v>
+        <v>2873195.16</v>
       </c>
       <c r="N137" s="1">
-        <v>2744736.36</v>
+        <v>2873195.16</v>
       </c>
       <c r="O137" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>49.15</v>
+        <v>54.16</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>-10606.16</v>
+        <v>12199.36</v>
       </c>
       <c r="J138" s="1">
-        <v>-4.5260295260295</v>
+        <v>5.2059052059052</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>223730.8</v>
+        <v>246536.32</v>
       </c>
       <c r="N138" s="1">
-        <v>223730.8</v>
+        <v>246536.32</v>
       </c>
       <c r="O138" s="1">
         <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
         <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>10.03</v>
+        <v>10.2</v>
       </c>
       <c r="E139" s="1">
         <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-7503.44</v>
+        <v>697.87</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.5270114479255</v>
+        <v>0.14202225634693</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>483877.29</v>
+        <v>492078.6</v>
       </c>
       <c r="N139" s="1">
-        <v>483877.29</v>
+        <v>492078.6</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
         <v>3369.0</v>
       </c>
       <c r="D140" s="1">
-        <v>267.5</v>
+        <v>232.8</v>
       </c>
       <c r="E140" s="1">
         <v>254.7794894627</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>858352.1</v>
       </c>
       <c r="I140" s="1">
-        <v>42855.4</v>
+        <v>-74048.9</v>
       </c>
       <c r="J140" s="1">
-        <v>4.9927529739835</v>
+        <v>-8.6268676921743</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>901207.5</v>
+        <v>784303.2</v>
       </c>
       <c r="N140" s="1">
-        <v>901207.5</v>
+        <v>784303.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
         <v>4344.0</v>
       </c>
       <c r="D141" s="1">
-        <v>264.5</v>
+        <v>239.0</v>
       </c>
       <c r="E141" s="1">
         <v>252.5668968692</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1097150.6</v>
       </c>
       <c r="I141" s="1">
-        <v>51837.4</v>
+        <v>-58934.6</v>
       </c>
       <c r="J141" s="1">
-        <v>4.724729677038</v>
+        <v>-5.3716053201812</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1148988.0</v>
+        <v>1038216.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1148988.0</v>
+        <v>1038216.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>16.35</v>
+        <v>17.05</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-21604.79</v>
+        <v>-12548.89</v>
       </c>
       <c r="J142" s="1">
-        <v>-9.2674805771365</v>
+        <v>-5.3829078801332</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>211519.95</v>
+        <v>220575.85</v>
       </c>
       <c r="N142" s="1">
-        <v>211519.95</v>
+        <v>220575.85</v>
       </c>
       <c r="O142" s="1">
         <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
         <v>16682.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.46</v>
+        <v>103.95</v>
       </c>
       <c r="E143" s="1">
         <v>104.2589455701</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>1739247.73</v>
       </c>
       <c r="I143" s="1">
-        <v>-96738.01</v>
+        <v>-5153.83</v>
       </c>
       <c r="J143" s="1">
-        <v>-5.5620604432239</v>
+        <v>-0.29632523941831</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1642509.72</v>
+        <v>1734093.9</v>
       </c>
       <c r="N143" s="1">
-        <v>1642509.72</v>
+        <v>1734093.9</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
         <v>61523.0</v>
       </c>
       <c r="D144" s="1">
-        <v>62.66</v>
+        <v>64.01</v>
       </c>
       <c r="E144" s="1">
         <v>66.3206639793</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>4080246.21</v>
       </c>
       <c r="I144" s="1">
-        <v>-225215.03</v>
+        <v>-142158.98</v>
       </c>
       <c r="J144" s="1">
-        <v>-5.5196431393781</v>
+        <v>-3.4840784767251</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>3855031.18</v>
+        <v>3938087.23</v>
       </c>
       <c r="N144" s="1">
-        <v>3855031.18</v>
+        <v>3938087.23</v>
       </c>
       <c r="O144" s="1">
         <v>0.65</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>20.56</v>
+        <v>22.16</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-7851.0</v>
+        <v>13085.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.8355387523629</v>
+        <v>4.7258979206049</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>269027.6</v>
+        <v>289963.6</v>
       </c>
       <c r="N145" s="1">
-        <v>269027.6</v>
+        <v>289963.6</v>
       </c>
       <c r="O145" s="1">
         <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
         <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>17.105</v>
+        <v>19.94</v>
       </c>
       <c r="E146" s="1">
         <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-72567.75</v>
+        <v>35797.29</v>
       </c>
       <c r="J146" s="1">
-        <v>-9.9902012594432</v>
+        <v>4.928113819743</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>653821.52</v>
+        <v>762186.56</v>
       </c>
       <c r="N146" s="1">
-        <v>653821.52</v>
+        <v>762186.56</v>
       </c>
       <c r="O146" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
         <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>26.71</v>
+        <v>25.04</v>
       </c>
       <c r="E147" s="1">
         <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-4910.67</v>
+        <v>-36181.42</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.9723031979342</v>
+        <v>-7.1638514442633</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>500144.75</v>
+        <v>468874.0</v>
       </c>
       <c r="N147" s="1">
-        <v>500144.75</v>
+        <v>468874.0</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
         <v>62053.0</v>
       </c>
       <c r="D148" s="1">
-        <v>22.04</v>
+        <v>25.17</v>
       </c>
       <c r="E148" s="1">
         <v>19.8456572607</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>1231482.57</v>
       </c>
       <c r="I148" s="1">
-        <v>136165.55</v>
+        <v>330391.44</v>
       </c>
       <c r="J148" s="1">
-        <v>11.057042407023</v>
+        <v>26.828754872267</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1367648.12</v>
+        <v>1561874.01</v>
       </c>
       <c r="N148" s="1">
-        <v>1367648.12</v>
+        <v>1561874.01</v>
       </c>
       <c r="O148" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
         <v>27371.0</v>
       </c>
       <c r="D149" s="1">
-        <v>68.2</v>
+        <v>65.2</v>
       </c>
       <c r="E149" s="1">
         <v>60.5302546491</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>1656773.6</v>
       </c>
       <c r="I149" s="1">
-        <v>209928.6</v>
+        <v>127815.6</v>
       </c>
       <c r="J149" s="1">
-        <v>12.67092860485</v>
+        <v>7.7147293993579</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1866702.2</v>
+        <v>1784589.2</v>
       </c>
       <c r="N149" s="1">
-        <v>1866702.2</v>
+        <v>1784589.2</v>
       </c>
       <c r="O149" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>78.1</v>
+        <v>78.2</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-11384.1</v>
+        <v>-11092.2</v>
       </c>
       <c r="J150" s="1">
-        <v>-4.7560975609756</v>
+        <v>-4.6341463414634</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>227973.9</v>
+        <v>228265.8</v>
       </c>
       <c r="N150" s="1">
-        <v>227973.9</v>
+        <v>228265.8</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
         <v>10497.0</v>
       </c>
       <c r="D151" s="1">
-        <v>131.6</v>
+        <v>127.6</v>
       </c>
       <c r="E151" s="1">
         <v>106.3950738306</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>1116829.09</v>
       </c>
       <c r="I151" s="1">
-        <v>264576.11</v>
+        <v>222588.11</v>
       </c>
       <c r="J151" s="1">
-        <v>23.689937195314</v>
+        <v>19.930364636186</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1381405.2</v>
+        <v>1339417.2</v>
       </c>
       <c r="N151" s="1">
-        <v>1381405.2</v>
+        <v>1339417.2</v>
       </c>
       <c r="O151" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
         <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>87.3</v>
+        <v>86.68</v>
       </c>
       <c r="E152" s="1">
         <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-97197.2</v>
+        <v>-101740.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-13.189446618926</v>
+        <v>-13.805970594829</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>639734.4</v>
+        <v>635191.04</v>
       </c>
       <c r="N152" s="1">
-        <v>639734.4</v>
+        <v>635191.04</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
         <v>48116.0</v>
       </c>
       <c r="D153" s="1">
-        <v>22.41</v>
+        <v>22.96</v>
       </c>
       <c r="E153" s="1">
         <v>28.3329948458</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>1363270.38</v>
       </c>
       <c r="I153" s="1">
-        <v>-284990.82</v>
+        <v>-258527.02</v>
       </c>
       <c r="J153" s="1">
-        <v>-20.904937434348</v>
+        <v>-18.963737772987</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1078279.56</v>
+        <v>1104743.36</v>
       </c>
       <c r="N153" s="1">
-        <v>1078279.56</v>
+        <v>1104743.36</v>
       </c>
       <c r="O153" s="1">
         <v>0.18</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
         <v>55792.0</v>
       </c>
       <c r="D154" s="1">
-        <v>33.13</v>
+        <v>38.56</v>
       </c>
       <c r="E154" s="1">
         <v>36.6765561371</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>2046258.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-197869.46</v>
+        <v>105081.1</v>
       </c>
       <c r="J154" s="1">
-        <v>-9.6698177544946</v>
+        <v>5.1352800297824</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>1848388.96</v>
+        <v>2151339.52</v>
       </c>
       <c r="N154" s="1">
-        <v>1848388.96</v>
+        <v>2151339.52</v>
       </c>
       <c r="O154" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
         <v>36940.0</v>
       </c>
       <c r="D155" s="1">
-        <v>23.16</v>
+        <v>24.44</v>
       </c>
       <c r="E155" s="1">
         <v>31.4293548998</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>1161000.37</v>
       </c>
       <c r="I155" s="1">
-        <v>-305469.97</v>
+        <v>-258186.77</v>
       </c>
       <c r="J155" s="1">
-        <v>-26.310927876793</v>
+        <v>-22.238302129051</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>855530.4</v>
+        <v>902813.6</v>
       </c>
       <c r="N155" s="1">
-        <v>855530.4</v>
+        <v>902813.6</v>
       </c>
       <c r="O155" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
         <v>27292.0</v>
       </c>
       <c r="D156" s="1">
-        <v>65.32</v>
+        <v>66.42</v>
       </c>
       <c r="E156" s="1">
         <v>110.5186076506</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>3016273.84</v>
       </c>
       <c r="I156" s="1">
-        <v>-1233560.4</v>
+        <v>-1203539.2</v>
       </c>
       <c r="J156" s="1">
-        <v>-40.896830507936</v>
+        <v>-39.901522999649</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1782713.44</v>
+        <v>1812734.64</v>
       </c>
       <c r="N156" s="1">
-        <v>1782713.44</v>
+        <v>1812734.64</v>
       </c>
       <c r="O156" s="1">
         <v>0.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>-6072800.43</v>
+        <v>1061.0</v>
       </c>
       <c r="D157" s="1">
-        <v>0.08901144</v>
+        <v>256.25</v>
       </c>
       <c r="E157" s="1">
-        <v>0.084671376</v>
+        <v>247.647502356</v>
       </c>
       <c r="F157" t="s">
-        <v>340</v>
+        <v>8</v>
       </c>
       <c r="G157">
-        <v>11.23</v>
+        <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>311277.99</v>
+        <v>912725.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>341</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>286288.65</v>
+        <v>912725.0</v>
       </c>
       <c r="N157" s="1">
-        <v>311277.99</v>
+        <v>912725.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>1061.0</v>
+        <v>372.0</v>
       </c>
       <c r="D158" s="1">
-        <v>244.0</v>
+        <v>115.68</v>
       </c>
       <c r="E158" s="1">
-        <v>247.647502356</v>
+        <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-387000.0</v>
+        <v>-480790.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-387000.0</v>
+        <v>-480790.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-387000.0</v>
+        <v>-480790.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.07</v>
+        <v>-0.08</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>576.0</v>
+        <v>146.0</v>
       </c>
       <c r="D159" s="1">
-        <v>115.58</v>
+        <v>125.63</v>
       </c>
       <c r="E159" s="1">
-        <v>116.838009709</v>
+        <v>129.04</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-838130.0</v>
+        <v>4816.94</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-838130.0</v>
+        <v>4816.94</v>
       </c>
       <c r="N159" s="1">
-        <v>-838130.0</v>
+        <v>4816.94</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.14</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B160" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>-446.0</v>
+        <v>-360.0</v>
       </c>
       <c r="D160" s="1">
-        <v>5617.0</v>
+        <v>5833.0</v>
       </c>
       <c r="E160" s="1">
-        <v>5529.264295083</v>
+        <v>5557.097812913</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-391301.24</v>
+        <v>-993247.87</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-391301.24</v>
+        <v>-993247.87</v>
       </c>
       <c r="N160" s="1">
-        <v>-391301.24</v>
+        <v>-993247.87</v>
       </c>
       <c r="O160" s="1">
-        <v>-0.07</v>
+        <v>-0.16</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>346</v>
+      </c>
+      <c r="B161" t="s">
+        <v>347</v>
+      </c>
+      <c r="C161" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.714</v>
+      </c>
+      <c r="E161" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-36801.68</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-2.2913855333453</v>
+      </c>
+      <c r="K161">
+        <v>0.87</v>
+      </c>
+      <c r="L161" t="s">
         <v>348</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>148280.0</v>
+        <v>1569286.84</v>
       </c>
       <c r="N161" s="1">
-        <v>148280.0</v>
+        <v>1583322.84</v>
       </c>
       <c r="O161" s="1">
-        <v>0.03</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>349</v>
+      </c>
+      <c r="B162" t="s">
         <v>350</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>107.191</v>
+      </c>
+      <c r="E162" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I162" s="1">
+        <v>28909.52</v>
+      </c>
+      <c r="J162" s="1">
+        <v>5.849967671866</v>
+      </c>
+      <c r="K162">
+        <v>2.73</v>
+      </c>
+      <c r="L162" t="s">
         <v>351</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>1554864.96</v>
+        <v>523092.08</v>
       </c>
       <c r="N162" s="1">
-        <v>1565710.96</v>
+        <v>536403.45</v>
       </c>
       <c r="O162" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>352</v>
+      </c>
+      <c r="B163" t="s">
         <v>353</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.593</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>10218.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>1.7048753628992</v>
+      </c>
+      <c r="K163">
+        <v>4.57</v>
+      </c>
+      <c r="L163" t="s">
         <v>354</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>518563.44</v>
+        <v>609558.0</v>
       </c>
       <c r="N163" s="1">
-        <v>530370.7</v>
+        <v>637003.89</v>
       </c>
       <c r="O163" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>355</v>
+      </c>
+      <c r="B164" t="s">
         <v>356</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>91.079</v>
+      </c>
+      <c r="E164" s="1">
+        <v>91.85654667</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>1377848.2</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-11663.2</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-0.84647931462987</v>
+      </c>
+      <c r="K164">
+        <v>0.8</v>
+      </c>
+      <c r="L164" t="s">
         <v>357</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>604650.0</v>
+        <v>1366185.0</v>
       </c>
       <c r="N164" s="1">
-        <v>630575.34</v>
+        <v>1378128.49</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>358</v>
+      </c>
+      <c r="B165" t="s">
         <v>359</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.161</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-7049.07</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.1768851303735</v>
+      </c>
+      <c r="K165">
+        <v>1.51</v>
+      </c>
+      <c r="L165" t="s">
         <v>360</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>1350795.0</v>
+        <v>591910.83</v>
       </c>
       <c r="N165" s="1">
-        <v>1361197.4</v>
+        <v>601017.78</v>
       </c>
       <c r="O165" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>361</v>
+      </c>
+      <c r="B166" t="s">
         <v>362</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.018</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-13410.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.2518211036442</v>
+      </c>
+      <c r="K166">
+        <v>1.43</v>
+      </c>
+      <c r="L166" t="s">
         <v>363</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>584662.77</v>
+        <v>582108.0</v>
       </c>
       <c r="N166" s="1">
-        <v>592530.68</v>
+        <v>590688.82</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>364</v>
+      </c>
+      <c r="B167" t="s">
         <v>365</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>618721.45</v>
+      </c>
+      <c r="I167" s="1">
+        <v>2915.49</v>
+      </c>
+      <c r="J167" s="1">
+        <v>0.47121204542044</v>
+      </c>
+      <c r="K167">
+        <v>0.37</v>
+      </c>
+      <c r="L167" t="s">
         <v>366</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>578934.0</v>
+        <v>621636.94</v>
       </c>
       <c r="N167" s="1">
-        <v>586528.52</v>
+        <v>623943.35</v>
       </c>
       <c r="O167" s="1">
         <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>367</v>
+      </c>
+      <c r="B168" t="s">
         <v>368</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1">
-        <v>619000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.063</v>
+        <v>99.702</v>
       </c>
       <c r="E168" s="1">
-        <v>99.955</v>
+        <v>99.646</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>618721.45</v>
+        <v>335807.02</v>
       </c>
       <c r="I168" s="1">
-        <v>668.52</v>
+        <v>188.72</v>
       </c>
       <c r="J168" s="1">
-        <v>0.10804862187985</v>
+        <v>0.05619894426269</v>
       </c>
       <c r="K168">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L168">
-        <v>949.7</v>
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>619389.97</v>
+        <v>335995.74</v>
       </c>
       <c r="N168" s="1">
-        <v>620339.67</v>
+        <v>335995.74</v>
       </c>
       <c r="O168" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>369</v>
+      </c>
+      <c r="B169" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="C169" s="1">
         <v>500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.533</v>
+        <v>101.39</v>
       </c>
       <c r="E169" s="1">
         <v>100.705752</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>503528.76</v>
       </c>
       <c r="I169" s="1">
-        <v>-863.76</v>
+        <v>3421.24</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.17154134353716</v>
+        <v>0.67945274863744</v>
       </c>
       <c r="K169">
-        <v>3.51</v>
+        <v>3.76</v>
       </c>
       <c r="L169" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="M169" s="1">
-        <v>502665.0</v>
+        <v>506950.0</v>
       </c>
       <c r="N169" s="1">
-        <v>520233.49</v>
+        <v>525751.37</v>
       </c>
       <c r="O169" s="1">
         <v>0.09</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>372</v>
+      </c>
+      <c r="B170" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="C170" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>109.214</v>
+        <v>110.003</v>
       </c>
       <c r="E170" s="1">
         <v>104.89389286</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>1468514.5</v>
       </c>
       <c r="I170" s="1">
-        <v>60481.5</v>
+        <v>71527.5</v>
       </c>
       <c r="J170" s="1">
-        <v>4.1185497317187</v>
+        <v>4.8707384230799</v>
       </c>
       <c r="K170">
-        <v>4.1</v>
+        <v>4.42</v>
       </c>
       <c r="L170" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="M170" s="1">
-        <v>1528996.0</v>
+        <v>1540042.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1586406.28</v>
+        <v>1601920.01</v>
       </c>
       <c r="O170" s="1">
         <v>0.27</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>375</v>
+      </c>
+      <c r="B171" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="C171" s="1">
         <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.572</v>
+        <v>103.841</v>
       </c>
       <c r="E171" s="1">
         <v>106.65</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>319950.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-9234.0</v>
+        <v>-8427.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.8860759493671</v>
+        <v>-2.6338490389123</v>
       </c>
       <c r="K171">
-        <v>4.53</v>
+        <v>4.81</v>
       </c>
       <c r="L171" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="M171" s="1">
-        <v>310716.0</v>
+        <v>311523.0</v>
       </c>
       <c r="N171" s="1">
-        <v>324318.74</v>
+        <v>325947.66</v>
       </c>
       <c r="O171" s="1">
         <v>0.05</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="C172" s="1">
         <v>300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>107.006</v>
+        <v>107.096</v>
       </c>
       <c r="E172" s="1">
         <v>111.15333333</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>333460.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-12442.0</v>
+        <v>-12172.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.7311821507827</v>
+        <v>-3.6502129190907</v>
       </c>
       <c r="K172">
-        <v>5.37</v>
+        <v>5.74</v>
       </c>
       <c r="L172" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="M172" s="1">
-        <v>321018.0</v>
+        <v>321288.0</v>
       </c>
       <c r="N172" s="1">
-        <v>337122.45</v>
+        <v>338522.59</v>
       </c>
       <c r="O172" s="1">
         <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>381</v>
+      </c>
+      <c r="B173" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="C173" s="1">
         <v>600000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.209</v>
+        <v>97.714</v>
       </c>
       <c r="E173" s="1">
         <v>99.433</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>596598.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-13344.0</v>
+        <v>-10314.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.2366819868655</v>
+        <v>-1.7288023090926</v>
       </c>
       <c r="K173">
-        <v>2.77</v>
+        <v>2.93</v>
       </c>
       <c r="L173" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="M173" s="1">
-        <v>583254.0</v>
+        <v>586284.0</v>
       </c>
       <c r="N173" s="1">
-        <v>599873.18</v>
+        <v>603889.48</v>
       </c>
       <c r="O173" s="1">
         <v>0.1</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>384</v>
+      </c>
+      <c r="B174" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="C174" s="1">
         <v>362000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.576</v>
+        <v>98.397</v>
       </c>
       <c r="E174" s="1">
         <v>99.726</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>361008.12</v>
       </c>
       <c r="I174" s="1">
-        <v>-7783.0</v>
+        <v>-4810.98</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.1559071856888</v>
+        <v>-1.3326514650141</v>
       </c>
       <c r="K174">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="L174" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="M174" s="1">
-        <v>353225.12</v>
+        <v>356197.14</v>
       </c>
       <c r="N174" s="1">
-        <v>354973.13</v>
+        <v>358688.99</v>
       </c>
       <c r="O174" s="1">
         <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>387</v>
+      </c>
+      <c r="B175" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="C175" s="1">
         <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.045</v>
+        <v>98.554</v>
       </c>
       <c r="E175" s="1">
         <v>100.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>500000.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-9775.0</v>
+        <v>-7230.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.955</v>
+        <v>-1.446</v>
       </c>
       <c r="K175">
-        <v>3.68</v>
+        <v>3.91</v>
       </c>
       <c r="L175" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="M175" s="1">
-        <v>490225.0</v>
+        <v>492770.0</v>
       </c>
       <c r="N175" s="1">
-        <v>508622.26</v>
+        <v>512331.64</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="C176" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>96.258</v>
+        <v>98.102</v>
       </c>
       <c r="E176" s="1">
         <v>97.68761538</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>1269939.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-18585.0</v>
+        <v>5387.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.4634561187585</v>
+        <v>0.42419360299983</v>
       </c>
       <c r="K176">
-        <v>3.16</v>
+        <v>3.36</v>
       </c>
       <c r="L176" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="M176" s="1">
-        <v>1251354.0</v>
+        <v>1275326.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1292490.99</v>
+        <v>1318956.14</v>
       </c>
       <c r="O176" s="1">
         <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="C177" s="1">
         <v>700000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.717</v>
+        <v>100.094</v>
       </c>
       <c r="E177" s="1">
         <v>100.35519714</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>702486.38</v>
       </c>
       <c r="I177" s="1">
-        <v>-4467.38</v>
+        <v>-1828.38</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.63593830815624</v>
+        <v>-0.2602726617988</v>
       </c>
       <c r="K177">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.1</v>
+      </c>
+      <c r="L177">
+        <v>732.99</v>
       </c>
       <c r="M177" s="1">
-        <v>698019.0</v>
+        <v>700658.0</v>
       </c>
       <c r="N177" s="1">
-        <v>719825.34</v>
+        <v>701390.99</v>
       </c>
       <c r="O177" s="1">
         <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B178" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C178" s="1">
         <v>897000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.632</v>
+        <v>99.1</v>
       </c>
       <c r="E178" s="1">
         <v>100.93515942</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>905388.38</v>
       </c>
       <c r="I178" s="1">
-        <v>-20659.34</v>
+        <v>-16461.38</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.2818207585125</v>
+        <v>-1.8181567561095</v>
       </c>
       <c r="K178">
-        <v>2.21</v>
+        <v>2.39</v>
       </c>
       <c r="L178" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="M178" s="1">
-        <v>884729.04</v>
+        <v>888927.0</v>
       </c>
       <c r="N178" s="1">
-        <v>904546.3</v>
+        <v>910355.42</v>
       </c>
       <c r="O178" s="1">
         <v>0.15</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B179" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C179" s="1">
         <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>87.099</v>
+        <v>87.471</v>
       </c>
       <c r="E179" s="1">
         <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>8515.6</v>
+        <v>21498.4</v>
       </c>
       <c r="J179" s="1">
-        <v>0.28092798342064</v>
+        <v>0.70922802371769</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>3039755.1</v>
+        <v>3052737.9</v>
       </c>
       <c r="N179" s="1">
-        <v>3039755.1</v>
+        <v>3052737.9</v>
       </c>
       <c r="O179" s="1">
         <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" t="s">
+        <v>401</v>
+      </c>
+      <c r="C180" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.99</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1199.43</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.24341494714259</v>
+      </c>
+      <c r="K180">
+        <v>0.9</v>
+      </c>
+      <c r="L180" t="s">
         <v>402</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>700560.0</v>
+        <v>493950.6</v>
       </c>
       <c r="N180" s="1">
-        <v>710854.52</v>
+        <v>498381.37</v>
       </c>
       <c r="O180" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" t="s">
+        <v>404</v>
+      </c>
+      <c r="C181" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.1</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>499955.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-4455.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-0.89108019721775</v>
+      </c>
+      <c r="K181">
+        <v>3.06</v>
+      </c>
+      <c r="L181" t="s">
         <v>405</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>491283.0</v>
+        <v>495500.0</v>
       </c>
       <c r="N181" s="1">
-        <v>494800.21</v>
+        <v>510794.52</v>
       </c>
       <c r="O181" s="1">
         <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B182" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.81</v>
+        <v>100.242</v>
       </c>
       <c r="E182" s="1">
-        <v>99.991</v>
+        <v>99.834</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>499955.0</v>
+        <v>798672.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-5905.0</v>
+        <v>3264.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.181106299567</v>
+        <v>0.40867840615422</v>
       </c>
       <c r="K182">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.07</v>
+      </c>
+      <c r="L182">
+        <v>558.9</v>
       </c>
       <c r="M182" s="1">
-        <v>494050.0</v>
+        <v>801936.0</v>
       </c>
       <c r="N182" s="1">
-        <v>508385.62</v>
+        <v>802494.9</v>
       </c>
       <c r="O182" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B183" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C183" s="1">
-        <v>500000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.177</v>
+        <v>100.005</v>
       </c>
       <c r="E183" s="1">
-        <v>102.64</v>
+        <v>99.298</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>513200.0</v>
+        <v>740763.08</v>
       </c>
       <c r="I183" s="1">
-        <v>-12315.0</v>
+        <v>5274.22</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.3996492595479</v>
+        <v>0.71199822755745</v>
       </c>
       <c r="K183">
-        <v>0.91</v>
+        <v>0.28</v>
       </c>
       <c r="L183" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M183" s="1">
-        <v>500885.0</v>
+        <v>746037.3</v>
       </c>
       <c r="N183" s="1">
-        <v>505456.92</v>
+        <v>748096.46</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B184" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C184" s="1">
-        <v>500000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>105.443</v>
+        <v>102.59</v>
       </c>
       <c r="E184" s="1">
-        <v>100.465874</v>
+        <v>103.02331707</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>502329.37</v>
+        <v>126718.68</v>
       </c>
       <c r="I184" s="1">
-        <v>24885.63</v>
+        <v>-532.98</v>
       </c>
       <c r="J184" s="1">
-        <v>4.95404638594</v>
+        <v>-0.42060097216922</v>
       </c>
       <c r="K184">
-        <v>2.3</v>
+        <v>3.4</v>
       </c>
       <c r="L184" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="M184" s="1">
-        <v>527215.0</v>
+        <v>126185.7</v>
       </c>
       <c r="N184" s="1">
-        <v>538701.3</v>
+        <v>130363.49</v>
       </c>
       <c r="O184" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B185" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C185" s="1">
-        <v>746000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.896</v>
+        <v>98.798</v>
       </c>
       <c r="E185" s="1">
-        <v>99.298</v>
+        <v>99.459</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>740763.08</v>
+        <v>778763.97</v>
       </c>
       <c r="I185" s="1">
-        <v>4461.08</v>
+        <v>-5175.63</v>
       </c>
       <c r="J185" s="1">
-        <v>0.60222763801889</v>
+        <v>-0.66459546144643</v>
       </c>
       <c r="K185">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>475.19</v>
+        <v>0.97</v>
+      </c>
+      <c r="L185" t="s">
+        <v>416</v>
       </c>
       <c r="M185" s="1">
-        <v>745224.16</v>
+        <v>773588.34</v>
       </c>
       <c r="N185" s="1">
-        <v>745699.35</v>
+        <v>781187.73</v>
       </c>
       <c r="O185" s="1">
         <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>417</v>
+      </c>
+      <c r="B186" t="s">
+        <v>418</v>
+      </c>
+      <c r="C186" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.212</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-8640.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-1.0877009225315</v>
+      </c>
+      <c r="K186">
+        <v>0.93</v>
+      </c>
+      <c r="L186" t="s">
         <v>419</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>125368.98</v>
+        <v>785696.0</v>
       </c>
       <c r="N186" s="1">
-        <v>129226.63</v>
+        <v>793137.1</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>420</v>
+      </c>
+      <c r="B187" t="s">
+        <v>421</v>
+      </c>
+      <c r="C187" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>100.471</v>
+      </c>
+      <c r="E187" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-17731.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-2.4591278008621</v>
+      </c>
+      <c r="K187">
+        <v>0.88</v>
+      </c>
+      <c r="L187" t="s">
         <v>422</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>770096.16</v>
+        <v>703297.0</v>
       </c>
       <c r="N187" s="1">
-        <v>776301.17</v>
+        <v>709481.93</v>
       </c>
       <c r="O187" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>423</v>
+      </c>
+      <c r="B188" t="s">
+        <v>424</v>
+      </c>
+      <c r="C188" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>88.18</v>
+      </c>
+      <c r="E188" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>6300.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>1.449608835711</v>
+      </c>
+      <c r="K188">
+        <v>1.06</v>
+      </c>
+      <c r="L188" t="s">
         <v>425</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>780592.0</v>
+        <v>440900.0</v>
       </c>
       <c r="N188" s="1">
-        <v>786498.85</v>
+        <v>446217.89</v>
       </c>
       <c r="O188" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>426</v>
+      </c>
+      <c r="B189" t="s">
+        <v>427</v>
+      </c>
+      <c r="C189" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>103.634</v>
+      </c>
+      <c r="E189" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-5532.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-1.7482318587762</v>
+      </c>
+      <c r="K189">
+        <v>4.52</v>
+      </c>
+      <c r="L189" t="s">
         <v>428</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>699132.0</v>
+        <v>310902.0</v>
       </c>
       <c r="N189" s="1">
-        <v>703878.58</v>
+        <v>324472.16</v>
       </c>
       <c r="O189" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B190" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C190" s="1">
         <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>87.819</v>
+        <v>98.211</v>
       </c>
       <c r="E190" s="1">
-        <v>86.92</v>
+        <v>99.74</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>434600.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I190" s="1">
-        <v>4495.0</v>
+        <v>-7645.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.0342843994478</v>
+        <v>-1.5329857629838</v>
       </c>
       <c r="K190">
-        <v>1.0</v>
+        <v>2.2</v>
       </c>
       <c r="L190" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="M190" s="1">
-        <v>439095.0</v>
+        <v>491055.0</v>
       </c>
       <c r="N190" s="1">
-        <v>444109.88</v>
+        <v>502058.42</v>
       </c>
       <c r="O190" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>432</v>
+      </c>
+      <c r="B191" t="s">
+        <v>433</v>
+      </c>
+      <c r="C191" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>98.868</v>
+      </c>
+      <c r="E191" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-14098.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.0849773199875</v>
+      </c>
+      <c r="K191">
+        <v>0.62</v>
+      </c>
+      <c r="L191" t="s">
         <v>434</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>308829.0</v>
+        <v>1285284.0</v>
       </c>
       <c r="N191" s="1">
-        <v>321581.68</v>
+        <v>1293337.77</v>
       </c>
       <c r="O191" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>435</v>
+      </c>
+      <c r="B192" t="s">
+        <v>436</v>
+      </c>
+      <c r="C192" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.573</v>
+      </c>
+      <c r="E192" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-10696.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.3249430185314</v>
+      </c>
+      <c r="K192">
+        <v>3.1</v>
+      </c>
+      <c r="L192" t="s">
         <v>437</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>487130.0</v>
+        <v>796584.0</v>
       </c>
       <c r="N192" s="1">
-        <v>497208.77</v>
+        <v>821364.82</v>
       </c>
       <c r="O192" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>438</v>
+      </c>
+      <c r="B193" t="s">
+        <v>439</v>
+      </c>
+      <c r="C193" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D193" s="1">
+        <v>89.383</v>
+      </c>
+      <c r="E193" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I193" s="1">
+        <v>139504.57</v>
+      </c>
+      <c r="J193" s="1">
+        <v>2.3384278609426</v>
+      </c>
+      <c r="K193">
+        <v>0.08</v>
+      </c>
+      <c r="L193" t="s">
         <v>440</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>1279902.0</v>
+        <v>6105246.44</v>
       </c>
       <c r="N193" s="1">
-        <v>1285551.66</v>
+        <v>6111047.63</v>
       </c>
       <c r="O193" s="1">
-        <v>0.22</v>
+        <v>1.01</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>441</v>
+      </c>
+      <c r="B194" t="s">
+        <v>442</v>
+      </c>
+      <c r="C194" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.335</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-10106.55</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-1.665</v>
+      </c>
+      <c r="K194">
+        <v>1.56</v>
+      </c>
+      <c r="L194" t="s">
         <v>443</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>792768.0</v>
+        <v>596893.45</v>
       </c>
       <c r="N194" s="1">
-        <v>816069.37</v>
+        <v>606345.14</v>
       </c>
       <c r="O194" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>444</v>
+      </c>
+      <c r="B195" t="s">
+        <v>445</v>
+      </c>
+      <c r="C195" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>105.144</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>603784.8</v>
+      </c>
+      <c r="I195" s="1">
+        <v>27079.2</v>
+      </c>
+      <c r="J195" s="1">
+        <v>4.4849091928117</v>
+      </c>
+      <c r="K195">
+        <v>2.16</v>
+      </c>
+      <c r="L195" t="s">
         <v>446</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>6081271.62</v>
+        <v>630864.0</v>
       </c>
       <c r="N195" s="1">
-        <v>6086698.54</v>
+        <v>643825.64</v>
       </c>
       <c r="O195" s="1">
-        <v>1.03</v>
+        <v>0.11</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>447</v>
+      </c>
+      <c r="B196" t="s">
+        <v>448</v>
+      </c>
+      <c r="C196" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.794</v>
+      </c>
+      <c r="E196" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-7404.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-1.2336545767185</v>
+      </c>
+      <c r="K196">
+        <v>1.03</v>
+      </c>
+      <c r="L196" t="s">
         <v>449</v>
       </c>
-      <c r="B196" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>593646.0</v>
+        <v>592764.0</v>
       </c>
       <c r="N196" s="1">
-        <v>601979.15</v>
+        <v>598914.91</v>
       </c>
       <c r="O196" s="1">
         <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>450</v>
+      </c>
+      <c r="B197" t="s">
+        <v>451</v>
+      </c>
+      <c r="C197" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>102.112</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="I197" s="1">
+        <v>17434.02</v>
+      </c>
+      <c r="J197" s="1">
+        <v>2.0230941608027</v>
+      </c>
+      <c r="K197">
+        <v>3.97</v>
+      </c>
+      <c r="L197" t="s">
         <v>452</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>627378.0</v>
+        <v>879184.32</v>
       </c>
       <c r="N197" s="1">
-        <v>638778.0</v>
+        <v>913338.3</v>
       </c>
       <c r="O197" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B198" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C198" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.832</v>
+        <v>94.873</v>
       </c>
       <c r="E198" s="1">
-        <v>100.028</v>
+        <v>99.602</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>600168.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-13176.0</v>
+        <v>-9458.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-2.1953852921182</v>
+        <v>-4.7478966285818</v>
       </c>
       <c r="K198">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.41</v>
+      </c>
+      <c r="L198">
+        <v>815.07</v>
       </c>
       <c r="M198" s="1">
-        <v>586992.0</v>
+        <v>189746.0</v>
       </c>
       <c r="N198" s="1">
-        <v>591900.3</v>
+        <v>190561.07</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B199" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C199" s="1">
-        <v>2000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>86.867</v>
+        <v>101.304</v>
       </c>
       <c r="E199" s="1">
-        <v>87.081</v>
+        <v>99.406</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1741620.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-4280.0</v>
+        <v>9490.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.24574821143533</v>
+        <v>1.9093414884413</v>
       </c>
       <c r="K199">
-        <v>0.09</v>
+        <v>0.58</v>
       </c>
       <c r="L199" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M199" s="1">
-        <v>1737340.0</v>
+        <v>506520.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1739219.45</v>
+        <v>509401.85</v>
       </c>
       <c r="O199" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B200" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C200" s="1">
-        <v>861000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.796</v>
+        <v>89.385</v>
       </c>
       <c r="E200" s="1">
-        <v>100.08714286</v>
+        <v>87.708</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>861750.3</v>
+        <v>350832.0</v>
       </c>
       <c r="I200" s="1">
-        <v>14713.26</v>
+        <v>6708.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.7073692924737</v>
+        <v>1.9120262689834</v>
       </c>
       <c r="K200">
-        <v>3.74</v>
+        <v>1.15</v>
       </c>
       <c r="L200" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="M200" s="1">
-        <v>876463.56</v>
+        <v>357540.0</v>
       </c>
       <c r="N200" s="1">
-        <v>908671.45</v>
+        <v>362127.67</v>
       </c>
       <c r="O200" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B201" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>94.169</v>
+        <v>100.29</v>
       </c>
       <c r="E201" s="1">
-        <v>99.602</v>
+        <v>102.46222222</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>199204.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-10866.0</v>
+        <v>-19550.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-5.4547097447842</v>
+        <v>-2.1200225557387</v>
       </c>
       <c r="K201">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>623.29</v>
+        <v>1.07</v>
+      </c>
+      <c r="L201" t="s">
+        <v>463</v>
       </c>
       <c r="M201" s="1">
-        <v>188338.0</v>
+        <v>902610.0</v>
       </c>
       <c r="N201" s="1">
-        <v>188961.29</v>
+        <v>912275.75</v>
       </c>
       <c r="O201" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>464</v>
+      </c>
+      <c r="B202" t="s">
+        <v>465</v>
+      </c>
+      <c r="C202" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>98.242</v>
+      </c>
+      <c r="E202" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-7896.04</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-1.2920987058918</v>
+      </c>
+      <c r="K202">
+        <v>1.5</v>
+      </c>
+      <c r="L202" t="s">
         <v>466</v>
       </c>
-      <c r="B202" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>504015.0</v>
+        <v>603205.88</v>
       </c>
       <c r="N202" s="1">
-        <v>505766.71</v>
+        <v>612403.26</v>
       </c>
       <c r="O202" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>467</v>
+      </c>
+      <c r="B203" t="s">
+        <v>468</v>
+      </c>
+      <c r="C203" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>97.588</v>
+      </c>
+      <c r="E203" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-13104.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-1.882163683893</v>
+      </c>
+      <c r="K203">
+        <v>1.93</v>
+      </c>
+      <c r="L203" t="s">
         <v>469</v>
       </c>
-      <c r="B203" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>351556.0</v>
+        <v>683116.0</v>
       </c>
       <c r="N203" s="1">
-        <v>355677.92</v>
+        <v>696643.74</v>
       </c>
       <c r="O203" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="B204" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.628</v>
+        <v>91.647</v>
       </c>
       <c r="E204" s="1">
-        <v>102.46222222</v>
+        <v>83.781</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>922160.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-25508.0</v>
+        <v>110124.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.7661143402446</v>
+        <v>9.3887635621442</v>
       </c>
       <c r="K204">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>896652.0</v>
+        <v>1283058.0</v>
       </c>
       <c r="N204" s="1">
-        <v>904345.15</v>
+        <v>1283058.0</v>
       </c>
       <c r="O204" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="B205" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C205" s="1">
-        <v>614000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.598</v>
+        <v>98.035</v>
       </c>
       <c r="E205" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>611101.92</v>
+        <v>502250.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-11850.2</v>
+        <v>-12075.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.9391528012218</v>
+        <v>-2.404181184669</v>
       </c>
       <c r="K205">
-        <v>1.31</v>
+        <v>1.75</v>
       </c>
       <c r="L205" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="M205" s="1">
-        <v>599251.72</v>
+        <v>490175.0</v>
       </c>
       <c r="N205" s="1">
-        <v>607313.62</v>
+        <v>498933.56</v>
       </c>
       <c r="O205" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B206" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C206" s="1">
-        <v>4494109.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>86.724</v>
+        <v>95.851</v>
       </c>
       <c r="E206" s="1">
-        <v>87.49698394</v>
+        <v>99.077</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>3932209.83</v>
+        <v>594462.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-34738.74</v>
+        <v>-19356.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.88344064792697</v>
+        <v>-3.2560533726294</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.06</v>
+      </c>
+      <c r="L206" t="s">
+        <v>477</v>
       </c>
       <c r="M206" s="1">
-        <v>3897471.09</v>
+        <v>575106.0</v>
       </c>
       <c r="N206" s="1">
-        <v>3897471.09</v>
+        <v>587475.86</v>
       </c>
       <c r="O206" s="1">
-        <v>0.66</v>
+        <v>0.1</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>478</v>
+      </c>
+      <c r="B207" t="s">
+        <v>479</v>
+      </c>
+      <c r="C207" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>93.659</v>
+      </c>
+      <c r="E207" s="1">
+        <v>92.475705</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>554854.23</v>
+      </c>
+      <c r="I207" s="1">
+        <v>7099.77</v>
+      </c>
+      <c r="J207" s="1">
+        <v>1.2795739161978</v>
+      </c>
+      <c r="K207">
+        <v>0.53</v>
+      </c>
+      <c r="L207" t="s">
         <v>480</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>680722.0</v>
+        <v>561954.0</v>
       </c>
       <c r="N207" s="1">
-        <v>692955.22</v>
+        <v>565161.53</v>
       </c>
       <c r="O207" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>481</v>
+      </c>
+      <c r="B208" t="s">
+        <v>482</v>
+      </c>
+      <c r="C208" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>103.432</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="I208" s="1">
+        <v>21430.64</v>
+      </c>
+      <c r="J208" s="1">
+        <v>3.4806358988725</v>
+      </c>
+      <c r="K208">
+        <v>0.42</v>
+      </c>
+      <c r="L208" t="s">
         <v>483</v>
       </c>
-      <c r="B208" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>1277360.0</v>
+        <v>637141.12</v>
       </c>
       <c r="N208" s="1">
-        <v>1277360.0</v>
+        <v>639706.38</v>
       </c>
       <c r="O208" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>484</v>
+      </c>
+      <c r="B209" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="C209" s="1">
         <v>500000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.211</v>
+        <v>103.873</v>
       </c>
       <c r="E209" s="1">
-        <v>100.45</v>
+        <v>99.961</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>502250.0</v>
+        <v>499805.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-16195.0</v>
+        <v>19560.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.2244897959184</v>
+        <v>3.9135262752473</v>
       </c>
       <c r="K209">
-        <v>1.54</v>
+        <v>3.82</v>
       </c>
       <c r="L209" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="M209" s="1">
-        <v>486055.0</v>
+        <v>519365.0</v>
       </c>
       <c r="N209" s="1">
-        <v>493751.92</v>
+        <v>538464.32</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>487</v>
+      </c>
+      <c r="B210" t="s">
         <v>488</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>101.698</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>549686.5</v>
+      </c>
+      <c r="I210" s="1">
+        <v>9652.5</v>
+      </c>
+      <c r="J210" s="1">
+        <v>1.7560009205247</v>
+      </c>
+      <c r="K210">
+        <v>0.3</v>
+      </c>
+      <c r="L210" t="s">
         <v>489</v>
       </c>
-      <c r="C210" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>575034.0</v>
+        <v>559339.0</v>
       </c>
       <c r="N210" s="1">
-        <v>586253.18</v>
+        <v>560966.4</v>
       </c>
       <c r="O210" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>490</v>
+      </c>
+      <c r="B211" t="s">
         <v>491</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>101.372</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>398444.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>7044.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>1.7678770416922</v>
+      </c>
+      <c r="K211">
+        <v>3.13</v>
+      </c>
+      <c r="L211" t="s">
         <v>492</v>
       </c>
-      <c r="C211" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>562578.0</v>
+        <v>405488.0</v>
       </c>
       <c r="N211" s="1">
-        <v>565497.86</v>
+        <v>418024.99</v>
       </c>
       <c r="O211" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>493</v>
+      </c>
+      <c r="B212" t="s">
         <v>494</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.22</v>
+      </c>
+      <c r="E212" s="1">
+        <v>101.42472778</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>912822.55</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-10842.55</v>
+      </c>
+      <c r="J212" s="1">
+        <v>-1.1878047929469</v>
+      </c>
+      <c r="K212">
+        <v>3.84</v>
+      </c>
+      <c r="L212" t="s">
         <v>495</v>
       </c>
-      <c r="C212" s="1">
-[...23 lines deleted...]
-      <c r="K212">
+      <c r="M212" s="1">
+        <v>901980.0</v>
+      </c>
+      <c r="N212" s="1">
+        <v>936562.19</v>
+      </c>
+      <c r="O212" s="1">
         <v>0.16</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>496</v>
       </c>
       <c r="B213" t="s">
         <v>497</v>
       </c>
       <c r="C213" s="1">
         <v>500000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>103.111</v>
+        <v>104.004</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>99.661</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>499805.0</v>
+        <v>498305.0</v>
       </c>
       <c r="I213" s="1">
-        <v>15750.0</v>
+        <v>21715.0</v>
       </c>
       <c r="J213" s="1">
-        <v>3.1512289793019</v>
+        <v>4.3577728499614</v>
       </c>
       <c r="K213">
-        <v>3.55</v>
+        <v>4.14</v>
       </c>
       <c r="L213" t="s">
         <v>498</v>
       </c>
       <c r="M213" s="1">
-        <v>515555.0</v>
+        <v>520020.0</v>
       </c>
       <c r="N213" s="1">
-        <v>533318.7</v>
+        <v>540737.47</v>
       </c>
       <c r="O213" s="1">
         <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>499</v>
       </c>
       <c r="B214" t="s">
         <v>500</v>
       </c>
       <c r="C214" s="1">
-        <v>550000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.376</v>
+        <v>102.822</v>
       </c>
       <c r="E214" s="1">
-        <v>99.943</v>
+        <v>100.0</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>549686.5</v>
+        <v>500000.0</v>
       </c>
       <c r="I214" s="1">
-        <v>7881.5</v>
+        <v>14110.0</v>
       </c>
       <c r="J214" s="1">
-        <v>1.4338172758472</v>
+        <v>2.822</v>
       </c>
       <c r="K214">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>421.92</v>
+        <v>4.59</v>
+      </c>
+      <c r="L214" t="s">
+        <v>501</v>
       </c>
       <c r="M214" s="1">
-        <v>557568.0</v>
+        <v>514110.0</v>
       </c>
       <c r="N214" s="1">
-        <v>557989.92</v>
+        <v>537039.86</v>
       </c>
       <c r="O214" s="1">
         <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B215" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C215" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.802</v>
+        <v>106.743</v>
       </c>
       <c r="E215" s="1">
-        <v>99.611</v>
+        <v>109.3</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>398444.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I215" s="1">
-        <v>4764.0</v>
+        <v>-12785.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.1956510827117</v>
+        <v>-2.3394327538884</v>
       </c>
       <c r="K215">
-        <v>2.92</v>
+        <v>1.37</v>
       </c>
       <c r="L215" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M215" s="1">
-        <v>403208.0</v>
+        <v>533715.0</v>
       </c>
       <c r="N215" s="1">
-        <v>414868.27</v>
+        <v>540547.19</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B216" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C216" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>98.958</v>
+        <v>99.247</v>
       </c>
       <c r="E216" s="1">
-        <v>101.42472727</v>
+        <v>99.852</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>1115672.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-27134.0</v>
+        <v>-3630.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.4320768111058</v>
+        <v>-0.60589672715619</v>
       </c>
       <c r="K216">
-        <v>3.62</v>
+        <v>0.96</v>
       </c>
       <c r="L216" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="M216" s="1">
-        <v>1088538.0</v>
+        <v>595482.0</v>
       </c>
       <c r="N216" s="1">
-        <v>1128318.82</v>
+        <v>601268.3</v>
       </c>
       <c r="O216" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B217" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C217" s="1">
         <v>600000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>102.64</v>
+        <v>100.0</v>
       </c>
       <c r="E217" s="1">
-        <v>99.661</v>
+        <v>99.653</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>597966.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I217" s="1">
-        <v>17874.0</v>
+        <v>2082.0</v>
       </c>
       <c r="J217" s="1">
-        <v>2.9891331614172</v>
+        <v>0.34820828274111</v>
       </c>
       <c r="K217">
-        <v>3.89</v>
+        <v>2.01</v>
       </c>
       <c r="L217" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M217" s="1">
-        <v>615840.0</v>
+        <v>600000.0</v>
       </c>
       <c r="N217" s="1">
-        <v>639180.41</v>
+        <v>612039.04</v>
       </c>
       <c r="O217" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B218" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C218" s="1">
-        <v>500000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>95.489</v>
+        <v>100.011</v>
       </c>
       <c r="E218" s="1">
-        <v>99.104</v>
+        <v>99.934</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>495520.0</v>
+        <v>414726.1</v>
       </c>
       <c r="I218" s="1">
-        <v>-18075.0</v>
+        <v>319.55</v>
       </c>
       <c r="J218" s="1">
-        <v>-3.6476832418469</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K218">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>0.0</v>
+      </c>
+      <c r="L218">
+        <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>477445.0</v>
+        <v>415045.65</v>
       </c>
       <c r="N218" s="1">
-        <v>482599.11</v>
+        <v>415045.65</v>
       </c>
       <c r="O218" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>513</v>
       </c>
       <c r="B219" t="s">
         <v>514</v>
       </c>
       <c r="C219" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.991</v>
+        <v>100.636</v>
       </c>
       <c r="E219" s="1">
-        <v>100.0</v>
+        <v>99.52</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>500000.0</v>
+        <v>398080.0</v>
       </c>
       <c r="I219" s="1">
-        <v>9955.0</v>
+        <v>4464.0</v>
       </c>
       <c r="J219" s="1">
-        <v>1.991</v>
+        <v>1.1213826366559</v>
       </c>
       <c r="K219">
-        <v>4.32</v>
+        <v>3.24</v>
       </c>
       <c r="L219" t="s">
         <v>515</v>
       </c>
       <c r="M219" s="1">
-        <v>509955.0</v>
+        <v>402544.0</v>
       </c>
       <c r="N219" s="1">
-        <v>531567.05</v>
+        <v>415511.34</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>516</v>
       </c>
       <c r="B220" t="s">
         <v>517</v>
       </c>
       <c r="C220" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>106.268</v>
+        <v>101.015</v>
       </c>
       <c r="E220" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>546500.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-15160.0</v>
+        <v>4060.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-2.7740164684355</v>
+        <v>1.015</v>
       </c>
       <c r="K220">
-        <v>1.08</v>
+        <v>0.28</v>
       </c>
       <c r="L220" t="s">
         <v>518</v>
       </c>
       <c r="M220" s="1">
-        <v>531340.0</v>
+        <v>404060.0</v>
       </c>
       <c r="N220" s="1">
-        <v>536733.84</v>
+        <v>405179.95</v>
       </c>
       <c r="O220" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>519</v>
       </c>
       <c r="B221" t="s">
         <v>520</v>
       </c>
       <c r="C221" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.539</v>
+        <v>104.394</v>
       </c>
       <c r="E221" s="1">
-        <v>99.852</v>
+        <v>100.710578</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>599112.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I221" s="1">
-        <v>-7878.0</v>
+        <v>36834.22</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.314946120258</v>
+        <v>3.6574330851323</v>
       </c>
       <c r="K221">
-        <v>0.75</v>
+        <v>3.22</v>
       </c>
       <c r="L221" t="s">
         <v>521</v>
       </c>
       <c r="M221" s="1">
-        <v>591234.0</v>
+        <v>1043940.0</v>
       </c>
       <c r="N221" s="1">
-        <v>595705.23</v>
+        <v>1076131.78</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>522</v>
       </c>
       <c r="B222" t="s">
         <v>523</v>
       </c>
       <c r="C222" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.359</v>
+        <v>99.014</v>
       </c>
       <c r="E222" s="1">
-        <v>99.653</v>
+        <v>99.589</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>597918.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1764.0</v>
+        <v>-1725.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.29502373235126</v>
+        <v>-0.5773730030425</v>
       </c>
       <c r="K222">
-        <v>1.82</v>
+        <v>0.68</v>
       </c>
       <c r="L222" t="s">
         <v>524</v>
       </c>
       <c r="M222" s="1">
-        <v>596154.0</v>
+        <v>297042.0</v>
       </c>
       <c r="N222" s="1">
-        <v>607083.45</v>
+        <v>299094.74</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>525</v>
       </c>
       <c r="B223" t="s">
         <v>526</v>
       </c>
       <c r="C223" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.124</v>
+        <v>93.828</v>
       </c>
       <c r="E223" s="1">
-        <v>99.52</v>
+        <v>90.9</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>398080.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I223" s="1">
-        <v>2416.0</v>
+        <v>8784.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.60691318327974</v>
+        <v>3.2211221122112</v>
       </c>
       <c r="K223">
-        <v>3.05</v>
+        <v>0.77</v>
       </c>
       <c r="L223" t="s">
         <v>527</v>
       </c>
       <c r="M223" s="1">
-        <v>400496.0</v>
+        <v>281484.0</v>
       </c>
       <c r="N223" s="1">
-        <v>412702.79</v>
+        <v>283785.37</v>
       </c>
       <c r="O223" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>528</v>
       </c>
       <c r="B224" t="s">
         <v>529</v>
       </c>
       <c r="C224" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.592</v>
+        <v>103.017</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>98.50505</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>400000.0</v>
+        <v>295515.15</v>
       </c>
       <c r="I224" s="1">
-        <v>2368.0</v>
+        <v>13535.85</v>
       </c>
       <c r="J224" s="1">
-        <v>0.592</v>
+        <v>4.5804250645018</v>
       </c>
       <c r="K224">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>290.36</v>
+        <v>2.25</v>
+      </c>
+      <c r="L224" t="s">
+        <v>530</v>
       </c>
       <c r="M224" s="1">
-        <v>402368.0</v>
+        <v>309051.0</v>
       </c>
       <c r="N224" s="1">
-        <v>402658.36</v>
+        <v>315803.05</v>
       </c>
       <c r="O224" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B225" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C225" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>103.916</v>
+        <v>85.193</v>
       </c>
       <c r="E225" s="1">
-        <v>100.710578</v>
+        <v>85.96</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1007105.78</v>
+        <v>773640.0</v>
       </c>
       <c r="I225" s="1">
-        <v>32054.22</v>
+        <v>-6903.0</v>
       </c>
       <c r="J225" s="1">
-        <v>3.1828056830336</v>
+        <v>-0.89227547696603</v>
       </c>
       <c r="K225">
-        <v>2.95</v>
+        <v>0.49</v>
       </c>
       <c r="L225" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M225" s="1">
-        <v>1039160.0</v>
+        <v>766737.0</v>
       </c>
       <c r="N225" s="1">
-        <v>1068612.05</v>
+        <v>771159.95</v>
       </c>
       <c r="O225" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B226" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C226" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.604</v>
+        <v>99.185</v>
       </c>
       <c r="E226" s="1">
-        <v>99.589</v>
+        <v>100.65</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>298767.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2955.0</v>
+        <v>-7325.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.98906505738586</v>
+        <v>-1.4555389965226</v>
       </c>
       <c r="K226">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="L226" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="M226" s="1">
-        <v>295812.0</v>
+        <v>495925.0</v>
       </c>
       <c r="N226" s="1">
-        <v>297309.95</v>
+        <v>500157.88</v>
       </c>
       <c r="O226" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B227" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C227" s="1">
         <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>93.224</v>
+        <v>98.911</v>
       </c>
       <c r="E227" s="1">
-        <v>90.9</v>
+        <v>100.62</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>272700.0</v>
+        <v>301860.0</v>
       </c>
       <c r="I227" s="1">
-        <v>6972.0</v>
+        <v>-5127.0</v>
       </c>
       <c r="J227" s="1">
-        <v>2.5566556655666</v>
+        <v>-1.6984694891672</v>
       </c>
       <c r="K227">
-        <v>0.67</v>
+        <v>2.94</v>
       </c>
       <c r="L227" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="M227" s="1">
-        <v>279672.0</v>
+        <v>296733.0</v>
       </c>
       <c r="N227" s="1">
-        <v>281685.7</v>
+        <v>305542.93</v>
       </c>
       <c r="O227" s="1">
         <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B228" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C228" s="1">
-        <v>300000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.399</v>
+        <v>100.461</v>
       </c>
       <c r="E228" s="1">
-        <v>98.50505</v>
+        <v>99.662</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>295515.15</v>
+        <v>354796.72</v>
       </c>
       <c r="I228" s="1">
-        <v>11681.85</v>
+        <v>2844.44</v>
       </c>
       <c r="J228" s="1">
-        <v>3.9530460621054</v>
+        <v>0.8017097790532</v>
       </c>
       <c r="K228">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.06</v>
+      </c>
+      <c r="L228">
+        <v>212.14</v>
       </c>
       <c r="M228" s="1">
-        <v>307197.0</v>
+        <v>357641.16</v>
       </c>
       <c r="N228" s="1">
-        <v>313312.07</v>
+        <v>357853.3</v>
       </c>
       <c r="O228" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>542</v>
       </c>
       <c r="B229" t="s">
         <v>543</v>
       </c>
       <c r="C229" s="1">
-        <v>900000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>84.257</v>
+        <v>98.852</v>
       </c>
       <c r="E229" s="1">
-        <v>85.96</v>
+        <v>99.67453282</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>773640.0</v>
+        <v>774471.12</v>
       </c>
       <c r="I229" s="1">
-        <v>-15327.0</v>
+        <v>-6391.08</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.981154025128</v>
+        <v>-0.82521863436302</v>
       </c>
       <c r="K229">
-        <v>0.46</v>
+        <v>2.98</v>
       </c>
       <c r="L229" t="s">
         <v>544</v>
       </c>
       <c r="M229" s="1">
-        <v>758313.0</v>
+        <v>768080.04</v>
       </c>
       <c r="N229" s="1">
-        <v>762427.73</v>
+        <v>791230.38</v>
       </c>
       <c r="O229" s="1">
         <v>0.13</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>545</v>
       </c>
       <c r="B230" t="s">
         <v>546</v>
       </c>
       <c r="C230" s="1">
-        <v>500000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.676</v>
+        <v>99.65</v>
       </c>
       <c r="E230" s="1">
-        <v>100.65</v>
+        <v>99.571</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>503250.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I230" s="1">
-        <v>-9870.0</v>
+        <v>229.1</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.9612518628912</v>
+        <v>0.079340370188107</v>
       </c>
       <c r="K230">
-        <v>0.68</v>
+        <v>1.54</v>
       </c>
       <c r="L230" t="s">
         <v>547</v>
       </c>
       <c r="M230" s="1">
-        <v>493380.0</v>
+        <v>288985.0</v>
       </c>
       <c r="N230" s="1">
-        <v>496790.96</v>
+        <v>293452.19</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>548</v>
       </c>
       <c r="B231" t="s">
         <v>549</v>
       </c>
       <c r="C231" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.304</v>
+        <v>98.739</v>
       </c>
       <c r="E231" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>301860.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-6948.0</v>
+        <v>-5044.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-2.3017292784735</v>
+        <v>-1.261</v>
       </c>
       <c r="K231">
-        <v>2.77</v>
+        <v>1.98</v>
       </c>
       <c r="L231" t="s">
         <v>550</v>
       </c>
       <c r="M231" s="1">
-        <v>294912.0</v>
+        <v>394956.0</v>
       </c>
       <c r="N231" s="1">
-        <v>303208.23</v>
+        <v>402875.67</v>
       </c>
       <c r="O231" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>551</v>
       </c>
       <c r="B232" t="s">
         <v>552</v>
       </c>
       <c r="C232" s="1">
-        <v>777000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.449</v>
+        <v>98.608</v>
       </c>
       <c r="E232" s="1">
-        <v>99.67453282</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>774471.12</v>
+        <v>1228000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-9522.39</v>
+        <v>-17093.76</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.2295345499778</v>
+        <v>-1.392</v>
       </c>
       <c r="K232">
-        <v>2.78</v>
+        <v>0.94</v>
       </c>
       <c r="L232" t="s">
         <v>553</v>
       </c>
       <c r="M232" s="1">
-        <v>764948.73</v>
+        <v>1210906.24</v>
       </c>
       <c r="N232" s="1">
-        <v>786555.72</v>
+        <v>1222390.63</v>
       </c>
       <c r="O232" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>554</v>
       </c>
       <c r="B233" t="s">
         <v>555</v>
       </c>
       <c r="C233" s="1">
-        <v>290000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.286</v>
+        <v>98.036</v>
       </c>
       <c r="E233" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>288755.9</v>
+        <v>865000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-826.5</v>
+        <v>-16988.6</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.28622791776722</v>
+        <v>-1.964</v>
       </c>
       <c r="K233">
-        <v>1.36</v>
+        <v>2.43</v>
       </c>
       <c r="L233" t="s">
         <v>556</v>
       </c>
       <c r="M233" s="1">
-        <v>287929.4</v>
+        <v>848011.4</v>
       </c>
       <c r="N233" s="1">
-        <v>291880.15</v>
+        <v>869032.7</v>
       </c>
       <c r="O233" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>557</v>
       </c>
       <c r="B234" t="s">
         <v>558</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.388</v>
+        <v>99.092</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>400000.0</v>
+        <v>602520.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-6448.0</v>
+        <v>-7968.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.612</v>
+        <v>-1.3224457279426</v>
       </c>
       <c r="K234">
-        <v>1.78</v>
+        <v>3.52</v>
       </c>
       <c r="L234" t="s">
         <v>559</v>
       </c>
       <c r="M234" s="1">
-        <v>393552.0</v>
+        <v>594552.0</v>
       </c>
       <c r="N234" s="1">
-        <v>400659.4</v>
+        <v>615646.52</v>
       </c>
       <c r="O234" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>560</v>
       </c>
       <c r="B235" t="s">
         <v>561</v>
       </c>
       <c r="C235" s="1">
-        <v>1228000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.139</v>
+        <v>97.606</v>
       </c>
       <c r="E235" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>1228000.0</v>
+        <v>694813.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-22853.08</v>
+        <v>-11571.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.861</v>
+        <v>-1.6653401706646</v>
       </c>
       <c r="K235">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="L235" t="s">
         <v>562</v>
       </c>
       <c r="M235" s="1">
-        <v>1205146.92</v>
+        <v>683242.0</v>
       </c>
       <c r="N235" s="1">
-        <v>1214311.23</v>
+        <v>688024.53</v>
       </c>
       <c r="O235" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>563</v>
       </c>
       <c r="B236" t="s">
         <v>564</v>
       </c>
       <c r="C236" s="1">
-        <v>865000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.865</v>
+        <v>98.116</v>
       </c>
       <c r="E236" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>865000.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I236" s="1">
-        <v>-18467.75</v>
+        <v>-3563.56</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.135</v>
+        <v>-1.2540005233389</v>
       </c>
       <c r="K236">
-        <v>2.23</v>
+        <v>1.25</v>
       </c>
       <c r="L236" t="s">
         <v>565</v>
       </c>
       <c r="M236" s="1">
-        <v>846532.25</v>
+        <v>280611.76</v>
       </c>
       <c r="N236" s="1">
-        <v>865787.06</v>
+        <v>284186.76</v>
       </c>
       <c r="O236" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>566</v>
       </c>
       <c r="B237" t="s">
         <v>567</v>
       </c>
       <c r="C237" s="1">
         <v>600000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.452</v>
+        <v>100.59</v>
       </c>
       <c r="E237" s="1">
-        <v>100.42</v>
+        <v>100.4</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>602520.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-11808.0</v>
+        <v>1140.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.9597689703246</v>
+        <v>0.18924302788845</v>
       </c>
       <c r="K237">
-        <v>3.32</v>
+        <v>3.41</v>
       </c>
       <c r="L237" t="s">
         <v>568</v>
       </c>
       <c r="M237" s="1">
-        <v>590712.0</v>
+        <v>603540.0</v>
       </c>
       <c r="N237" s="1">
-        <v>610614.74</v>
+        <v>623987.26</v>
       </c>
       <c r="O237" s="1">
         <v>0.1</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>569</v>
       </c>
       <c r="B238" t="s">
         <v>570</v>
       </c>
       <c r="C238" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>96.992</v>
+        <v>100.027</v>
       </c>
       <c r="E238" s="1">
-        <v>99.259</v>
+        <v>99.821</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>694813.0</v>
+        <v>598926.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-15869.0</v>
+        <v>1236.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.2839238759206</v>
+        <v>0.2063694012282</v>
       </c>
       <c r="K238">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="L238" t="s">
         <v>571</v>
       </c>
       <c r="M238" s="1">
-        <v>678944.0</v>
+        <v>600162.0</v>
       </c>
       <c r="N238" s="1">
-        <v>682048.45</v>
+        <v>602455.15</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>572</v>
       </c>
       <c r="B239" t="s">
         <v>573</v>
       </c>
       <c r="C239" s="1">
-        <v>286000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.56</v>
+        <v>98.168</v>
       </c>
       <c r="E239" s="1">
-        <v>99.362</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>284175.32</v>
+        <v>1033955.76</v>
       </c>
       <c r="I239" s="1">
-        <v>-5153.72</v>
+        <v>-11045.2</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.8135705803023</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K239">
-        <v>1.08</v>
+        <v>2.75</v>
       </c>
       <c r="L239" t="s">
         <v>574</v>
       </c>
       <c r="M239" s="1">
-        <v>279021.6</v>
+        <v>1022910.56</v>
       </c>
       <c r="N239" s="1">
-        <v>282106.87</v>
+        <v>1051554.85</v>
       </c>
       <c r="O239" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>575</v>
       </c>
       <c r="B240" t="s">
         <v>576</v>
       </c>
       <c r="C240" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.054</v>
+        <v>98.845</v>
       </c>
       <c r="E240" s="1">
-        <v>100.4</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>602400.0</v>
+        <v>497585.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2076.0</v>
+        <v>-3360.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.34462151394422</v>
+        <v>-0.67526151310831</v>
       </c>
       <c r="K240">
-        <v>3.2</v>
+        <v>2.89</v>
       </c>
       <c r="L240" t="s">
         <v>577</v>
       </c>
       <c r="M240" s="1">
-        <v>600324.0</v>
+        <v>494225.0</v>
       </c>
       <c r="N240" s="1">
-        <v>619497.29</v>
+        <v>508695.89</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>578</v>
       </c>
       <c r="B241" t="s">
         <v>579</v>
       </c>
       <c r="C241" s="1">
         <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.634</v>
+        <v>90.938</v>
       </c>
       <c r="E241" s="1">
-        <v>99.821</v>
+        <v>81.26785667</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>598926.0</v>
+        <v>487607.14</v>
       </c>
       <c r="I241" s="1">
-        <v>-1122.0</v>
+        <v>58020.86</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.18733533024113</v>
+        <v>11.899099754774</v>
       </c>
       <c r="K241">
-        <v>0.17</v>
+        <v>1.19</v>
       </c>
       <c r="L241" t="s">
         <v>580</v>
       </c>
       <c r="M241" s="1">
-        <v>597804.0</v>
+        <v>545628.0</v>
       </c>
       <c r="N241" s="1">
-        <v>598823.18</v>
+        <v>552778.68</v>
       </c>
       <c r="O241" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>581</v>
       </c>
       <c r="B242" t="s">
         <v>582</v>
       </c>
       <c r="C242" s="1">
-        <v>1042000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.81</v>
+        <v>102.087</v>
       </c>
       <c r="E242" s="1">
-        <v>99.228</v>
+        <v>99.68141667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1033955.76</v>
+        <v>1196177.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-14775.56</v>
+        <v>28867.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.4290321280284</v>
+        <v>2.4132716144851</v>
       </c>
       <c r="K242">
-        <v>2.59</v>
+        <v>1.19</v>
       </c>
       <c r="L242" t="s">
         <v>583</v>
       </c>
       <c r="M242" s="1">
-        <v>1019180.2</v>
+        <v>1225044.0</v>
       </c>
       <c r="N242" s="1">
-        <v>1046182.99</v>
+        <v>1239312.49</v>
       </c>
       <c r="O242" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>584</v>
       </c>
       <c r="B243" t="s">
         <v>585</v>
       </c>
       <c r="C243" s="1">
-        <v>500000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.201</v>
+        <v>92.893</v>
       </c>
       <c r="E243" s="1">
-        <v>99.517</v>
+        <v>88.76264198</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>497585.0</v>
+        <v>287590.96</v>
       </c>
       <c r="I243" s="1">
-        <v>-6580.0</v>
+        <v>13382.36</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.3223871298371</v>
+        <v>4.6532617019673</v>
       </c>
       <c r="K243">
-        <v>2.71</v>
+        <v>1.63</v>
       </c>
       <c r="L243" t="s">
         <v>586</v>
       </c>
       <c r="M243" s="1">
-        <v>491005.0</v>
+        <v>300973.32</v>
       </c>
       <c r="N243" s="1">
-        <v>504551.23</v>
+        <v>306266.06</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>587</v>
       </c>
       <c r="B244" t="s">
         <v>588</v>
       </c>
       <c r="C244" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>90.134</v>
+        <v>102.203</v>
       </c>
       <c r="E244" s="1">
-        <v>81.26785667</v>
+        <v>102.316</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>487607.14</v>
+        <v>204632.0</v>
       </c>
       <c r="I244" s="1">
-        <v>53196.86</v>
+        <v>-226.0</v>
       </c>
       <c r="J244" s="1">
-        <v>10.909778720632</v>
+        <v>-0.11044215958403</v>
       </c>
       <c r="K244">
-        <v>1.09</v>
+        <v>3.95</v>
       </c>
       <c r="L244" t="s">
         <v>589</v>
       </c>
       <c r="M244" s="1">
-        <v>540804.0</v>
+        <v>204406.0</v>
       </c>
       <c r="N244" s="1">
-        <v>547338.25</v>
+        <v>212296.41</v>
       </c>
       <c r="O244" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>590</v>
       </c>
       <c r="B245" t="s">
         <v>591</v>
       </c>
       <c r="C245" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.804</v>
+        <v>98.344</v>
       </c>
       <c r="E245" s="1">
-        <v>99.68141667</v>
+        <v>100.33</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>1196177.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I245" s="1">
-        <v>25471.0</v>
+        <v>-19860.0</v>
       </c>
       <c r="J245" s="1">
-        <v>2.1293671421537</v>
+        <v>-1.9794677564039</v>
       </c>
       <c r="K245">
-        <v>0.98</v>
+        <v>0.44</v>
       </c>
       <c r="L245" t="s">
         <v>592</v>
       </c>
       <c r="M245" s="1">
-        <v>1221648.0</v>
+        <v>983440.0</v>
       </c>
       <c r="N245" s="1">
-        <v>1233368.55</v>
+        <v>987878.36</v>
       </c>
       <c r="O245" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>593</v>
       </c>
       <c r="B246" t="s">
         <v>594</v>
       </c>
       <c r="C246" s="1">
-        <v>324000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>92.357</v>
+        <v>100.787</v>
       </c>
       <c r="E246" s="1">
-        <v>88.76264198</v>
+        <v>99.651</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>287590.96</v>
+        <v>398604.0</v>
       </c>
       <c r="I246" s="1">
-        <v>11645.72</v>
+        <v>4544.0</v>
       </c>
       <c r="J246" s="1">
-        <v>4.0494040563723</v>
+        <v>1.1399785250524</v>
       </c>
       <c r="K246">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.14</v>
+      </c>
+      <c r="L246">
+        <v>557.53</v>
       </c>
       <c r="M246" s="1">
-        <v>299236.68</v>
+        <v>403148.0</v>
       </c>
       <c r="N246" s="1">
-        <v>304196.54</v>
+        <v>403705.53</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
+        <v>595</v>
+      </c>
+      <c r="B247" t="s">
         <v>596</v>
       </c>
-      <c r="B247" t="s">
+      <c r="C247" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D247" s="1">
+        <v>101.082</v>
+      </c>
+      <c r="E247" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F247" t="s">
+        <v>8</v>
+      </c>
+      <c r="G247">
+        <v>1.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>402156.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>2172.0</v>
+      </c>
+      <c r="J247" s="1">
+        <v>0.54008892071733</v>
+      </c>
+      <c r="K247">
+        <v>2.37</v>
+      </c>
+      <c r="L247" t="s">
         <v>597</v>
       </c>
-      <c r="C247" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M247" s="1">
-        <v>203632.0</v>
+        <v>404328.0</v>
       </c>
       <c r="N247" s="1">
-        <v>211084.05</v>
+        <v>413796.49</v>
       </c>
       <c r="O247" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
+        <v>598</v>
+      </c>
+      <c r="B248" t="s">
         <v>599</v>
       </c>
-      <c r="B248" t="s">
+      <c r="C248" s="1">
+        <v>4749722.0</v>
+      </c>
+      <c r="D248" s="1">
+        <v>100.088</v>
+      </c>
+      <c r="E248" s="1">
+        <v>99.67400008</v>
+      </c>
+      <c r="F248" t="s">
+        <v>8</v>
+      </c>
+      <c r="G248">
+        <v>1.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>4734237.91</v>
+      </c>
+      <c r="I248" s="1">
+        <v>19663.84</v>
+      </c>
+      <c r="J248" s="1">
+        <v>0.41535386209604</v>
+      </c>
+      <c r="K248">
+        <v>1.27</v>
+      </c>
+      <c r="L248" t="s">
         <v>600</v>
       </c>
-      <c r="C248" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M248" s="1">
-        <v>978790.0</v>
+        <v>4753901.75</v>
       </c>
       <c r="N248" s="1">
-        <v>981584.52</v>
+        <v>4814070.32</v>
       </c>
       <c r="O248" s="1">
-        <v>0.17</v>
+        <v>0.8</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>601</v>
+      </c>
+      <c r="B249" t="s">
         <v>602</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>98.177</v>
+      </c>
+      <c r="E249" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-6356.0</v>
+      </c>
+      <c r="J249" s="1">
+        <v>-1.5927269811359</v>
+      </c>
+      <c r="K249">
+        <v>2.69</v>
+      </c>
+      <c r="L249" t="s">
         <v>603</v>
       </c>
-      <c r="C249" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>180016.0</v>
+        <v>392708.0</v>
       </c>
       <c r="N249" s="1">
-        <v>180191.34</v>
+        <v>403466.9</v>
       </c>
       <c r="O249" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>604</v>
       </c>
       <c r="B250" t="s">
         <v>605</v>
       </c>
       <c r="C250" s="1">
-        <v>100000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>90.4</v>
+        <v>98.376</v>
       </c>
       <c r="E250" s="1">
-        <v>89.875</v>
+        <v>99.945</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>89875.0</v>
+        <v>519714.0</v>
       </c>
       <c r="I250" s="1">
-        <v>525.0</v>
+        <v>-8158.8</v>
       </c>
       <c r="J250" s="1">
-        <v>0.58414464534075</v>
+        <v>-1.5698634248837</v>
       </c>
       <c r="K250">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>140.41</v>
+        <v>1.29</v>
+      </c>
+      <c r="L250" t="s">
+        <v>606</v>
       </c>
       <c r="M250" s="1">
-        <v>90400.0</v>
+        <v>511555.2</v>
       </c>
       <c r="N250" s="1">
-        <v>90540.41</v>
+        <v>518255.93</v>
       </c>
       <c r="O250" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B251" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C251" s="1">
         <v>400000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.465</v>
+        <v>98.566</v>
       </c>
       <c r="E251" s="1">
-        <v>100.539</v>
+        <v>98.71</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>402156.0</v>
+        <v>394840.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-296.0</v>
+        <v>-576.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.073603278329802</v>
+        <v>-0.14588187620302</v>
       </c>
       <c r="K251">
-        <v>2.15</v>
+        <v>0.75</v>
       </c>
       <c r="L251" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M251" s="1">
-        <v>401860.0</v>
+        <v>394264.0</v>
       </c>
       <c r="N251" s="1">
-        <v>410451.78</v>
+        <v>397244.82</v>
       </c>
       <c r="O251" s="1">
         <v>0.07</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B252" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C252" s="1">
-        <v>4749722.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.025</v>
+        <v>98.793</v>
       </c>
       <c r="E252" s="1">
-        <v>99.67400008</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>4734237.91</v>
+        <v>459534.02</v>
       </c>
       <c r="I252" s="1">
-        <v>16671.53</v>
+        <v>-4098.29</v>
       </c>
       <c r="J252" s="1">
-        <v>0.35214812430075</v>
+        <v>-0.89183603860276</v>
       </c>
       <c r="K252">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="L252" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="M252" s="1">
-        <v>4750909.44</v>
+        <v>455435.73</v>
       </c>
       <c r="N252" s="1">
-        <v>4802294.27</v>
+        <v>460472.0</v>
       </c>
       <c r="O252" s="1">
-        <v>0.81</v>
+        <v>0.08</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B253" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C253" s="1">
-        <v>400000.0</v>
+        <v>5350000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>96.971</v>
+        <v>86.223</v>
       </c>
       <c r="E253" s="1">
-        <v>99.766</v>
+        <v>86.178</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>399064.0</v>
+        <v>4610523.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-11180.0</v>
+        <v>2407.5</v>
       </c>
       <c r="J253" s="1">
-        <v>-2.8015556401981</v>
+        <v>0.052217503307109</v>
       </c>
       <c r="K253">
-        <v>2.46</v>
+        <v>0.08</v>
       </c>
       <c r="L253" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="M253" s="1">
-        <v>387884.0</v>
+        <v>4612930.5</v>
       </c>
       <c r="N253" s="1">
-        <v>397711.4</v>
+        <v>4617052.93</v>
       </c>
       <c r="O253" s="1">
-        <v>0.07</v>
+        <v>0.77</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B254" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C254" s="1">
-        <v>520000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>97.809</v>
+        <v>98.46</v>
       </c>
       <c r="E254" s="1">
-        <v>99.945</v>
+        <v>99.998</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>519714.0</v>
+        <v>809983.8</v>
       </c>
       <c r="I254" s="1">
-        <v>-11107.2</v>
+        <v>-12457.8</v>
       </c>
       <c r="J254" s="1">
-        <v>-2.1371754464956</v>
+        <v>-1.5380307606152</v>
       </c>
       <c r="K254">
-        <v>1.1</v>
+        <v>0.63</v>
       </c>
       <c r="L254" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="M254" s="1">
-        <v>508606.8</v>
+        <v>797526.0</v>
       </c>
       <c r="N254" s="1">
-        <v>514307.42</v>
+        <v>802660.07</v>
       </c>
       <c r="O254" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B255" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C255" s="1">
-        <v>461000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.393</v>
+        <v>101.193</v>
       </c>
       <c r="E255" s="1">
-        <v>99.682</v>
+        <v>100.120285</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>459534.02</v>
+        <v>400481.14</v>
       </c>
       <c r="I255" s="1">
-        <v>-5942.29</v>
+        <v>4290.86</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.2931120964668</v>
+        <v>1.0714262349533</v>
       </c>
       <c r="K255">
-        <v>0.94</v>
+        <v>2.6</v>
       </c>
       <c r="L255" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="M255" s="1">
-        <v>453591.73</v>
+        <v>404772.0</v>
       </c>
       <c r="N255" s="1">
-        <v>457933.34</v>
+        <v>415152.27</v>
       </c>
       <c r="O255" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B256" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C256" s="1">
-        <v>4440000.0</v>
+        <v>32958730.0</v>
       </c>
       <c r="D256" s="1">
-        <v>91.018</v>
+        <v>82.583</v>
       </c>
       <c r="E256" s="1">
-        <v>91.445</v>
+        <v>82.30273038</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>4060158.0</v>
+        <v>27125934.69</v>
       </c>
       <c r="I256" s="1">
-        <v>-18958.8</v>
+        <v>92373.31</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.46694734539887</v>
+        <v>0.34053503061059</v>
       </c>
       <c r="K256">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>0.0</v>
+      </c>
+      <c r="L256">
+        <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>4041199.2</v>
+        <v>27218308.0</v>
       </c>
       <c r="N256" s="1">
-        <v>4078604.68</v>
+        <v>27218308.0</v>
       </c>
       <c r="O256" s="1">
-        <v>0.69</v>
+        <v>4.51</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>624</v>
       </c>
       <c r="B257" t="s">
         <v>625</v>
       </c>
       <c r="C257" s="1">
-        <v>810000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D257" s="1">
-        <v>97.896</v>
+        <v>87.398</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>85.24267627</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>809983.8</v>
+        <v>14871106.56</v>
       </c>
       <c r="I257" s="1">
-        <v>-17026.2</v>
+        <v>376009.42</v>
       </c>
       <c r="J257" s="1">
-        <v>-2.1020420408408</v>
+        <v>2.5284562280751</v>
       </c>
       <c r="K257">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>792957.6</v>
+        <v>15247115.98</v>
       </c>
       <c r="N257" s="1">
-        <v>796624.79</v>
+        <v>15247115.98</v>
       </c>
       <c r="O257" s="1">
-        <v>0.13</v>
+        <v>2.53</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>626</v>
+      </c>
+      <c r="B258" t="s">
         <v>627</v>
       </c>
-      <c r="B258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C258" s="1">
-        <v>400000.0</v>
+        <v>20515246.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.689</v>
+        <v>84.236</v>
       </c>
       <c r="E258" s="1">
-        <v>100.120285</v>
+        <v>84.17855443</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>400481.14</v>
+        <v>17269437.52</v>
       </c>
       <c r="I258" s="1">
-        <v>2274.86</v>
+        <v>11785.1</v>
       </c>
       <c r="J258" s="1">
-        <v>0.56803174301791</v>
+        <v>0.068242523743761</v>
       </c>
       <c r="K258">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>402756.0</v>
+        <v>17281222.62</v>
       </c>
       <c r="N258" s="1">
-        <v>412325.32</v>
+        <v>17281222.62</v>
       </c>
       <c r="O258" s="1">
-        <v>0.07</v>
+        <v>2.87</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B259" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C259" s="1">
-        <v>17788730.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>82.153</v>
+        <v>82.487</v>
       </c>
       <c r="E259" s="1">
-        <v>82.12341516</v>
+        <v>81.75</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>14608712.59</v>
+        <v>163500.0</v>
       </c>
       <c r="I259" s="1">
-        <v>5262.77</v>
+        <v>1474.0</v>
       </c>
       <c r="J259" s="1">
-        <v>0.036024871921996</v>
+        <v>0.90152905198777</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L259">
-        <v>0.0</v>
+        <v>378.08</v>
       </c>
       <c r="M259" s="1">
-        <v>14613975.36</v>
+        <v>164974.0</v>
       </c>
       <c r="N259" s="1">
-        <v>14613975.36</v>
+        <v>165352.08</v>
       </c>
       <c r="O259" s="1">
-        <v>2.46</v>
+        <v>0.03</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>630</v>
+      </c>
+      <c r="B260" t="s">
+        <v>631</v>
+      </c>
+      <c r="C260" s="1">
+        <v>23660000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>94.034</v>
+      </c>
+      <c r="E260" s="1">
+        <v>94.07932798</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>22259169.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-10724.6</v>
+      </c>
+      <c r="J260" s="1">
+        <v>-0.048180594702345</v>
+      </c>
+      <c r="K260">
+        <v>1.19</v>
+      </c>
+      <c r="L260" t="s">
         <v>632</v>
       </c>
-      <c r="B260" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>15170878.65</v>
+        <v>22248444.4</v>
       </c>
       <c r="N260" s="1">
-        <v>15170878.65</v>
+        <v>22530549.39</v>
       </c>
       <c r="O260" s="1">
-        <v>2.56</v>
+        <v>3.74</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>633</v>
+      </c>
+      <c r="B261" t="s">
         <v>634</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" s="1">
-        <v>15570000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.802</v>
+        <v>100.163</v>
       </c>
       <c r="E261" s="1">
-        <v>84.17364868</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>13105837.1</v>
+        <v>406000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-57865.7</v>
+        <v>661.78</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.44152616546714</v>
+        <v>0.163</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="L261">
-        <v>0.0</v>
+        <v>279.51</v>
       </c>
       <c r="M261" s="1">
-        <v>13047971.4</v>
+        <v>406661.78</v>
       </c>
       <c r="N261" s="1">
-        <v>13047971.4</v>
+        <v>406941.29</v>
       </c>
       <c r="O261" s="1">
-        <v>2.2</v>
+        <v>0.07</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>635</v>
+      </c>
+      <c r="B262" t="s">
         <v>636</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>98.687</v>
+      </c>
+      <c r="E262" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-1659.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>-0.55723498589279</v>
+      </c>
+      <c r="K262">
+        <v>1.0</v>
+      </c>
+      <c r="L262" t="s">
         <v>637</v>
       </c>
-      <c r="C262" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>3873786.0</v>
+        <v>296061.0</v>
       </c>
       <c r="N262" s="1">
-        <v>3904624.36</v>
+        <v>299050.73</v>
       </c>
       <c r="O262" s="1">
-        <v>0.66</v>
+        <v>0.05</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>638</v>
+      </c>
+      <c r="B263" t="s">
         <v>639</v>
       </c>
-      <c r="B263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C263" s="1">
-        <v>6000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.072</v>
+        <v>88.785</v>
       </c>
       <c r="E263" s="1">
-        <v>95.511</v>
+        <v>85.37902778</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>5730660.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I263" s="1">
-        <v>153660.0</v>
+        <v>30653.75</v>
       </c>
       <c r="J263" s="1">
-        <v>2.6813665441677</v>
+        <v>3.9892375339377</v>
       </c>
       <c r="K263">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.04</v>
+      </c>
+      <c r="L263">
+        <v>319.32</v>
       </c>
       <c r="M263" s="1">
-        <v>5884320.0</v>
+        <v>799065.0</v>
       </c>
       <c r="N263" s="1">
-        <v>6015004.93</v>
+        <v>799384.32</v>
       </c>
       <c r="O263" s="1">
-        <v>1.01</v>
+        <v>0.13</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>640</v>
+      </c>
+      <c r="B264" t="s">
+        <v>641</v>
+      </c>
+      <c r="C264" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>101.402</v>
+      </c>
+      <c r="E264" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>799536.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>11680.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>1.460847291429</v>
+      </c>
+      <c r="K264">
+        <v>0.26</v>
+      </c>
+      <c r="L264" t="s">
         <v>642</v>
       </c>
-      <c r="B264" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M264" s="1">
-        <v>9142880.0</v>
+        <v>811216.0</v>
       </c>
       <c r="N264" s="1">
-        <v>9350825.21</v>
+        <v>813281.75</v>
       </c>
       <c r="O264" s="1">
-        <v>1.58</v>
+        <v>0.13</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="B265" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="C265" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>82.116</v>
+        <v>94.129</v>
       </c>
       <c r="E265" s="1">
-        <v>81.75</v>
+        <v>94.602935</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>163500.0</v>
+        <v>567617.61</v>
       </c>
       <c r="I265" s="1">
-        <v>732.0</v>
+        <v>-2843.61</v>
       </c>
       <c r="J265" s="1">
-        <v>0.44770642201835</v>
+        <v>-0.50097282922565</v>
       </c>
       <c r="K265">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>213.7</v>
+        <v>0.38</v>
+      </c>
+      <c r="L265" t="s">
+        <v>527</v>
       </c>
       <c r="M265" s="1">
-        <v>164232.0</v>
+        <v>564774.0</v>
       </c>
       <c r="N265" s="1">
-        <v>164445.7</v>
+        <v>567075.37</v>
       </c>
       <c r="O265" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>645</v>
+      </c>
+      <c r="B266" t="s">
+        <v>646</v>
+      </c>
+      <c r="C266" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="E266" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>9891.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>1.4150093132248</v>
+      </c>
+      <c r="K266">
+        <v>3.47</v>
+      </c>
+      <c r="L266" t="s">
         <v>647</v>
       </c>
-      <c r="B266" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>1877900.0</v>
+        <v>708897.0</v>
       </c>
       <c r="N266" s="1">
-        <v>1899883.56</v>
+        <v>733198.03</v>
       </c>
       <c r="O266" s="1">
-        <v>0.32</v>
+        <v>0.12</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="B267" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="C267" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.193</v>
+        <v>98.252</v>
       </c>
       <c r="E267" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>297720.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-3141.0</v>
+        <v>-6992.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.0550181378476</v>
+        <v>-1.748</v>
       </c>
       <c r="K267">
-        <v>0.79</v>
+        <v>1.79</v>
       </c>
       <c r="L267" t="s">
-        <v>652</v>
+        <v>580</v>
       </c>
       <c r="M267" s="1">
-        <v>294579.0</v>
+        <v>393008.0</v>
       </c>
       <c r="N267" s="1">
-        <v>296952.29</v>
+        <v>400158.68</v>
       </c>
       <c r="O267" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="B268" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="C268" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>87.681</v>
+        <v>93.48</v>
       </c>
       <c r="E268" s="1">
-        <v>85.37902778</v>
+        <v>94.5</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>768411.25</v>
+        <v>567000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>20717.75</v>
+        <v>-6120.0</v>
       </c>
       <c r="J268" s="1">
-        <v>2.6961799427065</v>
+        <v>-1.0793650793651</v>
       </c>
       <c r="K268">
-        <v>1.78</v>
+        <v>0.39</v>
       </c>
       <c r="L268" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="M268" s="1">
-        <v>789129.0</v>
+        <v>560880.0</v>
       </c>
       <c r="N268" s="1">
-        <v>805185.99</v>
+        <v>563220.0</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="B269" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C269" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.853</v>
+        <v>97.507</v>
       </c>
       <c r="E269" s="1">
-        <v>99.942</v>
+        <v>98.7725</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>799536.0</v>
+        <v>987725.0</v>
       </c>
       <c r="I269" s="1">
-        <v>7288.0</v>
+        <v>-12655.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.91152868663825</v>
+        <v>-1.2812270621884</v>
       </c>
       <c r="K269">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>476.71</v>
+        <v>4.09</v>
+      </c>
+      <c r="L269" t="s">
+        <v>655</v>
       </c>
       <c r="M269" s="1">
-        <v>806824.0</v>
+        <v>975070.0</v>
       </c>
       <c r="N269" s="1">
-        <v>807300.71</v>
+        <v>1015943.29</v>
       </c>
       <c r="O269" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>656</v>
+      </c>
+      <c r="B270" t="s">
+        <v>657</v>
+      </c>
+      <c r="C270" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>98.067</v>
+      </c>
+      <c r="E270" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-8304.52</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-1.5668286024009</v>
+      </c>
+      <c r="K270">
+        <v>1.86</v>
+      </c>
+      <c r="L270" t="s">
         <v>658</v>
       </c>
-      <c r="B270" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>564564.0</v>
+        <v>521716.44</v>
       </c>
       <c r="N270" s="1">
-        <v>566659.89</v>
+        <v>531616.74</v>
       </c>
       <c r="O270" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>659</v>
+      </c>
+      <c r="B271" t="s">
+        <v>660</v>
+      </c>
+      <c r="C271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>98.694</v>
+      </c>
+      <c r="E271" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-4168.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-1.0447581615465</v>
+      </c>
+      <c r="K271">
+        <v>1.73</v>
+      </c>
+      <c r="L271" t="s">
         <v>661</v>
       </c>
-      <c r="B271" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>702723.0</v>
+        <v>394776.0</v>
       </c>
       <c r="N271" s="1">
-        <v>725537.73</v>
+        <v>401702.03</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>662</v>
+      </c>
+      <c r="B272" t="s">
+        <v>663</v>
+      </c>
+      <c r="C272" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>98.505</v>
+      </c>
+      <c r="E272" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>283842.9</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-3103.65</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-1.0934393638171</v>
+      </c>
+      <c r="K272">
+        <v>2.99</v>
+      </c>
+      <c r="L272" t="s">
         <v>664</v>
       </c>
-      <c r="B272" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>390500.0</v>
+        <v>280739.25</v>
       </c>
       <c r="N272" s="1">
-        <v>396828.77</v>
+        <v>289251.18</v>
       </c>
       <c r="O272" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="B273" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="C273" s="1">
-        <v>600000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>92.788</v>
+        <v>99.484</v>
       </c>
       <c r="E273" s="1">
-        <v>94.5</v>
+        <v>99.394</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>567000.0</v>
+        <v>537721.54</v>
       </c>
       <c r="I273" s="1">
-        <v>-10272.0</v>
+        <v>486.9</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.8116402116402</v>
+        <v>0.090548725275167</v>
       </c>
       <c r="K273">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>556728.0</v>
+        <v>538208.44</v>
       </c>
       <c r="N273" s="1">
-        <v>558468.0</v>
+        <v>538208.44</v>
       </c>
       <c r="O273" s="1">
         <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B274" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="C274" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>95.25</v>
+        <v>95.254</v>
       </c>
       <c r="E274" s="1">
-        <v>98.7725</v>
+        <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>987725.0</v>
+        <v>561600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-35225.0</v>
+        <v>9924.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-3.566276038371</v>
+        <v>1.767094017094</v>
       </c>
       <c r="K274">
-        <v>3.85</v>
+        <v>0.84</v>
       </c>
       <c r="L274" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="M274" s="1">
-        <v>952500.0</v>
+        <v>571524.0</v>
       </c>
       <c r="N274" s="1">
-        <v>990976.03</v>
+        <v>576572.63</v>
       </c>
       <c r="O274" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="B275" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C275" s="1">
-        <v>532000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.753</v>
+        <v>98.385</v>
       </c>
       <c r="E275" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>530020.96</v>
+        <v>1500000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-9975.0</v>
+        <v>-24225.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.8820010438832</v>
+        <v>-1.615</v>
       </c>
       <c r="K275">
-        <v>1.68</v>
+        <v>2.66</v>
       </c>
       <c r="L275" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="M275" s="1">
-        <v>520045.96</v>
+        <v>1475775.0</v>
       </c>
       <c r="N275" s="1">
-        <v>528998.86</v>
+        <v>1515745.89</v>
       </c>
       <c r="O275" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B276" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="C276" s="1">
         <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>97.316</v>
+        <v>97.013</v>
       </c>
       <c r="E276" s="1">
-        <v>99.736</v>
+        <v>98.82</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>398944.0</v>
+        <v>395280.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-9680.0</v>
+        <v>-7228.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.4264057110772</v>
+        <v>-1.8285772110909</v>
       </c>
       <c r="K276">
-        <v>1.51</v>
+        <v>1.86</v>
       </c>
       <c r="L276" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="M276" s="1">
-        <v>389264.0</v>
+        <v>388052.0</v>
       </c>
       <c r="N276" s="1">
-        <v>395313.32</v>
+        <v>395483.51</v>
       </c>
       <c r="O276" s="1">
         <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="B277" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="C277" s="1">
-        <v>391000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>97.453</v>
+        <v>100.904</v>
       </c>
       <c r="E277" s="1">
-        <v>99.594</v>
+        <v>100.16669776</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>389412.54</v>
+        <v>848411.93</v>
       </c>
       <c r="I277" s="1">
-        <v>-8371.31</v>
+        <v>6244.95</v>
       </c>
       <c r="J277" s="1">
-        <v>-2.1497278952547</v>
+        <v>0.73607522232744</v>
       </c>
       <c r="K277">
-        <v>2.8</v>
+        <v>2.36</v>
       </c>
       <c r="L277" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="M277" s="1">
-        <v>381041.23</v>
+        <v>854656.88</v>
       </c>
       <c r="N277" s="1">
-        <v>391995.93</v>
+        <v>874669.29</v>
       </c>
       <c r="O277" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="B278" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C278" s="1">
-        <v>600000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>94.677</v>
+        <v>107.922</v>
       </c>
       <c r="E278" s="1">
-        <v>93.6</v>
+        <v>99.283</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>561600.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I278" s="1">
-        <v>6462.0</v>
+        <v>22029.45</v>
       </c>
       <c r="J278" s="1">
-        <v>1.150641025641</v>
+        <v>8.7013889588348</v>
       </c>
       <c r="K278">
-        <v>0.75</v>
+        <v>3.4</v>
       </c>
       <c r="L278" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="M278" s="1">
-        <v>568062.0</v>
+        <v>275201.1</v>
       </c>
       <c r="N278" s="1">
-        <v>572576.38</v>
+        <v>283865.86</v>
       </c>
       <c r="O278" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="B279" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C279" s="1">
-        <v>1500000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>97.467</v>
+        <v>99.85</v>
       </c>
       <c r="E279" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>1500000.0</v>
+        <v>416283.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-37995.0</v>
+        <v>3087.0</v>
       </c>
       <c r="J279" s="1">
-        <v>-2.533</v>
+        <v>0.74156283105484</v>
       </c>
       <c r="K279">
-        <v>2.45</v>
+        <v>0.27</v>
       </c>
       <c r="L279" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="M279" s="1">
-        <v>1462005.0</v>
+        <v>419370.0</v>
       </c>
       <c r="N279" s="1">
-        <v>1498790.96</v>
+        <v>420497.67</v>
       </c>
       <c r="O279" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B280" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C280" s="1">
-        <v>400000.0</v>
+        <v>2770000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>96.354</v>
+        <v>93.846</v>
       </c>
       <c r="E280" s="1">
-        <v>98.82</v>
+        <v>93.818</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>395280.0</v>
+        <v>2598758.6</v>
       </c>
       <c r="I280" s="1">
-        <v>-9864.0</v>
+        <v>775.6</v>
       </c>
       <c r="J280" s="1">
-        <v>-2.4954462659381</v>
+        <v>0.029845019079494</v>
       </c>
       <c r="K280">
-        <v>1.69</v>
+        <v>0.15</v>
       </c>
       <c r="L280" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="M280" s="1">
-        <v>385416.0</v>
+        <v>2599534.2</v>
       </c>
       <c r="N280" s="1">
-        <v>392162.58</v>
+        <v>2603734.73</v>
       </c>
       <c r="O280" s="1">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="B281" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="C281" s="1">
-        <v>847000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.371</v>
+        <v>101.265</v>
       </c>
       <c r="E281" s="1">
-        <v>100.16669776</v>
+        <v>101.22622308</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>848411.93</v>
+        <v>526376.36</v>
       </c>
       <c r="I281" s="1">
-        <v>1730.44</v>
+        <v>201.64</v>
       </c>
       <c r="J281" s="1">
-        <v>0.20396224272801</v>
+        <v>0.038307191455179</v>
       </c>
       <c r="K281">
-        <v>2.15</v>
+        <v>2.97</v>
       </c>
       <c r="L281" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="M281" s="1">
-        <v>850142.37</v>
+        <v>526578.0</v>
       </c>
       <c r="N281" s="1">
-        <v>868367.95</v>
+        <v>542035.53</v>
       </c>
       <c r="O281" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="B282" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="C282" s="1">
-        <v>255000.0</v>
+        <v>41016000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>107.56</v>
+        <v>98.448</v>
       </c>
       <c r="E282" s="1">
-        <v>99.283</v>
+        <v>98.65092686</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>253171.65</v>
+        <v>40462664.16</v>
       </c>
       <c r="I282" s="1">
-        <v>21106.35</v>
+        <v>-83232.48</v>
       </c>
       <c r="J282" s="1">
-        <v>8.3367746744156</v>
+        <v>-0.20570192726529</v>
       </c>
       <c r="K282">
-        <v>3.12</v>
+        <v>0.37</v>
       </c>
       <c r="L282" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="M282" s="1">
-        <v>274278.0</v>
+        <v>40379431.68</v>
       </c>
       <c r="N282" s="1">
-        <v>282226.66</v>
+        <v>40530399.54</v>
       </c>
       <c r="O282" s="1">
-        <v>0.05</v>
+        <v>6.72</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="B283" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C283" s="1">
-        <v>420000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>98.748</v>
+        <v>96.358</v>
       </c>
       <c r="E283" s="1">
-        <v>99.115</v>
+        <v>99.406</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>416283.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I283" s="1">
-        <v>-1541.4</v>
+        <v>-13167.36</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.3702769510165</v>
+        <v>-3.0662133070438</v>
       </c>
       <c r="K283">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>322.19</v>
+        <v>1.18</v>
+      </c>
+      <c r="L283" t="s">
+        <v>696</v>
       </c>
       <c r="M283" s="1">
-        <v>414741.6</v>
+        <v>416266.56</v>
       </c>
       <c r="N283" s="1">
-        <v>415063.79</v>
+        <v>421370.67</v>
       </c>
       <c r="O283" s="1">
         <v>0.07</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>697</v>
+      </c>
+      <c r="B284" t="s">
+        <v>698</v>
+      </c>
+      <c r="C284" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>98.268</v>
+      </c>
+      <c r="E284" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-19883.36</v>
+      </c>
+      <c r="J284" s="1">
+        <v>-1.732</v>
+      </c>
+      <c r="K284">
+        <v>0.59</v>
+      </c>
+      <c r="L284" t="s">
         <v>699</v>
       </c>
-      <c r="B284" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M284" s="1">
-        <v>1838981.2</v>
+        <v>1128116.64</v>
       </c>
       <c r="N284" s="1">
-        <v>1858059.12</v>
+        <v>1134922.36</v>
       </c>
       <c r="O284" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
+        <v>700</v>
+      </c>
+      <c r="B285" t="s">
+        <v>701</v>
+      </c>
+      <c r="C285" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>103.314</v>
+      </c>
+      <c r="E285" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>1112210.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>24244.0</v>
+      </c>
+      <c r="J285" s="1">
+        <v>2.1798041736722</v>
+      </c>
+      <c r="K285">
+        <v>0.14</v>
+      </c>
+      <c r="L285" t="s">
         <v>702</v>
       </c>
-      <c r="B285" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M285" s="1">
-        <v>1745220.0</v>
+        <v>1136454.0</v>
       </c>
       <c r="N285" s="1">
-        <v>1783393.81</v>
+        <v>1138028.66</v>
       </c>
       <c r="O285" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>703</v>
+      </c>
+      <c r="B286" t="s">
+        <v>704</v>
+      </c>
+      <c r="C286" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E286" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>7974.0</v>
+      </c>
+      <c r="J286" s="1">
+        <v>1.3466409970615</v>
+      </c>
+      <c r="K286">
+        <v>2.3</v>
+      </c>
+      <c r="L286" t="s">
         <v>705</v>
       </c>
-      <c r="B286" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M286" s="1">
-        <v>524804.8</v>
+        <v>600114.0</v>
       </c>
       <c r="N286" s="1">
-        <v>539158.22</v>
+        <v>613936.6</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
+        <v>706</v>
+      </c>
+      <c r="B287" t="s">
+        <v>707</v>
+      </c>
+      <c r="C287" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>84.193</v>
+      </c>
+      <c r="E287" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-4586.0</v>
+      </c>
+      <c r="J287" s="1">
+        <v>-1.3434576016968</v>
+      </c>
+      <c r="K287">
+        <v>0.32</v>
+      </c>
+      <c r="L287" t="s">
         <v>708</v>
       </c>
-      <c r="B287" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M287" s="1">
-        <v>3730801.17</v>
+        <v>336772.0</v>
       </c>
       <c r="N287" s="1">
-        <v>3745162.66</v>
+        <v>338066.52</v>
       </c>
       <c r="O287" s="1">
-        <v>0.63</v>
+        <v>0.06</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>709</v>
+      </c>
+      <c r="B288" t="s">
+        <v>710</v>
+      </c>
+      <c r="C288" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>97.242</v>
+      </c>
+      <c r="E288" s="1">
+        <v>97.92522727</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>1077177.5</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-7515.5</v>
+      </c>
+      <c r="J288" s="1">
+        <v>-0.69770302480325</v>
+      </c>
+      <c r="K288">
+        <v>0.55</v>
+      </c>
+      <c r="L288" t="s">
         <v>711</v>
       </c>
-      <c r="B288" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>11337979.21</v>
+        <v>1069662.0</v>
       </c>
       <c r="N288" s="1">
-        <v>11359472.15</v>
+        <v>1075742.14</v>
       </c>
       <c r="O288" s="1">
-        <v>1.92</v>
+        <v>0.18</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>712</v>
+      </c>
+      <c r="B289" t="s">
+        <v>713</v>
+      </c>
+      <c r="C289" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="E289" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="I289" s="1">
+        <v>4622.13</v>
+      </c>
+      <c r="J289" s="1">
+        <v>0.78828433001511</v>
+      </c>
+      <c r="K289">
+        <v>3.88</v>
+      </c>
+      <c r="L289" t="s">
         <v>714</v>
       </c>
-      <c r="B289" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M289" s="1">
-        <v>4281221.7</v>
+        <v>590975.28</v>
       </c>
       <c r="N289" s="1">
-        <v>4282401.66</v>
+        <v>613786.46</v>
       </c>
       <c r="O289" s="1">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>715</v>
+      </c>
+      <c r="B290" t="s">
+        <v>716</v>
+      </c>
+      <c r="C290" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="E290" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="I290" s="1">
+        <v>4791.92</v>
+      </c>
+      <c r="J290" s="1">
+        <v>1.5949826174947</v>
+      </c>
+      <c r="K290">
+        <v>3.71</v>
+      </c>
+      <c r="L290" t="s">
         <v>717</v>
       </c>
-      <c r="B290" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M290" s="1">
-        <v>7781696.0</v>
+        <v>305229.05</v>
       </c>
       <c r="N290" s="1">
-        <v>7829970.29</v>
+        <v>316381.51</v>
       </c>
       <c r="O290" s="1">
-        <v>1.32</v>
+        <v>0.05</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
+        <v>718</v>
+      </c>
+      <c r="B291" t="s">
+        <v>719</v>
+      </c>
+      <c r="C291" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D291" s="1">
+        <v>103.493</v>
+      </c>
+      <c r="E291" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="F291" t="s">
+        <v>8</v>
+      </c>
+      <c r="G291">
+        <v>1.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="I291" s="1">
+        <v>11558.13</v>
+      </c>
+      <c r="J291" s="1">
+        <v>1.2564839107566</v>
+      </c>
+      <c r="K291">
+        <v>2.45</v>
+      </c>
+      <c r="L291" t="s">
         <v>720</v>
       </c>
-      <c r="B291" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M291" s="1">
-        <v>14278777.2</v>
+        <v>931437.0</v>
       </c>
       <c r="N291" s="1">
-        <v>14307481.58</v>
+        <v>953449.79</v>
       </c>
       <c r="O291" s="1">
-        <v>2.41</v>
+        <v>0.16</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
+        <v>721</v>
+      </c>
+      <c r="B292" t="s">
+        <v>722</v>
+      </c>
+      <c r="C292" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D292" s="1">
+        <v>98.278</v>
+      </c>
+      <c r="E292" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-17142.0</v>
+      </c>
+      <c r="J292" s="1">
+        <v>-1.1494576587595</v>
+      </c>
+      <c r="K292">
+        <v>0.43</v>
+      </c>
+      <c r="L292" t="s">
         <v>723</v>
       </c>
-      <c r="B292" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M292" s="1">
-        <v>11053741.51</v>
+        <v>1474170.0</v>
       </c>
       <c r="N292" s="1">
-        <v>11093030.72</v>
+        <v>1480580.96</v>
       </c>
       <c r="O292" s="1">
-        <v>1.87</v>
+        <v>0.25</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
+        <v>724</v>
+      </c>
+      <c r="B293" t="s">
+        <v>725</v>
+      </c>
+      <c r="C293" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="D293" s="1">
+        <v>98.062</v>
+      </c>
+      <c r="E293" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G293">
+        <v>1.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>442765.21</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-8350.55</v>
+      </c>
+      <c r="J293" s="1">
+        <v>-1.8859995797773</v>
+      </c>
+      <c r="K293">
+        <v>1.57</v>
+      </c>
+      <c r="L293" t="s">
         <v>726</v>
       </c>
-      <c r="B293" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M293" s="1">
-        <v>412538.4</v>
+        <v>434414.66</v>
       </c>
       <c r="N293" s="1">
-        <v>416902.78</v>
+        <v>441378.26</v>
       </c>
       <c r="O293" s="1">
         <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="B294" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="C294" s="1">
-        <v>1148000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>97.768</v>
+        <v>101.02</v>
       </c>
       <c r="E294" s="1">
         <v>100.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>1148000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-25623.36</v>
+        <v>6232.2</v>
       </c>
       <c r="J294" s="1">
-        <v>-2.232</v>
+        <v>1.02</v>
       </c>
       <c r="K294">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="L294" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="M294" s="1">
-        <v>1122376.64</v>
+        <v>617232.2</v>
       </c>
       <c r="N294" s="1">
-        <v>1127209.69</v>
+        <v>619844.0</v>
       </c>
       <c r="O294" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="B295" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="C295" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>102.473</v>
+        <v>88.439</v>
       </c>
       <c r="E295" s="1">
-        <v>101.11</v>
+        <v>99.03167091</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1112210.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I295" s="1">
-        <v>14993.0</v>
+        <v>-116519.38</v>
       </c>
       <c r="J295" s="1">
-        <v>1.3480367916131</v>
+        <v>-10.696245768502</v>
       </c>
       <c r="K295">
-        <v>4.63</v>
+        <v>0.71</v>
       </c>
       <c r="L295" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="M295" s="1">
-        <v>1127203.0</v>
+        <v>972829.0</v>
       </c>
       <c r="N295" s="1">
-        <v>1178164.64</v>
+        <v>980660.85</v>
       </c>
       <c r="O295" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
+        <v>733</v>
+      </c>
+      <c r="B296" t="s">
+        <v>734</v>
+      </c>
+      <c r="C296" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>98.018</v>
+      </c>
+      <c r="E296" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-28176.0</v>
+      </c>
+      <c r="J296" s="1">
+        <v>-1.7649004299502</v>
+      </c>
+      <c r="K296">
+        <v>0.65</v>
+      </c>
+      <c r="L296" t="s">
         <v>735</v>
       </c>
-      <c r="B296" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M296" s="1">
-        <v>593538.0</v>
+        <v>1568288.0</v>
       </c>
       <c r="N296" s="1">
-        <v>606086.63</v>
+        <v>1578644.16</v>
       </c>
       <c r="O296" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
+        <v>736</v>
+      </c>
+      <c r="B297" t="s">
+        <v>737</v>
+      </c>
+      <c r="C297" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>98.139</v>
+      </c>
+      <c r="E297" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-20080.19</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-1.861</v>
+      </c>
+      <c r="K297">
+        <v>0.62</v>
+      </c>
+      <c r="L297" t="s">
         <v>738</v>
       </c>
-      <c r="B297" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M297" s="1">
-        <v>332604.0</v>
+        <v>1058919.81</v>
       </c>
       <c r="N297" s="1">
-        <v>333706.74</v>
+        <v>1065657.2</v>
       </c>
       <c r="O297" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>739</v>
+      </c>
+      <c r="B298" t="s">
+        <v>740</v>
+      </c>
+      <c r="C298" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.262</v>
+      </c>
+      <c r="E298" s="1">
+        <v>103.02411583</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>1236289.39</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-33145.39</v>
+      </c>
+      <c r="J298" s="1">
+        <v>-2.681038134607</v>
+      </c>
+      <c r="K298">
+        <v>0.41</v>
+      </c>
+      <c r="L298" t="s">
         <v>741</v>
       </c>
-      <c r="B298" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M298" s="1">
-        <v>1064371.0</v>
+        <v>1203144.0</v>
       </c>
       <c r="N298" s="1">
-        <v>1069999.08</v>
+        <v>1208085.04</v>
       </c>
       <c r="O298" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>742</v>
+      </c>
+      <c r="B299" t="s">
+        <v>743</v>
+      </c>
+      <c r="C299" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="E299" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>2677.86</v>
+      </c>
+      <c r="J299" s="1">
+        <v>0.486</v>
+      </c>
+      <c r="K299">
+        <v>2.36</v>
+      </c>
+      <c r="L299" t="s">
         <v>744</v>
       </c>
-      <c r="B299" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>586577.04</v>
+        <v>553677.86</v>
       </c>
       <c r="N299" s="1">
-        <v>608099.45</v>
+        <v>566668.58</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>745</v>
+      </c>
+      <c r="B300" t="s">
+        <v>746</v>
+      </c>
+      <c r="C300" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E300" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I300" s="1">
+        <v>1456.21</v>
+      </c>
+      <c r="J300" s="1">
+        <v>0.49783137840193</v>
+      </c>
+      <c r="K300">
+        <v>2.98</v>
+      </c>
+      <c r="L300" t="s">
         <v>747</v>
       </c>
-      <c r="B300" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>303522.38</v>
+        <v>293966.9</v>
       </c>
       <c r="N300" s="1">
-        <v>314035.73</v>
+        <v>302700.71</v>
       </c>
       <c r="O300" s="1">
         <v>0.05</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>748</v>
+      </c>
+      <c r="B301" t="s">
+        <v>749</v>
+      </c>
+      <c r="C301" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>100.022</v>
+      </c>
+      <c r="E301" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-582.88</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-0.058475003059785</v>
+      </c>
+      <c r="K301">
+        <v>2.23</v>
+      </c>
+      <c r="L301" t="s">
         <v>750</v>
       </c>
-      <c r="B301" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>923994.0</v>
+        <v>996219.12</v>
       </c>
       <c r="N301" s="1">
-        <v>943920.27</v>
+        <v>1018461.3</v>
       </c>
       <c r="O301" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>751</v>
+      </c>
+      <c r="B302" t="s">
+        <v>752</v>
+      </c>
+      <c r="C302" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.296</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>1420.0</v>
+      </c>
+      <c r="J302" s="1">
+        <v>0.17907857766209</v>
+      </c>
+      <c r="K302">
+        <v>0.63</v>
+      </c>
+      <c r="L302" t="s">
         <v>753</v>
       </c>
-      <c r="B302" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M302" s="1">
-        <v>1466670.0</v>
+        <v>794368.0</v>
       </c>
       <c r="N302" s="1">
-        <v>1470615.21</v>
+        <v>799427.2</v>
       </c>
       <c r="O302" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>754</v>
+      </c>
+      <c r="B303" t="s">
+        <v>755</v>
+      </c>
+      <c r="C303" s="1">
+        <v>2030000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>97.749</v>
+      </c>
+      <c r="E303" s="1">
+        <v>97.375</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>1976712.5</v>
+      </c>
+      <c r="I303" s="1">
+        <v>7592.2</v>
+      </c>
+      <c r="J303" s="1">
+        <v>0.38408215661104</v>
+      </c>
+      <c r="K303">
+        <v>0.71</v>
+      </c>
+      <c r="L303" t="s">
         <v>756</v>
       </c>
-      <c r="B303" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M303" s="1">
-        <v>433457.78</v>
+        <v>1984304.7</v>
       </c>
       <c r="N303" s="1">
-        <v>439511.1</v>
+        <v>1998625.93</v>
       </c>
       <c r="O303" s="1">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
+        <v>757</v>
+      </c>
+      <c r="B304" t="s">
+        <v>758</v>
+      </c>
+      <c r="C304" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>98.122</v>
+      </c>
+      <c r="E304" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-5016.0</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-1.6754514299457</v>
+      </c>
+      <c r="K304">
+        <v>0.52</v>
+      </c>
+      <c r="L304" t="s">
         <v>759</v>
       </c>
-      <c r="B304" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M304" s="1">
-        <v>614458.26</v>
+        <v>294366.0</v>
       </c>
       <c r="N304" s="1">
-        <v>615487.15</v>
+        <v>295919.42</v>
       </c>
       <c r="O304" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>760</v>
+      </c>
+      <c r="B305" t="s">
+        <v>761</v>
+      </c>
+      <c r="C305" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.229</v>
+      </c>
+      <c r="E305" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-11256.0</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-1.8929418293729</v>
+      </c>
+      <c r="K305">
+        <v>1.42</v>
+      </c>
+      <c r="L305" t="s">
         <v>762</v>
       </c>
-      <c r="B305" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M305" s="1">
-        <v>964513.0</v>
+        <v>583374.0</v>
       </c>
       <c r="N305" s="1">
-        <v>971817.45</v>
+        <v>591921.95</v>
       </c>
       <c r="O305" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
+        <v>763</v>
+      </c>
+      <c r="B306" t="s">
+        <v>764</v>
+      </c>
+      <c r="C306" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.692</v>
+      </c>
+      <c r="E306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-1330.56</v>
+      </c>
+      <c r="J306" s="1">
+        <v>-0.308</v>
+      </c>
+      <c r="K306">
+        <v>2.88</v>
+      </c>
+      <c r="L306" t="s">
         <v>765</v>
       </c>
-      <c r="B306" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M306" s="1">
-        <v>1564944.0</v>
+        <v>430669.44</v>
       </c>
       <c r="N306" s="1">
-        <v>1572012.49</v>
+        <v>443119.42</v>
       </c>
       <c r="O306" s="1">
-        <v>0.27</v>
+        <v>0.07</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
+        <v>766</v>
+      </c>
+      <c r="B307" t="s">
+        <v>767</v>
+      </c>
+      <c r="C307" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>98.612</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-16003.44</v>
+      </c>
+      <c r="J307" s="1">
+        <v>-1.1190437991336</v>
+      </c>
+      <c r="K307">
+        <v>0.78</v>
+      </c>
+      <c r="L307" t="s">
         <v>768</v>
       </c>
-      <c r="B307" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M307" s="1">
-        <v>1051927.89</v>
+        <v>1414096.08</v>
       </c>
       <c r="N307" s="1">
-        <v>1056767.43</v>
+        <v>1425332.35</v>
       </c>
       <c r="O307" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="B308" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="C308" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.554</v>
+        <v>104.563</v>
       </c>
       <c r="E308" s="1">
-        <v>103.02411583</v>
+        <v>104.83429833</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>1236289.39</v>
+        <v>1258011.58</v>
       </c>
       <c r="I308" s="1">
-        <v>-41641.39</v>
+        <v>-3255.58</v>
       </c>
       <c r="J308" s="1">
-        <v>-3.3682558741364</v>
+        <v>-0.25878776092029</v>
       </c>
       <c r="K308">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="L308" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="M308" s="1">
-        <v>1194648.0</v>
+        <v>1254756.0</v>
       </c>
       <c r="N308" s="1">
-        <v>1196988.49</v>
+        <v>1256523.12</v>
       </c>
       <c r="O308" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="B309" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C309" s="1">
-        <v>551000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.679</v>
+        <v>97.399</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>551000.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-1768.71</v>
+        <v>278.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-0.321</v>
+        <v>0.14291589553773</v>
       </c>
       <c r="K309">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>0.27</v>
+      </c>
+      <c r="L309">
+        <v>534.25</v>
       </c>
       <c r="M309" s="1">
-        <v>549231.29</v>
+        <v>194798.0</v>
       </c>
       <c r="N309" s="1">
-        <v>561125.75</v>
+        <v>195332.25</v>
       </c>
       <c r="O309" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="B310" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="C310" s="1">
-        <v>293000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.176</v>
+        <v>100.009</v>
       </c>
       <c r="E310" s="1">
-        <v>99.833</v>
+        <v>102.47</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>292510.69</v>
+        <v>390410.7</v>
       </c>
       <c r="I310" s="1">
-        <v>-1925.01</v>
+        <v>-9376.41</v>
       </c>
       <c r="J310" s="1">
-        <v>-0.65809902537237</v>
+        <v>-2.4016785400605</v>
       </c>
       <c r="K310">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>0.1</v>
+      </c>
+      <c r="L310">
+        <v>375.78</v>
       </c>
       <c r="M310" s="1">
-        <v>290585.68</v>
+        <v>381034.29</v>
       </c>
       <c r="N310" s="1">
-        <v>298677.3</v>
+        <v>381410.07</v>
       </c>
       <c r="O310" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="B311" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="C311" s="1">
-        <v>996000.0</v>
+        <v>3076615.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.46</v>
+        <v>92.663</v>
       </c>
       <c r="E311" s="1">
-        <v>100.08052209</v>
+        <v>93.06000003</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>996802.0</v>
+        <v>2863097.92</v>
       </c>
       <c r="I311" s="1">
-        <v>-6180.4</v>
+        <v>-12214.16</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.62002283302</v>
+        <v>-0.42660643615011</v>
       </c>
       <c r="K311">
-        <v>2.04</v>
+        <v>1.29</v>
       </c>
       <c r="L311" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="M311" s="1">
-        <v>990621.6</v>
+        <v>2850883.76</v>
       </c>
       <c r="N311" s="1">
-        <v>1010912.71</v>
+        <v>2890660.6</v>
       </c>
       <c r="O311" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B312" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="C312" s="1">
-        <v>800000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>98.582</v>
+        <v>98.048</v>
       </c>
       <c r="E312" s="1">
-        <v>99.1185</v>
+        <v>99.422</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>792948.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I312" s="1">
-        <v>-4292.0</v>
+        <v>-8120.34</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.54127130656739</v>
+        <v>-1.3819878900042</v>
       </c>
       <c r="K312">
-        <v>0.43</v>
+        <v>0.49</v>
       </c>
       <c r="L312" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="M312" s="1">
-        <v>788656.0</v>
+        <v>579463.68</v>
       </c>
       <c r="N312" s="1">
-        <v>792083.2</v>
+        <v>582357.96</v>
       </c>
       <c r="O312" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="B313" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="C313" s="1">
-        <v>3300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>89.112</v>
+        <v>74.587</v>
       </c>
       <c r="E313" s="1">
-        <v>85.14</v>
+        <v>74.46428571</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>2809620.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I313" s="1">
-        <v>131076.0</v>
+        <v>859.0</v>
       </c>
       <c r="J313" s="1">
-        <v>4.6652572233968</v>
+        <v>0.16479616306954</v>
       </c>
       <c r="K313">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="L313" t="s">
+        <v>784</v>
       </c>
       <c r="M313" s="1">
-        <v>2940696.0</v>
+        <v>522109.0</v>
       </c>
       <c r="N313" s="1">
-        <v>2940696.0</v>
+        <v>524439.14</v>
       </c>
       <c r="O313" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="B314" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="C314" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.672</v>
+        <v>100.852</v>
       </c>
       <c r="E314" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>299382.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-6366.0</v>
+        <v>5112.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.1263803435076</v>
+        <v>0.852</v>
       </c>
       <c r="K314">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>978.08</v>
+        <v>2.5</v>
+      </c>
+      <c r="L314" t="s">
+        <v>787</v>
       </c>
       <c r="M314" s="1">
-        <v>293016.0</v>
+        <v>605112.0</v>
       </c>
       <c r="N314" s="1">
-        <v>293994.08</v>
+        <v>620118.97</v>
       </c>
       <c r="O314" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>788</v>
+      </c>
+      <c r="B315" t="s">
+        <v>789</v>
+      </c>
+      <c r="C315" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>95.512</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-15572.0</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-3.9163019968814</v>
+      </c>
+      <c r="K315">
+        <v>0.83</v>
+      </c>
+      <c r="L315" t="s">
         <v>790</v>
       </c>
-      <c r="B315" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M315" s="1">
-        <v>578646.0</v>
+        <v>382048.0</v>
       </c>
       <c r="N315" s="1">
-        <v>586125.45</v>
+        <v>385368.55</v>
       </c>
       <c r="O315" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
+        <v>791</v>
+      </c>
+      <c r="B316" t="s">
+        <v>792</v>
+      </c>
+      <c r="C316" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>98.606</v>
+      </c>
+      <c r="E316" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-6162.0</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-2.0405324855951</v>
+      </c>
+      <c r="K316">
+        <v>2.71</v>
+      </c>
+      <c r="L316" t="s">
         <v>793</v>
       </c>
-      <c r="B316" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M316" s="1">
-        <v>428967.36</v>
+        <v>295818.0</v>
       </c>
       <c r="N316" s="1">
-        <v>440546.71</v>
+        <v>303945.74</v>
       </c>
       <c r="O316" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="B317" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C317" s="1">
-        <v>1434000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.294</v>
+        <v>100.471</v>
       </c>
       <c r="E317" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>1430099.52</v>
+        <v>400000.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-20563.56</v>
+        <v>1884.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.4379111182416</v>
+        <v>0.471</v>
       </c>
       <c r="K317">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>0.01</v>
+      </c>
+      <c r="L317">
+        <v>47.95</v>
       </c>
       <c r="M317" s="1">
-        <v>1409535.96</v>
+        <v>401884.0</v>
       </c>
       <c r="N317" s="1">
-        <v>1418218.54</v>
+        <v>401931.95</v>
       </c>
       <c r="O317" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B318" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C318" s="1">
-        <v>1200000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>103.9</v>
+        <v>92.04</v>
       </c>
       <c r="E318" s="1">
-        <v>104.83429833</v>
+        <v>99.696</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>1258011.58</v>
+        <v>1595136.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-11211.58</v>
+        <v>-122496.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.89121437181047</v>
+        <v>-7.6793452094367</v>
       </c>
       <c r="K318">
-        <v>5.23</v>
+        <v>0.3</v>
       </c>
       <c r="L318" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="M318" s="1">
-        <v>1246800.0</v>
+        <v>1472640.0</v>
       </c>
       <c r="N318" s="1">
-        <v>1309532.88</v>
+        <v>1477426.85</v>
       </c>
       <c r="O318" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="B319" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="C319" s="1">
-        <v>381000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>98.747</v>
+        <v>98.123</v>
       </c>
       <c r="E319" s="1">
-        <v>102.47</v>
+        <v>100.14873635</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>390410.7</v>
+        <v>641953.4</v>
       </c>
       <c r="I319" s="1">
-        <v>-14184.63</v>
+        <v>-12984.97</v>
       </c>
       <c r="J319" s="1">
-        <v>-3.6332585146872</v>
+        <v>-2.0227278179382</v>
       </c>
       <c r="K319">
-        <v>3.88</v>
+        <v>0.36</v>
       </c>
       <c r="L319" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="M319" s="1">
-        <v>376226.07</v>
+        <v>628968.43</v>
       </c>
       <c r="N319" s="1">
-        <v>391006.78</v>
+        <v>631279.98</v>
       </c>
       <c r="O319" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B320" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="C320" s="1">
-        <v>3076615.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>92.446</v>
+        <v>99.154</v>
       </c>
       <c r="E320" s="1">
-        <v>93.06000003</v>
+        <v>100.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>2863097.92</v>
+        <v>600000.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-18890.42</v>
+        <v>-5076.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.65978951917928</v>
+        <v>-0.846</v>
       </c>
       <c r="K320">
-        <v>1.2</v>
+        <v>1.59</v>
       </c>
       <c r="L320" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="M320" s="1">
-        <v>2844207.5</v>
+        <v>594924.0</v>
       </c>
       <c r="N320" s="1">
-        <v>2881202.74</v>
+        <v>604477.91</v>
       </c>
       <c r="O320" s="1">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="B321" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="C321" s="1">
-        <v>591000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.166</v>
+        <v>99.569</v>
       </c>
       <c r="E321" s="1">
-        <v>99.422</v>
+        <v>99.55221429</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>587584.02</v>
+        <v>1393731.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-13332.96</v>
+        <v>235.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-2.2691154875179</v>
+        <v>0.016861216404026</v>
       </c>
       <c r="K321">
-        <v>0.31</v>
+        <v>0.85</v>
       </c>
       <c r="L321" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="M321" s="1">
-        <v>574251.06</v>
+        <v>1393966.0</v>
       </c>
       <c r="N321" s="1">
-        <v>576092.88</v>
+        <v>1405933.12</v>
       </c>
       <c r="O321" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="B322" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="C322" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>74.291</v>
+        <v>98.893</v>
       </c>
       <c r="E322" s="1">
-        <v>74.46428571</v>
+        <v>99.326</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>521250.0</v>
+        <v>397304.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-1213.0</v>
+        <v>-1732.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.23270983213429</v>
+        <v>-0.43593822362725</v>
       </c>
       <c r="K322">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="L322" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="M322" s="1">
-        <v>520037.0</v>
+        <v>395572.0</v>
       </c>
       <c r="N322" s="1">
-        <v>522079.47</v>
+        <v>397121.32</v>
       </c>
       <c r="O322" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="B323" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="C323" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.536</v>
+        <v>99.471</v>
       </c>
       <c r="E323" s="1">
-        <v>100.0</v>
+        <v>99.683</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>600000.0</v>
+        <v>897147.0</v>
       </c>
       <c r="I323" s="1">
-        <v>3216.0</v>
+        <v>-1908.0</v>
       </c>
       <c r="J323" s="1">
-        <v>0.536</v>
+        <v>-0.21267417714154</v>
       </c>
       <c r="K323">
-        <v>2.29</v>
+        <v>3.06</v>
       </c>
       <c r="L323" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="M323" s="1">
-        <v>603216.0</v>
+        <v>895239.0</v>
       </c>
       <c r="N323" s="1">
-        <v>616956.56</v>
+        <v>922793.79</v>
       </c>
       <c r="O323" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="B324" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="C324" s="1">
-        <v>400000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>95.148</v>
+        <v>98.233</v>
       </c>
       <c r="E324" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>397620.0</v>
+        <v>545000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-17028.0</v>
+        <v>-9630.15</v>
       </c>
       <c r="J324" s="1">
-        <v>-4.2824807605251</v>
+        <v>-1.767</v>
       </c>
       <c r="K324">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="L324" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="M324" s="1">
-        <v>380592.0</v>
+        <v>535369.85</v>
       </c>
       <c r="N324" s="1">
-        <v>383255.01</v>
+        <v>538907.15</v>
       </c>
       <c r="O324" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="B325" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="C325" s="1">
-        <v>300000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>97.882</v>
+        <v>98.78</v>
       </c>
       <c r="E325" s="1">
-        <v>100.66</v>
+        <v>99.23</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>301980.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I325" s="1">
-        <v>-8334.0</v>
+        <v>-1656.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-2.7597854162527</v>
+        <v>-0.45349188753401</v>
       </c>
       <c r="K325">
-        <v>2.52</v>
+        <v>2.18</v>
       </c>
       <c r="L325" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="M325" s="1">
-        <v>293646.0</v>
+        <v>363510.4</v>
       </c>
       <c r="N325" s="1">
-        <v>301218.95</v>
+        <v>371540.87</v>
       </c>
       <c r="O325" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="B326" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="C326" s="1">
-        <v>1600000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>91.652</v>
+        <v>99.562</v>
       </c>
       <c r="E326" s="1">
-        <v>99.696</v>
+        <v>99.499</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>1595136.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I326" s="1">
-        <v>-128704.0</v>
+        <v>230.58</v>
       </c>
       <c r="J326" s="1">
-        <v>-8.0685283261114</v>
+        <v>0.063317219268535</v>
       </c>
       <c r="K326">
-        <v>0.28</v>
+        <v>1.05</v>
       </c>
       <c r="L326" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="M326" s="1">
-        <v>1466432.0</v>
+        <v>364396.92</v>
       </c>
       <c r="N326" s="1">
-        <v>1470912.0</v>
+        <v>368232.4</v>
       </c>
       <c r="O326" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="B327" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="C327" s="1">
-        <v>641000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.715</v>
+        <v>100.349</v>
       </c>
       <c r="E327" s="1">
-        <v>100.14873635</v>
+        <v>99.897</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>641953.4</v>
+        <v>299691.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-15600.25</v>
+        <v>1356.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.43012187489</v>
+        <v>0.45246604002122</v>
       </c>
       <c r="K327">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>0.07</v>
+      </c>
+      <c r="L327">
+        <v>222.95</v>
       </c>
       <c r="M327" s="1">
-        <v>626353.15</v>
+        <v>301047.0</v>
       </c>
       <c r="N327" s="1">
-        <v>627479.29</v>
+        <v>301269.95</v>
       </c>
       <c r="O327" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="B328" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="C328" s="1">
-        <v>600000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.742</v>
+        <v>101.564</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>100.58151111</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>600000.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I328" s="1">
-        <v>-13548.0</v>
+        <v>5747.56</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.258</v>
+        <v>0.97680863812391</v>
       </c>
       <c r="K328">
-        <v>1.39</v>
+        <v>3.7</v>
       </c>
       <c r="L328" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="M328" s="1">
-        <v>586452.0</v>
+        <v>594149.4</v>
       </c>
       <c r="N328" s="1">
-        <v>594765.14</v>
+        <v>615786.39</v>
       </c>
       <c r="O328" s="1">
         <v>0.1</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="B329" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="C329" s="1">
-        <v>1400000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.086</v>
+        <v>99.112</v>
       </c>
       <c r="E329" s="1">
-        <v>99.55221429</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>1393731.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-6527.0</v>
+        <v>-2344.32</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.4683113168897</v>
+        <v>-0.888</v>
       </c>
       <c r="K329">
-        <v>0.68</v>
+        <v>1.48</v>
       </c>
       <c r="L329" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="M329" s="1">
-        <v>1387204.0</v>
+        <v>261655.68</v>
       </c>
       <c r="N329" s="1">
-        <v>1396677.97</v>
+        <v>265567.18</v>
       </c>
       <c r="O329" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="B330" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="C330" s="1">
         <v>400000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.034</v>
+        <v>98.929</v>
       </c>
       <c r="E330" s="1">
-        <v>99.326</v>
+        <v>100.23</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>397304.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-5168.0</v>
+        <v>-5204.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.3007671707307</v>
+        <v>-1.2980145664971</v>
       </c>
       <c r="K330">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>754.79</v>
+        <v>2.41</v>
+      </c>
+      <c r="L330" t="s">
+        <v>833</v>
       </c>
       <c r="M330" s="1">
-        <v>392136.0</v>
+        <v>395716.0</v>
       </c>
       <c r="N330" s="1">
-        <v>392890.79</v>
+        <v>405373.53</v>
       </c>
       <c r="O330" s="1">
         <v>0.07</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="B331" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="C331" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.812</v>
+        <v>98.89</v>
       </c>
       <c r="E331" s="1">
-        <v>99.683</v>
+        <v>99.871</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>897147.0</v>
+        <v>798968.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-7839.0</v>
+        <v>-7848.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.87376985042585</v>
+        <v>-0.98226712459072</v>
       </c>
       <c r="K331">
-        <v>2.86</v>
+        <v>1.69</v>
       </c>
       <c r="L331" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="M331" s="1">
-        <v>889308.0</v>
+        <v>791120.0</v>
       </c>
       <c r="N331" s="1">
-        <v>915013.48</v>
+        <v>804624.11</v>
       </c>
       <c r="O331" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="B332" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="C332" s="1">
-        <v>545000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>97.245</v>
+        <v>100.483</v>
       </c>
       <c r="E332" s="1">
         <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>545000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-15014.75</v>
+        <v>1989.96</v>
       </c>
       <c r="J332" s="1">
-        <v>-2.755</v>
+        <v>0.483</v>
       </c>
       <c r="K332">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>0.12</v>
+      </c>
+      <c r="L332">
+        <v>488.71</v>
       </c>
       <c r="M332" s="1">
-        <v>529985.25</v>
+        <v>413989.96</v>
       </c>
       <c r="N332" s="1">
-        <v>532381.49</v>
+        <v>414478.67</v>
       </c>
       <c r="O332" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="B333" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="C333" s="1">
-        <v>600000.0</v>
+        <v>35884000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.156</v>
+        <v>87.494</v>
       </c>
       <c r="E333" s="1">
-        <v>99.3</v>
+        <v>87.2530505</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>595800.0</v>
+        <v>31309884.64</v>
       </c>
       <c r="I333" s="1">
-        <v>-6864.0</v>
+        <v>86462.32</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.1520644511581</v>
+        <v>0.27615023496299</v>
       </c>
       <c r="K333">
-        <v>0.21</v>
+        <v>0.7</v>
       </c>
       <c r="L333" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="M333" s="1">
-        <v>588936.0</v>
+        <v>31396346.96</v>
       </c>
       <c r="N333" s="1">
-        <v>590201.75</v>
+        <v>31646158.59</v>
       </c>
       <c r="O333" s="1">
-        <v>0.1</v>
+        <v>5.25</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="B334" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="C334" s="1">
-        <v>368000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.199</v>
+        <v>99.932</v>
       </c>
       <c r="E334" s="1">
-        <v>99.23</v>
+        <v>100.28486961</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>365166.4</v>
+        <v>930643.59</v>
       </c>
       <c r="I334" s="1">
-        <v>-3794.08</v>
+        <v>-3274.63</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.0390003023279</v>
+        <v>-0.35186724920117</v>
       </c>
       <c r="K334">
-        <v>2.0</v>
+        <v>0.39</v>
       </c>
       <c r="L334" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="M334" s="1">
-        <v>361372.32</v>
+        <v>927368.96</v>
       </c>
       <c r="N334" s="1">
-        <v>368722.24</v>
+        <v>931017.4</v>
       </c>
       <c r="O334" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="B335" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C335" s="1">
-        <v>366000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.337</v>
+        <v>100.337</v>
       </c>
       <c r="E335" s="1">
-        <v>99.499</v>
+        <v>97.41</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>364166.34</v>
+        <v>487050.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-4252.92</v>
+        <v>14635.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.1678509331752</v>
+        <v>3.0048249666359</v>
       </c>
       <c r="K335">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.08</v>
+      </c>
+      <c r="L335">
+        <v>383.56</v>
       </c>
       <c r="M335" s="1">
-        <v>359913.42</v>
+        <v>501685.0</v>
       </c>
       <c r="N335" s="1">
-        <v>362996.84</v>
+        <v>502068.56</v>
       </c>
       <c r="O335" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="B336" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="C336" s="1">
-        <v>585000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.945</v>
+        <v>98.382</v>
       </c>
       <c r="E336" s="1">
-        <v>100.58151111</v>
+        <v>99.166</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>588401.84</v>
+        <v>609870.9</v>
       </c>
       <c r="I336" s="1">
-        <v>2126.41</v>
+        <v>-4821.6</v>
       </c>
       <c r="J336" s="1">
-        <v>0.36138738111356</v>
+        <v>-0.79059355020874</v>
       </c>
       <c r="K336">
-        <v>3.49</v>
+        <v>1.16</v>
       </c>
       <c r="L336" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="M336" s="1">
-        <v>590528.25</v>
+        <v>605049.3</v>
       </c>
       <c r="N336" s="1">
-        <v>610963.18</v>
+        <v>612210.26</v>
       </c>
       <c r="O336" s="1">
         <v>0.1</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="B337" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="C337" s="1">
-        <v>264000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.518</v>
+        <v>98.367</v>
       </c>
       <c r="E337" s="1">
-        <v>100.0</v>
+        <v>99.492</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>264000.0</v>
+        <v>582028.2</v>
       </c>
       <c r="I337" s="1">
-        <v>-3912.48</v>
+        <v>-6581.25</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.482</v>
+        <v>-1.1307441804366</v>
       </c>
       <c r="K337">
-        <v>1.29</v>
+        <v>0.74</v>
       </c>
       <c r="L337" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="M337" s="1">
-        <v>260087.52</v>
+        <v>575446.95</v>
       </c>
       <c r="N337" s="1">
-        <v>263494.31</v>
+        <v>579754.31</v>
       </c>
       <c r="O337" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="B338" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="C338" s="1">
-        <v>400000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>98.416</v>
+        <v>100.494</v>
       </c>
       <c r="E338" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>400920.0</v>
+        <v>575000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-7256.0</v>
+        <v>2840.5</v>
       </c>
       <c r="J338" s="1">
-        <v>-1.8098373740397</v>
+        <v>0.494</v>
       </c>
       <c r="K338">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>0.07</v>
+      </c>
+      <c r="L338">
+        <v>415.8</v>
       </c>
       <c r="M338" s="1">
-        <v>393664.0</v>
+        <v>577840.5</v>
       </c>
       <c r="N338" s="1">
-        <v>402499.62</v>
+        <v>578256.3</v>
       </c>
       <c r="O338" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
       <c r="B339" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="C339" s="1">
-        <v>800000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>98.283</v>
+        <v>100.148</v>
       </c>
       <c r="E339" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>798968.0</v>
+        <v>556000.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-12704.0</v>
+        <v>822.88</v>
       </c>
       <c r="J339" s="1">
-        <v>-1.5900511660041</v>
+        <v>0.148</v>
       </c>
       <c r="K339">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>0.0</v>
       </c>
       <c r="M339" s="1">
-        <v>786264.0</v>
+        <v>556822.88</v>
       </c>
       <c r="N339" s="1">
-        <v>798069.48</v>
+        <v>556822.88</v>
       </c>
       <c r="O339" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
       <c r="B340" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="C340" s="1">
-        <v>4580000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>92.611</v>
+        <v>88.624</v>
       </c>
       <c r="E340" s="1">
-        <v>83.767</v>
+        <v>85.42465</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>3836528.6</v>
+        <v>512547.9</v>
       </c>
       <c r="I340" s="1">
-        <v>405055.2</v>
+        <v>19196.1</v>
       </c>
       <c r="J340" s="1">
-        <v>10.557856912627</v>
+        <v>3.7452304457788</v>
       </c>
       <c r="K340">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>0.07</v>
+      </c>
+      <c r="L340">
+        <v>443.84</v>
       </c>
       <c r="M340" s="1">
-        <v>4241583.8</v>
+        <v>531744.0</v>
       </c>
       <c r="N340" s="1">
-        <v>4253554.54</v>
+        <v>532187.84</v>
       </c>
       <c r="O340" s="1">
-        <v>0.72</v>
+        <v>0.09</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="B341" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="C341" s="1">
-        <v>3528000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>87.189</v>
+        <v>101.416</v>
       </c>
       <c r="E341" s="1">
-        <v>87.226</v>
+        <v>99.779</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>3077333.28</v>
+        <v>518850.8</v>
       </c>
       <c r="I341" s="1">
-        <v>-1305.36</v>
+        <v>8512.4</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.042418544929264</v>
+        <v>1.6406257829804</v>
       </c>
       <c r="K341">
-        <v>0.66</v>
+        <v>1.61</v>
       </c>
       <c r="L341" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="M341" s="1">
-        <v>3076027.92</v>
+        <v>527363.2</v>
       </c>
       <c r="N341" s="1">
-        <v>3099235.39</v>
+        <v>535750.87</v>
       </c>
       <c r="O341" s="1">
-        <v>0.52</v>
+        <v>0.09</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="B342" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="C342" s="1">
-        <v>30000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>98.3</v>
+        <v>100.763</v>
       </c>
       <c r="E342" s="1">
-        <v>100.104</v>
+        <v>102.939</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>30031200.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-541200.0</v>
+        <v>-13056.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-1.8021257891793</v>
+        <v>-2.113873264749</v>
       </c>
       <c r="K342">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="L342" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="M342" s="1">
-        <v>29490000.0</v>
+        <v>604578.0</v>
       </c>
       <c r="N342" s="1">
-        <v>29581890.41</v>
+        <v>608451.29</v>
       </c>
       <c r="O342" s="1">
-        <v>4.99</v>
+        <v>0.1</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="B343" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="C343" s="1">
-        <v>928000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.367</v>
+        <v>97.548</v>
       </c>
       <c r="E343" s="1">
-        <v>100.28486961</v>
+        <v>100.761</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>930643.59</v>
+        <v>906849.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-8517.83</v>
+        <v>-28917.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-0.91526230788309</v>
+        <v>-3.188733736267</v>
       </c>
       <c r="K343">
-        <v>0.2</v>
+        <v>0.53</v>
       </c>
       <c r="L343" t="s">
-        <v>875</v>
+        <v>867</v>
       </c>
       <c r="M343" s="1">
-        <v>922125.76</v>
+        <v>877932.0</v>
       </c>
       <c r="N343" s="1">
-        <v>923994.47</v>
+        <v>882675.49</v>
       </c>
       <c r="O343" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>876</v>
+        <v>868</v>
       </c>
       <c r="B344" t="s">
-        <v>877</v>
+        <v>869</v>
       </c>
       <c r="C344" s="1">
         <v>500000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.181</v>
+        <v>104.819</v>
       </c>
       <c r="E344" s="1">
-        <v>97.41</v>
+        <v>104.55</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>487050.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I344" s="1">
-        <v>13855.0</v>
+        <v>1345.0</v>
       </c>
       <c r="J344" s="1">
-        <v>2.8446771378709</v>
+        <v>0.25729316116691</v>
       </c>
       <c r="K344">
-        <v>3.86</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>0.0</v>
+      </c>
+      <c r="L344">
+        <v>0.0</v>
       </c>
       <c r="M344" s="1">
-        <v>500905.0</v>
+        <v>524095.0</v>
       </c>
       <c r="N344" s="1">
-        <v>520192.67</v>
+        <v>524095.0</v>
       </c>
       <c r="O344" s="1">
         <v>0.09</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>879</v>
+        <v>870</v>
       </c>
       <c r="B345" t="s">
-        <v>880</v>
+        <v>871</v>
       </c>
       <c r="C345" s="1">
-        <v>615000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.939</v>
+        <v>98.202</v>
       </c>
       <c r="E345" s="1">
-        <v>99.166</v>
+        <v>99.589</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>609870.9</v>
+        <v>746917.5</v>
       </c>
       <c r="I345" s="1">
-        <v>-7546.05</v>
+        <v>-10402.5</v>
       </c>
       <c r="J345" s="1">
-        <v>-1.2373192424823</v>
+        <v>-1.3927240960347</v>
       </c>
       <c r="K345">
-        <v>0.99</v>
+        <v>2.3</v>
       </c>
       <c r="L345" t="s">
-        <v>881</v>
+        <v>872</v>
       </c>
       <c r="M345" s="1">
-        <v>602324.85</v>
+        <v>736515.0</v>
       </c>
       <c r="N345" s="1">
-        <v>608432.73</v>
+        <v>753775.27</v>
       </c>
       <c r="O345" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>882</v>
+        <v>873</v>
       </c>
       <c r="B346" t="s">
-        <v>883</v>
+        <v>874</v>
       </c>
       <c r="C346" s="1">
-        <v>585000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.341</v>
+        <v>102.563</v>
       </c>
       <c r="E346" s="1">
-        <v>99.492</v>
+        <v>103.012</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>582028.2</v>
+        <v>721084.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-12583.35</v>
+        <v>-3143.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.1619828729948</v>
+        <v>-0.43587154894575</v>
       </c>
       <c r="K346">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="L346" t="s">
-        <v>884</v>
+        <v>875</v>
       </c>
       <c r="M346" s="1">
-        <v>569444.85</v>
+        <v>717941.0</v>
       </c>
       <c r="N346" s="1">
-        <v>571748.79</v>
+        <v>719489.63</v>
       </c>
       <c r="O346" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>885</v>
+        <v>876</v>
       </c>
       <c r="B347" t="s">
-        <v>886</v>
+        <v>874</v>
       </c>
       <c r="C347" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>105.887</v>
+        <v>97.53</v>
       </c>
       <c r="E347" s="1">
-        <v>108.24</v>
+        <v>99.908</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>324720.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-7059.0</v>
+        <v>-9512.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.1738728750924</v>
+        <v>-2.3801897745926</v>
       </c>
       <c r="K347">
-        <v>2.14</v>
+        <v>0.93</v>
       </c>
       <c r="L347" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="M347" s="1">
-        <v>317661.0</v>
+        <v>390120.0</v>
       </c>
       <c r="N347" s="1">
-        <v>324071.96</v>
+        <v>393822.78</v>
       </c>
       <c r="O347" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="B348" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="C348" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.329</v>
+        <v>104.105</v>
       </c>
       <c r="E348" s="1">
-        <v>100.51</v>
+        <v>106.6</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>904590.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-19629.0</v>
+        <v>-14970.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.1699333399662</v>
+        <v>-2.3405253283302</v>
       </c>
       <c r="K348">
-        <v>2.91</v>
+        <v>2.24</v>
       </c>
       <c r="L348" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="M348" s="1">
-        <v>884961.0</v>
+        <v>624630.0</v>
       </c>
       <c r="N348" s="1">
-        <v>911175.04</v>
+        <v>638043.7</v>
       </c>
       <c r="O348" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
       <c r="B349" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="C349" s="1">
-        <v>600000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>88.433</v>
+        <v>98.184</v>
       </c>
       <c r="E349" s="1">
-        <v>85.42465</v>
+        <v>99.902</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>512547.9</v>
+        <v>1023995.5</v>
       </c>
       <c r="I349" s="1">
-        <v>18050.1</v>
+        <v>-17609.5</v>
       </c>
       <c r="J349" s="1">
-        <v>3.5216415870595</v>
+        <v>-1.7196852915858</v>
       </c>
       <c r="K349">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>0.68</v>
+      </c>
+      <c r="L349" t="s">
+        <v>883</v>
       </c>
       <c r="M349" s="1">
-        <v>530598.0</v>
+        <v>1006386.0</v>
       </c>
       <c r="N349" s="1">
-        <v>530795.26</v>
+        <v>1013308.26</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>893</v>
+        <v>884</v>
       </c>
       <c r="B350" t="s">
-        <v>894</v>
+        <v>885</v>
       </c>
       <c r="C350" s="1">
-        <v>520000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.828</v>
+        <v>100.277</v>
       </c>
       <c r="E350" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>518850.8</v>
+        <v>526000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>5454.8</v>
+        <v>1457.02</v>
       </c>
       <c r="J350" s="1">
-        <v>1.0513234247687</v>
+        <v>0.277</v>
       </c>
       <c r="K350">
-        <v>1.41</v>
+        <v>1.05</v>
       </c>
       <c r="L350" t="s">
-        <v>895</v>
+        <v>886</v>
       </c>
       <c r="M350" s="1">
-        <v>524305.6</v>
+        <v>527457.02</v>
       </c>
       <c r="N350" s="1">
-        <v>531624.78</v>
+        <v>532974.26</v>
       </c>
       <c r="O350" s="1">
         <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>896</v>
+        <v>887</v>
       </c>
       <c r="B351" t="s">
-        <v>897</v>
+        <v>888</v>
       </c>
       <c r="C351" s="1">
-        <v>600000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.453</v>
+        <v>101.344</v>
       </c>
       <c r="E351" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>617634.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-14916.0</v>
+        <v>2835.84</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.4150224890469</v>
+        <v>1.344</v>
       </c>
       <c r="K351">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>0.12</v>
+      </c>
+      <c r="L351">
+        <v>263.45</v>
       </c>
       <c r="M351" s="1">
-        <v>602718.0</v>
+        <v>213835.84</v>
       </c>
       <c r="N351" s="1">
-        <v>605399.51</v>
+        <v>214099.29</v>
       </c>
       <c r="O351" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="B352" t="s">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="C352" s="1">
-        <v>900000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.198</v>
+        <v>102.299</v>
       </c>
       <c r="E352" s="1">
-        <v>100.761</v>
+        <v>99.477</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>906849.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I352" s="1">
-        <v>-32067.0</v>
+        <v>8522.44</v>
       </c>
       <c r="J352" s="1">
-        <v>-3.5360903524181</v>
+        <v>2.8368366557094</v>
       </c>
       <c r="K352">
-        <v>0.34</v>
+        <v>3.65</v>
       </c>
       <c r="L352" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="M352" s="1">
-        <v>874782.0</v>
+        <v>308942.98</v>
       </c>
       <c r="N352" s="1">
-        <v>877861.11</v>
+        <v>319967.01</v>
       </c>
       <c r="O352" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="B353" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="C353" s="1">
         <v>500000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>104.553</v>
+        <v>102.012</v>
       </c>
       <c r="E353" s="1">
-        <v>104.55</v>
+        <v>103.48</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>522750.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I353" s="1">
-        <v>15.0</v>
+        <v>-7340.0</v>
       </c>
       <c r="J353" s="1">
-        <v>0.0028694404591105</v>
+        <v>-1.4186316196366</v>
       </c>
       <c r="K353">
-        <v>4.02</v>
+        <v>0.45</v>
       </c>
       <c r="L353" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="M353" s="1">
-        <v>522765.0</v>
+        <v>510060.0</v>
       </c>
       <c r="N353" s="1">
-        <v>542850.62</v>
+        <v>512330.55</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
       <c r="B354" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="C354" s="1">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>97.655</v>
+        <v>98.83</v>
       </c>
       <c r="E354" s="1">
-        <v>99.589</v>
+        <v>99.44457143</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>746917.5</v>
+        <v>696112.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-14505.0</v>
+        <v>-4302.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.9419815441464</v>
+        <v>-0.61800399935643</v>
       </c>
       <c r="K354">
-        <v>2.14</v>
+        <v>2.43</v>
       </c>
       <c r="L354" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="M354" s="1">
-        <v>732412.5</v>
+        <v>691810.0</v>
       </c>
       <c r="N354" s="1">
-        <v>748439.9</v>
+        <v>708828.15</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="B355" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>96.565</v>
+        <v>100.232</v>
       </c>
       <c r="E355" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>399632.0</v>
+        <v>563000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-13372.0</v>
+        <v>1306.16</v>
       </c>
       <c r="J355" s="1">
-        <v>-3.3460783921208</v>
+        <v>0.232</v>
       </c>
       <c r="K355">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>0.12</v>
+      </c>
+      <c r="L355">
+        <v>698.92</v>
       </c>
       <c r="M355" s="1">
-        <v>386260.0</v>
+        <v>564306.16</v>
       </c>
       <c r="N355" s="1">
-        <v>389101.67</v>
+        <v>565005.08</v>
       </c>
       <c r="O355" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>911</v>
+        <v>900</v>
       </c>
       <c r="B356" t="s">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="C356" s="1">
-        <v>700000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>101.4</v>
+        <v>99.566</v>
       </c>
       <c r="E356" s="1">
-        <v>103.012</v>
+        <v>102.38446331</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>721084.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I356" s="1">
-        <v>-11284.0</v>
+        <v>-26888.14</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.5648662291772</v>
+        <v>-2.7528232518737</v>
       </c>
       <c r="K356">
-        <v>4.71</v>
+        <v>3.1</v>
       </c>
       <c r="L356" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="M356" s="1">
-        <v>709800.0</v>
+        <v>949859.64</v>
       </c>
       <c r="N356" s="1">
-        <v>742776.71</v>
+        <v>979459.78</v>
       </c>
       <c r="O356" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="B357" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="C357" s="1">
         <v>600000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>103.866</v>
+        <v>98.099</v>
       </c>
       <c r="E357" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>639600.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-16404.0</v>
+        <v>-11406.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-2.5647279549719</v>
+        <v>-1.901</v>
       </c>
       <c r="K357">
-        <v>2.0</v>
+        <v>0.88</v>
       </c>
       <c r="L357" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
       <c r="M357" s="1">
-        <v>623196.0</v>
+        <v>588594.0</v>
       </c>
       <c r="N357" s="1">
-        <v>635212.44</v>
+        <v>593873.87</v>
       </c>
       <c r="O357" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="B358" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="C358" s="1">
-        <v>1025000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>97.585</v>
+        <v>100.831</v>
       </c>
       <c r="E358" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>1023995.5</v>
+        <v>300000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-23749.25</v>
+        <v>2493.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-2.3192728874297</v>
+        <v>0.831</v>
       </c>
       <c r="K358">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>0.18</v>
+      </c>
+      <c r="L358">
+        <v>545.92</v>
       </c>
       <c r="M358" s="1">
-        <v>1000246.25</v>
+        <v>302493.0</v>
       </c>
       <c r="N358" s="1">
-        <v>1005132.55</v>
+        <v>303038.92</v>
       </c>
       <c r="O358" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
       <c r="B359" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="C359" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.304</v>
+        <v>95.928</v>
       </c>
       <c r="E359" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>526000.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-3660.96</v>
+        <v>-7932.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-0.696</v>
+        <v>-1.359383033419</v>
       </c>
       <c r="K359">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>0.05</v>
+      </c>
+      <c r="L359">
+        <v>328.77</v>
       </c>
       <c r="M359" s="1">
-        <v>522339.04</v>
+        <v>575568.0</v>
       </c>
       <c r="N359" s="1">
-        <v>526694.75</v>
+        <v>575896.77</v>
       </c>
       <c r="O359" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="B360" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="C360" s="1">
-        <v>211000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>101.102</v>
+        <v>99.772</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>211000.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I360" s="1">
-        <v>2325.22</v>
+        <v>306.46</v>
       </c>
       <c r="J360" s="1">
-        <v>1.102</v>
+        <v>0.077235568483876</v>
       </c>
       <c r="K360">
-        <v>4.04</v>
+        <v>0.42</v>
       </c>
       <c r="L360" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="M360" s="1">
-        <v>213325.22</v>
+        <v>397092.56</v>
       </c>
       <c r="N360" s="1">
-        <v>221851.4</v>
+        <v>398769.07</v>
       </c>
       <c r="O360" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
       <c r="B361" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="C361" s="1">
-        <v>302000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>101.715</v>
+        <v>83.09</v>
       </c>
       <c r="E361" s="1">
-        <v>99.477</v>
+        <v>94.91728571</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>300420.54</v>
+        <v>664421.0</v>
       </c>
       <c r="I361" s="1">
-        <v>6758.76</v>
+        <v>-82791.0</v>
       </c>
       <c r="J361" s="1">
-        <v>2.249766277632</v>
+        <v>-12.460623610632</v>
       </c>
       <c r="K361">
-        <v>3.42</v>
+        <v>0.49</v>
       </c>
       <c r="L361" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="M361" s="1">
-        <v>307179.3</v>
+        <v>581630.0</v>
       </c>
       <c r="N361" s="1">
-        <v>317520.73</v>
+        <v>585067.67</v>
       </c>
       <c r="O361" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>928</v>
+        <v>916</v>
       </c>
       <c r="B362" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="C362" s="1">
-        <v>500000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>101.825</v>
+        <v>90.211</v>
       </c>
       <c r="E362" s="1">
-        <v>103.48</v>
+        <v>81.919</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>517400.0</v>
+        <v>3850193.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-8275.0</v>
+        <v>389724.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.5993428681871</v>
+        <v>10.122193874437</v>
       </c>
       <c r="K362">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="L362" t="s">
-        <v>930</v>
+        <v>918</v>
       </c>
       <c r="M362" s="1">
-        <v>509125.0</v>
+        <v>4239917.0</v>
       </c>
       <c r="N362" s="1">
-        <v>510231.16</v>
+        <v>4241204.67</v>
       </c>
       <c r="O362" s="1">
-        <v>0.09</v>
+        <v>0.7</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
       <c r="B363" t="s">
-        <v>932</v>
+        <v>920</v>
       </c>
       <c r="C363" s="1">
-        <v>700000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>97.387</v>
+        <v>89.878</v>
       </c>
       <c r="E363" s="1">
-        <v>99.44457143</v>
+        <v>99.73456738</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>696112.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I363" s="1">
-        <v>-14403.0</v>
+        <v>-97284.32</v>
       </c>
       <c r="J363" s="1">
-        <v>-2.0690635989611</v>
+        <v>-9.8827995500681</v>
       </c>
       <c r="K363">
-        <v>2.22</v>
+        <v>0.61</v>
       </c>
       <c r="L363" t="s">
-        <v>933</v>
+        <v>921</v>
       </c>
       <c r="M363" s="1">
-        <v>681709.0</v>
+        <v>887095.86</v>
       </c>
       <c r="N363" s="1">
-        <v>697240.85</v>
+        <v>893159.83</v>
       </c>
       <c r="O363" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>934</v>
+        <v>922</v>
       </c>
       <c r="B364" t="s">
-        <v>935</v>
+        <v>923</v>
       </c>
       <c r="C364" s="1">
-        <v>954000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.541</v>
+        <v>101.087</v>
       </c>
       <c r="E364" s="1">
-        <v>102.38446331</v>
+        <v>99.417</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>976747.78</v>
+        <v>154096.35</v>
       </c>
       <c r="I364" s="1">
-        <v>-27126.64</v>
+        <v>2588.5</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.7772410191708</v>
+        <v>1.6797931943229</v>
       </c>
       <c r="K364">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>936</v>
+        <v>0.26</v>
+      </c>
+      <c r="L364">
+        <v>398.12</v>
       </c>
       <c r="M364" s="1">
-        <v>949621.14</v>
+        <v>156684.85</v>
       </c>
       <c r="N364" s="1">
-        <v>977261.0</v>
+        <v>157082.97</v>
       </c>
       <c r="O364" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>937</v>
+        <v>924</v>
       </c>
       <c r="B365" t="s">
-        <v>938</v>
+        <v>925</v>
       </c>
       <c r="C365" s="1">
         <v>600000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>97.403</v>
+        <v>98.777</v>
       </c>
       <c r="E365" s="1">
         <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>600000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-15582.0</v>
+        <v>-7338.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-2.597</v>
+        <v>-1.223</v>
       </c>
       <c r="K365">
-        <v>0.72</v>
+        <v>1.98</v>
       </c>
       <c r="L365" t="s">
-        <v>939</v>
+        <v>926</v>
       </c>
       <c r="M365" s="1">
-        <v>584418.0</v>
+        <v>592662.0</v>
       </c>
       <c r="N365" s="1">
-        <v>588720.12</v>
+        <v>604531.1</v>
       </c>
       <c r="O365" s="1">
         <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>940</v>
+        <v>927</v>
       </c>
       <c r="B366" t="s">
-        <v>941</v>
+        <v>928</v>
       </c>
       <c r="C366" s="1">
-        <v>600000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D366" s="1">
-        <v>95.351</v>
+        <v>0.0825</v>
       </c>
       <c r="E366" s="1">
-        <v>97.25</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>583500.0</v>
+        <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-11394.0</v>
+        <v>-200193.75</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.9526992287918</v>
+        <v>0</v>
       </c>
       <c r="K366">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>0.0</v>
+      </c>
+      <c r="L366">
+        <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>572106.0</v>
+        <v>-200193.75</v>
       </c>
       <c r="N366" s="1">
-        <v>586612.85</v>
+        <v>-200193.75</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>-0.03</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="B367" t="s">
-        <v>944</v>
+        <v>930</v>
       </c>
       <c r="C367" s="1">
-        <v>600000.0</v>
+        <v>550.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.477</v>
+        <v>72.2</v>
       </c>
       <c r="E367" s="1">
-        <v>99.147</v>
+        <v>53.2</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>594882.0</v>
+        <v>292600.0</v>
       </c>
       <c r="I367" s="1">
-        <v>1980.0</v>
+        <v>104500.0</v>
       </c>
       <c r="J367" s="1">
-        <v>0.33283911767376</v>
+        <v>35.714285714286</v>
       </c>
       <c r="K367">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>0.0</v>
+      </c>
+      <c r="L367">
+        <v>0.0</v>
       </c>
       <c r="M367" s="1">
-        <v>596862.0</v>
+        <v>397100.0</v>
       </c>
       <c r="N367" s="1">
-        <v>614278.44</v>
+        <v>397100.0</v>
       </c>
       <c r="O367" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>946</v>
+        <v>931</v>
       </c>
       <c r="B368" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="C368" s="1">
-        <v>398000.0</v>
+        <v>775.0</v>
       </c>
       <c r="D368" s="1">
-        <v>99.055</v>
+        <v>75.2</v>
       </c>
       <c r="E368" s="1">
-        <v>99.695</v>
+        <v>75.3</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>396786.1</v>
+        <v>583575.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-2547.2</v>
+        <v>-775.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-0.64195797181403</v>
+        <v>-0.132802124834</v>
       </c>
       <c r="K368">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L368">
-        <v>858.7</v>
+        <v>0.0</v>
       </c>
       <c r="M368" s="1">
-        <v>394238.9</v>
+        <v>582800.0</v>
       </c>
       <c r="N368" s="1">
-        <v>395097.6</v>
+        <v>582800.0</v>
       </c>
       <c r="O368" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>948</v>
+        <v>933</v>
       </c>
       <c r="B369" t="s">
-        <v>949</v>
+        <v>934</v>
       </c>
       <c r="C369" s="1">
-        <v>700000.0</v>
+        <v>-3094.0</v>
       </c>
       <c r="D369" s="1">
-        <v>82.165</v>
+        <v>0.055</v>
       </c>
       <c r="E369" s="1">
-        <v>94.91728571</v>
+        <v>0.0738493859</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>664421.0</v>
+        <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-89266.0</v>
+        <v>145800.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-13.435156324078</v>
+        <v>0</v>
       </c>
       <c r="K369">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
       </c>
       <c r="M369" s="1">
-        <v>575155.0</v>
+        <v>145800.0</v>
       </c>
       <c r="N369" s="1">
-        <v>578305.0</v>
+        <v>145800.0</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>951</v>
+        <v>935</v>
       </c>
       <c r="B370" t="s">
-        <v>952</v>
+        <v>936</v>
       </c>
       <c r="C370" s="1">
-        <v>4700000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>89.939</v>
+        <v>10.53966667</v>
       </c>
       <c r="E370" s="1">
-        <v>81.919</v>
+        <v>0.1158591519</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>3850193.0</v>
+        <v>-625639.42</v>
       </c>
       <c r="I370" s="1">
-        <v>376940.0</v>
+        <v>85747.42</v>
       </c>
       <c r="J370" s="1">
-        <v>9.7901585712716</v>
+        <v>-13.705565419775</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
-      <c r="L370">
-        <v>0.0</v>
+      <c r="L370" t="s">
+        <v>937</v>
       </c>
       <c r="M370" s="1">
-        <v>4227133.0</v>
+        <v>-539892.0</v>
       </c>
       <c r="N370" s="1">
-        <v>4227133.0</v>
+        <v>-569142.0</v>
       </c>
       <c r="O370" s="1">
-        <v>0.71</v>
+        <v>-0.09</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>953</v>
+        <v>938</v>
       </c>
       <c r="B371" t="s">
-        <v>954</v>
+        <v>939</v>
       </c>
       <c r="C371" s="1">
-        <v>987000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>89.17</v>
+        <v>10.53966667</v>
       </c>
       <c r="E371" s="1">
-        <v>99.73456738</v>
+        <v>0.0763348926</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>984380.18</v>
+        <v>412208.42</v>
       </c>
       <c r="I371" s="1">
-        <v>-104272.28</v>
+        <v>127683.58</v>
       </c>
       <c r="J371" s="1">
-        <v>-10.592683814499</v>
+        <v>30.975490505507</v>
       </c>
       <c r="K371">
-        <v>0.57</v>
+        <v>0.0</v>
       </c>
       <c r="L371" t="s">
-        <v>955</v>
+        <v>940</v>
       </c>
       <c r="M371" s="1">
-        <v>880107.9</v>
+        <v>539892.0</v>
       </c>
       <c r="N371" s="1">
-        <v>885766.25</v>
+        <v>569142.0</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="B372" t="s">
-        <v>957</v>
+        <v>942</v>
       </c>
       <c r="C372" s="1">
-        <v>155000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.249</v>
+        <v>9.72056667</v>
       </c>
       <c r="E372" s="1">
-        <v>99.417</v>
+        <v>0.0676068926</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>154096.35</v>
+        <v>-365077.22</v>
       </c>
       <c r="I372" s="1">
-        <v>1289.6</v>
+        <v>-130583.38</v>
       </c>
       <c r="J372" s="1">
-        <v>0.8368790045968</v>
+        <v>35.768701207925</v>
       </c>
       <c r="K372">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>79.62</v>
+        <v>0.0</v>
+      </c>
+      <c r="L372" t="s">
+        <v>937</v>
       </c>
       <c r="M372" s="1">
-        <v>155385.95</v>
+        <v>-495660.6</v>
       </c>
       <c r="N372" s="1">
-        <v>155465.57</v>
+        <v>-524910.6</v>
       </c>
       <c r="O372" s="1">
-        <v>0.03</v>
+        <v>-0.09</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>958</v>
+        <v>943</v>
       </c>
       <c r="B373" t="s">
-        <v>959</v>
+        <v>944</v>
       </c>
       <c r="C373" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>98.084</v>
+        <v>9.7205668</v>
       </c>
       <c r="E373" s="1">
-        <v>100.0</v>
+        <v>0.089418316</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>600000.0</v>
+        <v>223545.79</v>
       </c>
       <c r="I373" s="1">
-        <v>-11496.0</v>
+        <v>5926.71</v>
       </c>
       <c r="J373" s="1">
-        <v>-1.916</v>
+        <v>2.6512286364239</v>
       </c>
       <c r="K373">
-        <v>1.81</v>
+        <v>0.0</v>
       </c>
       <c r="L373" t="s">
-        <v>960</v>
+        <v>945</v>
       </c>
       <c r="M373" s="1">
-        <v>588504.0</v>
+        <v>229472.5</v>
       </c>
       <c r="N373" s="1">
-        <v>599336.5</v>
+        <v>243014.17</v>
       </c>
       <c r="O373" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P373">
-        <v>1</v>
-[...598 lines deleted...]
-      <c r="P385">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>