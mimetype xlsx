--- v0 (2026-05-21)
+++ v1 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -106,203 +106,197 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US88579Y1010</t>
   </si>
   <si>
     <t>3M CO</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD-REG</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US0028241000</t>
   </si>
   <si>
     <t>ABBO LABO INC</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
     <t>ACCENTURE PLC-A</t>
   </si>
   <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
     <t>JP3122400009</t>
   </si>
   <si>
     <t>ADVANTEST CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...10 lines deleted...]
-  <si>
     <t>US0010551028</t>
   </si>
   <si>
     <t>AFLAC INC</t>
   </si>
   <si>
-    <t>US00846U1016</t>
-[...4 lines deleted...]
-  <si>
     <t>CA0084741085</t>
   </si>
   <si>
     <t>AGNICO EAGLE MINES</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>HK0000069689</t>
   </si>
   <si>
     <t>AIA</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>US0090661010</t>
   </si>
   <si>
     <t>AIRBNB INC-A</t>
   </si>
   <si>
-    <t>CH0432492467</t>
-[...2 lines deleted...]
-    <t>ALCON INC</t>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CA01626P1484</t>
   </si>
   <si>
     <t>ALIMEN COUCHE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
-    <t>US0200021014</t>
-[...4 lines deleted...]
-  <si>
     <t>US02043Q1076</t>
   </si>
   <si>
     <t>ALNYLAM PHARMACE</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC-A</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
+    <t>US0258161092</t>
+  </si>
+  <si>
+    <t>AMERICAN EXPRESS</t>
+  </si>
+  <si>
     <t>US03027X1000</t>
   </si>
   <si>
     <t>AMERICAN TOWER C</t>
   </si>
   <si>
     <t>US03076C1062</t>
   </si>
   <si>
     <t>AMERIPRISE FINAN</t>
   </si>
   <si>
+    <t>US0311001004</t>
+  </si>
+  <si>
+    <t>AMETEK INC</t>
+  </si>
+  <si>
     <t>US0311621009</t>
   </si>
   <si>
     <t>AMGEN INC</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>IE00BLP1HW54</t>
   </si>
   <si>
     <t>AON PLC/IRELAND</t>
   </si>
   <si>
     <t>US03769M1062</t>
@@ -337,56 +331,50 @@
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO-A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>US0494681010</t>
-[...4 lines deleted...]
-  <si>
     <t>US0527691069</t>
   </si>
   <si>
     <t>AUTODESK INC</t>
   </si>
   <si>
     <t>US0530151036</t>
   </si>
   <si>
     <t>AUTOMATIC DATA</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>US05464C1018</t>
   </si>
   <si>
     <t>AXON ENTERPRISE</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -409,263 +397,263 @@
   <si>
     <t>CA0636711016</t>
   </si>
   <si>
     <t>BANK OF MONTREAL</t>
   </si>
   <si>
     <t>US0640581007</t>
   </si>
   <si>
     <t>BANK OF NY MELLON</t>
   </si>
   <si>
     <t>GB0031348658</t>
   </si>
   <si>
     <t>BARCLAYS PLC</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
+    <t>CA05534B7604</t>
+  </si>
+  <si>
+    <t>BCE INC</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...2 lines deleted...]
-    <t>BMW AG</t>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY C-A</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
-    <t>SE0020050417</t>
-[...4 lines deleted...]
-  <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFC</t>
   </si>
   <si>
     <t>JP3830800003</t>
   </si>
   <si>
     <t>BRIDGESTONE CORP</t>
   </si>
   <si>
     <t>US1101221083</t>
   </si>
   <si>
     <t>BRISTOL-MYER SQB</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINL</t>
+  </si>
+  <si>
     <t>US1273871087</t>
   </si>
   <si>
     <t>CADENCE DESIGN</t>
   </si>
   <si>
     <t>CA13321L1085</t>
   </si>
   <si>
     <t>CAMECO CORP</t>
   </si>
   <si>
     <t>CA1360691010</t>
   </si>
   <si>
     <t>CAN IMPL BK COMM</t>
   </si>
   <si>
     <t>US14149Y1082</t>
   </si>
   <si>
     <t>CARDINAL HEALTH</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>US12503M1080</t>
-[...10 lines deleted...]
-  <si>
     <t>US03073E1055</t>
   </si>
   <si>
     <t>CENCORA INC</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>US1717793095</t>
   </si>
   <si>
     <t>CIENA</t>
   </si>
   <si>
     <t>US1729081059</t>
   </si>
   <si>
     <t>CINTAS CORP</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US18915M1071</t>
   </si>
   <si>
     <t>CLOUDFLARE INC-A</t>
   </si>
   <si>
     <t>US12572Q1058</t>
   </si>
   <si>
     <t>CME GROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA CO/THE</t>
   </si>
   <si>
-    <t>GB00BDCPN049</t>
-[...2 lines deleted...]
-    <t>COCA-COLA EUROPA</t>
+    <t>US19260Q1076</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBA-A</t>
   </si>
   <si>
     <t>US1941621039</t>
   </si>
   <si>
     <t>COLGATE-PALMOLIV</t>
   </si>
   <si>
     <t>US20030N1019</t>
   </si>
   <si>
     <t>COMCAST CORP-A</t>
   </si>
   <si>
     <t>AU000000CBA7</t>
   </si>
   <si>
     <t>COMMONWEALTH BK AUS</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>US2091151041</t>
   </si>
   <si>
     <t>CONS EDISON INC</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION EN</t>
   </si>
   <si>
     <t>US21036P1084</t>
   </si>
   <si>
     <t>CONSTELLATION-A</t>
   </si>
   <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>COOPER COS INC</t>
+  </si>
+  <si>
     <t>US2193501051</t>
   </si>
   <si>
     <t>CORNING INC</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
-    <t>US22788C1053</t>
-[...4 lines deleted...]
-  <si>
     <t>AU000000CSL8</t>
   </si>
   <si>
     <t>CSL LTD</t>
   </si>
   <si>
     <t>US2310211063</t>
   </si>
   <si>
     <t>CUMMINS INC</t>
   </si>
   <si>
     <t>US1266501006</t>
   </si>
   <si>
     <t>CVS HEALTH CORP</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -679,353 +667,335 @@
   <si>
     <t>DATADOG INC-A</t>
   </si>
   <si>
     <t>SG1L01001701</t>
   </si>
   <si>
     <t>DBS GROUP HLDGS</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE &amp; CO</t>
   </si>
   <si>
     <t>US24703L2025</t>
   </si>
   <si>
     <t>DELL TECHN-C</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST NAMEN</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
-    <t>US2566771059</t>
-[...4 lines deleted...]
-  <si>
     <t>CA25675T1075</t>
   </si>
   <si>
     <t>DOLLARAMA  INC</t>
   </si>
   <si>
+    <t>US2600031080</t>
+  </si>
+  <si>
+    <t>DOVER CORP</t>
+  </si>
+  <si>
     <t>DK0060079531</t>
   </si>
   <si>
     <t>DSV A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON CORP PLC</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFE</t>
   </si>
   <si>
     <t>US2855121099</t>
   </si>
   <si>
     <t>ELECTRONIC ARTS</t>
   </si>
   <si>
+    <t>CA2861812014</t>
+  </si>
+  <si>
+    <t>ELEMENT FLEET MA</t>
+  </si>
+  <si>
     <t>US0367521038</t>
   </si>
   <si>
     <t>ELEVANCE HEALTH</t>
   </si>
   <si>
-    <t>US5324571083</t>
-[...4 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
-    <t>US2944291051</t>
-[...2 lines deleted...]
-    <t>EQUIFAX INC</t>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL SPA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
+  </si>
+  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
-    <t>GB00B19NLV48</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
+    <t>US31428X1063</t>
+  </si>
+  <si>
+    <t>FEDEX CORP</t>
+  </si>
+  <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
-    <t>US31620M1062</t>
-[...10 lines deleted...]
-  <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
-    <t>FORTESCUE METALS</t>
+    <t>FORTESCUE LTD</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
   </si>
   <si>
     <t>FUJITSU LTD</t>
   </si>
   <si>
-    <t>US36266G1076</t>
-[...4 lines deleted...]
-  <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
-    <t>US3703341046</t>
-[...4 lines deleted...]
-  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
   <si>
+    <t>US3724601055</t>
+  </si>
+  <si>
+    <t>GENUINE PARTS CO</t>
+  </si>
+  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES</t>
   </si>
   <si>
     <t>AU000000GMG2</t>
   </si>
   <si>
     <t>GOODMAN GRP UNIT</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>HALEON PLC</t>
   </si>
   <si>
-    <t>US40412C1018</t>
-[...14 lines deleted...]
-    <t>HEWLETT PACKA</t>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>HARTFORD INS GRP</t>
+  </si>
+  <si>
+    <t>US4278661081</t>
+  </si>
+  <si>
+    <t>HERSHEY CO/THE</t>
   </si>
   <si>
     <t>US43300A2033</t>
   </si>
   <si>
     <t>HILTON WORLDWIDE</t>
   </si>
   <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>HK0388045442</t>
   </si>
   <si>
     <t>HKEX</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4385161066</t>
   </si>
   <si>
     <t>HONEYWELL INTL</t>
   </si>
   <si>
     <t>JP3837800006</t>
   </si>
   <si>
     <t>HOYA CORP</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
-    <t>US4448591028</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>IDEXX LABS</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -1054,864 +1024,936 @@
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>US4612021034</t>
   </si>
   <si>
     <t>INTUIT INC</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGIC</t>
   </si>
   <si>
     <t>SE0015811963</t>
   </si>
   <si>
     <t>INVESTOR AB-B</t>
   </si>
   <si>
-    <t>US46266C1053</t>
-[...2 lines deleted...]
-    <t>IQVIA HOLDINGS I</t>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INT</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
+    <t>JP3236200006</t>
+  </si>
+  <si>
+    <t>KEYENCE CORP</t>
+  </si>
+  <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>GB0008706128</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>US5128073062</t>
-[...34 lines deleted...]
-  <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
+    <t>CA5503711080</t>
+  </si>
+  <si>
+    <t>LUNDIN GOLD INC</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC-A</t>
   </si>
   <si>
     <t>US58155Q1031</t>
   </si>
   <si>
     <t>MCKESSON CORP</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES BENZ GR</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>META PLATFORMS-A</t>
+  </si>
+  <si>
     <t>US5926881054</t>
   </si>
   <si>
     <t>METTLER-TOLEDO</t>
   </si>
   <si>
     <t>US5950171042</t>
   </si>
   <si>
     <t>MICROCHIP TECH</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949724083</t>
   </si>
   <si>
     <t>MICROSTRATEGY</t>
   </si>
   <si>
     <t>JP3902400005</t>
   </si>
   <si>
     <t>MITSUB ELEC CORP</t>
   </si>
   <si>
     <t>JP3902900004</t>
   </si>
   <si>
     <t>MITSUBISHI UFJ F</t>
   </si>
   <si>
     <t>JP3885780001</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL</t>
   </si>
   <si>
-    <t>US60937P1066</t>
-[...4 lines deleted...]
-  <si>
     <t>US6098391054</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
     <t>US6153691059</t>
   </si>
   <si>
     <t>MOODY'S CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US6200763075</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIO</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
+    <t>JP3914400001</t>
+  </si>
+  <si>
+    <t>MURATA MFG CO</t>
+  </si>
+  <si>
     <t>US6311031081</t>
   </si>
   <si>
     <t>NASDAQ INC</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PL</t>
   </si>
   <si>
+    <t>AU000000NAB4</t>
+  </si>
+  <si>
+    <t>NATL AUST BANK</t>
+  </si>
+  <si>
     <t>GB00BM8PJY71</t>
   </si>
   <si>
     <t>NATWEST GROUP PL</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA-REG</t>
+  </si>
+  <si>
+    <t>US6541061031</t>
+  </si>
+  <si>
+    <t>NIKE INC (B)</t>
+  </si>
+  <si>
     <t>JP3756600007</t>
   </si>
   <si>
     <t>NINTENDO CO LTD</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
-    <t>FI4000297767</t>
-[...8 lines deleted...]
-    <t>NORTHERN TRUST</t>
+    <t>AU000000NST8</t>
+  </si>
+  <si>
+    <t>NORTHERN STAR RESOUR</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK-B</t>
+  </si>
+  <si>
     <t>US6703461052</t>
   </si>
   <si>
     <t>NUCOR CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>NL0009538784</t>
   </si>
   <si>
     <t>NXP SEMICONDUCTO</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>US67103H1077</t>
+  </si>
+  <si>
+    <t>O'REILLY AUTOMOT</t>
+  </si>
+  <si>
     <t>US6937181088</t>
   </si>
   <si>
     <t>PACCAR INC</t>
   </si>
   <si>
-    <t>US69608A1088</t>
-[...4 lines deleted...]
-  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWOR</t>
   </si>
   <si>
     <t>US7043261079</t>
   </si>
   <si>
     <t>PAYCHEX INC</t>
   </si>
   <si>
     <t>US70450Y1038</t>
   </si>
   <si>
     <t>PAYPAL HOLDINGS</t>
   </si>
   <si>
+    <t>US7134481081</t>
+  </si>
+  <si>
+    <t>PEPSICO INC</t>
+  </si>
+  <si>
     <t>US7170811035</t>
   </si>
   <si>
     <t>PFIZER INC</t>
   </si>
   <si>
+    <t>US69331C1080</t>
+  </si>
+  <si>
+    <t>PG&amp;E CORP</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SE</t>
+  </si>
+  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER AND GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS INC</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUB SERV ENTERP</t>
   </si>
   <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>US74762E1029</t>
   </si>
   <si>
     <t>QUANTA SERVICES</t>
   </si>
   <si>
-    <t>US7547301090</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
     <t>US7611521078</t>
   </si>
   <si>
     <t>RESMED INC</t>
   </si>
   <si>
-    <t>CH0012032048</t>
+    <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
+    <t>CA7751092007</t>
+  </si>
+  <si>
+    <t>ROGERS COMMUNI-B</t>
+  </si>
+  <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
   <si>
     <t>S&amp;P GLOBAL INC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
-    <t>FR0000125007</t>
-[...4 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
+    <t>SE0000667891</t>
+  </si>
+  <si>
+    <t>SANDVIK AB</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
-    <t>CA82509L1076</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>JP3890350006</t>
   </si>
   <si>
     <t>SMFG</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC-A</t>
   </si>
   <si>
     <t>JP3436100006</t>
   </si>
   <si>
     <t>SOFTBANK GROUP C</t>
   </si>
   <si>
     <t>JP3435000009</t>
   </si>
   <si>
     <t>SONY GROUP CORP</t>
   </si>
   <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>SE0000112724</t>
+  </si>
+  <si>
+    <t>SVENSKA CELLULOSA B</t>
+  </si>
+  <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
+    <t>JP3463000004</t>
+  </si>
+  <si>
+    <t>TAKEDA PHARMACEU</t>
+  </si>
+  <si>
+    <t>US8760301072</t>
+  </si>
+  <si>
+    <t>TAPESTRY INC NPV</t>
+  </si>
+  <si>
+    <t>US87612E1064</t>
+  </si>
+  <si>
+    <t>TARGET CORP</t>
+  </si>
+  <si>
+    <t>JP3538800008</t>
+  </si>
+  <si>
+    <t>TDK CORP</t>
+  </si>
+  <si>
+    <t>IE000IVNQZ81</t>
+  </si>
+  <si>
+    <t>TE CONNECTIVITY</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>THE CIGNA GROUP</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>THERMO FISHER</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>TJX COS INC</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
-    <t>US8740541094</t>
-[...46 lines deleted...]
-  <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
-    <t>US8923561067</t>
-[...2 lines deleted...]
-    <t>TRACTOR SUPPLY</t>
+    <t>JP3635000007</t>
+  </si>
+  <si>
+    <t>TOYOTA TSUSHO</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGI</t>
   </si>
   <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
     <t>AU000000TCL6</t>
   </si>
   <si>
     <t>TRANSURBAN GROUP</t>
   </si>
   <si>
     <t>US89417E1091</t>
   </si>
   <si>
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>TWILIO INC - A</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
-    <t>US90384S3031</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
-    <t>US9029733048</t>
-[...20 lines deleted...]
-    <t>VERISK ANALYTI</t>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE OYJ</t>
+  </si>
+  <si>
+    <t>US92343E1029</t>
+  </si>
+  <si>
+    <t>VERISIGN INC</t>
   </si>
   <si>
     <t>US92343V1044</t>
   </si>
   <si>
     <t>VERIZON COMMUNIC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
     <t>VERTEX PHARM</t>
   </si>
   <si>
+    <t>DK0061539921</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYST</t>
+  </si>
+  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
-    <t>SE0000115446</t>
-[...2 lines deleted...]
-    <t>VOLVO AB-B</t>
+    <t>US9297401088</t>
+  </si>
+  <si>
+    <t>WABTEC CORP</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
   </si>
   <si>
     <t>US2546871060</t>
   </si>
   <si>
     <t>WALT DISNEY CO/T</t>
   </si>
   <si>
     <t>US9344231041</t>
   </si>
   <si>
     <t>WARNER BROS DISC</t>
   </si>
   <si>
     <t>CA94106B1013</t>
   </si>
   <si>
     <t>WASTE CONNECTION</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9581021055</t>
   </si>
   <si>
     <t>WESTERN DIGITAL</t>
   </si>
   <si>
     <t>AU000000WBC1</t>
   </si>
   <si>
     <t>WESTPAC BANKING</t>
   </si>
   <si>
     <t>CA9628791027</t>
   </si>
   <si>
     <t>WHEATON PRECIOUS</t>
   </si>
   <si>
-    <t>US98138H1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US3848021040</t>
   </si>
   <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>US98978V1035</t>
   </si>
   <si>
     <t>ZOETIS INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>ZSCALER INC</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2242,170 +2284,170 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>663674.8657</v>
+        <v>1020161.8283</v>
       </c>
       <c r="D2">
-        <v>139.26</v>
+        <v>147.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>92428064.24</v>
+        <v>150657110.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>92428064.24</v>
+        <v>150657110.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>22281.0</v>
+        <v>31896.0</v>
       </c>
       <c r="D3">
-        <v>101.98</v>
+        <v>107.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2272382.81</v>
+        <v>3441750.42</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2272382.81</v>
+        <v>3441750.42</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P294"/>
+  <dimension ref="A1:P301"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O294" sqref="O294"/>
+      <selection activeCell="O301" sqref="O301"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2424,14689 +2466,15039 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1344.0</v>
+        <v>2273.0</v>
       </c>
       <c r="D2" s="1">
-        <v>167.06</v>
+        <v>147.1</v>
       </c>
       <c r="E2" s="1">
-        <v>150.0412872</v>
+        <v>149.28383634</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>176524.93</v>
+        <v>294934.28</v>
       </c>
       <c r="I2" s="1">
-        <v>13963.44</v>
+        <v>-9365.42</v>
       </c>
       <c r="J2" s="1">
-        <v>7.9101801654871</v>
+        <v>-3.17542606441</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>190488.37</v>
+        <v>285568.86</v>
       </c>
       <c r="N2" s="1">
-        <v>190488.37</v>
+        <v>285568.86</v>
       </c>
       <c r="O2" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>5770.0</v>
+        <v>7708.0</v>
       </c>
       <c r="D3" s="1">
-        <v>70.28</v>
+        <v>82.86</v>
       </c>
       <c r="E3" s="1">
-        <v>56.8717539</v>
+        <v>61.50522963</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>353215.82</v>
+        <v>513677.16</v>
       </c>
       <c r="I3" s="1">
-        <v>90917.14</v>
+        <v>183386.83</v>
       </c>
       <c r="J3" s="1">
-        <v>25.739826715576</v>
+        <v>35.700795028535</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>444132.96</v>
+        <v>697063.99</v>
       </c>
       <c r="N3" s="1">
-        <v>444132.96</v>
+        <v>697063.99</v>
       </c>
       <c r="O3" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2794.0</v>
+        <v>5250.0</v>
       </c>
       <c r="D4" s="1">
-        <v>112.21</v>
+        <v>83.83</v>
       </c>
       <c r="E4" s="1">
-        <v>125.77445956</v>
+        <v>115.04862095</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>299911.52</v>
+        <v>517199.58</v>
       </c>
       <c r="I4" s="1">
-        <v>-33928.03</v>
+        <v>-141312.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.312679819701</v>
+        <v>-27.322605327715</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>265983.49</v>
+        <v>375887.18</v>
       </c>
       <c r="N4" s="1">
-        <v>265983.49</v>
+        <v>375887.18</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>2820.0</v>
+        <v>5299.0</v>
       </c>
       <c r="D5" s="1">
-        <v>224.81</v>
+        <v>208.5</v>
       </c>
       <c r="E5" s="1">
-        <v>231.06045035</v>
+        <v>222.56859785</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>555980.0</v>
+        <v>1009951.02</v>
       </c>
       <c r="I5" s="1">
-        <v>-18129.66</v>
+        <v>-66327.58</v>
       </c>
       <c r="J5" s="1">
-        <v>-3.2608475125004</v>
+        <v>-6.5674056153733</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>537850.34</v>
+        <v>943623.44</v>
       </c>
       <c r="N5" s="1">
-        <v>537850.34</v>
+        <v>943623.44</v>
       </c>
       <c r="O5" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>835.0</v>
+        <v>1679.0</v>
       </c>
       <c r="D6" s="1">
-        <v>215.35</v>
+        <v>159.64</v>
       </c>
       <c r="E6" s="1">
-        <v>274.77679042</v>
+        <v>234.21563431</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>201532.76</v>
+        <v>342418.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-48977.19</v>
+        <v>-113494.79</v>
       </c>
       <c r="J6" s="1">
-        <v>-24.302346675548</v>
+        <v>-33.145032674909</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>152555.57</v>
+        <v>228923.91</v>
       </c>
       <c r="N6" s="1">
-        <v>152555.57</v>
+        <v>228923.91</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>664.0</v>
+        <v>1506.0</v>
       </c>
       <c r="D7" s="1">
-        <v>258.61</v>
+        <v>258.2</v>
       </c>
       <c r="E7" s="1">
-        <v>363.38996988</v>
+        <v>230.99269588</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>212315.67</v>
+        <v>347875.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-66632.26</v>
+        <v>40974.2</v>
       </c>
       <c r="J7" s="1">
-        <v>-31.383580872764</v>
+        <v>11.778426158821</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>145683.41</v>
+        <v>388849.2</v>
       </c>
       <c r="N7" s="1">
-        <v>145683.41</v>
+        <v>388849.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>4014.0</v>
+        <v>1987.0</v>
       </c>
       <c r="D8" s="1">
-        <v>200.15</v>
+        <v>236.07</v>
       </c>
       <c r="E8" s="1">
-        <v>188.57510214</v>
+        <v>283.51850528</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>652221.35</v>
+        <v>489179.59</v>
       </c>
       <c r="I8" s="1">
-        <v>29378.8</v>
+        <v>-88555.18</v>
       </c>
       <c r="J8" s="1">
-        <v>4.5044216967139</v>
+        <v>-18.102795335349</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>681600.15</v>
+        <v>400624.41</v>
       </c>
       <c r="N8" s="1">
-        <v>681600.15</v>
+        <v>400624.41</v>
       </c>
       <c r="O8" s="1">
-        <v>0.72</v>
+        <v>0.26</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>2145.0</v>
+        <v>3834.0</v>
       </c>
       <c r="D9" s="1">
-        <v>25475.0</v>
+        <v>445.5</v>
       </c>
       <c r="E9" s="1">
-        <v>16384.92494172</v>
+        <v>207.70210485</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G9">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>197155.85</v>
+        <v>685289.17</v>
       </c>
       <c r="I9" s="1">
-        <v>102198.1</v>
+        <v>773520.24</v>
       </c>
       <c r="J9" s="1">
-        <v>51.836199635973</v>
+        <v>112.87501304012</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>299353.95</v>
+        <v>1458809.41</v>
       </c>
       <c r="N9" s="1">
-        <v>299353.95</v>
+        <v>1458809.41</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.95</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>2864.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>28290.0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>19207.82751397</v>
+      </c>
+      <c r="F10" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H10" s="1">
-        <v>184361.27</v>
+        <v>304148.91</v>
       </c>
       <c r="I10" s="1">
-        <v>-52150.07</v>
+        <v>134198.87</v>
       </c>
       <c r="J10" s="1">
-        <v>-28.286890191199</v>
+        <v>44.122752240013</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>132211.2</v>
+        <v>438347.78</v>
       </c>
       <c r="N10" s="1">
-        <v>132211.2</v>
+        <v>438347.78</v>
       </c>
       <c r="O10" s="1">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1495.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D11" s="1">
-        <v>151.37</v>
+        <v>115.48</v>
       </c>
       <c r="E11" s="1">
-        <v>147.40381271</v>
+        <v>108.27484529</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>187937.22</v>
+        <v>285532.71</v>
       </c>
       <c r="I11" s="1">
-        <v>4052.39</v>
+        <v>14102.8</v>
       </c>
       <c r="J11" s="1">
-        <v>2.1562466444912</v>
+        <v>4.9391188841377</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>191989.61</v>
+        <v>299635.51</v>
       </c>
       <c r="N11" s="1">
-        <v>191989.61</v>
+        <v>299635.51</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1992.0</v>
+        <v>1655.0</v>
       </c>
       <c r="D12" s="1">
-        <v>114.03</v>
+        <v>268.5</v>
       </c>
       <c r="E12" s="1">
-        <v>106.56584337</v>
+        <v>234.75935347</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
-        <v>185191.18</v>
+        <v>243028.04</v>
       </c>
       <c r="I12" s="1">
-        <v>7519.23</v>
+        <v>33905.46</v>
       </c>
       <c r="J12" s="1">
-        <v>4.0602527614976</v>
+        <v>13.951254349087</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>192710.41</v>
+        <v>276933.5</v>
       </c>
       <c r="N12" s="1">
-        <v>192710.41</v>
+        <v>276933.5</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>1555.0</v>
+        <v>43692.0</v>
       </c>
       <c r="D13" s="1">
-        <v>122.9</v>
+        <v>86.95</v>
       </c>
       <c r="E13" s="1">
-        <v>130.6302508</v>
+        <v>77.48506614</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>9.17</v>
       </c>
       <c r="H13" s="1">
-        <v>178252.22</v>
+        <v>376337.44</v>
       </c>
       <c r="I13" s="1">
-        <v>-16116.39</v>
+        <v>38013.65</v>
       </c>
       <c r="J13" s="1">
-        <v>-9.0413404107954</v>
+        <v>10.100948234117</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>162135.83</v>
+        <v>414351.09</v>
       </c>
       <c r="N13" s="1">
-        <v>162135.83</v>
+        <v>414351.09</v>
       </c>
       <c r="O13" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2047.0</v>
+        <v>2806.0</v>
       </c>
       <c r="D14" s="1">
-        <v>311.56</v>
+        <v>177.02</v>
       </c>
       <c r="E14" s="1">
-        <v>207.53023449</v>
+        <v>170.43754811</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>1.61</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>265278.49</v>
+        <v>478247.76</v>
       </c>
       <c r="I14" s="1">
-        <v>130282.71</v>
+        <v>18470.36</v>
       </c>
       <c r="J14" s="1">
-        <v>49.111675055147</v>
+        <v>3.8620902270405</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>395561.2</v>
+        <v>496718.12</v>
       </c>
       <c r="N14" s="1">
-        <v>395561.2</v>
+        <v>496718.12</v>
       </c>
       <c r="O14" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>25874.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D15" s="1">
-        <v>82.3</v>
+        <v>132.97</v>
       </c>
       <c r="E15" s="1">
-        <v>72.23659813</v>
+        <v>130.23022801</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="G15">
-        <v>9.21</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>209623.11</v>
+        <v>310968.19</v>
       </c>
       <c r="I15" s="1">
-        <v>21520.13</v>
+        <v>2817.62</v>
       </c>
       <c r="J15" s="1">
-        <v>10.266105678902</v>
+        <v>0.90607981478749</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>231143.24</v>
+        <v>313785.81</v>
       </c>
       <c r="N15" s="1">
-        <v>231143.24</v>
+        <v>313785.81</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1997.0</v>
+        <v>1717.0</v>
       </c>
       <c r="D16" s="1">
-        <v>175.56</v>
+        <v>173.44</v>
       </c>
       <c r="E16" s="1">
-        <v>166.35523786</v>
+        <v>168.11610949</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>332211.41</v>
+        <v>288655.36</v>
       </c>
       <c r="I16" s="1">
-        <v>18381.91</v>
+        <v>9141.12</v>
       </c>
       <c r="J16" s="1">
-        <v>5.5331964666716</v>
+        <v>3.1667937848097</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>350593.32</v>
+        <v>297796.48</v>
       </c>
       <c r="N16" s="1">
-        <v>350593.32</v>
+        <v>297796.48</v>
       </c>
       <c r="O16" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>1771.0</v>
+        <v>5842.0</v>
       </c>
       <c r="D17" s="1">
-        <v>127.89</v>
+        <v>77.95</v>
       </c>
       <c r="E17" s="1">
-        <v>128.26808018</v>
+        <v>76.15827628</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H17" s="1">
-        <v>196852.39</v>
+        <v>275512.79</v>
       </c>
       <c r="I17" s="1">
-        <v>-4697.31</v>
+        <v>8286.23</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.3862092809744</v>
+        <v>3.0075663637975</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>192155.08</v>
+        <v>283799.02</v>
       </c>
       <c r="N17" s="1">
-        <v>192155.08</v>
+        <v>283799.02</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>4178.0</v>
+        <v>1422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>64.28</v>
+        <v>372.3</v>
       </c>
       <c r="E18" s="1">
-        <v>63.19520823</v>
+        <v>358.62836146</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>284939.73</v>
+        <v>509969.53</v>
       </c>
       <c r="I18" s="1">
-        <v>9197.33</v>
+        <v>19441.07</v>
       </c>
       <c r="J18" s="1">
-        <v>3.2278159314603</v>
+        <v>3.8122022702023</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>294137.06</v>
+        <v>529410.6</v>
       </c>
       <c r="N18" s="1">
-        <v>294137.06</v>
+        <v>529410.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>3998.0</v>
+        <v>996.0</v>
       </c>
       <c r="D19" s="1">
-        <v>83.8</v>
+        <v>291.48</v>
       </c>
       <c r="E19" s="1">
-        <v>73.94141571</v>
+        <v>334.72699799</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G19">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>181703.11</v>
+        <v>289424.05</v>
       </c>
       <c r="I19" s="1">
-        <v>26094.69</v>
+        <v>-41472.49</v>
       </c>
       <c r="J19" s="1">
-        <v>14.361168611809</v>
+        <v>-14.329317138641</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>207797.8</v>
+        <v>247951.56</v>
       </c>
       <c r="N19" s="1">
-        <v>207797.8</v>
+        <v>247951.56</v>
       </c>
       <c r="O19" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>650.0</v>
+        <v>16413.0</v>
       </c>
       <c r="D20" s="1">
-        <v>379.2</v>
+        <v>402.62</v>
       </c>
       <c r="E20" s="1">
-        <v>344.59435385</v>
+        <v>282.47702553</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>223986.33</v>
+        <v>3991495.29</v>
       </c>
       <c r="I20" s="1">
-        <v>22493.67</v>
+        <v>1652440.36</v>
       </c>
       <c r="J20" s="1">
-        <v>10.042429821498</v>
+        <v>41.39903068757</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>246480.0</v>
+        <v>5643935.65</v>
       </c>
       <c r="N20" s="1">
-        <v>246480.0</v>
+        <v>5643935.65</v>
       </c>
       <c r="O20" s="1">
-        <v>0.26</v>
+        <v>3.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>1083.0</v>
+        <v>5818.0</v>
       </c>
       <c r="D21" s="1">
-        <v>206.37</v>
+        <v>50.92</v>
       </c>
       <c r="E21" s="1">
-        <v>205.77072946</v>
+        <v>57.42816947</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>190048.06</v>
+        <v>334117.09</v>
       </c>
       <c r="I21" s="1">
-        <v>-433.48</v>
+        <v>-37864.53</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.22808967373832</v>
+        <v>-11.332712732533</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>189614.58</v>
+        <v>296252.56</v>
       </c>
       <c r="N21" s="1">
-        <v>189614.58</v>
+        <v>296252.56</v>
       </c>
       <c r="O21" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>553.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D22" s="1">
-        <v>336.19</v>
+        <v>309.61</v>
       </c>
       <c r="E22" s="1">
-        <v>345.98189873</v>
+        <v>303.6554386</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>167237.65</v>
+        <v>282588.82</v>
       </c>
       <c r="I22" s="1">
-        <v>-9510.43</v>
+        <v>3790.84</v>
       </c>
       <c r="J22" s="1">
-        <v>-5.6867756752143</v>
+        <v>1.3414684982937</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>157727.22</v>
+        <v>286379.66</v>
       </c>
       <c r="N22" s="1">
-        <v>157727.22</v>
+        <v>286379.66</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>11799.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D23" s="1">
-        <v>314.98</v>
+        <v>173.87</v>
       </c>
       <c r="E23" s="1">
-        <v>262.29406899</v>
+        <v>185.6438329</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>2666186.91</v>
+        <v>311027.29</v>
       </c>
       <c r="I23" s="1">
-        <v>486819.81</v>
+        <v>-26651.79</v>
       </c>
       <c r="J23" s="1">
-        <v>18.259027833874</v>
+        <v>-8.5689554765436</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3153006.72</v>
+        <v>284375.5</v>
       </c>
       <c r="N23" s="1">
-        <v>3153006.72</v>
+        <v>284375.5</v>
       </c>
       <c r="O23" s="1">
-        <v>3.33</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>2995.0</v>
+        <v>739.0</v>
       </c>
       <c r="D24" s="1">
-        <v>49.0</v>
+        <v>469.18</v>
       </c>
       <c r="E24" s="1">
-        <v>64.3205409</v>
+        <v>466.92104195</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>192640.02</v>
+        <v>300143.19</v>
       </c>
       <c r="I24" s="1">
-        <v>-45885.02</v>
+        <v>-4013.01</v>
       </c>
       <c r="J24" s="1">
-        <v>-23.819048606826</v>
+        <v>-1.3370318347053</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>146755.0</v>
+        <v>296130.18</v>
       </c>
       <c r="N24" s="1">
-        <v>146755.0</v>
+        <v>296130.18</v>
       </c>
       <c r="O24" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1297.0</v>
+        <v>1533.0</v>
       </c>
       <c r="D25" s="1">
-        <v>187.31</v>
+        <v>231.42</v>
       </c>
       <c r="E25" s="1">
-        <v>188.25139553</v>
+        <v>220.5974364</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>215422.62</v>
+        <v>290591.23</v>
       </c>
       <c r="I25" s="1">
-        <v>-9313.29</v>
+        <v>12408.18</v>
       </c>
       <c r="J25" s="1">
-        <v>-4.3232646599508</v>
+        <v>4.2699774525198</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>206109.33</v>
+        <v>302999.41</v>
       </c>
       <c r="N25" s="1">
-        <v>206109.33</v>
+        <v>302999.41</v>
       </c>
       <c r="O25" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>436.0</v>
+        <v>1612.0</v>
       </c>
       <c r="D26" s="1">
-        <v>471.69</v>
+        <v>336.45</v>
       </c>
       <c r="E26" s="1">
-        <v>479.34642202</v>
+        <v>331.57382134</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>183132.5</v>
+        <v>463424.74</v>
       </c>
       <c r="I26" s="1">
-        <v>-8654.82</v>
+        <v>-207.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.7259880141428</v>
+        <v>-0.044868126807386</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>174477.68</v>
+        <v>463216.81</v>
       </c>
       <c r="N26" s="1">
-        <v>174477.68</v>
+        <v>463216.81</v>
       </c>
       <c r="O26" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>857.0</v>
+        <v>1496.0</v>
       </c>
       <c r="D27" s="1">
-        <v>374.75</v>
+        <v>432.39</v>
       </c>
       <c r="E27" s="1">
-        <v>312.13577596</v>
+        <v>286.90895722</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>233792.96</v>
+        <v>371213.84</v>
       </c>
       <c r="I27" s="1">
-        <v>38677.35</v>
+        <v>181252.69</v>
       </c>
       <c r="J27" s="1">
-        <v>16.54341944257</v>
+        <v>48.827029186196</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>272470.31</v>
+        <v>552466.53</v>
       </c>
       <c r="N27" s="1">
-        <v>272470.31</v>
+        <v>552466.53</v>
       </c>
       <c r="O27" s="1">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>1383.0</v>
+        <v>4753.0</v>
       </c>
       <c r="D28" s="1">
-        <v>355.03</v>
+        <v>68.54</v>
       </c>
       <c r="E28" s="1">
-        <v>256.64375271</v>
+        <v>57.72351778</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>308268.61</v>
+        <v>274359.88</v>
       </c>
       <c r="I28" s="1">
-        <v>108297.51</v>
+        <v>51410.74</v>
       </c>
       <c r="J28" s="1">
-        <v>35.130891205563</v>
+        <v>18.738432164353</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>416566.12</v>
+        <v>325770.62</v>
       </c>
       <c r="N28" s="1">
-        <v>416566.12</v>
+        <v>325770.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>5037.0</v>
+        <v>1032.0</v>
       </c>
       <c r="D29" s="1">
-        <v>66.92</v>
+        <v>310.9</v>
       </c>
       <c r="E29" s="1">
-        <v>54.85204487</v>
+        <v>341.92652132</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>276289.75</v>
+        <v>302001.12</v>
       </c>
       <c r="I29" s="1">
-        <v>60786.29</v>
+        <v>-27970.46</v>
       </c>
       <c r="J29" s="1">
-        <v>22.000921134425</v>
+        <v>-9.2617073738005</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>337076.04</v>
+        <v>274030.66</v>
       </c>
       <c r="N29" s="1">
-        <v>337076.04</v>
+        <v>274030.66</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>643.0</v>
+        <v>2965.0</v>
       </c>
       <c r="D30" s="1">
-        <v>325.07</v>
+        <v>131.6</v>
       </c>
       <c r="E30" s="1">
-        <v>353.09606532</v>
+        <v>129.41089039</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>193749.99</v>
+        <v>328413.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-16419.02</v>
+        <v>4843.09</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.4743333406108</v>
+        <v>1.4746907066524</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>177330.97</v>
+        <v>333257.04</v>
       </c>
       <c r="N30" s="1">
-        <v>177330.97</v>
+        <v>333257.04</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>1481.0</v>
+        <v>23928.0</v>
       </c>
       <c r="D31" s="1">
-        <v>119.72</v>
+        <v>298.87</v>
       </c>
       <c r="E31" s="1">
-        <v>146.46425388</v>
+        <v>253.77361877</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>185018.21</v>
+        <v>5306120.13</v>
       </c>
       <c r="I31" s="1">
-        <v>-34593.74</v>
+        <v>801717.22</v>
       </c>
       <c r="J31" s="1">
-        <v>-18.697478480632</v>
+        <v>15.109292672573</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>150424.47</v>
+        <v>6107837.35</v>
       </c>
       <c r="N31" s="1">
-        <v>150424.47</v>
+        <v>6107837.35</v>
       </c>
       <c r="O31" s="1">
-        <v>0.16</v>
+        <v>3.96</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>14209.0</v>
+        <v>2285.0</v>
       </c>
       <c r="D32" s="1">
-        <v>264.58</v>
+        <v>436.61</v>
       </c>
       <c r="E32" s="1">
-        <v>249.9100929</v>
+        <v>290.01068271</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>3137775.0</v>
+        <v>570677.14</v>
       </c>
       <c r="I32" s="1">
-        <v>51685.61</v>
+        <v>281399.43</v>
       </c>
       <c r="J32" s="1">
-        <v>1.6472057429229</v>
+        <v>49.309742808342</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3189460.61</v>
+        <v>852076.57</v>
       </c>
       <c r="N32" s="1">
-        <v>3189460.61</v>
+        <v>852076.57</v>
       </c>
       <c r="O32" s="1">
-        <v>3.37</v>
+        <v>0.55</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>1336.0</v>
+        <v>426.0</v>
       </c>
       <c r="D33" s="1">
-        <v>375.38</v>
+        <v>874.4</v>
       </c>
       <c r="E33" s="1">
-        <v>232.91454341</v>
+        <v>614.95896714</v>
       </c>
       <c r="F33" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>268470.07</v>
+        <v>261972.52</v>
       </c>
       <c r="I33" s="1">
-        <v>157005.18</v>
+        <v>110521.88</v>
       </c>
       <c r="J33" s="1">
-        <v>58.48144636756</v>
+        <v>42.188348609999</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>425475.25</v>
+        <v>372494.4</v>
       </c>
       <c r="N33" s="1">
-        <v>425475.25</v>
+        <v>372494.4</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>325.0</v>
+        <v>467.0</v>
       </c>
       <c r="D34" s="1">
-        <v>709.4</v>
+        <v>1327.0</v>
       </c>
       <c r="E34" s="1">
-        <v>551.71707692</v>
+        <v>971.05417559</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>179308.05</v>
+        <v>453482.3</v>
       </c>
       <c r="I34" s="1">
-        <v>51246.95</v>
+        <v>166226.7</v>
       </c>
       <c r="J34" s="1">
-        <v>28.580395581793</v>
+        <v>36.655609270748</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>230555.0</v>
+        <v>619709.0</v>
       </c>
       <c r="N34" s="1">
-        <v>230555.0</v>
+        <v>619709.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>335.0</v>
+        <v>1604.0</v>
       </c>
       <c r="D35" s="1">
-        <v>1255.6</v>
+        <v>137.66</v>
       </c>
       <c r="E35" s="1">
-        <v>845.9841791</v>
+        <v>138.11322943</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H35" s="1">
-        <v>283404.7</v>
+        <v>255567.29</v>
       </c>
       <c r="I35" s="1">
-        <v>137221.3</v>
+        <v>-697.27</v>
       </c>
       <c r="J35" s="1">
-        <v>48.418851204655</v>
+        <v>-0.27283225486329</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>420626.0</v>
+        <v>254870.02</v>
       </c>
       <c r="N35" s="1">
-        <v>420626.0</v>
+        <v>254870.02</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>1651.0</v>
+        <v>14399.0</v>
       </c>
       <c r="D36" s="1">
-        <v>152.7</v>
+        <v>24.74</v>
       </c>
       <c r="E36" s="1">
-        <v>134.71173834</v>
+        <v>26.71639419</v>
       </c>
       <c r="F36" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>256583.92</v>
+        <v>329069.62</v>
       </c>
       <c r="I36" s="1">
-        <v>32182.7</v>
+        <v>-24819.49</v>
       </c>
       <c r="J36" s="1">
-        <v>12.54275794056</v>
+        <v>-7.5423218952877</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>288766.62</v>
+        <v>304250.13</v>
       </c>
       <c r="N36" s="1">
-        <v>288766.62</v>
+        <v>304250.13</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>14789.0</v>
+        <v>18386.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.98</v>
+        <v>174.45</v>
       </c>
       <c r="E37" s="1">
-        <v>26.3706045</v>
+        <v>168.91511585</v>
       </c>
       <c r="F37" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>10.92</v>
       </c>
       <c r="H37" s="1">
-        <v>332475.74</v>
+        <v>286230.49</v>
       </c>
       <c r="I37" s="1">
-        <v>18585.79</v>
+        <v>7622.77</v>
       </c>
       <c r="J37" s="1">
-        <v>5.5901191467383</v>
+        <v>2.6631579326158</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>351061.53</v>
+        <v>293853.26</v>
       </c>
       <c r="N37" s="1">
-        <v>351061.53</v>
+        <v>293853.26</v>
       </c>
       <c r="O37" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>11719.0</v>
+        <v>2011.0</v>
       </c>
       <c r="D38" s="1">
-        <v>195.5</v>
+        <v>231.03</v>
       </c>
       <c r="E38" s="1">
-        <v>165.23628467</v>
+        <v>260.3970363</v>
       </c>
       <c r="F38" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G38">
-        <v>10.66</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>177737.65</v>
+        <v>453848.47</v>
       </c>
       <c r="I38" s="1">
-        <v>37115.45</v>
+        <v>-57041.59</v>
       </c>
       <c r="J38" s="1">
-        <v>20.882154118725</v>
+        <v>-12.568421790647</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>214853.1</v>
+        <v>396806.88</v>
       </c>
       <c r="N38" s="1">
-        <v>214853.1</v>
+        <v>396806.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1408.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D39" s="1">
-        <v>75.98</v>
+        <v>208.63</v>
       </c>
       <c r="E39" s="1">
-        <v>165.44100142</v>
+        <v>237.21032436</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>204304.14</v>
+        <v>337366.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-113543.27</v>
+        <v>-46209.75</v>
       </c>
       <c r="J39" s="1">
-        <v>-55.575608991575</v>
+        <v>-13.697177103531</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>90760.87</v>
+        <v>291157.21</v>
       </c>
       <c r="N39" s="1">
-        <v>90760.87</v>
+        <v>291157.21</v>
       </c>
       <c r="O39" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>1065.0</v>
+        <v>10619.0</v>
       </c>
       <c r="D40" s="1">
-        <v>226.98</v>
+        <v>38.9</v>
       </c>
       <c r="E40" s="1">
-        <v>276.97138967</v>
+        <v>39.75398908</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>257147.27</v>
+        <v>422147.61</v>
       </c>
       <c r="I40" s="1">
-        <v>-52062.26</v>
+        <v>-9068.51</v>
       </c>
       <c r="J40" s="1">
-        <v>-20.246086999096</v>
+        <v>-2.1481846124866</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>205085.01</v>
+        <v>413079.1</v>
       </c>
       <c r="N40" s="1">
-        <v>205085.01</v>
+        <v>413079.1</v>
       </c>
       <c r="O40" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>863.0</v>
+        <v>766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>214.47</v>
+        <v>376.82</v>
       </c>
       <c r="E41" s="1">
-        <v>267.29784473</v>
+        <v>508.69953003</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>202398.47</v>
+        <v>339395.29</v>
       </c>
       <c r="I41" s="1">
-        <v>-45371.57</v>
+        <v>-92870.01</v>
       </c>
       <c r="J41" s="1">
-        <v>-22.416953053054</v>
+        <v>-27.363376197707</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>157026.9</v>
+        <v>246525.28</v>
       </c>
       <c r="N41" s="1">
-        <v>157026.9</v>
+        <v>246525.28</v>
       </c>
       <c r="O41" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>6963.0</v>
+        <v>29721.0</v>
       </c>
       <c r="D42" s="1">
-        <v>39.8</v>
+        <v>10.278</v>
       </c>
       <c r="E42" s="1">
-        <v>39.67245727</v>
+        <v>8.59085899</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>276239.32</v>
+        <v>255328.92</v>
       </c>
       <c r="I42" s="1">
-        <v>888.08</v>
+        <v>50143.52</v>
       </c>
       <c r="J42" s="1">
-        <v>0.32148935205893</v>
+        <v>19.638793756696</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>277127.4</v>
+        <v>305472.44</v>
       </c>
       <c r="N42" s="1">
-        <v>277127.4</v>
+        <v>305472.44</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>376.0</v>
+        <v>11526.0</v>
       </c>
       <c r="D43" s="1">
-        <v>433.91</v>
+        <v>104.82</v>
       </c>
       <c r="E43" s="1">
-        <v>581.81454787</v>
+        <v>95.18586587</v>
       </c>
       <c r="F43" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H43" s="1">
-        <v>192370.81</v>
+        <v>684147.01</v>
       </c>
       <c r="I43" s="1">
-        <v>-53955.47</v>
+        <v>68785.38</v>
       </c>
       <c r="J43" s="1">
-        <v>-28.047638828365</v>
+        <v>10.054181191262</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>138415.34</v>
+        <v>752932.39</v>
       </c>
       <c r="N43" s="1">
-        <v>138415.34</v>
+        <v>752932.39</v>
       </c>
       <c r="O43" s="1">
-        <v>0.15</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>19892.0</v>
+        <v>17245.0</v>
       </c>
       <c r="D44" s="1">
-        <v>10.756</v>
+        <v>49.84</v>
       </c>
       <c r="E44" s="1">
-        <v>7.84498341</v>
+        <v>51.32388576</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>156052.41</v>
+        <v>757329.47</v>
       </c>
       <c r="I44" s="1">
-        <v>57905.94</v>
+        <v>-23255.25</v>
       </c>
       <c r="J44" s="1">
-        <v>37.10672587498</v>
+        <v>-3.070691280507</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>213958.35</v>
+        <v>734074.22</v>
       </c>
       <c r="N44" s="1">
-        <v>213958.35</v>
+        <v>734074.22</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>2934.0</v>
+        <v>2446.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.75</v>
+        <v>206.0</v>
       </c>
       <c r="E45" s="1">
-        <v>86.03870825</v>
+        <v>173.17903107</v>
       </c>
       <c r="F45" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G45">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H45" s="1">
-        <v>159386.36</v>
+        <v>266939.96</v>
       </c>
       <c r="I45" s="1">
-        <v>33053.32</v>
+        <v>47079.73</v>
       </c>
       <c r="J45" s="1">
-        <v>20.737859877094</v>
+        <v>17.636823651281</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>192439.68</v>
+        <v>314019.69</v>
       </c>
       <c r="N45" s="1">
-        <v>192439.68</v>
+        <v>314019.69</v>
       </c>
       <c r="O45" s="1">
         <v>0.2</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>11307.0</v>
+        <v>2860.0</v>
       </c>
       <c r="D46" s="1">
-        <v>53.06</v>
+        <v>134.99</v>
       </c>
       <c r="E46" s="1">
-        <v>52.23508004</v>
+        <v>106.0368986</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>504036.24</v>
+        <v>263027.41</v>
       </c>
       <c r="I46" s="1">
-        <v>4956.23</v>
+        <v>66708.59</v>
       </c>
       <c r="J46" s="1">
-        <v>0.98330826370739</v>
+        <v>25.361839665303</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>508992.47</v>
+        <v>329736.0</v>
       </c>
       <c r="N46" s="1">
-        <v>508992.47</v>
+        <v>329736.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.54</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>1650.0</v>
+        <v>61176.0</v>
       </c>
       <c r="D47" s="1">
-        <v>199.76</v>
+        <v>4.2235</v>
       </c>
       <c r="E47" s="1">
-        <v>160.58099394</v>
+        <v>4.01761393</v>
       </c>
       <c r="F47" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G47">
-        <v>1.61</v>
+        <v>0.87</v>
       </c>
       <c r="H47" s="1">
-        <v>167538.71</v>
+        <v>283040.14</v>
       </c>
       <c r="I47" s="1">
-        <v>36892.23</v>
+        <v>15195.95</v>
       </c>
       <c r="J47" s="1">
-        <v>22.020122991278</v>
+        <v>5.3688321380847</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>204430.94</v>
+        <v>298236.09</v>
       </c>
       <c r="N47" s="1">
-        <v>204430.94</v>
+        <v>298236.09</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>2293.0</v>
+        <v>15133.0</v>
       </c>
       <c r="D48" s="1">
-        <v>118.19</v>
+        <v>18.645</v>
       </c>
       <c r="E48" s="1">
-        <v>96.9600785</v>
+        <v>16.80746779</v>
       </c>
       <c r="F48" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>193937.04</v>
+        <v>254347.41</v>
       </c>
       <c r="I48" s="1">
-        <v>35985.48</v>
+        <v>27807.38</v>
       </c>
       <c r="J48" s="1">
-        <v>18.555238339205</v>
+        <v>10.932833953371</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>229922.52</v>
+        <v>282154.79</v>
       </c>
       <c r="N48" s="1">
-        <v>229922.52</v>
+        <v>282154.79</v>
       </c>
       <c r="O48" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>33543.0</v>
+        <v>12040.0</v>
       </c>
       <c r="D49" s="1">
-        <v>4.738</v>
+        <v>33.42</v>
       </c>
       <c r="E49" s="1">
-        <v>3.93443848</v>
+        <v>34.89258555</v>
       </c>
       <c r="F49" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G49">
-        <v>0.87</v>
+        <v>1.6</v>
       </c>
       <c r="H49" s="1">
-        <v>151973.7</v>
+        <v>260430.67</v>
       </c>
       <c r="I49" s="1">
-        <v>30062.53</v>
+        <v>-9666.12</v>
       </c>
       <c r="J49" s="1">
-        <v>19.781402966434</v>
+        <v>-3.7115904973865</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>182036.23</v>
+        <v>250764.55</v>
       </c>
       <c r="N49" s="1">
-        <v>182036.23</v>
+        <v>250764.55</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>9145.0</v>
+        <v>2107.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.855</v>
+        <v>144.18</v>
       </c>
       <c r="E50" s="1">
-        <v>15.59141826</v>
+        <v>155.85280494</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>142583.52</v>
+        <v>282198.23</v>
       </c>
       <c r="I50" s="1">
-        <v>38990.46</v>
+        <v>-22739.49</v>
       </c>
       <c r="J50" s="1">
-        <v>27.345698857764</v>
+        <v>-8.0579846301658</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>181573.98</v>
+        <v>259458.74</v>
       </c>
       <c r="N50" s="1">
-        <v>181573.98</v>
+        <v>259458.74</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>354.0</v>
+        <v>615.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1093.64</v>
+        <v>1094.1</v>
       </c>
       <c r="E51" s="1">
-        <v>1113.89943503</v>
+        <v>1062.59860163</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>336287.92</v>
+        <v>559157.37</v>
       </c>
       <c r="I51" s="1">
-        <v>-7834.06</v>
+        <v>15528.97</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.3295692572008</v>
+        <v>2.7772092139285</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>328453.86</v>
+        <v>574686.34</v>
       </c>
       <c r="N51" s="1">
-        <v>328453.86</v>
+        <v>574686.34</v>
       </c>
       <c r="O51" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>2966.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D52" s="1">
-        <v>90.32</v>
+        <v>289.76</v>
       </c>
       <c r="E52" s="1">
-        <v>92.86768712</v>
+        <v>143.2170901</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>275445.56</v>
+        <v>303074.18</v>
       </c>
       <c r="I52" s="1">
-        <v>-7556.44</v>
+        <v>306712.42</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.7433515355993</v>
+        <v>101.20044538271</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>267889.12</v>
+        <v>609786.6</v>
       </c>
       <c r="N52" s="1">
-        <v>267889.12</v>
+        <v>609786.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>2299.0</v>
+        <v>4865.0</v>
       </c>
       <c r="D53" s="1">
-        <v>94.73</v>
+        <v>91.41</v>
       </c>
       <c r="E53" s="1">
-        <v>74.1830796</v>
+        <v>80.84923741</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>170546.9</v>
+        <v>393331.54</v>
       </c>
       <c r="I53" s="1">
-        <v>47237.37</v>
+        <v>51378.11</v>
       </c>
       <c r="J53" s="1">
-        <v>27.697583479969</v>
+        <v>13.062290911123</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>217784.27</v>
+        <v>444709.65</v>
       </c>
       <c r="N53" s="1">
-        <v>217784.27</v>
+        <v>444709.65</v>
       </c>
       <c r="O53" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>7712.0</v>
+        <v>5167.0</v>
       </c>
       <c r="D54" s="1">
-        <v>660.4</v>
+        <v>155.03</v>
       </c>
       <c r="E54" s="1">
-        <v>570.86268932</v>
+        <v>193.52857558</v>
       </c>
       <c r="F54" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G54">
-        <v>10.66</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>411123.2</v>
+        <v>861709.25</v>
       </c>
       <c r="I54" s="1">
-        <v>66492.27</v>
+        <v>-177556.7</v>
       </c>
       <c r="J54" s="1">
-        <v>16.173319822379</v>
+        <v>-20.605175121423</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>477615.47</v>
+        <v>684152.55</v>
       </c>
       <c r="N54" s="1">
-        <v>477615.47</v>
+        <v>684152.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>132.0</v>
+        <v>5195.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4076.79</v>
+        <v>53.06</v>
       </c>
       <c r="E55" s="1">
-        <v>5080.66484848</v>
+        <v>79.17533782</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>578348.28</v>
+        <v>352069.85</v>
       </c>
       <c r="I55" s="1">
-        <v>-121797.61</v>
+        <v>-116645.41</v>
       </c>
       <c r="J55" s="1">
-        <v>-21.059561204193</v>
+        <v>-33.131326070665</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>456550.67</v>
+        <v>235424.44</v>
       </c>
       <c r="N55" s="1">
-        <v>456550.67</v>
+        <v>235424.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>2368.0</v>
+        <v>16474.0</v>
       </c>
       <c r="D56" s="1">
-        <v>74.58</v>
+        <v>3308.0</v>
       </c>
       <c r="E56" s="1">
-        <v>97.25469595</v>
+        <v>3470.73169843</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H56" s="1">
-        <v>196396.65</v>
+        <v>316927.04</v>
       </c>
       <c r="I56" s="1">
-        <v>-46565.96</v>
+        <v>-22093.14</v>
       </c>
       <c r="J56" s="1">
-        <v>-23.710160025642</v>
+        <v>-6.9710492358115</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>149830.69</v>
+        <v>294833.9</v>
       </c>
       <c r="N56" s="1">
-        <v>149830.69</v>
+        <v>294833.9</v>
       </c>
       <c r="O56" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>23658.0</v>
+        <v>6051.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3620.0</v>
+        <v>56.39</v>
       </c>
       <c r="E57" s="1">
-        <v>3525.20335616</v>
+        <v>54.06184928</v>
       </c>
       <c r="F57" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G57">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>468036.7</v>
+        <v>283841.8</v>
       </c>
       <c r="I57" s="1">
-        <v>1133.15</v>
+        <v>7583.99</v>
       </c>
       <c r="J57" s="1">
-        <v>0.24210708262835</v>
+        <v>2.6719073793923</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>469169.85</v>
+        <v>291425.79</v>
       </c>
       <c r="N57" s="1">
-        <v>469169.85</v>
+        <v>291425.79</v>
       </c>
       <c r="O57" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>4130.0</v>
+        <v>10990.0</v>
       </c>
       <c r="D58" s="1">
-        <v>60.66</v>
+        <v>416.79</v>
       </c>
       <c r="E58" s="1">
-        <v>51.27443341</v>
+        <v>318.22477343</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>184696.36</v>
+        <v>3016579.2</v>
       </c>
       <c r="I58" s="1">
-        <v>27847.8</v>
+        <v>895554.81</v>
       </c>
       <c r="J58" s="1">
-        <v>15.077611708211</v>
+        <v>29.687760560041</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>212544.16</v>
+        <v>3912134.01</v>
       </c>
       <c r="N58" s="1">
-        <v>212544.16</v>
+        <v>3912134.01</v>
       </c>
       <c r="O58" s="1">
-        <v>0.22</v>
+        <v>2.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>7380.0</v>
+        <v>1979.0</v>
       </c>
       <c r="D59" s="1">
-        <v>332.65</v>
+        <v>143.93</v>
       </c>
       <c r="E59" s="1">
-        <v>299.68775745</v>
+        <v>159.58334512</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>1911705.54</v>
+        <v>271399.81</v>
       </c>
       <c r="I59" s="1">
-        <v>171061.07</v>
+        <v>-28125.72</v>
       </c>
       <c r="J59" s="1">
-        <v>8.9480867435264</v>
+        <v>-10.3632054864</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2082766.61</v>
+        <v>243274.09</v>
       </c>
       <c r="N59" s="1">
-        <v>2082766.61</v>
+        <v>243274.09</v>
       </c>
       <c r="O59" s="1">
-        <v>2.2</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>705.0</v>
+        <v>1715.0</v>
       </c>
       <c r="D60" s="1">
-        <v>296.28</v>
+        <v>354.55</v>
       </c>
       <c r="E60" s="1">
-        <v>298.23455319</v>
+        <v>294.76622157</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>184440.7</v>
+        <v>438250.04</v>
       </c>
       <c r="I60" s="1">
-        <v>-7230.72</v>
+        <v>81076.3</v>
       </c>
       <c r="J60" s="1">
-        <v>-3.9203494673356</v>
+        <v>18.500009720478</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>177209.98</v>
+        <v>519326.34</v>
       </c>
       <c r="N60" s="1">
-        <v>177209.98</v>
+        <v>519326.34</v>
       </c>
       <c r="O60" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2193.0</v>
+        <v>2945.0</v>
       </c>
       <c r="D61" s="1">
-        <v>165.86</v>
+        <v>158.28</v>
       </c>
       <c r="E61" s="1">
-        <v>110.38969448</v>
+        <v>126.93280136</v>
       </c>
       <c r="F61" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G61">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H61" s="1">
-        <v>151023.4</v>
+        <v>233693.73</v>
       </c>
       <c r="I61" s="1">
-        <v>74574.18</v>
+        <v>56805.21</v>
       </c>
       <c r="J61" s="1">
-        <v>49.379222027845</v>
+        <v>24.307545606808</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>225597.58</v>
+        <v>290498.94</v>
       </c>
       <c r="N61" s="1">
-        <v>225597.58</v>
+        <v>290498.94</v>
       </c>
       <c r="O61" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>2377.0</v>
+        <v>8440.0</v>
       </c>
       <c r="D62" s="1">
-        <v>136.25</v>
+        <v>150.86</v>
       </c>
       <c r="E62" s="1">
-        <v>106.68834245</v>
+        <v>127.95505213</v>
       </c>
       <c r="F62" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G62">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H62" s="1">
-        <v>159719.83</v>
+        <v>673273.13</v>
       </c>
       <c r="I62" s="1">
-        <v>41152.37</v>
+        <v>120232.04</v>
       </c>
       <c r="J62" s="1">
-        <v>25.765347984655</v>
+        <v>17.857840249766</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>200872.2</v>
+        <v>793505.17</v>
       </c>
       <c r="N62" s="1">
-        <v>200872.2</v>
+        <v>793505.17</v>
       </c>
       <c r="O62" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1078.0</v>
+        <v>1565.0</v>
       </c>
       <c r="D63" s="1">
-        <v>224.44</v>
+        <v>186.35</v>
       </c>
       <c r="E63" s="1">
-        <v>185.05176252</v>
+        <v>194.26017252</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>170129.56</v>
+        <v>260168.04</v>
       </c>
       <c r="I63" s="1">
-        <v>35135.83</v>
+        <v>-11085.96</v>
       </c>
       <c r="J63" s="1">
-        <v>20.652395738871</v>
+        <v>-4.2610768025158</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>205265.39</v>
+        <v>249082.08</v>
       </c>
       <c r="N63" s="1">
-        <v>205265.39</v>
+        <v>249082.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>488.0</v>
+        <v>593.0</v>
       </c>
       <c r="D64" s="1">
-        <v>759.74</v>
+        <v>902.3</v>
       </c>
       <c r="E64" s="1">
-        <v>513.15137295</v>
+        <v>596.11957841</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>216236.36</v>
+        <v>304686.43</v>
       </c>
       <c r="I64" s="1">
-        <v>98307.73</v>
+        <v>152301.14</v>
       </c>
       <c r="J64" s="1">
-        <v>45.463089556261</v>
+        <v>49.986190720735</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>314544.09</v>
+        <v>456987.57</v>
       </c>
       <c r="N64" s="1">
-        <v>314544.09</v>
+        <v>456987.57</v>
       </c>
       <c r="O64" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1103.0</v>
+        <v>1053.0</v>
       </c>
       <c r="D65" s="1">
-        <v>288.68</v>
+        <v>255.68</v>
       </c>
       <c r="E65" s="1">
-        <v>244.01769719</v>
+        <v>319.66785375</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>234634.52</v>
+        <v>292428.46</v>
       </c>
       <c r="I65" s="1">
-        <v>35505.5</v>
+        <v>-62483.51</v>
       </c>
       <c r="J65" s="1">
-        <v>15.132257606426</v>
+        <v>-21.367109753955</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>270140.02</v>
+        <v>229944.95</v>
       </c>
       <c r="N65" s="1">
-        <v>270140.02</v>
+        <v>229944.95</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>705.0</v>
+        <v>1851.0</v>
       </c>
       <c r="D66" s="1">
-        <v>401.17</v>
+        <v>156.55</v>
       </c>
       <c r="E66" s="1">
-        <v>333.75703546</v>
+        <v>149.42507834</v>
       </c>
       <c r="F66" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="G66">
-        <v>1.61</v>
+        <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>145767.15</v>
+        <v>298647.51</v>
       </c>
       <c r="I66" s="1">
-        <v>29649.86</v>
+        <v>17613.39</v>
       </c>
       <c r="J66" s="1">
-        <v>20.340563700395</v>
+        <v>5.8977186851483</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>175417.01</v>
+        <v>316260.9</v>
       </c>
       <c r="N66" s="1">
-        <v>175417.01</v>
+        <v>316260.9</v>
       </c>
       <c r="O66" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>653.0</v>
+        <v>813.0</v>
       </c>
       <c r="D67" s="1">
-        <v>361.08</v>
+        <v>577.9</v>
       </c>
       <c r="E67" s="1">
-        <v>316.42073507</v>
+        <v>301.95293973</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>180587.88</v>
+        <v>210144.78</v>
       </c>
       <c r="I67" s="1">
-        <v>19450.5</v>
+        <v>191130.11</v>
       </c>
       <c r="J67" s="1">
-        <v>10.77065636963</v>
+        <v>90.951633440526</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>200038.38</v>
+        <v>401274.89</v>
       </c>
       <c r="N67" s="1">
-        <v>200038.38</v>
+        <v>401274.89</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1183.0</v>
+        <v>1963.0</v>
       </c>
       <c r="D68" s="1">
-        <v>162.3</v>
+        <v>163.55</v>
       </c>
       <c r="E68" s="1">
-        <v>152.19291631</v>
+        <v>185.82822211</v>
       </c>
       <c r="F68" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G68">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>193042.29</v>
+        <v>317522.69</v>
       </c>
       <c r="I68" s="1">
-        <v>17242.91</v>
+        <v>-43321.34</v>
       </c>
       <c r="J68" s="1">
-        <v>8.9321930443324</v>
+        <v>-13.643541505648</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>210285.2</v>
+        <v>274201.35</v>
       </c>
       <c r="N68" s="1">
-        <v>210285.2</v>
+        <v>274201.35</v>
       </c>
       <c r="O68" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>911.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D69" s="1">
-        <v>334.95</v>
+        <v>124.1</v>
       </c>
       <c r="E69" s="1">
-        <v>235.41457739</v>
+        <v>103.17451296</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>182864.58</v>
+        <v>398686.52</v>
       </c>
       <c r="I69" s="1">
-        <v>76013.38</v>
+        <v>75730.87</v>
       </c>
       <c r="J69" s="1">
-        <v>41.568126533854</v>
+        <v>18.995091682558</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>258877.96</v>
+        <v>474417.39</v>
       </c>
       <c r="N69" s="1">
-        <v>258877.96</v>
+        <v>474417.39</v>
       </c>
       <c r="O69" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1185.0</v>
+        <v>1581.0</v>
       </c>
       <c r="D70" s="1">
-        <v>200.02</v>
+        <v>192.62</v>
       </c>
       <c r="E70" s="1">
-        <v>188.57912236</v>
+        <v>206.3530993</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>195938.93</v>
+        <v>279281.65</v>
       </c>
       <c r="I70" s="1">
-        <v>5150.15</v>
+        <v>-19186.66</v>
       </c>
       <c r="J70" s="1">
-        <v>2.6284465266805</v>
+        <v>-6.8700038115644</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>201089.08</v>
+        <v>260094.99</v>
       </c>
       <c r="N70" s="1">
-        <v>201089.08</v>
+        <v>260094.99</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>2943.0</v>
+        <v>2060.0</v>
       </c>
       <c r="D71" s="1">
-        <v>116.0</v>
+        <v>297.13</v>
       </c>
       <c r="E71" s="1">
-        <v>96.1075807</v>
+        <v>280.79100485</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>244808.29</v>
+        <v>500472.41</v>
       </c>
       <c r="I71" s="1">
-        <v>44822.66</v>
+        <v>22299.76</v>
       </c>
       <c r="J71" s="1">
-        <v>18.309290097978</v>
+        <v>4.4557421257248</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>289630.95</v>
+        <v>522772.17</v>
       </c>
       <c r="N71" s="1">
-        <v>289630.95</v>
+        <v>522772.17</v>
       </c>
       <c r="O71" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>1101.0</v>
+        <v>11767.0</v>
       </c>
       <c r="D72" s="1">
-        <v>177.14</v>
+        <v>80.26</v>
       </c>
       <c r="E72" s="1">
-        <v>205.93964578</v>
+        <v>72.3756157</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>193543.94</v>
+        <v>735130.59</v>
       </c>
       <c r="I72" s="1">
-        <v>-28081.02</v>
+        <v>71479.5</v>
       </c>
       <c r="J72" s="1">
-        <v>-14.508860365248</v>
+        <v>9.7233744551427</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>165462.92</v>
+        <v>806610.09</v>
       </c>
       <c r="N72" s="1">
-        <v>165462.92</v>
+        <v>806610.09</v>
       </c>
       <c r="O72" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1308.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D73" s="1">
-        <v>308.09</v>
+        <v>201.8</v>
       </c>
       <c r="E73" s="1">
-        <v>268.68306575</v>
+        <v>175.65857979</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>305140.18</v>
+        <v>283755.99</v>
       </c>
       <c r="I73" s="1">
-        <v>36746.41</v>
+        <v>40268.44</v>
       </c>
       <c r="J73" s="1">
-        <v>12.042468481208</v>
+        <v>14.191221126292</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>341886.59</v>
+        <v>324024.43</v>
       </c>
       <c r="N73" s="1">
-        <v>341886.59</v>
+        <v>324024.43</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>9543.0</v>
+        <v>3911.0</v>
       </c>
       <c r="D74" s="1">
-        <v>79.84</v>
+        <v>87.87</v>
       </c>
       <c r="E74" s="1">
-        <v>69.82947396</v>
+        <v>86.42806188</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>576332.33</v>
+        <v>289086.21</v>
       </c>
       <c r="I74" s="1">
-        <v>70068.89</v>
+        <v>4426.68</v>
       </c>
       <c r="J74" s="1">
-        <v>12.157723305233</v>
+        <v>1.5312663997359</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>646401.22</v>
+        <v>293512.89</v>
       </c>
       <c r="N74" s="1">
-        <v>646401.22</v>
+        <v>293512.89</v>
       </c>
       <c r="O74" s="1">
-        <v>0.68</v>
+        <v>0.19</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>2513.0</v>
+        <v>11777.0</v>
       </c>
       <c r="D75" s="1">
-        <v>105.7</v>
+        <v>24.94</v>
       </c>
       <c r="E75" s="1">
-        <v>88.81790688</v>
+        <v>30.96061051</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>190326.25</v>
+        <v>319386.23</v>
       </c>
       <c r="I75" s="1">
-        <v>35027.19</v>
+        <v>-68527.13</v>
       </c>
       <c r="J75" s="1">
-        <v>18.403761961369</v>
+        <v>-21.455881175591</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>225353.44</v>
+        <v>250859.1</v>
       </c>
       <c r="N75" s="1">
-        <v>225353.44</v>
+        <v>250859.1</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>2858.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D76" s="1">
-        <v>95.09</v>
+        <v>153.67</v>
       </c>
       <c r="E76" s="1">
-        <v>85.69046886</v>
+        <v>161.50343722</v>
       </c>
       <c r="F76" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.61</v>
       </c>
       <c r="H76" s="1">
-        <v>208743.35</v>
+        <v>314118.8</v>
       </c>
       <c r="I76" s="1">
-        <v>21821.87</v>
+        <v>688.95</v>
       </c>
       <c r="J76" s="1">
-        <v>10.453923442352</v>
+        <v>0.21932784666184</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>230565.22</v>
+        <v>314807.75</v>
       </c>
       <c r="N76" s="1">
-        <v>230565.22</v>
+        <v>314807.75</v>
       </c>
       <c r="O76" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>8111.0</v>
+        <v>2942.0</v>
       </c>
       <c r="D77" s="1">
-        <v>31.34</v>
+        <v>106.16</v>
       </c>
       <c r="E77" s="1">
-        <v>31.9935458</v>
+        <v>106.4000068</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>229258.68</v>
+        <v>271486.28</v>
       </c>
       <c r="I77" s="1">
-        <v>-13598.43</v>
+        <v>-4737.58</v>
       </c>
       <c r="J77" s="1">
-        <v>-5.9314787994069</v>
+        <v>-1.7450531938483</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>215660.25</v>
+        <v>266748.7</v>
       </c>
       <c r="N77" s="1">
-        <v>215660.25</v>
+        <v>266748.7</v>
       </c>
       <c r="O77" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>3004.0</v>
+        <v>2441.0</v>
       </c>
       <c r="D78" s="1">
-        <v>179.67</v>
+        <v>274.89</v>
       </c>
       <c r="E78" s="1">
-        <v>153.75950399</v>
+        <v>298.77065957</v>
       </c>
       <c r="F78" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G78">
-        <v>1.66</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>265759.18</v>
+        <v>632804.28</v>
       </c>
       <c r="I78" s="1">
-        <v>58635.99</v>
+        <v>-59710.81</v>
       </c>
       <c r="J78" s="1">
-        <v>22.063580268422</v>
+        <v>-9.4359048898974</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>324395.17</v>
+        <v>573093.47</v>
       </c>
       <c r="N78" s="1">
-        <v>324395.17</v>
+        <v>573093.47</v>
       </c>
       <c r="O78" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2773.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D79" s="1">
-        <v>109.81</v>
+        <v>140.52</v>
       </c>
       <c r="E79" s="1">
-        <v>103.20393437</v>
+        <v>148.39888536</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>249338.84</v>
+        <v>280161.22</v>
       </c>
       <c r="I79" s="1">
-        <v>8999.27</v>
+        <v>-15287.29</v>
       </c>
       <c r="J79" s="1">
-        <v>3.6092531753176</v>
+        <v>-5.4566045935979</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>258338.11</v>
+        <v>264873.93</v>
       </c>
       <c r="N79" s="1">
-        <v>258338.11</v>
+        <v>264873.93</v>
       </c>
       <c r="O79" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>1238.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D80" s="1">
-        <v>294.84</v>
+        <v>59.47</v>
       </c>
       <c r="E80" s="1">
-        <v>303.04323102</v>
+        <v>70.75650952</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>328289.31</v>
+        <v>281177.03</v>
       </c>
       <c r="I80" s="1">
-        <v>-18616.01</v>
+        <v>-46314.08</v>
       </c>
       <c r="J80" s="1">
-        <v>-5.6706110838638</v>
+        <v>-16.471501957326</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>309673.3</v>
+        <v>234862.95</v>
       </c>
       <c r="N80" s="1">
-        <v>309673.3</v>
+        <v>234862.95</v>
       </c>
       <c r="O80" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>1520.0</v>
+        <v>2391.0</v>
       </c>
       <c r="D81" s="1">
-        <v>156.41</v>
+        <v>206.51</v>
       </c>
       <c r="E81" s="1">
-        <v>146.03348684</v>
+        <v>98.58627771</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>189262.91</v>
+        <v>203642.61</v>
       </c>
       <c r="I81" s="1">
-        <v>12436.59</v>
+        <v>218072.73</v>
       </c>
       <c r="J81" s="1">
-        <v>6.5710656144936</v>
+        <v>107.08600228606</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>201699.5</v>
+        <v>421715.34</v>
       </c>
       <c r="N81" s="1">
-        <v>201699.5</v>
+        <v>421715.34</v>
       </c>
       <c r="O81" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>2387.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D82" s="1">
-        <v>139.51</v>
+        <v>1033.08</v>
       </c>
       <c r="E82" s="1">
-        <v>71.95956431</v>
+        <v>944.11898779</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>149230.02</v>
+        <v>1610077.32</v>
       </c>
       <c r="I82" s="1">
-        <v>133293.41</v>
+        <v>124590.04</v>
       </c>
       <c r="J82" s="1">
-        <v>89.320774734199</v>
+        <v>7.7381401782617</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>282523.43</v>
+        <v>1734667.36</v>
       </c>
       <c r="N82" s="1">
-        <v>282523.43</v>
+        <v>1734667.36</v>
       </c>
       <c r="O82" s="1">
-        <v>0.3</v>
+        <v>1.13</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>1261.0</v>
+        <v>3780.0</v>
       </c>
       <c r="D83" s="1">
-        <v>985.27</v>
+        <v>108.75</v>
       </c>
       <c r="E83" s="1">
-        <v>912.60595559</v>
+        <v>112.1894709</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1003231.43</v>
+        <v>365986.71</v>
       </c>
       <c r="I83" s="1">
-        <v>50832.77</v>
+        <v>-14895.62</v>
       </c>
       <c r="J83" s="1">
-        <v>5.0669036555204</v>
+        <v>-4.0699893173717</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1054064.2</v>
+        <v>351091.09</v>
       </c>
       <c r="N83" s="1">
-        <v>1054064.2</v>
+        <v>351091.09</v>
       </c>
       <c r="O83" s="1">
-        <v>1.11</v>
+        <v>0.23</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>3464.0</v>
+        <v>88.0</v>
       </c>
       <c r="D84" s="1">
-        <v>124.04</v>
+        <v>98.79</v>
       </c>
       <c r="E84" s="1">
-        <v>113.13919457</v>
+        <v>181.58579545</v>
       </c>
       <c r="F84" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.61</v>
       </c>
       <c r="H84" s="1">
-        <v>338854.6</v>
+        <v>9374.23</v>
       </c>
       <c r="I84" s="1">
-        <v>25677.99</v>
+        <v>-3985.57</v>
       </c>
       <c r="J84" s="1">
-        <v>7.5778785355135</v>
+        <v>-42.516238667069</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>364532.59</v>
+        <v>5388.66</v>
       </c>
       <c r="N84" s="1">
-        <v>364532.59</v>
+        <v>5388.66</v>
       </c>
       <c r="O84" s="1">
-        <v>0.38</v>
+        <v>0.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>477.0</v>
+        <v>608.0</v>
       </c>
       <c r="D85" s="1">
-        <v>388.6</v>
+        <v>709.57</v>
       </c>
       <c r="E85" s="1">
-        <v>449.20148847</v>
+        <v>479.28049342</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>182744.56</v>
+        <v>252525.88</v>
       </c>
       <c r="I85" s="1">
-        <v>-25484.7</v>
+        <v>115940.24</v>
       </c>
       <c r="J85" s="1">
-        <v>-13.945531401865</v>
+        <v>45.912220957313</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>157259.86</v>
+        <v>368466.12</v>
       </c>
       <c r="N85" s="1">
-        <v>157259.86</v>
+        <v>368466.12</v>
       </c>
       <c r="O85" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>2409.0</v>
+        <v>4604.0</v>
       </c>
       <c r="D86" s="1">
-        <v>153.27</v>
+        <v>98.11</v>
       </c>
       <c r="E86" s="1">
-        <v>207.36061436</v>
+        <v>78.05007602</v>
       </c>
       <c r="F86" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G86">
-        <v>1.66</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>288773.41</v>
+        <v>307469.12</v>
       </c>
       <c r="I86" s="1">
-        <v>-66855.25</v>
+        <v>78317.65</v>
       </c>
       <c r="J86" s="1">
-        <v>-23.151456361581</v>
+        <v>25.471712411315</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>221918.16</v>
+        <v>385786.77</v>
       </c>
       <c r="N86" s="1">
-        <v>221918.16</v>
+        <v>385786.77</v>
       </c>
       <c r="O86" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>520.0</v>
+        <v>3371.0</v>
       </c>
       <c r="D87" s="1">
-        <v>593.28</v>
+        <v>165.99</v>
       </c>
       <c r="E87" s="1">
-        <v>421.90667308</v>
+        <v>198.42756155</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>191236.63</v>
+        <v>579272.52</v>
       </c>
       <c r="I87" s="1">
-        <v>70497.14</v>
+        <v>-101369.89</v>
       </c>
       <c r="J87" s="1">
-        <v>36.863826767916</v>
+        <v>-17.499516462476</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>261733.77</v>
+        <v>477902.63</v>
       </c>
       <c r="N87" s="1">
-        <v>261733.77</v>
+        <v>477902.63</v>
       </c>
       <c r="O87" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>2766.0</v>
+        <v>4162.0</v>
       </c>
       <c r="D88" s="1">
-        <v>76.69</v>
+        <v>61.44</v>
       </c>
       <c r="E88" s="1">
-        <v>79.54963485</v>
+        <v>71.08391639</v>
       </c>
       <c r="F88" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>187665.05</v>
+        <v>295851.26</v>
       </c>
       <c r="I88" s="1">
-        <v>-7700.22</v>
+        <v>-40137.98</v>
       </c>
       <c r="J88" s="1">
-        <v>-4.1031721143601</v>
+        <v>-13.566945768627</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>179964.83</v>
+        <v>255713.28</v>
       </c>
       <c r="N88" s="1">
-        <v>179964.83</v>
+        <v>255713.28</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>1000.0</v>
+        <v>2742.0</v>
       </c>
       <c r="D89" s="1">
-        <v>209.5</v>
+        <v>205.31</v>
       </c>
       <c r="E89" s="1">
-        <v>218.04372</v>
+        <v>129.64836251</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>191703.55</v>
+        <v>309185.22</v>
       </c>
       <c r="I89" s="1">
-        <v>-13965.36</v>
+        <v>171627.88</v>
       </c>
       <c r="J89" s="1">
-        <v>-7.2848729196721</v>
+        <v>55.50972973417</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>177738.19</v>
+        <v>480813.1</v>
       </c>
       <c r="N89" s="1">
-        <v>177738.19</v>
+        <v>480813.1</v>
       </c>
       <c r="O89" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>3346.0</v>
+        <v>7428.0</v>
       </c>
       <c r="D90" s="1">
-        <v>73.6</v>
+        <v>59.9</v>
       </c>
       <c r="E90" s="1">
-        <v>71.61845487</v>
+        <v>57.83461093</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>212</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>239635.35</v>
+        <v>287669.64</v>
       </c>
       <c r="I90" s="1">
-        <v>6630.25</v>
+        <v>10875.8</v>
       </c>
       <c r="J90" s="1">
-        <v>2.7668079855497</v>
+        <v>3.7806561721286</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>246265.6</v>
+        <v>298545.44</v>
       </c>
       <c r="N90" s="1">
-        <v>246265.6</v>
+        <v>298545.44</v>
       </c>
       <c r="O90" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>1643.0</v>
+        <v>587.0</v>
       </c>
       <c r="D91" s="1">
-        <v>115.66</v>
+        <v>580.65</v>
       </c>
       <c r="E91" s="1">
-        <v>132.40347535</v>
+        <v>514.20843271</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>190518.33</v>
+        <v>262315.36</v>
       </c>
       <c r="I91" s="1">
-        <v>-29298.87</v>
+        <v>28790.72</v>
       </c>
       <c r="J91" s="1">
-        <v>-15.378504524998</v>
+        <v>10.975613475322</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>161219.46</v>
+        <v>291106.08</v>
       </c>
       <c r="N91" s="1">
-        <v>161219.46</v>
+        <v>291106.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>5034.0</v>
+        <v>1989.0</v>
       </c>
       <c r="D92" s="1">
-        <v>57.99</v>
+        <v>243.87</v>
       </c>
       <c r="E92" s="1">
-        <v>58.16496226</v>
+        <v>151.8729814</v>
       </c>
       <c r="F92" t="s">
-        <v>216</v>
+        <v>28</v>
       </c>
       <c r="G92">
-        <v>1.49</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>195442.05</v>
+        <v>258561.52</v>
       </c>
       <c r="I92" s="1">
-        <v>32.48</v>
+        <v>155716.51</v>
       </c>
       <c r="J92" s="1">
-        <v>0.016618736858317</v>
+        <v>60.224162512658</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>195474.53</v>
+        <v>414278.03</v>
       </c>
       <c r="N92" s="1">
-        <v>195474.53</v>
+        <v>414278.03</v>
       </c>
       <c r="O92" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>475.0</v>
+        <v>10853.0</v>
       </c>
       <c r="D93" s="1">
-        <v>662.49</v>
+        <v>27.16</v>
       </c>
       <c r="E93" s="1">
-        <v>478.42073684</v>
+        <v>26.49459781</v>
       </c>
       <c r="F93" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>198807.58</v>
+        <v>287545.87</v>
       </c>
       <c r="I93" s="1">
-        <v>68166.84</v>
+        <v>7221.61</v>
       </c>
       <c r="J93" s="1">
-        <v>34.287847576033</v>
+        <v>2.5114636492606</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>266974.42</v>
+        <v>294767.48</v>
       </c>
       <c r="N93" s="1">
-        <v>266974.42</v>
+        <v>294767.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1702.0</v>
+        <v>1520.0</v>
       </c>
       <c r="D94" s="1">
-        <v>122.27</v>
+        <v>245.2</v>
       </c>
       <c r="E94" s="1">
-        <v>139.37926557</v>
+        <v>234.01017105</v>
       </c>
       <c r="F94" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>202464.84</v>
+        <v>355695.46</v>
       </c>
       <c r="I94" s="1">
-        <v>-25911.4</v>
+        <v>17008.54</v>
       </c>
       <c r="J94" s="1">
-        <v>-12.797975194113</v>
+        <v>4.7817703380302</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>176553.44</v>
+        <v>372704.0</v>
       </c>
       <c r="N94" s="1">
-        <v>176553.44</v>
+        <v>372704.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>866.0</v>
+        <v>6195.0</v>
       </c>
       <c r="D95" s="1">
-        <v>219.9</v>
+        <v>47.49</v>
       </c>
       <c r="E95" s="1">
-        <v>219.90376443</v>
+        <v>44.09609847</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>190436.66</v>
+        <v>273175.33</v>
       </c>
       <c r="I95" s="1">
-        <v>-3.26</v>
+        <v>21025.22</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.0017118552698834</v>
+        <v>7.6966027642394</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>190433.4</v>
+        <v>294200.55</v>
       </c>
       <c r="N95" s="1">
-        <v>190433.4</v>
+        <v>294200.55</v>
       </c>
       <c r="O95" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>3973.0</v>
+        <v>14958.0</v>
       </c>
       <c r="D96" s="1">
-        <v>49.95</v>
+        <v>27.96</v>
       </c>
       <c r="E96" s="1">
-        <v>42.81811226</v>
+        <v>29.67526942</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>170116.36</v>
+        <v>443882.68</v>
       </c>
       <c r="I96" s="1">
-        <v>28334.99</v>
+        <v>-25657.0</v>
       </c>
       <c r="J96" s="1">
-        <v>16.656240469758</v>
+        <v>-5.7801309120689</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>198451.35</v>
+        <v>418225.68</v>
       </c>
       <c r="N96" s="1">
-        <v>198451.35</v>
+        <v>418225.68</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>8793.0</v>
+        <v>34557.0</v>
       </c>
       <c r="D97" s="1">
-        <v>32.72</v>
+        <v>14.86</v>
       </c>
       <c r="E97" s="1">
-        <v>28.54714659</v>
+        <v>15.81318604</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>251015.06</v>
+        <v>629789.12</v>
       </c>
       <c r="I97" s="1">
-        <v>36691.9</v>
+        <v>-37052.9</v>
       </c>
       <c r="J97" s="1">
-        <v>14.617409808001</v>
+        <v>-5.8833820438181</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>287706.96</v>
+        <v>592736.22</v>
       </c>
       <c r="N97" s="1">
-        <v>287706.96</v>
+        <v>592736.22</v>
       </c>
       <c r="O97" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>11161.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D98" s="1">
-        <v>18.51</v>
+        <v>193.31</v>
       </c>
       <c r="E98" s="1">
-        <v>19.17749306</v>
+        <v>170.25448144</v>
       </c>
       <c r="F98" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G98">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>247676.76</v>
+        <v>271747.76</v>
       </c>
       <c r="I98" s="1">
-        <v>-11046.43</v>
+        <v>30719.61</v>
       </c>
       <c r="J98" s="1">
-        <v>-4.4600187760854</v>
+        <v>11.304457486604</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>236630.33</v>
+        <v>302467.37</v>
       </c>
       <c r="N98" s="1">
-        <v>236630.33</v>
+        <v>302467.37</v>
       </c>
       <c r="O98" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>1419.0</v>
+        <v>2697.0</v>
       </c>
       <c r="D99" s="1">
-        <v>175.68</v>
+        <v>170.97</v>
       </c>
       <c r="E99" s="1">
-        <v>162.09157858</v>
+        <v>184.52692621</v>
       </c>
       <c r="F99" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H99" s="1">
-        <v>201950.61</v>
+        <v>308155.45</v>
       </c>
       <c r="I99" s="1">
-        <v>9545.04</v>
+        <v>-20790.32</v>
       </c>
       <c r="J99" s="1">
-        <v>4.7264229605447</v>
+        <v>-6.7466987846556</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>211495.65</v>
+        <v>287365.13</v>
       </c>
       <c r="N99" s="1">
-        <v>211495.65</v>
+        <v>287365.13</v>
       </c>
       <c r="O99" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>3200.0</v>
+        <v>1581.0</v>
       </c>
       <c r="D100" s="1">
-        <v>150.64</v>
+        <v>214.62</v>
       </c>
       <c r="E100" s="1">
-        <v>118.55317813</v>
+        <v>209.46300443</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>328790.65</v>
+        <v>284557.22</v>
       </c>
       <c r="I100" s="1">
-        <v>80175.16</v>
+        <v>5244.39</v>
       </c>
       <c r="J100" s="1">
-        <v>24.384866175483</v>
+        <v>1.8430001530096</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>408965.81</v>
+        <v>289801.61</v>
       </c>
       <c r="N100" s="1">
-        <v>408965.81</v>
+        <v>289801.61</v>
       </c>
       <c r="O100" s="1">
-        <v>0.43</v>
+        <v>0.19</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1464.0</v>
+        <v>1352.0</v>
       </c>
       <c r="D101" s="1">
-        <v>192.09</v>
+        <v>1591.5</v>
       </c>
       <c r="E101" s="1">
-        <v>189.01704235</v>
+        <v>1540.06352811</v>
       </c>
       <c r="F101" t="s">
-        <v>55</v>
+        <v>235</v>
       </c>
       <c r="G101">
-        <v>1.61</v>
+        <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>170125.61</v>
+        <v>278811.81</v>
       </c>
       <c r="I101" s="1">
-        <v>4295.87</v>
+        <v>9101.8</v>
       </c>
       <c r="J101" s="1">
-        <v>2.5251165888546</v>
+        <v>3.2644958619221</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>174421.48</v>
+        <v>287913.61</v>
       </c>
       <c r="N101" s="1">
-        <v>174421.48</v>
+        <v>287913.61</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B102" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>863.0</v>
+        <v>908.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1680.0</v>
+        <v>406.94</v>
       </c>
       <c r="E102" s="1">
-        <v>1489.71482039</v>
+        <v>346.35417401</v>
       </c>
       <c r="F102" t="s">
-        <v>237</v>
+        <v>28</v>
       </c>
       <c r="G102">
-        <v>7.47</v>
+        <v>1.17</v>
       </c>
       <c r="H102" s="1">
-        <v>172212.14</v>
+        <v>273098.5</v>
       </c>
       <c r="I102" s="1">
-        <v>21859.33</v>
+        <v>42485.49</v>
       </c>
       <c r="J102" s="1">
-        <v>12.693257281397</v>
+        <v>15.556837551286</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>194071.47</v>
+        <v>315583.99</v>
       </c>
       <c r="N102" s="1">
-        <v>194071.47</v>
+        <v>315583.99</v>
       </c>
       <c r="O102" s="1">
         <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>666.0</v>
+        <v>1239.0</v>
       </c>
       <c r="D103" s="1">
-        <v>373.38</v>
+        <v>249.62</v>
       </c>
       <c r="E103" s="1">
-        <v>327.79960961</v>
+        <v>259.50430186</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H103" s="1">
-        <v>190706.43</v>
+        <v>280041.44</v>
       </c>
       <c r="I103" s="1">
-        <v>20264.2</v>
+        <v>-15892.16</v>
       </c>
       <c r="J103" s="1">
-        <v>10.62586091093</v>
+        <v>-5.6749315387037</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>210970.63</v>
+        <v>264149.28</v>
       </c>
       <c r="N103" s="1">
-        <v>210970.63</v>
+        <v>264149.28</v>
       </c>
       <c r="O103" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>834.0</v>
+        <v>4101.0</v>
       </c>
       <c r="D104" s="1">
-        <v>304.16</v>
+        <v>81.39</v>
       </c>
       <c r="E104" s="1">
-        <v>252.47208633</v>
+        <v>80.55482321</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H104" s="1">
-        <v>184687.3</v>
+        <v>285071.64</v>
       </c>
       <c r="I104" s="1">
-        <v>30523.9</v>
+        <v>3.64</v>
       </c>
       <c r="J104" s="1">
-        <v>16.527341078677</v>
+        <v>0.0012768720171533</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>215211.2</v>
+        <v>285075.28</v>
       </c>
       <c r="N104" s="1">
-        <v>215211.2</v>
+        <v>285075.28</v>
       </c>
       <c r="O104" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>2578.0</v>
+        <v>1629.0</v>
       </c>
       <c r="D105" s="1">
-        <v>79.78</v>
+        <v>200.18</v>
       </c>
       <c r="E105" s="1">
-        <v>79.13064003</v>
+        <v>201.53389196</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H105" s="1">
-        <v>176365.1</v>
+        <v>280969.4</v>
       </c>
       <c r="I105" s="1">
-        <v>-1873.85</v>
+        <v>-2459.58</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.0624834505239</v>
+        <v>-0.87539070090907</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>174491.25</v>
+        <v>278509.82</v>
       </c>
       <c r="N105" s="1">
-        <v>174491.25</v>
+        <v>278509.82</v>
       </c>
       <c r="O105" s="1">
         <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>1071.0</v>
+        <v>18435.0</v>
       </c>
       <c r="D106" s="1">
-        <v>200.4</v>
+        <v>27.2</v>
       </c>
       <c r="E106" s="1">
-        <v>201.53145658</v>
+        <v>30.68200271</v>
       </c>
       <c r="F106" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G106">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H106" s="1">
-        <v>184195.14</v>
+        <v>350668.34</v>
       </c>
       <c r="I106" s="1">
-        <v>-2106.06</v>
+        <v>-38171.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.1433852163526</v>
+        <v>-10.885433797645</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>182089.08</v>
+        <v>312496.57</v>
       </c>
       <c r="N106" s="1">
-        <v>182089.08</v>
+        <v>312496.57</v>
       </c>
       <c r="O106" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>613.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D107" s="1">
-        <v>342.93</v>
+        <v>399.64</v>
       </c>
       <c r="E107" s="1">
-        <v>358.05872757</v>
+        <v>336.54839823</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H107" s="1">
-        <v>192073.42</v>
+        <v>330315.89</v>
       </c>
       <c r="I107" s="1">
-        <v>-13727.71</v>
+        <v>55381.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.147115930981</v>
+        <v>16.766072016699</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>178345.71</v>
+        <v>385696.89</v>
       </c>
       <c r="N107" s="1">
-        <v>178345.71</v>
+        <v>385696.89</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>1024.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D108" s="1">
-        <v>1009.52</v>
+        <v>137.76</v>
       </c>
       <c r="E108" s="1">
-        <v>1044.51703125</v>
+        <v>131.51512</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H108" s="1">
-        <v>912143.63</v>
+        <v>285738.35</v>
       </c>
       <c r="I108" s="1">
-        <v>-35119.38</v>
+        <v>8406.93</v>
       </c>
       <c r="J108" s="1">
-        <v>-3.8502028457952</v>
+        <v>2.9421776950836</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>877024.25</v>
+        <v>294145.28</v>
       </c>
       <c r="N108" s="1">
-        <v>877024.25</v>
+        <v>294145.28</v>
       </c>
       <c r="O108" s="1">
-        <v>0.93</v>
+        <v>0.19</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>1544.0</v>
+        <v>35785.0</v>
       </c>
       <c r="D109" s="1">
-        <v>148.62</v>
+        <v>9.737</v>
       </c>
       <c r="E109" s="1">
-        <v>128.3151943</v>
+        <v>9.71052396</v>
       </c>
       <c r="F109" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G109">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>173362.52</v>
+        <v>347491.1</v>
       </c>
       <c r="I109" s="1">
-        <v>21317.45</v>
+        <v>947.45</v>
       </c>
       <c r="J109" s="1">
-        <v>12.29645831175</v>
+        <v>0.27265446510716</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>194679.97</v>
+        <v>348438.55</v>
       </c>
       <c r="N109" s="1">
-        <v>194679.97</v>
+        <v>348438.55</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>1274.0</v>
+        <v>10115.0</v>
       </c>
       <c r="D110" s="1">
-        <v>197.46</v>
+        <v>27.4</v>
       </c>
       <c r="E110" s="1">
-        <v>223.80792779</v>
+        <v>28.40673653</v>
       </c>
       <c r="F110" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>250798.44</v>
+        <v>287334.14</v>
       </c>
       <c r="I110" s="1">
-        <v>-37373.45</v>
+        <v>-10183.14</v>
       </c>
       <c r="J110" s="1">
-        <v>-14.901787267895</v>
+        <v>-3.5440062917689</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>213424.99</v>
+        <v>277151.0</v>
       </c>
       <c r="N110" s="1">
-        <v>213424.99</v>
+        <v>277151.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>287.0</v>
+        <v>372.0</v>
       </c>
       <c r="D111" s="1">
-        <v>928.11</v>
+        <v>1077.28</v>
       </c>
       <c r="E111" s="1">
-        <v>803.9584669</v>
+        <v>877.01825269</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H111" s="1">
-        <v>203080.77</v>
+        <v>284520.53</v>
       </c>
       <c r="I111" s="1">
-        <v>22903.42</v>
+        <v>57750.61</v>
       </c>
       <c r="J111" s="1">
-        <v>11.277985601492</v>
+        <v>20.297519479526</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>225984.19</v>
+        <v>342271.14</v>
       </c>
       <c r="N111" s="1">
-        <v>225984.19</v>
+        <v>342271.14</v>
       </c>
       <c r="O111" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1072.0</v>
+        <v>1465.0</v>
       </c>
       <c r="D112" s="1">
-        <v>238.2</v>
+        <v>0.0</v>
       </c>
       <c r="E112" s="1">
-        <v>260.36211754</v>
+        <v>0.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>279108.19</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-23757.79</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-8.5120361391043</v>
+        <v>0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>255350.4</v>
+        <v>0.0</v>
       </c>
       <c r="N112" s="1">
-        <v>255350.4</v>
+        <v>0.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>6302.0</v>
+        <v>1474.0</v>
       </c>
       <c r="D113" s="1">
-        <v>47.79</v>
+        <v>170.45</v>
       </c>
       <c r="E113" s="1">
-        <v>44.52548239</v>
+        <v>238.93497286</v>
       </c>
       <c r="F113" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G113">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>244521.87</v>
+        <v>352190.15</v>
       </c>
       <c r="I113" s="1">
-        <v>10990.63</v>
+        <v>-100946.85</v>
       </c>
       <c r="J113" s="1">
-        <v>4.4947431491506</v>
+        <v>-28.662598883018</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>255512.5</v>
+        <v>251243.3</v>
       </c>
       <c r="N113" s="1">
-        <v>255512.5</v>
+        <v>251243.3</v>
       </c>
       <c r="O113" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>4813.0</v>
+        <v>8140.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.92</v>
+        <v>44.27</v>
       </c>
       <c r="E114" s="1">
-        <v>32.95429046</v>
+        <v>45.96424939</v>
       </c>
       <c r="F114" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G114">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H114" s="1">
-        <v>183403.58</v>
+        <v>324535.68</v>
       </c>
       <c r="I114" s="1">
-        <v>-40510.32</v>
+        <v>-16761.16</v>
       </c>
       <c r="J114" s="1">
-        <v>-22.088074834744</v>
+        <v>-5.1646586285982</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>142893.26</v>
+        <v>307774.52</v>
       </c>
       <c r="N114" s="1">
-        <v>142893.26</v>
+        <v>307774.52</v>
       </c>
       <c r="O114" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>134.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D115" s="1">
-        <v>1350.45</v>
+        <v>7680.0</v>
       </c>
       <c r="E115" s="1">
-        <v>1660.40156716</v>
+        <v>6416.77041246</v>
       </c>
       <c r="F115" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G115">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H115" s="1">
-        <v>194306.61</v>
+        <v>331571.39</v>
       </c>
       <c r="I115" s="1">
-        <v>-40781.29</v>
+        <v>63322.58</v>
       </c>
       <c r="J115" s="1">
-        <v>-20.988112550571</v>
+        <v>19.097721308223</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>153525.32</v>
+        <v>394893.97</v>
       </c>
       <c r="N115" s="1">
-        <v>153525.32</v>
+        <v>394893.97</v>
       </c>
       <c r="O115" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>6884.0</v>
+        <v>772.0</v>
       </c>
       <c r="D116" s="1">
-        <v>6421.0</v>
+        <v>72500.0</v>
       </c>
       <c r="E116" s="1">
-        <v>6450.99709471</v>
+        <v>60165.20725389</v>
       </c>
       <c r="F116" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G116">
-        <v>182.54</v>
+        <v>184.84</v>
       </c>
       <c r="H116" s="1">
-        <v>242170.88</v>
+        <v>253286.2</v>
       </c>
       <c r="I116" s="1">
-        <v>-19.45</v>
+        <v>49522.37</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.0080315189010338</v>
+        <v>19.551941637563</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>242151.43</v>
+        <v>302808.57</v>
       </c>
       <c r="N116" s="1">
-        <v>242151.43</v>
+        <v>302808.57</v>
       </c>
       <c r="O116" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>538.0</v>
+        <v>7149.0</v>
       </c>
       <c r="D117" s="1">
-        <v>66960.0</v>
+        <v>43.77</v>
       </c>
       <c r="E117" s="1">
-        <v>58400.0</v>
+        <v>43.41402434</v>
       </c>
       <c r="F117" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G117">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H117" s="1">
-        <v>171556.69</v>
+        <v>265530.24</v>
       </c>
       <c r="I117" s="1">
-        <v>25795.17</v>
+        <v>1721.53</v>
       </c>
       <c r="J117" s="1">
-        <v>15.03594526101</v>
+        <v>0.64833670168791</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>197351.86</v>
+        <v>267251.77</v>
       </c>
       <c r="N117" s="1">
-        <v>197351.86</v>
+        <v>267251.77</v>
       </c>
       <c r="O117" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>5364.0</v>
+        <v>926.0</v>
       </c>
       <c r="D118" s="1">
-        <v>46.22</v>
+        <v>369.7</v>
       </c>
       <c r="E118" s="1">
-        <v>42.10247204</v>
+        <v>362.6887365</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H118" s="1">
-        <v>192564.93</v>
+        <v>288588.69</v>
       </c>
       <c r="I118" s="1">
-        <v>17771.95</v>
+        <v>3799.06</v>
       </c>
       <c r="J118" s="1">
-        <v>9.2290688652394</v>
+        <v>1.31642719609</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>210336.88</v>
+        <v>292387.75</v>
       </c>
       <c r="N118" s="1">
-        <v>210336.88</v>
+        <v>292387.75</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>1216.0</v>
+        <v>1406.0</v>
       </c>
       <c r="D119" s="1">
-        <v>255.0</v>
+        <v>233.62</v>
       </c>
       <c r="E119" s="1">
-        <v>234.41478618</v>
+        <v>236.84728307</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H119" s="1">
-        <v>243217.71</v>
+        <v>284932.75</v>
       </c>
       <c r="I119" s="1">
-        <v>19851.77</v>
+        <v>-4393.21</v>
       </c>
       <c r="J119" s="1">
-        <v>8.1621400020582</v>
+        <v>-1.5418410133619</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>263069.48</v>
+        <v>280539.54</v>
       </c>
       <c r="N119" s="1">
-        <v>263069.48</v>
+        <v>280539.54</v>
       </c>
       <c r="O119" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>3327.0</v>
+        <v>5983.0</v>
       </c>
       <c r="D120" s="1">
-        <v>49.13</v>
+        <v>52.37</v>
       </c>
       <c r="E120" s="1">
-        <v>65.46492636</v>
+        <v>76.21396791</v>
       </c>
       <c r="F120" t="s">
         <v>28</v>
       </c>
       <c r="G120">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H120" s="1">
-        <v>191030.39</v>
+        <v>389754.22</v>
       </c>
       <c r="I120" s="1">
-        <v>-52355.99</v>
+        <v>-122145.47</v>
       </c>
       <c r="J120" s="1">
-        <v>-27.407152338432</v>
+        <v>-31.339101344432</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>138674.4</v>
+        <v>267608.75</v>
       </c>
       <c r="N120" s="1">
-        <v>138674.4</v>
+        <v>267608.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>1190.0</v>
+        <v>29256.0</v>
       </c>
       <c r="D121" s="1">
-        <v>241.88</v>
+        <v>22.52</v>
       </c>
       <c r="E121" s="1">
-        <v>218.89415966</v>
+        <v>21.67156993</v>
       </c>
       <c r="F121" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G121">
-        <v>1.18</v>
+        <v>1.61</v>
       </c>
       <c r="H121" s="1">
-        <v>225002.3</v>
+        <v>372947.7</v>
       </c>
       <c r="I121" s="1">
-        <v>19196.56</v>
+        <v>35435.81</v>
       </c>
       <c r="J121" s="1">
-        <v>8.531717231335</v>
+        <v>9.5015494129606</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>244198.86</v>
+        <v>408383.51</v>
       </c>
       <c r="N121" s="1">
-        <v>244198.86</v>
+        <v>408383.51</v>
       </c>
       <c r="O121" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>3338.0</v>
+        <v>3922.0</v>
       </c>
       <c r="D122" s="1">
-        <v>61.47</v>
+        <v>117.69</v>
       </c>
       <c r="E122" s="1">
-        <v>90.72657879</v>
+        <v>80.24854666</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H122" s="1">
-        <v>258057.26</v>
+        <v>269256.96</v>
       </c>
       <c r="I122" s="1">
-        <v>-83978.31</v>
+        <v>124969.61</v>
       </c>
       <c r="J122" s="1">
-        <v>-32.542510139029</v>
+        <v>46.412768680149</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>174078.95</v>
+        <v>394226.57</v>
       </c>
       <c r="N122" s="1">
-        <v>174078.95</v>
+        <v>394226.57</v>
       </c>
       <c r="O122" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>29218.0</v>
+        <v>200.0</v>
       </c>
       <c r="D123" s="1">
-        <v>20.04</v>
+        <v>3356.0</v>
       </c>
       <c r="E123" s="1">
-        <v>22.55511021</v>
+        <v>4087.585</v>
       </c>
       <c r="F123" t="s">
-        <v>187</v>
+        <v>46</v>
       </c>
       <c r="G123">
-        <v>1.66</v>
+        <v>184.84</v>
       </c>
       <c r="H123" s="1">
-        <v>380820.68</v>
+        <v>4457.17</v>
       </c>
       <c r="I123" s="1">
-        <v>-28898.14</v>
+        <v>-825.85</v>
       </c>
       <c r="J123" s="1">
-        <v>-7.5883851685786</v>
+        <v>-18.528573063177</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>351922.54</v>
+        <v>3631.32</v>
       </c>
       <c r="N123" s="1">
-        <v>351922.54</v>
+        <v>3631.32</v>
       </c>
       <c r="O123" s="1">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>2764.0</v>
+        <v>370.0</v>
       </c>
       <c r="D124" s="1">
-        <v>80.0</v>
+        <v>1062.57</v>
       </c>
       <c r="E124" s="1">
-        <v>78.41610709</v>
+        <v>739.04045946</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H124" s="1">
-        <v>184826.09</v>
+        <v>234081.53</v>
       </c>
       <c r="I124" s="1">
-        <v>2770.41</v>
+        <v>101700.94</v>
       </c>
       <c r="J124" s="1">
-        <v>1.4989279922548</v>
+        <v>43.446802488005</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>187596.5</v>
+        <v>335782.47</v>
       </c>
       <c r="N124" s="1">
-        <v>187596.5</v>
+        <v>335782.47</v>
       </c>
       <c r="O124" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>7923.0</v>
+        <v>28343.0</v>
       </c>
       <c r="D125" s="1">
-        <v>3630.0</v>
+        <v>75.81</v>
       </c>
       <c r="E125" s="1">
-        <v>4283.44314022</v>
+        <v>76.61437851</v>
       </c>
       <c r="F125" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G125">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H125" s="1">
-        <v>185099.0</v>
+        <v>1863870.55</v>
       </c>
       <c r="I125" s="1">
-        <v>-27541.25</v>
+        <v>-28722.73</v>
       </c>
       <c r="J125" s="1">
-        <v>-14.879199779577</v>
+        <v>-1.5410260117045</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>157557.75</v>
+        <v>1835147.82</v>
       </c>
       <c r="N125" s="1">
-        <v>157557.75</v>
+        <v>1835147.82</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>1.19</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>2649.0</v>
+        <v>4285.0</v>
       </c>
       <c r="D126" s="1">
-        <v>84.23</v>
+        <v>98.87</v>
       </c>
       <c r="E126" s="1">
-        <v>77.01745942</v>
+        <v>105.52353092</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H126" s="1">
-        <v>178809.33</v>
+        <v>388557.11</v>
       </c>
       <c r="I126" s="1">
-        <v>10488.43</v>
+        <v>-26719.17</v>
       </c>
       <c r="J126" s="1">
-        <v>5.8657062246137</v>
+        <v>-6.8765103796453</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>189297.76</v>
+        <v>361837.94</v>
       </c>
       <c r="N126" s="1">
-        <v>189297.76</v>
+        <v>361837.94</v>
       </c>
       <c r="O126" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>319.0</v>
+        <v>3734.0</v>
       </c>
       <c r="D127" s="1">
-        <v>830.34</v>
+        <v>133.05</v>
       </c>
       <c r="E127" s="1">
-        <v>632.12862069</v>
+        <v>126.37373058</v>
       </c>
       <c r="F127" t="s">
         <v>28</v>
       </c>
       <c r="G127">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H127" s="1">
-        <v>172023.76</v>
+        <v>408695.88</v>
       </c>
       <c r="I127" s="1">
-        <v>52697.08</v>
+        <v>15618.68</v>
       </c>
       <c r="J127" s="1">
-        <v>30.633605497287</v>
+        <v>3.8215897845606</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>224720.84</v>
+        <v>424314.56</v>
       </c>
       <c r="N127" s="1">
-        <v>224720.84</v>
+        <v>424314.56</v>
       </c>
       <c r="O127" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>4852.0</v>
+        <v>30454.0</v>
       </c>
       <c r="D128" s="1">
-        <v>44.62</v>
+        <v>31.3</v>
       </c>
       <c r="E128" s="1">
-        <v>51.72342951</v>
+        <v>28.95421685</v>
       </c>
       <c r="F128" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G128">
-        <v>1.18</v>
+        <v>1.61</v>
       </c>
       <c r="H128" s="1">
-        <v>220485.39</v>
+        <v>518895.51</v>
       </c>
       <c r="I128" s="1">
-        <v>-36811.65</v>
+        <v>71949.47</v>
       </c>
       <c r="J128" s="1">
-        <v>-16.695732084561</v>
+        <v>13.865887951121</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>183673.74</v>
+        <v>590844.98</v>
       </c>
       <c r="N128" s="1">
-        <v>183673.74</v>
+        <v>590844.98</v>
       </c>
       <c r="O128" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>4101.0</v>
+        <v>11889.0</v>
       </c>
       <c r="D129" s="1">
-        <v>81.51</v>
+        <v>18.86</v>
       </c>
       <c r="E129" s="1">
-        <v>83.49174348</v>
+        <v>18.70540836</v>
       </c>
       <c r="F129" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G129">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H129" s="1">
-        <v>291987.02</v>
+        <v>255569.85</v>
       </c>
       <c r="I129" s="1">
-        <v>-8392.8</v>
+        <v>3247.65</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.8743743471884</v>
+        <v>1.2707484861771</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>283594.22</v>
+        <v>258817.5</v>
       </c>
       <c r="N129" s="1">
-        <v>283594.22</v>
+        <v>258817.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>2007.0</v>
+        <v>66891.0</v>
       </c>
       <c r="D130" s="1">
-        <v>151.4</v>
+        <v>3.298</v>
       </c>
       <c r="E130" s="1">
-        <v>115.17566019</v>
+        <v>3.69719917</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G130">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H130" s="1">
-        <v>201642.51</v>
+        <v>285575.18</v>
       </c>
       <c r="I130" s="1">
-        <v>56149.8</v>
+        <v>-30936.15</v>
       </c>
       <c r="J130" s="1">
-        <v>27.846211594966</v>
+        <v>-10.832926727036</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>257792.31</v>
+        <v>254639.03</v>
       </c>
       <c r="N130" s="1">
-        <v>257792.31</v>
+        <v>254639.03</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>17389.0</v>
+        <v>2461.0</v>
       </c>
       <c r="D131" s="1">
-        <v>30.32</v>
+        <v>132.63</v>
       </c>
       <c r="E131" s="1">
-        <v>30.30144459</v>
+        <v>134.9388013</v>
       </c>
       <c r="F131" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G131">
-        <v>1.66</v>
+        <v>1.17</v>
       </c>
       <c r="H131" s="1">
-        <v>303409.42</v>
+        <v>285368.03</v>
       </c>
       <c r="I131" s="1">
-        <v>13476.31</v>
+        <v>-6594.12</v>
       </c>
       <c r="J131" s="1">
-        <v>4.441625444589</v>
+        <v>-2.3107423771331</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>316885.73</v>
+        <v>278773.91</v>
       </c>
       <c r="N131" s="1">
-        <v>316885.73</v>
+        <v>278773.91</v>
       </c>
       <c r="O131" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>8853.0</v>
+        <v>1650.0</v>
       </c>
       <c r="D132" s="1">
-        <v>22.13</v>
+        <v>195.67</v>
       </c>
       <c r="E132" s="1">
-        <v>17.78635491</v>
+        <v>201.77768485</v>
       </c>
       <c r="F132" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G132">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H132" s="1">
-        <v>180532.71</v>
+        <v>286116.15</v>
       </c>
       <c r="I132" s="1">
-        <v>43872.41</v>
+        <v>-10371.61</v>
       </c>
       <c r="J132" s="1">
-        <v>24.301640406329</v>
+        <v>-3.6249648962493</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>224405.12</v>
+        <v>275744.54</v>
       </c>
       <c r="N132" s="1">
-        <v>224405.12</v>
+        <v>275744.54</v>
       </c>
       <c r="O132" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>44168.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D133" s="1">
-        <v>4.095</v>
+        <v>311.41</v>
       </c>
       <c r="E133" s="1">
-        <v>3.66207798</v>
+        <v>276.65826667</v>
       </c>
       <c r="F133" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G133">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H133" s="1">
-        <v>186868.96</v>
+        <v>360311.3</v>
       </c>
       <c r="I133" s="1">
-        <v>20298.97</v>
+        <v>38642.45</v>
       </c>
       <c r="J133" s="1">
-        <v>10.862676176932</v>
+        <v>10.724739967911</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>207167.93</v>
+        <v>398953.75</v>
       </c>
       <c r="N133" s="1">
-        <v>207167.93</v>
+        <v>398953.75</v>
       </c>
       <c r="O133" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>464.0</v>
+        <v>17458.0</v>
       </c>
       <c r="D134" s="1">
-        <v>532.3</v>
+        <v>4750.0</v>
       </c>
       <c r="E134" s="1">
-        <v>412.48290948</v>
+        <v>4715.46992783</v>
       </c>
       <c r="F134" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G134">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H134" s="1">
-        <v>167487.74</v>
+        <v>457503.15</v>
       </c>
       <c r="I134" s="1">
-        <v>42054.3</v>
+        <v>-8860.09</v>
       </c>
       <c r="J134" s="1">
-        <v>25.108882596422</v>
+        <v>-1.9366183598954</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>209542.04</v>
+        <v>448643.06</v>
       </c>
       <c r="N134" s="1">
-        <v>209542.04</v>
+        <v>448643.06</v>
       </c>
       <c r="O134" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>2756.0</v>
+        <v>10263.0</v>
       </c>
       <c r="D135" s="1">
-        <v>77.34</v>
+        <v>423.8</v>
       </c>
       <c r="E135" s="1">
-        <v>68.82998549</v>
+        <v>391.58246906</v>
       </c>
       <c r="F135" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>9.17</v>
       </c>
       <c r="H135" s="1">
-        <v>189695.44</v>
+        <v>447939.46</v>
       </c>
       <c r="I135" s="1">
-        <v>23453.6</v>
+        <v>26446.97</v>
       </c>
       <c r="J135" s="1">
-        <v>12.363818550409</v>
+        <v>5.9041393674047</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>213149.04</v>
+        <v>474386.43</v>
       </c>
       <c r="N135" s="1">
-        <v>213149.04</v>
+        <v>474386.43</v>
       </c>
       <c r="O135" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>9029.0</v>
+        <v>4804.0</v>
       </c>
       <c r="D136" s="1">
-        <v>21.37</v>
+        <v>302.55</v>
       </c>
       <c r="E136" s="1">
-        <v>21.01392292</v>
+        <v>351.17424854</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H136" s="1">
-        <v>166043.8</v>
+        <v>1454853.15</v>
       </c>
       <c r="I136" s="1">
-        <v>-2346.74</v>
+        <v>-213489.87</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.4133258814843</v>
+        <v>-14.674324346756</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>163697.06</v>
+        <v>1241363.28</v>
       </c>
       <c r="N136" s="1">
-        <v>163697.06</v>
+        <v>1241363.28</v>
       </c>
       <c r="O136" s="1">
-        <v>0.17</v>
+        <v>0.81</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>938.0</v>
+        <v>2112.0</v>
       </c>
       <c r="D137" s="1">
-        <v>315.96</v>
+        <v>217.96</v>
       </c>
       <c r="E137" s="1">
-        <v>255.06272921</v>
+        <v>213.71237216</v>
       </c>
       <c r="F137" t="s">
         <v>28</v>
       </c>
       <c r="G137">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H137" s="1">
-        <v>209162.07</v>
+        <v>386161.23</v>
       </c>
       <c r="I137" s="1">
-        <v>42276.36</v>
+        <v>6998.88</v>
       </c>
       <c r="J137" s="1">
-        <v>20.212249764023</v>
+        <v>1.8124243078468</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>251438.43</v>
+        <v>393160.11</v>
       </c>
       <c r="N137" s="1">
-        <v>251438.43</v>
+        <v>393160.11</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>13419.0</v>
+        <v>2291.0</v>
       </c>
       <c r="D138" s="1">
-        <v>4930.0</v>
+        <v>27680.0</v>
       </c>
       <c r="E138" s="1">
-        <v>4599.70839854</v>
+        <v>22956.3627237</v>
       </c>
       <c r="F138" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G138">
-        <v>182.54</v>
+        <v>184.84</v>
       </c>
       <c r="H138" s="1">
-        <v>348245.13</v>
+        <v>292593.49</v>
       </c>
       <c r="I138" s="1">
-        <v>14173.55</v>
+        <v>50493.32</v>
       </c>
       <c r="J138" s="1">
-        <v>4.0699923068558</v>
+        <v>17.25715770368</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>362418.68</v>
+        <v>343086.81</v>
       </c>
       <c r="N138" s="1">
-        <v>362418.68</v>
+        <v>343086.81</v>
       </c>
       <c r="O138" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>6465.0</v>
+        <v>34975.0</v>
       </c>
       <c r="D139" s="1">
-        <v>407.8</v>
+        <v>13.39</v>
       </c>
       <c r="E139" s="1">
-        <v>383.99425831</v>
+        <v>11.05219442</v>
       </c>
       <c r="F139" t="s">
-        <v>58</v>
+        <v>99</v>
       </c>
       <c r="G139">
-        <v>9.21</v>
+        <v>0.87</v>
       </c>
       <c r="H139" s="1">
-        <v>279100.99</v>
+        <v>447010.7</v>
       </c>
       <c r="I139" s="1">
-        <v>7075.23</v>
+        <v>93550.56</v>
       </c>
       <c r="J139" s="1">
-        <v>2.5350071312896</v>
+        <v>20.928035950817</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>286176.22</v>
+        <v>540561.26</v>
       </c>
       <c r="N139" s="1">
-        <v>286176.22</v>
+        <v>540561.26</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>5425.0</v>
+        <v>19080.0</v>
       </c>
       <c r="D140" s="1">
-        <v>382.25</v>
+        <v>19.57</v>
       </c>
       <c r="E140" s="1">
-        <v>357.31246083</v>
+        <v>17.52183071</v>
       </c>
       <c r="F140" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G140">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1673627.46</v>
+        <v>334316.53</v>
       </c>
       <c r="I140" s="1">
-        <v>85688.95</v>
+        <v>39079.07</v>
       </c>
       <c r="J140" s="1">
-        <v>5.119953636516</v>
+        <v>11.689242527134</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1759316.41</v>
+        <v>373395.6</v>
       </c>
       <c r="N140" s="1">
-        <v>1759316.41</v>
+        <v>373395.6</v>
       </c>
       <c r="O140" s="1">
-        <v>1.86</v>
+        <v>0.24</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>1388.0</v>
+        <v>1935.0</v>
       </c>
       <c r="D141" s="1">
-        <v>243.97</v>
+        <v>214.64</v>
       </c>
       <c r="E141" s="1">
-        <v>206.73993516</v>
+        <v>261.98501292</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H141" s="1">
-        <v>244664.24</v>
+        <v>439537.38</v>
       </c>
       <c r="I141" s="1">
-        <v>42627.15</v>
+        <v>-84813.55</v>
       </c>
       <c r="J141" s="1">
-        <v>17.422713674871</v>
+        <v>-19.296094907787</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>287291.39</v>
+        <v>354723.83</v>
       </c>
       <c r="N141" s="1">
-        <v>287291.39</v>
+        <v>354723.83</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>1692.0</v>
+        <v>854.0</v>
       </c>
       <c r="D142" s="1">
-        <v>27545.0</v>
+        <v>528.68</v>
       </c>
       <c r="E142" s="1">
-        <v>20949.79964539</v>
+        <v>616.51411007</v>
       </c>
       <c r="F142" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G142">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H142" s="1">
-        <v>199978.35</v>
+        <v>452679.89</v>
       </c>
       <c r="I142" s="1">
-        <v>55342.71</v>
+        <v>-67068.82</v>
       </c>
       <c r="J142" s="1">
-        <v>27.674350748469</v>
+        <v>-14.815948638673</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>255321.06</v>
+        <v>385611.07</v>
       </c>
       <c r="N142" s="1">
-        <v>255321.06</v>
+        <v>385611.07</v>
       </c>
       <c r="O142" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>22779.0</v>
+        <v>7170.0</v>
       </c>
       <c r="D143" s="1">
-        <v>12.9</v>
+        <v>64.36</v>
       </c>
       <c r="E143" s="1">
-        <v>10.18243689</v>
+        <v>38.29353556</v>
       </c>
       <c r="F143" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>268674.61</v>
+        <v>274564.65</v>
       </c>
       <c r="I143" s="1">
-        <v>67903.02</v>
+        <v>186896.55</v>
       </c>
       <c r="J143" s="1">
-        <v>25.273329697957</v>
+        <v>68.070143042813</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>336577.63</v>
+        <v>461461.2</v>
       </c>
       <c r="N143" s="1">
-        <v>336577.63</v>
+        <v>461461.2</v>
       </c>
       <c r="O143" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>813.0</v>
+        <v>17893.0</v>
       </c>
       <c r="D144" s="1">
-        <v>189.83</v>
+        <v>25.425</v>
       </c>
       <c r="E144" s="1">
-        <v>255.53284133</v>
+        <v>21.7953479</v>
       </c>
       <c r="F144" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G144">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>183032.39</v>
+        <v>389984.16</v>
       </c>
       <c r="I144" s="1">
-        <v>-52098.49</v>
+        <v>64945.37</v>
       </c>
       <c r="J144" s="1">
-        <v>-28.464082231566</v>
+        <v>16.65333535598</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>130933.9</v>
+        <v>454929.53</v>
       </c>
       <c r="N144" s="1">
-        <v>130933.9</v>
+        <v>454929.53</v>
       </c>
       <c r="O144" s="1">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>22547.0</v>
+        <v>4112.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.765</v>
+        <v>71.39</v>
       </c>
       <c r="E145" s="1">
-        <v>16.22238302</v>
+        <v>84.33910263</v>
       </c>
       <c r="F145" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G145">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H145" s="1">
-        <v>365766.07</v>
+        <v>301865.71</v>
       </c>
       <c r="I145" s="1">
-        <v>79875.39</v>
+        <v>-51145.57</v>
       </c>
       <c r="J145" s="1">
-        <v>21.837834766904</v>
+        <v>-16.9431532982</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>445641.46</v>
+        <v>250720.14</v>
       </c>
       <c r="N145" s="1">
-        <v>445641.46</v>
+        <v>250720.14</v>
       </c>
       <c r="O145" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>1292.0</v>
+        <v>17461.0</v>
       </c>
       <c r="D146" s="1">
-        <v>257.16</v>
+        <v>120.29</v>
       </c>
       <c r="E146" s="1">
-        <v>271.4949613</v>
+        <v>43.65956589</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H146" s="1">
-        <v>305206.63</v>
+        <v>657295.02</v>
       </c>
       <c r="I146" s="1">
-        <v>-23327.68</v>
+        <v>1136601.46</v>
       </c>
       <c r="J146" s="1">
-        <v>-7.6432415639202</v>
+        <v>172.92105149374</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>281878.95</v>
+        <v>1793896.48</v>
       </c>
       <c r="N146" s="1">
-        <v>281878.95</v>
+        <v>1793896.48</v>
       </c>
       <c r="O146" s="1">
-        <v>0.3</v>
+        <v>1.16</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>718.0</v>
+        <v>3576.0</v>
       </c>
       <c r="D147" s="1">
-        <v>635.66</v>
+        <v>154.8</v>
       </c>
       <c r="E147" s="1">
-        <v>634.05649025</v>
+        <v>160.09099832</v>
       </c>
       <c r="F147" t="s">
         <v>28</v>
       </c>
       <c r="G147">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H147" s="1">
-        <v>391282.13</v>
+        <v>495344.37</v>
       </c>
       <c r="I147" s="1">
-        <v>-4072.59</v>
+        <v>-22555.54</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.04083209729</v>
+        <v>-4.5535068865323</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>387209.54</v>
+        <v>472788.83</v>
       </c>
       <c r="N147" s="1">
-        <v>387209.54</v>
+        <v>472788.83</v>
       </c>
       <c r="O147" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>4677.0</v>
+        <v>53086.0</v>
       </c>
       <c r="D148" s="1">
-        <v>45.2</v>
+        <v>5.714</v>
       </c>
       <c r="E148" s="1">
-        <v>35.10044687</v>
+        <v>5.34061636</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>164164.79</v>
+        <v>283511.96</v>
       </c>
       <c r="I148" s="1">
-        <v>47235.61</v>
+        <v>19821.44</v>
       </c>
       <c r="J148" s="1">
-        <v>28.773289327145</v>
+        <v>6.9913946487478</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>211400.4</v>
+        <v>303333.4</v>
       </c>
       <c r="N148" s="1">
-        <v>211400.4</v>
+        <v>303333.4</v>
       </c>
       <c r="O148" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>11480.0</v>
+        <v>774.0</v>
       </c>
       <c r="D149" s="1">
-        <v>25.11</v>
+        <v>371.71</v>
       </c>
       <c r="E149" s="1">
-        <v>20.96758624</v>
+        <v>524.51015504</v>
       </c>
       <c r="F149" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G149">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H149" s="1">
-        <v>240707.89</v>
+        <v>352861.31</v>
       </c>
       <c r="I149" s="1">
-        <v>47554.91</v>
+        <v>-107139.36</v>
       </c>
       <c r="J149" s="1">
-        <v>19.756273880345</v>
+        <v>-30.363022797824</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>288262.8</v>
+        <v>245721.95</v>
       </c>
       <c r="N149" s="1">
-        <v>288262.8</v>
+        <v>245721.95</v>
       </c>
       <c r="O149" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>2730.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D150" s="1">
-        <v>95.6</v>
+        <v>432.27</v>
       </c>
       <c r="E150" s="1">
-        <v>84.39221245</v>
+        <v>486.26024505</v>
       </c>
       <c r="F150" t="s">
         <v>28</v>
       </c>
       <c r="G150">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H150" s="1">
-        <v>201791.23</v>
+        <v>447464.57</v>
       </c>
       <c r="I150" s="1">
-        <v>19628.98</v>
+        <v>-55750.46</v>
       </c>
       <c r="J150" s="1">
-        <v>9.7273702132645</v>
+        <v>-12.459189785685</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>221420.21</v>
+        <v>391714.11</v>
       </c>
       <c r="N150" s="1">
-        <v>221420.21</v>
+        <v>391714.11</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>10575.0</v>
+        <v>14145.0</v>
       </c>
       <c r="D151" s="1">
-        <v>44.11</v>
+        <v>365.5</v>
       </c>
       <c r="E151" s="1">
-        <v>35.12558392</v>
+        <v>337.52362884</v>
       </c>
       <c r="F151" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G151">
-        <v>1.18</v>
+        <v>10.92</v>
       </c>
       <c r="H151" s="1">
-        <v>321671.31</v>
+        <v>439832.92</v>
       </c>
       <c r="I151" s="1">
-        <v>74072.52</v>
+        <v>33822.61</v>
       </c>
       <c r="J151" s="1">
-        <v>23.027394019069</v>
+        <v>7.6898768741548</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>395743.83</v>
+        <v>473655.53</v>
       </c>
       <c r="N151" s="1">
-        <v>395743.83</v>
+        <v>473655.53</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2051.0</v>
+        <v>3229.0</v>
       </c>
       <c r="D152" s="1">
-        <v>154.01</v>
+        <v>126.12</v>
       </c>
       <c r="E152" s="1">
-        <v>160.22999512</v>
+        <v>102.67170331</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H152" s="1">
-        <v>285605.26</v>
+        <v>284859.43</v>
       </c>
       <c r="I152" s="1">
-        <v>-17619.76</v>
+        <v>62957.52</v>
       </c>
       <c r="J152" s="1">
-        <v>-6.1692701317896</v>
+        <v>22.101258855991</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>267985.5</v>
+        <v>347816.95</v>
       </c>
       <c r="N152" s="1">
-        <v>267985.5</v>
+        <v>347816.95</v>
       </c>
       <c r="O152" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>46873.0</v>
+        <v>2496.0</v>
       </c>
       <c r="D153" s="1">
-        <v>5.871</v>
+        <v>143.8</v>
       </c>
       <c r="E153" s="1">
-        <v>5.30062211</v>
+        <v>114.38930288</v>
       </c>
       <c r="F153" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G153">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H153" s="1">
-        <v>248456.06</v>
+        <v>247731.34</v>
       </c>
       <c r="I153" s="1">
-        <v>26735.32</v>
+        <v>58819.29</v>
       </c>
       <c r="J153" s="1">
-        <v>10.760582776689</v>
+        <v>23.743176781751</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>275191.38</v>
+        <v>306550.63</v>
       </c>
       <c r="N153" s="1">
-        <v>275191.38</v>
+        <v>306550.63</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>415.0</v>
+        <v>3226.0</v>
       </c>
       <c r="D154" s="1">
-        <v>380.55</v>
+        <v>300.25</v>
       </c>
       <c r="E154" s="1">
-        <v>611.72016867</v>
+        <v>318.63975821</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H154" s="1">
-        <v>221997.77</v>
+        <v>879165.99</v>
       </c>
       <c r="I154" s="1">
-        <v>-88012.66</v>
+        <v>-51898.19</v>
       </c>
       <c r="J154" s="1">
-        <v>-39.645740585592</v>
+        <v>-5.9031162022089</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>133985.11</v>
+        <v>827267.8</v>
       </c>
       <c r="N154" s="1">
-        <v>133985.11</v>
+        <v>827267.8</v>
       </c>
       <c r="O154" s="1">
-        <v>0.14</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>573.0</v>
+        <v>12752.0</v>
       </c>
       <c r="D155" s="1">
-        <v>504.05</v>
+        <v>29.31</v>
       </c>
       <c r="E155" s="1">
-        <v>498.25006981</v>
+        <v>28.68099671</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="G155">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H155" s="1">
-        <v>249273.33</v>
+        <v>317905.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-4240.12</v>
+        <v>1317.04</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.7009922401245</v>
+        <v>0.41428728708262</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>245033.21</v>
+        <v>319222.04</v>
       </c>
       <c r="N155" s="1">
-        <v>245033.21</v>
+        <v>319222.04</v>
       </c>
       <c r="O155" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>7301.0</v>
+        <v>776.0</v>
       </c>
       <c r="D156" s="1">
-        <v>368.0</v>
+        <v>79440.0</v>
       </c>
       <c r="E156" s="1">
-        <v>313.98814272</v>
+        <v>56880.0</v>
       </c>
       <c r="F156" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="G156">
-        <v>10.66</v>
+        <v>184.84</v>
       </c>
       <c r="H156" s="1">
-        <v>210411.7</v>
+        <v>239777.65</v>
       </c>
       <c r="I156" s="1">
-        <v>41549.96</v>
+        <v>93736.15</v>
       </c>
       <c r="J156" s="1">
-        <v>19.74698175054</v>
+        <v>39.092947153331</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>251961.66</v>
+        <v>333513.8</v>
       </c>
       <c r="N156" s="1">
-        <v>251961.66</v>
+        <v>333513.8</v>
       </c>
       <c r="O156" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>964.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D157" s="1">
-        <v>165.62</v>
+        <v>361.19</v>
       </c>
       <c r="E157" s="1">
-        <v>209.57221992</v>
+        <v>234.79423874</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H157" s="1">
-        <v>172431.86</v>
+        <v>449841.44</v>
       </c>
       <c r="I157" s="1">
-        <v>-36979.51</v>
+        <v>234995.9</v>
       </c>
       <c r="J157" s="1">
-        <v>-21.445868530328</v>
+        <v>52.239718065992</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>135452.35</v>
+        <v>684837.34</v>
       </c>
       <c r="N157" s="1">
-        <v>135452.35</v>
+        <v>684837.34</v>
       </c>
       <c r="O157" s="1">
-        <v>0.14</v>
+        <v>0.44</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>2224.0</v>
+        <v>213.0</v>
       </c>
       <c r="D158" s="1">
-        <v>143.79</v>
+        <v>1849.71</v>
       </c>
       <c r="E158" s="1">
-        <v>102.37065198</v>
+        <v>1347.15356808</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H158" s="1">
-        <v>198772.82</v>
+        <v>245578.34</v>
       </c>
       <c r="I158" s="1">
-        <v>72533.67</v>
+        <v>90919.27</v>
       </c>
       <c r="J158" s="1">
-        <v>36.4907385225</v>
+        <v>37.022511838788</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>271306.49</v>
+        <v>336497.61</v>
       </c>
       <c r="N158" s="1">
-        <v>271306.49</v>
+        <v>336497.61</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>4443.0</v>
+        <v>14904.0</v>
       </c>
       <c r="D159" s="1">
-        <v>310.79</v>
+        <v>23.18</v>
       </c>
       <c r="E159" s="1">
-        <v>330.06307675</v>
+        <v>25.02290258</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H159" s="1">
-        <v>1250751.95</v>
+        <v>325232.86</v>
       </c>
       <c r="I159" s="1">
-        <v>-79257.96</v>
+        <v>-30169.68</v>
       </c>
       <c r="J159" s="1">
-        <v>-6.3368248196615</v>
+        <v>-9.2763320409875</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>1171493.99</v>
+        <v>295063.18</v>
       </c>
       <c r="N159" s="1">
-        <v>1171493.99</v>
+        <v>295063.18</v>
       </c>
       <c r="O159" s="1">
-        <v>1.24</v>
+        <v>0.19</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>7932.0</v>
+        <v>3673.0</v>
       </c>
       <c r="D160" s="1">
-        <v>29.54</v>
+        <v>295.44</v>
       </c>
       <c r="E160" s="1">
-        <v>29.42802698</v>
+        <v>185.18313912</v>
       </c>
       <c r="F160" t="s">
         <v>28</v>
       </c>
       <c r="G160">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H160" s="1">
-        <v>204090.93</v>
+        <v>585459.89</v>
       </c>
       <c r="I160" s="1">
-        <v>-5303.05</v>
+        <v>341346.38</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.5983761257788</v>
+        <v>58.303973650526</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>198787.88</v>
+        <v>926806.27</v>
       </c>
       <c r="N160" s="1">
-        <v>198787.88</v>
+        <v>926806.27</v>
       </c>
       <c r="O160" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1305.0</v>
+        <v>2078.0</v>
       </c>
       <c r="D161" s="1">
-        <v>243.54</v>
+        <v>154.3</v>
       </c>
       <c r="E161" s="1">
-        <v>186.34530268</v>
+        <v>138.33412416</v>
       </c>
       <c r="F161" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G161">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>210774.62</v>
+        <v>287458.31</v>
       </c>
       <c r="I161" s="1">
-        <v>58861.17</v>
+        <v>33177.09</v>
       </c>
       <c r="J161" s="1">
-        <v>27.926118429249</v>
+        <v>11.541531013662</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>269635.79</v>
+        <v>320635.4</v>
       </c>
       <c r="N161" s="1">
-        <v>269635.79</v>
+        <v>320635.4</v>
       </c>
       <c r="O161" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>167.0</v>
+        <v>1307.0</v>
       </c>
       <c r="D162" s="1">
-        <v>1496.0</v>
+        <v>513.26</v>
       </c>
       <c r="E162" s="1">
-        <v>1201.79706587</v>
+        <v>460.24115532</v>
       </c>
       <c r="F162" t="s">
         <v>28</v>
       </c>
       <c r="G162">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H162" s="1">
-        <v>171206.12</v>
+        <v>524335.34</v>
       </c>
       <c r="I162" s="1">
-        <v>40749.42</v>
+        <v>48608.09</v>
       </c>
       <c r="J162" s="1">
-        <v>23.80138046467</v>
+        <v>9.2704203382515</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>211955.54</v>
+        <v>572943.43</v>
       </c>
       <c r="N162" s="1">
-        <v>211955.54</v>
+        <v>572943.43</v>
       </c>
       <c r="O162" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>9083.0</v>
+        <v>257573.0</v>
       </c>
       <c r="D163" s="1">
-        <v>24.4</v>
+        <v>0.9506</v>
       </c>
       <c r="E163" s="1">
-        <v>26.56860288</v>
+        <v>0.93966095</v>
       </c>
       <c r="F163" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G163">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H163" s="1">
-        <v>212009.88</v>
+        <v>278239.57</v>
       </c>
       <c r="I163" s="1">
-        <v>-23984.77</v>
+        <v>4381.65</v>
       </c>
       <c r="J163" s="1">
-        <v>-11.313043524198</v>
+        <v>1.5747760104718</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>188025.11</v>
+        <v>282621.22</v>
       </c>
       <c r="N163" s="1">
-        <v>188025.11</v>
+        <v>282621.22</v>
       </c>
       <c r="O163" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>534.0</v>
+        <v>738.0</v>
       </c>
       <c r="D164" s="1">
-        <v>401.15</v>
+        <v>474.2</v>
       </c>
       <c r="E164" s="1">
-        <v>371.25</v>
+        <v>515.21228997</v>
       </c>
       <c r="F164" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="G164">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H164" s="1">
-        <v>198247.5</v>
+        <v>411181.93</v>
       </c>
       <c r="I164" s="1">
-        <v>15966.6</v>
+        <v>-29234.21</v>
       </c>
       <c r="J164" s="1">
-        <v>8.0538720538721</v>
+        <v>-7.1097993046533</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>214214.1</v>
+        <v>381947.72</v>
       </c>
       <c r="N164" s="1">
-        <v>214214.1</v>
+        <v>381947.72</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>2861.0</v>
+        <v>806.0</v>
       </c>
       <c r="D165" s="1">
-        <v>244.92</v>
+        <v>355.6</v>
       </c>
       <c r="E165" s="1">
-        <v>156.03731213</v>
+        <v>368.17245658</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G165">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>384566.8</v>
+        <v>296747.0</v>
       </c>
       <c r="I165" s="1">
-        <v>209915.36</v>
+        <v>-10133.4</v>
       </c>
       <c r="J165" s="1">
-        <v>54.584888763149</v>
+        <v>-3.4148281195766</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>594482.16</v>
+        <v>286613.6</v>
       </c>
       <c r="N165" s="1">
-        <v>594482.16</v>
+        <v>286613.6</v>
       </c>
       <c r="O165" s="1">
-        <v>0.63</v>
+        <v>0.19</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>1455.0</v>
+        <v>2705.0</v>
       </c>
       <c r="D166" s="1">
-        <v>154.0</v>
+        <v>220.45</v>
       </c>
       <c r="E166" s="1">
-        <v>135.74727148</v>
+        <v>245.08797412</v>
       </c>
       <c r="F166" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G166">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H166" s="1">
-        <v>197512.28</v>
+        <v>571641.71</v>
       </c>
       <c r="I166" s="1">
-        <v>26557.72</v>
+        <v>-62338.85</v>
       </c>
       <c r="J166" s="1">
-        <v>13.446110793719</v>
+        <v>-10.905231180559</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>224070.0</v>
+        <v>509302.86</v>
       </c>
       <c r="N166" s="1">
-        <v>224070.0</v>
+        <v>509302.86</v>
       </c>
       <c r="O166" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>752.0</v>
+        <v>5108.0</v>
       </c>
       <c r="D167" s="1">
-        <v>496.51</v>
+        <v>96.64</v>
       </c>
       <c r="E167" s="1">
-        <v>432.40049202</v>
+        <v>109.28124902</v>
       </c>
       <c r="F167" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G167">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H167" s="1">
-        <v>286638.35</v>
+        <v>346035.38</v>
       </c>
       <c r="I167" s="1">
-        <v>30130.56</v>
+        <v>-38396.64</v>
       </c>
       <c r="J167" s="1">
-        <v>10.511698800946</v>
+        <v>-11.096160167206</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>316768.91</v>
+        <v>307638.74</v>
       </c>
       <c r="N167" s="1">
-        <v>316768.91</v>
+        <v>307638.74</v>
       </c>
       <c r="O167" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>247023.0</v>
+        <v>800.0</v>
       </c>
       <c r="D168" s="1">
-        <v>1.0415</v>
+        <v>452.3</v>
       </c>
       <c r="E168" s="1">
-        <v>0.92116418</v>
+        <v>548.152775</v>
       </c>
       <c r="F168" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="G168">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>261068.77</v>
+        <v>438522.22</v>
       </c>
       <c r="I168" s="1">
-        <v>33615.9</v>
+        <v>-76682.22</v>
       </c>
       <c r="J168" s="1">
-        <v>12.876262449928</v>
+        <v>-17.486507297167</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>294684.67</v>
+        <v>361840.0</v>
       </c>
       <c r="N168" s="1">
-        <v>294684.67</v>
+        <v>361840.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>1890.0</v>
+        <v>9615.0</v>
       </c>
       <c r="D169" s="1">
-        <v>79.04</v>
+        <v>54.62</v>
       </c>
       <c r="E169" s="1">
-        <v>91.31610582</v>
+        <v>46.97329277</v>
       </c>
       <c r="F169" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G169">
-        <v>0.87</v>
+        <v>1.6</v>
       </c>
       <c r="H169" s="1">
-        <v>199786.16</v>
+        <v>284105.92</v>
       </c>
       <c r="I169" s="1">
-        <v>-28678.43</v>
+        <v>43185.18</v>
       </c>
       <c r="J169" s="1">
-        <v>-14.354562898651</v>
+        <v>15.200380196231</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>171107.73</v>
+        <v>327291.1</v>
       </c>
       <c r="N169" s="1">
-        <v>171107.73</v>
+        <v>327291.1</v>
       </c>
       <c r="O169" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>330.0</v>
+        <v>1466.0</v>
       </c>
       <c r="D170" s="1">
-        <v>536.4</v>
+        <v>350.19</v>
       </c>
       <c r="E170" s="1">
-        <v>529.77778788</v>
+        <v>303.74698499</v>
       </c>
       <c r="F170" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G170">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H170" s="1">
-        <v>187422.75</v>
+        <v>381216.73</v>
       </c>
       <c r="I170" s="1">
-        <v>6446.15</v>
+        <v>57249.8</v>
       </c>
       <c r="J170" s="1">
-        <v>3.4393636845047</v>
+        <v>15.017651507582</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>193868.9</v>
+        <v>438466.53</v>
       </c>
       <c r="N170" s="1">
-        <v>193868.9</v>
+        <v>438466.53</v>
       </c>
       <c r="O170" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>2816.0</v>
+        <v>2061.0</v>
       </c>
       <c r="D171" s="1">
-        <v>280.36</v>
+        <v>159.14</v>
       </c>
       <c r="E171" s="1">
-        <v>246.39149858</v>
+        <v>189.67857836</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H171" s="1">
-        <v>598998.38</v>
+        <v>338099.96</v>
       </c>
       <c r="I171" s="1">
-        <v>70802.04</v>
+        <v>-57972.24</v>
       </c>
       <c r="J171" s="1">
-        <v>11.820072034252</v>
+        <v>-17.146479402127</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>669800.42</v>
+        <v>280127.72</v>
       </c>
       <c r="N171" s="1">
-        <v>669800.42</v>
+        <v>280127.72</v>
       </c>
       <c r="O171" s="1">
-        <v>0.71</v>
+        <v>0.18</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>552.0</v>
+        <v>4702.0</v>
       </c>
       <c r="D172" s="1">
-        <v>554.7</v>
+        <v>177.95</v>
       </c>
       <c r="E172" s="1">
-        <v>585.29253623</v>
+        <v>94.65795832</v>
       </c>
       <c r="F172" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G172">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H172" s="1">
-        <v>323081.48</v>
+        <v>385604.07</v>
       </c>
       <c r="I172" s="1">
-        <v>-16887.08</v>
+        <v>329022.82</v>
       </c>
       <c r="J172" s="1">
-        <v>-5.2268796094409</v>
+        <v>85.326594192847</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>306194.4</v>
+        <v>714626.89</v>
       </c>
       <c r="N172" s="1">
-        <v>306194.4</v>
+        <v>714626.89</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>1.0</v>
+        <v>1102.0</v>
       </c>
       <c r="D173" s="1">
-        <v>14.084</v>
+        <v>490.64</v>
       </c>
       <c r="E173" s="1">
-        <v>0.0</v>
+        <v>533.36444646</v>
       </c>
       <c r="F173" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G173">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H173" s="1">
-        <v>0.0</v>
+        <v>503200.38</v>
       </c>
       <c r="I173" s="1">
-        <v>14.08</v>
+        <v>-41411.7</v>
       </c>
       <c r="J173" s="1">
-        <v>0</v>
+        <v>-8.2296638965177</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>14.08</v>
+        <v>461788.68</v>
       </c>
       <c r="N173" s="1">
-        <v>14.08</v>
+        <v>461788.68</v>
       </c>
       <c r="O173" s="1">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>6027.0</v>
+        <v>382.0</v>
       </c>
       <c r="D174" s="1">
-        <v>50.16</v>
+        <v>737.18</v>
       </c>
       <c r="E174" s="1">
-        <v>45.58636303</v>
+        <v>786.10727749</v>
       </c>
       <c r="F174" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G174">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H174" s="1">
-        <v>173334.36</v>
+        <v>260899.29</v>
       </c>
       <c r="I174" s="1">
-        <v>14170.65</v>
+        <v>-20387.9</v>
       </c>
       <c r="J174" s="1">
-        <v>8.1753265769118</v>
+        <v>-7.8144712467405</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>187505.01</v>
+        <v>240511.39</v>
       </c>
       <c r="N174" s="1">
-        <v>187505.01</v>
+        <v>240511.39</v>
       </c>
       <c r="O174" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>917.0</v>
+        <v>192.0</v>
       </c>
       <c r="D175" s="1">
-        <v>347.93</v>
+        <v>1562.0</v>
       </c>
       <c r="E175" s="1">
-        <v>281.66757906</v>
+        <v>1948.63921875</v>
       </c>
       <c r="F175" t="s">
         <v>28</v>
       </c>
       <c r="G175">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H175" s="1">
-        <v>220390.96</v>
+        <v>326609.43</v>
       </c>
       <c r="I175" s="1">
-        <v>50290.14</v>
+        <v>-70467.31</v>
       </c>
       <c r="J175" s="1">
-        <v>22.818603812062</v>
+        <v>-21.575405829525</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>270681.1</v>
+        <v>256142.12</v>
       </c>
       <c r="N175" s="1">
-        <v>270681.1</v>
+        <v>256142.12</v>
       </c>
       <c r="O175" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>1525.0</v>
+        <v>6972.0</v>
       </c>
       <c r="D176" s="1">
-        <v>179.32</v>
+        <v>50.76</v>
       </c>
       <c r="E176" s="1">
-        <v>198.63617705</v>
+        <v>52.65415663</v>
       </c>
       <c r="F176" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G176">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>262615.44</v>
+        <v>367104.78</v>
       </c>
       <c r="I176" s="1">
-        <v>-30611.54</v>
+        <v>-13206.06</v>
       </c>
       <c r="J176" s="1">
-        <v>-11.65641289027</v>
+        <v>-3.5973544120019</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>232003.9</v>
+        <v>353898.72</v>
       </c>
       <c r="N176" s="1">
-        <v>232003.9</v>
+        <v>353898.72</v>
       </c>
       <c r="O176" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>2364.0</v>
+        <v>7426.0</v>
       </c>
       <c r="D177" s="1">
-        <v>79.48</v>
+        <v>113.45</v>
       </c>
       <c r="E177" s="1">
-        <v>76.59225465</v>
+        <v>120.01935497</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H177" s="1">
-        <v>158806.38</v>
+        <v>765937.21</v>
       </c>
       <c r="I177" s="1">
-        <v>598.66</v>
+        <v>-46391.84</v>
       </c>
       <c r="J177" s="1">
-        <v>0.37697477897299</v>
+        <v>-6.0568724686975</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>159405.04</v>
+        <v>719545.37</v>
       </c>
       <c r="N177" s="1">
-        <v>159405.04</v>
+        <v>719545.37</v>
       </c>
       <c r="O177" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>563.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D178" s="1">
-        <v>526.41</v>
+        <v>616.63</v>
       </c>
       <c r="E178" s="1">
-        <v>564.81806394</v>
+        <v>589.81568137</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H178" s="1">
-        <v>271203.36</v>
+        <v>1539622.32</v>
       </c>
       <c r="I178" s="1">
-        <v>-19766.33</v>
+        <v>60345.17</v>
       </c>
       <c r="J178" s="1">
-        <v>-7.2883794655051</v>
+        <v>3.9194787719108</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>251437.03</v>
+        <v>1599967.49</v>
       </c>
       <c r="N178" s="1">
-        <v>251437.03</v>
+        <v>1599967.49</v>
       </c>
       <c r="O178" s="1">
-        <v>0.27</v>
+        <v>1.04</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>270.0</v>
+        <v>263.0</v>
       </c>
       <c r="D179" s="1">
-        <v>947.48</v>
+        <v>1025.53</v>
       </c>
       <c r="E179" s="1">
-        <v>729.85737037</v>
+        <v>1372.33338403</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H179" s="1">
-        <v>172244.61</v>
+        <v>308676.68</v>
       </c>
       <c r="I179" s="1">
-        <v>44790.77</v>
+        <v>-78318.91</v>
       </c>
       <c r="J179" s="1">
-        <v>26.004163497482</v>
+        <v>-25.372473877845</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>217035.38</v>
+        <v>230357.77</v>
       </c>
       <c r="N179" s="1">
-        <v>217035.38</v>
+        <v>230357.77</v>
       </c>
       <c r="O179" s="1">
-        <v>0.23</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>118.0</v>
+        <v>5095.0</v>
       </c>
       <c r="D180" s="1">
-        <v>1996.87</v>
+        <v>96.71</v>
       </c>
       <c r="E180" s="1">
-        <v>2067.21152542</v>
+        <v>67.22341904</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H180" s="1">
-        <v>214603.51</v>
+        <v>297966.21</v>
       </c>
       <c r="I180" s="1">
-        <v>-14696.27</v>
+        <v>122871.17</v>
       </c>
       <c r="J180" s="1">
-        <v>-6.848103276596</v>
+        <v>41.236612030606</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>199907.24</v>
+        <v>420837.38</v>
       </c>
       <c r="N180" s="1">
-        <v>199907.24</v>
+        <v>420837.38</v>
       </c>
       <c r="O180" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>200.0</v>
+        <v>2248.0</v>
       </c>
       <c r="D181" s="1">
-        <v>1377.55</v>
+        <v>803.63</v>
       </c>
       <c r="E181" s="1">
-        <v>1436.2978</v>
+        <v>294.76657918</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H181" s="1">
-        <v>244998.45</v>
+        <v>571234.57</v>
       </c>
       <c r="I181" s="1">
-        <v>-11257.89</v>
+        <v>971713.07</v>
       </c>
       <c r="J181" s="1">
-        <v>-4.5950862138107</v>
+        <v>170.10753918482</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>233740.56</v>
+        <v>1542947.64</v>
       </c>
       <c r="N181" s="1">
-        <v>233740.56</v>
+        <v>1542947.64</v>
       </c>
       <c r="O181" s="1">
-        <v>0.25</v>
+        <v>1.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>3303.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D182" s="1">
-        <v>77.73</v>
+        <v>405.21</v>
       </c>
       <c r="E182" s="1">
-        <v>64.31911596</v>
+        <v>431.16011302</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H182" s="1">
-        <v>186182.79</v>
+        <v>5469937.94</v>
       </c>
       <c r="I182" s="1">
-        <v>31635.31</v>
+        <v>-417488.19</v>
       </c>
       <c r="J182" s="1">
-        <v>16.991532890876</v>
+        <v>-7.632411822208</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>217818.1</v>
+        <v>5052449.75</v>
       </c>
       <c r="N182" s="1">
-        <v>217818.1</v>
+        <v>5052449.75</v>
       </c>
       <c r="O182" s="1">
-        <v>0.23</v>
+        <v>3.28</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>1418.0</v>
+        <v>2651.0</v>
       </c>
       <c r="D183" s="1">
-        <v>428.17</v>
+        <v>178.03</v>
       </c>
       <c r="E183" s="1">
-        <v>204.37285614</v>
+        <v>175.07640136</v>
       </c>
       <c r="F183" t="s">
         <v>28</v>
       </c>
       <c r="G183">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H183" s="1">
-        <v>250623.23</v>
+        <v>397199.43</v>
       </c>
       <c r="I183" s="1">
-        <v>264473.96</v>
+        <v>5890.23</v>
       </c>
       <c r="J183" s="1">
-        <v>105.52651484062</v>
+        <v>1.4829401945516</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>515097.19</v>
+        <v>403089.66</v>
       </c>
       <c r="N183" s="1">
-        <v>515097.19</v>
+        <v>403089.66</v>
       </c>
       <c r="O183" s="1">
-        <v>0.54</v>
+        <v>0.26</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>9677.0</v>
+        <v>10137.0</v>
       </c>
       <c r="D184" s="1">
-        <v>397.23</v>
+        <v>6468.0</v>
       </c>
       <c r="E184" s="1">
-        <v>448.31085874</v>
+        <v>4438.75574628</v>
       </c>
       <c r="F184" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G184">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H184" s="1">
-        <v>3788191.82</v>
+        <v>250163.23</v>
       </c>
       <c r="I184" s="1">
-        <v>-526976.32</v>
+        <v>104562.19</v>
       </c>
       <c r="J184" s="1">
-        <v>-13.911025234197</v>
+        <v>41.797585520462</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>3261215.5</v>
+        <v>354725.42</v>
       </c>
       <c r="N184" s="1">
-        <v>3261215.5</v>
+        <v>354725.42</v>
       </c>
       <c r="O184" s="1">
-        <v>3.44</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>1326.0</v>
+        <v>21233.0</v>
       </c>
       <c r="D185" s="1">
-        <v>131.05</v>
+        <v>2926.5</v>
       </c>
       <c r="E185" s="1">
-        <v>210.99503771</v>
+        <v>2425.27537324</v>
       </c>
       <c r="F185" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G185">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H185" s="1">
-        <v>238712.49</v>
+        <v>287667.94</v>
       </c>
       <c r="I185" s="1">
-        <v>-91285.41</v>
+        <v>48512.73</v>
       </c>
       <c r="J185" s="1">
-        <v>-38.240734701397</v>
+        <v>16.864142038213</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>147427.08</v>
+        <v>336180.67</v>
       </c>
       <c r="N185" s="1">
-        <v>147427.08</v>
+        <v>336180.67</v>
       </c>
       <c r="O185" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>8981.0</v>
+        <v>7913.0</v>
       </c>
       <c r="D186" s="1">
-        <v>5850.0</v>
+        <v>7050.0</v>
       </c>
       <c r="E186" s="1">
-        <v>3773.97684</v>
+        <v>6379.61215721</v>
       </c>
       <c r="F186" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G186">
-        <v>182.54</v>
+        <v>184.84</v>
       </c>
       <c r="H186" s="1">
-        <v>192491.13</v>
+        <v>274605.72</v>
       </c>
       <c r="I186" s="1">
-        <v>95330.92</v>
+        <v>27210.89</v>
       </c>
       <c r="J186" s="1">
-        <v>49.524837845775</v>
+        <v>9.9090761838464</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>287822.05</v>
+        <v>301816.61</v>
       </c>
       <c r="N186" s="1">
-        <v>287822.05</v>
+        <v>301816.61</v>
       </c>
       <c r="O186" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>20191.0</v>
+        <v>302.0</v>
       </c>
       <c r="D187" s="1">
-        <v>2942.0</v>
+        <v>1650.35</v>
       </c>
       <c r="E187" s="1">
-        <v>2238.55901144</v>
+        <v>1021.02102649</v>
       </c>
       <c r="F187" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G187">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H187" s="1">
-        <v>257807.78</v>
+        <v>263776.16</v>
       </c>
       <c r="I187" s="1">
-        <v>67612.04</v>
+        <v>161902.36</v>
       </c>
       <c r="J187" s="1">
-        <v>26.225756259179</v>
+        <v>61.37869320715</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>325419.82</v>
+        <v>425678.52</v>
       </c>
       <c r="N187" s="1">
-        <v>325419.82</v>
+        <v>425678.52</v>
       </c>
       <c r="O187" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>5758.0</v>
+        <v>763.0</v>
       </c>
       <c r="D188" s="1">
-        <v>7175.0</v>
+        <v>438.32</v>
       </c>
       <c r="E188" s="1">
-        <v>6314.21952067</v>
+        <v>464.11774574</v>
       </c>
       <c r="F188" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G188">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H188" s="1">
-        <v>198272.02</v>
+        <v>307348.41</v>
       </c>
       <c r="I188" s="1">
-        <v>28055.34</v>
+        <v>-21711.34</v>
       </c>
       <c r="J188" s="1">
-        <v>14.149923927743</v>
+        <v>-7.0640807935203</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>226327.36</v>
+        <v>285637.07</v>
       </c>
       <c r="N188" s="1">
-        <v>226327.36</v>
+        <v>285637.07</v>
       </c>
       <c r="O188" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>541.0</v>
+        <v>4904.0</v>
       </c>
       <c r="D189" s="1">
-        <v>344.56</v>
+        <v>193.83</v>
       </c>
       <c r="E189" s="1">
-        <v>348.51713494</v>
+        <v>169.63941069</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H189" s="1">
-        <v>160942.01</v>
+        <v>712107.39</v>
       </c>
       <c r="I189" s="1">
-        <v>-2795.78</v>
+        <v>99732.15</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.7371350090632</v>
+        <v>14.005212050952</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>158146.23</v>
+        <v>811839.54</v>
       </c>
       <c r="N189" s="1">
-        <v>158146.23</v>
+        <v>811839.54</v>
       </c>
       <c r="O189" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>232.0</v>
+        <v>769.0</v>
       </c>
       <c r="D190" s="1">
-        <v>1204.1</v>
+        <v>397.89</v>
       </c>
       <c r="E190" s="1">
-        <v>895.81913793</v>
+        <v>417.03440832</v>
       </c>
       <c r="F190" t="s">
         <v>28</v>
       </c>
       <c r="G190">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H190" s="1">
-        <v>177187.86</v>
+        <v>278571.92</v>
       </c>
       <c r="I190" s="1">
-        <v>59811.55</v>
+        <v>-17242.62</v>
       </c>
       <c r="J190" s="1">
-        <v>33.756009017774</v>
+        <v>-6.1896475423654</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>236999.41</v>
+        <v>261329.3</v>
       </c>
       <c r="N190" s="1">
-        <v>236999.41</v>
+        <v>261329.3</v>
       </c>
       <c r="O190" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>648.0</v>
+        <v>527.0</v>
       </c>
       <c r="D191" s="1">
-        <v>447.82</v>
+        <v>462.1</v>
       </c>
       <c r="E191" s="1">
-        <v>472.85263889</v>
+        <v>536.42595825</v>
       </c>
       <c r="F191" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G191">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>267123.8</v>
+        <v>282696.48</v>
       </c>
       <c r="I191" s="1">
-        <v>-20931.08</v>
+        <v>-39169.78</v>
       </c>
       <c r="J191" s="1">
-        <v>-7.8357226125115</v>
+        <v>-13.855772098754</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>246192.72</v>
+        <v>243526.7</v>
       </c>
       <c r="N191" s="1">
-        <v>246192.72</v>
+        <v>243526.7</v>
       </c>
       <c r="O191" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>2850.0</v>
+        <v>14366.0</v>
       </c>
       <c r="D192" s="1">
-        <v>175.41</v>
+        <v>6089.0</v>
       </c>
       <c r="E192" s="1">
-        <v>169.37578246</v>
+        <v>3649.62049283</v>
       </c>
       <c r="F192" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G192">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H192" s="1">
-        <v>411892.16</v>
+        <v>284102.98</v>
       </c>
       <c r="I192" s="1">
-        <v>12234.84</v>
+        <v>189151.45</v>
       </c>
       <c r="J192" s="1">
-        <v>2.9703988539136</v>
+        <v>66.578481506952</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>424127.0</v>
+        <v>473254.43</v>
       </c>
       <c r="N192" s="1">
-        <v>424127.0</v>
+        <v>473254.43</v>
       </c>
       <c r="O192" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>571.0</v>
+        <v>3883.0</v>
       </c>
       <c r="D193" s="1">
-        <v>462.76</v>
+        <v>90.21</v>
       </c>
       <c r="E193" s="1">
-        <v>397.92152364</v>
+        <v>84.5896137</v>
       </c>
       <c r="F193" t="s">
         <v>28</v>
       </c>
       <c r="G193">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H193" s="1">
-        <v>198481.51</v>
+        <v>285719.43</v>
       </c>
       <c r="I193" s="1">
-        <v>25694.24</v>
+        <v>13452.48</v>
       </c>
       <c r="J193" s="1">
-        <v>12.945407358096</v>
+        <v>4.7082832273605</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>224175.75</v>
+        <v>299171.91</v>
       </c>
       <c r="N193" s="1">
-        <v>224175.75</v>
+        <v>299171.91</v>
       </c>
       <c r="O193" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>353.0</v>
+        <v>19343.0</v>
       </c>
       <c r="D194" s="1">
-        <v>542.0</v>
+        <v>12.76</v>
       </c>
       <c r="E194" s="1">
-        <v>530.83589235</v>
+        <v>12.25001448</v>
       </c>
       <c r="F194" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G194">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H194" s="1">
-        <v>187385.07</v>
+        <v>273364.49</v>
       </c>
       <c r="I194" s="1">
-        <v>3940.93</v>
+        <v>11528.08</v>
       </c>
       <c r="J194" s="1">
-        <v>2.1031184608251</v>
+        <v>4.2171095448425</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>191326.0</v>
+        <v>284892.57</v>
       </c>
       <c r="N194" s="1">
-        <v>191326.0</v>
+        <v>284892.57</v>
       </c>
       <c r="O194" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>2845.0</v>
+        <v>11391.0</v>
       </c>
       <c r="D195" s="1">
-        <v>81.87</v>
+        <v>36.86</v>
       </c>
       <c r="E195" s="1">
-        <v>83.0938594</v>
+        <v>41.80174348</v>
       </c>
       <c r="F195" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G195">
-        <v>1.18</v>
+        <v>1.61</v>
       </c>
       <c r="H195" s="1">
-        <v>206915.11</v>
+        <v>285728.64</v>
       </c>
       <c r="I195" s="1">
-        <v>-9307.45</v>
+        <v>-25471.86</v>
       </c>
       <c r="J195" s="1">
-        <v>-4.4981973525278</v>
+        <v>-8.914703125315</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>197607.66</v>
+        <v>260256.78</v>
       </c>
       <c r="N195" s="1">
-        <v>197607.66</v>
+        <v>260256.78</v>
       </c>
       <c r="O195" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>28325.0</v>
+        <v>42976.0</v>
       </c>
       <c r="D196" s="1">
-        <v>13.46</v>
+        <v>5.64</v>
       </c>
       <c r="E196" s="1">
-        <v>11.71679965</v>
+        <v>6.29911067</v>
       </c>
       <c r="F196" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G196">
         <v>0.87</v>
       </c>
       <c r="H196" s="1">
-        <v>382875.82</v>
+        <v>312146.39</v>
       </c>
       <c r="I196" s="1">
-        <v>53816.81</v>
+        <v>-32369.58</v>
       </c>
       <c r="J196" s="1">
-        <v>14.055943778325</v>
+        <v>-10.369999794007</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>436692.63</v>
+        <v>279776.81</v>
       </c>
       <c r="N196" s="1">
-        <v>436692.63</v>
+        <v>279776.81</v>
       </c>
       <c r="O196" s="1">
-        <v>0.46</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>24619.0</v>
+        <v>3124.0</v>
       </c>
       <c r="D197" s="1">
-        <v>6.156</v>
+        <v>207.27</v>
       </c>
       <c r="E197" s="1">
-        <v>6.65621877</v>
+        <v>107.79165173</v>
       </c>
       <c r="F197" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G197">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H197" s="1">
-        <v>189057.61</v>
+        <v>289257.28</v>
       </c>
       <c r="I197" s="1">
-        <v>-15465.54</v>
+        <v>263769.56</v>
       </c>
       <c r="J197" s="1">
-        <v>-8.180331910469</v>
+        <v>91.18856403545</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>173592.07</v>
+        <v>553026.84</v>
       </c>
       <c r="N197" s="1">
-        <v>173592.07</v>
+        <v>553026.84</v>
       </c>
       <c r="O197" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>3080.0</v>
+        <v>3424.0</v>
       </c>
       <c r="D198" s="1">
-        <v>8587.0</v>
+        <v>76.88</v>
       </c>
       <c r="E198" s="1">
-        <v>11312.4961039</v>
+        <v>78.58850175</v>
       </c>
       <c r="F198" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G198">
-        <v>182.54</v>
+        <v>0.92</v>
       </c>
       <c r="H198" s="1">
-        <v>200174.75</v>
+        <v>292088.93</v>
       </c>
       <c r="I198" s="1">
-        <v>-55285.66</v>
+        <v>-4790.57</v>
       </c>
       <c r="J198" s="1">
-        <v>-27.618698162481</v>
+        <v>-1.6401066620361</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>144889.09</v>
+        <v>287298.36</v>
       </c>
       <c r="N198" s="1">
-        <v>144889.09</v>
+        <v>287298.36</v>
       </c>
       <c r="O198" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>33467.0</v>
+        <v>7184.0</v>
       </c>
       <c r="D199" s="1">
-        <v>6.424</v>
+        <v>42.34</v>
       </c>
       <c r="E199" s="1">
-        <v>5.57691368</v>
+        <v>44.5774304</v>
       </c>
       <c r="F199" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G199">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H199" s="1">
-        <v>186642.57</v>
+        <v>275198.95</v>
       </c>
       <c r="I199" s="1">
-        <v>28349.44</v>
+        <v>-15412.85</v>
       </c>
       <c r="J199" s="1">
-        <v>15.189160757913</v>
+        <v>-5.6006209326017</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>214992.01</v>
+        <v>259786.1</v>
       </c>
       <c r="N199" s="1">
-        <v>214992.01</v>
+        <v>259786.1</v>
       </c>
       <c r="O199" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>17210.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D200" s="1">
-        <v>16.775</v>
+        <v>7141.0</v>
       </c>
       <c r="E200" s="1">
-        <v>16.46694712</v>
+        <v>10195.72421053</v>
       </c>
       <c r="F200" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="G200">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H200" s="1">
-        <v>283396.16</v>
+        <v>326328.2</v>
       </c>
       <c r="I200" s="1">
-        <v>5301.59</v>
+        <v>-106113.28</v>
       </c>
       <c r="J200" s="1">
-        <v>1.8707345928752</v>
+        <v>-32.517349098239</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>288697.75</v>
+        <v>220214.92</v>
       </c>
       <c r="N200" s="1">
-        <v>288697.75</v>
+        <v>220214.92</v>
       </c>
       <c r="O200" s="1">
-        <v>0.3</v>
+        <v>0.14</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>1547.0</v>
+        <v>40859.0</v>
       </c>
       <c r="D201" s="1">
-        <v>144.76</v>
+        <v>11.92</v>
       </c>
       <c r="E201" s="1">
-        <v>134.42691661</v>
+        <v>6.38644583</v>
       </c>
       <c r="F201" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G201">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>177422.7</v>
+        <v>260943.79</v>
       </c>
       <c r="I201" s="1">
-        <v>12569.43</v>
+        <v>226095.49</v>
       </c>
       <c r="J201" s="1">
-        <v>7.0844542440173</v>
+        <v>86.645284794859</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>189992.13</v>
+        <v>487039.28</v>
       </c>
       <c r="N201" s="1">
-        <v>189992.13</v>
+        <v>487039.28</v>
       </c>
       <c r="O201" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>2003.0</v>
+        <v>21638.0</v>
       </c>
       <c r="D202" s="1">
-        <v>126.46</v>
+        <v>21.64</v>
       </c>
       <c r="E202" s="1">
-        <v>101.98476286</v>
+        <v>22.02597005</v>
       </c>
       <c r="F202" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="G202">
-        <v>0.91</v>
+        <v>1.61</v>
       </c>
       <c r="H202" s="1">
-        <v>219042.18</v>
+        <v>286015.31</v>
       </c>
       <c r="I202" s="1">
-        <v>58378.97</v>
+        <v>4226.01</v>
       </c>
       <c r="J202" s="1">
-        <v>26.65193069207</v>
+        <v>1.477546778877</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>277421.15</v>
+        <v>290241.32</v>
       </c>
       <c r="N202" s="1">
-        <v>277421.15</v>
+        <v>290241.32</v>
       </c>
       <c r="O202" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>1279.0</v>
+        <v>2621.0</v>
       </c>
       <c r="D203" s="1">
-        <v>180.01</v>
+        <v>116.8</v>
       </c>
       <c r="E203" s="1">
-        <v>171.23152463</v>
+        <v>108.15620755</v>
       </c>
       <c r="F203" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G203">
-        <v>1.18</v>
+        <v>0.92</v>
       </c>
       <c r="H203" s="1">
-        <v>186741.33</v>
+        <v>306433.69</v>
       </c>
       <c r="I203" s="1">
-        <v>8586.4</v>
+        <v>27681.23</v>
       </c>
       <c r="J203" s="1">
-        <v>4.5980180177575</v>
+        <v>9.0333507389478</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>195327.73</v>
+        <v>334114.92</v>
       </c>
       <c r="N203" s="1">
-        <v>195327.73</v>
+        <v>334114.92</v>
       </c>
       <c r="O203" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>33069.0</v>
+        <v>9047.0</v>
       </c>
       <c r="D204" s="1">
-        <v>189.82</v>
+        <v>299.2</v>
       </c>
       <c r="E204" s="1">
-        <v>156.76675769</v>
+        <v>239.64542942</v>
       </c>
       <c r="F204" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G204">
-        <v>1.18</v>
+        <v>7.47</v>
       </c>
       <c r="H204" s="1">
-        <v>4501118.74</v>
+        <v>290145.96</v>
       </c>
       <c r="I204" s="1">
-        <v>824373.4</v>
+        <v>72051.2</v>
       </c>
       <c r="J204" s="1">
-        <v>18.314855652975</v>
+        <v>24.832742802967</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>5325492.14</v>
+        <v>362197.16</v>
       </c>
       <c r="N204" s="1">
-        <v>5325492.14</v>
+        <v>362197.16</v>
       </c>
       <c r="O204" s="1">
-        <v>5.62</v>
+        <v>0.24</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>2698.0</v>
+        <v>1924.0</v>
       </c>
       <c r="D205" s="1">
-        <v>232.27</v>
+        <v>232.34</v>
       </c>
       <c r="E205" s="1">
-        <v>218.03384359</v>
+        <v>174.64386694</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H205" s="1">
-        <v>508385.13</v>
+        <v>287361.47</v>
       </c>
       <c r="I205" s="1">
-        <v>23272.17</v>
+        <v>94431.38</v>
       </c>
       <c r="J205" s="1">
-        <v>4.5776653616914</v>
+        <v>32.861531505946</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>531657.3</v>
+        <v>381792.85</v>
       </c>
       <c r="N205" s="1">
-        <v>531657.3</v>
+        <v>381792.85</v>
       </c>
       <c r="O205" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>2314.0</v>
+        <v>56057.0</v>
       </c>
       <c r="D206" s="1">
-        <v>148.08</v>
+        <v>225.83</v>
       </c>
       <c r="E206" s="1">
-        <v>187.63350043</v>
+        <v>169.30931338</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H206" s="1">
-        <v>378038.87</v>
+        <v>8204183.95</v>
       </c>
       <c r="I206" s="1">
-        <v>-87331.21</v>
+        <v>2607920.34</v>
       </c>
       <c r="J206" s="1">
-        <v>-23.101119205017</v>
+        <v>31.787687305573</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>290707.66</v>
+        <v>10812104.29</v>
       </c>
       <c r="N206" s="1">
-        <v>290707.66</v>
+        <v>10812104.29</v>
       </c>
       <c r="O206" s="1">
-        <v>0.31</v>
+        <v>7.02</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>1946.0</v>
+        <v>4030.0</v>
       </c>
       <c r="D207" s="1">
-        <v>128.46</v>
+        <v>298.41</v>
       </c>
       <c r="E207" s="1">
-        <v>104.4279702</v>
+        <v>215.70932506</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H207" s="1">
-        <v>177885.84</v>
+        <v>749941.77</v>
       </c>
       <c r="I207" s="1">
-        <v>34197.95</v>
+        <v>277168.71</v>
       </c>
       <c r="J207" s="1">
-        <v>19.224661164711</v>
+        <v>36.958697473272</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>212083.79</v>
+        <v>1027110.48</v>
       </c>
       <c r="N207" s="1">
-        <v>212083.79</v>
+        <v>1027110.48</v>
       </c>
       <c r="O207" s="1">
-        <v>0.22</v>
+        <v>0.67</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>3264.0</v>
+        <v>3545.0</v>
       </c>
       <c r="D208" s="1">
-        <v>135.24</v>
+        <v>189.76</v>
       </c>
       <c r="E208" s="1">
-        <v>168.14531556</v>
+        <v>177.1354189</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H208" s="1">
-        <v>468170.54</v>
+        <v>544693.88</v>
       </c>
       <c r="I208" s="1">
-        <v>-93670.36</v>
+        <v>29845.3</v>
       </c>
       <c r="J208" s="1">
-        <v>-20.007743332163</v>
+        <v>5.4792794807975</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>374500.18</v>
+        <v>574539.18</v>
       </c>
       <c r="N208" s="1">
-        <v>374500.18</v>
+        <v>574539.18</v>
       </c>
       <c r="O208" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>1204.0</v>
+        <v>3767.0</v>
       </c>
       <c r="D209" s="1">
-        <v>148.7</v>
+        <v>89.7</v>
       </c>
       <c r="E209" s="1">
-        <v>186.77090532</v>
+        <v>92.18842315</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H209" s="1">
-        <v>198794.39</v>
+        <v>298422.7</v>
       </c>
       <c r="I209" s="1">
-        <v>-46902.64</v>
+        <v>-9829.03</v>
       </c>
       <c r="J209" s="1">
-        <v>-23.593543057226</v>
+        <v>-3.2936603013109</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>151891.75</v>
+        <v>288593.67</v>
       </c>
       <c r="N209" s="1">
-        <v>151891.75</v>
+        <v>288593.67</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>2010.0</v>
+        <v>2850.0</v>
       </c>
       <c r="D210" s="1">
-        <v>91.24</v>
+        <v>111.78</v>
       </c>
       <c r="E210" s="1">
-        <v>121.44709453</v>
+        <v>109.98578596</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H210" s="1">
-        <v>213625.05</v>
+        <v>272558.24</v>
       </c>
       <c r="I210" s="1">
-        <v>-58036.35</v>
+        <v>-471.29</v>
       </c>
       <c r="J210" s="1">
-        <v>-27.167389779429</v>
+        <v>-0.17291350281687</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>155588.7</v>
+        <v>272086.95</v>
       </c>
       <c r="N210" s="1">
-        <v>155588.7</v>
+        <v>272086.95</v>
       </c>
       <c r="O210" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>3733.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D211" s="1">
-        <v>41.65</v>
+        <v>227.79</v>
       </c>
       <c r="E211" s="1">
-        <v>56.62113046</v>
+        <v>179.3636474</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H211" s="1">
-        <v>180314.73</v>
+        <v>323018.89</v>
       </c>
       <c r="I211" s="1">
-        <v>-48407.16</v>
+        <v>77561.55</v>
       </c>
       <c r="J211" s="1">
-        <v>-26.845926564069</v>
+        <v>24.011459515572</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>131907.57</v>
+        <v>400580.44</v>
       </c>
       <c r="N211" s="1">
-        <v>131907.57</v>
+        <v>400580.44</v>
       </c>
       <c r="O211" s="1">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>8840.0</v>
+        <v>3602.0</v>
       </c>
       <c r="D212" s="1">
-        <v>26.65</v>
+        <v>89.92</v>
       </c>
       <c r="E212" s="1">
-        <v>25.41366403</v>
+        <v>108.16365353</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H212" s="1">
-        <v>191574.14</v>
+        <v>338770.29</v>
       </c>
       <c r="I212" s="1">
-        <v>8295.21</v>
+        <v>-62140.63</v>
       </c>
       <c r="J212" s="1">
-        <v>4.3300259627944</v>
+        <v>-18.342998732268</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>199869.35</v>
+        <v>276629.66</v>
       </c>
       <c r="N212" s="1">
-        <v>199869.35</v>
+        <v>276629.66</v>
       </c>
       <c r="O212" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>2507.0</v>
+        <v>7421.0</v>
       </c>
       <c r="D213" s="1">
-        <v>160.78</v>
+        <v>45.23</v>
       </c>
       <c r="E213" s="1">
-        <v>152.57540088</v>
+        <v>51.43384989</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H213" s="1">
-        <v>332620.56</v>
+        <v>326759.52</v>
       </c>
       <c r="I213" s="1">
-        <v>9345.56</v>
+        <v>-40085.88</v>
       </c>
       <c r="J213" s="1">
-        <v>2.8096759863551</v>
+        <v>-12.267700723762</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>341966.12</v>
+        <v>286673.64</v>
       </c>
       <c r="N213" s="1">
-        <v>341966.12</v>
+        <v>286673.64</v>
       </c>
       <c r="O213" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>1933.0</v>
+        <v>3954.0</v>
       </c>
       <c r="D214" s="1">
-        <v>204.08</v>
+        <v>149.27</v>
       </c>
       <c r="E214" s="1">
-        <v>231.69471288</v>
+        <v>154.65359889</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H214" s="1">
-        <v>382208.91</v>
+        <v>525483.72</v>
       </c>
       <c r="I214" s="1">
-        <v>-47529.48</v>
+        <v>-21393.89</v>
       </c>
       <c r="J214" s="1">
-        <v>-12.435471480767</v>
+        <v>-4.0712755097342</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>334679.43</v>
+        <v>504089.83</v>
       </c>
       <c r="N214" s="1">
-        <v>334679.43</v>
+        <v>504089.83</v>
       </c>
       <c r="O214" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>2502.0</v>
+        <v>17115.0</v>
       </c>
       <c r="D215" s="1">
-        <v>141.51</v>
+        <v>25.96</v>
       </c>
       <c r="E215" s="1">
-        <v>119.7153757</v>
+        <v>26.53069647</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H215" s="1">
-        <v>263625.3</v>
+        <v>388868.47</v>
       </c>
       <c r="I215" s="1">
-        <v>36754.8</v>
+        <v>-9395.95</v>
       </c>
       <c r="J215" s="1">
-        <v>13.942060947868</v>
+        <v>-2.4162282943639</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>300380.1</v>
+        <v>379472.52</v>
       </c>
       <c r="N215" s="1">
-        <v>300380.1</v>
+        <v>379472.52</v>
       </c>
       <c r="O215" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>3409.0</v>
+        <v>18935.0</v>
       </c>
       <c r="D216" s="1">
-        <v>85.57</v>
+        <v>16.6</v>
       </c>
       <c r="E216" s="1">
-        <v>80.08058375</v>
+        <v>17.65757803</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H216" s="1">
-        <v>238751.32</v>
+        <v>287327.07</v>
       </c>
       <c r="I216" s="1">
-        <v>8731.61</v>
+        <v>-18871.67</v>
       </c>
       <c r="J216" s="1">
-        <v>3.6571986282631</v>
+        <v>-6.5680097597487</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>247482.93</v>
+        <v>268455.4</v>
       </c>
       <c r="N216" s="1">
-        <v>247482.93</v>
+        <v>268455.4</v>
       </c>
       <c r="O216" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>1456.0</v>
+        <v>1572.0</v>
       </c>
       <c r="D217" s="1">
-        <v>142.88</v>
+        <v>209.86</v>
       </c>
       <c r="E217" s="1">
-        <v>158.04601648</v>
+        <v>210.85879771</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H217" s="1">
-        <v>201782.26</v>
+        <v>284835.64</v>
       </c>
       <c r="I217" s="1">
-        <v>-25288.43</v>
+        <v>-3074.59</v>
       </c>
       <c r="J217" s="1">
-        <v>-12.532533831269</v>
+        <v>-1.0794260156489</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>176493.83</v>
+        <v>281761.05</v>
       </c>
       <c r="N217" s="1">
-        <v>176493.83</v>
+        <v>281761.05</v>
       </c>
       <c r="O217" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>484.0</v>
+        <v>4316.0</v>
       </c>
       <c r="D218" s="1">
-        <v>552.66</v>
+        <v>142.24</v>
       </c>
       <c r="E218" s="1">
-        <v>443.03654959</v>
+        <v>150.77438601</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H218" s="1">
-        <v>182836.82</v>
+        <v>563332.24</v>
       </c>
       <c r="I218" s="1">
-        <v>44097.46</v>
+        <v>-39005.61</v>
       </c>
       <c r="J218" s="1">
-        <v>24.118478980328</v>
+        <v>-6.9240862195283</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>226934.28</v>
+        <v>524326.63</v>
       </c>
       <c r="N218" s="1">
-        <v>226934.28</v>
+        <v>524326.63</v>
       </c>
       <c r="O218" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>1316.0</v>
+        <v>2476.0</v>
       </c>
       <c r="D219" s="1">
-        <v>158.26</v>
+        <v>195.96</v>
       </c>
       <c r="E219" s="1">
-        <v>160.32860942</v>
+        <v>221.51360258</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H219" s="1">
-        <v>179898.15</v>
+        <v>469290.76</v>
       </c>
       <c r="I219" s="1">
-        <v>-3203.35</v>
+        <v>-54893.56</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.7806464379984</v>
+        <v>-11.697132072236</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>176694.8</v>
+        <v>414397.2</v>
       </c>
       <c r="N219" s="1">
-        <v>176694.8</v>
+        <v>414397.2</v>
       </c>
       <c r="O219" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>3831.0</v>
+        <v>3518.0</v>
       </c>
       <c r="D220" s="1">
-        <v>66.14</v>
+        <v>142.0</v>
       </c>
       <c r="E220" s="1">
-        <v>58.66935004</v>
+        <v>125.51834849</v>
       </c>
       <c r="F220" t="s">
         <v>28</v>
       </c>
       <c r="G220">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H220" s="1">
-        <v>191659.02</v>
+        <v>385298.16</v>
       </c>
       <c r="I220" s="1">
-        <v>23308.61</v>
+        <v>41362.81</v>
       </c>
       <c r="J220" s="1">
-        <v>12.161499103982</v>
+        <v>10.735273171302</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>214967.63</v>
+        <v>426660.97</v>
       </c>
       <c r="N220" s="1">
-        <v>214967.63</v>
+        <v>426660.97</v>
       </c>
       <c r="O220" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>5191.0</v>
+        <v>2705.0</v>
       </c>
       <c r="D221" s="1">
-        <v>6284.0</v>
+        <v>154.7</v>
       </c>
       <c r="E221" s="1">
-        <v>8088.16509343</v>
+        <v>107.3802403</v>
       </c>
       <c r="F221" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G221">
-        <v>182.54</v>
+        <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>241308.53</v>
+        <v>290463.55</v>
       </c>
       <c r="I221" s="1">
-        <v>-62606.0</v>
+        <v>127999.95</v>
       </c>
       <c r="J221" s="1">
-        <v>-25.944379173003</v>
+        <v>44.067474214923</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>178702.53</v>
+        <v>418463.5</v>
       </c>
       <c r="N221" s="1">
-        <v>178702.53</v>
+        <v>418463.5</v>
       </c>
       <c r="O221" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>5351.0</v>
+        <v>4120.0</v>
       </c>
       <c r="D222" s="1">
-        <v>23.22</v>
+        <v>77.22</v>
       </c>
       <c r="E222" s="1">
-        <v>31.38636703</v>
+        <v>81.00351456</v>
       </c>
       <c r="F222" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G222">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H222" s="1">
-        <v>194115.15</v>
+        <v>290193.02</v>
       </c>
       <c r="I222" s="1">
-        <v>-51797.73</v>
+        <v>-18470.43</v>
       </c>
       <c r="J222" s="1">
-        <v>-26.684022344469</v>
+        <v>-6.3648774184851</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>142317.42</v>
+        <v>271722.59</v>
       </c>
       <c r="N222" s="1">
-        <v>142317.42</v>
+        <v>271722.59</v>
       </c>
       <c r="O222" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>1318.0</v>
+        <v>8242.0</v>
       </c>
       <c r="D223" s="1">
-        <v>219.5</v>
+        <v>27.965</v>
       </c>
       <c r="E223" s="1">
-        <v>217.88449165</v>
+        <v>34.68775055</v>
       </c>
       <c r="F223" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G223">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>251534.52</v>
+        <v>285896.44</v>
       </c>
       <c r="I223" s="1">
-        <v>-6093.78</v>
+        <v>-55408.91</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.4226416318524</v>
+        <v>-19.380762488683</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>245440.74</v>
+        <v>230487.53</v>
       </c>
       <c r="N223" s="1">
-        <v>245440.74</v>
+        <v>230487.53</v>
       </c>
       <c r="O223" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>901.0</v>
+        <v>2567.0</v>
       </c>
       <c r="D224" s="1">
-        <v>259.12</v>
+        <v>213.17</v>
       </c>
       <c r="E224" s="1">
-        <v>241.38600444</v>
+        <v>148.23003506</v>
       </c>
       <c r="F224" t="s">
         <v>28</v>
       </c>
       <c r="G224">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H224" s="1">
-        <v>190844.74</v>
+        <v>331082.59</v>
       </c>
       <c r="I224" s="1">
-        <v>7226.97</v>
+        <v>136276.5</v>
       </c>
       <c r="J224" s="1">
-        <v>3.7868321652459</v>
+        <v>41.160877713322</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>198071.71</v>
+        <v>467359.09</v>
       </c>
       <c r="N224" s="1">
-        <v>198071.71</v>
+        <v>467359.09</v>
       </c>
       <c r="O224" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>741.0</v>
+        <v>739.0</v>
       </c>
       <c r="D225" s="1">
-        <v>367.8</v>
+        <v>773.72</v>
       </c>
       <c r="E225" s="1">
-        <v>303.04547908</v>
+        <v>493.29849797</v>
       </c>
       <c r="F225" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G225">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H225" s="1">
-        <v>241426.99</v>
+        <v>311972.22</v>
       </c>
       <c r="I225" s="1">
-        <v>57066.85</v>
+        <v>176373.07</v>
       </c>
       <c r="J225" s="1">
-        <v>23.637311636118</v>
+        <v>56.534863905511</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>298493.84</v>
+        <v>488345.29</v>
       </c>
       <c r="N225" s="1">
-        <v>298493.84</v>
+        <v>488345.29</v>
       </c>
       <c r="O225" s="1">
         <v>0.32</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>4549.0</v>
+        <v>7402.0</v>
       </c>
       <c r="D226" s="1">
-        <v>70.86</v>
+        <v>7800.0</v>
       </c>
       <c r="E226" s="1">
-        <v>77.63066388</v>
+        <v>7690.30707917</v>
       </c>
       <c r="F226" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G226">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H226" s="1">
-        <v>301162.24</v>
+        <v>321514.57</v>
       </c>
       <c r="I226" s="1">
-        <v>-27689.65</v>
+        <v>-9153.76</v>
       </c>
       <c r="J226" s="1">
-        <v>-9.1942635305143</v>
+        <v>-2.8470747064433</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>273472.59</v>
+        <v>312360.81</v>
       </c>
       <c r="N226" s="1">
-        <v>273472.59</v>
+        <v>312360.81</v>
       </c>
       <c r="O226" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>670.0</v>
+        <v>10079.0</v>
       </c>
       <c r="D227" s="1">
-        <v>398.79</v>
+        <v>23.33</v>
       </c>
       <c r="E227" s="1">
-        <v>348.26914925</v>
+        <v>28.70779343</v>
       </c>
       <c r="F227" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G227">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H227" s="1">
-        <v>205122.7</v>
+        <v>333914.2</v>
       </c>
       <c r="I227" s="1">
-        <v>21558.64</v>
+        <v>-62496.1</v>
       </c>
       <c r="J227" s="1">
-        <v>10.51011906532</v>
+        <v>-18.716215123526</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>226681.34</v>
+        <v>271418.1</v>
       </c>
       <c r="N227" s="1">
-        <v>226681.34</v>
+        <v>271418.1</v>
       </c>
       <c r="O227" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>2318.0</v>
+        <v>1728.0</v>
       </c>
       <c r="D228" s="1">
-        <v>236.0</v>
+        <v>203.67</v>
       </c>
       <c r="E228" s="1">
-        <v>206.8910742</v>
+        <v>217.99821181</v>
       </c>
       <c r="F228" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G228">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H228" s="1">
-        <v>296346.93</v>
+        <v>327948.28</v>
       </c>
       <c r="I228" s="1">
-        <v>42949.73</v>
+        <v>-27361.73</v>
       </c>
       <c r="J228" s="1">
-        <v>14.493057174576</v>
+        <v>-8.3433064506391</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>339296.66</v>
+        <v>300586.55</v>
       </c>
       <c r="N228" s="1">
-        <v>339296.66</v>
+        <v>300586.55</v>
       </c>
       <c r="O228" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>866.0</v>
+        <v>1477.0</v>
       </c>
       <c r="D229" s="1">
-        <v>417.48</v>
+        <v>202.37</v>
       </c>
       <c r="E229" s="1">
-        <v>499.24308314</v>
+        <v>236.59493568</v>
       </c>
       <c r="F229" t="s">
         <v>28</v>
       </c>
       <c r="G229">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H229" s="1">
-        <v>374882.0</v>
+        <v>304367.98</v>
       </c>
       <c r="I229" s="1">
-        <v>-68156.22</v>
+        <v>-49082.94</v>
       </c>
       <c r="J229" s="1">
-        <v>-18.180712864315</v>
+        <v>-16.126183838392</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>306725.78</v>
+        <v>255285.04</v>
       </c>
       <c r="N229" s="1">
-        <v>306725.78</v>
+        <v>255285.04</v>
       </c>
       <c r="O229" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>598.0</v>
+        <v>973.0</v>
       </c>
       <c r="D230" s="1">
-        <v>346.4</v>
+        <v>320.0</v>
       </c>
       <c r="E230" s="1">
-        <v>262.90714047</v>
+        <v>310.14428571</v>
       </c>
       <c r="F230" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="G230">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H230" s="1">
-        <v>157218.47</v>
+        <v>326606.78</v>
       </c>
       <c r="I230" s="1">
-        <v>49928.73</v>
+        <v>13213.14</v>
       </c>
       <c r="J230" s="1">
-        <v>31.757547316165</v>
+        <v>4.0455804377362</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>207147.2</v>
+        <v>339819.92</v>
       </c>
       <c r="N230" s="1">
-        <v>207147.2</v>
+        <v>339819.92</v>
       </c>
       <c r="O230" s="1">
         <v>0.22</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>2346.0</v>
+        <v>4986.0</v>
       </c>
       <c r="D231" s="1">
-        <v>90.24</v>
+        <v>124.15</v>
       </c>
       <c r="E231" s="1">
-        <v>87.91524723</v>
+        <v>77.14793622</v>
       </c>
       <c r="F231" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G231">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H231" s="1">
-        <v>206249.17</v>
+        <v>329028.25</v>
       </c>
       <c r="I231" s="1">
-        <v>5453.87</v>
+        <v>199657.66</v>
       </c>
       <c r="J231" s="1">
-        <v>2.6443112474101</v>
+        <v>60.681008393656</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>211703.04</v>
+        <v>528685.91</v>
       </c>
       <c r="N231" s="1">
-        <v>211703.04</v>
+        <v>528685.91</v>
       </c>
       <c r="O231" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>1386.0</v>
+        <v>914.0</v>
       </c>
       <c r="D232" s="1">
-        <v>185.16</v>
+        <v>454.99</v>
       </c>
       <c r="E232" s="1">
-        <v>247.62277778</v>
+        <v>358.90164114</v>
       </c>
       <c r="F232" t="s">
         <v>28</v>
       </c>
       <c r="G232">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H232" s="1">
-        <v>300948.82</v>
+        <v>286062.22</v>
       </c>
       <c r="I232" s="1">
-        <v>-83224.41</v>
+        <v>69116.38</v>
       </c>
       <c r="J232" s="1">
-        <v>-27.654007747895</v>
+        <v>24.161310081422</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>217724.41</v>
+        <v>355178.6</v>
       </c>
       <c r="N232" s="1">
-        <v>217724.41</v>
+        <v>355178.6</v>
       </c>
       <c r="O232" s="1">
         <v>0.23</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>2292.0</v>
+        <v>8311.0</v>
       </c>
       <c r="D233" s="1">
-        <v>79.58</v>
+        <v>49.39</v>
       </c>
       <c r="E233" s="1">
-        <v>86.8872164</v>
+        <v>52.28307424</v>
       </c>
       <c r="F233" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G233">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H233" s="1">
-        <v>199145.5</v>
+        <v>269374.94</v>
       </c>
       <c r="I233" s="1">
-        <v>-16748.14</v>
+        <v>-13560.23</v>
       </c>
       <c r="J233" s="1">
-        <v>-8.4100017324017</v>
+        <v>-5.033961214061</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>182397.36</v>
+        <v>255814.71</v>
       </c>
       <c r="N233" s="1">
-        <v>182397.36</v>
+        <v>255814.71</v>
       </c>
       <c r="O233" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>1048.0</v>
+        <v>3568.0</v>
       </c>
       <c r="D234" s="1">
-        <v>173.8</v>
+        <v>246.83</v>
       </c>
       <c r="E234" s="1">
-        <v>207.86487595</v>
+        <v>215.23808857</v>
       </c>
       <c r="F234" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G234">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H234" s="1">
-        <v>217842.39</v>
+        <v>477139.89</v>
       </c>
       <c r="I234" s="1">
-        <v>-35699.99</v>
+        <v>71713.06</v>
       </c>
       <c r="J234" s="1">
-        <v>-16.38799041821</v>
+        <v>15.029776697144</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>182142.4</v>
+        <v>548852.95</v>
       </c>
       <c r="N234" s="1">
-        <v>182142.4</v>
+        <v>548852.95</v>
       </c>
       <c r="O234" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>914.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D235" s="1">
-        <v>261.9</v>
+        <v>406.55</v>
       </c>
       <c r="E235" s="1">
-        <v>226.17165208</v>
+        <v>476.17245225</v>
       </c>
       <c r="F235" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G235">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H235" s="1">
-        <v>206720.89</v>
+        <v>539140.34</v>
       </c>
       <c r="I235" s="1">
-        <v>32655.71</v>
+        <v>-84621.02</v>
       </c>
       <c r="J235" s="1">
-        <v>15.797005324426</v>
+        <v>-15.695545987154</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>239376.6</v>
+        <v>454519.32</v>
       </c>
       <c r="N235" s="1">
-        <v>239376.6</v>
+        <v>454519.32</v>
       </c>
       <c r="O235" s="1">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>2079.0</v>
+        <v>989.0</v>
       </c>
       <c r="D236" s="1">
-        <v>104.27</v>
+        <v>281.5</v>
       </c>
       <c r="E236" s="1">
-        <v>154.37019721</v>
+        <v>276.02828109</v>
       </c>
       <c r="F236" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G236">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>279332.82</v>
+        <v>272991.97</v>
       </c>
       <c r="I236" s="1">
-        <v>-95420.6</v>
+        <v>5411.53</v>
       </c>
       <c r="J236" s="1">
-        <v>-34.160182108211</v>
+        <v>1.9823037285675</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>183912.22</v>
+        <v>278403.5</v>
       </c>
       <c r="N236" s="1">
-        <v>183912.22</v>
+        <v>278403.5</v>
       </c>
       <c r="O236" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>664.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D237" s="1">
-        <v>360.63</v>
+        <v>165.84</v>
       </c>
       <c r="E237" s="1">
-        <v>346.43103916</v>
+        <v>226.59103842</v>
       </c>
       <c r="F237" t="s">
         <v>28</v>
       </c>
       <c r="G237">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H237" s="1">
-        <v>196075.39</v>
+        <v>380644.95</v>
       </c>
       <c r="I237" s="1">
-        <v>7079.2</v>
+        <v>-107844.98</v>
       </c>
       <c r="J237" s="1">
-        <v>3.610448001659</v>
+        <v>-28.332171489468</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>203154.59</v>
+        <v>272799.97</v>
       </c>
       <c r="N237" s="1">
-        <v>203154.59</v>
+        <v>272799.97</v>
       </c>
       <c r="O237" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>1712.0</v>
+        <v>8379.0</v>
       </c>
       <c r="D238" s="1">
-        <v>172.89</v>
+        <v>360.3</v>
       </c>
       <c r="E238" s="1">
-        <v>169.08084112</v>
+        <v>374.77567729</v>
       </c>
       <c r="F238" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="G238">
-        <v>1.61</v>
+        <v>10.92</v>
       </c>
       <c r="H238" s="1">
-        <v>182118.97</v>
+        <v>288664.15</v>
       </c>
       <c r="I238" s="1">
-        <v>1462.05</v>
+        <v>-12079.08</v>
       </c>
       <c r="J238" s="1">
-        <v>0.80279940085319</v>
+        <v>-4.1844752803561</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>183581.02</v>
+        <v>276585.07</v>
       </c>
       <c r="N238" s="1">
-        <v>183581.02</v>
+        <v>276585.07</v>
       </c>
       <c r="O238" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>1269.0</v>
+        <v>3452.0</v>
       </c>
       <c r="D239" s="1">
-        <v>245.15</v>
+        <v>72.72</v>
       </c>
       <c r="E239" s="1">
-        <v>219.99435776</v>
+        <v>84.02472769</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>279172.84</v>
+        <v>290053.36</v>
       </c>
       <c r="I239" s="1">
-        <v>31922.51</v>
+        <v>-39023.92</v>
       </c>
       <c r="J239" s="1">
-        <v>11.434676095282</v>
+        <v>-13.45404859299</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>311095.35</v>
+        <v>251029.44</v>
       </c>
       <c r="N239" s="1">
-        <v>311095.35</v>
+        <v>251029.44</v>
       </c>
       <c r="O239" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>6422.0</v>
+        <v>1921.0</v>
       </c>
       <c r="D240" s="1">
-        <v>165.25</v>
+        <v>136.26</v>
       </c>
       <c r="E240" s="1">
-        <v>100.46962006</v>
+        <v>183.46016137</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>645215.9</v>
+        <v>352426.97</v>
       </c>
       <c r="I240" s="1">
-        <v>416019.6</v>
+        <v>-90671.51</v>
       </c>
       <c r="J240" s="1">
-        <v>64.477580295216</v>
+        <v>-25.727744389143</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>1061235.5</v>
+        <v>261755.46</v>
       </c>
       <c r="N240" s="1">
-        <v>1061235.5</v>
+        <v>261755.46</v>
       </c>
       <c r="O240" s="1">
-        <v>1.12</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>6706.0</v>
+        <v>1311.0</v>
       </c>
       <c r="D241" s="1">
-        <v>5963.0</v>
+        <v>268.4</v>
       </c>
       <c r="E241" s="1">
-        <v>4270.70190874</v>
+        <v>237.05241037</v>
       </c>
       <c r="F241" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G241">
-        <v>182.54</v>
+        <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>163379.13</v>
+        <v>310775.71</v>
       </c>
       <c r="I241" s="1">
-        <v>55685.3</v>
+        <v>41096.69</v>
       </c>
       <c r="J241" s="1">
-        <v>34.083484224699</v>
+        <v>13.22390672038</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>219064.43</v>
+        <v>351872.4</v>
       </c>
       <c r="N241" s="1">
-        <v>219064.43</v>
+        <v>351872.4</v>
       </c>
       <c r="O241" s="1">
         <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>996.0</v>
+        <v>4559.0</v>
       </c>
       <c r="D242" s="1">
-        <v>172.5</v>
+        <v>87.05</v>
       </c>
       <c r="E242" s="1">
-        <v>195.59401606</v>
+        <v>126.78857425</v>
       </c>
       <c r="F242" t="s">
         <v>28</v>
       </c>
       <c r="G242">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H242" s="1">
-        <v>170475.59</v>
+        <v>500482.93</v>
       </c>
       <c r="I242" s="1">
-        <v>-24713.31</v>
+        <v>-161531.78</v>
       </c>
       <c r="J242" s="1">
-        <v>-14.496685419889</v>
+        <v>-32.275182692045</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>145762.28</v>
+        <v>338951.15</v>
       </c>
       <c r="N242" s="1">
-        <v>145762.28</v>
+        <v>338951.15</v>
       </c>
       <c r="O242" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>12968.0</v>
+        <v>1021.0</v>
       </c>
       <c r="D243" s="1">
-        <v>4329.0</v>
+        <v>306.34</v>
       </c>
       <c r="E243" s="1">
-        <v>3657.88849476</v>
+        <v>340.39437806</v>
       </c>
       <c r="F243" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G243">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H243" s="1">
-        <v>267446.94</v>
+        <v>297153.52</v>
       </c>
       <c r="I243" s="1">
-        <v>40094.81</v>
+        <v>-30020.12</v>
       </c>
       <c r="J243" s="1">
-        <v>14.991687697006</v>
+        <v>-10.102562473431</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>307541.75</v>
+        <v>267133.4</v>
       </c>
       <c r="N243" s="1">
-        <v>307541.75</v>
+        <v>267133.4</v>
       </c>
       <c r="O243" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>12147.0</v>
+        <v>1826.0</v>
       </c>
       <c r="D244" s="1">
-        <v>3336.0</v>
+        <v>266.8</v>
       </c>
       <c r="E244" s="1">
-        <v>3738.6879888</v>
+        <v>223.18041073</v>
       </c>
       <c r="F244" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G244">
-        <v>182.54</v>
+        <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>260288.32</v>
+        <v>407527.43</v>
       </c>
       <c r="I244" s="1">
-        <v>-38295.68</v>
+        <v>79649.37</v>
       </c>
       <c r="J244" s="1">
-        <v>-14.712792337359</v>
+        <v>19.54454206923</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>221992.64</v>
+        <v>487176.8</v>
       </c>
       <c r="N244" s="1">
-        <v>221992.64</v>
+        <v>487176.8</v>
       </c>
       <c r="O244" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>1673.0</v>
+        <v>9094.0</v>
       </c>
       <c r="D245" s="1">
-        <v>127.94</v>
+        <v>177.24</v>
       </c>
       <c r="E245" s="1">
-        <v>111.57306635</v>
+        <v>121.67572465</v>
       </c>
       <c r="F245" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G245">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>164376.73</v>
+        <v>1106519.04</v>
       </c>
       <c r="I245" s="1">
-        <v>17216.23</v>
+        <v>505301.52</v>
       </c>
       <c r="J245" s="1">
-        <v>10.473641859161</v>
+        <v>45.665867620317</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>181592.96</v>
+        <v>1611820.56</v>
       </c>
       <c r="N245" s="1">
-        <v>181592.96</v>
+        <v>1611820.56</v>
       </c>
       <c r="O245" s="1">
-        <v>0.19</v>
+        <v>1.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>630.0</v>
+        <v>9855.0</v>
       </c>
       <c r="D246" s="1">
-        <v>380.23</v>
+        <v>5852.0</v>
       </c>
       <c r="E246" s="1">
-        <v>355.35952381</v>
+        <v>4663.32968037</v>
       </c>
       <c r="F246" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G246">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H246" s="1">
-        <v>196507.31</v>
+        <v>256705.55</v>
       </c>
       <c r="I246" s="1">
-        <v>6720.74</v>
+        <v>55308.25</v>
       </c>
       <c r="J246" s="1">
-        <v>3.4200966874973</v>
+        <v>21.54540484224</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>203228.05</v>
+        <v>312013.8</v>
       </c>
       <c r="N246" s="1">
-        <v>203228.05</v>
+        <v>312013.8</v>
       </c>
       <c r="O246" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>1365.0</v>
+        <v>2151.0</v>
       </c>
       <c r="D247" s="1">
-        <v>129.2</v>
+        <v>152.37</v>
       </c>
       <c r="E247" s="1">
-        <v>129.52476923</v>
+        <v>174.22039981</v>
       </c>
       <c r="F247" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G247">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H247" s="1">
-        <v>190803.47</v>
+        <v>325243.97</v>
       </c>
       <c r="I247" s="1">
-        <v>2349.15</v>
+        <v>-45320.95</v>
       </c>
       <c r="J247" s="1">
-        <v>1.2311883007159</v>
+        <v>-13.934447424191</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>193152.62</v>
+        <v>279923.02</v>
       </c>
       <c r="N247" s="1">
-        <v>193152.62</v>
+        <v>279923.02</v>
       </c>
       <c r="O247" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>444.0</v>
+        <v>22992.0</v>
       </c>
       <c r="D248" s="1">
-        <v>439.94</v>
+        <v>6012.0</v>
       </c>
       <c r="E248" s="1">
-        <v>520.86898649</v>
+        <v>3856.88039318</v>
       </c>
       <c r="F248" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G248">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H248" s="1">
-        <v>204758.9</v>
+        <v>490455.81</v>
       </c>
       <c r="I248" s="1">
-        <v>-39039.58</v>
+        <v>257383.99</v>
       </c>
       <c r="J248" s="1">
-        <v>-19.066121179592</v>
+        <v>52.478528085945</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>165719.32</v>
+        <v>747839.8</v>
       </c>
       <c r="N248" s="1">
-        <v>165719.32</v>
+        <v>747839.8</v>
       </c>
       <c r="O248" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>1090.0</v>
+        <v>19204.0</v>
       </c>
       <c r="D249" s="1">
-        <v>215.46</v>
+        <v>3660.0</v>
       </c>
       <c r="E249" s="1">
-        <v>216.57099083</v>
+        <v>3577.38471152</v>
       </c>
       <c r="F249" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G249">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H249" s="1">
-        <v>206866.72</v>
+        <v>386289.13</v>
       </c>
       <c r="I249" s="1">
-        <v>-7620.6</v>
+        <v>-6024.76</v>
       </c>
       <c r="J249" s="1">
-        <v>-3.6838211578934</v>
+        <v>-1.5596504100439</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>199246.12</v>
+        <v>380264.37</v>
       </c>
       <c r="N249" s="1">
-        <v>199246.12</v>
+        <v>380264.37</v>
       </c>
       <c r="O249" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>865.0</v>
+        <v>2600.0</v>
       </c>
       <c r="D250" s="1">
-        <v>199.72</v>
+        <v>151.58</v>
       </c>
       <c r="E250" s="1">
-        <v>235.72609249</v>
+        <v>119.12626538</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H250" s="1">
-        <v>173876.57</v>
+        <v>270188.66</v>
       </c>
       <c r="I250" s="1">
-        <v>-27310.18</v>
+        <v>66411.25</v>
       </c>
       <c r="J250" s="1">
-        <v>-15.706647537388</v>
+        <v>24.579584502177</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>146566.39</v>
+        <v>336599.91</v>
       </c>
       <c r="N250" s="1">
-        <v>146566.39</v>
+        <v>336599.91</v>
       </c>
       <c r="O250" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>3795.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D251" s="1">
-        <v>157.09</v>
+        <v>302.09</v>
       </c>
       <c r="E251" s="1">
-        <v>121.80154414</v>
+        <v>349.24889749</v>
       </c>
       <c r="F251" t="s">
         <v>28</v>
       </c>
       <c r="G251">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H251" s="1">
-        <v>394261.75</v>
+        <v>314582.04</v>
       </c>
       <c r="I251" s="1">
-        <v>111512.87</v>
+        <v>-47800.59</v>
       </c>
       <c r="J251" s="1">
-        <v>28.283968708605</v>
+        <v>-15.194952006796</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>505774.62</v>
+        <v>266781.45</v>
       </c>
       <c r="N251" s="1">
-        <v>505774.62</v>
+        <v>266781.45</v>
       </c>
       <c r="O251" s="1">
-        <v>0.53</v>
+        <v>0.17</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>2249.0</v>
+        <v>33824.0</v>
       </c>
       <c r="D252" s="1">
-        <v>116.69</v>
+        <v>99.58</v>
       </c>
       <c r="E252" s="1">
-        <v>102.05730102</v>
+        <v>108.91995033</v>
       </c>
       <c r="F252" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G252">
-        <v>1.18</v>
+        <v>10.92</v>
       </c>
       <c r="H252" s="1">
-        <v>201295.34</v>
+        <v>338636.2</v>
       </c>
       <c r="I252" s="1">
-        <v>21353.18</v>
+        <v>-30055.07</v>
       </c>
       <c r="J252" s="1">
-        <v>10.607885905357</v>
+        <v>-8.8753269733124</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>222648.52</v>
+        <v>308581.13</v>
       </c>
       <c r="N252" s="1">
-        <v>222648.52</v>
+        <v>308581.13</v>
       </c>
       <c r="O252" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>15284.0</v>
+        <v>995.0</v>
       </c>
       <c r="D253" s="1">
-        <v>2380.0</v>
+        <v>119.45</v>
       </c>
       <c r="E253" s="1">
-        <v>2237.8294949</v>
+        <v>130.16309548</v>
       </c>
       <c r="F253" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G253">
-        <v>182.54</v>
+        <v>0.92</v>
       </c>
       <c r="H253" s="1">
-        <v>192585.85</v>
+        <v>140478.17</v>
       </c>
       <c r="I253" s="1">
-        <v>6691.29</v>
+        <v>-10761.66</v>
       </c>
       <c r="J253" s="1">
-        <v>3.4744452928395</v>
+        <v>-7.6607347604258</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>199277.14</v>
+        <v>129716.51</v>
       </c>
       <c r="N253" s="1">
-        <v>199277.14</v>
+        <v>129716.51</v>
       </c>
       <c r="O253" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>927.0</v>
+        <v>828.0</v>
       </c>
       <c r="D254" s="1">
-        <v>234.73</v>
+        <v>509.28</v>
       </c>
       <c r="E254" s="1">
-        <v>226.2016397</v>
+        <v>478.40657005</v>
       </c>
       <c r="F254" t="s">
         <v>28</v>
       </c>
       <c r="G254">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H254" s="1">
-        <v>178979.94</v>
+        <v>346503.47</v>
       </c>
       <c r="I254" s="1">
-        <v>5625.74</v>
+        <v>13648.42</v>
       </c>
       <c r="J254" s="1">
-        <v>3.1432237601599</v>
+        <v>3.9388985051145</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>184605.68</v>
+        <v>360151.89</v>
       </c>
       <c r="N254" s="1">
-        <v>184605.68</v>
+        <v>360151.89</v>
       </c>
       <c r="O254" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>3658.0</v>
+        <v>11060.0</v>
       </c>
       <c r="D255" s="1">
-        <v>411.82</v>
+        <v>5192.0</v>
       </c>
       <c r="E255" s="1">
-        <v>398.17245216</v>
+        <v>5817.20614828</v>
       </c>
       <c r="F255" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G255">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H255" s="1">
-        <v>1270142.58</v>
+        <v>348826.65</v>
       </c>
       <c r="I255" s="1">
-        <v>7907.44</v>
+        <v>-38154.26</v>
       </c>
       <c r="J255" s="1">
-        <v>0.62256317711985</v>
+        <v>-10.937885623131</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>1278050.02</v>
+        <v>310672.39</v>
       </c>
       <c r="N255" s="1">
-        <v>1278050.02</v>
+        <v>310672.39</v>
       </c>
       <c r="O255" s="1">
-        <v>1.35</v>
+        <v>0.2</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>1227.0</v>
+        <v>3367.0</v>
       </c>
       <c r="D256" s="1">
-        <v>219.73</v>
+        <v>132.7</v>
       </c>
       <c r="E256" s="1">
-        <v>185.03243684</v>
+        <v>130.063564</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H256" s="1">
-        <v>198730.04</v>
+        <v>374776.26</v>
       </c>
       <c r="I256" s="1">
-        <v>30003.91</v>
+        <v>6827.62</v>
       </c>
       <c r="J256" s="1">
-        <v>15.097823157485</v>
+        <v>1.8217856168371</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>228733.95</v>
+        <v>381603.88</v>
       </c>
       <c r="N256" s="1">
-        <v>228733.95</v>
+        <v>381603.88</v>
       </c>
       <c r="O256" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>783.0</v>
+        <v>2742.0</v>
       </c>
       <c r="D257" s="1">
-        <v>280.31</v>
+        <v>121.48</v>
       </c>
       <c r="E257" s="1">
-        <v>286.0603576</v>
+        <v>108.68091539</v>
       </c>
       <c r="F257" t="s">
         <v>28</v>
       </c>
       <c r="G257">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H257" s="1">
-        <v>196345.74</v>
+        <v>259397.65</v>
       </c>
       <c r="I257" s="1">
-        <v>-10138.28</v>
+        <v>25094.95</v>
       </c>
       <c r="J257" s="1">
-        <v>-5.1634835571172</v>
+        <v>9.6743166331692</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>186207.46</v>
+        <v>284492.6</v>
       </c>
       <c r="N257" s="1">
-        <v>186207.46</v>
+        <v>284492.6</v>
       </c>
       <c r="O257" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>5728.0</v>
+        <v>26022.0</v>
       </c>
       <c r="D258" s="1">
-        <v>6475.0</v>
+        <v>2916.5</v>
       </c>
       <c r="E258" s="1">
-        <v>6015.84986034</v>
+        <v>2246.76100991</v>
       </c>
       <c r="F258" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G258">
-        <v>182.54</v>
+        <v>184.84</v>
       </c>
       <c r="H258" s="1">
-        <v>187948.44</v>
+        <v>323794.86</v>
       </c>
       <c r="I258" s="1">
-        <v>15234.05</v>
+        <v>86801.89</v>
       </c>
       <c r="J258" s="1">
-        <v>8.1054410454271</v>
+        <v>26.807680023086</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>203182.49</v>
+        <v>410596.75</v>
       </c>
       <c r="N258" s="1">
-        <v>203182.49</v>
+        <v>410596.75</v>
       </c>
       <c r="O258" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>1323.0</v>
+        <v>1522.0</v>
       </c>
       <c r="D259" s="1">
-        <v>43960.0</v>
+        <v>207.66</v>
       </c>
       <c r="E259" s="1">
-        <v>30179.68102797</v>
+        <v>220.37696452</v>
       </c>
       <c r="F259" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G259">
-        <v>182.54</v>
+        <v>1.17</v>
       </c>
       <c r="H259" s="1">
-        <v>228326.3</v>
+        <v>287109.05</v>
       </c>
       <c r="I259" s="1">
-        <v>90284.89</v>
+        <v>-17169.67</v>
       </c>
       <c r="J259" s="1">
-        <v>39.542045747687</v>
+        <v>-5.980191150366</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>318611.19</v>
+        <v>269939.38</v>
       </c>
       <c r="N259" s="1">
-        <v>318611.19</v>
+        <v>269939.38</v>
       </c>
       <c r="O259" s="1">
-        <v>0.34</v>
+        <v>0.18</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>2810.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D260" s="1">
-        <v>132.79</v>
+        <v>306.34</v>
       </c>
       <c r="E260" s="1">
-        <v>117.82959431</v>
+        <v>196.81624466</v>
       </c>
       <c r="F260" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G260">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H260" s="1">
-        <v>203592.09</v>
+        <v>320247.87</v>
       </c>
       <c r="I260" s="1">
-        <v>27841.2</v>
+        <v>169540.3</v>
       </c>
       <c r="J260" s="1">
-        <v>13.674991007755</v>
+        <v>52.940336496227</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>231433.29</v>
+        <v>489788.17</v>
       </c>
       <c r="N260" s="1">
-        <v>231433.29</v>
+        <v>489788.17</v>
       </c>
       <c r="O260" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>7589.0</v>
+        <v>1237.0</v>
       </c>
       <c r="D261" s="1">
-        <v>52.96</v>
+        <v>300.71</v>
       </c>
       <c r="E261" s="1">
-        <v>52.52606668</v>
+        <v>280.58317704</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H261" s="1">
-        <v>342727.17</v>
+        <v>302225.51</v>
       </c>
       <c r="I261" s="1">
-        <v>-1746.9</v>
+        <v>15473.83</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.50970572306829</v>
+        <v>5.1199615810062</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>340980.27</v>
+        <v>317699.34</v>
       </c>
       <c r="N261" s="1">
-        <v>340980.27</v>
+        <v>317699.34</v>
       </c>
       <c r="O261" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>697.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D262" s="1">
-        <v>467.12</v>
+        <v>446.03</v>
       </c>
       <c r="E262" s="1">
-        <v>389.99946915</v>
+        <v>492.72418584</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H262" s="1">
-        <v>238892.74</v>
+        <v>478479.43</v>
       </c>
       <c r="I262" s="1">
-        <v>37329.06</v>
+        <v>-48011.05</v>
       </c>
       <c r="J262" s="1">
-        <v>15.625866236035</v>
+        <v>-10.034088612754</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>276221.8</v>
+        <v>430468.38</v>
       </c>
       <c r="N262" s="1">
-        <v>276221.8</v>
+        <v>430468.38</v>
       </c>
       <c r="O262" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>41011.0</v>
+        <v>3002.0</v>
       </c>
       <c r="D263" s="1">
-        <v>14.24</v>
+        <v>147.03</v>
       </c>
       <c r="E263" s="1">
-        <v>14.02220087</v>
+        <v>161.49941039</v>
       </c>
       <c r="F263" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G263">
-        <v>1.66</v>
+        <v>1.17</v>
       </c>
       <c r="H263" s="1">
-        <v>330036.67</v>
+        <v>416636.34</v>
       </c>
       <c r="I263" s="1">
-        <v>20965.04</v>
+        <v>-39658.88</v>
       </c>
       <c r="J263" s="1">
-        <v>6.3523365449058</v>
+        <v>-9.5188240180873</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>351001.71</v>
+        <v>376977.46</v>
       </c>
       <c r="N263" s="1">
-        <v>351001.71</v>
+        <v>376977.46</v>
       </c>
       <c r="O263" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>766.0</v>
+        <v>1592.0</v>
       </c>
       <c r="D264" s="1">
-        <v>304.93</v>
+        <v>190.28</v>
       </c>
       <c r="E264" s="1">
-        <v>277.5852611</v>
+        <v>212.18463568</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H264" s="1">
-        <v>181302.29</v>
+        <v>294246.69</v>
       </c>
       <c r="I264" s="1">
-        <v>16862.11</v>
+        <v>-35523.75</v>
       </c>
       <c r="J264" s="1">
-        <v>9.3005499268652</v>
+        <v>-12.072778116892</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>198164.4</v>
+        <v>258722.94</v>
       </c>
       <c r="N264" s="1">
-        <v>198164.4</v>
+        <v>258722.94</v>
       </c>
       <c r="O264" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>5309.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D265" s="1">
-        <v>73.86</v>
+        <v>7369.0</v>
       </c>
       <c r="E265" s="1">
-        <v>80.10602185</v>
+        <v>6210.53692615</v>
       </c>
       <c r="F265" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G265">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H265" s="1">
-        <v>368032.22</v>
+        <v>253839.95</v>
       </c>
       <c r="I265" s="1">
-        <v>-35358.31</v>
+        <v>45765.97</v>
       </c>
       <c r="J265" s="1">
-        <v>-9.6073952438186</v>
+        <v>18.029459113902</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>332673.91</v>
+        <v>299605.92</v>
       </c>
       <c r="N265" s="1">
-        <v>332673.91</v>
+        <v>299605.92</v>
       </c>
       <c r="O265" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>350.0</v>
+        <v>1811.0</v>
       </c>
       <c r="D266" s="1">
-        <v>682.89</v>
+        <v>51340.0</v>
       </c>
       <c r="E266" s="1">
-        <v>520.25362857</v>
+        <v>34163.05135284</v>
       </c>
       <c r="F266" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G266">
-        <v>1.18</v>
+        <v>184.84</v>
       </c>
       <c r="H266" s="1">
-        <v>158830.42</v>
+        <v>345894.57</v>
       </c>
       <c r="I266" s="1">
-        <v>43945.1</v>
+        <v>157127.65</v>
       </c>
       <c r="J266" s="1">
-        <v>27.667936658481</v>
+        <v>45.426457547454</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>202775.52</v>
+        <v>503022.22</v>
       </c>
       <c r="N266" s="1">
-        <v>202775.52</v>
+        <v>503022.22</v>
       </c>
       <c r="O266" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>2631.0</v>
+        <v>5989.0</v>
       </c>
       <c r="D267" s="1">
-        <v>73.93</v>
+        <v>146.16</v>
       </c>
       <c r="E267" s="1">
-        <v>58.42926264</v>
+        <v>126.45790449</v>
       </c>
       <c r="F267" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G267">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H267" s="1">
-        <v>153727.39</v>
+        <v>469276.9</v>
       </c>
       <c r="I267" s="1">
-        <v>40782.44</v>
+        <v>76249.86</v>
       </c>
       <c r="J267" s="1">
-        <v>26.529065510056</v>
+        <v>16.248372762435</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>194509.83</v>
+        <v>545526.76</v>
       </c>
       <c r="N267" s="1">
-        <v>194509.83</v>
+        <v>545526.76</v>
       </c>
       <c r="O267" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>3945.0</v>
+        <v>7996.0</v>
       </c>
       <c r="D268" s="1">
-        <v>53.8</v>
+        <v>7397.0</v>
       </c>
       <c r="E268" s="1">
-        <v>58.41928771</v>
+        <v>6098.74387194</v>
       </c>
       <c r="F268" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="G268">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H268" s="1">
-        <v>230483.76</v>
+        <v>264490.77</v>
       </c>
       <c r="I268" s="1">
-        <v>12619.16</v>
+        <v>55502.8</v>
       </c>
       <c r="J268" s="1">
-        <v>5.4750755541301</v>
+        <v>20.984777654056</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>243102.92</v>
+        <v>319993.57</v>
       </c>
       <c r="N268" s="1">
-        <v>243102.92</v>
+        <v>319993.57</v>
       </c>
       <c r="O268" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>787.0</v>
+        <v>1105.0</v>
       </c>
       <c r="D269" s="1">
-        <v>276.1</v>
+        <v>471.02</v>
       </c>
       <c r="E269" s="1">
-        <v>240.20733164</v>
+        <v>410.53480543</v>
       </c>
       <c r="F269" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G269">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H269" s="1">
-        <v>189043.17</v>
+        <v>395246.84</v>
       </c>
       <c r="I269" s="1">
-        <v>28247.53</v>
+        <v>49282.43</v>
       </c>
       <c r="J269" s="1">
-        <v>14.942370041721</v>
+        <v>12.468772678866</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>217290.7</v>
+        <v>444529.27</v>
       </c>
       <c r="N269" s="1">
-        <v>217290.7</v>
+        <v>444529.27</v>
       </c>
       <c r="O269" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>247.0</v>
+        <v>4807.0</v>
       </c>
       <c r="D270" s="1">
-        <v>909.11</v>
+        <v>66.57</v>
       </c>
       <c r="E270" s="1">
-        <v>752.00724696</v>
+        <v>69.225026</v>
       </c>
       <c r="F270" t="s">
         <v>28</v>
       </c>
       <c r="G270">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H270" s="1">
-        <v>162778.26</v>
+        <v>285944.3</v>
       </c>
       <c r="I270" s="1">
-        <v>27728.37</v>
+        <v>-12636.88</v>
       </c>
       <c r="J270" s="1">
-        <v>17.034443051548</v>
+        <v>-4.4193502021198</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>190506.63</v>
+        <v>273307.42</v>
       </c>
       <c r="N270" s="1">
-        <v>190506.63</v>
+        <v>273307.42</v>
       </c>
       <c r="O270" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>3983.0</v>
+        <v>36013.0</v>
       </c>
       <c r="D271" s="1">
-        <v>58.66</v>
+        <v>14.45</v>
       </c>
       <c r="E271" s="1">
-        <v>48.78243284</v>
+        <v>14.04348013</v>
       </c>
       <c r="F271" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G271">
-        <v>1.18</v>
+        <v>1.61</v>
       </c>
       <c r="H271" s="1">
-        <v>169735.29</v>
+        <v>296665.79</v>
       </c>
       <c r="I271" s="1">
-        <v>28485.44</v>
+        <v>25895.33</v>
       </c>
       <c r="J271" s="1">
-        <v>16.78227315015</v>
+        <v>8.7287887154094</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>198220.73</v>
+        <v>322561.12</v>
       </c>
       <c r="N271" s="1">
-        <v>198220.73</v>
+        <v>322561.12</v>
       </c>
       <c r="O271" s="1">
         <v>0.21</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>997.0</v>
+        <v>1143.0</v>
       </c>
       <c r="D272" s="1">
-        <v>180.31</v>
+        <v>295.02</v>
       </c>
       <c r="E272" s="1">
-        <v>233.43374122</v>
+        <v>286.44849519</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H272" s="1">
-        <v>203730.22</v>
+        <v>280111.09</v>
       </c>
       <c r="I272" s="1">
-        <v>-51215.53</v>
+        <v>7891.52</v>
       </c>
       <c r="J272" s="1">
-        <v>-25.138896919662</v>
+        <v>2.81728224327</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>152514.69</v>
+        <v>288002.61</v>
       </c>
       <c r="N272" s="1">
-        <v>152514.69</v>
+        <v>288002.61</v>
       </c>
       <c r="O272" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>2229.0</v>
+        <v>3790.0</v>
       </c>
       <c r="D273" s="1">
-        <v>93.08</v>
+        <v>192.61</v>
       </c>
       <c r="E273" s="1">
-        <v>98.17545087</v>
+        <v>131.96466755</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H273" s="1">
-        <v>186634.79</v>
+        <v>429749.95</v>
       </c>
       <c r="I273" s="1">
-        <v>-10614.33</v>
+        <v>193721.8</v>
       </c>
       <c r="J273" s="1">
-        <v>-5.6872194085572</v>
+        <v>45.077794657102</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>176020.46</v>
+        <v>623471.75</v>
       </c>
       <c r="N273" s="1">
-        <v>176020.46</v>
+        <v>623471.75</v>
       </c>
       <c r="O273" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>996.0</v>
+        <v>6904.0</v>
       </c>
       <c r="D274" s="1">
-        <v>182.5</v>
+        <v>74.7</v>
       </c>
       <c r="E274" s="1">
-        <v>238.91175703</v>
+        <v>78.49575029</v>
       </c>
       <c r="F274" t="s">
         <v>28</v>
       </c>
       <c r="G274">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H274" s="1">
-        <v>208008.05</v>
+        <v>468087.9</v>
       </c>
       <c r="I274" s="1">
-        <v>-53795.78</v>
+        <v>-27614.06</v>
       </c>
       <c r="J274" s="1">
-        <v>-25.862354846363</v>
+        <v>-5.8993321553495</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>154212.27</v>
+        <v>440473.84</v>
       </c>
       <c r="N274" s="1">
-        <v>154212.27</v>
+        <v>440473.84</v>
       </c>
       <c r="O274" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>8699.0</v>
+        <v>4430.0</v>
       </c>
       <c r="D275" s="1">
-        <v>49.25</v>
+        <v>71.16</v>
       </c>
       <c r="E275" s="1">
-        <v>41.39165421</v>
+        <v>61.04719865</v>
       </c>
       <c r="F275" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G275">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>313869.15</v>
+        <v>270439.09</v>
       </c>
       <c r="I275" s="1">
-        <v>49603.96</v>
+        <v>44799.71</v>
       </c>
       <c r="J275" s="1">
-        <v>15.804025339859</v>
+        <v>16.565545313734</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>363473.11</v>
+        <v>315238.8</v>
       </c>
       <c r="N275" s="1">
-        <v>363473.11</v>
+        <v>315238.8</v>
       </c>
       <c r="O275" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>486.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D276" s="1">
-        <v>476.9</v>
+        <v>42.35</v>
       </c>
       <c r="E276" s="1">
-        <v>439.90339506</v>
+        <v>52.42099767</v>
       </c>
       <c r="F276" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G276">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H276" s="1">
-        <v>186637.57</v>
+        <v>628966.8</v>
       </c>
       <c r="I276" s="1">
-        <v>9997.2</v>
+        <v>-42465.62</v>
       </c>
       <c r="J276" s="1">
-        <v>5.3564777981196</v>
+        <v>-6.7516473047544</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>196634.77</v>
+        <v>586501.18</v>
       </c>
       <c r="N276" s="1">
-        <v>196634.77</v>
+        <v>586501.18</v>
       </c>
       <c r="O276" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>2571.0</v>
+        <v>1070.0</v>
       </c>
       <c r="D277" s="1">
-        <v>140.1</v>
+        <v>239.1</v>
       </c>
       <c r="E277" s="1">
-        <v>117.15900817</v>
+        <v>244.88837383</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>301215.81</v>
+        <v>262030.56</v>
       </c>
       <c r="I277" s="1">
-        <v>58981.29</v>
+        <v>-6193.56</v>
       </c>
       <c r="J277" s="1">
-        <v>19.581073782283</v>
+        <v>-2.3636784961266</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>360197.1</v>
+        <v>255837.0</v>
       </c>
       <c r="N277" s="1">
-        <v>360197.1</v>
+        <v>255837.0</v>
       </c>
       <c r="O277" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>1907.0</v>
+        <v>451.0</v>
       </c>
       <c r="D278" s="1">
-        <v>320.95</v>
+        <v>935.26</v>
       </c>
       <c r="E278" s="1">
-        <v>343.64102779</v>
+        <v>770.08627494</v>
       </c>
       <c r="F278" t="s">
         <v>28</v>
       </c>
       <c r="G278">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H278" s="1">
-        <v>558753.98</v>
+        <v>301644.93</v>
       </c>
       <c r="I278" s="1">
-        <v>-39494.08</v>
+        <v>58608.1</v>
       </c>
       <c r="J278" s="1">
-        <v>-7.0682413752113</v>
+        <v>19.429499444927</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>519259.9</v>
+        <v>360253.03</v>
       </c>
       <c r="N278" s="1">
-        <v>519259.9</v>
+        <v>360253.03</v>
       </c>
       <c r="O278" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>6766.0</v>
+        <v>11738.0</v>
       </c>
       <c r="D279" s="1">
-        <v>351.1</v>
+        <v>25.34</v>
       </c>
       <c r="E279" s="1">
-        <v>281.6003222</v>
+        <v>26.8651525</v>
       </c>
       <c r="F279" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G279">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>173318.66</v>
+        <v>315343.16</v>
       </c>
       <c r="I279" s="1">
-        <v>49456.68</v>
+        <v>-17902.24</v>
       </c>
       <c r="J279" s="1">
-        <v>28.535115607287</v>
+        <v>-5.6770662157378</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>222775.34</v>
+        <v>297440.92</v>
       </c>
       <c r="N279" s="1">
-        <v>222775.34</v>
+        <v>297440.92</v>
       </c>
       <c r="O279" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>2619.0</v>
+        <v>1341.0</v>
       </c>
       <c r="D280" s="1">
-        <v>105.58</v>
+        <v>295.14</v>
       </c>
       <c r="E280" s="1">
-        <v>112.92988163</v>
+        <v>253.55543624</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H280" s="1">
-        <v>252246.37</v>
+        <v>292170.89</v>
       </c>
       <c r="I280" s="1">
-        <v>-17654.01</v>
+        <v>45859.38</v>
       </c>
       <c r="J280" s="1">
-        <v>-6.9987171668714</v>
+        <v>15.696081153054</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>234592.36</v>
+        <v>338030.27</v>
       </c>
       <c r="N280" s="1">
-        <v>234592.36</v>
+        <v>338030.27</v>
       </c>
       <c r="O280" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>38565.0</v>
+        <v>8556.0</v>
       </c>
       <c r="D281" s="1">
-        <v>28.75</v>
+        <v>47.21</v>
       </c>
       <c r="E281" s="1">
-        <v>24.52066252</v>
+        <v>44.081205</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H281" s="1">
-        <v>811023.72</v>
+        <v>327137.03</v>
       </c>
       <c r="I281" s="1">
-        <v>129625.94</v>
+        <v>17850.59</v>
       </c>
       <c r="J281" s="1">
-        <v>15.983002322053</v>
+        <v>5.4566094214403</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>940649.66</v>
+        <v>344987.62</v>
       </c>
       <c r="N281" s="1">
-        <v>940649.66</v>
+        <v>344987.62</v>
       </c>
       <c r="O281" s="1">
-        <v>0.99</v>
+        <v>0.22</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>1268.0</v>
+        <v>758.0</v>
       </c>
       <c r="D282" s="1">
-        <v>163.62</v>
+        <v>453.06</v>
       </c>
       <c r="E282" s="1">
-        <v>243.6642429</v>
+        <v>443.65064644</v>
       </c>
       <c r="F282" t="s">
         <v>28</v>
       </c>
       <c r="G282">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H282" s="1">
-        <v>195025.83</v>
+        <v>292038.68</v>
       </c>
       <c r="I282" s="1">
-        <v>-19009.74</v>
+        <v>1269.16</v>
       </c>
       <c r="J282" s="1">
-        <v>-9.7472934738952</v>
+        <v>0.43458626781904</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>176016.09</v>
+        <v>293307.84</v>
       </c>
       <c r="N282" s="1">
-        <v>176016.09</v>
+        <v>293307.84</v>
       </c>
       <c r="O282" s="1">
         <v>0.19</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>2331.0</v>
+        <v>12770.0</v>
       </c>
       <c r="D283" s="1">
-        <v>230.31</v>
+        <v>190.9</v>
       </c>
       <c r="E283" s="1">
-        <v>216.63387816</v>
+        <v>187.15461629</v>
       </c>
       <c r="F283" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G283">
-        <v>1.18</v>
+        <v>7.47</v>
       </c>
       <c r="H283" s="1">
-        <v>436641.47</v>
+        <v>319841.14</v>
       </c>
       <c r="I283" s="1">
-        <v>18820.15</v>
+        <v>6352.65</v>
       </c>
       <c r="J283" s="1">
-        <v>4.3102067240659</v>
+        <v>1.9861891437731</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>455461.62</v>
+        <v>326193.79</v>
       </c>
       <c r="N283" s="1">
-        <v>455461.62</v>
+        <v>326193.79</v>
       </c>
       <c r="O283" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>1828.0</v>
+        <v>3335.0</v>
       </c>
       <c r="D284" s="1">
-        <v>208.19</v>
+        <v>126.05</v>
       </c>
       <c r="E284" s="1">
-        <v>164.59170678</v>
+        <v>121.93024288</v>
       </c>
       <c r="F284" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G284">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>262361.41</v>
+        <v>406637.36</v>
       </c>
       <c r="I284" s="1">
-        <v>60512.37</v>
+        <v>13739.39</v>
       </c>
       <c r="J284" s="1">
-        <v>23.06450861047</v>
+        <v>3.378782018455</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>322873.78</v>
+        <v>420376.75</v>
       </c>
       <c r="N284" s="1">
-        <v>322873.78</v>
+        <v>420376.75</v>
       </c>
       <c r="O284" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>1154.0</v>
+        <v>2187.0</v>
       </c>
       <c r="D285" s="1">
-        <v>285.52</v>
+        <v>320.31</v>
       </c>
       <c r="E285" s="1">
-        <v>137.48967938</v>
+        <v>331.54190215</v>
       </c>
       <c r="F285" t="s">
         <v>28</v>
       </c>
       <c r="G285">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H285" s="1">
-        <v>135263.08</v>
+        <v>620056.66</v>
       </c>
       <c r="I285" s="1">
-        <v>144273.77</v>
+        <v>-21758.01</v>
       </c>
       <c r="J285" s="1">
-        <v>106.66160344715</v>
+        <v>-3.5090357710213</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>279536.85</v>
+        <v>598298.65</v>
       </c>
       <c r="N285" s="1">
-        <v>279536.85</v>
+        <v>598298.65</v>
       </c>
       <c r="O285" s="1">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>8382.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D286" s="1">
-        <v>42.54</v>
+        <v>264.78</v>
       </c>
       <c r="E286" s="1">
-        <v>35.92617872</v>
+        <v>257.72562261</v>
       </c>
       <c r="F286" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G286">
-        <v>1.66</v>
+        <v>1.17</v>
       </c>
       <c r="H286" s="1">
-        <v>172542.75</v>
+        <v>289897.55</v>
       </c>
       <c r="I286" s="1">
-        <v>41768.03</v>
+        <v>6124.16</v>
       </c>
       <c r="J286" s="1">
-        <v>24.207351511437</v>
+        <v>2.1125256146525</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>214310.78</v>
+        <v>296021.71</v>
       </c>
       <c r="N286" s="1">
-        <v>214310.78</v>
+        <v>296021.71</v>
       </c>
       <c r="O286" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>1856.0</v>
+        <v>19543.0</v>
       </c>
       <c r="D287" s="1">
-        <v>205.65</v>
+        <v>131.47</v>
       </c>
       <c r="E287" s="1">
-        <v>145.29415409</v>
+        <v>125.21902676</v>
       </c>
       <c r="F287" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G287">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H287" s="1">
-        <v>167193.69</v>
+        <v>2102863.51</v>
       </c>
       <c r="I287" s="1">
-        <v>69540.42</v>
+        <v>91540.73</v>
       </c>
       <c r="J287" s="1">
-        <v>41.592729964869</v>
+        <v>4.353146533985</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>236734.11</v>
+        <v>2194404.24</v>
       </c>
       <c r="N287" s="1">
-        <v>236734.11</v>
+        <v>2194404.24</v>
       </c>
       <c r="O287" s="1">
-        <v>0.25</v>
+        <v>1.42</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>1059.0</v>
+        <v>9512.0</v>
       </c>
       <c r="D288" s="1">
-        <v>137.81</v>
+        <v>104.9</v>
       </c>
       <c r="E288" s="1">
-        <v>222.17083097</v>
+        <v>102.11500736</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H288" s="1">
-        <v>207225.98</v>
+        <v>832883.74</v>
       </c>
       <c r="I288" s="1">
-        <v>-83410.94</v>
+        <v>19325.17</v>
       </c>
       <c r="J288" s="1">
-        <v>-40.251198232963</v>
+        <v>2.3202722147031</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>123815.04</v>
+        <v>852208.91</v>
       </c>
       <c r="N288" s="1">
-        <v>123815.04</v>
+        <v>852208.91</v>
       </c>
       <c r="O288" s="1">
-        <v>0.13</v>
+        <v>0.55</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>328.0</v>
+        <v>27352.0</v>
       </c>
       <c r="D289" s="1">
-        <v>1127.07</v>
+        <v>27.25</v>
       </c>
       <c r="E289" s="1">
-        <v>1017.60759146</v>
+        <v>25.55922163</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H289" s="1">
-        <v>287759.79</v>
+        <v>600305.71</v>
       </c>
       <c r="I289" s="1">
-        <v>25872.99</v>
+        <v>36276.26</v>
       </c>
       <c r="J289" s="1">
-        <v>8.9911762863046</v>
+        <v>6.0429643422849</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>313632.78</v>
+        <v>636581.97</v>
       </c>
       <c r="N289" s="1">
-        <v>313632.78</v>
+        <v>636581.97</v>
       </c>
       <c r="O289" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>1996.0</v>
+        <v>2034.0</v>
       </c>
       <c r="D290" s="1">
-        <v>128.67</v>
+        <v>152.16</v>
       </c>
       <c r="E290" s="1">
-        <v>132.35155812</v>
+        <v>237.06380531</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H290" s="1">
-        <v>231942.7</v>
+        <v>303509.32</v>
       </c>
       <c r="I290" s="1">
-        <v>-14054.08</v>
+        <v>-39177.05</v>
       </c>
       <c r="J290" s="1">
-        <v>-6.0592896435197</v>
+        <v>-12.90802206667</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>217888.62</v>
+        <v>264332.27</v>
       </c>
       <c r="N290" s="1">
-        <v>217888.62</v>
+        <v>264332.27</v>
       </c>
       <c r="O290" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>1739.0</v>
+        <v>3216.0</v>
       </c>
       <c r="D291" s="1">
-        <v>128.78</v>
+        <v>216.44</v>
       </c>
       <c r="E291" s="1">
-        <v>140.22451984</v>
+        <v>222.09292289</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H291" s="1">
-        <v>214562.57</v>
+        <v>616504.69</v>
       </c>
       <c r="I291" s="1">
-        <v>-24566.46</v>
+        <v>-22004.08</v>
       </c>
       <c r="J291" s="1">
-        <v>-11.449555250946</v>
+        <v>-3.5691666838739</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>189996.11</v>
+        <v>594500.61</v>
       </c>
       <c r="N291" s="1">
-        <v>189996.11</v>
+        <v>594500.61</v>
       </c>
       <c r="O291" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>978.0</v>
+        <v>1107.0</v>
       </c>
       <c r="D292" s="1">
-        <v>159.75</v>
+        <v>334.93</v>
       </c>
       <c r="E292" s="1">
-        <v>233.41315951</v>
+        <v>301.68995483</v>
       </c>
       <c r="F292" t="s">
         <v>28</v>
       </c>
       <c r="G292">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H292" s="1">
-        <v>199917.66</v>
+        <v>286983.34</v>
       </c>
       <c r="I292" s="1">
-        <v>-67368.67</v>
+        <v>29681.91</v>
       </c>
       <c r="J292" s="1">
-        <v>-33.698208552461</v>
+        <v>10.342729302684</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>132548.99</v>
+        <v>316665.25</v>
       </c>
       <c r="N292" s="1">
-        <v>132548.99</v>
+        <v>316665.25</v>
       </c>
       <c r="O292" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>295.0</v>
+        <v>2592.0</v>
       </c>
       <c r="D293" s="1">
-        <v>567.8</v>
+        <v>220.14</v>
       </c>
       <c r="E293" s="1">
-        <v>551.76498305</v>
+        <v>179.92400463</v>
       </c>
       <c r="F293" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G293">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="H293" s="1">
-        <v>174539.73</v>
+        <v>404479.44</v>
       </c>
       <c r="I293" s="1">
-        <v>8912.44</v>
+        <v>82861.28</v>
       </c>
       <c r="J293" s="1">
-        <v>5.1062528858043</v>
+        <v>20.485906527165</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>183452.17</v>
+        <v>487340.72</v>
       </c>
       <c r="N293" s="1">
-        <v>183452.17</v>
+        <v>487340.72</v>
       </c>
       <c r="O293" s="1">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>620</v>
       </c>
       <c r="B294" t="s">
         <v>621</v>
       </c>
       <c r="C294" s="1">
-        <v>161.0001</v>
+        <v>1153.0</v>
       </c>
       <c r="D294" s="1">
-        <v>1069.69</v>
+        <v>494.09</v>
       </c>
       <c r="E294" s="1">
-        <v>1069.37225505</v>
+        <v>206.20458803</v>
       </c>
       <c r="F294" t="s">
+        <v>28</v>
+      </c>
+      <c r="G294">
+        <v>1.17</v>
+      </c>
+      <c r="H294" s="1">
+        <v>203656.18</v>
+      </c>
+      <c r="I294" s="1">
+        <v>282901.25</v>
+      </c>
+      <c r="J294" s="1">
+        <v>138.91120318568</v>
+      </c>
+      <c r="K294">
+        <v>0.0</v>
+      </c>
+      <c r="L294">
+        <v>0.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>486557.43</v>
+      </c>
+      <c r="N294" s="1">
+        <v>486557.43</v>
+      </c>
+      <c r="O294" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16">
+      <c r="A295" t="s">
+        <v>622</v>
+      </c>
+      <c r="B295" t="s">
+        <v>623</v>
+      </c>
+      <c r="C295" s="1">
+        <v>12222.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>35.57</v>
+      </c>
+      <c r="E295" s="1">
+        <v>37.58986663</v>
+      </c>
+      <c r="F295" t="s">
+        <v>183</v>
+      </c>
+      <c r="G295">
+        <v>1.61</v>
+      </c>
+      <c r="H295" s="1">
+        <v>269656.37</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-186.0</v>
+      </c>
+      <c r="J295" s="1">
+        <v>-0.068976675759597</v>
+      </c>
+      <c r="K295">
+        <v>0.0</v>
+      </c>
+      <c r="L295">
+        <v>0.0</v>
+      </c>
+      <c r="M295" s="1">
+        <v>269470.37</v>
+      </c>
+      <c r="N295" s="1">
+        <v>269470.37</v>
+      </c>
+      <c r="O295" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" t="s">
+        <v>624</v>
+      </c>
+      <c r="B296" t="s">
+        <v>625</v>
+      </c>
+      <c r="C296" s="1">
+        <v>2521.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>194.83</v>
+      </c>
+      <c r="E296" s="1">
+        <v>160.80348671</v>
+      </c>
+      <c r="F296" t="s">
+        <v>51</v>
+      </c>
+      <c r="G296">
+        <v>1.6</v>
+      </c>
+      <c r="H296" s="1">
+        <v>252494.09</v>
+      </c>
+      <c r="I296" s="1">
+        <v>53604.89</v>
+      </c>
+      <c r="J296" s="1">
+        <v>21.230156317718</v>
+      </c>
+      <c r="K296">
+        <v>0.0</v>
+      </c>
+      <c r="L296">
+        <v>0.0</v>
+      </c>
+      <c r="M296" s="1">
+        <v>306098.98</v>
+      </c>
+      <c r="N296" s="1">
+        <v>306098.98</v>
+      </c>
+      <c r="O296" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" t="s">
+        <v>626</v>
+      </c>
+      <c r="B297" t="s">
+        <v>627</v>
+      </c>
+      <c r="C297" s="1">
+        <v>441.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>1252.85</v>
+      </c>
+      <c r="E297" s="1">
+        <v>1049.56399093</v>
+      </c>
+      <c r="F297" t="s">
+        <v>28</v>
+      </c>
+      <c r="G297">
+        <v>1.17</v>
+      </c>
+      <c r="H297" s="1">
+        <v>398701.75</v>
+      </c>
+      <c r="I297" s="1">
+        <v>73183.5</v>
+      </c>
+      <c r="J297" s="1">
+        <v>18.355449907105</v>
+      </c>
+      <c r="K297">
+        <v>0.0</v>
+      </c>
+      <c r="L297">
+        <v>0.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>471885.25</v>
+      </c>
+      <c r="N297" s="1">
+        <v>471885.25</v>
+      </c>
+      <c r="O297" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16">
+      <c r="A298" t="s">
+        <v>628</v>
+      </c>
+      <c r="B298" t="s">
+        <v>629</v>
+      </c>
+      <c r="C298" s="1">
+        <v>2744.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>109.01</v>
+      </c>
+      <c r="E298" s="1">
+        <v>128.98759111</v>
+      </c>
+      <c r="F298" t="s">
+        <v>28</v>
+      </c>
+      <c r="G298">
+        <v>1.17</v>
+      </c>
+      <c r="H298" s="1">
+        <v>308680.92</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-53205.46</v>
+      </c>
+      <c r="J298" s="1">
+        <v>-17.236394137999</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298">
+        <v>0.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>255475.46</v>
+      </c>
+      <c r="N298" s="1">
+        <v>255475.46</v>
+      </c>
+      <c r="O298" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16">
+      <c r="A299" t="s">
+        <v>630</v>
+      </c>
+      <c r="B299" t="s">
+        <v>631</v>
+      </c>
+      <c r="C299" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>74.34</v>
+      </c>
+      <c r="E299" s="1">
+        <v>132.21655357</v>
+      </c>
+      <c r="F299" t="s">
+        <v>28</v>
+      </c>
+      <c r="G299">
+        <v>1.17</v>
+      </c>
+      <c r="H299" s="1">
+        <v>323272.92</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-145494.38</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-45.006671143379</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299">
+        <v>0.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>177778.54</v>
+      </c>
+      <c r="N299" s="1">
+        <v>177778.54</v>
+      </c>
+      <c r="O299" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16">
+      <c r="A300" t="s">
+        <v>632</v>
+      </c>
+      <c r="B300" t="s">
+        <v>633</v>
+      </c>
+      <c r="C300" s="1">
+        <v>547.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>563.0</v>
+      </c>
+      <c r="E300" s="1">
+        <v>555.05606947</v>
+      </c>
+      <c r="F300" t="s">
+        <v>31</v>
+      </c>
+      <c r="G300">
+        <v>0.92</v>
+      </c>
+      <c r="H300" s="1">
+        <v>328217.96</v>
+      </c>
+      <c r="I300" s="1">
+        <v>7892.27</v>
+      </c>
+      <c r="J300" s="1">
+        <v>2.404582003983</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300">
+        <v>0.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>336110.23</v>
+      </c>
+      <c r="N300" s="1">
+        <v>336110.23</v>
+      </c>
+      <c r="O300" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16">
+      <c r="A301" t="s">
+        <v>634</v>
+      </c>
+      <c r="B301" t="s">
+        <v>635</v>
+      </c>
+      <c r="C301" s="1">
+        <v>322.0001</v>
+      </c>
+      <c r="D301" s="1">
+        <v>1074.74</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1073.95684039</v>
+      </c>
+      <c r="F301" t="s">
         <v>8</v>
       </c>
-      <c r="G294">
+      <c r="G301">
         <v>1.0</v>
       </c>
-      <c r="H294" s="1">
-[...23 lines deleted...]
-      <c r="P294">
+      <c r="H301" s="1">
+        <v>345814.21</v>
+      </c>
+      <c r="I301" s="1">
+        <v>252.18</v>
+      </c>
+      <c r="J301" s="1">
+        <v>0.072923550481052</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301">
+        <v>0.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>346066.39</v>
+      </c>
+      <c r="N301" s="1">
+        <v>346066.39</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P301">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>