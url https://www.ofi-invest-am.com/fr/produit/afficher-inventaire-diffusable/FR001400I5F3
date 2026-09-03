--- v1 (2026-08-13)
+++ v2 (2026-09-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -784,92 +784,92 @@
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
     <t>US31428X1063</t>
   </si>
   <si>
     <t>FEDEX CORP</t>
   </si>
   <si>
+    <t>US3143521058</t>
+  </si>
+  <si>
+    <t>FEDEX FREIGH-W/I</t>
+  </si>
+  <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE LTD</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
@@ -1772,50 +1772,56 @@
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90138F1021</t>
   </si>
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>NL00150742T2</t>
+  </si>
+  <si>
+    <t>UNILEVER RTS</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
@@ -2329,125 +2335,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1020161.8283</v>
+        <v>1039985.9776</v>
       </c>
       <c r="D2">
-        <v>147.67</v>
+        <v>153.12</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>150657110.14</v>
+        <v>159243340.93</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>150657110.14</v>
+        <v>159243340.93</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>31896.0</v>
       </c>
       <c r="D3">
-        <v>107.9</v>
+        <v>111.81</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3441750.42</v>
+        <v>3566504.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3441750.42</v>
+        <v>3566504.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P301"/>
+  <dimension ref="A1:P302"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O301" sqref="O301"/>
+      <selection activeCell="O302" sqref="O302"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2466,15039 +2472,15089 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>2273.0</v>
+        <v>2322.0</v>
       </c>
       <c r="D2" s="1">
-        <v>147.1</v>
+        <v>151.65</v>
       </c>
       <c r="E2" s="1">
-        <v>149.28383634</v>
+        <v>149.32964686</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>294934.28</v>
+        <v>301321.08</v>
       </c>
       <c r="I2" s="1">
-        <v>-9365.42</v>
+        <v>1939.74</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.17542606441</v>
+        <v>0.64374520362133</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>285568.86</v>
+        <v>303260.82</v>
       </c>
       <c r="N2" s="1">
-        <v>285568.86</v>
+        <v>303260.82</v>
       </c>
       <c r="O2" s="1">
         <v>0.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>7708.0</v>
+        <v>7878.0</v>
       </c>
       <c r="D3" s="1">
-        <v>82.86</v>
+        <v>85.56</v>
       </c>
       <c r="E3" s="1">
-        <v>61.50522963</v>
+        <v>61.9543374</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
         <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>513677.16</v>
+        <v>528990.91</v>
       </c>
       <c r="I3" s="1">
-        <v>183386.83</v>
+        <v>205659.42</v>
       </c>
       <c r="J3" s="1">
-        <v>35.700795028535</v>
+        <v>38.877685062679</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>697063.99</v>
+        <v>734650.33</v>
       </c>
       <c r="N3" s="1">
-        <v>697063.99</v>
+        <v>734650.33</v>
       </c>
       <c r="O3" s="1">
         <v>0.45</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5250.0</v>
+        <v>5366.0</v>
       </c>
       <c r="D4" s="1">
-        <v>83.83</v>
+        <v>86.99</v>
       </c>
       <c r="E4" s="1">
-        <v>115.04862095</v>
+        <v>114.4513511</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>517199.58</v>
+        <v>525927.26</v>
       </c>
       <c r="I4" s="1">
-        <v>-141312.4</v>
+        <v>-123922.06</v>
       </c>
       <c r="J4" s="1">
-        <v>-27.322605327715</v>
+        <v>-23.562585441949</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>375887.18</v>
+        <v>402005.2</v>
       </c>
       <c r="N4" s="1">
-        <v>375887.18</v>
+        <v>402005.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>5299.0</v>
+        <v>5416.0</v>
       </c>
       <c r="D5" s="1">
-        <v>208.5</v>
+        <v>217.13</v>
       </c>
       <c r="E5" s="1">
-        <v>222.56859785</v>
+        <v>222.39753693</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>1009951.02</v>
+        <v>1031565.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-66327.58</v>
+        <v>-18796.73</v>
       </c>
       <c r="J5" s="1">
-        <v>-6.5674056153733</v>
+        <v>-1.8221563081453</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>943623.44</v>
+        <v>1012768.45</v>
       </c>
       <c r="N5" s="1">
-        <v>943623.44</v>
+        <v>1012768.45</v>
       </c>
       <c r="O5" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1679.0</v>
+        <v>1715.0</v>
       </c>
       <c r="D6" s="1">
-        <v>159.64</v>
+        <v>177.43</v>
       </c>
       <c r="E6" s="1">
-        <v>234.21563431</v>
+        <v>233.08902041</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>342418.7</v>
+        <v>348011.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-113494.79</v>
+        <v>-85950.71</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.145032674909</v>
+        <v>-24.697628952382</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>228923.91</v>
+        <v>262061.28</v>
       </c>
       <c r="N6" s="1">
-        <v>228923.91</v>
+        <v>262061.28</v>
       </c>
       <c r="O6" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1506.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D7" s="1">
-        <v>258.2</v>
+        <v>245.8</v>
       </c>
       <c r="E7" s="1">
-        <v>230.99269588</v>
+        <v>231.37712801</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>347875.0</v>
+        <v>356089.4</v>
       </c>
       <c r="I7" s="1">
-        <v>40974.2</v>
+        <v>22196.8</v>
       </c>
       <c r="J7" s="1">
-        <v>11.778426158821</v>
+        <v>6.2334908031522</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>388849.2</v>
+        <v>378286.2</v>
       </c>
       <c r="N7" s="1">
-        <v>388849.2</v>
+        <v>378286.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>1987.0</v>
+        <v>2030.0</v>
       </c>
       <c r="D8" s="1">
-        <v>236.07</v>
+        <v>256.24</v>
       </c>
       <c r="E8" s="1">
-        <v>283.51850528</v>
+        <v>282.8202069</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>489179.59</v>
+        <v>498450.51</v>
       </c>
       <c r="I8" s="1">
-        <v>-88555.18</v>
+        <v>-50474.62</v>
       </c>
       <c r="J8" s="1">
-        <v>-18.102795335349</v>
+        <v>-10.126305217342</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>400624.41</v>
+        <v>447975.89</v>
       </c>
       <c r="N8" s="1">
-        <v>400624.41</v>
+        <v>447975.89</v>
       </c>
       <c r="O8" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>3834.0</v>
+        <v>3916.0</v>
       </c>
       <c r="D9" s="1">
-        <v>445.5</v>
+        <v>542.52</v>
       </c>
       <c r="E9" s="1">
-        <v>207.70210485</v>
+        <v>213.09505107</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>685289.17</v>
+        <v>718117.6</v>
       </c>
       <c r="I9" s="1">
-        <v>773520.24</v>
+        <v>1111541.2</v>
       </c>
       <c r="J9" s="1">
-        <v>112.87501304012</v>
+        <v>154.78540005147</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1458809.41</v>
+        <v>1829658.8</v>
       </c>
       <c r="N9" s="1">
-        <v>1458809.41</v>
+        <v>1829658.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.95</v>
+        <v>1.12</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>2864.0</v>
       </c>
       <c r="D10" s="1">
-        <v>28290.0</v>
+        <v>27660.0</v>
       </c>
       <c r="E10" s="1">
         <v>19207.82751397</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H10" s="1">
         <v>304148.91</v>
       </c>
       <c r="I10" s="1">
-        <v>134198.87</v>
+        <v>122397.37</v>
       </c>
       <c r="J10" s="1">
-        <v>44.122752240013</v>
+        <v>40.24258051755</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>438347.78</v>
+        <v>426546.28</v>
       </c>
       <c r="N10" s="1">
-        <v>438347.78</v>
+        <v>426546.28</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>3038.0</v>
+        <v>3103.0</v>
       </c>
       <c r="D11" s="1">
-        <v>115.48</v>
+        <v>114.5</v>
       </c>
       <c r="E11" s="1">
-        <v>108.27484529</v>
+        <v>108.44336771</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>285532.71</v>
+        <v>292040.03</v>
       </c>
       <c r="I11" s="1">
-        <v>14102.8</v>
+        <v>13944.12</v>
       </c>
       <c r="J11" s="1">
-        <v>4.9391188841377</v>
+        <v>4.7747289986239</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>299635.51</v>
+        <v>305984.15</v>
       </c>
       <c r="N11" s="1">
-        <v>299635.51</v>
+        <v>305984.15</v>
       </c>
       <c r="O11" s="1">
         <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1655.0</v>
+        <v>1691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>268.5</v>
+        <v>238.71</v>
       </c>
       <c r="E12" s="1">
-        <v>234.75935347</v>
+        <v>235.02089296</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
-        <v>243028.04</v>
+        <v>248585.58</v>
       </c>
       <c r="I12" s="1">
-        <v>33905.46</v>
+        <v>1885.14</v>
       </c>
       <c r="J12" s="1">
-        <v>13.951254349087</v>
+        <v>0.75834648172271</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>276933.5</v>
+        <v>250470.72</v>
       </c>
       <c r="N12" s="1">
-        <v>276933.5</v>
+        <v>250470.72</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>43692.0</v>
+        <v>44675.0</v>
       </c>
       <c r="D13" s="1">
-        <v>86.95</v>
+        <v>82.25</v>
       </c>
       <c r="E13" s="1">
-        <v>77.48506614</v>
+        <v>77.64496184</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13">
-        <v>9.17</v>
+        <v>9.1</v>
       </c>
       <c r="H13" s="1">
-        <v>376337.44</v>
+        <v>385502.12</v>
       </c>
       <c r="I13" s="1">
-        <v>38013.65</v>
+        <v>18277.84</v>
       </c>
       <c r="J13" s="1">
-        <v>10.100948234117</v>
+        <v>4.7413072592182</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>414351.09</v>
+        <v>403779.96</v>
       </c>
       <c r="N13" s="1">
-        <v>414351.09</v>
+        <v>403779.96</v>
       </c>
       <c r="O13" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2806.0</v>
+        <v>2867.0</v>
       </c>
       <c r="D14" s="1">
-        <v>177.02</v>
+        <v>179.9</v>
       </c>
       <c r="E14" s="1">
-        <v>170.43754811</v>
+        <v>170.61045692</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>478247.76</v>
+        <v>489140.18</v>
       </c>
       <c r="I14" s="1">
-        <v>18470.36</v>
+        <v>26633.12</v>
       </c>
       <c r="J14" s="1">
-        <v>3.8620902270405</v>
+        <v>5.4448849407546</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>496718.12</v>
+        <v>515773.3</v>
       </c>
       <c r="N14" s="1">
-        <v>496718.12</v>
+        <v>515773.3</v>
       </c>
       <c r="O14" s="1">
         <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>2763.0</v>
+        <v>2823.0</v>
       </c>
       <c r="D15" s="1">
-        <v>132.97</v>
+        <v>133.59</v>
       </c>
       <c r="E15" s="1">
-        <v>130.23022801</v>
+        <v>130.31849805</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>310968.19</v>
+        <v>317907.19</v>
       </c>
       <c r="I15" s="1">
-        <v>2817.62</v>
+        <v>6878.21</v>
       </c>
       <c r="J15" s="1">
-        <v>0.90607981478749</v>
+        <v>2.1635905749725</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>313785.81</v>
+        <v>324785.4</v>
       </c>
       <c r="N15" s="1">
-        <v>313785.81</v>
+        <v>324785.4</v>
       </c>
       <c r="O15" s="1">
         <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1717.0</v>
+        <v>1754.0</v>
       </c>
       <c r="D16" s="1">
-        <v>173.44</v>
+        <v>169.3</v>
       </c>
       <c r="E16" s="1">
-        <v>168.11610949</v>
+        <v>168.18331813</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>288655.36</v>
+        <v>294993.54</v>
       </c>
       <c r="I16" s="1">
-        <v>9141.12</v>
+        <v>1958.66</v>
       </c>
       <c r="J16" s="1">
-        <v>3.1667937848097</v>
+        <v>0.66396708212661</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>297796.48</v>
+        <v>296952.2</v>
       </c>
       <c r="N16" s="1">
-        <v>297796.48</v>
+        <v>296952.2</v>
       </c>
       <c r="O16" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>5842.0</v>
+        <v>5971.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.95</v>
+        <v>80.03</v>
       </c>
       <c r="E17" s="1">
-        <v>76.15827628</v>
+        <v>76.21506783</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H17" s="1">
-        <v>275512.79</v>
+        <v>281864.35</v>
       </c>
       <c r="I17" s="1">
-        <v>8286.23</v>
+        <v>14647.89</v>
       </c>
       <c r="J17" s="1">
-        <v>3.0075663637975</v>
+        <v>5.1967870360335</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>283799.02</v>
+        <v>296512.24</v>
       </c>
       <c r="N17" s="1">
-        <v>283799.02</v>
+        <v>296512.24</v>
       </c>
       <c r="O17" s="1">
         <v>0.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>1422.0</v>
+        <v>1454.0</v>
       </c>
       <c r="D18" s="1">
-        <v>372.3</v>
+        <v>368.6</v>
       </c>
       <c r="E18" s="1">
-        <v>358.62836146</v>
+        <v>359.20366575</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>509969.53</v>
+        <v>522282.13</v>
       </c>
       <c r="I18" s="1">
-        <v>19441.07</v>
+        <v>13662.27</v>
       </c>
       <c r="J18" s="1">
-        <v>3.8122022702023</v>
+        <v>2.6158792758236</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>529410.6</v>
+        <v>535944.4</v>
       </c>
       <c r="N18" s="1">
-        <v>529410.6</v>
+        <v>535944.4</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>996.0</v>
+        <v>1017.0</v>
       </c>
       <c r="D19" s="1">
-        <v>291.48</v>
+        <v>292.58</v>
       </c>
       <c r="E19" s="1">
-        <v>334.72699799</v>
+        <v>334.01570305</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>289424.05</v>
+        <v>294851.19</v>
       </c>
       <c r="I19" s="1">
-        <v>-41472.49</v>
+        <v>-38593.29</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.329317138641</v>
+        <v>-13.089073847726</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>247951.56</v>
+        <v>256257.9</v>
       </c>
       <c r="N19" s="1">
-        <v>247951.56</v>
+        <v>256257.9</v>
       </c>
       <c r="O19" s="1">
         <v>0.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>16413.0</v>
+        <v>16777.0</v>
       </c>
       <c r="D20" s="1">
-        <v>402.62</v>
+        <v>358.99</v>
       </c>
       <c r="E20" s="1">
-        <v>282.47702553</v>
+        <v>284.72744591</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>3991495.29</v>
+        <v>4112479.93</v>
       </c>
       <c r="I20" s="1">
-        <v>1652440.36</v>
+        <v>1074425.49</v>
       </c>
       <c r="J20" s="1">
-        <v>41.39903068757</v>
+        <v>26.125975282267</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>5643935.65</v>
+        <v>5186905.42</v>
       </c>
       <c r="N20" s="1">
-        <v>5643935.65</v>
+        <v>5186905.42</v>
       </c>
       <c r="O20" s="1">
-        <v>3.66</v>
+        <v>3.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>5818.0</v>
+        <v>5947.0</v>
       </c>
       <c r="D21" s="1">
-        <v>50.92</v>
+        <v>52.66</v>
       </c>
       <c r="E21" s="1">
-        <v>57.42816947</v>
+        <v>57.32906844</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>334117.09</v>
+        <v>340935.97</v>
       </c>
       <c r="I21" s="1">
-        <v>-37864.53</v>
+        <v>-27766.95</v>
       </c>
       <c r="J21" s="1">
-        <v>-11.332712732533</v>
+        <v>-8.1443298575976</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>296252.56</v>
+        <v>313169.02</v>
       </c>
       <c r="N21" s="1">
-        <v>296252.56</v>
+        <v>313169.02</v>
       </c>
       <c r="O21" s="1">
         <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>1083.0</v>
+        <v>1107.0</v>
       </c>
       <c r="D22" s="1">
-        <v>309.61</v>
+        <v>300.57</v>
       </c>
       <c r="E22" s="1">
-        <v>303.6554386</v>
+        <v>303.82393857</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>282588.82</v>
+        <v>289020.83</v>
       </c>
       <c r="I22" s="1">
-        <v>3790.84</v>
+        <v>-2467.85</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3414684982937</v>
+        <v>-0.85386579230293</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>286379.66</v>
+        <v>286552.98</v>
       </c>
       <c r="N22" s="1">
-        <v>286379.66</v>
+        <v>286552.98</v>
       </c>
       <c r="O22" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>1915.0</v>
+        <v>1957.0</v>
       </c>
       <c r="D23" s="1">
-        <v>173.87</v>
+        <v>182.24</v>
       </c>
       <c r="E23" s="1">
-        <v>185.6438329</v>
+        <v>185.6215534</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>311027.29</v>
+        <v>317700.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-26651.79</v>
+        <v>-10553.25</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.5689554765436</v>
+        <v>-3.321763725676</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>284375.5</v>
+        <v>307146.95</v>
       </c>
       <c r="N23" s="1">
-        <v>284375.5</v>
+        <v>307146.95</v>
       </c>
       <c r="O23" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>739.0</v>
+        <v>755.0</v>
       </c>
       <c r="D24" s="1">
-        <v>469.18</v>
+        <v>440.93</v>
       </c>
       <c r="E24" s="1">
-        <v>466.92104195</v>
+        <v>466.58427815</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>300143.19</v>
+        <v>306354.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-4013.01</v>
+        <v>-19653.79</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.3370318347053</v>
+        <v>-6.4153819091152</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>296130.18</v>
+        <v>286700.38</v>
       </c>
       <c r="N24" s="1">
-        <v>296130.18</v>
+        <v>286700.38</v>
       </c>
       <c r="O24" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1533.0</v>
+        <v>1566.0</v>
       </c>
       <c r="D25" s="1">
-        <v>231.42</v>
+        <v>228.23</v>
       </c>
       <c r="E25" s="1">
-        <v>220.5974364</v>
+        <v>220.67418902</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>290591.23</v>
+        <v>296959.92</v>
       </c>
       <c r="I25" s="1">
-        <v>12408.18</v>
+        <v>10845.43</v>
       </c>
       <c r="J25" s="1">
-        <v>4.2699774525198</v>
+        <v>3.6521527888343</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>302999.41</v>
+        <v>307805.35</v>
       </c>
       <c r="N25" s="1">
-        <v>302999.41</v>
+        <v>307805.35</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1612.0</v>
+        <v>1648.0</v>
       </c>
       <c r="D26" s="1">
-        <v>336.45</v>
+        <v>338.22</v>
       </c>
       <c r="E26" s="1">
-        <v>331.57382134</v>
+        <v>331.66259102</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>463424.74</v>
+        <v>473823.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-207.93</v>
+        <v>6206.39</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.044868126807386</v>
+        <v>1.309853078796</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>463216.81</v>
+        <v>480029.76</v>
       </c>
       <c r="N26" s="1">
-        <v>463216.81</v>
+        <v>480029.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1496.0</v>
+        <v>1528.0</v>
       </c>
       <c r="D27" s="1">
-        <v>432.39</v>
+        <v>437.67</v>
       </c>
       <c r="E27" s="1">
-        <v>286.90895722</v>
+        <v>289.18337696</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>371213.84</v>
+        <v>382105.0</v>
       </c>
       <c r="I27" s="1">
-        <v>181252.69</v>
+        <v>193841.05</v>
       </c>
       <c r="J27" s="1">
-        <v>48.827029186196</v>
+        <v>50.72978631528</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>552466.53</v>
+        <v>575946.05</v>
       </c>
       <c r="N27" s="1">
-        <v>552466.53</v>
+        <v>575946.05</v>
       </c>
       <c r="O27" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>4753.0</v>
+        <v>4856.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.54</v>
+        <v>68.6</v>
       </c>
       <c r="E28" s="1">
-        <v>57.72351778</v>
+        <v>58.00002059</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>274359.88</v>
+        <v>281648.1</v>
       </c>
       <c r="I28" s="1">
-        <v>51410.74</v>
+        <v>51473.5</v>
       </c>
       <c r="J28" s="1">
-        <v>18.738432164353</v>
+        <v>18.275820074767</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>325770.62</v>
+        <v>333121.6</v>
       </c>
       <c r="N28" s="1">
-        <v>325770.62</v>
+        <v>333121.6</v>
       </c>
       <c r="O28" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>1032.0</v>
+        <v>1054.0</v>
       </c>
       <c r="D29" s="1">
-        <v>310.9</v>
+        <v>315.6</v>
       </c>
       <c r="E29" s="1">
-        <v>341.92652132</v>
+        <v>341.50074953</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>302001.12</v>
+        <v>308089.82</v>
       </c>
       <c r="I29" s="1">
-        <v>-27970.46</v>
+        <v>-21613.14</v>
       </c>
       <c r="J29" s="1">
-        <v>-9.2617073738005</v>
+        <v>-7.0152074482695</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>274030.66</v>
+        <v>286476.68</v>
       </c>
       <c r="N29" s="1">
-        <v>274030.66</v>
+        <v>286476.68</v>
       </c>
       <c r="O29" s="1">
         <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>2965.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D30" s="1">
-        <v>131.6</v>
+        <v>124.35</v>
       </c>
       <c r="E30" s="1">
-        <v>129.41089039</v>
+        <v>129.43923102</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>328413.95</v>
+        <v>335727.31</v>
       </c>
       <c r="I30" s="1">
-        <v>4843.09</v>
+        <v>-11238.23</v>
       </c>
       <c r="J30" s="1">
-        <v>1.4746907066524</v>
+        <v>-3.3474280063782</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>333257.04</v>
+        <v>324489.08</v>
       </c>
       <c r="N30" s="1">
-        <v>333257.04</v>
+        <v>324489.08</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>23928.0</v>
+        <v>24457.0</v>
       </c>
       <c r="D31" s="1">
-        <v>298.87</v>
+        <v>310.26</v>
       </c>
       <c r="E31" s="1">
-        <v>253.77361877</v>
+        <v>254.9027072</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>5306120.13</v>
+        <v>5445415.5</v>
       </c>
       <c r="I31" s="1">
-        <v>801717.22</v>
+        <v>1089510.07</v>
       </c>
       <c r="J31" s="1">
-        <v>15.109292672573</v>
+        <v>20.007840907641</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>6107837.35</v>
+        <v>6534925.57</v>
       </c>
       <c r="N31" s="1">
-        <v>6107837.35</v>
+        <v>6534925.57</v>
       </c>
       <c r="O31" s="1">
-        <v>3.96</v>
+        <v>4.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>2285.0</v>
+        <v>2335.0</v>
       </c>
       <c r="D32" s="1">
-        <v>436.61</v>
+        <v>500.77</v>
       </c>
       <c r="E32" s="1">
-        <v>290.01068271</v>
+        <v>293.0653833</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>570677.14</v>
+        <v>589294.86</v>
       </c>
       <c r="I32" s="1">
-        <v>281399.43</v>
+        <v>417722.28</v>
       </c>
       <c r="J32" s="1">
-        <v>49.309742808342</v>
+        <v>70.88510495408</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>852076.57</v>
+        <v>1007017.14</v>
       </c>
       <c r="N32" s="1">
-        <v>852076.57</v>
+        <v>1007017.14</v>
       </c>
       <c r="O32" s="1">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>426.0</v>
+        <v>435.0</v>
       </c>
       <c r="D33" s="1">
-        <v>874.4</v>
+        <v>897.4</v>
       </c>
       <c r="E33" s="1">
-        <v>614.95896714</v>
+        <v>620.31291954</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>261972.52</v>
+        <v>269836.12</v>
       </c>
       <c r="I33" s="1">
-        <v>110521.88</v>
+        <v>120532.88</v>
       </c>
       <c r="J33" s="1">
-        <v>42.188348609999</v>
+        <v>44.668919787314</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>372494.4</v>
+        <v>390369.0</v>
       </c>
       <c r="N33" s="1">
-        <v>372494.4</v>
+        <v>390369.0</v>
       </c>
       <c r="O33" s="1">
         <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>467.0</v>
+        <v>477.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1327.0</v>
+        <v>1485.2</v>
       </c>
       <c r="E34" s="1">
-        <v>971.05417559</v>
+        <v>978.98721174</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>453482.3</v>
+        <v>466976.9</v>
       </c>
       <c r="I34" s="1">
-        <v>166226.7</v>
+        <v>241463.5</v>
       </c>
       <c r="J34" s="1">
-        <v>36.655609270748</v>
+        <v>51.707803962038</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>619709.0</v>
+        <v>708440.4</v>
       </c>
       <c r="N34" s="1">
-        <v>619709.0</v>
+        <v>708440.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>1604.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D35" s="1">
-        <v>137.66</v>
+        <v>132.1</v>
       </c>
       <c r="E35" s="1">
-        <v>138.11322943</v>
+        <v>138.14135366</v>
       </c>
       <c r="F35" t="s">
         <v>99</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H35" s="1">
-        <v>255567.29</v>
+        <v>261369.45</v>
       </c>
       <c r="I35" s="1">
-        <v>-697.27</v>
+        <v>-10667.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.27283225486329</v>
+        <v>-4.0814257366345</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>254870.02</v>
+        <v>250701.85</v>
       </c>
       <c r="N35" s="1">
-        <v>254870.02</v>
+        <v>250701.85</v>
       </c>
       <c r="O35" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>14399.0</v>
+        <v>14717.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.74</v>
+        <v>23.55</v>
       </c>
       <c r="E36" s="1">
-        <v>26.71639419</v>
+        <v>26.6812754</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>329069.62</v>
+        <v>335936.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-24819.49</v>
+        <v>-37451.96</v>
       </c>
       <c r="J36" s="1">
-        <v>-7.5423218952877</v>
+        <v>-11.148522941179</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>304250.13</v>
+        <v>298484.56</v>
       </c>
       <c r="N36" s="1">
-        <v>304250.13</v>
+        <v>298484.56</v>
       </c>
       <c r="O36" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>18386.0</v>
+        <v>18796.0</v>
       </c>
       <c r="D37" s="1">
-        <v>174.45</v>
+        <v>182.4</v>
       </c>
       <c r="E37" s="1">
-        <v>168.91511585</v>
+        <v>169.07859757</v>
       </c>
       <c r="F37" t="s">
         <v>104</v>
       </c>
       <c r="G37">
-        <v>10.92</v>
+        <v>10.89</v>
       </c>
       <c r="H37" s="1">
-        <v>286230.49</v>
+        <v>292902.92</v>
       </c>
       <c r="I37" s="1">
-        <v>7622.77</v>
+        <v>21779.88</v>
       </c>
       <c r="J37" s="1">
-        <v>2.6631579326158</v>
+        <v>7.4358698779787</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>293853.26</v>
+        <v>314682.8</v>
       </c>
       <c r="N37" s="1">
-        <v>293853.26</v>
+        <v>314682.8</v>
       </c>
       <c r="O37" s="1">
         <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>2011.0</v>
+        <v>2055.0</v>
       </c>
       <c r="D38" s="1">
-        <v>231.03</v>
+        <v>229.6</v>
       </c>
       <c r="E38" s="1">
-        <v>260.3970363</v>
+        <v>259.93693431</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>453848.47</v>
+        <v>462895.55</v>
       </c>
       <c r="I38" s="1">
-        <v>-57041.59</v>
+        <v>-56550.12</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.568421790647</v>
+        <v>-12.216604804259</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>396806.88</v>
+        <v>406345.43</v>
       </c>
       <c r="N38" s="1">
-        <v>396806.88</v>
+        <v>406345.43</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1634.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D39" s="1">
-        <v>208.63</v>
+        <v>227.75</v>
       </c>
       <c r="E39" s="1">
-        <v>237.21032436</v>
+        <v>236.85413772</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>337366.96</v>
+        <v>344204.15</v>
       </c>
       <c r="I39" s="1">
-        <v>-46209.75</v>
+        <v>-16647.42</v>
       </c>
       <c r="J39" s="1">
-        <v>-13.697177103531</v>
+        <v>-4.8364960155187</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>291157.21</v>
+        <v>327556.73</v>
       </c>
       <c r="N39" s="1">
-        <v>291157.21</v>
+        <v>327556.73</v>
       </c>
       <c r="O39" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>10619.0</v>
+        <v>10855.0</v>
       </c>
       <c r="D40" s="1">
-        <v>38.9</v>
+        <v>39.03</v>
       </c>
       <c r="E40" s="1">
-        <v>39.75398908</v>
+        <v>39.76118379</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>422147.61</v>
+        <v>431607.65</v>
       </c>
       <c r="I40" s="1">
-        <v>-9068.51</v>
+        <v>-7937.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.1481846124866</v>
+        <v>-1.8389386749748</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>413079.1</v>
+        <v>423670.65</v>
       </c>
       <c r="N40" s="1">
-        <v>413079.1</v>
+        <v>423670.65</v>
       </c>
       <c r="O40" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>766.0</v>
+        <v>783.0</v>
       </c>
       <c r="D41" s="1">
-        <v>376.82</v>
+        <v>481.48</v>
       </c>
       <c r="E41" s="1">
-        <v>508.69953003</v>
+        <v>506.47463602</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>339395.29</v>
+        <v>345337.9</v>
       </c>
       <c r="I41" s="1">
-        <v>-92870.01</v>
+        <v>-20660.78</v>
       </c>
       <c r="J41" s="1">
-        <v>-27.363376197707</v>
+        <v>-5.9827722355409</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>246525.28</v>
+        <v>324677.12</v>
       </c>
       <c r="N41" s="1">
-        <v>246525.28</v>
+        <v>324677.12</v>
       </c>
       <c r="O41" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>29721.0</v>
+        <v>30387.0</v>
       </c>
       <c r="D42" s="1">
-        <v>10.278</v>
+        <v>10.578</v>
       </c>
       <c r="E42" s="1">
-        <v>8.59085899</v>
+        <v>8.63423602</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>255328.92</v>
+        <v>262368.53</v>
       </c>
       <c r="I42" s="1">
-        <v>50143.52</v>
+        <v>59065.16</v>
       </c>
       <c r="J42" s="1">
-        <v>19.638793756696</v>
+        <v>22.512288344947</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>305472.44</v>
+        <v>321433.69</v>
       </c>
       <c r="N42" s="1">
-        <v>305472.44</v>
+        <v>321433.69</v>
       </c>
       <c r="O42" s="1">
         <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>11526.0</v>
+        <v>11782.0</v>
       </c>
       <c r="D43" s="1">
-        <v>104.82</v>
+        <v>111.4</v>
       </c>
       <c r="E43" s="1">
-        <v>95.18586587</v>
+        <v>95.49707011</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H43" s="1">
-        <v>684147.01</v>
+        <v>701666.19</v>
       </c>
       <c r="I43" s="1">
-        <v>68785.38</v>
+        <v>112751.04</v>
       </c>
       <c r="J43" s="1">
-        <v>10.054181191262</v>
+        <v>16.06904274524</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>752932.39</v>
+        <v>814417.23</v>
       </c>
       <c r="N43" s="1">
-        <v>752932.39</v>
+        <v>814417.23</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>17245.0</v>
+        <v>17629.0</v>
       </c>
       <c r="D44" s="1">
-        <v>49.84</v>
+        <v>52.4</v>
       </c>
       <c r="E44" s="1">
-        <v>51.32388576</v>
+        <v>51.32650406</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>757329.47</v>
+        <v>774330.36</v>
       </c>
       <c r="I44" s="1">
-        <v>-23255.25</v>
+        <v>21225.43</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.070691280507</v>
+        <v>2.7411336422351</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>734074.22</v>
+        <v>795555.79</v>
       </c>
       <c r="N44" s="1">
-        <v>734074.22</v>
+        <v>795555.79</v>
       </c>
       <c r="O44" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>2446.0</v>
+        <v>2499.0</v>
       </c>
       <c r="D45" s="1">
-        <v>206.0</v>
+        <v>225.53</v>
       </c>
       <c r="E45" s="1">
-        <v>173.17903107</v>
+        <v>174.1739896</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
       <c r="G45">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H45" s="1">
-        <v>266939.96</v>
+        <v>274229.58</v>
       </c>
       <c r="I45" s="1">
-        <v>47079.73</v>
+        <v>75484.66</v>
       </c>
       <c r="J45" s="1">
-        <v>17.636823651281</v>
+        <v>27.526082343123</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>314019.69</v>
+        <v>349714.24</v>
       </c>
       <c r="N45" s="1">
-        <v>314019.69</v>
+        <v>349714.24</v>
       </c>
       <c r="O45" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>2860.0</v>
+        <v>2921.0</v>
       </c>
       <c r="D46" s="1">
-        <v>134.99</v>
+        <v>140.57</v>
       </c>
       <c r="E46" s="1">
-        <v>106.0368986</v>
+        <v>106.71657651</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>263027.41</v>
+        <v>270302.74</v>
       </c>
       <c r="I46" s="1">
-        <v>66708.59</v>
+        <v>83316.49</v>
       </c>
       <c r="J46" s="1">
-        <v>25.361839665303</v>
+        <v>30.823398238582</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>329736.0</v>
+        <v>353619.23</v>
       </c>
       <c r="N46" s="1">
-        <v>329736.0</v>
+        <v>353619.23</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>61176.0</v>
+        <v>62552.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.2235</v>
+        <v>4.598</v>
       </c>
       <c r="E47" s="1">
-        <v>4.01761393</v>
+        <v>4.02719689</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H47" s="1">
-        <v>283040.14</v>
+        <v>290125.01</v>
       </c>
       <c r="I47" s="1">
-        <v>15195.95</v>
+        <v>42703.9</v>
       </c>
       <c r="J47" s="1">
-        <v>5.3688321380847</v>
+        <v>14.719137795118</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>298236.09</v>
+        <v>332828.91</v>
       </c>
       <c r="N47" s="1">
-        <v>298236.09</v>
+        <v>332828.91</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>15133.0</v>
+        <v>15468.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.645</v>
+        <v>19.53</v>
       </c>
       <c r="E48" s="1">
-        <v>16.80746779</v>
+        <v>16.86611456</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>254347.41</v>
+        <v>260885.06</v>
       </c>
       <c r="I48" s="1">
-        <v>27807.38</v>
+        <v>41204.98</v>
       </c>
       <c r="J48" s="1">
-        <v>10.932833953371</v>
+        <v>15.794304204311</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>282154.79</v>
+        <v>302090.04</v>
       </c>
       <c r="N48" s="1">
-        <v>282154.79</v>
+        <v>302090.04</v>
       </c>
       <c r="O48" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>12040.0</v>
+        <v>12307.0</v>
       </c>
       <c r="D49" s="1">
-        <v>33.42</v>
+        <v>34.08</v>
       </c>
       <c r="E49" s="1">
-        <v>34.89258555</v>
+        <v>34.86867718</v>
       </c>
       <c r="F49" t="s">
         <v>51</v>
       </c>
       <c r="G49">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H49" s="1">
-        <v>260430.67</v>
+        <v>266068.56</v>
       </c>
       <c r="I49" s="1">
-        <v>-9666.12</v>
+        <v>-5816.29</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.7115904973865</v>
+        <v>-2.186011755767</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>250764.55</v>
+        <v>260252.27</v>
       </c>
       <c r="N49" s="1">
-        <v>250764.55</v>
+        <v>260252.27</v>
       </c>
       <c r="O49" s="1">
         <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>2107.0</v>
+        <v>2153.0</v>
       </c>
       <c r="D50" s="1">
-        <v>144.18</v>
+        <v>145.61</v>
       </c>
       <c r="E50" s="1">
-        <v>155.85280494</v>
+        <v>155.65630748</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>282198.23</v>
+        <v>288004.3</v>
       </c>
       <c r="I50" s="1">
-        <v>-22739.49</v>
+        <v>-18014.78</v>
       </c>
       <c r="J50" s="1">
-        <v>-8.0579846301658</v>
+        <v>-6.2550385532438</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>259458.74</v>
+        <v>269989.52</v>
       </c>
       <c r="N50" s="1">
-        <v>259458.74</v>
+        <v>269989.52</v>
       </c>
       <c r="O50" s="1">
         <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>615.0</v>
+        <v>628.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1094.1</v>
+        <v>990.87</v>
       </c>
       <c r="E51" s="1">
-        <v>1062.59860163</v>
+        <v>1062.46426752</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>559157.37</v>
+        <v>570973.79</v>
       </c>
       <c r="I51" s="1">
-        <v>15528.97</v>
+        <v>-35068.56</v>
       </c>
       <c r="J51" s="1">
-        <v>2.7772092139285</v>
+        <v>-6.1418861275576</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>574686.34</v>
+        <v>535905.23</v>
       </c>
       <c r="N51" s="1">
-        <v>574686.34</v>
+        <v>535905.23</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>2464.0</v>
+        <v>2517.0</v>
       </c>
       <c r="D52" s="1">
-        <v>289.76</v>
+        <v>287.32</v>
       </c>
       <c r="E52" s="1">
-        <v>143.2170901</v>
+        <v>146.41381009</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>303074.18</v>
+        <v>316532.46</v>
       </c>
       <c r="I52" s="1">
-        <v>306712.42</v>
+        <v>306284.95</v>
       </c>
       <c r="J52" s="1">
-        <v>101.20044538271</v>
+        <v>96.762572154527</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>609786.6</v>
+        <v>622817.41</v>
       </c>
       <c r="N52" s="1">
-        <v>609786.6</v>
+        <v>622817.41</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4865.0</v>
+        <v>4970.0</v>
       </c>
       <c r="D53" s="1">
-        <v>91.41</v>
+        <v>93.2</v>
       </c>
       <c r="E53" s="1">
-        <v>80.84923741</v>
+        <v>81.04534406</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>393331.54</v>
+        <v>402795.36</v>
       </c>
       <c r="I53" s="1">
-        <v>51378.11</v>
+        <v>60408.64</v>
       </c>
       <c r="J53" s="1">
-        <v>13.062290911123</v>
+        <v>14.997352501777</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>444709.65</v>
+        <v>463204.0</v>
       </c>
       <c r="N53" s="1">
-        <v>444709.65</v>
+        <v>463204.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>5167.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D54" s="1">
-        <v>155.03</v>
+        <v>164.78</v>
       </c>
       <c r="E54" s="1">
-        <v>193.52857558</v>
+        <v>192.82725</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>861709.25</v>
+        <v>877342.86</v>
       </c>
       <c r="I54" s="1">
-        <v>-177556.7</v>
+        <v>-128052.59</v>
       </c>
       <c r="J54" s="1">
-        <v>-20.605175121423</v>
+        <v>-14.595501466781</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>684152.55</v>
+        <v>749290.27</v>
       </c>
       <c r="N54" s="1">
-        <v>684152.55</v>
+        <v>749290.27</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>5195.0</v>
+        <v>5309.0</v>
       </c>
       <c r="D55" s="1">
-        <v>53.06</v>
+        <v>47.69</v>
       </c>
       <c r="E55" s="1">
-        <v>79.17533782</v>
+        <v>78.65287248</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>352069.85</v>
+        <v>357451.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-116645.41</v>
+        <v>-139403.74</v>
       </c>
       <c r="J55" s="1">
-        <v>-33.131326070665</v>
+        <v>-38.999338511751</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>235424.44</v>
+        <v>218047.81</v>
       </c>
       <c r="N55" s="1">
-        <v>235424.44</v>
+        <v>218047.81</v>
       </c>
       <c r="O55" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>16474.0</v>
+        <v>16874.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3308.0</v>
+        <v>3457.0</v>
       </c>
       <c r="E56" s="1">
-        <v>3470.73169843</v>
+        <v>3467.70380467</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H56" s="1">
-        <v>316927.04</v>
+        <v>324162.91</v>
       </c>
       <c r="I56" s="1">
-        <v>-22093.14</v>
+        <v>-10069.81</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.9710492358115</v>
+        <v>-3.1064041225444</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>294833.9</v>
+        <v>314093.1</v>
       </c>
       <c r="N56" s="1">
-        <v>294833.9</v>
+        <v>314093.1</v>
       </c>
       <c r="O56" s="1">
         <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>6051.0</v>
+        <v>6185.0</v>
       </c>
       <c r="D57" s="1">
-        <v>56.39</v>
+        <v>54.72</v>
       </c>
       <c r="E57" s="1">
-        <v>54.06184928</v>
+        <v>54.16190137</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>283841.8</v>
+        <v>290609.17</v>
       </c>
       <c r="I57" s="1">
-        <v>7583.99</v>
+        <v>863.25</v>
       </c>
       <c r="J57" s="1">
-        <v>2.6719073793923</v>
+        <v>0.29704843794158</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>291425.79</v>
+        <v>291472.42</v>
       </c>
       <c r="N57" s="1">
-        <v>291425.79</v>
+        <v>291472.42</v>
       </c>
       <c r="O57" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>10990.0</v>
+        <v>11233.0</v>
       </c>
       <c r="D58" s="1">
-        <v>416.79</v>
+        <v>479.23</v>
       </c>
       <c r="E58" s="1">
-        <v>318.22477343</v>
+        <v>320.50028398</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>3016579.2</v>
+        <v>3105120.24</v>
       </c>
       <c r="I58" s="1">
-        <v>895554.81</v>
+        <v>1530965.18</v>
       </c>
       <c r="J58" s="1">
-        <v>29.687760560041</v>
+        <v>49.304537720575</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3912134.01</v>
+        <v>4636085.42</v>
       </c>
       <c r="N58" s="1">
-        <v>3912134.01</v>
+        <v>4636085.42</v>
       </c>
       <c r="O58" s="1">
-        <v>2.54</v>
+        <v>2.85</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>1979.0</v>
+        <v>2022.0</v>
       </c>
       <c r="D59" s="1">
-        <v>143.93</v>
+        <v>152.59</v>
       </c>
       <c r="E59" s="1">
-        <v>159.58334512</v>
+        <v>159.39523244</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>271399.81</v>
+        <v>276977.61</v>
       </c>
       <c r="I59" s="1">
-        <v>-28125.72</v>
+        <v>-11260.88</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.3632054864</v>
+        <v>-4.0656282650428</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>243274.09</v>
+        <v>265716.73</v>
       </c>
       <c r="N59" s="1">
-        <v>243274.09</v>
+        <v>265716.73</v>
       </c>
       <c r="O59" s="1">
         <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>1715.0</v>
+        <v>1752.0</v>
       </c>
       <c r="D60" s="1">
-        <v>354.55</v>
+        <v>408.0</v>
       </c>
       <c r="E60" s="1">
-        <v>294.76622157</v>
+        <v>296.15275114</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>438250.04</v>
+        <v>449726.78</v>
       </c>
       <c r="I60" s="1">
-        <v>81076.3</v>
+        <v>165883.61</v>
       </c>
       <c r="J60" s="1">
-        <v>18.500009720478</v>
+        <v>36.885419631893</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>519326.34</v>
+        <v>615610.39</v>
       </c>
       <c r="N60" s="1">
-        <v>519326.34</v>
+        <v>615610.39</v>
       </c>
       <c r="O60" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2945.0</v>
+        <v>3009.0</v>
       </c>
       <c r="D61" s="1">
-        <v>158.28</v>
+        <v>159.52</v>
       </c>
       <c r="E61" s="1">
-        <v>126.93280136</v>
+        <v>127.35845131</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
       <c r="G61">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H61" s="1">
-        <v>233693.73</v>
+        <v>239570.25</v>
       </c>
       <c r="I61" s="1">
-        <v>56805.21</v>
+        <v>58267.72</v>
       </c>
       <c r="J61" s="1">
-        <v>24.307545606808</v>
+        <v>24.321767832191</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>290498.94</v>
+        <v>297837.97</v>
       </c>
       <c r="N61" s="1">
-        <v>290498.94</v>
+        <v>297837.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>8440.0</v>
+        <v>8626.0</v>
       </c>
       <c r="D62" s="1">
-        <v>150.86</v>
+        <v>149.27</v>
       </c>
       <c r="E62" s="1">
-        <v>127.95505213</v>
+        <v>128.56012288</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
       <c r="G62">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H62" s="1">
-        <v>673273.13</v>
+        <v>691408.83</v>
       </c>
       <c r="I62" s="1">
-        <v>120232.04</v>
+        <v>107550.6</v>
       </c>
       <c r="J62" s="1">
-        <v>17.857840249766</v>
+        <v>15.555282972015</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>793505.17</v>
+        <v>798959.43</v>
       </c>
       <c r="N62" s="1">
-        <v>793505.17</v>
+        <v>798959.43</v>
       </c>
       <c r="O62" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1565.0</v>
+        <v>1598.0</v>
       </c>
       <c r="D63" s="1">
-        <v>186.35</v>
+        <v>195.85</v>
       </c>
       <c r="E63" s="1">
-        <v>194.26017252</v>
+        <v>194.36445557</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>260168.04</v>
+        <v>265828.88</v>
       </c>
       <c r="I63" s="1">
-        <v>-11085.96</v>
+        <v>3704.17</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2610768025158</v>
+        <v>1.3934415252398</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>249082.08</v>
+        <v>269533.05</v>
       </c>
       <c r="N63" s="1">
-        <v>249082.08</v>
+        <v>269533.05</v>
       </c>
       <c r="O63" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>593.0</v>
+        <v>606.0</v>
       </c>
       <c r="D64" s="1">
-        <v>902.3</v>
+        <v>926.18</v>
       </c>
       <c r="E64" s="1">
-        <v>596.11957841</v>
+        <v>602.00075908</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>304686.43</v>
+        <v>314423.34</v>
       </c>
       <c r="I64" s="1">
-        <v>152301.14</v>
+        <v>168946.66</v>
       </c>
       <c r="J64" s="1">
-        <v>49.986190720735</v>
+        <v>53.732226112731</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>456987.57</v>
+        <v>483370.0</v>
       </c>
       <c r="N64" s="1">
-        <v>456987.57</v>
+        <v>483370.0</v>
       </c>
       <c r="O64" s="1">
         <v>0.3</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1053.0</v>
+        <v>1076.0</v>
       </c>
       <c r="D65" s="1">
-        <v>255.68</v>
+        <v>263.64</v>
       </c>
       <c r="E65" s="1">
-        <v>319.66785375</v>
+        <v>318.52671933</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>292428.46</v>
+        <v>297698.95</v>
       </c>
       <c r="I65" s="1">
-        <v>-62483.51</v>
+        <v>-53392.32</v>
       </c>
       <c r="J65" s="1">
-        <v>-21.367109753955</v>
+        <v>-17.935004473479</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>229944.95</v>
+        <v>244306.63</v>
       </c>
       <c r="N65" s="1">
-        <v>229944.95</v>
+        <v>244306.63</v>
       </c>
       <c r="O65" s="1">
         <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>1851.0</v>
+        <v>1891.0</v>
       </c>
       <c r="D66" s="1">
-        <v>156.55</v>
+        <v>164.95</v>
       </c>
       <c r="E66" s="1">
-        <v>149.42507834</v>
+        <v>149.64617663</v>
       </c>
       <c r="F66" t="s">
         <v>31</v>
       </c>
       <c r="G66">
         <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>298647.51</v>
+        <v>305646.03</v>
       </c>
       <c r="I66" s="1">
-        <v>17613.39</v>
+        <v>34321.76</v>
       </c>
       <c r="J66" s="1">
-        <v>5.8977186851483</v>
+        <v>11.229251039184</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>316260.9</v>
+        <v>339967.79</v>
       </c>
       <c r="N66" s="1">
-        <v>316260.9</v>
+        <v>339967.79</v>
       </c>
       <c r="O66" s="1">
         <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>813.0</v>
+        <v>830.0</v>
       </c>
       <c r="D67" s="1">
-        <v>577.9</v>
+        <v>620.37</v>
       </c>
       <c r="E67" s="1">
-        <v>301.95293973</v>
+        <v>307.56662651</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>210144.78</v>
+        <v>218572.87</v>
       </c>
       <c r="I67" s="1">
-        <v>191130.11</v>
+        <v>224872.94</v>
       </c>
       <c r="J67" s="1">
-        <v>90.951633440526</v>
+        <v>102.88236595878</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>401274.89</v>
+        <v>443445.81</v>
       </c>
       <c r="N67" s="1">
-        <v>401274.89</v>
+        <v>443445.81</v>
       </c>
       <c r="O67" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1963.0</v>
+        <v>2005.0</v>
       </c>
       <c r="D68" s="1">
-        <v>163.55</v>
+        <v>174.72</v>
       </c>
       <c r="E68" s="1">
-        <v>185.82822211</v>
+        <v>185.53462344</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>317522.69</v>
+        <v>323733.3</v>
       </c>
       <c r="I68" s="1">
-        <v>-43321.34</v>
+        <v>-22037.91</v>
       </c>
       <c r="J68" s="1">
-        <v>-13.643541505648</v>
+        <v>-6.807427595493</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>274201.35</v>
+        <v>301695.39</v>
       </c>
       <c r="N68" s="1">
-        <v>274201.35</v>
+        <v>301695.39</v>
       </c>
       <c r="O68" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>4476.0</v>
+        <v>4573.0</v>
       </c>
       <c r="D69" s="1">
-        <v>124.1</v>
+        <v>129.93</v>
       </c>
       <c r="E69" s="1">
-        <v>103.17451296</v>
+        <v>103.64333698</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>398686.52</v>
+        <v>409144.53</v>
       </c>
       <c r="I69" s="1">
-        <v>75730.87</v>
+        <v>102563.6</v>
       </c>
       <c r="J69" s="1">
-        <v>18.995091682558</v>
+        <v>25.067816499954</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>474417.39</v>
+        <v>511708.13</v>
       </c>
       <c r="N69" s="1">
-        <v>474417.39</v>
+        <v>511708.13</v>
       </c>
       <c r="O69" s="1">
         <v>0.31</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1581.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D70" s="1">
-        <v>192.62</v>
+        <v>265.33</v>
       </c>
       <c r="E70" s="1">
-        <v>206.3530993</v>
+        <v>206.61455728</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>279281.65</v>
+        <v>285682.54</v>
       </c>
       <c r="I70" s="1">
-        <v>-19186.66</v>
+        <v>83355.01</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.8700038115644</v>
+        <v>29.177495411515</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>260094.99</v>
+        <v>369037.55</v>
       </c>
       <c r="N70" s="1">
-        <v>260094.99</v>
+        <v>369037.55</v>
       </c>
       <c r="O70" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>2060.0</v>
+        <v>2104.0</v>
       </c>
       <c r="D71" s="1">
-        <v>297.13</v>
+        <v>252.64</v>
       </c>
       <c r="E71" s="1">
-        <v>280.79100485</v>
+        <v>280.89113118</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>500472.41</v>
+        <v>511287.02</v>
       </c>
       <c r="I71" s="1">
-        <v>22299.76</v>
+        <v>-53504.17</v>
       </c>
       <c r="J71" s="1">
-        <v>4.4557421257248</v>
+        <v>-10.464605575162</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>522772.17</v>
+        <v>457782.85</v>
       </c>
       <c r="N71" s="1">
-        <v>522772.17</v>
+        <v>457782.85</v>
       </c>
       <c r="O71" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>11767.0</v>
+        <v>12028.0</v>
       </c>
       <c r="D72" s="1">
-        <v>80.26</v>
+        <v>78.76</v>
       </c>
       <c r="E72" s="1">
-        <v>72.3756157</v>
+        <v>72.55708181</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>735130.59</v>
+        <v>753266.34</v>
       </c>
       <c r="I72" s="1">
-        <v>71479.5</v>
+        <v>62584.57</v>
       </c>
       <c r="J72" s="1">
-        <v>9.7233744551427</v>
+        <v>8.3084251448166</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>806610.09</v>
+        <v>815850.91</v>
       </c>
       <c r="N72" s="1">
-        <v>806610.09</v>
+        <v>815850.91</v>
       </c>
       <c r="O72" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1880.0</v>
+        <v>1920.0</v>
       </c>
       <c r="D73" s="1">
-        <v>201.8</v>
+        <v>163.22</v>
       </c>
       <c r="E73" s="1">
-        <v>175.65857979</v>
+        <v>175.99492708</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>283755.99</v>
+        <v>290358.85</v>
       </c>
       <c r="I73" s="1">
-        <v>40268.44</v>
+        <v>-20469.17</v>
       </c>
       <c r="J73" s="1">
-        <v>14.191221126292</v>
+        <v>-7.0496111966279</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>324024.43</v>
+        <v>269889.68</v>
       </c>
       <c r="N73" s="1">
-        <v>324024.43</v>
+        <v>269889.68</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>3911.0</v>
+        <v>3996.0</v>
       </c>
       <c r="D74" s="1">
-        <v>87.87</v>
+        <v>84.87</v>
       </c>
       <c r="E74" s="1">
-        <v>86.42806188</v>
+        <v>86.51123123</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>289086.21</v>
+        <v>295694.62</v>
       </c>
       <c r="I74" s="1">
-        <v>4426.68</v>
+        <v>-3621.66</v>
       </c>
       <c r="J74" s="1">
-        <v>1.5312663997359</v>
+        <v>-1.2247973940141</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>293512.89</v>
+        <v>292072.96</v>
       </c>
       <c r="N74" s="1">
-        <v>293512.89</v>
+        <v>292072.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>11777.0</v>
+        <v>12038.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.94</v>
+        <v>23.52</v>
       </c>
       <c r="E75" s="1">
-        <v>30.96061051</v>
+        <v>30.83076425</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>319386.23</v>
+        <v>324995.37</v>
       </c>
       <c r="I75" s="1">
-        <v>-68527.13</v>
+        <v>-81156.28</v>
       </c>
       <c r="J75" s="1">
-        <v>-21.455881175591</v>
+        <v>-24.971518825022</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>250859.1</v>
+        <v>243839.09</v>
       </c>
       <c r="N75" s="1">
-        <v>250859.1</v>
+        <v>243839.09</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>3305.0</v>
+        <v>3377.0</v>
       </c>
       <c r="D76" s="1">
-        <v>153.67</v>
+        <v>164.76</v>
       </c>
       <c r="E76" s="1">
-        <v>161.50343722</v>
+        <v>161.57051821</v>
       </c>
       <c r="F76" t="s">
         <v>183</v>
       </c>
       <c r="G76">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="H76" s="1">
-        <v>314118.8</v>
+        <v>321408.14</v>
       </c>
       <c r="I76" s="1">
-        <v>688.95</v>
+        <v>21041.17</v>
       </c>
       <c r="J76" s="1">
-        <v>0.21932784666184</v>
+        <v>6.5465579060941</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>314807.75</v>
+        <v>342449.31</v>
       </c>
       <c r="N76" s="1">
-        <v>314807.75</v>
+        <v>342449.31</v>
       </c>
       <c r="O76" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>2942.0</v>
+        <v>3006.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.16</v>
+        <v>103.48</v>
       </c>
       <c r="E77" s="1">
-        <v>106.4000068</v>
+        <v>106.40528942</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>271486.28</v>
+        <v>277360.37</v>
       </c>
       <c r="I77" s="1">
-        <v>-4737.58</v>
+        <v>-9470.02</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.7450531938483</v>
+        <v>-3.4143378161776</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>266748.7</v>
+        <v>267890.35</v>
       </c>
       <c r="N77" s="1">
-        <v>266748.7</v>
+        <v>267890.35</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>2441.0</v>
+        <v>2494.0</v>
       </c>
       <c r="D78" s="1">
-        <v>274.89</v>
+        <v>267.24</v>
       </c>
       <c r="E78" s="1">
-        <v>298.77065957</v>
+        <v>298.47817963</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>632804.28</v>
+        <v>645804.16</v>
       </c>
       <c r="I78" s="1">
-        <v>-59710.81</v>
+        <v>-71807.21</v>
       </c>
       <c r="J78" s="1">
-        <v>-9.4359048898974</v>
+        <v>-11.119038006816</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>573093.47</v>
+        <v>573996.95</v>
       </c>
       <c r="N78" s="1">
-        <v>573093.47</v>
+        <v>573996.95</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2207.0</v>
+        <v>2255.0</v>
       </c>
       <c r="D79" s="1">
-        <v>140.52</v>
+        <v>135.4</v>
       </c>
       <c r="E79" s="1">
-        <v>148.39888536</v>
+        <v>148.38874058</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>280161.22</v>
+        <v>286272.35</v>
       </c>
       <c r="I79" s="1">
-        <v>-15287.29</v>
+        <v>-23320.1</v>
       </c>
       <c r="J79" s="1">
-        <v>-5.4566045935979</v>
+        <v>-8.1461237873654</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>264873.93</v>
+        <v>262952.25</v>
       </c>
       <c r="N79" s="1">
-        <v>264873.93</v>
+        <v>262952.25</v>
       </c>
       <c r="O79" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>4624.0</v>
+        <v>4725.0</v>
       </c>
       <c r="D80" s="1">
-        <v>59.47</v>
+        <v>60.34</v>
       </c>
       <c r="E80" s="1">
-        <v>70.75650952</v>
+        <v>70.57230688</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>281177.03</v>
+        <v>286578.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-46314.08</v>
+        <v>-41040.43</v>
       </c>
       <c r="J80" s="1">
-        <v>-16.471501957326</v>
+        <v>-14.320835057846</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>234862.95</v>
+        <v>245538.04</v>
       </c>
       <c r="N80" s="1">
-        <v>234862.95</v>
+        <v>245538.04</v>
       </c>
       <c r="O80" s="1">
         <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>2391.0</v>
+        <v>2443.0</v>
       </c>
       <c r="D81" s="1">
-        <v>206.51</v>
+        <v>200.76</v>
       </c>
       <c r="E81" s="1">
-        <v>98.58627771</v>
+        <v>100.45099468</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>203642.61</v>
+        <v>211975.63</v>
       </c>
       <c r="I81" s="1">
-        <v>218072.73</v>
+        <v>210413.11</v>
       </c>
       <c r="J81" s="1">
-        <v>107.08600228606</v>
+        <v>99.262877529837</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>421715.34</v>
+        <v>422388.74</v>
       </c>
       <c r="N81" s="1">
-        <v>421715.34</v>
+        <v>422388.74</v>
       </c>
       <c r="O81" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>1966.0</v>
+        <v>2008.0</v>
       </c>
       <c r="D82" s="1">
-        <v>1033.08</v>
+        <v>961.83</v>
       </c>
       <c r="E82" s="1">
-        <v>944.11898779</v>
+        <v>946.01506474</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>1610077.32</v>
+        <v>1647485.05</v>
       </c>
       <c r="I82" s="1">
-        <v>124590.04</v>
+        <v>15826.87</v>
       </c>
       <c r="J82" s="1">
-        <v>7.7381401782617</v>
+        <v>0.96066850500404</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1734667.36</v>
+        <v>1663311.92</v>
       </c>
       <c r="N82" s="1">
-        <v>1734667.36</v>
+        <v>1663311.92</v>
       </c>
       <c r="O82" s="1">
-        <v>1.13</v>
+        <v>1.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>3780.0</v>
+        <v>3862.0</v>
       </c>
       <c r="D83" s="1">
-        <v>108.75</v>
+        <v>105.89</v>
       </c>
       <c r="E83" s="1">
-        <v>112.1894709</v>
+        <v>111.99521491</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>365986.71</v>
+        <v>373257.88</v>
       </c>
       <c r="I83" s="1">
-        <v>-14895.62</v>
+        <v>-21066.36</v>
       </c>
       <c r="J83" s="1">
-        <v>-4.0699893173717</v>
+        <v>-5.6439156756717</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>351091.09</v>
+        <v>352191.52</v>
       </c>
       <c r="N83" s="1">
-        <v>351091.09</v>
+        <v>352191.52</v>
       </c>
       <c r="O83" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>88.0</v>
+        <v>90.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.79</v>
+        <v>92.24</v>
       </c>
       <c r="E84" s="1">
-        <v>181.58579545</v>
+        <v>179.77066667</v>
       </c>
       <c r="F84" t="s">
         <v>183</v>
       </c>
       <c r="G84">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="H84" s="1">
-        <v>9374.23</v>
+        <v>9497.13</v>
       </c>
       <c r="I84" s="1">
-        <v>-3985.57</v>
+        <v>-4387.67</v>
       </c>
       <c r="J84" s="1">
-        <v>-42.516238667069</v>
+        <v>-46.199957250243</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>5388.66</v>
+        <v>5109.46</v>
       </c>
       <c r="N84" s="1">
-        <v>5388.66</v>
+        <v>5109.46</v>
       </c>
       <c r="O84" s="1">
         <v>0.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>608.0</v>
+        <v>621.0</v>
       </c>
       <c r="D85" s="1">
-        <v>709.57</v>
+        <v>682.33</v>
       </c>
       <c r="E85" s="1">
-        <v>479.28049342</v>
+        <v>482.85763285</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>252525.88</v>
+        <v>259800.05</v>
       </c>
       <c r="I85" s="1">
-        <v>115940.24</v>
+        <v>105120.01</v>
       </c>
       <c r="J85" s="1">
-        <v>45.912220957313</v>
+        <v>40.461889826426</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>368466.12</v>
+        <v>364920.06</v>
       </c>
       <c r="N85" s="1">
-        <v>368466.12</v>
+        <v>364920.06</v>
       </c>
       <c r="O85" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4604.0</v>
+        <v>4703.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.11</v>
+        <v>91.37</v>
       </c>
       <c r="E86" s="1">
-        <v>78.05007602</v>
+        <v>78.35933447</v>
       </c>
       <c r="F86" t="s">
         <v>28</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>307469.12</v>
+        <v>315371.15</v>
       </c>
       <c r="I86" s="1">
-        <v>78317.65</v>
+        <v>54704.3</v>
       </c>
       <c r="J86" s="1">
-        <v>25.471712411315</v>
+        <v>17.346006443519</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>385786.77</v>
+        <v>370075.45</v>
       </c>
       <c r="N86" s="1">
-        <v>385786.77</v>
+        <v>370075.45</v>
       </c>
       <c r="O86" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>3371.0</v>
+        <v>3444.0</v>
       </c>
       <c r="D87" s="1">
-        <v>165.99</v>
+        <v>178.08</v>
       </c>
       <c r="E87" s="1">
-        <v>198.42756155</v>
+        <v>197.93156794</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>579272.52</v>
+        <v>590268.15</v>
       </c>
       <c r="I87" s="1">
-        <v>-101369.89</v>
+        <v>-62078.41</v>
       </c>
       <c r="J87" s="1">
-        <v>-17.499516462476</v>
+        <v>-10.516984526439</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>477902.63</v>
+        <v>528189.74</v>
       </c>
       <c r="N87" s="1">
-        <v>477902.63</v>
+        <v>528189.74</v>
       </c>
       <c r="O87" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>4162.0</v>
+        <v>4252.0</v>
       </c>
       <c r="D88" s="1">
-        <v>61.44</v>
+        <v>64.3</v>
       </c>
       <c r="E88" s="1">
-        <v>71.08391639</v>
+        <v>70.90367357</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>295851.26</v>
+        <v>301482.42</v>
       </c>
       <c r="I88" s="1">
-        <v>-40137.98</v>
+        <v>-28078.82</v>
       </c>
       <c r="J88" s="1">
-        <v>-13.566945768627</v>
+        <v>-9.313584520119</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>255713.28</v>
+        <v>273403.6</v>
       </c>
       <c r="N88" s="1">
-        <v>255713.28</v>
+        <v>273403.6</v>
       </c>
       <c r="O88" s="1">
         <v>0.17</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>2742.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D89" s="1">
-        <v>205.31</v>
+        <v>250.33</v>
       </c>
       <c r="E89" s="1">
-        <v>129.64836251</v>
+        <v>131.66283369</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>309185.22</v>
+        <v>320735.71</v>
       </c>
       <c r="I89" s="1">
-        <v>171627.88</v>
+        <v>283341.85</v>
       </c>
       <c r="J89" s="1">
-        <v>55.50972973417</v>
+        <v>88.341223370482</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>480813.1</v>
+        <v>604077.56</v>
       </c>
       <c r="N89" s="1">
-        <v>480813.1</v>
+        <v>604077.56</v>
       </c>
       <c r="O89" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>7428.0</v>
+        <v>7528.0</v>
       </c>
       <c r="D90" s="1">
-        <v>59.9</v>
+        <v>65.05</v>
       </c>
       <c r="E90" s="1">
-        <v>57.83461093</v>
+        <v>57.89127125</v>
       </c>
       <c r="F90" t="s">
         <v>212</v>
       </c>
       <c r="G90">
         <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>287669.64</v>
+        <v>291853.43</v>
       </c>
       <c r="I90" s="1">
-        <v>10875.8</v>
+        <v>36890.13</v>
       </c>
       <c r="J90" s="1">
-        <v>3.7806561721286</v>
+        <v>12.639950813667</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>298545.44</v>
+        <v>328743.56</v>
       </c>
       <c r="N90" s="1">
-        <v>298545.44</v>
+        <v>328743.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>213</v>
       </c>
       <c r="B91" t="s">
         <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>587.0</v>
+        <v>600.0</v>
       </c>
       <c r="D91" s="1">
-        <v>580.65</v>
+        <v>588.29</v>
       </c>
       <c r="E91" s="1">
-        <v>514.20843271</v>
+        <v>514.82805</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>262315.36</v>
+        <v>268388.41</v>
       </c>
       <c r="I91" s="1">
-        <v>28790.72</v>
+        <v>35598.16</v>
       </c>
       <c r="J91" s="1">
-        <v>10.975613475322</v>
+        <v>13.263672600467</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>291106.08</v>
+        <v>303986.57</v>
       </c>
       <c r="N91" s="1">
-        <v>291106.08</v>
+        <v>303986.57</v>
       </c>
       <c r="O91" s="1">
         <v>0.19</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>215</v>
       </c>
       <c r="B92" t="s">
         <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>1989.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D92" s="1">
-        <v>243.87</v>
+        <v>421.08</v>
       </c>
       <c r="E92" s="1">
-        <v>151.8729814</v>
+        <v>154.86049705</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>258561.52</v>
+        <v>269398.94</v>
       </c>
       <c r="I92" s="1">
-        <v>155716.51</v>
+        <v>467486.53</v>
       </c>
       <c r="J92" s="1">
-        <v>60.224162512658</v>
+        <v>173.52946154874</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>414278.03</v>
+        <v>736885.47</v>
       </c>
       <c r="N92" s="1">
-        <v>414278.03</v>
+        <v>736885.47</v>
       </c>
       <c r="O92" s="1">
-        <v>0.27</v>
+        <v>0.45</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>10853.0</v>
+        <v>11095.0</v>
       </c>
       <c r="D93" s="1">
-        <v>27.16</v>
+        <v>26.93</v>
       </c>
       <c r="E93" s="1">
-        <v>26.49459781</v>
+        <v>26.52768094</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>287545.87</v>
+        <v>294324.62</v>
       </c>
       <c r="I93" s="1">
-        <v>7221.61</v>
+        <v>4463.73</v>
       </c>
       <c r="J93" s="1">
-        <v>2.5114636492606</v>
+        <v>1.5166009557746</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>294767.48</v>
+        <v>298788.35</v>
       </c>
       <c r="N93" s="1">
-        <v>294767.48</v>
+        <v>298788.35</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1520.0</v>
+        <v>1553.0</v>
       </c>
       <c r="D94" s="1">
-        <v>245.2</v>
+        <v>240.9</v>
       </c>
       <c r="E94" s="1">
-        <v>234.01017105</v>
+        <v>234.45998712</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>355695.46</v>
+        <v>364116.36</v>
       </c>
       <c r="I94" s="1">
-        <v>17008.54</v>
+        <v>10001.34</v>
       </c>
       <c r="J94" s="1">
-        <v>4.7817703380302</v>
+        <v>2.7467428269359</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>372704.0</v>
+        <v>374117.7</v>
       </c>
       <c r="N94" s="1">
-        <v>372704.0</v>
+        <v>374117.7</v>
       </c>
       <c r="O94" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>6195.0</v>
+        <v>6332.0</v>
       </c>
       <c r="D95" s="1">
-        <v>47.49</v>
+        <v>52.54</v>
       </c>
       <c r="E95" s="1">
-        <v>44.09609847</v>
+        <v>44.1973626</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>273175.33</v>
+        <v>279857.7</v>
       </c>
       <c r="I95" s="1">
-        <v>21025.22</v>
+        <v>52825.58</v>
       </c>
       <c r="J95" s="1">
-        <v>7.6966027642394</v>
+        <v>18.87587155901</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>294200.55</v>
+        <v>332683.28</v>
       </c>
       <c r="N95" s="1">
-        <v>294200.55</v>
+        <v>332683.28</v>
       </c>
       <c r="O95" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>14958.0</v>
+        <v>15288.0</v>
       </c>
       <c r="D96" s="1">
-        <v>27.96</v>
+        <v>28.1</v>
       </c>
       <c r="E96" s="1">
-        <v>29.67526942</v>
+        <v>29.66223182</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>443882.68</v>
+        <v>453476.2</v>
       </c>
       <c r="I96" s="1">
-        <v>-25657.0</v>
+        <v>-23883.4</v>
       </c>
       <c r="J96" s="1">
-        <v>-5.7801309120689</v>
+        <v>-5.2667372620658</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>418225.68</v>
+        <v>429592.8</v>
       </c>
       <c r="N96" s="1">
-        <v>418225.68</v>
+        <v>429592.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>34557.0</v>
+        <v>35333.0</v>
       </c>
       <c r="D97" s="1">
-        <v>14.86</v>
+        <v>14.725</v>
       </c>
       <c r="E97" s="1">
-        <v>15.81318604</v>
+        <v>15.81075652</v>
       </c>
       <c r="F97" t="s">
         <v>99</v>
       </c>
       <c r="G97">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H97" s="1">
-        <v>629789.12</v>
+        <v>643878.02</v>
       </c>
       <c r="I97" s="1">
-        <v>-37052.9</v>
+        <v>-41808.44</v>
       </c>
       <c r="J97" s="1">
-        <v>-5.8833820438181</v>
+        <v>-6.4932236699119</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>592736.22</v>
+        <v>602069.58</v>
       </c>
       <c r="N97" s="1">
-        <v>592736.22</v>
+        <v>602069.58</v>
       </c>
       <c r="O97" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>1832.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D98" s="1">
-        <v>193.31</v>
+        <v>183.5</v>
       </c>
       <c r="E98" s="1">
-        <v>170.25448144</v>
+        <v>170.72355235</v>
       </c>
       <c r="F98" t="s">
         <v>28</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>271747.76</v>
+        <v>278364.51</v>
       </c>
       <c r="I98" s="1">
-        <v>30719.61</v>
+        <v>17473.24</v>
       </c>
       <c r="J98" s="1">
-        <v>11.304457486604</v>
+        <v>6.2771076672094</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>302467.37</v>
+        <v>295837.75</v>
       </c>
       <c r="N98" s="1">
-        <v>302467.37</v>
+        <v>295837.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>2697.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D99" s="1">
-        <v>170.97</v>
+        <v>175.09</v>
       </c>
       <c r="E99" s="1">
-        <v>184.52692621</v>
+        <v>184.37000363</v>
       </c>
       <c r="F99" t="s">
         <v>51</v>
       </c>
       <c r="G99">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H99" s="1">
-        <v>308155.45</v>
+        <v>314573.82</v>
       </c>
       <c r="I99" s="1">
-        <v>-20790.32</v>
+        <v>-15260.75</v>
       </c>
       <c r="J99" s="1">
-        <v>-6.7466987846556</v>
+        <v>-4.8512460445691</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>287365.13</v>
+        <v>299313.07</v>
       </c>
       <c r="N99" s="1">
-        <v>287365.13</v>
+        <v>299313.07</v>
       </c>
       <c r="O99" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>1581.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D100" s="1">
-        <v>214.62</v>
+        <v>213.51</v>
       </c>
       <c r="E100" s="1">
-        <v>209.46300443</v>
+        <v>209.46502167</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>284557.22</v>
+        <v>290689.27</v>
       </c>
       <c r="I100" s="1">
-        <v>5244.39</v>
+        <v>6273.78</v>
       </c>
       <c r="J100" s="1">
-        <v>1.8430001530096</v>
+        <v>2.1582427173869</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>289801.61</v>
+        <v>296963.05</v>
       </c>
       <c r="N100" s="1">
-        <v>289801.61</v>
+        <v>296963.05</v>
       </c>
       <c r="O100" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1352.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1591.5</v>
+        <v>1595.5</v>
       </c>
       <c r="E101" s="1">
-        <v>1540.06352811</v>
+        <v>1540.10455467</v>
       </c>
       <c r="F101" t="s">
         <v>235</v>
       </c>
       <c r="G101">
         <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>278811.81</v>
+        <v>284795.95</v>
       </c>
       <c r="I101" s="1">
-        <v>9101.8</v>
+        <v>10004.86</v>
       </c>
       <c r="J101" s="1">
-        <v>3.2644958619221</v>
+        <v>3.5129923722581</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>287913.61</v>
+        <v>294800.81</v>
       </c>
       <c r="N101" s="1">
-        <v>287913.61</v>
+        <v>294800.81</v>
       </c>
       <c r="O101" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>908.0</v>
+        <v>927.0</v>
       </c>
       <c r="D102" s="1">
-        <v>406.94</v>
+        <v>421.21</v>
       </c>
       <c r="E102" s="1">
-        <v>346.35417401</v>
+        <v>347.16788565</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
       <c r="G102">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>273098.5</v>
+        <v>279410.37</v>
       </c>
       <c r="I102" s="1">
-        <v>42485.49</v>
+        <v>56861.15</v>
       </c>
       <c r="J102" s="1">
-        <v>15.556837551286</v>
+        <v>20.350407896457</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>315583.99</v>
+        <v>336271.52</v>
       </c>
       <c r="N102" s="1">
-        <v>315583.99</v>
+        <v>336271.52</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>1239.0</v>
+        <v>1266.0</v>
       </c>
       <c r="D103" s="1">
-        <v>249.62</v>
+        <v>255.67</v>
       </c>
       <c r="E103" s="1">
-        <v>259.50430186</v>
+        <v>259.32910742</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>280041.44</v>
+        <v>285880.2</v>
       </c>
       <c r="I103" s="1">
-        <v>-15892.16</v>
+        <v>-7123.61</v>
       </c>
       <c r="J103" s="1">
-        <v>-5.6749315387037</v>
+        <v>-2.4918165021572</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>264149.28</v>
+        <v>278756.59</v>
       </c>
       <c r="N103" s="1">
-        <v>264149.28</v>
+        <v>278756.59</v>
       </c>
       <c r="O103" s="1">
         <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>4101.0</v>
+        <v>4190.0</v>
       </c>
       <c r="D104" s="1">
-        <v>81.39</v>
+        <v>86.0</v>
       </c>
       <c r="E104" s="1">
-        <v>80.55482321</v>
+        <v>80.62680668</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="1">
-        <v>285071.64</v>
+        <v>291500.99</v>
       </c>
       <c r="I104" s="1">
-        <v>3.64</v>
+        <v>18829.29</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0012768720171533</v>
+        <v>6.4594257467187</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>285075.28</v>
+        <v>310330.28</v>
       </c>
       <c r="N104" s="1">
-        <v>285075.28</v>
+        <v>310330.28</v>
       </c>
       <c r="O104" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>1629.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D105" s="1">
-        <v>200.18</v>
+        <v>202.63</v>
       </c>
       <c r="E105" s="1">
-        <v>201.53389196</v>
+        <v>201.53866667</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H105" s="1">
-        <v>280969.4</v>
+        <v>287220.09</v>
       </c>
       <c r="I105" s="1">
-        <v>-2459.58</v>
+        <v>3335.78</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.87539070090907</v>
+        <v>1.1614020453792</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>278509.82</v>
+        <v>290555.87</v>
       </c>
       <c r="N105" s="1">
-        <v>278509.82</v>
+        <v>290555.87</v>
       </c>
       <c r="O105" s="1">
         <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>18435.0</v>
+        <v>18846.0</v>
       </c>
       <c r="D106" s="1">
-        <v>27.2</v>
+        <v>26.0</v>
       </c>
       <c r="E106" s="1">
-        <v>30.68200271</v>
+        <v>30.62221055</v>
       </c>
       <c r="F106" t="s">
         <v>51</v>
       </c>
       <c r="G106">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H106" s="1">
-        <v>350668.34</v>
+        <v>357844.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-38171.77</v>
+        <v>-53801.58</v>
       </c>
       <c r="J106" s="1">
-        <v>-10.885433797645</v>
+        <v>-15.034893481886</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>312496.57</v>
+        <v>304043.19</v>
       </c>
       <c r="N106" s="1">
-        <v>312496.57</v>
+        <v>304043.19</v>
       </c>
       <c r="O106" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>1130.0</v>
+        <v>1155.0</v>
       </c>
       <c r="D107" s="1">
-        <v>399.64</v>
+        <v>391.27</v>
       </c>
       <c r="E107" s="1">
-        <v>336.54839823</v>
+        <v>337.75769697</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H107" s="1">
-        <v>330315.89</v>
+        <v>338759.19</v>
       </c>
       <c r="I107" s="1">
-        <v>55381.0</v>
+        <v>50438.46</v>
       </c>
       <c r="J107" s="1">
-        <v>16.766072016699</v>
+        <v>14.889178357051</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>385696.89</v>
+        <v>389197.65</v>
       </c>
       <c r="N107" s="1">
-        <v>385696.89</v>
+        <v>389197.65</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>2500.0</v>
+        <v>2554.0</v>
       </c>
       <c r="D108" s="1">
-        <v>137.76</v>
+        <v>140.88</v>
       </c>
       <c r="E108" s="1">
-        <v>131.51512</v>
+        <v>131.62010963</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H108" s="1">
-        <v>285738.35</v>
+        <v>292080.9</v>
       </c>
       <c r="I108" s="1">
-        <v>8406.93</v>
+        <v>17790.8</v>
       </c>
       <c r="J108" s="1">
-        <v>2.9421776950836</v>
+        <v>6.0910521708198</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>294145.28</v>
+        <v>309871.7</v>
       </c>
       <c r="N108" s="1">
-        <v>294145.28</v>
+        <v>309871.7</v>
       </c>
       <c r="O108" s="1">
         <v>0.19</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>35785.0</v>
+        <v>36590.0</v>
       </c>
       <c r="D109" s="1">
-        <v>9.737</v>
+        <v>9.48</v>
       </c>
       <c r="E109" s="1">
-        <v>9.71052396</v>
+        <v>9.71031238</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>347491.1</v>
+        <v>355300.33</v>
       </c>
       <c r="I109" s="1">
-        <v>947.45</v>
+        <v>-8427.13</v>
       </c>
       <c r="J109" s="1">
-        <v>0.27265446510716</v>
+        <v>-2.3718328660151</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>348438.55</v>
+        <v>346873.2</v>
       </c>
       <c r="N109" s="1">
-        <v>348438.55</v>
+        <v>346873.2</v>
       </c>
       <c r="O109" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>10115.0</v>
+        <v>10339.0</v>
       </c>
       <c r="D110" s="1">
-        <v>27.4</v>
+        <v>26.84</v>
       </c>
       <c r="E110" s="1">
-        <v>28.40673653</v>
+        <v>28.37750073</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>287334.14</v>
+        <v>293394.98</v>
       </c>
       <c r="I110" s="1">
-        <v>-10183.14</v>
+        <v>-15896.22</v>
       </c>
       <c r="J110" s="1">
-        <v>-3.5440062917689</v>
+        <v>-5.4180272614071</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>277151.0</v>
+        <v>277498.76</v>
       </c>
       <c r="N110" s="1">
-        <v>277151.0</v>
+        <v>277498.76</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>372.0</v>
+        <v>380.0</v>
       </c>
       <c r="D111" s="1">
-        <v>1077.28</v>
+        <v>1077.0</v>
       </c>
       <c r="E111" s="1">
-        <v>877.01825269</v>
+        <v>881.13334211</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H111" s="1">
-        <v>284520.53</v>
+        <v>291904.94</v>
       </c>
       <c r="I111" s="1">
-        <v>57750.61</v>
+        <v>60555.98</v>
       </c>
       <c r="J111" s="1">
-        <v>20.297519479526</v>
+        <v>20.745102840671</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>342271.14</v>
+        <v>352460.92</v>
       </c>
       <c r="N111" s="1">
-        <v>342271.14</v>
+        <v>352460.92</v>
       </c>
       <c r="O111" s="1">
         <v>0.22</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1465.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D112" s="1">
-        <v>0.0</v>
+        <v>169.75</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0</v>
+        <v>236.2505718</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>0.0</v>
+        <v>363589.63</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0</v>
+        <v>-102344.38</v>
       </c>
       <c r="J112" s="1">
-        <v>0</v>
+        <v>-28.148322051979</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>0.0</v>
+        <v>261245.25</v>
       </c>
       <c r="N112" s="1">
-        <v>0.0</v>
+        <v>261245.25</v>
       </c>
       <c r="O112" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>1474.0</v>
+        <v>8319.0</v>
       </c>
       <c r="D113" s="1">
-        <v>170.45</v>
+        <v>45.08</v>
       </c>
       <c r="E113" s="1">
-        <v>238.93497286</v>
+        <v>45.94968145</v>
       </c>
       <c r="F113" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G113">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H113" s="1">
-        <v>352190.15</v>
+        <v>331512.19</v>
       </c>
       <c r="I113" s="1">
-        <v>-100946.85</v>
+        <v>-8538.83</v>
       </c>
       <c r="J113" s="1">
-        <v>-28.662598883018</v>
+        <v>-2.5757212728739</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>251243.3</v>
+        <v>322973.36</v>
       </c>
       <c r="N113" s="1">
-        <v>251243.3</v>
+        <v>322973.36</v>
       </c>
       <c r="O113" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>8140.0</v>
+        <v>9804.0</v>
       </c>
       <c r="D114" s="1">
-        <v>44.27</v>
+        <v>7975.0</v>
       </c>
       <c r="E114" s="1">
-        <v>45.96424939</v>
+        <v>6464.42125663</v>
       </c>
       <c r="F114" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G114">
-        <v>1.17</v>
+        <v>185.72</v>
       </c>
       <c r="H114" s="1">
-        <v>324535.68</v>
+        <v>344510.25</v>
       </c>
       <c r="I114" s="1">
-        <v>-16761.16</v>
+        <v>76482.84</v>
       </c>
       <c r="J114" s="1">
-        <v>-5.1646586285982</v>
+        <v>22.200454122918</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>307774.52</v>
+        <v>420993.09</v>
       </c>
       <c r="N114" s="1">
-        <v>307774.52</v>
+        <v>420993.09</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>9504.0</v>
+        <v>772.0</v>
       </c>
       <c r="D115" s="1">
-        <v>7680.0</v>
+        <v>78420.0</v>
       </c>
       <c r="E115" s="1">
-        <v>6416.77041246</v>
+        <v>60165.20725389</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
       <c r="G115">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H115" s="1">
-        <v>331571.39</v>
+        <v>253286.2</v>
       </c>
       <c r="I115" s="1">
-        <v>63322.58</v>
+        <v>72689.41</v>
       </c>
       <c r="J115" s="1">
-        <v>19.097721308223</v>
+        <v>28.698527594476</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>394893.97</v>
+        <v>325975.61</v>
       </c>
       <c r="N115" s="1">
-        <v>394893.97</v>
+        <v>325975.61</v>
       </c>
       <c r="O115" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>772.0</v>
+        <v>7307.0</v>
       </c>
       <c r="D116" s="1">
-        <v>72500.0</v>
+        <v>46.46</v>
       </c>
       <c r="E116" s="1">
-        <v>60165.20725389</v>
+        <v>43.42101136</v>
       </c>
       <c r="F116" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G116">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H116" s="1">
-        <v>253286.2</v>
+        <v>271477.43</v>
       </c>
       <c r="I116" s="1">
-        <v>49522.37</v>
+        <v>20890.67</v>
       </c>
       <c r="J116" s="1">
-        <v>19.551941637563</v>
+        <v>7.6951774591354</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>302808.57</v>
+        <v>292368.1</v>
       </c>
       <c r="N116" s="1">
-        <v>302808.57</v>
+        <v>292368.1</v>
       </c>
       <c r="O116" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>7149.0</v>
+        <v>947.0</v>
       </c>
       <c r="D117" s="1">
-        <v>43.77</v>
+        <v>324.46</v>
       </c>
       <c r="E117" s="1">
-        <v>43.41402434</v>
+        <v>363.37767687</v>
       </c>
       <c r="F117" t="s">
         <v>28</v>
       </c>
       <c r="G117">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H117" s="1">
-        <v>265530.24</v>
+        <v>295704.91</v>
       </c>
       <c r="I117" s="1">
-        <v>1721.53</v>
+        <v>-31084.82</v>
       </c>
       <c r="J117" s="1">
-        <v>0.64833670168791</v>
+        <v>-10.512108168917</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>267251.77</v>
+        <v>264620.09</v>
       </c>
       <c r="N117" s="1">
-        <v>267251.77</v>
+        <v>264620.09</v>
       </c>
       <c r="O117" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>926.0</v>
+        <v>473.0</v>
       </c>
       <c r="D118" s="1">
-        <v>369.7</v>
+        <v>152.0</v>
       </c>
       <c r="E118" s="1">
-        <v>362.6887365</v>
+        <v>0.0</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H118" s="1">
-        <v>288588.69</v>
+        <v>0.0</v>
       </c>
       <c r="I118" s="1">
-        <v>3799.06</v>
+        <v>61917.93</v>
       </c>
       <c r="J118" s="1">
-        <v>1.31642719609</v>
+        <v>0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>292387.75</v>
+        <v>61917.93</v>
       </c>
       <c r="N118" s="1">
-        <v>292387.75</v>
+        <v>61917.93</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>1406.0</v>
+        <v>1435.0</v>
       </c>
       <c r="D119" s="1">
-        <v>233.62</v>
+        <v>226.09</v>
       </c>
       <c r="E119" s="1">
-        <v>236.84728307</v>
+        <v>236.60409059</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H119" s="1">
-        <v>284932.75</v>
+        <v>290543.79</v>
       </c>
       <c r="I119" s="1">
-        <v>-4393.21</v>
+        <v>-11131.87</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.5418410133619</v>
+        <v>-3.8313914745863</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>280539.54</v>
+        <v>279411.92</v>
       </c>
       <c r="N119" s="1">
-        <v>280539.54</v>
+        <v>279411.92</v>
       </c>
       <c r="O119" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>5983.0</v>
+        <v>6116.0</v>
       </c>
       <c r="D120" s="1">
-        <v>52.37</v>
+        <v>55.08</v>
       </c>
       <c r="E120" s="1">
-        <v>76.21396791</v>
+        <v>75.77803793</v>
       </c>
       <c r="F120" t="s">
         <v>28</v>
       </c>
       <c r="G120">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H120" s="1">
-        <v>389754.22</v>
+        <v>396183.16</v>
       </c>
       <c r="I120" s="1">
-        <v>-122145.47</v>
+        <v>-106066.22</v>
       </c>
       <c r="J120" s="1">
-        <v>-31.339101344432</v>
+        <v>-26.772016256319</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>267608.75</v>
+        <v>290116.94</v>
       </c>
       <c r="N120" s="1">
-        <v>267608.75</v>
+        <v>290116.94</v>
       </c>
       <c r="O120" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>29256.0</v>
+        <v>29911.0</v>
       </c>
       <c r="D121" s="1">
-        <v>22.52</v>
+        <v>21.92</v>
       </c>
       <c r="E121" s="1">
-        <v>21.67156993</v>
+        <v>21.67467019</v>
       </c>
       <c r="F121" t="s">
         <v>183</v>
       </c>
       <c r="G121">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="H121" s="1">
-        <v>372947.7</v>
+        <v>381733.04</v>
       </c>
       <c r="I121" s="1">
-        <v>35435.81</v>
+        <v>21805.42</v>
       </c>
       <c r="J121" s="1">
-        <v>9.5015494129606</v>
+        <v>5.7122171033453</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>408383.51</v>
+        <v>403538.46</v>
       </c>
       <c r="N121" s="1">
-        <v>408383.51</v>
+        <v>403538.46</v>
       </c>
       <c r="O121" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>3922.0</v>
+        <v>4007.0</v>
       </c>
       <c r="D122" s="1">
-        <v>117.69</v>
+        <v>146.48</v>
       </c>
       <c r="E122" s="1">
-        <v>80.24854666</v>
+        <v>81.34029698</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H122" s="1">
-        <v>269256.96</v>
+        <v>278891.48</v>
       </c>
       <c r="I122" s="1">
-        <v>124969.61</v>
+        <v>226594.77</v>
       </c>
       <c r="J122" s="1">
-        <v>46.412768680149</v>
+        <v>81.248365851836</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>394226.57</v>
+        <v>505486.25</v>
       </c>
       <c r="N122" s="1">
-        <v>394226.57</v>
+        <v>505486.25</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
         <v>200.0</v>
       </c>
       <c r="D123" s="1">
-        <v>3356.0</v>
+        <v>3576.0</v>
       </c>
       <c r="E123" s="1">
         <v>4087.585</v>
       </c>
       <c r="F123" t="s">
         <v>46</v>
       </c>
       <c r="G123">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H123" s="1">
         <v>4457.17</v>
       </c>
       <c r="I123" s="1">
-        <v>-825.85</v>
+        <v>-606.21</v>
       </c>
       <c r="J123" s="1">
-        <v>-18.528573063177</v>
+        <v>-13.600782559337</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>3631.32</v>
+        <v>3850.96</v>
       </c>
       <c r="N123" s="1">
-        <v>3631.32</v>
+        <v>3850.96</v>
       </c>
       <c r="O123" s="1">
         <v>0.0</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>370.0</v>
+        <v>378.0</v>
       </c>
       <c r="D124" s="1">
-        <v>1062.57</v>
+        <v>959.36</v>
       </c>
       <c r="E124" s="1">
-        <v>739.04045946</v>
+        <v>744.9892328</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H124" s="1">
-        <v>234081.53</v>
+        <v>241105.87</v>
       </c>
       <c r="I124" s="1">
-        <v>101700.94</v>
+        <v>71203.55</v>
       </c>
       <c r="J124" s="1">
-        <v>43.446802488005</v>
+        <v>29.53206821551</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>335782.47</v>
+        <v>312309.42</v>
       </c>
       <c r="N124" s="1">
-        <v>335782.47</v>
+        <v>312309.42</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>28343.0</v>
+        <v>28978.0</v>
       </c>
       <c r="D125" s="1">
-        <v>75.81</v>
+        <v>81.7</v>
       </c>
       <c r="E125" s="1">
-        <v>76.61437851</v>
+        <v>76.65373594</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H125" s="1">
-        <v>1863870.55</v>
+        <v>1906717.03</v>
       </c>
       <c r="I125" s="1">
-        <v>-28722.73</v>
+        <v>132212.14</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.5410260117045</v>
+        <v>6.9340199893216</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1835147.82</v>
+        <v>2038929.17</v>
       </c>
       <c r="N125" s="1">
-        <v>1835147.82</v>
+        <v>2038929.17</v>
       </c>
       <c r="O125" s="1">
-        <v>1.19</v>
+        <v>1.25</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>4285.0</v>
+        <v>4378.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.87</v>
+        <v>98.28</v>
       </c>
       <c r="E126" s="1">
-        <v>105.52353092</v>
+        <v>105.34557561</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H126" s="1">
-        <v>388557.11</v>
+        <v>396332.33</v>
       </c>
       <c r="I126" s="1">
-        <v>-26719.17</v>
+        <v>-25777.41</v>
       </c>
       <c r="J126" s="1">
-        <v>-6.8765103796453</v>
+        <v>-6.5039887106863</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>361837.94</v>
+        <v>370554.92</v>
       </c>
       <c r="N126" s="1">
-        <v>361837.94</v>
+        <v>370554.92</v>
       </c>
       <c r="O126" s="1">
         <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>3734.0</v>
+        <v>3815.0</v>
       </c>
       <c r="D127" s="1">
-        <v>133.05</v>
+        <v>128.99</v>
       </c>
       <c r="E127" s="1">
-        <v>126.37373058</v>
+        <v>126.48308781</v>
       </c>
       <c r="F127" t="s">
         <v>28</v>
       </c>
       <c r="G127">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H127" s="1">
-        <v>408695.88</v>
+        <v>417864.03</v>
       </c>
       <c r="I127" s="1">
-        <v>15618.68</v>
+        <v>5937.24</v>
       </c>
       <c r="J127" s="1">
-        <v>3.8215897845606</v>
+        <v>1.4208545301207</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>424314.56</v>
+        <v>423801.27</v>
       </c>
       <c r="N127" s="1">
-        <v>424314.56</v>
+        <v>423801.27</v>
       </c>
       <c r="O127" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>30454.0</v>
+        <v>31137.0</v>
       </c>
       <c r="D128" s="1">
-        <v>31.3</v>
+        <v>31.74</v>
       </c>
       <c r="E128" s="1">
-        <v>28.95421685</v>
+        <v>28.99457462</v>
       </c>
       <c r="F128" t="s">
         <v>183</v>
       </c>
       <c r="G128">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="H128" s="1">
-        <v>518895.51</v>
+        <v>531828.13</v>
       </c>
       <c r="I128" s="1">
-        <v>71949.47</v>
+        <v>76442.91</v>
       </c>
       <c r="J128" s="1">
-        <v>13.865887951121</v>
+        <v>14.373611640287</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>590844.98</v>
+        <v>608271.04</v>
       </c>
       <c r="N128" s="1">
-        <v>590844.98</v>
+        <v>608271.04</v>
       </c>
       <c r="O128" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>11889.0</v>
+        <v>12152.0</v>
       </c>
       <c r="D129" s="1">
-        <v>18.86</v>
+        <v>18.515</v>
       </c>
       <c r="E129" s="1">
-        <v>18.70540836</v>
+        <v>18.71218318</v>
       </c>
       <c r="F129" t="s">
         <v>99</v>
       </c>
       <c r="G129">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H129" s="1">
-        <v>255569.85</v>
+        <v>261353.14</v>
       </c>
       <c r="I129" s="1">
-        <v>3247.65</v>
+        <v>-988.3</v>
       </c>
       <c r="J129" s="1">
-        <v>1.2707484861771</v>
+        <v>-0.37814736031103</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>258817.5</v>
+        <v>260364.84</v>
       </c>
       <c r="N129" s="1">
-        <v>258817.5</v>
+        <v>260364.84</v>
       </c>
       <c r="O129" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>66891.0</v>
+        <v>68393.0</v>
       </c>
       <c r="D130" s="1">
-        <v>3.298</v>
+        <v>3.212</v>
       </c>
       <c r="E130" s="1">
-        <v>3.69719917</v>
+        <v>3.69080403</v>
       </c>
       <c r="F130" t="s">
         <v>99</v>
       </c>
       <c r="G130">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H130" s="1">
-        <v>285575.18</v>
+        <v>291490.22</v>
       </c>
       <c r="I130" s="1">
-        <v>-30936.15</v>
+        <v>-37277.04</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.832926727036</v>
+        <v>-12.788435920766</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>254639.03</v>
+        <v>254213.18</v>
       </c>
       <c r="N130" s="1">
-        <v>254639.03</v>
+        <v>254213.18</v>
       </c>
       <c r="O130" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>2461.0</v>
+        <v>2514.0</v>
       </c>
       <c r="D131" s="1">
-        <v>132.63</v>
+        <v>125.94</v>
       </c>
       <c r="E131" s="1">
-        <v>134.9388013</v>
+        <v>134.91962212</v>
       </c>
       <c r="F131" t="s">
         <v>28</v>
       </c>
       <c r="G131">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H131" s="1">
-        <v>285368.03</v>
+        <v>291481.88</v>
       </c>
       <c r="I131" s="1">
-        <v>-6594.12</v>
+        <v>-18809.82</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.3107423771331</v>
+        <v>-6.4531695760985</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>278773.91</v>
+        <v>272672.06</v>
       </c>
       <c r="N131" s="1">
-        <v>278773.91</v>
+        <v>272672.06</v>
       </c>
       <c r="O131" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>1650.0</v>
+        <v>1686.0</v>
       </c>
       <c r="D132" s="1">
-        <v>195.67</v>
+        <v>183.2</v>
       </c>
       <c r="E132" s="1">
-        <v>201.77768485</v>
+        <v>201.55663108</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
       <c r="G132">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H132" s="1">
-        <v>286116.15</v>
+        <v>292046.7</v>
       </c>
       <c r="I132" s="1">
-        <v>-10371.61</v>
+        <v>-26038.69</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.6249648962493</v>
+        <v>-8.9159336503374</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>275744.54</v>
+        <v>266008.01</v>
       </c>
       <c r="N132" s="1">
-        <v>275744.54</v>
+        <v>266008.01</v>
       </c>
       <c r="O132" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>1500.0</v>
+        <v>1532.0</v>
       </c>
       <c r="D133" s="1">
-        <v>311.41</v>
+        <v>331.37</v>
       </c>
       <c r="E133" s="1">
-        <v>276.65826667</v>
+        <v>277.65333551</v>
       </c>
       <c r="F133" t="s">
         <v>28</v>
       </c>
       <c r="G133">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H133" s="1">
-        <v>360311.3</v>
+        <v>369241.99</v>
       </c>
       <c r="I133" s="1">
-        <v>38642.45</v>
+        <v>67961.51</v>
       </c>
       <c r="J133" s="1">
-        <v>10.724739967911</v>
+        <v>18.405682950631</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>398953.75</v>
+        <v>437203.5</v>
       </c>
       <c r="N133" s="1">
-        <v>398953.75</v>
+        <v>437203.5</v>
       </c>
       <c r="O133" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>17458.0</v>
+        <v>17858.0</v>
       </c>
       <c r="D134" s="1">
-        <v>4750.0</v>
+        <v>5270.0</v>
       </c>
       <c r="E134" s="1">
-        <v>4715.46992783</v>
+        <v>4723.25982753</v>
       </c>
       <c r="F134" t="s">
         <v>46</v>
       </c>
       <c r="G134">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H134" s="1">
-        <v>457503.15</v>
+        <v>468462.64</v>
       </c>
       <c r="I134" s="1">
-        <v>-8860.09</v>
+        <v>38276.45</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.9366183598954</v>
+        <v>8.1706515593218</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>448643.06</v>
+        <v>506739.09</v>
       </c>
       <c r="N134" s="1">
-        <v>448643.06</v>
+        <v>506739.09</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>10263.0</v>
+        <v>10563.0</v>
       </c>
       <c r="D135" s="1">
-        <v>423.8</v>
+        <v>409.4</v>
       </c>
       <c r="E135" s="1">
-        <v>391.58246906</v>
+        <v>391.98058127</v>
       </c>
       <c r="F135" t="s">
         <v>54</v>
       </c>
       <c r="G135">
-        <v>9.17</v>
+        <v>9.1</v>
       </c>
       <c r="H135" s="1">
-        <v>447939.46</v>
+        <v>461322.95</v>
       </c>
       <c r="I135" s="1">
-        <v>26446.97</v>
+        <v>13880.31</v>
       </c>
       <c r="J135" s="1">
-        <v>5.9041393674047</v>
+        <v>3.0088054366253</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>474386.43</v>
+        <v>475203.26</v>
       </c>
       <c r="N135" s="1">
-        <v>474386.43</v>
+        <v>475203.26</v>
       </c>
       <c r="O135" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>4804.0</v>
+        <v>4908.0</v>
       </c>
       <c r="D136" s="1">
-        <v>302.55</v>
+        <v>312.97</v>
       </c>
       <c r="E136" s="1">
-        <v>351.17424854</v>
+        <v>350.38075998</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H136" s="1">
-        <v>1454853.15</v>
+        <v>1482932.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-213489.87</v>
+        <v>-160056.8</v>
       </c>
       <c r="J136" s="1">
-        <v>-14.674324346756</v>
+        <v>-10.793264930071</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>1241363.28</v>
+        <v>1322875.39</v>
       </c>
       <c r="N136" s="1">
-        <v>1241363.28</v>
+        <v>1322875.39</v>
       </c>
       <c r="O136" s="1">
         <v>0.81</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>2112.0</v>
+        <v>2158.0</v>
       </c>
       <c r="D137" s="1">
-        <v>217.96</v>
+        <v>223.26</v>
       </c>
       <c r="E137" s="1">
-        <v>213.71237216</v>
+        <v>213.96045412</v>
       </c>
       <c r="F137" t="s">
         <v>28</v>
       </c>
       <c r="G137">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H137" s="1">
-        <v>386161.23</v>
+        <v>395082.31</v>
       </c>
       <c r="I137" s="1">
-        <v>6998.88</v>
+        <v>19846.92</v>
       </c>
       <c r="J137" s="1">
-        <v>1.8124243078468</v>
+        <v>5.023489915304</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>393160.11</v>
+        <v>414929.23</v>
       </c>
       <c r="N137" s="1">
-        <v>393160.11</v>
+        <v>414929.23</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
         <v>2291.0</v>
       </c>
       <c r="D138" s="1">
-        <v>27680.0</v>
+        <v>27495.0</v>
       </c>
       <c r="E138" s="1">
         <v>22956.3627237</v>
       </c>
       <c r="F138" t="s">
         <v>46</v>
       </c>
       <c r="G138">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H138" s="1">
         <v>292593.49</v>
       </c>
       <c r="I138" s="1">
-        <v>50493.32</v>
+        <v>46578.35</v>
       </c>
       <c r="J138" s="1">
-        <v>17.25715770368</v>
+        <v>15.919134085998</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>343086.81</v>
+        <v>339171.84</v>
       </c>
       <c r="N138" s="1">
-        <v>343086.81</v>
+        <v>339171.84</v>
       </c>
       <c r="O138" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>34975.0</v>
+        <v>35759.0</v>
       </c>
       <c r="D139" s="1">
-        <v>13.39</v>
+        <v>13.92</v>
       </c>
       <c r="E139" s="1">
-        <v>11.05219442</v>
+        <v>11.1096798</v>
       </c>
       <c r="F139" t="s">
         <v>99</v>
       </c>
       <c r="G139">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H139" s="1">
-        <v>447010.7</v>
+        <v>459405.96</v>
       </c>
       <c r="I139" s="1">
-        <v>93550.56</v>
+        <v>116611.26</v>
       </c>
       <c r="J139" s="1">
-        <v>20.928035950817</v>
+        <v>25.38305336744</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>540561.26</v>
+        <v>576017.22</v>
       </c>
       <c r="N139" s="1">
-        <v>540561.26</v>
+        <v>576017.22</v>
       </c>
       <c r="O139" s="1">
         <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>19080.0</v>
+        <v>19505.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.57</v>
+        <v>19.5</v>
       </c>
       <c r="E140" s="1">
-        <v>17.52183071</v>
+        <v>17.56752269</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>334316.53</v>
+        <v>342654.53</v>
       </c>
       <c r="I140" s="1">
-        <v>39079.07</v>
+        <v>37692.97</v>
       </c>
       <c r="J140" s="1">
-        <v>11.689242527134</v>
+        <v>11.000283580083</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>373395.6</v>
+        <v>380347.5</v>
       </c>
       <c r="N140" s="1">
-        <v>373395.6</v>
+        <v>380347.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>1935.0</v>
+        <v>1977.0</v>
       </c>
       <c r="D141" s="1">
-        <v>214.64</v>
+        <v>305.63</v>
       </c>
       <c r="E141" s="1">
-        <v>261.98501292</v>
+        <v>261.85048053</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H141" s="1">
-        <v>439537.38</v>
+        <v>448776.91</v>
       </c>
       <c r="I141" s="1">
-        <v>-84813.55</v>
+        <v>71595.57</v>
       </c>
       <c r="J141" s="1">
-        <v>-19.296094907787</v>
+        <v>15.953487892236</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>354723.83</v>
+        <v>520372.48</v>
       </c>
       <c r="N141" s="1">
-        <v>354723.83</v>
+        <v>520372.48</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>854.0</v>
+        <v>873.0</v>
       </c>
       <c r="D142" s="1">
-        <v>528.68</v>
+        <v>560.73</v>
       </c>
       <c r="E142" s="1">
-        <v>616.51411007</v>
+        <v>615.19613975</v>
       </c>
       <c r="F142" t="s">
         <v>28</v>
       </c>
       <c r="G142">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H142" s="1">
-        <v>452679.89</v>
+        <v>461769.9</v>
       </c>
       <c r="I142" s="1">
-        <v>-67068.82</v>
+        <v>-40190.18</v>
       </c>
       <c r="J142" s="1">
-        <v>-14.815948638673</v>
+        <v>-8.7035079592672</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>385611.07</v>
+        <v>421579.72</v>
       </c>
       <c r="N142" s="1">
-        <v>385611.07</v>
+        <v>421579.72</v>
       </c>
       <c r="O142" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>7170.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D143" s="1">
-        <v>64.36</v>
+        <v>88.0</v>
       </c>
       <c r="E143" s="1">
-        <v>38.29353556</v>
+        <v>39.00345251</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>274564.65</v>
+        <v>285817.3</v>
       </c>
       <c r="I143" s="1">
-        <v>186896.55</v>
+        <v>359046.7</v>
       </c>
       <c r="J143" s="1">
-        <v>68.070143042813</v>
+        <v>125.62105232958</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>461461.2</v>
+        <v>644864.0</v>
       </c>
       <c r="N143" s="1">
-        <v>461461.2</v>
+        <v>644864.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>17893.0</v>
+        <v>18292.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.425</v>
+        <v>26.27</v>
       </c>
       <c r="E144" s="1">
-        <v>21.7953479</v>
+        <v>21.89212771</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>389984.16</v>
+        <v>400450.8</v>
       </c>
       <c r="I144" s="1">
-        <v>64945.37</v>
+        <v>80080.04</v>
       </c>
       <c r="J144" s="1">
-        <v>16.65333535598</v>
+        <v>19.9974728481</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>454929.53</v>
+        <v>480530.84</v>
       </c>
       <c r="N144" s="1">
-        <v>454929.53</v>
+        <v>480530.84</v>
       </c>
       <c r="O144" s="1">
         <v>0.3</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>4112.0</v>
+        <v>4201.0</v>
       </c>
       <c r="D145" s="1">
-        <v>71.39</v>
+        <v>70.07</v>
       </c>
       <c r="E145" s="1">
-        <v>84.33910263</v>
+        <v>84.04891216</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
       <c r="G145">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H145" s="1">
-        <v>301865.71</v>
+        <v>307276.35</v>
       </c>
       <c r="I145" s="1">
-        <v>-51145.57</v>
+        <v>-53765.55</v>
       </c>
       <c r="J145" s="1">
-        <v>-16.9431532982</v>
+        <v>-17.49745790719</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>250720.14</v>
+        <v>253510.8</v>
       </c>
       <c r="N145" s="1">
-        <v>250720.14</v>
+        <v>253510.8</v>
       </c>
       <c r="O145" s="1">
         <v>0.16</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>17461.0</v>
+        <v>17850.0</v>
       </c>
       <c r="D146" s="1">
-        <v>120.29</v>
+        <v>112.71</v>
       </c>
       <c r="E146" s="1">
-        <v>43.65956589</v>
+        <v>45.27280672</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H146" s="1">
-        <v>657295.02</v>
+        <v>696695.24</v>
       </c>
       <c r="I146" s="1">
-        <v>1136601.46</v>
+        <v>1035960.75</v>
       </c>
       <c r="J146" s="1">
-        <v>172.92105149374</v>
+        <v>148.69640131315</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1793896.48</v>
+        <v>1732655.99</v>
       </c>
       <c r="N146" s="1">
-        <v>1793896.48</v>
+        <v>1732655.99</v>
       </c>
       <c r="O146" s="1">
-        <v>1.16</v>
+        <v>1.06</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>3576.0</v>
+        <v>3654.0</v>
       </c>
       <c r="D147" s="1">
-        <v>154.8</v>
+        <v>138.45</v>
       </c>
       <c r="E147" s="1">
-        <v>160.09099832</v>
+        <v>159.88967433</v>
       </c>
       <c r="F147" t="s">
         <v>28</v>
       </c>
       <c r="G147">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H147" s="1">
-        <v>495344.37</v>
+        <v>505458.28</v>
       </c>
       <c r="I147" s="1">
-        <v>-22555.54</v>
+        <v>-69772.71</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.5535068865323</v>
+        <v>-13.803851427659</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>472788.83</v>
+        <v>435685.57</v>
       </c>
       <c r="N147" s="1">
-        <v>472788.83</v>
+        <v>435685.57</v>
       </c>
       <c r="O147" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>53086.0</v>
+        <v>54283.0</v>
       </c>
       <c r="D148" s="1">
-        <v>5.714</v>
+        <v>5.643</v>
       </c>
       <c r="E148" s="1">
-        <v>5.34061636</v>
+        <v>5.34800674</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>283511.96</v>
+        <v>290305.85</v>
       </c>
       <c r="I148" s="1">
-        <v>19821.44</v>
+        <v>16013.12</v>
       </c>
       <c r="J148" s="1">
-        <v>6.9913946487478</v>
+        <v>5.5159480940532</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>303333.4</v>
+        <v>306318.97</v>
       </c>
       <c r="N148" s="1">
-        <v>303333.4</v>
+        <v>306318.97</v>
       </c>
       <c r="O148" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>774.0</v>
+        <v>791.0</v>
       </c>
       <c r="D149" s="1">
-        <v>371.71</v>
+        <v>311.44</v>
       </c>
       <c r="E149" s="1">
-        <v>524.51015504</v>
+        <v>520.44651075</v>
       </c>
       <c r="F149" t="s">
         <v>28</v>
       </c>
       <c r="G149">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H149" s="1">
-        <v>352861.31</v>
+        <v>357768.65</v>
       </c>
       <c r="I149" s="1">
-        <v>-107139.36</v>
+        <v>-145609.12</v>
       </c>
       <c r="J149" s="1">
-        <v>-30.363022797824</v>
+        <v>-40.699239578426</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>245721.95</v>
+        <v>212159.53</v>
       </c>
       <c r="N149" s="1">
-        <v>245721.95</v>
+        <v>212159.53</v>
       </c>
       <c r="O149" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>1061.0</v>
+        <v>1084.0</v>
       </c>
       <c r="D150" s="1">
-        <v>432.27</v>
+        <v>407.29</v>
       </c>
       <c r="E150" s="1">
-        <v>486.26024505</v>
+        <v>485.24164207</v>
       </c>
       <c r="F150" t="s">
         <v>28</v>
       </c>
       <c r="G150">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H150" s="1">
-        <v>447464.57</v>
+        <v>456139.34</v>
       </c>
       <c r="I150" s="1">
-        <v>-55750.46</v>
+        <v>-75910.81</v>
       </c>
       <c r="J150" s="1">
-        <v>-12.459189785685</v>
+        <v>-16.642022150512</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>391714.11</v>
+        <v>380228.53</v>
       </c>
       <c r="N150" s="1">
-        <v>391714.11</v>
+        <v>380228.53</v>
       </c>
       <c r="O150" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>14145.0</v>
+        <v>14457.0</v>
       </c>
       <c r="D151" s="1">
-        <v>365.5</v>
+        <v>379.3</v>
       </c>
       <c r="E151" s="1">
-        <v>337.52362884</v>
+        <v>338.36154666</v>
       </c>
       <c r="F151" t="s">
         <v>104</v>
       </c>
       <c r="G151">
-        <v>10.92</v>
+        <v>10.89</v>
       </c>
       <c r="H151" s="1">
-        <v>439832.92</v>
+        <v>450665.22</v>
       </c>
       <c r="I151" s="1">
-        <v>33822.61</v>
+        <v>52654.28</v>
       </c>
       <c r="J151" s="1">
-        <v>7.6898768741548</v>
+        <v>11.683679517137</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>473655.53</v>
+        <v>503319.5</v>
       </c>
       <c r="N151" s="1">
-        <v>473655.53</v>
+        <v>503319.5</v>
       </c>
       <c r="O151" s="1">
         <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>3229.0</v>
+        <v>3298.0</v>
       </c>
       <c r="D152" s="1">
-        <v>126.12</v>
+        <v>127.95</v>
       </c>
       <c r="E152" s="1">
-        <v>102.67170331</v>
+        <v>103.18358399</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H152" s="1">
-        <v>284859.43</v>
+        <v>292409.24</v>
       </c>
       <c r="I152" s="1">
-        <v>62957.52</v>
+        <v>71005.56</v>
       </c>
       <c r="J152" s="1">
-        <v>22.101258855991</v>
+        <v>24.282939896154</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>347816.95</v>
+        <v>363414.8</v>
       </c>
       <c r="N152" s="1">
-        <v>347816.95</v>
+        <v>363414.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>2496.0</v>
+        <v>2550.0</v>
       </c>
       <c r="D153" s="1">
-        <v>143.8</v>
+        <v>146.96</v>
       </c>
       <c r="E153" s="1">
-        <v>114.38930288</v>
+        <v>114.84194118</v>
       </c>
       <c r="F153" t="s">
         <v>28</v>
       </c>
       <c r="G153">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H153" s="1">
-        <v>247731.34</v>
+        <v>254041.08</v>
       </c>
       <c r="I153" s="1">
-        <v>58819.29</v>
+        <v>68697.58</v>
       </c>
       <c r="J153" s="1">
-        <v>23.743176781751</v>
+        <v>27.04191778747</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>306550.63</v>
+        <v>322738.66</v>
       </c>
       <c r="N153" s="1">
-        <v>306550.63</v>
+        <v>322738.66</v>
       </c>
       <c r="O153" s="1">
         <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>3226.0</v>
+        <v>3295.0</v>
       </c>
       <c r="D154" s="1">
-        <v>300.25</v>
+        <v>300.85</v>
       </c>
       <c r="E154" s="1">
-        <v>318.63975821</v>
+        <v>318.28732929</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H154" s="1">
-        <v>879165.99</v>
+        <v>897088.67</v>
       </c>
       <c r="I154" s="1">
-        <v>-51898.19</v>
+        <v>-43365.42</v>
       </c>
       <c r="J154" s="1">
-        <v>-5.9031162022089</v>
+        <v>-4.834017132331</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>827267.8</v>
+        <v>853723.25</v>
       </c>
       <c r="N154" s="1">
-        <v>827267.8</v>
+        <v>853723.25</v>
       </c>
       <c r="O154" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>12752.0</v>
+        <v>13034.0</v>
       </c>
       <c r="D155" s="1">
-        <v>29.31</v>
+        <v>30.55</v>
       </c>
       <c r="E155" s="1">
-        <v>28.68099671</v>
+        <v>28.68930643</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="G155">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H155" s="1">
-        <v>317905.0</v>
+        <v>324958.52</v>
       </c>
       <c r="I155" s="1">
-        <v>1317.04</v>
+        <v>17967.63</v>
       </c>
       <c r="J155" s="1">
-        <v>0.41428728708262</v>
+        <v>5.5292072354342</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>319222.04</v>
+        <v>342926.15</v>
       </c>
       <c r="N155" s="1">
-        <v>319222.04</v>
+        <v>342926.15</v>
       </c>
       <c r="O155" s="1">
         <v>0.21</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
         <v>776.0</v>
       </c>
       <c r="D156" s="1">
-        <v>79440.0</v>
+        <v>80630.0</v>
       </c>
       <c r="E156" s="1">
         <v>56880.0</v>
       </c>
       <c r="F156" t="s">
         <v>46</v>
       </c>
       <c r="G156">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H156" s="1">
         <v>239777.65</v>
       </c>
       <c r="I156" s="1">
-        <v>93736.15</v>
+        <v>97121.07</v>
       </c>
       <c r="J156" s="1">
-        <v>39.092947153331</v>
+        <v>40.504638359747</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>333513.8</v>
+        <v>336898.72</v>
       </c>
       <c r="N156" s="1">
-        <v>333513.8</v>
+        <v>336898.72</v>
       </c>
       <c r="O156" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>2220.0</v>
+        <v>2268.0</v>
       </c>
       <c r="D157" s="1">
-        <v>361.19</v>
+        <v>350.48</v>
       </c>
       <c r="E157" s="1">
-        <v>234.79423874</v>
+        <v>236.99905644</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H157" s="1">
-        <v>449841.44</v>
+        <v>463844.18</v>
       </c>
       <c r="I157" s="1">
-        <v>234995.9</v>
+        <v>220725.98</v>
       </c>
       <c r="J157" s="1">
-        <v>52.239718065992</v>
+        <v>47.586234670445</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>684837.34</v>
+        <v>684570.16</v>
       </c>
       <c r="N157" s="1">
-        <v>684837.34</v>
+        <v>684570.16</v>
       </c>
       <c r="O157" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>213.0</v>
+        <v>217.0</v>
       </c>
       <c r="D158" s="1">
-        <v>1849.71</v>
+        <v>2125.11</v>
       </c>
       <c r="E158" s="1">
-        <v>1347.15356808</v>
+        <v>1356.58640553</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H158" s="1">
-        <v>245578.34</v>
+        <v>251977.48</v>
       </c>
       <c r="I158" s="1">
-        <v>90919.27</v>
+        <v>145170.92</v>
       </c>
       <c r="J158" s="1">
-        <v>37.022511838788</v>
+        <v>57.612656496128</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>336497.61</v>
+        <v>397148.4</v>
       </c>
       <c r="N158" s="1">
-        <v>336497.61</v>
+        <v>397148.4</v>
       </c>
       <c r="O158" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>14904.0</v>
+        <v>15232.0</v>
       </c>
       <c r="D159" s="1">
-        <v>23.18</v>
+        <v>22.76</v>
       </c>
       <c r="E159" s="1">
-        <v>25.02290258</v>
+        <v>24.99340927</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H159" s="1">
-        <v>325232.86</v>
+        <v>331909.58</v>
       </c>
       <c r="I159" s="1">
-        <v>-30169.68</v>
+        <v>-33343.23</v>
       </c>
       <c r="J159" s="1">
-        <v>-9.2763320409875</v>
+        <v>-10.045877554965</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>295063.18</v>
+        <v>298566.35</v>
       </c>
       <c r="N159" s="1">
-        <v>295063.18</v>
+        <v>298566.35</v>
       </c>
       <c r="O159" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>3673.0</v>
+        <v>3753.0</v>
       </c>
       <c r="D160" s="1">
-        <v>295.44</v>
+        <v>343.71</v>
       </c>
       <c r="E160" s="1">
-        <v>185.18313912</v>
+        <v>187.70380229</v>
       </c>
       <c r="F160" t="s">
         <v>28</v>
       </c>
       <c r="G160">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H160" s="1">
-        <v>585459.89</v>
+        <v>606349.7</v>
       </c>
       <c r="I160" s="1">
-        <v>341346.38</v>
+        <v>504569.33</v>
       </c>
       <c r="J160" s="1">
-        <v>58.303973650526</v>
+        <v>83.214245838664</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>926806.27</v>
+        <v>1110919.03</v>
       </c>
       <c r="N160" s="1">
-        <v>926806.27</v>
+        <v>1110919.03</v>
       </c>
       <c r="O160" s="1">
-        <v>0.6</v>
+        <v>0.68</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>2078.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D161" s="1">
-        <v>154.3</v>
+        <v>146.9</v>
       </c>
       <c r="E161" s="1">
-        <v>138.33412416</v>
+        <v>138.5820113</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>287458.31</v>
+        <v>294209.61</v>
       </c>
       <c r="I161" s="1">
-        <v>33177.09</v>
+        <v>17659.09</v>
       </c>
       <c r="J161" s="1">
-        <v>11.541531013662</v>
+        <v>6.0022138637824</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>320635.4</v>
+        <v>311868.7</v>
       </c>
       <c r="N161" s="1">
-        <v>320635.4</v>
+        <v>311868.7</v>
       </c>
       <c r="O161" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>1307.0</v>
+        <v>1335.0</v>
       </c>
       <c r="D162" s="1">
-        <v>513.26</v>
+        <v>507.57</v>
       </c>
       <c r="E162" s="1">
-        <v>460.24115532</v>
+        <v>461.24396255</v>
       </c>
       <c r="F162" t="s">
         <v>28</v>
       </c>
       <c r="G162">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H162" s="1">
-        <v>524335.34</v>
+        <v>536578.04</v>
       </c>
       <c r="I162" s="1">
-        <v>48608.09</v>
+        <v>46986.49</v>
       </c>
       <c r="J162" s="1">
-        <v>9.2704203382515</v>
+        <v>8.7566926891007</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>572943.43</v>
+        <v>583564.53</v>
       </c>
       <c r="N162" s="1">
-        <v>572943.43</v>
+        <v>583564.53</v>
       </c>
       <c r="O162" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>257573.0</v>
+        <v>263357.0</v>
       </c>
       <c r="D163" s="1">
-        <v>0.9506</v>
+        <v>0.989</v>
       </c>
       <c r="E163" s="1">
-        <v>0.93966095</v>
+        <v>0.94092836</v>
       </c>
       <c r="F163" t="s">
         <v>99</v>
       </c>
       <c r="G163">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H163" s="1">
-        <v>278239.57</v>
+        <v>284909.5</v>
       </c>
       <c r="I163" s="1">
-        <v>4381.65</v>
+        <v>16496.59</v>
       </c>
       <c r="J163" s="1">
-        <v>1.5747760104718</v>
+        <v>5.7901158087042</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>282621.22</v>
+        <v>301406.09</v>
       </c>
       <c r="N163" s="1">
-        <v>282621.22</v>
+        <v>301406.09</v>
       </c>
       <c r="O163" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>738.0</v>
+        <v>754.0</v>
       </c>
       <c r="D164" s="1">
-        <v>474.2</v>
+        <v>488.9</v>
       </c>
       <c r="E164" s="1">
-        <v>515.21228997</v>
+        <v>514.78603448</v>
       </c>
       <c r="F164" t="s">
         <v>31</v>
       </c>
       <c r="G164">
         <v>0.92</v>
       </c>
       <c r="H164" s="1">
-        <v>411181.93</v>
+        <v>419851.19</v>
       </c>
       <c r="I164" s="1">
-        <v>-29234.21</v>
+        <v>-18073.97</v>
       </c>
       <c r="J164" s="1">
-        <v>-7.1097993046533</v>
+        <v>-4.3048514403401</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>381947.72</v>
+        <v>401777.22</v>
       </c>
       <c r="N164" s="1">
-        <v>381947.72</v>
+        <v>401777.22</v>
       </c>
       <c r="O164" s="1">
         <v>0.25</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>806.0</v>
+        <v>823.0</v>
       </c>
       <c r="D165" s="1">
-        <v>355.6</v>
+        <v>370.45</v>
       </c>
       <c r="E165" s="1">
-        <v>368.17245658</v>
+        <v>368.109113</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>296747.0</v>
+        <v>302953.8</v>
       </c>
       <c r="I165" s="1">
-        <v>-10133.4</v>
+        <v>1926.55</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.4148281195766</v>
+        <v>0.63592204487945</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>286613.6</v>
+        <v>304880.35</v>
       </c>
       <c r="N165" s="1">
-        <v>286613.6</v>
+        <v>304880.35</v>
       </c>
       <c r="O165" s="1">
         <v>0.19</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>2705.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D166" s="1">
-        <v>220.45</v>
+        <v>207.65</v>
       </c>
       <c r="E166" s="1">
-        <v>245.08797412</v>
+        <v>244.51259139</v>
       </c>
       <c r="F166" t="s">
         <v>28</v>
       </c>
       <c r="G166">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H166" s="1">
-        <v>571641.71</v>
+        <v>582507.89</v>
       </c>
       <c r="I166" s="1">
-        <v>-62338.85</v>
+        <v>-88396.92</v>
       </c>
       <c r="J166" s="1">
-        <v>-10.905231180559</v>
+        <v>-15.175231360386</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>509302.86</v>
+        <v>494110.97</v>
       </c>
       <c r="N166" s="1">
-        <v>509302.86</v>
+        <v>494110.97</v>
       </c>
       <c r="O166" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>5108.0</v>
+        <v>5221.0</v>
       </c>
       <c r="D167" s="1">
-        <v>96.64</v>
+        <v>86.69</v>
       </c>
       <c r="E167" s="1">
-        <v>109.28124902</v>
+        <v>108.82954415</v>
       </c>
       <c r="F167" t="s">
         <v>51</v>
       </c>
       <c r="G167">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H167" s="1">
-        <v>346035.38</v>
+        <v>352278.62</v>
       </c>
       <c r="I167" s="1">
-        <v>-38396.64</v>
+        <v>-71434.43</v>
       </c>
       <c r="J167" s="1">
-        <v>-11.096160167206</v>
+        <v>-20.277821572027</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>307638.74</v>
+        <v>280844.19</v>
       </c>
       <c r="N167" s="1">
-        <v>307638.74</v>
+        <v>280844.19</v>
       </c>
       <c r="O167" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>800.0</v>
+        <v>817.0</v>
       </c>
       <c r="D168" s="1">
-        <v>452.3</v>
+        <v>460.85</v>
       </c>
       <c r="E168" s="1">
-        <v>548.152775</v>
+        <v>546.59953488</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>438522.22</v>
+        <v>446571.82</v>
       </c>
       <c r="I168" s="1">
-        <v>-76682.22</v>
+        <v>-70057.37</v>
       </c>
       <c r="J168" s="1">
-        <v>-17.486507297167</v>
+        <v>-15.687817023475</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>361840.0</v>
+        <v>376514.45</v>
       </c>
       <c r="N168" s="1">
-        <v>361840.0</v>
+        <v>376514.45</v>
       </c>
       <c r="O168" s="1">
         <v>0.23</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>9615.0</v>
+        <v>9826.0</v>
       </c>
       <c r="D169" s="1">
-        <v>54.62</v>
+        <v>53.03</v>
       </c>
       <c r="E169" s="1">
-        <v>46.97329277</v>
+        <v>47.11050173</v>
       </c>
       <c r="F169" t="s">
         <v>51</v>
       </c>
       <c r="G169">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H169" s="1">
-        <v>284105.92</v>
+        <v>291142.49</v>
       </c>
       <c r="I169" s="1">
-        <v>43185.18</v>
+        <v>32183.88</v>
       </c>
       <c r="J169" s="1">
-        <v>15.200380196231</v>
+        <v>11.054339749584</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>327291.1</v>
+        <v>323326.37</v>
       </c>
       <c r="N169" s="1">
-        <v>327291.1</v>
+        <v>323326.37</v>
       </c>
       <c r="O169" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>1466.0</v>
+        <v>1498.0</v>
       </c>
       <c r="D170" s="1">
-        <v>350.19</v>
+        <v>376.75</v>
       </c>
       <c r="E170" s="1">
-        <v>303.74698499</v>
+        <v>305.19628171</v>
       </c>
       <c r="F170" t="s">
         <v>28</v>
       </c>
       <c r="G170">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H170" s="1">
-        <v>381216.73</v>
+        <v>391449.89</v>
       </c>
       <c r="I170" s="1">
-        <v>57249.8</v>
+        <v>94595.41</v>
       </c>
       <c r="J170" s="1">
-        <v>15.017651507582</v>
+        <v>24.165394451893</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>438466.53</v>
+        <v>486045.3</v>
       </c>
       <c r="N170" s="1">
-        <v>438466.53</v>
+        <v>486045.3</v>
       </c>
       <c r="O170" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>2061.0</v>
+        <v>2105.0</v>
       </c>
       <c r="D171" s="1">
-        <v>159.14</v>
+        <v>157.32</v>
       </c>
       <c r="E171" s="1">
-        <v>189.67857836</v>
+        <v>189.12840855</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H171" s="1">
-        <v>338099.96</v>
+        <v>344286.03</v>
       </c>
       <c r="I171" s="1">
-        <v>-57972.24</v>
+        <v>-59087.22</v>
       </c>
       <c r="J171" s="1">
-        <v>-17.146479402127</v>
+        <v>-17.162247332545</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>280127.72</v>
+        <v>285198.81</v>
       </c>
       <c r="N171" s="1">
-        <v>280127.72</v>
+        <v>285198.81</v>
       </c>
       <c r="O171" s="1">
         <v>0.18</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>4702.0</v>
+        <v>4803.0</v>
       </c>
       <c r="D172" s="1">
-        <v>177.95</v>
+        <v>301.65</v>
       </c>
       <c r="E172" s="1">
-        <v>94.65795832</v>
+        <v>96.7291776</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
       <c r="G172">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H172" s="1">
-        <v>385604.07</v>
+        <v>402392.1</v>
       </c>
       <c r="I172" s="1">
-        <v>329022.82</v>
+        <v>845357.93</v>
       </c>
       <c r="J172" s="1">
-        <v>85.326594192847</v>
+        <v>210.0831328448</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>714626.89</v>
+        <v>1247750.03</v>
       </c>
       <c r="N172" s="1">
-        <v>714626.89</v>
+        <v>1247750.03</v>
       </c>
       <c r="O172" s="1">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>1102.0</v>
+        <v>1126.0</v>
       </c>
       <c r="D173" s="1">
-        <v>490.64</v>
+        <v>471.55</v>
       </c>
       <c r="E173" s="1">
-        <v>533.36444646</v>
+        <v>532.6053286</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
       <c r="G173">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H173" s="1">
-        <v>503200.38</v>
+        <v>513480.9</v>
       </c>
       <c r="I173" s="1">
-        <v>-41411.7</v>
+        <v>-56205.53</v>
       </c>
       <c r="J173" s="1">
-        <v>-8.2296638965177</v>
+        <v>-10.945982606169</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>461788.68</v>
+        <v>457275.37</v>
       </c>
       <c r="N173" s="1">
-        <v>461788.68</v>
+        <v>457275.37</v>
       </c>
       <c r="O173" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>382.0</v>
+        <v>390.0</v>
       </c>
       <c r="D174" s="1">
-        <v>737.18</v>
+        <v>739.53</v>
       </c>
       <c r="E174" s="1">
-        <v>786.10727749</v>
+        <v>785.52107692</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H174" s="1">
-        <v>260899.29</v>
+        <v>266115.25</v>
       </c>
       <c r="I174" s="1">
-        <v>-20387.9</v>
+        <v>-17726.41</v>
       </c>
       <c r="J174" s="1">
-        <v>-7.8144712467405</v>
+        <v>-6.6611778167542</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>240511.39</v>
+        <v>248388.84</v>
       </c>
       <c r="N174" s="1">
-        <v>240511.39</v>
+        <v>248388.84</v>
       </c>
       <c r="O174" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>192.0</v>
+        <v>196.0</v>
       </c>
       <c r="D175" s="1">
-        <v>1562.0</v>
+        <v>1638.54</v>
       </c>
       <c r="E175" s="1">
-        <v>1948.63921875</v>
+        <v>1943.06826531</v>
       </c>
       <c r="F175" t="s">
         <v>28</v>
       </c>
       <c r="G175">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H175" s="1">
-        <v>326609.43</v>
+        <v>332378.04</v>
       </c>
       <c r="I175" s="1">
-        <v>-70467.31</v>
+        <v>-55795.48</v>
       </c>
       <c r="J175" s="1">
-        <v>-21.575405829525</v>
+        <v>-16.786752819169</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>256142.12</v>
+        <v>276582.56</v>
       </c>
       <c r="N175" s="1">
-        <v>256142.12</v>
+        <v>276582.56</v>
       </c>
       <c r="O175" s="1">
         <v>0.17</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>6972.0</v>
+        <v>7126.0</v>
       </c>
       <c r="D176" s="1">
-        <v>50.76</v>
+        <v>49.955</v>
       </c>
       <c r="E176" s="1">
-        <v>52.65415663</v>
+        <v>52.60607774</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>367104.78</v>
+        <v>374870.91</v>
       </c>
       <c r="I176" s="1">
-        <v>-13206.06</v>
+        <v>-18891.58</v>
       </c>
       <c r="J176" s="1">
-        <v>-3.5973544120019</v>
+        <v>-5.0394894605186</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>353898.72</v>
+        <v>355979.33</v>
       </c>
       <c r="N176" s="1">
-        <v>353898.72</v>
+        <v>355979.33</v>
       </c>
       <c r="O176" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>7426.0</v>
+        <v>7590.0</v>
       </c>
       <c r="D177" s="1">
-        <v>113.45</v>
+        <v>114.7</v>
       </c>
       <c r="E177" s="1">
-        <v>120.01935497</v>
+        <v>119.92780105</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H177" s="1">
-        <v>765937.21</v>
+        <v>782278.03</v>
       </c>
       <c r="I177" s="1">
-        <v>-46391.84</v>
+        <v>-32527.35</v>
       </c>
       <c r="J177" s="1">
-        <v>-6.0568724686975</v>
+        <v>-4.1580293390062</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>719545.37</v>
+        <v>749750.68</v>
       </c>
       <c r="N177" s="1">
-        <v>719545.37</v>
+        <v>749750.68</v>
       </c>
       <c r="O177" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>3038.0</v>
+        <v>3103.0</v>
       </c>
       <c r="D178" s="1">
-        <v>616.63</v>
+        <v>622.98</v>
       </c>
       <c r="E178" s="1">
-        <v>589.81568137</v>
+        <v>590.29972929</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H178" s="1">
-        <v>1539622.32</v>
+        <v>1573908.14</v>
       </c>
       <c r="I178" s="1">
-        <v>60345.17</v>
+        <v>90912.89</v>
       </c>
       <c r="J178" s="1">
-        <v>3.9194787719108</v>
+        <v>5.776251338277</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1599967.49</v>
+        <v>1664821.03</v>
       </c>
       <c r="N178" s="1">
-        <v>1599967.49</v>
+        <v>1664821.03</v>
       </c>
       <c r="O178" s="1">
-        <v>1.04</v>
+        <v>1.02</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>263.0</v>
+        <v>269.0</v>
       </c>
       <c r="D179" s="1">
-        <v>1025.53</v>
+        <v>1169.32</v>
       </c>
       <c r="E179" s="1">
-        <v>1372.33338403</v>
+        <v>1366.3232342</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H179" s="1">
-        <v>308676.68</v>
+        <v>314373.53</v>
       </c>
       <c r="I179" s="1">
-        <v>-78318.91</v>
+        <v>-43480.81</v>
       </c>
       <c r="J179" s="1">
-        <v>-25.372473877845</v>
+        <v>-13.830938628962</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>230357.77</v>
+        <v>270892.72</v>
       </c>
       <c r="N179" s="1">
-        <v>230357.77</v>
+        <v>270892.72</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>5095.0</v>
+        <v>5207.0</v>
       </c>
       <c r="D180" s="1">
-        <v>96.71</v>
+        <v>96.55</v>
       </c>
       <c r="E180" s="1">
-        <v>67.22341904</v>
+        <v>67.77344728</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H180" s="1">
-        <v>297966.21</v>
+        <v>306910.46</v>
       </c>
       <c r="I180" s="1">
-        <v>122871.17</v>
+        <v>126053.28</v>
       </c>
       <c r="J180" s="1">
-        <v>41.236612030606</v>
+        <v>41.071679342568</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>420837.38</v>
+        <v>432963.74</v>
       </c>
       <c r="N180" s="1">
-        <v>420837.38</v>
+        <v>432963.74</v>
       </c>
       <c r="O180" s="1">
         <v>0.27</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>2248.0</v>
+        <v>2297.0</v>
       </c>
       <c r="D181" s="1">
-        <v>803.63</v>
+        <v>1079.57</v>
       </c>
       <c r="E181" s="1">
-        <v>294.76657918</v>
+        <v>305.64363518</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H181" s="1">
-        <v>571234.57</v>
+        <v>605157.81</v>
       </c>
       <c r="I181" s="1">
-        <v>971713.07</v>
+        <v>1530459.72</v>
       </c>
       <c r="J181" s="1">
-        <v>170.10753918482</v>
+        <v>252.90258089869</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>1542947.64</v>
+        <v>2135617.53</v>
       </c>
       <c r="N181" s="1">
-        <v>1542947.64</v>
+        <v>2135617.53</v>
       </c>
       <c r="O181" s="1">
-        <v>1.0</v>
+        <v>1.31</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>14599.0</v>
+        <v>14921.0</v>
       </c>
       <c r="D182" s="1">
-        <v>405.21</v>
+        <v>427.34</v>
       </c>
       <c r="E182" s="1">
-        <v>431.16011302</v>
+        <v>431.0785316</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H182" s="1">
-        <v>5469937.94</v>
+        <v>5588362.29</v>
       </c>
       <c r="I182" s="1">
-        <v>-417488.19</v>
+        <v>-96961.4</v>
       </c>
       <c r="J182" s="1">
-        <v>-7.632411822208</v>
+        <v>-1.7350593066149</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>5052449.75</v>
+        <v>5491400.89</v>
       </c>
       <c r="N182" s="1">
-        <v>5052449.75</v>
+        <v>5491400.89</v>
       </c>
       <c r="O182" s="1">
-        <v>3.28</v>
+        <v>3.37</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>2651.0</v>
+        <v>2708.0</v>
       </c>
       <c r="D183" s="1">
-        <v>178.03</v>
+        <v>126.545</v>
       </c>
       <c r="E183" s="1">
-        <v>175.07640136</v>
+        <v>174.8370421</v>
       </c>
       <c r="F183" t="s">
         <v>28</v>
       </c>
       <c r="G183">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H183" s="1">
-        <v>397199.43</v>
+        <v>405230.32</v>
       </c>
       <c r="I183" s="1">
-        <v>5890.23</v>
+        <v>-110105.78</v>
       </c>
       <c r="J183" s="1">
-        <v>1.4829401945516</v>
+        <v>-27.171160341605</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>403089.66</v>
+        <v>295124.54</v>
       </c>
       <c r="N183" s="1">
-        <v>403089.66</v>
+        <v>295124.54</v>
       </c>
       <c r="O183" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>10137.0</v>
+        <v>10437.0</v>
       </c>
       <c r="D184" s="1">
-        <v>6468.0</v>
+        <v>6085.0</v>
       </c>
       <c r="E184" s="1">
-        <v>4438.75574628</v>
+        <v>4488.02021654</v>
       </c>
       <c r="F184" t="s">
         <v>46</v>
       </c>
       <c r="G184">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H184" s="1">
-        <v>250163.23</v>
+        <v>260147.16</v>
       </c>
       <c r="I184" s="1">
-        <v>104562.19</v>
+        <v>81814.36</v>
       </c>
       <c r="J184" s="1">
-        <v>41.797585520462</v>
+        <v>31.44926125659</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>354725.42</v>
+        <v>341961.52</v>
       </c>
       <c r="N184" s="1">
-        <v>354725.42</v>
+        <v>341961.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>21233.0</v>
+        <v>21633.0</v>
       </c>
       <c r="D185" s="1">
-        <v>2926.5</v>
+        <v>3137.0</v>
       </c>
       <c r="E185" s="1">
-        <v>2425.27537324</v>
+        <v>2437.1595248</v>
       </c>
       <c r="F185" t="s">
         <v>46</v>
       </c>
       <c r="G185">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H185" s="1">
-        <v>287667.94</v>
+        <v>294308.92</v>
       </c>
       <c r="I185" s="1">
-        <v>48512.73</v>
+        <v>71094.19</v>
       </c>
       <c r="J185" s="1">
-        <v>16.864142038213</v>
+        <v>24.156315071932</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>336180.67</v>
+        <v>365403.11</v>
       </c>
       <c r="N185" s="1">
-        <v>336180.67</v>
+        <v>365403.11</v>
       </c>
       <c r="O185" s="1">
         <v>0.22</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>7913.0</v>
+        <v>8013.0</v>
       </c>
       <c r="D186" s="1">
-        <v>7050.0</v>
+        <v>7633.0</v>
       </c>
       <c r="E186" s="1">
-        <v>6379.61215721</v>
+        <v>6393.05765631</v>
       </c>
       <c r="F186" t="s">
         <v>46</v>
       </c>
       <c r="G186">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H186" s="1">
-        <v>274605.72</v>
+        <v>278646.55</v>
       </c>
       <c r="I186" s="1">
-        <v>27210.89</v>
+        <v>50683.51</v>
       </c>
       <c r="J186" s="1">
-        <v>9.9090761838464</v>
+        <v>18.189175498494</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>301816.61</v>
+        <v>329330.06</v>
       </c>
       <c r="N186" s="1">
-        <v>301816.61</v>
+        <v>329330.06</v>
       </c>
       <c r="O186" s="1">
         <v>0.2</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>302.0</v>
+        <v>309.0</v>
       </c>
       <c r="D187" s="1">
-        <v>1650.35</v>
+        <v>1689.89</v>
       </c>
       <c r="E187" s="1">
-        <v>1021.02102649</v>
+        <v>1033.23967638</v>
       </c>
       <c r="F187" t="s">
         <v>28</v>
       </c>
       <c r="G187">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H187" s="1">
-        <v>263776.16</v>
+        <v>273173.86</v>
       </c>
       <c r="I187" s="1">
-        <v>161902.36</v>
+        <v>176532.04</v>
       </c>
       <c r="J187" s="1">
-        <v>61.37869320715</v>
+        <v>64.622596027307</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>425678.52</v>
+        <v>449705.9</v>
       </c>
       <c r="N187" s="1">
-        <v>425678.52</v>
+        <v>449705.9</v>
       </c>
       <c r="O187" s="1">
         <v>0.28</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>763.0</v>
+        <v>780.0</v>
       </c>
       <c r="D188" s="1">
-        <v>438.32</v>
+        <v>448.39</v>
       </c>
       <c r="E188" s="1">
-        <v>464.11774574</v>
+        <v>463.7425</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H188" s="1">
-        <v>307348.41</v>
+        <v>313886.93</v>
       </c>
       <c r="I188" s="1">
-        <v>-21711.34</v>
+        <v>-12681.92</v>
       </c>
       <c r="J188" s="1">
-        <v>-7.0640807935203</v>
+        <v>-4.0402829133408</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>285637.07</v>
+        <v>301205.01</v>
       </c>
       <c r="N188" s="1">
-        <v>285637.07</v>
+        <v>301205.01</v>
       </c>
       <c r="O188" s="1">
         <v>0.19</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>4904.0</v>
+        <v>5010.0</v>
       </c>
       <c r="D189" s="1">
-        <v>193.83</v>
+        <v>210.14</v>
       </c>
       <c r="E189" s="1">
-        <v>169.63941069</v>
+        <v>170.31502395</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H189" s="1">
-        <v>712107.39</v>
+        <v>730495.15</v>
       </c>
       <c r="I189" s="1">
-        <v>99732.15</v>
+        <v>176193.39</v>
       </c>
       <c r="J189" s="1">
-        <v>14.005212050952</v>
+        <v>24.119720712725</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>811839.54</v>
+        <v>906688.54</v>
       </c>
       <c r="N189" s="1">
-        <v>811839.54</v>
+        <v>906688.54</v>
       </c>
       <c r="O189" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>769.0</v>
+        <v>786.0</v>
       </c>
       <c r="D190" s="1">
-        <v>397.89</v>
+        <v>408.39</v>
       </c>
       <c r="E190" s="1">
-        <v>417.03440832</v>
+        <v>416.65916031</v>
       </c>
       <c r="F190" t="s">
         <v>28</v>
       </c>
       <c r="G190">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H190" s="1">
-        <v>278571.92</v>
+        <v>284419.7</v>
       </c>
       <c r="I190" s="1">
-        <v>-17242.62</v>
+        <v>-7974.33</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.1896475423654</v>
+        <v>-2.8037192922994</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>261329.3</v>
+        <v>276445.37</v>
       </c>
       <c r="N190" s="1">
-        <v>261329.3</v>
+        <v>276445.37</v>
       </c>
       <c r="O190" s="1">
         <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>527.0</v>
+        <v>538.0</v>
       </c>
       <c r="D191" s="1">
-        <v>462.1</v>
+        <v>439.0</v>
       </c>
       <c r="E191" s="1">
-        <v>536.42595825</v>
+        <v>535.09717472</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>282696.48</v>
+        <v>287882.28</v>
       </c>
       <c r="I191" s="1">
-        <v>-39169.78</v>
+        <v>-51700.28</v>
       </c>
       <c r="J191" s="1">
-        <v>-13.855772098754</v>
+        <v>-17.958826781558</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>243526.7</v>
+        <v>236182.0</v>
       </c>
       <c r="N191" s="1">
-        <v>243526.7</v>
+        <v>236182.0</v>
       </c>
       <c r="O191" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>14366.0</v>
+        <v>14666.0</v>
       </c>
       <c r="D192" s="1">
-        <v>6089.0</v>
+        <v>10420.0</v>
       </c>
       <c r="E192" s="1">
-        <v>3649.62049283</v>
+        <v>3740.9755898</v>
       </c>
       <c r="F192" t="s">
         <v>46</v>
       </c>
       <c r="G192">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H192" s="1">
-        <v>284102.98</v>
+        <v>297264.93</v>
       </c>
       <c r="I192" s="1">
-        <v>189151.45</v>
+        <v>525584.5</v>
       </c>
       <c r="J192" s="1">
-        <v>66.578481506952</v>
+        <v>176.80676291011</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>473254.43</v>
+        <v>822849.43</v>
       </c>
       <c r="N192" s="1">
-        <v>473254.43</v>
+        <v>822849.43</v>
       </c>
       <c r="O192" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>3883.0</v>
+        <v>3967.0</v>
       </c>
       <c r="D193" s="1">
-        <v>90.21</v>
+        <v>86.81</v>
       </c>
       <c r="E193" s="1">
-        <v>84.5896137</v>
+        <v>84.7217091</v>
       </c>
       <c r="F193" t="s">
         <v>28</v>
       </c>
       <c r="G193">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H193" s="1">
-        <v>285719.43</v>
+        <v>292285.32</v>
       </c>
       <c r="I193" s="1">
-        <v>13452.48</v>
+        <v>4295.89</v>
       </c>
       <c r="J193" s="1">
-        <v>4.7082832273605</v>
+        <v>1.4697590696652</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>299171.91</v>
+        <v>296581.21</v>
       </c>
       <c r="N193" s="1">
-        <v>299171.91</v>
+        <v>296581.21</v>
       </c>
       <c r="O193" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>19343.0</v>
+        <v>19774.0</v>
       </c>
       <c r="D194" s="1">
-        <v>12.76</v>
+        <v>11.985</v>
       </c>
       <c r="E194" s="1">
-        <v>12.25001448</v>
+        <v>12.25579751</v>
       </c>
       <c r="F194" t="s">
         <v>99</v>
       </c>
       <c r="G194">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H194" s="1">
-        <v>273364.49</v>
+        <v>279601.39</v>
       </c>
       <c r="I194" s="1">
-        <v>11528.08</v>
+        <v>-5353.41</v>
       </c>
       <c r="J194" s="1">
-        <v>4.2171095448425</v>
+        <v>-1.9146578634677</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>284892.57</v>
+        <v>274247.98</v>
       </c>
       <c r="N194" s="1">
-        <v>284892.57</v>
+        <v>274247.98</v>
       </c>
       <c r="O194" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>11391.0</v>
+        <v>11644.0</v>
       </c>
       <c r="D195" s="1">
-        <v>36.86</v>
+        <v>37.24</v>
       </c>
       <c r="E195" s="1">
-        <v>41.80174348</v>
+        <v>41.7121247</v>
       </c>
       <c r="F195" t="s">
         <v>183</v>
       </c>
       <c r="G195">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="H195" s="1">
-        <v>285728.64</v>
+        <v>291589.96</v>
       </c>
       <c r="I195" s="1">
-        <v>-25471.86</v>
+        <v>-24704.25</v>
       </c>
       <c r="J195" s="1">
-        <v>-8.914703125315</v>
+        <v>-8.4722567265348</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>260256.78</v>
+        <v>266885.71</v>
       </c>
       <c r="N195" s="1">
-        <v>260256.78</v>
+        <v>266885.71</v>
       </c>
       <c r="O195" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>42976.0</v>
+        <v>43942.0</v>
       </c>
       <c r="D196" s="1">
-        <v>5.64</v>
+        <v>5.9</v>
       </c>
       <c r="E196" s="1">
-        <v>6.29911067</v>
+        <v>6.28957307</v>
       </c>
       <c r="F196" t="s">
         <v>99</v>
       </c>
       <c r="G196">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H196" s="1">
-        <v>312146.39</v>
+        <v>318697.3</v>
       </c>
       <c r="I196" s="1">
-        <v>-32369.58</v>
+        <v>-18682.49</v>
       </c>
       <c r="J196" s="1">
-        <v>-10.369999794007</v>
+        <v>-5.8621425409001</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>279776.81</v>
+        <v>300014.81</v>
       </c>
       <c r="N196" s="1">
-        <v>279776.81</v>
+        <v>300014.81</v>
       </c>
       <c r="O196" s="1">
         <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3124.0</v>
+        <v>3192.0</v>
       </c>
       <c r="D197" s="1">
-        <v>207.27</v>
+        <v>251.68</v>
       </c>
       <c r="E197" s="1">
-        <v>107.79165173</v>
+        <v>110.07267857</v>
       </c>
       <c r="F197" t="s">
         <v>28</v>
       </c>
       <c r="G197">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H197" s="1">
-        <v>289257.28</v>
+        <v>301830.68</v>
       </c>
       <c r="I197" s="1">
-        <v>263769.56</v>
+        <v>390037.35</v>
       </c>
       <c r="J197" s="1">
-        <v>91.18856403545</v>
+        <v>129.22389135525</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>553026.84</v>
+        <v>691868.03</v>
       </c>
       <c r="N197" s="1">
-        <v>553026.84</v>
+        <v>691868.03</v>
       </c>
       <c r="O197" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>3424.0</v>
+        <v>3498.0</v>
       </c>
       <c r="D198" s="1">
-        <v>76.88</v>
+        <v>77.28</v>
       </c>
       <c r="E198" s="1">
-        <v>78.58850175</v>
+        <v>78.59530875</v>
       </c>
       <c r="F198" t="s">
         <v>31</v>
       </c>
       <c r="G198">
         <v>0.92</v>
       </c>
       <c r="H198" s="1">
-        <v>292088.93</v>
+        <v>298478.89</v>
       </c>
       <c r="I198" s="1">
-        <v>-4790.57</v>
+        <v>-3846.26</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.6401066620361</v>
+        <v>-1.288620444816</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>287298.36</v>
+        <v>294632.63</v>
       </c>
       <c r="N198" s="1">
-        <v>287298.36</v>
+        <v>294632.63</v>
       </c>
       <c r="O198" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>7184.0</v>
+        <v>7342.0</v>
       </c>
       <c r="D199" s="1">
-        <v>42.34</v>
+        <v>43.81</v>
       </c>
       <c r="E199" s="1">
-        <v>44.5774304</v>
+        <v>44.58197221</v>
       </c>
       <c r="F199" t="s">
         <v>28</v>
       </c>
       <c r="G199">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H199" s="1">
-        <v>275198.95</v>
+        <v>281288.91</v>
       </c>
       <c r="I199" s="1">
-        <v>-15412.85</v>
+        <v>-4276.45</v>
       </c>
       <c r="J199" s="1">
-        <v>-5.6006209326017</v>
+        <v>-1.5203052263952</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>259786.1</v>
+        <v>277012.46</v>
       </c>
       <c r="N199" s="1">
-        <v>259786.1</v>
+        <v>277012.46</v>
       </c>
       <c r="O199" s="1">
         <v>0.17</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>5700.0</v>
+        <v>5800.0</v>
       </c>
       <c r="D200" s="1">
-        <v>7141.0</v>
+        <v>7457.0</v>
       </c>
       <c r="E200" s="1">
-        <v>10195.72421053</v>
+        <v>10144.76344828</v>
       </c>
       <c r="F200" t="s">
         <v>46</v>
       </c>
       <c r="G200">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H200" s="1">
-        <v>326328.2</v>
+        <v>330251.44</v>
       </c>
       <c r="I200" s="1">
-        <v>-106113.28</v>
+        <v>-97370.95</v>
       </c>
       <c r="J200" s="1">
-        <v>-32.517349098239</v>
+        <v>-29.483883552484</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>220214.92</v>
+        <v>232880.49</v>
       </c>
       <c r="N200" s="1">
-        <v>220214.92</v>
+        <v>232880.49</v>
       </c>
       <c r="O200" s="1">
         <v>0.14</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>40859.0</v>
+        <v>41778.0</v>
       </c>
       <c r="D201" s="1">
-        <v>11.92</v>
+        <v>14.805</v>
       </c>
       <c r="E201" s="1">
-        <v>6.38644583</v>
+        <v>6.51201182</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>260943.79</v>
+        <v>272058.83</v>
       </c>
       <c r="I201" s="1">
-        <v>226095.49</v>
+        <v>346464.46</v>
       </c>
       <c r="J201" s="1">
-        <v>86.645284794859</v>
+        <v>127.34909578197</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>487039.28</v>
+        <v>618523.29</v>
       </c>
       <c r="N201" s="1">
-        <v>487039.28</v>
+        <v>618523.29</v>
       </c>
       <c r="O201" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>21638.0</v>
+        <v>22119.0</v>
       </c>
       <c r="D202" s="1">
-        <v>21.64</v>
+        <v>21.71</v>
       </c>
       <c r="E202" s="1">
-        <v>22.02597005</v>
+        <v>21.95542023</v>
       </c>
       <c r="F202" t="s">
         <v>183</v>
       </c>
       <c r="G202">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="H202" s="1">
-        <v>286015.31</v>
+        <v>291570.24</v>
       </c>
       <c r="I202" s="1">
-        <v>4226.01</v>
+        <v>3985.07</v>
       </c>
       <c r="J202" s="1">
-        <v>1.477546778877</v>
+        <v>1.366761573472</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>290241.32</v>
+        <v>295555.31</v>
       </c>
       <c r="N202" s="1">
-        <v>290241.32</v>
+        <v>295555.31</v>
       </c>
       <c r="O202" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>2621.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D203" s="1">
-        <v>116.8</v>
+        <v>113.52</v>
       </c>
       <c r="E203" s="1">
-        <v>108.15620755</v>
+        <v>108.38051531</v>
       </c>
       <c r="F203" t="s">
         <v>31</v>
       </c>
       <c r="G203">
         <v>0.92</v>
       </c>
       <c r="H203" s="1">
-        <v>306433.69</v>
+        <v>313837.22</v>
       </c>
       <c r="I203" s="1">
-        <v>27681.23</v>
+        <v>17505.08</v>
       </c>
       <c r="J203" s="1">
-        <v>9.0333507389478</v>
+        <v>5.5777577943113</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>334114.92</v>
+        <v>331342.3</v>
       </c>
       <c r="N203" s="1">
-        <v>334114.92</v>
+        <v>331342.3</v>
       </c>
       <c r="O203" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>9047.0</v>
+        <v>9246.0</v>
       </c>
       <c r="D204" s="1">
-        <v>299.2</v>
+        <v>271.8</v>
       </c>
       <c r="E204" s="1">
-        <v>239.64542942</v>
+        <v>240.67567056</v>
       </c>
       <c r="F204" t="s">
         <v>235</v>
       </c>
       <c r="G204">
         <v>7.47</v>
       </c>
       <c r="H204" s="1">
-        <v>290145.96</v>
+        <v>297802.35</v>
       </c>
       <c r="I204" s="1">
-        <v>72051.2</v>
+        <v>38431.58</v>
       </c>
       <c r="J204" s="1">
-        <v>24.832742802967</v>
+        <v>12.905062703501</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>362197.16</v>
+        <v>336233.93</v>
       </c>
       <c r="N204" s="1">
-        <v>362197.16</v>
+        <v>336233.93</v>
       </c>
       <c r="O204" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>1924.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D205" s="1">
-        <v>232.34</v>
+        <v>257.73</v>
       </c>
       <c r="E205" s="1">
-        <v>174.64386694</v>
+        <v>175.86553408</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H205" s="1">
-        <v>287361.47</v>
+        <v>295740.63</v>
       </c>
       <c r="I205" s="1">
-        <v>94431.38</v>
+        <v>140634.67</v>
       </c>
       <c r="J205" s="1">
-        <v>32.861531505946</v>
+        <v>47.553381488367</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>381792.85</v>
+        <v>436375.3</v>
       </c>
       <c r="N205" s="1">
-        <v>381792.85</v>
+        <v>436375.3</v>
       </c>
       <c r="O205" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>56057.0</v>
+        <v>57320.0</v>
       </c>
       <c r="D206" s="1">
-        <v>225.83</v>
+        <v>214.75</v>
       </c>
       <c r="E206" s="1">
-        <v>169.30931338</v>
+        <v>170.3941195</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H206" s="1">
-        <v>8204183.95</v>
+        <v>8441736.06</v>
       </c>
       <c r="I206" s="1">
-        <v>2607920.34</v>
+        <v>2159366.3</v>
       </c>
       <c r="J206" s="1">
-        <v>31.787687305573</v>
+        <v>25.579647179824</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>10812104.29</v>
+        <v>10601102.36</v>
       </c>
       <c r="N206" s="1">
-        <v>10812104.29</v>
+        <v>10601102.36</v>
       </c>
       <c r="O206" s="1">
-        <v>7.02</v>
+        <v>6.51</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>4030.0</v>
+        <v>4116.0</v>
       </c>
       <c r="D207" s="1">
-        <v>298.41</v>
+        <v>321.88</v>
       </c>
       <c r="E207" s="1">
-        <v>215.70932506</v>
+        <v>217.63243683</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H207" s="1">
-        <v>749941.77</v>
+        <v>772717.99</v>
       </c>
       <c r="I207" s="1">
-        <v>277168.71</v>
+        <v>368269.89</v>
       </c>
       <c r="J207" s="1">
-        <v>36.958697473272</v>
+        <v>47.659028878052</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>1027110.48</v>
+        <v>1140987.88</v>
       </c>
       <c r="N207" s="1">
-        <v>1027110.48</v>
+        <v>1140987.88</v>
       </c>
       <c r="O207" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>3545.0</v>
+        <v>3621.0</v>
       </c>
       <c r="D208" s="1">
-        <v>189.76</v>
+        <v>230.33</v>
       </c>
       <c r="E208" s="1">
-        <v>177.1354189</v>
+        <v>177.58021541</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H208" s="1">
-        <v>544693.88</v>
+        <v>557663.18</v>
       </c>
       <c r="I208" s="1">
-        <v>29845.3</v>
+        <v>160611.75</v>
       </c>
       <c r="J208" s="1">
-        <v>5.4792794807975</v>
+        <v>28.800852514595</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>574539.18</v>
+        <v>718274.93</v>
       </c>
       <c r="N208" s="1">
-        <v>574539.18</v>
+        <v>718274.93</v>
       </c>
       <c r="O208" s="1">
-        <v>0.37</v>
+        <v>0.44</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>3767.0</v>
+        <v>3849.0</v>
       </c>
       <c r="D209" s="1">
-        <v>89.7</v>
+        <v>87.38</v>
       </c>
       <c r="E209" s="1">
-        <v>92.18842315</v>
+        <v>92.1625643</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H209" s="1">
-        <v>298422.7</v>
+        <v>304843.34</v>
       </c>
       <c r="I209" s="1">
-        <v>-9829.03</v>
+        <v>-15194.61</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.2936603013109</v>
+        <v>-4.9843995279674</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>288593.67</v>
+        <v>289648.73</v>
       </c>
       <c r="N209" s="1">
-        <v>288593.67</v>
+        <v>289648.73</v>
       </c>
       <c r="O209" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>2850.0</v>
+        <v>2911.0</v>
       </c>
       <c r="D210" s="1">
-        <v>111.78</v>
+        <v>114.38</v>
       </c>
       <c r="E210" s="1">
-        <v>109.98578596</v>
+        <v>109.99099279</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H210" s="1">
-        <v>272558.24</v>
+        <v>278345.25</v>
       </c>
       <c r="I210" s="1">
-        <v>-471.29</v>
+        <v>8405.11</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.17291350281687</v>
+        <v>3.0196707146969</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>272086.95</v>
+        <v>286750.36</v>
       </c>
       <c r="N210" s="1">
-        <v>272086.95</v>
+        <v>286750.36</v>
       </c>
       <c r="O210" s="1">
         <v>0.18</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>2059.0</v>
+        <v>2103.0</v>
       </c>
       <c r="D211" s="1">
-        <v>227.79</v>
+        <v>280.43</v>
       </c>
       <c r="E211" s="1">
-        <v>179.3636474</v>
+        <v>181.0173942</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H211" s="1">
-        <v>323018.89</v>
+        <v>332802.73</v>
       </c>
       <c r="I211" s="1">
-        <v>77561.55</v>
+        <v>175094.0</v>
       </c>
       <c r="J211" s="1">
-        <v>24.011459515572</v>
+        <v>52.611948225305</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>400580.44</v>
+        <v>507896.73</v>
       </c>
       <c r="N211" s="1">
-        <v>400580.44</v>
+        <v>507896.73</v>
       </c>
       <c r="O211" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>3602.0</v>
+        <v>3680.0</v>
       </c>
       <c r="D212" s="1">
-        <v>89.92</v>
+        <v>98.45</v>
       </c>
       <c r="E212" s="1">
-        <v>108.16365353</v>
+        <v>107.88684511</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H212" s="1">
-        <v>338770.29</v>
+        <v>345154.34</v>
       </c>
       <c r="I212" s="1">
-        <v>-62140.63</v>
+        <v>-33139.53</v>
       </c>
       <c r="J212" s="1">
-        <v>-18.342998732268</v>
+        <v>-9.6013655803951</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>276629.66</v>
+        <v>312014.81</v>
       </c>
       <c r="N212" s="1">
-        <v>276629.66</v>
+        <v>312014.81</v>
       </c>
       <c r="O212" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>7421.0</v>
+        <v>7584.0</v>
       </c>
       <c r="D213" s="1">
-        <v>45.23</v>
+        <v>42.61</v>
       </c>
       <c r="E213" s="1">
-        <v>51.43384989</v>
+        <v>51.28335311</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H213" s="1">
-        <v>326759.52</v>
+        <v>332992.36</v>
       </c>
       <c r="I213" s="1">
-        <v>-40085.88</v>
+        <v>-54687.02</v>
       </c>
       <c r="J213" s="1">
-        <v>-12.267700723762</v>
+        <v>-16.422905318308</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>286673.64</v>
+        <v>278305.34</v>
       </c>
       <c r="N213" s="1">
-        <v>286673.64</v>
+        <v>278305.34</v>
       </c>
       <c r="O213" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>3954.0</v>
+        <v>4040.0</v>
       </c>
       <c r="D214" s="1">
-        <v>149.27</v>
+        <v>142.54</v>
       </c>
       <c r="E214" s="1">
-        <v>154.65359889</v>
+        <v>154.50844802</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H214" s="1">
-        <v>525483.72</v>
+        <v>536425.98</v>
       </c>
       <c r="I214" s="1">
-        <v>-21393.89</v>
+        <v>-40485.23</v>
       </c>
       <c r="J214" s="1">
-        <v>-4.0712755097342</v>
+        <v>-7.54721648642</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>504089.83</v>
+        <v>495940.75</v>
       </c>
       <c r="N214" s="1">
-        <v>504089.83</v>
+        <v>495940.75</v>
       </c>
       <c r="O214" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>17115.0</v>
+        <v>17494.0</v>
       </c>
       <c r="D215" s="1">
-        <v>25.96</v>
+        <v>25.34</v>
       </c>
       <c r="E215" s="1">
-        <v>26.53069647</v>
+        <v>26.5183823</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H215" s="1">
-        <v>388868.47</v>
+        <v>397336.53</v>
       </c>
       <c r="I215" s="1">
-        <v>-9395.95</v>
+        <v>-15561.6</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.4162282943639</v>
+        <v>-3.9164785578613</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>379472.52</v>
+        <v>381774.93</v>
       </c>
       <c r="N215" s="1">
-        <v>379472.52</v>
+        <v>381774.93</v>
       </c>
       <c r="O215" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>18935.0</v>
+        <v>19357.0</v>
       </c>
       <c r="D216" s="1">
-        <v>16.6</v>
+        <v>16.85</v>
       </c>
       <c r="E216" s="1">
-        <v>17.65757803</v>
+        <v>17.62969882</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H216" s="1">
-        <v>287327.07</v>
+        <v>293275.47</v>
       </c>
       <c r="I216" s="1">
-        <v>-18871.67</v>
+        <v>-12376.84</v>
       </c>
       <c r="J216" s="1">
-        <v>-6.5680097597487</v>
+        <v>-4.2202097570588</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>268455.4</v>
+        <v>280898.63</v>
       </c>
       <c r="N216" s="1">
-        <v>268455.4</v>
+        <v>280898.63</v>
       </c>
       <c r="O216" s="1">
         <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>1572.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D217" s="1">
-        <v>209.86</v>
+        <v>218.27</v>
       </c>
       <c r="E217" s="1">
-        <v>210.85879771</v>
+        <v>211.0183053</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H217" s="1">
-        <v>284835.64</v>
+        <v>291044.62</v>
       </c>
       <c r="I217" s="1">
-        <v>-3074.59</v>
+        <v>10659.17</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.0794260156489</v>
+        <v>3.6623834517195</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>281761.05</v>
+        <v>301703.79</v>
       </c>
       <c r="N217" s="1">
-        <v>281761.05</v>
+        <v>301703.79</v>
       </c>
       <c r="O217" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>4316.0</v>
+        <v>4409.0</v>
       </c>
       <c r="D218" s="1">
-        <v>142.24</v>
+        <v>140.19</v>
       </c>
       <c r="E218" s="1">
-        <v>150.77438601</v>
+        <v>150.61400998</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H218" s="1">
-        <v>563332.24</v>
+        <v>574791.23</v>
       </c>
       <c r="I218" s="1">
-        <v>-39005.61</v>
+        <v>-42476.1</v>
       </c>
       <c r="J218" s="1">
-        <v>-6.9240862195283</v>
+        <v>-7.389830913043</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>524326.63</v>
+        <v>532315.13</v>
       </c>
       <c r="N218" s="1">
-        <v>524326.63</v>
+        <v>532315.13</v>
       </c>
       <c r="O218" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>2476.0</v>
+        <v>2529.0</v>
       </c>
       <c r="D219" s="1">
-        <v>195.96</v>
+        <v>193.46</v>
       </c>
       <c r="E219" s="1">
-        <v>221.51360258</v>
+        <v>221.01863582</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H219" s="1">
-        <v>469290.76</v>
+        <v>478317.71</v>
       </c>
       <c r="I219" s="1">
-        <v>-54893.56</v>
+        <v>-56959.28</v>
       </c>
       <c r="J219" s="1">
-        <v>-11.697132072236</v>
+        <v>-11.908252362222</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>414397.2</v>
+        <v>421358.43</v>
       </c>
       <c r="N219" s="1">
-        <v>414397.2</v>
+        <v>421358.43</v>
       </c>
       <c r="O219" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>3518.0</v>
+        <v>3594.0</v>
       </c>
       <c r="D220" s="1">
-        <v>142.0</v>
+        <v>141.82</v>
       </c>
       <c r="E220" s="1">
-        <v>125.51834849</v>
+        <v>125.91664997</v>
       </c>
       <c r="F220" t="s">
         <v>28</v>
       </c>
       <c r="G220">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H220" s="1">
-        <v>385298.16</v>
+        <v>394739.85</v>
       </c>
       <c r="I220" s="1">
-        <v>41362.81</v>
+        <v>44222.45</v>
       </c>
       <c r="J220" s="1">
-        <v>10.735273171302</v>
+        <v>11.2029353003</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>426660.97</v>
+        <v>438962.3</v>
       </c>
       <c r="N220" s="1">
-        <v>426660.97</v>
+        <v>438962.3</v>
       </c>
       <c r="O220" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>2705.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D221" s="1">
-        <v>154.7</v>
+        <v>154.15</v>
       </c>
       <c r="E221" s="1">
-        <v>107.3802403</v>
+        <v>108.2252443</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>290463.55</v>
+        <v>299026.35</v>
       </c>
       <c r="I221" s="1">
-        <v>127999.95</v>
+        <v>126890.1</v>
       </c>
       <c r="J221" s="1">
-        <v>44.067474214923</v>
+        <v>42.434420913073</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>418463.5</v>
+        <v>425916.45</v>
       </c>
       <c r="N221" s="1">
-        <v>418463.5</v>
+        <v>425916.45</v>
       </c>
       <c r="O221" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>4120.0</v>
+        <v>4209.0</v>
       </c>
       <c r="D222" s="1">
-        <v>77.22</v>
+        <v>77.75</v>
       </c>
       <c r="E222" s="1">
-        <v>81.00351456</v>
+        <v>80.94854835</v>
       </c>
       <c r="F222" t="s">
         <v>28</v>
       </c>
       <c r="G222">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H222" s="1">
-        <v>290193.02</v>
+        <v>296198.32</v>
       </c>
       <c r="I222" s="1">
-        <v>-18470.43</v>
+        <v>-14365.87</v>
       </c>
       <c r="J222" s="1">
-        <v>-6.3648774184851</v>
+        <v>-4.8500849025747</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>271722.59</v>
+        <v>281832.45</v>
       </c>
       <c r="N222" s="1">
-        <v>271722.59</v>
+        <v>281832.45</v>
       </c>
       <c r="O222" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>8242.0</v>
+        <v>8424.0</v>
       </c>
       <c r="D223" s="1">
-        <v>27.965</v>
+        <v>31.135</v>
       </c>
       <c r="E223" s="1">
-        <v>34.68775055</v>
+        <v>34.59568495</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>285896.44</v>
+        <v>291434.05</v>
       </c>
       <c r="I223" s="1">
-        <v>-55408.91</v>
+        <v>-29152.81</v>
       </c>
       <c r="J223" s="1">
-        <v>-19.380762488683</v>
+        <v>-10.003227145215</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>230487.53</v>
+        <v>262281.24</v>
       </c>
       <c r="N223" s="1">
-        <v>230487.53</v>
+        <v>262281.24</v>
       </c>
       <c r="O223" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>2567.0</v>
+        <v>2622.0</v>
       </c>
       <c r="D224" s="1">
-        <v>213.17</v>
+        <v>250.01</v>
       </c>
       <c r="E224" s="1">
-        <v>148.23003506</v>
+        <v>149.73573227</v>
       </c>
       <c r="F224" t="s">
         <v>28</v>
       </c>
       <c r="G224">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H224" s="1">
-        <v>331082.59</v>
+        <v>341494.27</v>
       </c>
       <c r="I224" s="1">
-        <v>136276.5</v>
+        <v>223054.86</v>
       </c>
       <c r="J224" s="1">
-        <v>41.160877713322</v>
+        <v>65.317306788193</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>467359.09</v>
+        <v>564549.13</v>
       </c>
       <c r="N224" s="1">
-        <v>467359.09</v>
+        <v>564549.13</v>
       </c>
       <c r="O224" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>739.0</v>
+        <v>755.0</v>
       </c>
       <c r="D225" s="1">
-        <v>773.72</v>
+        <v>715.67</v>
       </c>
       <c r="E225" s="1">
-        <v>493.29849797</v>
+        <v>497.97286093</v>
       </c>
       <c r="F225" t="s">
         <v>28</v>
       </c>
       <c r="G225">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H225" s="1">
-        <v>311972.22</v>
+        <v>321802.63</v>
       </c>
       <c r="I225" s="1">
-        <v>176373.07</v>
+        <v>143538.5</v>
       </c>
       <c r="J225" s="1">
-        <v>56.534863905511</v>
+        <v>44.604514263914</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>488345.29</v>
+        <v>465341.13</v>
       </c>
       <c r="N225" s="1">
-        <v>488345.29</v>
+        <v>465341.13</v>
       </c>
       <c r="O225" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>7402.0</v>
+        <v>7502.0</v>
       </c>
       <c r="D226" s="1">
-        <v>7800.0</v>
+        <v>10920.0</v>
       </c>
       <c r="E226" s="1">
-        <v>7690.30707917</v>
+        <v>7718.28219142</v>
       </c>
       <c r="F226" t="s">
         <v>46</v>
       </c>
       <c r="G226">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H226" s="1">
-        <v>321514.57</v>
+        <v>326819.07</v>
       </c>
       <c r="I226" s="1">
-        <v>-9153.76</v>
+        <v>114284.6</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.8470747064433</v>
+        <v>34.968767275422</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>312360.81</v>
+        <v>441103.67</v>
       </c>
       <c r="N226" s="1">
-        <v>312360.81</v>
+        <v>441103.67</v>
       </c>
       <c r="O226" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>10079.0</v>
+        <v>10303.0</v>
       </c>
       <c r="D227" s="1">
-        <v>23.33</v>
+        <v>24.36</v>
       </c>
       <c r="E227" s="1">
-        <v>28.70779343</v>
+        <v>28.61991362</v>
       </c>
       <c r="F227" t="s">
         <v>99</v>
       </c>
       <c r="G227">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H227" s="1">
-        <v>333914.2</v>
+        <v>340302.5</v>
       </c>
       <c r="I227" s="1">
-        <v>-62496.1</v>
+        <v>-49865.56</v>
       </c>
       <c r="J227" s="1">
-        <v>-18.716215123526</v>
+        <v>-14.653304045665</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>271418.1</v>
+        <v>290436.94</v>
       </c>
       <c r="N227" s="1">
-        <v>271418.1</v>
+        <v>290436.94</v>
       </c>
       <c r="O227" s="1">
         <v>0.18</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>1728.0</v>
+        <v>1765.0</v>
       </c>
       <c r="D228" s="1">
-        <v>203.67</v>
+        <v>204.2</v>
       </c>
       <c r="E228" s="1">
-        <v>217.99821181</v>
+        <v>217.77478187</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H228" s="1">
-        <v>327948.28</v>
+        <v>334551.11</v>
       </c>
       <c r="I228" s="1">
-        <v>-27361.73</v>
+        <v>-24157.97</v>
       </c>
       <c r="J228" s="1">
-        <v>-8.3433064506391</v>
+        <v>-7.2210102665629</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>300586.55</v>
+        <v>310393.14</v>
       </c>
       <c r="N228" s="1">
-        <v>300586.55</v>
+        <v>310393.14</v>
       </c>
       <c r="O228" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>1477.0</v>
+        <v>1509.0</v>
       </c>
       <c r="D229" s="1">
-        <v>202.37</v>
+        <v>186.46</v>
       </c>
       <c r="E229" s="1">
-        <v>236.59493568</v>
+        <v>235.91697813</v>
       </c>
       <c r="F229" t="s">
         <v>28</v>
       </c>
       <c r="G229">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H229" s="1">
-        <v>304367.98</v>
+        <v>310003.7</v>
       </c>
       <c r="I229" s="1">
-        <v>-49082.94</v>
+        <v>-67685.19</v>
       </c>
       <c r="J229" s="1">
-        <v>-16.126183838392</v>
+        <v>-21.833671662629</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>255285.04</v>
+        <v>242318.51</v>
       </c>
       <c r="N229" s="1">
-        <v>255285.04</v>
+        <v>242318.51</v>
       </c>
       <c r="O229" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>973.0</v>
+        <v>994.0</v>
       </c>
       <c r="D230" s="1">
-        <v>320.0</v>
+        <v>311.6</v>
       </c>
       <c r="E230" s="1">
-        <v>310.14428571</v>
+        <v>310.55280684</v>
       </c>
       <c r="F230" t="s">
         <v>31</v>
       </c>
       <c r="G230">
         <v>0.92</v>
       </c>
       <c r="H230" s="1">
-        <v>326606.78</v>
+        <v>334178.15</v>
       </c>
       <c r="I230" s="1">
-        <v>13213.14</v>
+        <v>3402.67</v>
       </c>
       <c r="J230" s="1">
-        <v>4.0455804377362</v>
+        <v>1.0182203713798</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>339819.92</v>
+        <v>337580.82</v>
       </c>
       <c r="N230" s="1">
-        <v>339819.92</v>
+        <v>337580.82</v>
       </c>
       <c r="O230" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>4986.0</v>
+        <v>5094.0</v>
       </c>
       <c r="D231" s="1">
-        <v>124.15</v>
+        <v>114.7</v>
       </c>
       <c r="E231" s="1">
-        <v>77.14793622</v>
+        <v>78.31957597</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H231" s="1">
-        <v>329028.25</v>
+        <v>341333.32</v>
       </c>
       <c r="I231" s="1">
-        <v>199657.66</v>
+        <v>161859.03</v>
       </c>
       <c r="J231" s="1">
-        <v>60.681008393656</v>
+        <v>47.419639547642</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>528685.91</v>
+        <v>503192.35</v>
       </c>
       <c r="N231" s="1">
-        <v>528685.91</v>
+        <v>503192.35</v>
       </c>
       <c r="O231" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>914.0</v>
+        <v>934.0</v>
       </c>
       <c r="D232" s="1">
-        <v>454.99</v>
+        <v>461.73</v>
       </c>
       <c r="E232" s="1">
-        <v>358.90164114</v>
+        <v>360.67562099</v>
       </c>
       <c r="F232" t="s">
         <v>28</v>
       </c>
       <c r="G232">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H232" s="1">
-        <v>286062.22</v>
+        <v>293665.0</v>
       </c>
       <c r="I232" s="1">
-        <v>69116.38</v>
+        <v>77739.06</v>
       </c>
       <c r="J232" s="1">
-        <v>24.161310081422</v>
+        <v>26.472020840073</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>355178.6</v>
+        <v>371404.06</v>
       </c>
       <c r="N232" s="1">
-        <v>355178.6</v>
+        <v>371404.06</v>
       </c>
       <c r="O232" s="1">
         <v>0.23</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>8311.0</v>
+        <v>8494.0</v>
       </c>
       <c r="D233" s="1">
-        <v>49.39</v>
+        <v>52.58</v>
       </c>
       <c r="E233" s="1">
-        <v>52.28307424</v>
+        <v>52.25314928</v>
       </c>
       <c r="F233" t="s">
         <v>51</v>
       </c>
       <c r="G233">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H233" s="1">
-        <v>269374.94</v>
+        <v>275194.9</v>
       </c>
       <c r="I233" s="1">
-        <v>-13560.23</v>
+        <v>1930.02</v>
       </c>
       <c r="J233" s="1">
-        <v>-5.033961214061</v>
+        <v>0.70132840397842</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>255814.71</v>
+        <v>277124.92</v>
       </c>
       <c r="N233" s="1">
-        <v>255814.71</v>
+        <v>277124.92</v>
       </c>
       <c r="O233" s="1">
         <v>0.17</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>3568.0</v>
+        <v>3646.0</v>
       </c>
       <c r="D234" s="1">
-        <v>246.83</v>
+        <v>265.81</v>
       </c>
       <c r="E234" s="1">
-        <v>215.23808857</v>
+        <v>216.20876851</v>
       </c>
       <c r="F234" t="s">
         <v>51</v>
       </c>
       <c r="G234">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H234" s="1">
-        <v>477139.89</v>
+        <v>489843.2</v>
       </c>
       <c r="I234" s="1">
-        <v>71713.06</v>
+        <v>111511.52</v>
       </c>
       <c r="J234" s="1">
-        <v>15.029776697144</v>
+        <v>22.764737777313</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>548852.95</v>
+        <v>601354.72</v>
       </c>
       <c r="N234" s="1">
-        <v>548852.95</v>
+        <v>601354.72</v>
       </c>
       <c r="O234" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>1309.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D235" s="1">
-        <v>406.55</v>
+        <v>412.29</v>
       </c>
       <c r="E235" s="1">
-        <v>476.17245225</v>
+        <v>474.9575991</v>
       </c>
       <c r="F235" t="s">
         <v>28</v>
       </c>
       <c r="G235">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H235" s="1">
-        <v>539140.34</v>
+        <v>549216.37</v>
       </c>
       <c r="I235" s="1">
-        <v>-84621.02</v>
+        <v>-74487.24</v>
       </c>
       <c r="J235" s="1">
-        <v>-15.695545987154</v>
+        <v>-13.56245808915</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>454519.32</v>
+        <v>474729.13</v>
       </c>
       <c r="N235" s="1">
-        <v>454519.32</v>
+        <v>474729.13</v>
       </c>
       <c r="O235" s="1">
         <v>0.29</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>989.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D236" s="1">
-        <v>281.5</v>
+        <v>293.8</v>
       </c>
       <c r="E236" s="1">
-        <v>276.02828109</v>
+        <v>276.2499703</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>272991.97</v>
+        <v>279012.47</v>
       </c>
       <c r="I236" s="1">
-        <v>5411.53</v>
+        <v>17725.53</v>
       </c>
       <c r="J236" s="1">
-        <v>1.9823037285675</v>
+        <v>6.3529526117596</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>278403.5</v>
+        <v>296738.0</v>
       </c>
       <c r="N236" s="1">
-        <v>278403.5</v>
+        <v>296738.0</v>
       </c>
       <c r="O236" s="1">
         <v>0.18</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>1926.0</v>
+        <v>1968.0</v>
       </c>
       <c r="D237" s="1">
-        <v>165.84</v>
+        <v>190.61</v>
       </c>
       <c r="E237" s="1">
-        <v>226.59103842</v>
+        <v>225.61622967</v>
       </c>
       <c r="F237" t="s">
         <v>28</v>
       </c>
       <c r="G237">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H237" s="1">
-        <v>380644.95</v>
+        <v>387183.98</v>
       </c>
       <c r="I237" s="1">
-        <v>-107844.98</v>
+        <v>-64124.53</v>
       </c>
       <c r="J237" s="1">
-        <v>-28.332171489468</v>
+        <v>-16.561772519617</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>272799.97</v>
+        <v>323059.45</v>
       </c>
       <c r="N237" s="1">
-        <v>272799.97</v>
+        <v>323059.45</v>
       </c>
       <c r="O237" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>8379.0</v>
+        <v>8564.0</v>
       </c>
       <c r="D238" s="1">
-        <v>360.3</v>
+        <v>380.5</v>
       </c>
       <c r="E238" s="1">
-        <v>374.77567729</v>
+        <v>374.77487156</v>
       </c>
       <c r="F238" t="s">
         <v>104</v>
       </c>
       <c r="G238">
-        <v>10.92</v>
+        <v>10.89</v>
       </c>
       <c r="H238" s="1">
-        <v>288664.15</v>
+        <v>295059.66</v>
       </c>
       <c r="I238" s="1">
-        <v>-12079.08</v>
+        <v>4038.71</v>
       </c>
       <c r="J238" s="1">
-        <v>-4.1844752803561</v>
+        <v>1.3687774194548</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>276585.07</v>
+        <v>299098.37</v>
       </c>
       <c r="N238" s="1">
-        <v>276585.07</v>
+        <v>299098.37</v>
       </c>
       <c r="O238" s="1">
         <v>0.18</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>3452.0</v>
+        <v>3527.0</v>
       </c>
       <c r="D239" s="1">
-        <v>72.72</v>
+        <v>73.52</v>
       </c>
       <c r="E239" s="1">
-        <v>84.02472769</v>
+        <v>83.87017012</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>290053.36</v>
+        <v>295810.09</v>
       </c>
       <c r="I239" s="1">
-        <v>-39023.92</v>
+        <v>-36505.05</v>
       </c>
       <c r="J239" s="1">
-        <v>-13.45404859299</v>
+        <v>-12.340704808278</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>251029.44</v>
+        <v>259305.04</v>
       </c>
       <c r="N239" s="1">
-        <v>251029.44</v>
+        <v>259305.04</v>
       </c>
       <c r="O239" s="1">
         <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>1921.0</v>
+        <v>1963.0</v>
       </c>
       <c r="D240" s="1">
-        <v>136.26</v>
+        <v>155.94</v>
       </c>
       <c r="E240" s="1">
-        <v>183.46016137</v>
+        <v>182.80112583</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>352426.97</v>
+        <v>358838.61</v>
       </c>
       <c r="I240" s="1">
-        <v>-90671.51</v>
+        <v>-52728.39</v>
       </c>
       <c r="J240" s="1">
-        <v>-25.727744389143</v>
+        <v>-14.69417964806</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>261755.46</v>
+        <v>306110.22</v>
       </c>
       <c r="N240" s="1">
-        <v>261755.46</v>
+        <v>306110.22</v>
       </c>
       <c r="O240" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>1311.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D241" s="1">
-        <v>268.4</v>
+        <v>283.45</v>
       </c>
       <c r="E241" s="1">
-        <v>237.05241037</v>
+        <v>237.65643017</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>310775.71</v>
+        <v>318221.96</v>
       </c>
       <c r="I241" s="1">
-        <v>41096.69</v>
+        <v>61317.59</v>
       </c>
       <c r="J241" s="1">
-        <v>13.22390672038</v>
+        <v>19.268811618155</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>351872.4</v>
+        <v>379539.55</v>
       </c>
       <c r="N241" s="1">
-        <v>351872.4</v>
+        <v>379539.55</v>
       </c>
       <c r="O241" s="1">
         <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>4559.0</v>
+        <v>4658.0</v>
       </c>
       <c r="D242" s="1">
-        <v>87.05</v>
+        <v>117.9</v>
       </c>
       <c r="E242" s="1">
-        <v>126.78857425</v>
+        <v>126.36148991</v>
       </c>
       <c r="F242" t="s">
         <v>28</v>
       </c>
       <c r="G242">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H242" s="1">
-        <v>500482.93</v>
+        <v>509571.36</v>
       </c>
       <c r="I242" s="1">
-        <v>-161531.78</v>
+        <v>-36610.76</v>
       </c>
       <c r="J242" s="1">
-        <v>-32.275182692045</v>
+        <v>-7.1846188529905</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>338951.15</v>
+        <v>472960.6</v>
       </c>
       <c r="N242" s="1">
-        <v>338951.15</v>
+        <v>472960.6</v>
       </c>
       <c r="O242" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>1021.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D243" s="1">
-        <v>306.34</v>
+        <v>296.49</v>
       </c>
       <c r="E243" s="1">
-        <v>340.39437806</v>
+        <v>339.70354746</v>
       </c>
       <c r="F243" t="s">
         <v>28</v>
       </c>
       <c r="G243">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H243" s="1">
-        <v>297153.52</v>
+        <v>302979.23</v>
       </c>
       <c r="I243" s="1">
-        <v>-30020.12</v>
+        <v>-36657.85</v>
       </c>
       <c r="J243" s="1">
-        <v>-10.102562473431</v>
+        <v>-12.099129699419</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>267133.4</v>
+        <v>266321.38</v>
       </c>
       <c r="N243" s="1">
-        <v>267133.4</v>
+        <v>266321.38</v>
       </c>
       <c r="O243" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>1826.0</v>
+        <v>1866.0</v>
       </c>
       <c r="D244" s="1">
-        <v>266.8</v>
+        <v>275.0</v>
       </c>
       <c r="E244" s="1">
-        <v>223.18041073</v>
+        <v>224.08760986</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>407527.43</v>
+        <v>418147.48</v>
       </c>
       <c r="I244" s="1">
-        <v>79649.37</v>
+        <v>95002.52</v>
       </c>
       <c r="J244" s="1">
-        <v>19.54454206923</v>
+        <v>22.719859509855</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>487176.8</v>
+        <v>513150.0</v>
       </c>
       <c r="N244" s="1">
-        <v>487176.8</v>
+        <v>513150.0</v>
       </c>
       <c r="O244" s="1">
         <v>0.32</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>9094.0</v>
+        <v>9294.0</v>
       </c>
       <c r="D245" s="1">
-        <v>177.24</v>
+        <v>160.16</v>
       </c>
       <c r="E245" s="1">
-        <v>121.67572465</v>
+        <v>122.74301915</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>1106519.04</v>
+        <v>1140773.62</v>
       </c>
       <c r="I245" s="1">
-        <v>505301.52</v>
+        <v>347753.42</v>
       </c>
       <c r="J245" s="1">
-        <v>45.665867620317</v>
+        <v>30.483999095281</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>1611820.56</v>
+        <v>1488527.04</v>
       </c>
       <c r="N245" s="1">
-        <v>1611820.56</v>
+        <v>1488527.04</v>
       </c>
       <c r="O245" s="1">
-        <v>1.05</v>
+        <v>0.91</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>9855.0</v>
+        <v>10155.0</v>
       </c>
       <c r="D246" s="1">
-        <v>5852.0</v>
+        <v>6148.0</v>
       </c>
       <c r="E246" s="1">
-        <v>4663.32968037</v>
+        <v>4701.81329394</v>
       </c>
       <c r="F246" t="s">
         <v>46</v>
       </c>
       <c r="G246">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H246" s="1">
-        <v>256705.55</v>
+        <v>266386.71</v>
       </c>
       <c r="I246" s="1">
-        <v>55308.25</v>
+        <v>69780.04</v>
       </c>
       <c r="J246" s="1">
-        <v>21.54540484224</v>
+        <v>26.195015509595</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>312013.8</v>
+        <v>336166.75</v>
       </c>
       <c r="N246" s="1">
-        <v>312013.8</v>
+        <v>336166.75</v>
       </c>
       <c r="O246" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>2151.0</v>
+        <v>2197.0</v>
       </c>
       <c r="D247" s="1">
-        <v>152.37</v>
+        <v>241.28</v>
       </c>
       <c r="E247" s="1">
-        <v>174.22039981</v>
+        <v>174.49777879</v>
       </c>
       <c r="F247" t="s">
         <v>28</v>
       </c>
       <c r="G247">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H247" s="1">
-        <v>325243.97</v>
+        <v>332662.16</v>
       </c>
       <c r="I247" s="1">
-        <v>-45320.95</v>
+        <v>123861.25</v>
       </c>
       <c r="J247" s="1">
-        <v>-13.934447424191</v>
+        <v>37.233345084996</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>279923.02</v>
+        <v>456523.41</v>
       </c>
       <c r="N247" s="1">
-        <v>279923.02</v>
+        <v>456523.41</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>22992.0</v>
+        <v>23392.0</v>
       </c>
       <c r="D248" s="1">
-        <v>6012.0</v>
+        <v>8315.0</v>
       </c>
       <c r="E248" s="1">
-        <v>3856.88039318</v>
+        <v>3911.02915527</v>
       </c>
       <c r="F248" t="s">
         <v>46</v>
       </c>
       <c r="G248">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H248" s="1">
-        <v>490455.81</v>
+        <v>505654.01</v>
       </c>
       <c r="I248" s="1">
-        <v>257383.99</v>
+        <v>541644.73</v>
       </c>
       <c r="J248" s="1">
-        <v>52.478528085945</v>
+        <v>107.1176573879</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>747839.8</v>
+        <v>1047298.74</v>
       </c>
       <c r="N248" s="1">
-        <v>747839.8</v>
+        <v>1047298.74</v>
       </c>
       <c r="O248" s="1">
-        <v>0.49</v>
+        <v>0.64</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>19204.0</v>
+        <v>19604.0</v>
       </c>
       <c r="D249" s="1">
-        <v>3660.0</v>
+        <v>3619.0</v>
       </c>
       <c r="E249" s="1">
-        <v>3577.38471152</v>
+        <v>3576.5504999</v>
       </c>
       <c r="F249" t="s">
         <v>46</v>
       </c>
       <c r="G249">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H249" s="1">
-        <v>386289.13</v>
+        <v>393944.04</v>
       </c>
       <c r="I249" s="1">
-        <v>-6024.76</v>
+        <v>-11934.46</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.5596504100439</v>
+        <v>-3.0294810399975</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>380264.37</v>
+        <v>382009.58</v>
       </c>
       <c r="N249" s="1">
-        <v>380264.37</v>
+        <v>382009.58</v>
       </c>
       <c r="O249" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>2600.0</v>
+        <v>2657.0</v>
       </c>
       <c r="D250" s="1">
-        <v>151.58</v>
+        <v>157.88</v>
       </c>
       <c r="E250" s="1">
-        <v>119.12626538</v>
+        <v>119.88031615</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H250" s="1">
-        <v>270188.66</v>
+        <v>277756.6</v>
       </c>
       <c r="I250" s="1">
-        <v>66411.25</v>
+        <v>83512.11</v>
       </c>
       <c r="J250" s="1">
-        <v>24.579584502177</v>
+        <v>30.066651881539</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>336599.91</v>
+        <v>361268.71</v>
       </c>
       <c r="N250" s="1">
-        <v>336599.91</v>
+        <v>361268.71</v>
       </c>
       <c r="O250" s="1">
         <v>0.22</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>1034.0</v>
+        <v>1057.0</v>
       </c>
       <c r="D251" s="1">
-        <v>302.09</v>
+        <v>295.0</v>
       </c>
       <c r="E251" s="1">
-        <v>349.24889749</v>
+        <v>348.46862819</v>
       </c>
       <c r="F251" t="s">
         <v>28</v>
       </c>
       <c r="G251">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H251" s="1">
-        <v>314582.04</v>
+        <v>320785.22</v>
       </c>
       <c r="I251" s="1">
-        <v>-47800.59</v>
+        <v>-52245.41</v>
       </c>
       <c r="J251" s="1">
-        <v>-15.194952006796</v>
+        <v>-16.286726053027</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>266781.45</v>
+        <v>268539.81</v>
       </c>
       <c r="N251" s="1">
-        <v>266781.45</v>
+        <v>268539.81</v>
       </c>
       <c r="O251" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>33824.0</v>
+        <v>34583.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.58</v>
+        <v>102.05</v>
       </c>
       <c r="E252" s="1">
-        <v>108.91995033</v>
+        <v>108.72529624</v>
       </c>
       <c r="F252" t="s">
         <v>104</v>
       </c>
       <c r="G252">
-        <v>10.92</v>
+        <v>10.89</v>
       </c>
       <c r="H252" s="1">
-        <v>338636.2</v>
+        <v>345641.89</v>
       </c>
       <c r="I252" s="1">
-        <v>-30055.07</v>
+        <v>-21706.49</v>
       </c>
       <c r="J252" s="1">
-        <v>-8.8753269733124</v>
+        <v>-6.2800518768139</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>308581.13</v>
+        <v>323935.4</v>
       </c>
       <c r="N252" s="1">
-        <v>308581.13</v>
+        <v>323935.4</v>
       </c>
       <c r="O252" s="1">
         <v>0.2</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>995.0</v>
+        <v>1016.0</v>
       </c>
       <c r="D253" s="1">
-        <v>119.45</v>
+        <v>114.5</v>
       </c>
       <c r="E253" s="1">
-        <v>130.16309548</v>
+        <v>129.9928937</v>
       </c>
       <c r="F253" t="s">
         <v>31</v>
       </c>
       <c r="G253">
         <v>0.92</v>
       </c>
       <c r="H253" s="1">
-        <v>140478.17</v>
+        <v>143279.97</v>
       </c>
       <c r="I253" s="1">
-        <v>-10761.66</v>
+        <v>-16487.6</v>
       </c>
       <c r="J253" s="1">
-        <v>-7.6607347604258</v>
+        <v>-11.507260924189</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>129716.51</v>
+        <v>126792.37</v>
       </c>
       <c r="N253" s="1">
-        <v>129716.51</v>
+        <v>126792.37</v>
       </c>
       <c r="O253" s="1">
         <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>828.0</v>
+        <v>846.0</v>
       </c>
       <c r="D254" s="1">
-        <v>509.28</v>
+        <v>498.02</v>
       </c>
       <c r="E254" s="1">
-        <v>478.40657005</v>
+        <v>478.78674941</v>
       </c>
       <c r="F254" t="s">
         <v>28</v>
       </c>
       <c r="G254">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H254" s="1">
-        <v>346503.47</v>
+        <v>354193.01</v>
       </c>
       <c r="I254" s="1">
-        <v>13648.42</v>
+        <v>8658.4</v>
       </c>
       <c r="J254" s="1">
-        <v>3.9388985051145</v>
+        <v>2.4445428779072</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>360151.89</v>
+        <v>362851.41</v>
       </c>
       <c r="N254" s="1">
-        <v>360151.89</v>
+        <v>362851.41</v>
       </c>
       <c r="O254" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>11060.0</v>
+        <v>11360.0</v>
       </c>
       <c r="D255" s="1">
-        <v>5192.0</v>
+        <v>4748.0</v>
       </c>
       <c r="E255" s="1">
-        <v>5817.20614828</v>
+        <v>5797.12147887</v>
       </c>
       <c r="F255" t="s">
         <v>46</v>
       </c>
       <c r="G255">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H255" s="1">
-        <v>348826.65</v>
+        <v>357032.48</v>
       </c>
       <c r="I255" s="1">
-        <v>-38154.26</v>
+        <v>-66610.14</v>
       </c>
       <c r="J255" s="1">
-        <v>-10.937885623131</v>
+        <v>-18.656605135757</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>310672.39</v>
+        <v>290422.34</v>
       </c>
       <c r="N255" s="1">
-        <v>310672.39</v>
+        <v>290422.34</v>
       </c>
       <c r="O255" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>3367.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D256" s="1">
-        <v>132.7</v>
+        <v>139.61</v>
       </c>
       <c r="E256" s="1">
-        <v>130.063564</v>
+        <v>130.26946221</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H256" s="1">
-        <v>374776.26</v>
+        <v>383556.77</v>
       </c>
       <c r="I256" s="1">
-        <v>6827.62</v>
+        <v>30049.05</v>
       </c>
       <c r="J256" s="1">
-        <v>1.8217856168371</v>
+        <v>7.8343161561195</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>381603.88</v>
+        <v>413605.82</v>
       </c>
       <c r="N256" s="1">
-        <v>381603.88</v>
+        <v>413605.82</v>
       </c>
       <c r="O256" s="1">
         <v>0.25</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>2742.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D257" s="1">
-        <v>121.48</v>
+        <v>124.8</v>
       </c>
       <c r="E257" s="1">
-        <v>108.68091539</v>
+        <v>109.03673448</v>
       </c>
       <c r="F257" t="s">
         <v>28</v>
       </c>
       <c r="G257">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H257" s="1">
-        <v>259397.65</v>
+        <v>265867.4</v>
       </c>
       <c r="I257" s="1">
-        <v>25094.95</v>
+        <v>35290.59</v>
       </c>
       <c r="J257" s="1">
-        <v>9.6743166331692</v>
+        <v>13.273756015217</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>284492.6</v>
+        <v>301157.99</v>
       </c>
       <c r="N257" s="1">
-        <v>284492.6</v>
+        <v>301157.99</v>
       </c>
       <c r="O257" s="1">
         <v>0.18</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>26022.0</v>
+        <v>26622.0</v>
       </c>
       <c r="D258" s="1">
-        <v>2916.5</v>
+        <v>3950.0</v>
       </c>
       <c r="E258" s="1">
-        <v>2246.76100991</v>
+        <v>2273.11302682</v>
       </c>
       <c r="F258" t="s">
         <v>46</v>
       </c>
       <c r="G258">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H258" s="1">
-        <v>323794.86</v>
+        <v>334889.09</v>
       </c>
       <c r="I258" s="1">
-        <v>86801.89</v>
+        <v>231322.49</v>
       </c>
       <c r="J258" s="1">
-        <v>26.807680023086</v>
+        <v>69.074358319645</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>410596.75</v>
+        <v>566211.58</v>
       </c>
       <c r="N258" s="1">
-        <v>410596.75</v>
+        <v>566211.58</v>
       </c>
       <c r="O258" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>1522.0</v>
+        <v>1555.0</v>
       </c>
       <c r="D259" s="1">
-        <v>207.66</v>
+        <v>218.39</v>
       </c>
       <c r="E259" s="1">
-        <v>220.37696452</v>
+        <v>220.04800643</v>
       </c>
       <c r="F259" t="s">
         <v>28</v>
       </c>
       <c r="G259">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H259" s="1">
-        <v>287109.05</v>
+        <v>292927.54</v>
       </c>
       <c r="I259" s="1">
-        <v>-17169.67</v>
+        <v>-461.92</v>
       </c>
       <c r="J259" s="1">
-        <v>-5.980191150366</v>
+        <v>-0.15769087467843</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>269939.38</v>
+        <v>292465.62</v>
       </c>
       <c r="N259" s="1">
-        <v>269939.38</v>
+        <v>292465.62</v>
       </c>
       <c r="O259" s="1">
         <v>0.18</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>1872.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D260" s="1">
-        <v>306.34</v>
+        <v>308.59</v>
       </c>
       <c r="E260" s="1">
-        <v>196.81624466</v>
+        <v>199.0166841</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H260" s="1">
-        <v>320247.87</v>
+        <v>330643.63</v>
       </c>
       <c r="I260" s="1">
-        <v>169540.3</v>
+        <v>177494.06</v>
       </c>
       <c r="J260" s="1">
-        <v>52.940336496227</v>
+        <v>53.681378951713</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>489788.17</v>
+        <v>508137.69</v>
       </c>
       <c r="N260" s="1">
-        <v>489788.17</v>
+        <v>508137.69</v>
       </c>
       <c r="O260" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>1237.0</v>
+        <v>1264.0</v>
       </c>
       <c r="D261" s="1">
-        <v>300.71</v>
+        <v>270.73</v>
       </c>
       <c r="E261" s="1">
-        <v>280.58317704</v>
+        <v>280.59426424</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H261" s="1">
-        <v>302225.51</v>
+        <v>308757.26</v>
       </c>
       <c r="I261" s="1">
-        <v>15473.83</v>
+        <v>-14047.08</v>
       </c>
       <c r="J261" s="1">
-        <v>5.1199615810062</v>
+        <v>-4.549554559462</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>317699.34</v>
+        <v>294710.18</v>
       </c>
       <c r="N261" s="1">
-        <v>317699.34</v>
+        <v>294710.18</v>
       </c>
       <c r="O261" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>1130.0</v>
+        <v>1155.0</v>
       </c>
       <c r="D262" s="1">
-        <v>446.03</v>
+        <v>473.95</v>
       </c>
       <c r="E262" s="1">
-        <v>492.72418584</v>
+        <v>492.02455411</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H262" s="1">
-        <v>478479.43</v>
+        <v>488384.61</v>
       </c>
       <c r="I262" s="1">
-        <v>-48011.05</v>
+        <v>-16944.87</v>
       </c>
       <c r="J262" s="1">
-        <v>-10.034088612754</v>
+        <v>-3.4695749319374</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>430468.38</v>
+        <v>471439.74</v>
       </c>
       <c r="N262" s="1">
-        <v>430468.38</v>
+        <v>471439.74</v>
       </c>
       <c r="O262" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>3002.0</v>
+        <v>3067.0</v>
       </c>
       <c r="D263" s="1">
-        <v>147.03</v>
+        <v>157.9</v>
       </c>
       <c r="E263" s="1">
-        <v>161.49941039</v>
+        <v>161.40993479</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H263" s="1">
-        <v>416636.34</v>
+        <v>425434.7</v>
       </c>
       <c r="I263" s="1">
-        <v>-39658.88</v>
+        <v>-8366.02</v>
       </c>
       <c r="J263" s="1">
-        <v>-9.5188240180873</v>
+        <v>-1.9664639485214</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>376977.46</v>
+        <v>417068.68</v>
       </c>
       <c r="N263" s="1">
-        <v>376977.46</v>
+        <v>417068.68</v>
       </c>
       <c r="O263" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>1592.0</v>
+        <v>1626.0</v>
       </c>
       <c r="D264" s="1">
-        <v>190.28</v>
+        <v>181.45</v>
       </c>
       <c r="E264" s="1">
-        <v>212.18463568</v>
+        <v>211.71843788</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H264" s="1">
-        <v>294246.69</v>
+        <v>299803.37</v>
       </c>
       <c r="I264" s="1">
-        <v>-35523.75</v>
+        <v>-45712.43</v>
       </c>
       <c r="J264" s="1">
-        <v>-12.072778116892</v>
+        <v>-15.247470366994</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>258722.94</v>
+        <v>254090.94</v>
       </c>
       <c r="N264" s="1">
-        <v>258722.94</v>
+        <v>254090.94</v>
       </c>
       <c r="O264" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>7515.0</v>
+        <v>7615.0</v>
       </c>
       <c r="D265" s="1">
-        <v>7369.0</v>
+        <v>7098.0</v>
       </c>
       <c r="E265" s="1">
-        <v>6210.53692615</v>
+        <v>6225.90741957</v>
       </c>
       <c r="F265" t="s">
         <v>46</v>
       </c>
       <c r="G265">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H265" s="1">
-        <v>253839.95</v>
+        <v>257839.59</v>
       </c>
       <c r="I265" s="1">
-        <v>45765.97</v>
+        <v>33196.52</v>
       </c>
       <c r="J265" s="1">
-        <v>18.029459113902</v>
+        <v>12.874873094547</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>299605.92</v>
+        <v>291036.11</v>
       </c>
       <c r="N265" s="1">
-        <v>299605.92</v>
+        <v>291036.11</v>
       </c>
       <c r="O265" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
         <v>1811.0</v>
       </c>
       <c r="D266" s="1">
-        <v>51340.0</v>
+        <v>60900.0</v>
       </c>
       <c r="E266" s="1">
         <v>34163.05135284</v>
       </c>
       <c r="F266" t="s">
         <v>46</v>
       </c>
       <c r="G266">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H266" s="1">
         <v>345894.57</v>
       </c>
       <c r="I266" s="1">
-        <v>157127.65</v>
+        <v>247955.37</v>
       </c>
       <c r="J266" s="1">
-        <v>45.426457547454</v>
+        <v>71.685245015555</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>503022.22</v>
+        <v>593849.94</v>
       </c>
       <c r="N266" s="1">
-        <v>503022.22</v>
+        <v>593849.94</v>
       </c>
       <c r="O266" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>5989.0</v>
+        <v>6122.0</v>
       </c>
       <c r="D267" s="1">
-        <v>146.16</v>
+        <v>156.24</v>
       </c>
       <c r="E267" s="1">
-        <v>126.45790449</v>
+        <v>127.0463868</v>
       </c>
       <c r="F267" t="s">
         <v>51</v>
       </c>
       <c r="G267">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H267" s="1">
-        <v>469276.9</v>
+        <v>482038.27</v>
       </c>
       <c r="I267" s="1">
-        <v>76249.86</v>
+        <v>111472.08</v>
       </c>
       <c r="J267" s="1">
-        <v>16.248372762435</v>
+        <v>23.125151453224</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>545526.76</v>
+        <v>593510.35</v>
       </c>
       <c r="N267" s="1">
-        <v>545526.76</v>
+        <v>593510.35</v>
       </c>
       <c r="O267" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>7996.0</v>
+        <v>8096.0</v>
       </c>
       <c r="D268" s="1">
-        <v>7397.0</v>
+        <v>6500.0</v>
       </c>
       <c r="E268" s="1">
-        <v>6098.74387194</v>
+        <v>6109.5548419</v>
       </c>
       <c r="F268" t="s">
         <v>46</v>
       </c>
       <c r="G268">
-        <v>184.84</v>
+        <v>185.72</v>
       </c>
       <c r="H268" s="1">
-        <v>264490.77</v>
+        <v>268269.87</v>
       </c>
       <c r="I268" s="1">
-        <v>55502.8</v>
+        <v>15081.18</v>
       </c>
       <c r="J268" s="1">
-        <v>20.984777654056</v>
+        <v>5.6216450993919</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>319993.57</v>
+        <v>283351.05</v>
       </c>
       <c r="N268" s="1">
-        <v>319993.57</v>
+        <v>283351.05</v>
       </c>
       <c r="O268" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>1105.0</v>
+        <v>1129.0</v>
       </c>
       <c r="D269" s="1">
-        <v>471.02</v>
+        <v>465.84</v>
       </c>
       <c r="E269" s="1">
-        <v>410.53480543</v>
+        <v>411.36813995</v>
       </c>
       <c r="F269" t="s">
         <v>28</v>
       </c>
       <c r="G269">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H269" s="1">
-        <v>395246.84</v>
+        <v>404535.51</v>
       </c>
       <c r="I269" s="1">
-        <v>49282.43</v>
+        <v>48406.28</v>
       </c>
       <c r="J269" s="1">
-        <v>12.468772678866</v>
+        <v>11.965891449183</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>444529.27</v>
+        <v>452941.79</v>
       </c>
       <c r="N269" s="1">
-        <v>444529.27</v>
+        <v>452941.79</v>
       </c>
       <c r="O269" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>4807.0</v>
+        <v>4911.0</v>
       </c>
       <c r="D270" s="1">
-        <v>66.57</v>
+        <v>69.39</v>
       </c>
       <c r="E270" s="1">
-        <v>69.225026</v>
+        <v>69.23809</v>
       </c>
       <c r="F270" t="s">
         <v>28</v>
       </c>
       <c r="G270">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H270" s="1">
-        <v>285944.3</v>
+        <v>292195.12</v>
       </c>
       <c r="I270" s="1">
-        <v>-12636.88</v>
+        <v>1284.87</v>
       </c>
       <c r="J270" s="1">
-        <v>-4.4193502021198</v>
+        <v>0.43973013649235</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>273307.42</v>
+        <v>293479.99</v>
       </c>
       <c r="N270" s="1">
-        <v>273307.42</v>
+        <v>293479.99</v>
       </c>
       <c r="O270" s="1">
         <v>0.18</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>36013.0</v>
+        <v>36822.0</v>
       </c>
       <c r="D271" s="1">
-        <v>14.45</v>
+        <v>15.04</v>
       </c>
       <c r="E271" s="1">
-        <v>14.04348013</v>
+        <v>14.0547401</v>
       </c>
       <c r="F271" t="s">
         <v>183</v>
       </c>
       <c r="G271">
-        <v>1.61</v>
+        <v>1.62</v>
       </c>
       <c r="H271" s="1">
-        <v>296665.79</v>
+        <v>303906.59</v>
       </c>
       <c r="I271" s="1">
-        <v>25895.33</v>
+        <v>36947.62</v>
       </c>
       <c r="J271" s="1">
-        <v>8.7287887154094</v>
+        <v>12.157558018074</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>322561.12</v>
+        <v>340854.21</v>
       </c>
       <c r="N271" s="1">
-        <v>322561.12</v>
+        <v>340854.21</v>
       </c>
       <c r="O271" s="1">
         <v>0.21</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>1143.0</v>
+        <v>1168.0</v>
       </c>
       <c r="D272" s="1">
-        <v>295.02</v>
+        <v>289.95</v>
       </c>
       <c r="E272" s="1">
-        <v>286.44849519</v>
+        <v>286.81288527</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H272" s="1">
-        <v>280111.09</v>
+        <v>286641.05</v>
       </c>
       <c r="I272" s="1">
-        <v>7891.52</v>
+        <v>5019.46</v>
       </c>
       <c r="J272" s="1">
-        <v>2.81728224327</v>
+        <v>1.7511309004764</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>288002.61</v>
+        <v>291660.51</v>
       </c>
       <c r="N272" s="1">
-        <v>288002.61</v>
+        <v>291660.51</v>
       </c>
       <c r="O272" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>3790.0</v>
+        <v>3872.0</v>
       </c>
       <c r="D273" s="1">
-        <v>192.61</v>
+        <v>227.26</v>
       </c>
       <c r="E273" s="1">
-        <v>131.96466755</v>
+        <v>133.12556302</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H273" s="1">
-        <v>429749.95</v>
+        <v>442930.88</v>
       </c>
       <c r="I273" s="1">
-        <v>193721.8</v>
+        <v>314896.03</v>
       </c>
       <c r="J273" s="1">
-        <v>45.077794657102</v>
+        <v>71.093717827937</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>623471.75</v>
+        <v>757826.91</v>
       </c>
       <c r="N273" s="1">
-        <v>623471.75</v>
+        <v>757826.91</v>
       </c>
       <c r="O273" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>6904.0</v>
+        <v>7057.0</v>
       </c>
       <c r="D274" s="1">
-        <v>74.7</v>
+        <v>71.69</v>
       </c>
       <c r="E274" s="1">
-        <v>78.49575029</v>
+        <v>78.37857163</v>
       </c>
       <c r="F274" t="s">
         <v>28</v>
       </c>
       <c r="G274">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H274" s="1">
-        <v>468087.9</v>
+        <v>477712.42</v>
       </c>
       <c r="I274" s="1">
-        <v>-27614.06</v>
+        <v>-42009.6</v>
       </c>
       <c r="J274" s="1">
-        <v>-5.8993321553495</v>
+        <v>-8.7939099427224</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>440473.84</v>
+        <v>435702.82</v>
       </c>
       <c r="N274" s="1">
-        <v>440473.84</v>
+        <v>435702.82</v>
       </c>
       <c r="O274" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>4430.0</v>
+        <v>4527.0</v>
       </c>
       <c r="D275" s="1">
-        <v>71.16</v>
+        <v>73.5</v>
       </c>
       <c r="E275" s="1">
-        <v>61.04719865</v>
+        <v>61.28195715</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>270439.09</v>
+        <v>277423.42</v>
       </c>
       <c r="I275" s="1">
-        <v>44799.71</v>
+        <v>55311.08</v>
       </c>
       <c r="J275" s="1">
-        <v>16.565545313734</v>
+        <v>19.937422730929</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>315238.8</v>
+        <v>332734.5</v>
       </c>
       <c r="N275" s="1">
-        <v>315238.8</v>
+        <v>332734.5</v>
       </c>
       <c r="O275" s="1">
         <v>0.2</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>11998.0</v>
+        <v>12264.0</v>
       </c>
       <c r="D276" s="1">
-        <v>42.35</v>
+        <v>41.2</v>
       </c>
       <c r="E276" s="1">
-        <v>52.42099767</v>
+        <v>52.3516789</v>
       </c>
       <c r="F276" t="s">
         <v>99</v>
       </c>
       <c r="G276">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H276" s="1">
-        <v>628966.8</v>
+        <v>642060.66</v>
       </c>
       <c r="I276" s="1">
-        <v>-42465.62</v>
+        <v>-57351.06</v>
       </c>
       <c r="J276" s="1">
-        <v>-6.7516473047544</v>
+        <v>-8.9323429347003</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>586501.18</v>
+        <v>584709.6</v>
       </c>
       <c r="N276" s="1">
-        <v>586501.18</v>
+        <v>584709.6</v>
       </c>
       <c r="O276" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>1070.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D277" s="1">
-        <v>239.1</v>
+        <v>0.0</v>
       </c>
       <c r="E277" s="1">
-        <v>244.88837383</v>
+        <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>262030.56</v>
+        <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-6193.56</v>
+        <v>0.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-2.3636784961266</v>
+        <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>255837.0</v>
+        <v>0.0</v>
       </c>
       <c r="N277" s="1">
-        <v>255837.0</v>
+        <v>0.0</v>
       </c>
       <c r="O277" s="1">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>451.0</v>
+        <v>1093.0</v>
       </c>
       <c r="D278" s="1">
-        <v>935.26</v>
+        <v>251.9</v>
       </c>
       <c r="E278" s="1">
-        <v>770.08627494</v>
+        <v>244.85110704</v>
       </c>
       <c r="F278" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G278">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>301644.93</v>
+        <v>267622.26</v>
       </c>
       <c r="I278" s="1">
-        <v>58608.1</v>
+        <v>7704.44</v>
       </c>
       <c r="J278" s="1">
-        <v>19.429499444927</v>
+        <v>2.8788487175917</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>360253.03</v>
+        <v>275326.7</v>
       </c>
       <c r="N278" s="1">
-        <v>360253.03</v>
+        <v>275326.7</v>
       </c>
       <c r="O278" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>11738.0</v>
+        <v>461.0</v>
       </c>
       <c r="D279" s="1">
-        <v>25.34</v>
+        <v>1056.58</v>
       </c>
       <c r="E279" s="1">
-        <v>26.8651525</v>
+        <v>773.90446855</v>
       </c>
       <c r="F279" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G279">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H279" s="1">
-        <v>315343.16</v>
+        <v>309788.86</v>
       </c>
       <c r="I279" s="1">
-        <v>-17902.24</v>
+        <v>109694.74</v>
       </c>
       <c r="J279" s="1">
-        <v>-5.6770662157378</v>
+        <v>35.409517308014</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>297440.92</v>
+        <v>419483.6</v>
       </c>
       <c r="N279" s="1">
-        <v>297440.92</v>
+        <v>419483.6</v>
       </c>
       <c r="O279" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>1341.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D280" s="1">
-        <v>295.14</v>
+        <v>25.13</v>
       </c>
       <c r="E280" s="1">
-        <v>253.55543624</v>
+        <v>26.82908901</v>
       </c>
       <c r="F280" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G280">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>292170.89</v>
+        <v>321895.41</v>
       </c>
       <c r="I280" s="1">
-        <v>45859.38</v>
+        <v>-20385.67</v>
       </c>
       <c r="J280" s="1">
-        <v>15.696081153054</v>
+        <v>-6.333010464486</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>338030.27</v>
+        <v>301509.74</v>
       </c>
       <c r="N280" s="1">
-        <v>338030.27</v>
+        <v>301509.74</v>
       </c>
       <c r="O280" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>8556.0</v>
+        <v>1370.0</v>
       </c>
       <c r="D281" s="1">
-        <v>47.21</v>
+        <v>297.08</v>
       </c>
       <c r="E281" s="1">
-        <v>44.081205</v>
+        <v>254.5419854</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H281" s="1">
-        <v>327137.03</v>
+        <v>299663.14</v>
       </c>
       <c r="I281" s="1">
-        <v>17850.59</v>
+        <v>50851.09</v>
       </c>
       <c r="J281" s="1">
-        <v>5.4566094214403</v>
+        <v>16.969417726852</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>344987.62</v>
+        <v>350514.23</v>
       </c>
       <c r="N281" s="1">
-        <v>344987.62</v>
+        <v>350514.23</v>
       </c>
       <c r="O281" s="1">
         <v>0.22</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>758.0</v>
+        <v>8745.0</v>
       </c>
       <c r="D282" s="1">
-        <v>453.06</v>
+        <v>46.65</v>
       </c>
       <c r="E282" s="1">
-        <v>443.65064644</v>
+        <v>44.16653516</v>
       </c>
       <c r="F282" t="s">
         <v>28</v>
       </c>
       <c r="G282">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H282" s="1">
-        <v>292038.68</v>
+        <v>334949.29</v>
       </c>
       <c r="I282" s="1">
-        <v>1269.16</v>
+        <v>16387.1</v>
       </c>
       <c r="J282" s="1">
-        <v>0.43458626781904</v>
+        <v>4.8924122215634</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>293307.84</v>
+        <v>351336.39</v>
       </c>
       <c r="N282" s="1">
-        <v>293307.84</v>
+        <v>351336.39</v>
       </c>
       <c r="O282" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>12770.0</v>
+        <v>775.0</v>
       </c>
       <c r="D283" s="1">
-        <v>190.9</v>
+        <v>428.34</v>
       </c>
       <c r="E283" s="1">
-        <v>187.15461629</v>
+        <v>443.48112258</v>
       </c>
       <c r="F283" t="s">
-        <v>235</v>
+        <v>28</v>
       </c>
       <c r="G283">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H283" s="1">
-        <v>319841.14</v>
+        <v>298416.49</v>
       </c>
       <c r="I283" s="1">
-        <v>6352.65</v>
+        <v>-12524.49</v>
       </c>
       <c r="J283" s="1">
-        <v>1.9861891437731</v>
+        <v>-4.1969832163095</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>326193.79</v>
+        <v>285892.0</v>
       </c>
       <c r="N283" s="1">
-        <v>326193.79</v>
+        <v>285892.0</v>
       </c>
       <c r="O283" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>3335.0</v>
+        <v>13052.0</v>
       </c>
       <c r="D284" s="1">
-        <v>126.05</v>
+        <v>177.5</v>
       </c>
       <c r="E284" s="1">
-        <v>121.93024288</v>
+        <v>187.29996169</v>
       </c>
       <c r="F284" t="s">
-        <v>8</v>
+        <v>235</v>
       </c>
       <c r="G284">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H284" s="1">
-        <v>406637.36</v>
+        <v>327157.6</v>
       </c>
       <c r="I284" s="1">
-        <v>13739.39</v>
+        <v>-17191.92</v>
       </c>
       <c r="J284" s="1">
-        <v>3.378782018455</v>
+        <v>-5.2549352361064</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>420376.75</v>
+        <v>309965.68</v>
       </c>
       <c r="N284" s="1">
-        <v>420376.75</v>
+        <v>309965.68</v>
       </c>
       <c r="O284" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>2187.0</v>
+        <v>3407.0</v>
       </c>
       <c r="D285" s="1">
-        <v>320.31</v>
+        <v>123.15</v>
       </c>
       <c r="E285" s="1">
-        <v>331.54190215</v>
+        <v>121.97407103</v>
       </c>
       <c r="F285" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G285">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>620056.66</v>
+        <v>415565.66</v>
       </c>
       <c r="I285" s="1">
-        <v>-21758.01</v>
+        <v>4006.39</v>
       </c>
       <c r="J285" s="1">
-        <v>-3.5090357710213</v>
+        <v>0.96408110333274</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>598298.65</v>
+        <v>419572.05</v>
       </c>
       <c r="N285" s="1">
-        <v>598298.65</v>
+        <v>419572.05</v>
       </c>
       <c r="O285" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>1309.0</v>
+        <v>2235.0</v>
       </c>
       <c r="D286" s="1">
-        <v>264.78</v>
+        <v>312.4</v>
       </c>
       <c r="E286" s="1">
-        <v>257.72562261</v>
+        <v>331.50513199</v>
       </c>
       <c r="F286" t="s">
         <v>28</v>
       </c>
       <c r="G286">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H286" s="1">
-        <v>289897.55</v>
+        <v>633681.98</v>
       </c>
       <c r="I286" s="1">
-        <v>6124.16</v>
+        <v>-32369.49</v>
       </c>
       <c r="J286" s="1">
-        <v>2.1125256146525</v>
+        <v>-5.1081600900187</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>296021.71</v>
+        <v>601312.49</v>
       </c>
       <c r="N286" s="1">
-        <v>296021.71</v>
+        <v>601312.49</v>
       </c>
       <c r="O286" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>19543.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D287" s="1">
-        <v>131.47</v>
+        <v>262.78</v>
       </c>
       <c r="E287" s="1">
-        <v>125.21902676</v>
+        <v>257.72706058</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H287" s="1">
-        <v>2102863.51</v>
+        <v>296109.31</v>
       </c>
       <c r="I287" s="1">
-        <v>91540.73</v>
+        <v>6467.33</v>
       </c>
       <c r="J287" s="1">
-        <v>4.353146533985</v>
+        <v>2.184102215496</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>2194404.24</v>
+        <v>302576.64</v>
       </c>
       <c r="N287" s="1">
-        <v>2194404.24</v>
+        <v>302576.64</v>
       </c>
       <c r="O287" s="1">
-        <v>1.42</v>
+        <v>0.19</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>9512.0</v>
+        <v>19978.0</v>
       </c>
       <c r="D288" s="1">
-        <v>104.9</v>
+        <v>116.89</v>
       </c>
       <c r="E288" s="1">
-        <v>102.11500736</v>
+        <v>125.16242066</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H288" s="1">
-        <v>832883.74</v>
+        <v>2148769.91</v>
       </c>
       <c r="I288" s="1">
-        <v>19325.17</v>
+        <v>-137635.76</v>
       </c>
       <c r="J288" s="1">
-        <v>2.3202722147031</v>
+        <v>-6.4053279673858</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>852208.91</v>
+        <v>2011134.15</v>
       </c>
       <c r="N288" s="1">
-        <v>852208.91</v>
+        <v>2011134.15</v>
       </c>
       <c r="O288" s="1">
-        <v>0.55</v>
+        <v>1.24</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>27352.0</v>
+        <v>9721.0</v>
       </c>
       <c r="D289" s="1">
-        <v>27.25</v>
+        <v>99.39</v>
       </c>
       <c r="E289" s="1">
-        <v>25.55922163</v>
+        <v>102.14012653</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H289" s="1">
-        <v>600305.71</v>
+        <v>851461.36</v>
       </c>
       <c r="I289" s="1">
-        <v>36276.26</v>
+        <v>-19380.93</v>
       </c>
       <c r="J289" s="1">
-        <v>6.0429643422849</v>
+        <v>-2.2761960683689</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>636581.97</v>
+        <v>832080.43</v>
       </c>
       <c r="N289" s="1">
-        <v>636581.97</v>
+        <v>832080.43</v>
       </c>
       <c r="O289" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>2034.0</v>
+        <v>27963.0</v>
       </c>
       <c r="D290" s="1">
-        <v>152.16</v>
+        <v>27.0</v>
       </c>
       <c r="E290" s="1">
-        <v>237.06380531</v>
+        <v>25.59435576</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H290" s="1">
-        <v>303509.32</v>
+        <v>614591.05</v>
       </c>
       <c r="I290" s="1">
-        <v>-39177.05</v>
+        <v>35627.27</v>
       </c>
       <c r="J290" s="1">
-        <v>-12.90802206667</v>
+        <v>5.7969067398557</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>264332.27</v>
+        <v>650218.32</v>
       </c>
       <c r="N290" s="1">
-        <v>264332.27</v>
+        <v>650218.32</v>
       </c>
       <c r="O290" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>3216.0</v>
+        <v>2078.0</v>
       </c>
       <c r="D291" s="1">
-        <v>216.44</v>
+        <v>150.89</v>
       </c>
       <c r="E291" s="1">
-        <v>222.09292289</v>
+        <v>236.5468768</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H291" s="1">
-        <v>616504.69</v>
+        <v>309356.71</v>
       </c>
       <c r="I291" s="1">
-        <v>-22004.08</v>
+        <v>-39323.19</v>
       </c>
       <c r="J291" s="1">
-        <v>-3.5691666838739</v>
+        <v>-12.711277541063</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>594500.61</v>
+        <v>270033.52</v>
       </c>
       <c r="N291" s="1">
-        <v>594500.61</v>
+        <v>270033.52</v>
       </c>
       <c r="O291" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>1107.0</v>
+        <v>3285.0</v>
       </c>
       <c r="D292" s="1">
-        <v>334.93</v>
+        <v>218.0</v>
       </c>
       <c r="E292" s="1">
-        <v>301.68995483</v>
+        <v>221.979793</v>
       </c>
       <c r="F292" t="s">
         <v>28</v>
       </c>
       <c r="G292">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H292" s="1">
-        <v>286983.34</v>
+        <v>629373.84</v>
       </c>
       <c r="I292" s="1">
-        <v>29681.91</v>
+        <v>-12631.82</v>
       </c>
       <c r="J292" s="1">
-        <v>10.342729302684</v>
+        <v>-2.0070456058358</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>316665.25</v>
+        <v>616742.02</v>
       </c>
       <c r="N292" s="1">
-        <v>316665.25</v>
+        <v>616742.02</v>
       </c>
       <c r="O292" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>2592.0</v>
+        <v>1131.0</v>
       </c>
       <c r="D293" s="1">
-        <v>220.14</v>
+        <v>379.77</v>
       </c>
       <c r="E293" s="1">
-        <v>179.92400463</v>
+        <v>302.75183908</v>
       </c>
       <c r="F293" t="s">
         <v>28</v>
       </c>
       <c r="G293">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H293" s="1">
-        <v>404479.44</v>
+        <v>294246.99</v>
       </c>
       <c r="I293" s="1">
-        <v>82861.28</v>
+        <v>75662.04</v>
       </c>
       <c r="J293" s="1">
-        <v>20.485906527165</v>
+        <v>25.713785551383</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>487340.72</v>
+        <v>369909.03</v>
       </c>
       <c r="N293" s="1">
-        <v>487340.72</v>
+        <v>369909.03</v>
       </c>
       <c r="O293" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>620</v>
       </c>
       <c r="B294" t="s">
         <v>621</v>
       </c>
       <c r="C294" s="1">
-        <v>1153.0</v>
+        <v>2649.0</v>
       </c>
       <c r="D294" s="1">
-        <v>494.09</v>
+        <v>199.59</v>
       </c>
       <c r="E294" s="1">
-        <v>206.20458803</v>
+        <v>180.65974707</v>
       </c>
       <c r="F294" t="s">
         <v>28</v>
       </c>
       <c r="G294">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H294" s="1">
-        <v>203656.18</v>
+        <v>414983.57</v>
       </c>
       <c r="I294" s="1">
-        <v>282901.25</v>
+        <v>40352.87</v>
       </c>
       <c r="J294" s="1">
-        <v>138.91120318568</v>
+        <v>9.7239681079422</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
         <v>0.0</v>
       </c>
       <c r="M294" s="1">
-        <v>486557.43</v>
+        <v>455336.44</v>
       </c>
       <c r="N294" s="1">
-        <v>486557.43</v>
+        <v>455336.44</v>
       </c>
       <c r="O294" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>622</v>
       </c>
       <c r="B295" t="s">
         <v>623</v>
       </c>
       <c r="C295" s="1">
-        <v>12222.0</v>
+        <v>1178.0</v>
       </c>
       <c r="D295" s="1">
-        <v>35.57</v>
+        <v>594.11</v>
       </c>
       <c r="E295" s="1">
-        <v>37.58986663</v>
+        <v>212.22072156</v>
       </c>
       <c r="F295" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G295">
-        <v>1.61</v>
+        <v>1.16</v>
       </c>
       <c r="H295" s="1">
-        <v>269656.37</v>
+        <v>214191.41</v>
       </c>
       <c r="I295" s="1">
-        <v>-186.0</v>
+        <v>388540.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.068976675759597</v>
+        <v>181.39849772687</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
         <v>0.0</v>
       </c>
       <c r="M295" s="1">
-        <v>269470.37</v>
+        <v>602731.41</v>
       </c>
       <c r="N295" s="1">
-        <v>269470.37</v>
+        <v>602731.41</v>
       </c>
       <c r="O295" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>624</v>
       </c>
       <c r="B296" t="s">
         <v>625</v>
       </c>
       <c r="C296" s="1">
-        <v>2521.0</v>
+        <v>12493.0</v>
       </c>
       <c r="D296" s="1">
-        <v>194.83</v>
+        <v>35.85</v>
       </c>
       <c r="E296" s="1">
-        <v>160.80348671</v>
+        <v>37.56352197</v>
       </c>
       <c r="F296" t="s">
-        <v>51</v>
+        <v>183</v>
       </c>
       <c r="G296">
-        <v>1.6</v>
+        <v>1.62</v>
       </c>
       <c r="H296" s="1">
-        <v>252494.09</v>
+        <v>275717.76</v>
       </c>
       <c r="I296" s="1">
-        <v>53604.89</v>
+        <v>-60.55</v>
       </c>
       <c r="J296" s="1">
-        <v>21.230156317718</v>
+        <v>-0.02196086316674</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
         <v>0.0</v>
       </c>
       <c r="M296" s="1">
-        <v>306098.98</v>
+        <v>275657.21</v>
       </c>
       <c r="N296" s="1">
-        <v>306098.98</v>
+        <v>275657.21</v>
       </c>
       <c r="O296" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>626</v>
       </c>
       <c r="B297" t="s">
         <v>627</v>
       </c>
       <c r="C297" s="1">
-        <v>441.0</v>
+        <v>2575.0</v>
       </c>
       <c r="D297" s="1">
-        <v>1252.85</v>
+        <v>173.92</v>
       </c>
       <c r="E297" s="1">
-        <v>1049.56399093</v>
+        <v>161.15627184</v>
       </c>
       <c r="F297" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G297">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H297" s="1">
-        <v>398701.75</v>
+        <v>258488.09</v>
       </c>
       <c r="I297" s="1">
-        <v>73183.5</v>
+        <v>19399.72</v>
       </c>
       <c r="J297" s="1">
-        <v>18.355449907105</v>
+        <v>7.5050730577181</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
         <v>0.0</v>
       </c>
       <c r="M297" s="1">
-        <v>471885.25</v>
+        <v>277887.81</v>
       </c>
       <c r="N297" s="1">
-        <v>471885.25</v>
+        <v>277887.81</v>
       </c>
       <c r="O297" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>628</v>
       </c>
       <c r="B298" t="s">
         <v>629</v>
       </c>
       <c r="C298" s="1">
-        <v>2744.0</v>
+        <v>451.0</v>
       </c>
       <c r="D298" s="1">
-        <v>109.01</v>
+        <v>1284.22</v>
       </c>
       <c r="E298" s="1">
-        <v>128.98759111</v>
+        <v>1053.77971175</v>
       </c>
       <c r="F298" t="s">
         <v>28</v>
       </c>
       <c r="G298">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H298" s="1">
-        <v>308680.92</v>
+        <v>409373.54</v>
       </c>
       <c r="I298" s="1">
-        <v>-53205.46</v>
+        <v>89427.84</v>
       </c>
       <c r="J298" s="1">
-        <v>-17.236394137999</v>
+        <v>21.845046458059</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
         <v>0.0</v>
       </c>
       <c r="M298" s="1">
-        <v>255475.46</v>
+        <v>498801.38</v>
       </c>
       <c r="N298" s="1">
-        <v>255475.46</v>
+        <v>498801.38</v>
       </c>
       <c r="O298" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>630</v>
       </c>
       <c r="B299" t="s">
         <v>631</v>
       </c>
       <c r="C299" s="1">
-        <v>2800.0</v>
+        <v>2804.0</v>
       </c>
       <c r="D299" s="1">
-        <v>74.34</v>
+        <v>109.69</v>
       </c>
       <c r="E299" s="1">
-        <v>132.21655357</v>
+        <v>128.55506063</v>
       </c>
       <c r="F299" t="s">
         <v>28</v>
       </c>
       <c r="G299">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H299" s="1">
-        <v>323272.92</v>
+        <v>314297.47</v>
       </c>
       <c r="I299" s="1">
-        <v>-145494.38</v>
+        <v>-49412.86</v>
       </c>
       <c r="J299" s="1">
-        <v>-45.006671143379</v>
+        <v>-15.721685573861</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
         <v>0.0</v>
       </c>
       <c r="M299" s="1">
-        <v>177778.54</v>
+        <v>264884.61</v>
       </c>
       <c r="N299" s="1">
-        <v>177778.54</v>
+        <v>264884.61</v>
       </c>
       <c r="O299" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>632</v>
       </c>
       <c r="B300" t="s">
         <v>633</v>
       </c>
       <c r="C300" s="1">
-        <v>547.0</v>
+        <v>2861.0</v>
       </c>
       <c r="D300" s="1">
-        <v>563.0</v>
+        <v>77.59</v>
       </c>
       <c r="E300" s="1">
-        <v>555.05606947</v>
+        <v>131.09010835</v>
       </c>
       <c r="F300" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G300">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H300" s="1">
-        <v>328217.96</v>
+        <v>327440.58</v>
       </c>
       <c r="I300" s="1">
-        <v>7892.27</v>
+        <v>-136263.74</v>
       </c>
       <c r="J300" s="1">
-        <v>2.404582003983</v>
+        <v>-41.614799240827</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
         <v>0.0</v>
       </c>
       <c r="M300" s="1">
-        <v>336110.23</v>
+        <v>191176.84</v>
       </c>
       <c r="N300" s="1">
-        <v>336110.23</v>
+        <v>191176.84</v>
       </c>
       <c r="O300" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>634</v>
       </c>
       <c r="B301" t="s">
         <v>635</v>
       </c>
       <c r="C301" s="1">
+        <v>559.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>545.8</v>
+      </c>
+      <c r="E301" s="1">
+        <v>555.35325581</v>
+      </c>
+      <c r="F301" t="s">
+        <v>31</v>
+      </c>
+      <c r="G301">
+        <v>0.92</v>
+      </c>
+      <c r="H301" s="1">
+        <v>335688.54</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-3152.08</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-0.93898945731064</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301">
+        <v>0.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>332536.46</v>
+      </c>
+      <c r="N301" s="1">
+        <v>332536.46</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
+        <v>636</v>
+      </c>
+      <c r="B302" t="s">
+        <v>637</v>
+      </c>
+      <c r="C302" s="1">
         <v>322.0001</v>
       </c>
-      <c r="D301" s="1">
-[...5 lines deleted...]
-      <c r="F301" t="s">
+      <c r="D302" s="1">
+        <v>1076.16</v>
+      </c>
+      <c r="E302" s="1">
+        <v>1075.90081494</v>
+      </c>
+      <c r="F302" t="s">
         <v>8</v>
       </c>
-      <c r="G301">
+      <c r="G302">
         <v>1.0</v>
       </c>
-      <c r="H301" s="1">
-[...23 lines deleted...]
-      <c r="P301">
+      <c r="H302" s="1">
+        <v>346440.17</v>
+      </c>
+      <c r="I302" s="1">
+        <v>83.46</v>
+      </c>
+      <c r="J302" s="1">
+        <v>0.024090739823849</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302">
+        <v>0.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>346523.63</v>
+      </c>
+      <c r="N302" s="1">
+        <v>346523.63</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P302">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>