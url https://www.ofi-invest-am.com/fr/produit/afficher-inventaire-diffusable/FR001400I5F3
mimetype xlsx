--- v2 (2026-09-03)
+++ v3 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="648">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -94,908 +94,896 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>US88579Y1010</t>
-[...2 lines deleted...]
-    <t>3M CO</t>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB SS Equity</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>US0028241000</t>
+  </si>
+  <si>
+    <t>ABBO LABO INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>CH0012221716</t>
-[...13 lines deleted...]
-  <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
     <t>ACCENTURE PLC-A</t>
   </si>
   <si>
-    <t>ES0125220311</t>
-[...4 lines deleted...]
-  <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
-    <t>JP3122400009</t>
-[...2 lines deleted...]
-    <t>ADVANTEST CORP</t>
+    <t>US0010551028</t>
+  </si>
+  <si>
+    <t>AFLAC INC</t>
+  </si>
+  <si>
+    <t>US00846U1016</t>
+  </si>
+  <si>
+    <t>AGILENT TECH INC</t>
+  </si>
+  <si>
+    <t>CA0084741085</t>
+  </si>
+  <si>
+    <t>AGNICO EAGLE MINES</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>HK0000069689</t>
+  </si>
+  <si>
+    <t>AIA</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
+    <t>US0090661010</t>
+  </si>
+  <si>
+    <t>AIRBNB INC-A</t>
+  </si>
+  <si>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
+  </si>
+  <si>
+    <t>CA01626P1484</t>
+  </si>
+  <si>
+    <t>ALIMEN COUCHE</t>
+  </si>
+  <si>
+    <t>DE0008404005</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE-REG</t>
+  </si>
+  <si>
+    <t>US0200021014</t>
+  </si>
+  <si>
+    <t>ALLSTATE CORP</t>
+  </si>
+  <si>
+    <t>US02079K3059</t>
+  </si>
+  <si>
+    <t>ALPHABET INC-A</t>
+  </si>
+  <si>
+    <t>US03027X1000</t>
+  </si>
+  <si>
+    <t>AMERICAN TOWER C</t>
+  </si>
+  <si>
+    <t>US03076C1062</t>
+  </si>
+  <si>
+    <t>AMERIPRISE FINAN</t>
+  </si>
+  <si>
+    <t>US0311621009</t>
+  </si>
+  <si>
+    <t>AMGEN INC</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>BE0974293251</t>
+  </si>
+  <si>
+    <t>ANHEUSER-BUSCH I</t>
+  </si>
+  <si>
+    <t>GB0000456144</t>
+  </si>
+  <si>
+    <t>ANTOFAGASTA PLC</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>IE00BLP1HW54</t>
+  </si>
+  <si>
+    <t>AON PLC/IRELAND</t>
+  </si>
+  <si>
+    <t>US03769M1062</t>
+  </si>
+  <si>
+    <t>APOLLO GLOBAL MA</t>
+  </si>
+  <si>
+    <t>US0378331005</t>
+  </si>
+  <si>
+    <t>APPLE INC</t>
+  </si>
+  <si>
+    <t>US0382221051</t>
+  </si>
+  <si>
+    <t>APPLIED MATERIAL</t>
+  </si>
+  <si>
+    <t>US0394831020</t>
+  </si>
+  <si>
+    <t>ARCHER DANIELS</t>
+  </si>
+  <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTL NV</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>GB0009895292</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA PLC</t>
+  </si>
+  <si>
+    <t>US00206R1023</t>
+  </si>
+  <si>
+    <t>AT&amp;T INC</t>
+  </si>
+  <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO-A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>US0494681010</t>
+  </si>
+  <si>
+    <t>ATLASSIAN CORP-A</t>
+  </si>
+  <si>
+    <t>US0527691069</t>
+  </si>
+  <si>
+    <t>AUTODESK INC</t>
+  </si>
+  <si>
+    <t>US0530151036</t>
+  </si>
+  <si>
+    <t>AUTOMATIC DATA</t>
+  </si>
+  <si>
+    <t>FR0000120628</t>
+  </si>
+  <si>
+    <t>AXA</t>
+  </si>
+  <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ES0113900J37</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>CA0641491075</t>
+  </si>
+  <si>
+    <t>BANK NOVA SCOTIA</t>
+  </si>
+  <si>
+    <t>CA0636711016</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL</t>
+  </si>
+  <si>
+    <t>US0640581007</t>
+  </si>
+  <si>
+    <t>BANK OF NY MELLON</t>
+  </si>
+  <si>
+    <t>GB0031348658</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC</t>
+  </si>
+  <si>
+    <t>ES0113211835</t>
+  </si>
+  <si>
+    <t>BBVA</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON</t>
+  </si>
+  <si>
+    <t>US0865161014</t>
+  </si>
+  <si>
+    <t>BEST BUY CO INC</t>
+  </si>
+  <si>
+    <t>US09062X1037</t>
+  </si>
+  <si>
+    <t>BIOGEN INC</t>
+  </si>
+  <si>
+    <t>US09290D1019</t>
+  </si>
+  <si>
+    <t>BLACKROCK INC</t>
+  </si>
+  <si>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY C-A</t>
+  </si>
+  <si>
+    <t>FR0000131104</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS</t>
+  </si>
+  <si>
+    <t>US1011371077</t>
+  </si>
+  <si>
+    <t>BOSTON SCIENTIFC</t>
+  </si>
+  <si>
+    <t>US1101221083</t>
+  </si>
+  <si>
+    <t>BRISTOL-MYER SQB</t>
+  </si>
+  <si>
+    <t>US11135F1012</t>
+  </si>
+  <si>
+    <t>BROADCOM INC</t>
+  </si>
+  <si>
+    <t>US1273871087</t>
+  </si>
+  <si>
+    <t>CADENCE DESIGN</t>
+  </si>
+  <si>
+    <t>CA1360691010</t>
+  </si>
+  <si>
+    <t>CAN IMPL BK COMM</t>
+  </si>
+  <si>
+    <t>CA1366812024</t>
+  </si>
+  <si>
+    <t>CANADIAN TIRE-A</t>
+  </si>
+  <si>
+    <t>US14149Y1082</t>
+  </si>
+  <si>
+    <t>CARDINAL HEALTH</t>
+  </si>
+  <si>
+    <t>US1491231015</t>
+  </si>
+  <si>
+    <t>CATERPILLAR INC</t>
+  </si>
+  <si>
+    <t>US12514G1085</t>
+  </si>
+  <si>
+    <t>CDW CORP/DE</t>
+  </si>
+  <si>
+    <t>CA15101Q2071</t>
+  </si>
+  <si>
+    <t>CELESTICA INC</t>
+  </si>
+  <si>
+    <t>US03073E1055</t>
+  </si>
+  <si>
+    <t>CENCORA INC</t>
+  </si>
+  <si>
+    <t>US15135B1017</t>
+  </si>
+  <si>
+    <t>CENTENE CORP</t>
+  </si>
+  <si>
+    <t>US1696561059</t>
+  </si>
+  <si>
+    <t>CHIPOTLE MEXICAN</t>
+  </si>
+  <si>
+    <t>CH0210483332</t>
+  </si>
+  <si>
+    <t>CIE FINANCI-REG</t>
+  </si>
+  <si>
+    <t>US1717793095</t>
+  </si>
+  <si>
+    <t>CIENA</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS</t>
+  </si>
+  <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>US12572Q1058</t>
+  </si>
+  <si>
+    <t>CME GROUP INC</t>
+  </si>
+  <si>
+    <t>US1912161007</t>
+  </si>
+  <si>
+    <t>COCA-COLA CO/THE</t>
+  </si>
+  <si>
+    <t>GB00BDCPN049</t>
+  </si>
+  <si>
+    <t>COCA-COLA EUROPA</t>
+  </si>
+  <si>
+    <t>US1941621039</t>
+  </si>
+  <si>
+    <t>COLGATE-PALMOLIV</t>
+  </si>
+  <si>
+    <t>US20030N1019</t>
+  </si>
+  <si>
+    <t>COMCAST CORP-A</t>
+  </si>
+  <si>
+    <t>AU000000CBA7</t>
+  </si>
+  <si>
+    <t>COMMONWEALTH BK AUS</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>US2091151041</t>
+  </si>
+  <si>
+    <t>CONS EDISON INC</t>
+  </si>
+  <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>COOPER COS INC</t>
+  </si>
+  <si>
+    <t>US2193501051</t>
+  </si>
+  <si>
+    <t>CORNING INC</t>
+  </si>
+  <si>
+    <t>IE0001827041</t>
+  </si>
+  <si>
+    <t>CRH PLC</t>
+  </si>
+  <si>
+    <t>US2310211063</t>
+  </si>
+  <si>
+    <t>CUMMINS INC</t>
+  </si>
+  <si>
+    <t>US2358511028</t>
+  </si>
+  <si>
+    <t>DANAHER CORP</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE</t>
+  </si>
+  <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>DATADOG INC-A</t>
+  </si>
+  <si>
+    <t>SG1L01001701</t>
+  </si>
+  <si>
+    <t>DBS GROUP HLDGS</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>US2441991054</t>
+  </si>
+  <si>
+    <t>DEERE &amp; CO</t>
+  </si>
+  <si>
+    <t>US24703L2025</t>
+  </si>
+  <si>
+    <t>DELL TECHN-C</t>
+  </si>
+  <si>
+    <t>CA2499061083</t>
+  </si>
+  <si>
+    <t>DESCARTES SYS</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST NAMEN</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM</t>
+  </si>
+  <si>
+    <t>GB0002374006</t>
+  </si>
+  <si>
+    <t>DIAGEO PLC</t>
+  </si>
+  <si>
+    <t>US2533931026</t>
+  </si>
+  <si>
+    <t>DICK'S SPORTING</t>
+  </si>
+  <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY</t>
+  </si>
+  <si>
+    <t>JP3548600000</t>
+  </si>
+  <si>
+    <t>DISCO CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>US0010551028</t>
-[...554 lines deleted...]
-    <t>DOVER CORP</t>
+    <t>US2566771059</t>
+  </si>
+  <si>
+    <t>DOLLAR GENERAL C</t>
+  </si>
+  <si>
+    <t>US2567461080</t>
+  </si>
+  <si>
+    <t>DOLLAR TREE INC</t>
   </si>
   <si>
     <t>DK0060079531</t>
   </si>
   <si>
     <t>DSV A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON CORP PLC</t>
   </si>
   <si>
+    <t>US2786421030</t>
+  </si>
+  <si>
+    <t>EBAY INC</t>
+  </si>
+  <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFE</t>
   </si>
   <si>
-    <t>US2855121099</t>
-[...10 lines deleted...]
-  <si>
     <t>US0367521038</t>
   </si>
   <si>
     <t>ELEVANCE HEALTH</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
-    <t>FR0010208488</t>
-[...2 lines deleted...]
-    <t>ENGIE</t>
+    <t>US29362U1043</t>
+  </si>
+  <si>
+    <t>ENTEGRIS INC</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
-    <t>JP3802400006</t>
-[...2 lines deleted...]
-    <t>FANUC CORP</t>
+    <t>US30212P3038</t>
+  </si>
+  <si>
+    <t>EXPEDIA GROUP IN</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
-    <t>US31428X1063</t>
-[...4 lines deleted...]
-  <si>
     <t>US3143521058</t>
   </si>
   <si>
     <t>FEDEX FREIGH-W/I</t>
   </si>
   <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
+    <t>US3167731005</t>
+  </si>
+  <si>
+    <t>FIFTH THIRD BANC</t>
+  </si>
+  <si>
+    <t>US3364331070</t>
+  </si>
+  <si>
+    <t>FIRST SOLAR INC</t>
+  </si>
+  <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
+    <t>US3453708600</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CO</t>
+  </si>
+  <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE LTD</t>
   </si>
   <si>
-    <t>US34959E1091</t>
-[...8 lines deleted...]
-    <t>FUJITSU LTD</t>
+    <t>JP3811000003</t>
+  </si>
+  <si>
+    <t>FUJIKURA LTD</t>
   </si>
   <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
   <si>
     <t>US3724601055</t>
   </si>
   <si>
     <t>GENUINE PARTS CO</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES</t>
   </si>
   <si>
     <t>AU000000GMG2</t>
   </si>
   <si>
     <t>GOODMAN GRP UNIT</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
-    <t>GB00BMX86B70</t>
-[...10 lines deleted...]
-  <si>
     <t>US4278661081</t>
   </si>
   <si>
     <t>HERSHEY CO/THE</t>
   </si>
   <si>
-    <t>US43300A2033</t>
-[...2 lines deleted...]
-    <t>HILTON WORLDWIDE</t>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKA</t>
   </si>
   <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
-    <t>HK0388045442</t>
-[...4 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>US4385161066</t>
-[...2 lines deleted...]
-    <t>HONEYWELL INTL</t>
+    <t>US43849R1059</t>
+  </si>
+  <si>
+    <t>HONEYWELL AEROSPACE</t>
+  </si>
+  <si>
+    <t>US4385162056</t>
+  </si>
+  <si>
+    <t>HONEYWELL INTERN</t>
+  </si>
+  <si>
+    <t>US4432011082</t>
+  </si>
+  <si>
+    <t>HOWMET AEROSPACE</t>
   </si>
   <si>
     <t>JP3837800006</t>
   </si>
   <si>
     <t>HOYA CORP</t>
   </si>
   <si>
+    <t>US40434L1052</t>
+  </si>
+  <si>
+    <t>HP INC</t>
+  </si>
+  <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
+    <t>US4448591028</t>
+  </si>
+  <si>
+    <t>HUMANA INC</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA RTS 07-26</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>IDEXX LABS</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -1006,960 +994,1002 @@
   <si>
     <t>US45687V1061</t>
   </si>
   <si>
     <t>INGERSOLL-RAND I</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORP</t>
   </si>
   <si>
     <t>US45866F1049</t>
   </si>
   <si>
     <t>INTERCONTINENTAL</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>US4612021034</t>
-[...10 lines deleted...]
-  <si>
     <t>SE0015811963</t>
   </si>
   <si>
     <t>INVESTOR AB-B</t>
   </si>
   <si>
-    <t>US46284V1017</t>
-[...2 lines deleted...]
-    <t>IRON MOUNTAIN</t>
+    <t>US46266C1053</t>
+  </si>
+  <si>
+    <t>IQVIA HOLDINGS I</t>
+  </si>
+  <si>
+    <t>AU0000185993</t>
+  </si>
+  <si>
+    <t>IREN LTD</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INT</t>
   </si>
   <si>
-    <t>US46625H1005</t>
-[...4 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
     <t>JP3236200006</t>
   </si>
   <si>
     <t>KEYENCE CORP</t>
   </si>
   <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
+    <t>JP3236330001</t>
+  </si>
+  <si>
+    <t>KIOXIA HOLDINGS</t>
+  </si>
+  <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
+    <t>CH0012214059</t>
+  </si>
+  <si>
+    <t>LAFARGEHOLCIM LTD</t>
+  </si>
+  <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>US5312297550</t>
+  </si>
+  <si>
+    <t>LIBERTY MEDIA CO</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>GB0008706128</t>
   </si>
   <si>
     <t>LLOYDS BANKING</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
-    <t>CA5503711080</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
+    <t>AU000000MQG1</t>
+  </si>
+  <si>
+    <t>MACQUARIE GROUP</t>
+  </si>
+  <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
-    <t>US5719032022</t>
-[...4 lines deleted...]
-  <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
-    <t>US57636Q1040</t>
-[...4 lines deleted...]
-  <si>
     <t>US58155Q1031</t>
   </si>
   <si>
     <t>MCKESSON CORP</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC</t>
   </si>
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO</t>
   </si>
   <si>
-    <t>US30303M1027</t>
-[...16 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>US5949724083</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3902400005</t>
   </si>
   <si>
     <t>MITSUB ELEC CORP</t>
   </si>
   <si>
+    <t>JP3900000005</t>
+  </si>
+  <si>
+    <t>MITSUBISHI HEAVY</t>
+  </si>
+  <si>
     <t>JP3902900004</t>
   </si>
   <si>
     <t>MITSUBISHI UFJ F</t>
   </si>
   <si>
     <t>JP3885780001</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL</t>
   </si>
   <si>
+    <t>US60937P1066</t>
+  </si>
+  <si>
+    <t>MONGODB INC</t>
+  </si>
+  <si>
     <t>US6098391054</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
     <t>US6153691059</t>
   </si>
   <si>
     <t>MOODY'S CORP</t>
   </si>
   <si>
-    <t>US6174464486</t>
-[...4 lines deleted...]
-  <si>
     <t>US6200763075</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIO</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
     <t>JP3914400001</t>
   </si>
   <si>
     <t>MURATA MFG CO</t>
   </si>
   <si>
     <t>US6311031081</t>
   </si>
   <si>
     <t>NASDAQ INC</t>
   </si>
   <si>
+    <t>US6323071042</t>
+  </si>
+  <si>
+    <t>NATERA INC</t>
+  </si>
+  <si>
+    <t>CA6330671034</t>
+  </si>
+  <si>
+    <t>NATIONAL BK CANADA</t>
+  </si>
+  <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PL</t>
   </si>
   <si>
-    <t>AU000000NAB4</t>
-[...4 lines deleted...]
-  <si>
     <t>GB00BM8PJY71</t>
   </si>
   <si>
     <t>NATWEST GROUP PL</t>
   </si>
   <si>
     <t>NL0009805522</t>
   </si>
   <si>
     <t>NEBIUS GROUP NV</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA-REG</t>
   </si>
   <si>
+    <t>US64110D1046</t>
+  </si>
+  <si>
+    <t>NETAPP INC</t>
+  </si>
+  <si>
+    <t>US6516391066</t>
+  </si>
+  <si>
+    <t>NEWMONT CORP</t>
+  </si>
+  <si>
     <t>US6541061031</t>
   </si>
   <si>
     <t>NIKE INC (B)</t>
   </si>
   <si>
-    <t>JP3756600007</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP</t>
+  </si>
+  <si>
     <t>AU000000NST8</t>
   </si>
   <si>
     <t>NORTHERN STAR RESOUR</t>
   </si>
   <si>
+    <t>US6658591044</t>
+  </si>
+  <si>
+    <t>NORTHERN TRUST</t>
+  </si>
+  <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>US6703461052</t>
   </si>
   <si>
     <t>NUCOR CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>NL0009538784</t>
   </si>
   <si>
     <t>NXP SEMICONDUCTO</t>
   </si>
   <si>
+    <t>US6792951054</t>
+  </si>
+  <si>
+    <t>OKTA INC</t>
+  </si>
+  <si>
+    <t>US6821891057</t>
+  </si>
+  <si>
+    <t>ON SEMICONDUCTOR</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>US67103H1077</t>
-[...4 lines deleted...]
-  <si>
     <t>US6937181088</t>
   </si>
   <si>
     <t>PACCAR INC</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWOR</t>
   </si>
   <si>
     <t>US7043261079</t>
   </si>
   <si>
     <t>PAYCHEX INC</t>
   </si>
   <si>
     <t>US70450Y1038</t>
   </si>
   <si>
     <t>PAYPAL HOLDINGS</t>
   </si>
   <si>
     <t>US7134481081</t>
   </si>
   <si>
     <t>PEPSICO INC</t>
   </si>
   <si>
-    <t>US7170811035</t>
-[...4 lines deleted...]
-  <si>
     <t>US69331C1080</t>
   </si>
   <si>
     <t>PG&amp;E CORP</t>
   </si>
   <si>
     <t>US6934751057</t>
   </si>
   <si>
     <t>PNC FINANCIAL SE</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER AND GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS INC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
+    <t>US69370C1009</t>
+  </si>
+  <si>
+    <t>PTC INC</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUB SERV ENTERP</t>
   </si>
   <si>
+    <t>US74624M1027</t>
+  </si>
+  <si>
+    <t>PURE STORAGE-A</t>
+  </si>
+  <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>US74762E1029</t>
   </si>
   <si>
     <t>QUANTA SERVICES</t>
   </si>
   <si>
+    <t>US7547301090</t>
+  </si>
+  <si>
+    <t>RAYMOND JAMES</t>
+  </si>
+  <si>
+    <t>US7561091049</t>
+  </si>
+  <si>
+    <t>REALTY INCOME</t>
+  </si>
+  <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
+    <t>JP3164720009</t>
+  </si>
+  <si>
+    <t>RENESAS ELECTRON</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
-    <t>US7611521078</t>
-[...2 lines deleted...]
-    <t>RESMED INC</t>
+    <t>US76954A1034</t>
+  </si>
+  <si>
+    <t>RIVIAN AUTOMOT-A</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
     <t>CA7751092007</t>
   </si>
   <si>
     <t>ROGERS COMMUNI-B</t>
   </si>
   <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
   <si>
     <t>S&amp;P GLOBAL INC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>SE0000667891</t>
-[...2 lines deleted...]
-    <t>SANDVIK AB</t>
+    <t>US79589L1061</t>
+  </si>
+  <si>
+    <t>SAMSARA INC-CL A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>JP3890350006</t>
   </si>
   <si>
     <t>SMFG</t>
   </si>
   <si>
-    <t>US8334451098</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3436100006</t>
   </si>
   <si>
     <t>SOFTBANK GROUP C</t>
   </si>
   <si>
     <t>JP3435000009</t>
   </si>
   <si>
     <t>SONY GROUP CORP</t>
   </si>
   <si>
+    <t>LU1778762911</t>
+  </si>
+  <si>
+    <t>SPOTIFY TECHNOLO</t>
+  </si>
+  <si>
+    <t>US78467J1007</t>
+  </si>
+  <si>
+    <t>SS&amp;C TECHNOLOGIE</t>
+  </si>
+  <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
-    <t>SE0000112724</t>
-[...10 lines deleted...]
-  <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
-    <t>JP3463000004</t>
-[...8 lines deleted...]
-    <t>TAPESTRY INC NPV</t>
+    <t>US74144T1088</t>
+  </si>
+  <si>
+    <t>T ROWE PRICE GRP</t>
   </si>
   <si>
     <t>US87612E1064</t>
   </si>
   <si>
     <t>TARGET CORP</t>
   </si>
   <si>
     <t>JP3538800008</t>
   </si>
   <si>
     <t>TDK CORP</t>
   </si>
   <si>
     <t>IE000IVNQZ81</t>
   </si>
   <si>
     <t>TE CONNECTIVITY</t>
   </si>
   <si>
+    <t>GB00BDSFG982</t>
+  </si>
+  <si>
+    <t>TECHNIPFMC PLC</t>
+  </si>
+  <si>
+    <t>LU2598331598</t>
+  </si>
+  <si>
+    <t>TENARIS SA</t>
+  </si>
+  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
     <t>US1255231003</t>
   </si>
   <si>
     <t>THE CIGNA GROUP</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER</t>
   </si>
   <si>
-    <t>US8725401090</t>
-[...2 lines deleted...]
-    <t>TJX COS INC</t>
+    <t>CA8849038812</t>
+  </si>
+  <si>
+    <t>THOMSON REUTERS</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
+    <t>US8887871080</t>
+  </si>
+  <si>
+    <t>TOAST INC-A</t>
+  </si>
+  <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
-    <t>JP3635000007</t>
-[...2 lines deleted...]
-    <t>TOYOTA TSUSHO</t>
+    <t>JP3633400001</t>
+  </si>
+  <si>
+    <t>TOYOTA MOTOR</t>
+  </si>
+  <si>
+    <t>US8923561067</t>
+  </si>
+  <si>
+    <t>TRACTOR SUPPLY</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGI</t>
   </si>
   <si>
-    <t>US89400J1079</t>
-[...10 lines deleted...]
-  <si>
     <t>US89417E1091</t>
   </si>
   <si>
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90138F1021</t>
   </si>
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
+    <t>CH0244767585</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG</t>
+  </si>
+  <si>
+    <t>US90384S3031</t>
+  </si>
+  <si>
+    <t>ULTA BEAUTY INC</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL00150742T2</t>
   </si>
   <si>
-    <t>UNILEVER RTS</t>
-[...5 lines deleted...]
-    <t>UNION CHIM BELGE</t>
+    <t>UNILEVER RTS 12-49</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
-    <t>FI0009005987</t>
-[...2 lines deleted...]
-    <t>UPM-KYMMENE OYJ</t>
+    <t>US9029733048</t>
+  </si>
+  <si>
+    <t>US BANCORP</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
   <si>
     <t>US92343V1044</t>
   </si>
   <si>
     <t>VERIZON COMMUNIC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
     <t>VERTEX PHARM</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
+    <t>SE0000115446</t>
+  </si>
+  <si>
+    <t>VOLVO AB-B</t>
+  </si>
+  <si>
     <t>US9297401088</t>
   </si>
   <si>
     <t>WABTEC CORP</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
-    <t>US2546871060</t>
-[...4 lines deleted...]
-  <si>
     <t>US9344231041</t>
   </si>
   <si>
     <t>WARNER BROS DISC</t>
   </si>
   <si>
     <t>CA94106B1013</t>
   </si>
   <si>
     <t>WASTE CONNECTION</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
     <t>US9418481035</t>
   </si>
   <si>
     <t>WATERS CORP</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9581021055</t>
   </si>
   <si>
     <t>WESTERN DIGITAL</t>
   </si>
   <si>
     <t>AU000000WBC1</t>
   </si>
   <si>
     <t>WESTPAC BANKING</t>
   </si>
   <si>
-    <t>CA9628791027</t>
-[...2 lines deleted...]
-    <t>WHEATON PRECIOUS</t>
+    <t>US9699041011</t>
+  </si>
+  <si>
+    <t>WILLIAMS-SONOMA</t>
   </si>
   <si>
     <t>US3848021040</t>
   </si>
   <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...2 lines deleted...]
-    <t>ZOETIS INC</t>
+    <t>US9884981013</t>
+  </si>
+  <si>
+    <t>YUM BRANDS</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2280,15282 +2310,15532 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1087514.433</v>
+      </c>
+      <c r="C2">
+        <v>154.69</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>168227690.51</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>168227690.51</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>42678.404</v>
+      </c>
+      <c r="C3">
+        <v>112.83</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>4815524.05</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>4815524.05</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P302"/>
+  <dimension ref="A1:Z307"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O302" sqref="O302"/>
+      <selection activeCell="N307" sqref="N307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>4552.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>83.18</v>
+      </c>
+      <c r="D2" s="1">
+        <v>63.21300527</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>311926.64</v>
+      </c>
+      <c r="H2" s="1">
+        <v>98162.56</v>
+      </c>
+      <c r="I2" s="1">
+        <v>31.469758402168</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>410089.2</v>
+      </c>
+      <c r="M2" s="1">
+        <v>410089.2</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4282.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>89.27</v>
+      </c>
+      <c r="D3" s="1">
+        <v>113.24047875</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>415600.13</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-81359.64</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-19.576423135383</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>334240.49</v>
+      </c>
+      <c r="M3" s="1">
+        <v>334240.49</v>
+      </c>
+      <c r="N3" s="1">
         <v>0.19</v>
       </c>
-      <c r="P2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1612.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>244.11</v>
+      </c>
+      <c r="D4" s="1">
+        <v>223.7891067</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>309313.07</v>
+      </c>
+      <c r="H4" s="1">
+        <v>34765.38</v>
+      </c>
+      <c r="I4" s="1">
+        <v>11.239544452486</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>344078.45</v>
+      </c>
+      <c r="M4" s="1">
+        <v>344078.45</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3067.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>137.02</v>
+      </c>
+      <c r="D5" s="1">
+        <v>187.77940007</v>
+      </c>
+      <c r="E5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>502571.58</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-135116.2</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-26.884966316639</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>367455.38</v>
+      </c>
+      <c r="M5" s="1">
+        <v>367455.38</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1899.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>224.56</v>
+      </c>
+      <c r="D6" s="1">
+        <v>278.66432859</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>459519.04</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-86643.21</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-18.855194770602</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>372875.83</v>
+      </c>
+      <c r="M6" s="1">
+        <v>372875.83</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>6364.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>529.14</v>
+      </c>
+      <c r="D7" s="1">
+        <v>341.28585167</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1891402.12</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1053071.24</v>
+      </c>
+      <c r="I7" s="1">
+        <v>55.676750536792</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2944473.36</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2944473.36</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3319.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>121.01</v>
+      </c>
+      <c r="D8" s="1">
+        <v>109.28184995</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>314961.73</v>
+      </c>
+      <c r="H8" s="1">
+        <v>36222.8</v>
+      </c>
+      <c r="I8" s="1">
+        <v>11.500698830934</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>351184.53</v>
+      </c>
+      <c r="M8" s="1">
+        <v>351184.53</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6498.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>134.71</v>
+      </c>
+      <c r="D9" s="1">
+        <v>133.34304709</v>
+      </c>
+      <c r="E9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>760432.92</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4963.47</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.65271635004965</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>765396.39</v>
+      </c>
+      <c r="M9" s="1">
+        <v>765396.39</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2066.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>200.15</v>
+      </c>
+      <c r="D10" s="1">
+        <v>231.37552275</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10">
+        <v>1.61</v>
+      </c>
+      <c r="G10" s="1">
+        <v>298223.3</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-40905.38</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-13.716359519863</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>257317.92</v>
+      </c>
+      <c r="M10" s="1">
+        <v>257317.92</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>46741.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>76.2</v>
+      </c>
+      <c r="D11" s="1">
+        <v>77.39868488</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11">
+        <v>8.97</v>
+      </c>
+      <c r="G11" s="1">
+        <v>402042.99</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-4759.74</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-1.1838883200028</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>397283.25</v>
+      </c>
+      <c r="M11" s="1">
+        <v>397283.25</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3298.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>175.14</v>
+      </c>
+      <c r="D12" s="1">
+        <v>156.15853851</v>
+      </c>
+      <c r="E12" t="s">
         <v>8</v>
       </c>
-      <c r="G7">
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...231 lines deleted...]
-      <c r="B12" t="s">
+      <c r="G12" s="1">
+        <v>515010.86</v>
+      </c>
+      <c r="H12" s="1">
+        <v>62600.86</v>
+      </c>
+      <c r="I12" s="1">
+        <v>12.155250473747</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>577611.72</v>
+      </c>
+      <c r="M12" s="1">
+        <v>577611.72</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="1">
-[...42 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>2719.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>148.38</v>
+      </c>
+      <c r="D13" s="1">
+        <v>131.14399779</v>
+      </c>
+      <c r="E13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>308315.26</v>
+      </c>
+      <c r="H13" s="1">
+        <v>44454.57</v>
+      </c>
+      <c r="I13" s="1">
+        <v>14.418543538844</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>352769.83</v>
+      </c>
+      <c r="M13" s="1">
+        <v>352769.83</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
-        <v>56</v>
+      <c r="B14" s="1">
+        <v>1779.0</v>
       </c>
       <c r="C14" s="1">
-        <v>2867.0</v>
+        <v>195.38</v>
       </c>
       <c r="D14" s="1">
-        <v>179.9</v>
-[...4 lines deleted...]
-      <c r="F14" t="s">
+        <v>169.60351883</v>
+      </c>
+      <c r="E14" t="s">
         <v>8</v>
       </c>
-      <c r="G14">
+      <c r="F14">
         <v>1.0</v>
       </c>
+      <c r="G14" s="1">
+        <v>301724.66</v>
+      </c>
       <c r="H14" s="1">
-        <v>489140.18</v>
+        <v>45856.36</v>
       </c>
       <c r="I14" s="1">
-        <v>26633.12</v>
-[...2 lines deleted...]
-        <v>5.4448849407546</v>
+        <v>15.198081588691</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>347581.02</v>
       </c>
       <c r="M14" s="1">
-        <v>515773.3</v>
+        <v>347581.02</v>
       </c>
       <c r="N14" s="1">
-        <v>515773.3</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
-        <v>58</v>
+      <c r="B15" s="1">
+        <v>6244.0</v>
       </c>
       <c r="C15" s="1">
-        <v>2823.0</v>
+        <v>88.98</v>
       </c>
       <c r="D15" s="1">
-        <v>133.59</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>76.98997598</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15">
+        <v>1.61</v>
+      </c>
+      <c r="G15" s="1">
+        <v>297675.56</v>
       </c>
       <c r="H15" s="1">
-        <v>317907.19</v>
+        <v>48056.31</v>
       </c>
       <c r="I15" s="1">
-        <v>6878.21</v>
-[...2 lines deleted...]
-        <v>2.1635905749725</v>
+        <v>16.143854739032</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" s="1">
+        <v>345731.87</v>
       </c>
       <c r="M15" s="1">
-        <v>324785.4</v>
+        <v>345731.87</v>
       </c>
       <c r="N15" s="1">
-        <v>324785.4</v>
-[...1 lines deleted...]
-      <c r="O15" s="1">
         <v>0.2</v>
       </c>
-      <c r="P15">
-[...3 lines deleted...]
-    <row r="16" spans="1:16">
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
-        <v>60</v>
+      <c r="B16" s="1">
+        <v>1431.0</v>
       </c>
       <c r="C16" s="1">
-        <v>1754.0</v>
+        <v>416.4</v>
       </c>
       <c r="D16" s="1">
-        <v>169.3</v>
-[...4 lines deleted...]
-      <c r="F16" t="s">
+        <v>361.94343117</v>
+      </c>
+      <c r="E16" t="s">
         <v>8</v>
       </c>
-      <c r="G16">
+      <c r="F16">
         <v>1.0</v>
       </c>
+      <c r="G16" s="1">
+        <v>517941.05</v>
+      </c>
       <c r="H16" s="1">
-        <v>294993.54</v>
+        <v>77927.35</v>
       </c>
       <c r="I16" s="1">
-        <v>1958.66</v>
-[...2 lines deleted...]
-        <v>0.66396708212661</v>
+        <v>15.045602197393</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" s="1">
+        <v>595868.4</v>
       </c>
       <c r="M16" s="1">
-        <v>296952.2</v>
+        <v>595868.4</v>
       </c>
       <c r="N16" s="1">
-        <v>296952.2</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
-      <c r="B17" t="s">
-        <v>62</v>
+      <c r="B17" s="1">
+        <v>1629.0</v>
       </c>
       <c r="C17" s="1">
-        <v>5971.0</v>
+        <v>239.48</v>
       </c>
       <c r="D17" s="1">
-        <v>80.03</v>
-[...8 lines deleted...]
-        <v>1.61</v>
+        <v>243.24392879</v>
+      </c>
+      <c r="E17" t="s">
+        <v>31</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>347754.45</v>
       </c>
       <c r="H17" s="1">
-        <v>281864.35</v>
+        <v>-6642.29</v>
       </c>
       <c r="I17" s="1">
-        <v>14647.89</v>
-[...2 lines deleted...]
-        <v>5.1967870360335</v>
+        <v>-1.9100517620982</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>341112.16</v>
       </c>
       <c r="M17" s="1">
-        <v>296512.24</v>
+        <v>341112.16</v>
       </c>
       <c r="N17" s="1">
-        <v>296512.24</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
-      <c r="B18" t="s">
-        <v>64</v>
+      <c r="B18" s="1">
+        <v>13518.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1454.0</v>
+        <v>370.92</v>
       </c>
       <c r="D18" s="1">
-        <v>368.6</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>288.61650614</v>
+      </c>
+      <c r="E18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3361829.98</v>
       </c>
       <c r="H18" s="1">
-        <v>522282.13</v>
+        <v>1022462.91</v>
       </c>
       <c r="I18" s="1">
-        <v>13662.27</v>
-[...2 lines deleted...]
-        <v>2.6158792758236</v>
+        <v>30.413879228955</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" s="1">
+        <v>4384292.89</v>
       </c>
       <c r="M18" s="1">
-        <v>535944.4</v>
+        <v>4384292.89</v>
       </c>
       <c r="N18" s="1">
-        <v>535944.4</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:16">
+        <v>2.53</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
-      <c r="B19" t="s">
-        <v>66</v>
+      <c r="B19" s="1">
+        <v>2442.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1017.0</v>
+        <v>168.63</v>
       </c>
       <c r="D19" s="1">
-        <v>292.58</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>181.97632269</v>
+      </c>
+      <c r="E19" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>388795.31</v>
       </c>
       <c r="H19" s="1">
-        <v>294851.19</v>
+        <v>-28724.96</v>
       </c>
       <c r="I19" s="1">
-        <v>-38593.29</v>
-[...2 lines deleted...]
-        <v>-13.089073847726</v>
+        <v>-7.3881961179007</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" s="1">
+        <v>360070.35</v>
       </c>
       <c r="M19" s="1">
-        <v>256257.9</v>
+        <v>360070.35</v>
       </c>
       <c r="N19" s="1">
-        <v>256257.9</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
-      <c r="B20" t="s">
-        <v>68</v>
+      <c r="B20" s="1">
+        <v>1239.0</v>
       </c>
       <c r="C20" s="1">
-        <v>16777.0</v>
+        <v>527.28</v>
       </c>
       <c r="D20" s="1">
-        <v>358.99</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>471.36336562</v>
+      </c>
+      <c r="E20" t="s">
+        <v>31</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>509666.72</v>
       </c>
       <c r="H20" s="1">
-        <v>4112479.93</v>
+        <v>61574.41</v>
       </c>
       <c r="I20" s="1">
-        <v>1074425.49</v>
-[...2 lines deleted...]
-        <v>26.125975282267</v>
+        <v>12.081308742309</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" s="1">
+        <v>571241.13</v>
       </c>
       <c r="M20" s="1">
-        <v>5186905.42</v>
+        <v>571241.13</v>
       </c>
       <c r="N20" s="1">
-        <v>5186905.42</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
-      <c r="B21" t="s">
-        <v>70</v>
+      <c r="B21" s="1">
+        <v>1103.0</v>
       </c>
       <c r="C21" s="1">
-        <v>5947.0</v>
+        <v>358.32</v>
       </c>
       <c r="D21" s="1">
-        <v>52.66</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>333.32044424</v>
+      </c>
+      <c r="E21" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>318831.54</v>
       </c>
       <c r="H21" s="1">
-        <v>340935.97</v>
+        <v>26752.3</v>
       </c>
       <c r="I21" s="1">
-        <v>-27766.95</v>
-[...2 lines deleted...]
-        <v>-8.1443298575976</v>
+        <v>8.3907319834167</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>345583.84</v>
       </c>
       <c r="M21" s="1">
-        <v>313169.02</v>
+        <v>345583.84</v>
       </c>
       <c r="N21" s="1">
-        <v>313169.02</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
-      <c r="B22" t="s">
-        <v>72</v>
+      <c r="B22" s="1">
+        <v>1022.0</v>
       </c>
       <c r="C22" s="1">
-        <v>1107.0</v>
+        <v>390.96</v>
       </c>
       <c r="D22" s="1">
-        <v>300.57</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>295.1922407</v>
+      </c>
+      <c r="E22" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>261041.74</v>
       </c>
       <c r="H22" s="1">
-        <v>289020.83</v>
+        <v>88331.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-2467.85</v>
-[...2 lines deleted...]
-        <v>-0.85386579230293</v>
+        <v>33.838212999959</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" s="1">
+        <v>349373.6</v>
       </c>
       <c r="M22" s="1">
-        <v>286552.98</v>
+        <v>349373.6</v>
       </c>
       <c r="N22" s="1">
-        <v>286552.98</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
-      <c r="B23" t="s">
-        <v>74</v>
+      <c r="B23" s="1">
+        <v>4928.0</v>
       </c>
       <c r="C23" s="1">
-        <v>1957.0</v>
+        <v>69.68</v>
       </c>
       <c r="D23" s="1">
-        <v>182.24</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>58.82141437</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>289871.93</v>
       </c>
       <c r="H23" s="1">
-        <v>317700.2</v>
+        <v>53511.11</v>
       </c>
       <c r="I23" s="1">
-        <v>-10553.25</v>
-[...2 lines deleted...]
-        <v>-3.321763725676</v>
+        <v>18.460259329008</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" s="1">
+        <v>343383.04</v>
       </c>
       <c r="M23" s="1">
-        <v>307146.95</v>
+        <v>343383.04</v>
       </c>
       <c r="N23" s="1">
-        <v>307146.95</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1">
+        <v>205.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>37.42</v>
+      </c>
+      <c r="D24" s="1">
+        <v>37.79443902</v>
+      </c>
+      <c r="E24" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="1">
-[...12 lines deleted...]
-        <v>1.16</v>
+      <c r="F24">
+        <v>0.85</v>
+      </c>
+      <c r="G24" s="1">
+        <v>9029.08</v>
       </c>
       <c r="H24" s="1">
-        <v>306354.17</v>
+        <v>12.23</v>
       </c>
       <c r="I24" s="1">
-        <v>-19653.79</v>
-[...2 lines deleted...]
-        <v>-6.4153819091152</v>
+        <v>0.13545123091168</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" s="1">
+        <v>9041.31</v>
       </c>
       <c r="M24" s="1">
-        <v>286700.38</v>
+        <v>9041.31</v>
       </c>
       <c r="N24" s="1">
-        <v>286700.38</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>0.01</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1154.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>355.15</v>
+      </c>
+      <c r="D25" s="1">
+        <v>341.40538128</v>
+      </c>
+      <c r="E25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>337951.28</v>
+      </c>
+      <c r="H25" s="1">
+        <v>20412.82</v>
+      </c>
+      <c r="I25" s="1">
+        <v>6.0401664997393</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>358364.1</v>
+      </c>
+      <c r="M25" s="1">
+        <v>358364.1</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>77</v>
       </c>
-      <c r="B25" t="s">
-[...38 lines deleted...]
-      <c r="O25" s="1">
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4939.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>121.83</v>
+      </c>
+      <c r="D26" s="1">
+        <v>125.27296619</v>
+      </c>
+      <c r="E26" t="s">
+        <v>31</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>534512.04</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-8373.47</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.5665634023885</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>526138.57</v>
+      </c>
+      <c r="M26" s="1">
+        <v>526138.57</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>19906.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>327.5</v>
+      </c>
+      <c r="D27" s="1">
+        <v>257.18302773</v>
+      </c>
+      <c r="E27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>4471259.44</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1229099.06</v>
+      </c>
+      <c r="I27" s="1">
+        <v>27.488878167177</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>5700358.5</v>
+      </c>
+      <c r="M27" s="1">
+        <v>5700358.5</v>
+      </c>
+      <c r="N27" s="1">
+        <v>3.29</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1631.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>579.43</v>
+      </c>
+      <c r="D28" s="1">
+        <v>310.92651747</v>
+      </c>
+      <c r="E28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>437329.17</v>
+      </c>
+      <c r="H28" s="1">
+        <v>389016.59</v>
+      </c>
+      <c r="I28" s="1">
+        <v>88.952810991318</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>826345.76</v>
+      </c>
+      <c r="M28" s="1">
+        <v>826345.76</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>5232.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>82.3</v>
+      </c>
+      <c r="D29" s="1">
+        <v>76.61313073</v>
+      </c>
+      <c r="E29" t="s">
+        <v>31</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>351788.01</v>
+      </c>
+      <c r="H29" s="1">
+        <v>24720.19</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.0270132287908</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>376508.2</v>
+      </c>
+      <c r="M29" s="1">
+        <v>376508.2</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1">
+        <v>358.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>923.4</v>
+      </c>
+      <c r="D30" s="1">
+        <v>639.69918994</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>229012.31</v>
+      </c>
+      <c r="H30" s="1">
+        <v>101564.89</v>
+      </c>
+      <c r="I30" s="1">
+        <v>44.349096343336</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>330577.2</v>
+      </c>
+      <c r="M30" s="1">
+        <v>330577.2</v>
+      </c>
+      <c r="N30" s="1">
         <v>0.19</v>
       </c>
-      <c r="P25">
-[...119 lines deleted...]
-      <c r="F28" t="s">
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>620.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1549.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>1135.516</v>
+      </c>
+      <c r="E31" t="s">
         <v>8</v>
       </c>
-      <c r="G28">
+      <c r="F31">
         <v>1.0</v>
       </c>
-      <c r="H28" s="1">
-[...20 lines deleted...]
-      <c r="O28" s="1">
+      <c r="G31" s="1">
+        <v>704019.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>256608.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>36.448980023179</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>960628.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>960628.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1715.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>125.66</v>
+      </c>
+      <c r="D32" s="1">
+        <v>138.29008746</v>
+      </c>
+      <c r="E32" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32">
+        <v>0.85</v>
+      </c>
+      <c r="G32" s="1">
+        <v>273723.53</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-19722.82</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-7.20537982248</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>254000.71</v>
+      </c>
+      <c r="M32" s="1">
+        <v>254000.71</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="1">
+        <v>19209.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>21.43</v>
+      </c>
+      <c r="D33" s="1">
+        <v>25.24649591</v>
+      </c>
+      <c r="E33" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>416939.8</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-56996.75</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-13.670258871904</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>359943.05</v>
+      </c>
+      <c r="M33" s="1">
+        <v>359943.05</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="1">
+        <v>19917.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>186.85</v>
+      </c>
+      <c r="D34" s="1">
+        <v>170.59210222</v>
+      </c>
+      <c r="E34" t="s">
+        <v>97</v>
+      </c>
+      <c r="F34">
+        <v>11.02</v>
+      </c>
+      <c r="G34" s="1">
+        <v>312759.84</v>
+      </c>
+      <c r="H34" s="1">
+        <v>24974.21</v>
+      </c>
+      <c r="I34" s="1">
+        <v>7.9851076787864</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>337734.05</v>
+      </c>
+      <c r="M34" s="1">
+        <v>337734.05</v>
+      </c>
+      <c r="N34" s="1">
         <v>0.2</v>
       </c>
-      <c r="P28">
-[...254 lines deleted...]
-      <c r="A34" t="s">
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>95</v>
       </c>
-      <c r="B34" t="s">
-[...45 lines deleted...]
-    <row r="35" spans="1:16">
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4778.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>91.77</v>
+      </c>
+      <c r="D35" s="1">
+        <v>83.18163876</v>
+      </c>
+      <c r="E35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>348805.69</v>
+      </c>
+      <c r="H35" s="1">
+        <v>34595.75</v>
+      </c>
+      <c r="I35" s="1">
+        <v>9.9183445086575</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>383401.44</v>
+      </c>
+      <c r="M35" s="1">
+        <v>383401.44</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>98</v>
       </c>
-      <c r="C35" s="1">
-[...42 lines deleted...]
-    <row r="36" spans="1:16">
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1965.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>208.98</v>
+      </c>
+      <c r="D36" s="1">
+        <v>256.58790331</v>
+      </c>
+      <c r="E36" t="s">
+        <v>31</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>437042.57</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-77976.68</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-17.84189581349</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>359065.89</v>
+      </c>
+      <c r="M36" s="1">
+        <v>359065.89</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>100</v>
       </c>
-      <c r="B36" t="s">
-[...45 lines deleted...]
-    <row r="37" spans="1:16">
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1746.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>247.47</v>
+      </c>
+      <c r="D37" s="1">
+        <v>236.42667812</v>
+      </c>
+      <c r="E37" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>359261.89</v>
+      </c>
+      <c r="H37" s="1">
+        <v>18548.3</v>
+      </c>
+      <c r="I37" s="1">
+        <v>5.1628910597781</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>377810.19</v>
+      </c>
+      <c r="M37" s="1">
+        <v>377810.19</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>102</v>
       </c>
-      <c r="B37" t="s">
-[...45 lines deleted...]
-    <row r="38" spans="1:16">
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
-      <c r="B38" t="s">
-        <v>106</v>
+      <c r="B38" s="1">
+        <v>8084.0</v>
       </c>
       <c r="C38" s="1">
-        <v>2055.0</v>
+        <v>43.94</v>
       </c>
       <c r="D38" s="1">
-        <v>229.6</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>39.95205715</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>322972.43</v>
       </c>
       <c r="H38" s="1">
-        <v>462895.55</v>
+        <v>32238.53</v>
       </c>
       <c r="I38" s="1">
-        <v>-56550.12</v>
-[...2 lines deleted...]
-        <v>-12.216604804259</v>
+        <v>9.981821048936</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" s="1">
+        <v>355210.96</v>
       </c>
       <c r="M38" s="1">
-        <v>406345.43</v>
+        <v>355210.96</v>
       </c>
       <c r="N38" s="1">
-        <v>406345.43</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
-      <c r="B39" t="s">
-        <v>108</v>
+      <c r="B39" s="1">
+        <v>1445.0</v>
       </c>
       <c r="C39" s="1">
-        <v>1670.0</v>
+        <v>541.12</v>
       </c>
       <c r="D39" s="1">
-        <v>227.75</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>544.22743253</v>
+      </c>
+      <c r="E39" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>687385.1</v>
       </c>
       <c r="H39" s="1">
-        <v>344204.15</v>
+        <v>-3680.82</v>
       </c>
       <c r="I39" s="1">
-        <v>-16647.42</v>
-[...2 lines deleted...]
-        <v>-4.8364960155187</v>
+        <v>-0.53548149356161</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" s="1">
+        <v>683704.28</v>
       </c>
       <c r="M39" s="1">
-        <v>327556.73</v>
+        <v>683704.28</v>
       </c>
       <c r="N39" s="1">
-        <v>327556.73</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:16">
+        <v>0.4</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
-      <c r="B40" t="s">
-        <v>110</v>
+      <c r="B40" s="1">
+        <v>29132.0</v>
       </c>
       <c r="C40" s="1">
-        <v>10855.0</v>
+        <v>11.968</v>
       </c>
       <c r="D40" s="1">
-        <v>39.03</v>
-[...4 lines deleted...]
-      <c r="F40" t="s">
+        <v>8.81954208</v>
+      </c>
+      <c r="E40" t="s">
         <v>8</v>
       </c>
-      <c r="G40">
+      <c r="F40">
         <v>1.0</v>
       </c>
+      <c r="G40" s="1">
+        <v>256930.9</v>
+      </c>
       <c r="H40" s="1">
-        <v>431607.65</v>
+        <v>91720.88</v>
       </c>
       <c r="I40" s="1">
-        <v>-7937.0</v>
-[...2 lines deleted...]
-        <v>-1.8389386749748</v>
+        <v>35.698656720542</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" s="1">
+        <v>348651.78</v>
       </c>
       <c r="M40" s="1">
-        <v>423670.65</v>
+        <v>348651.78</v>
       </c>
       <c r="N40" s="1">
-        <v>423670.65</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
-      <c r="B41" t="s">
-        <v>112</v>
+      <c r="B41" s="1">
+        <v>9025.0</v>
       </c>
       <c r="C41" s="1">
-        <v>783.0</v>
+        <v>126.86</v>
       </c>
       <c r="D41" s="1">
-        <v>481.48</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>96.94327756</v>
+      </c>
+      <c r="E41" t="s">
+        <v>46</v>
+      </c>
+      <c r="F41">
+        <v>1.61</v>
+      </c>
+      <c r="G41" s="1">
+        <v>545207.82</v>
       </c>
       <c r="H41" s="1">
-        <v>345337.9</v>
+        <v>167244.89</v>
       </c>
       <c r="I41" s="1">
-        <v>-20660.78</v>
-[...2 lines deleted...]
-        <v>-5.9827722355409</v>
+        <v>30.675438587803</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>712452.71</v>
       </c>
       <c r="M41" s="1">
-        <v>324677.12</v>
+        <v>712452.71</v>
       </c>
       <c r="N41" s="1">
-        <v>324677.12</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
-      <c r="B42" t="s">
-        <v>114</v>
+      <c r="B42" s="1">
+        <v>2270.0</v>
       </c>
       <c r="C42" s="1">
-        <v>30387.0</v>
+        <v>257.76</v>
       </c>
       <c r="D42" s="1">
-        <v>10.578</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>178.16345374</v>
+      </c>
+      <c r="E42" t="s">
+        <v>46</v>
+      </c>
+      <c r="F42">
+        <v>1.61</v>
+      </c>
+      <c r="G42" s="1">
+        <v>254397.3</v>
       </c>
       <c r="H42" s="1">
-        <v>262368.53</v>
+        <v>109706.74</v>
       </c>
       <c r="I42" s="1">
-        <v>59065.16</v>
-[...2 lines deleted...]
-        <v>22.512288344947</v>
+        <v>43.124176239292</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" s="1">
+        <v>364104.04</v>
       </c>
       <c r="M42" s="1">
-        <v>321433.69</v>
+        <v>364104.04</v>
       </c>
       <c r="N42" s="1">
-        <v>321433.69</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
-      <c r="B43" t="s">
-        <v>116</v>
+      <c r="B43" s="1">
+        <v>3056.0</v>
       </c>
       <c r="C43" s="1">
-        <v>11782.0</v>
+        <v>162.35</v>
       </c>
       <c r="D43" s="1">
-        <v>111.4</v>
-[...8 lines deleted...]
-        <v>1.61</v>
+        <v>108.85573953</v>
+      </c>
+      <c r="E43" t="s">
+        <v>31</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>288586.78</v>
       </c>
       <c r="H43" s="1">
-        <v>701666.19</v>
+        <v>145236.16</v>
       </c>
       <c r="I43" s="1">
-        <v>112751.04</v>
-[...2 lines deleted...]
-        <v>16.06904274524</v>
+        <v>50.326685096247</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" s="1">
+        <v>433822.94</v>
       </c>
       <c r="M43" s="1">
-        <v>814417.23</v>
+        <v>433822.94</v>
       </c>
       <c r="N43" s="1">
-        <v>814417.23</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>0.25</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
-      <c r="B44" t="s">
-        <v>118</v>
+      <c r="B44" s="1">
+        <v>58919.0</v>
       </c>
       <c r="C44" s="1">
-        <v>17629.0</v>
+        <v>5.245</v>
       </c>
       <c r="D44" s="1">
-        <v>52.4</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>4.0861016</v>
+      </c>
+      <c r="E44" t="s">
+        <v>76</v>
+      </c>
+      <c r="F44">
+        <v>0.85</v>
+      </c>
+      <c r="G44" s="1">
+        <v>277439.0</v>
       </c>
       <c r="H44" s="1">
-        <v>774330.36</v>
+        <v>86790.08</v>
       </c>
       <c r="I44" s="1">
-        <v>21225.43</v>
-[...2 lines deleted...]
-        <v>2.7411336422351</v>
+        <v>31.282581035831</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>364229.08</v>
       </c>
       <c r="M44" s="1">
-        <v>795555.79</v>
+        <v>364229.08</v>
       </c>
       <c r="N44" s="1">
-        <v>795555.79</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
-      <c r="B45" t="s">
-        <v>120</v>
+      <c r="B45" s="1">
+        <v>16074.0</v>
       </c>
       <c r="C45" s="1">
-        <v>2499.0</v>
+        <v>22.21</v>
       </c>
       <c r="D45" s="1">
-        <v>225.53</v>
-[...8 lines deleted...]
-        <v>1.61</v>
+        <v>17.13117457</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>275366.5</v>
       </c>
       <c r="H45" s="1">
-        <v>274229.58</v>
+        <v>81637.04</v>
       </c>
       <c r="I45" s="1">
-        <v>75484.66</v>
-[...2 lines deleted...]
-        <v>27.526082343123</v>
+        <v>29.646685417435</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>0.0</v>
+      <c r="L45" s="1">
+        <v>357003.54</v>
       </c>
       <c r="M45" s="1">
-        <v>349714.24</v>
+        <v>357003.54</v>
       </c>
       <c r="N45" s="1">
-        <v>349714.24</v>
-[...1 lines deleted...]
-      <c r="O45" s="1">
         <v>0.21</v>
       </c>
-      <c r="P45">
-[...3 lines deleted...]
-    <row r="46" spans="1:16">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
-      <c r="B46" t="s">
-        <v>122</v>
+      <c r="B46" s="1">
+        <v>5165.0</v>
       </c>
       <c r="C46" s="1">
-        <v>2921.0</v>
+        <v>154.88</v>
       </c>
       <c r="D46" s="1">
-        <v>140.57</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>154.10562633</v>
+      </c>
+      <c r="E46" t="s">
+        <v>31</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>692414.63</v>
       </c>
       <c r="H46" s="1">
-        <v>270302.74</v>
+        <v>7060.91</v>
       </c>
       <c r="I46" s="1">
-        <v>83316.49</v>
-[...2 lines deleted...]
-        <v>30.823398238582</v>
+        <v>1.0197517057085</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" s="1">
+        <v>699475.54</v>
       </c>
       <c r="M46" s="1">
-        <v>353619.23</v>
+        <v>699475.54</v>
       </c>
       <c r="N46" s="1">
-        <v>353619.23</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>0.4</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
-      <c r="B47" t="s">
-        <v>124</v>
+      <c r="B47" s="1">
+        <v>11452.0</v>
       </c>
       <c r="C47" s="1">
-        <v>62552.0</v>
+        <v>85.37</v>
       </c>
       <c r="D47" s="1">
-        <v>4.598</v>
-[...8 lines deleted...]
-        <v>0.86</v>
+        <v>77.24333915</v>
+      </c>
+      <c r="E47" t="s">
+        <v>31</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>776339.94</v>
       </c>
       <c r="H47" s="1">
-        <v>290125.01</v>
+        <v>78517.09</v>
       </c>
       <c r="I47" s="1">
-        <v>42703.9</v>
-[...2 lines deleted...]
-        <v>14.719137795118</v>
+        <v>10.11375120028</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" s="1">
+        <v>854857.03</v>
       </c>
       <c r="M47" s="1">
-        <v>332828.91</v>
+        <v>854857.03</v>
       </c>
       <c r="N47" s="1">
-        <v>332828.91</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
-      <c r="B48" t="s">
-        <v>126</v>
+      <c r="B48" s="1">
+        <v>1861.0</v>
       </c>
       <c r="C48" s="1">
-        <v>15468.0</v>
+        <v>197.24</v>
       </c>
       <c r="D48" s="1">
-        <v>19.53</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>209.84970446</v>
+      </c>
+      <c r="E48" t="s">
+        <v>31</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>342739.62</v>
       </c>
       <c r="H48" s="1">
-        <v>260885.06</v>
+        <v>-21781.6</v>
       </c>
       <c r="I48" s="1">
-        <v>41204.98</v>
-[...2 lines deleted...]
-        <v>15.794304204311</v>
+        <v>-6.3551450515117</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" s="1">
+        <v>320958.02</v>
       </c>
       <c r="M48" s="1">
-        <v>302090.04</v>
+        <v>320958.02</v>
       </c>
       <c r="N48" s="1">
-        <v>302090.04</v>
-[...1 lines deleted...]
-      <c r="O48" s="1">
         <v>0.19</v>
       </c>
-      <c r="P48">
-[...3 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
-      <c r="B49" t="s">
-        <v>128</v>
+      <c r="B49" s="1">
+        <v>656.0</v>
       </c>
       <c r="C49" s="1">
-        <v>12307.0</v>
+        <v>1093.4</v>
       </c>
       <c r="D49" s="1">
-        <v>34.08</v>
-[...8 lines deleted...]
-        <v>1.61</v>
+        <v>1058.81506098</v>
+      </c>
+      <c r="E49" t="s">
+        <v>31</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>594956.97</v>
       </c>
       <c r="H49" s="1">
-        <v>266068.56</v>
+        <v>32219.53</v>
       </c>
       <c r="I49" s="1">
-        <v>-5816.29</v>
-[...2 lines deleted...]
-        <v>-2.186011755767</v>
+        <v>5.4154386997097</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" s="1">
+        <v>627176.5</v>
       </c>
       <c r="M49" s="1">
-        <v>260252.27</v>
+        <v>627176.5</v>
       </c>
       <c r="N49" s="1">
-        <v>260252.27</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
-      <c r="B50" t="s">
-        <v>130</v>
+      <c r="B50" s="1">
+        <v>1340.0</v>
       </c>
       <c r="C50" s="1">
-        <v>2153.0</v>
+        <v>239.38</v>
       </c>
       <c r="D50" s="1">
-        <v>145.61</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>153.05543284</v>
+      </c>
+      <c r="E50" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>176416.47</v>
       </c>
       <c r="H50" s="1">
-        <v>288004.3</v>
+        <v>104062.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-18014.78</v>
-[...2 lines deleted...]
-        <v>-6.2550385532438</v>
+        <v>58.986556073818</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>280478.47</v>
       </c>
       <c r="M50" s="1">
-        <v>269989.52</v>
+        <v>280478.47</v>
       </c>
       <c r="N50" s="1">
-        <v>269989.52</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
-      <c r="B51" t="s">
-        <v>132</v>
+      <c r="B51" s="1">
+        <v>3490.0</v>
       </c>
       <c r="C51" s="1">
-        <v>628.0</v>
+        <v>102.64</v>
       </c>
       <c r="D51" s="1">
-        <v>990.87</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>82.16622063</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>286760.11</v>
       </c>
       <c r="H51" s="1">
-        <v>570973.79</v>
+        <v>71453.49</v>
       </c>
       <c r="I51" s="1">
-        <v>-35068.56</v>
-[...2 lines deleted...]
-        <v>-6.1418861275576</v>
+        <v>24.917513806226</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" s="1">
+        <v>358213.6</v>
       </c>
       <c r="M51" s="1">
-        <v>535905.23</v>
+        <v>358213.6</v>
       </c>
       <c r="N51" s="1">
-        <v>535905.23</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
-      <c r="B52" t="s">
-        <v>134</v>
+      <c r="B52" s="1">
+        <v>4440.0</v>
       </c>
       <c r="C52" s="1">
-        <v>2517.0</v>
+        <v>182.8</v>
       </c>
       <c r="D52" s="1">
-        <v>287.32</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>192.13170495</v>
+      </c>
+      <c r="E52" t="s">
+        <v>31</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>735577.9</v>
       </c>
       <c r="H52" s="1">
-        <v>316532.46</v>
+        <v>-25892.24</v>
       </c>
       <c r="I52" s="1">
-        <v>306284.95</v>
-[...2 lines deleted...]
-        <v>96.762572154527</v>
+        <v>-3.5199861224759</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>709685.66</v>
       </c>
       <c r="M52" s="1">
-        <v>622817.41</v>
+        <v>709685.66</v>
       </c>
       <c r="N52" s="1">
-        <v>622817.41</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
-      <c r="B53" t="s">
-        <v>136</v>
+      <c r="B53" s="1">
+        <v>9191.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4970.0</v>
+        <v>43.04</v>
       </c>
       <c r="D53" s="1">
-        <v>93.2</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>63.4333065</v>
+      </c>
+      <c r="E53" t="s">
+        <v>31</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>502690.38</v>
       </c>
       <c r="H53" s="1">
-        <v>402795.36</v>
+        <v>-156797.28</v>
       </c>
       <c r="I53" s="1">
-        <v>60408.64</v>
-[...2 lines deleted...]
-        <v>14.997352501777</v>
+        <v>-31.19162137139</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>345893.1</v>
       </c>
       <c r="M53" s="1">
-        <v>463204.0</v>
+        <v>345893.1</v>
       </c>
       <c r="N53" s="1">
-        <v>463204.0</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
-        <v>138</v>
+      <c r="B54" s="1">
+        <v>6975.0</v>
       </c>
       <c r="C54" s="1">
-        <v>5280.0</v>
+        <v>58.72</v>
       </c>
       <c r="D54" s="1">
-        <v>164.78</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>54.49718996</v>
+      </c>
+      <c r="E54" t="s">
+        <v>31</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>330142.69</v>
       </c>
       <c r="H54" s="1">
-        <v>877342.86</v>
+        <v>27984.36</v>
       </c>
       <c r="I54" s="1">
-        <v>-128052.59</v>
-[...2 lines deleted...]
-        <v>-14.595501466781</v>
+        <v>8.476443927927</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" s="1">
+        <v>358127.05</v>
       </c>
       <c r="M54" s="1">
-        <v>749290.27</v>
+        <v>358127.05</v>
       </c>
       <c r="N54" s="1">
-        <v>749290.27</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
-      <c r="B55" t="s">
-        <v>140</v>
+      <c r="B55" s="1">
+        <v>13110.0</v>
       </c>
       <c r="C55" s="1">
-        <v>5309.0</v>
+        <v>394.28</v>
       </c>
       <c r="D55" s="1">
-        <v>47.69</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>328.15902746</v>
+      </c>
+      <c r="E55" t="s">
+        <v>31</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3720488.49</v>
       </c>
       <c r="H55" s="1">
-        <v>357451.55</v>
+        <v>799260.38</v>
       </c>
       <c r="I55" s="1">
-        <v>-139403.74</v>
-[...2 lines deleted...]
-        <v>-38.999338511751</v>
+        <v>21.482673099198</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>4519748.87</v>
       </c>
       <c r="M55" s="1">
-        <v>218047.81</v>
+        <v>4519748.87</v>
       </c>
       <c r="N55" s="1">
-        <v>218047.81</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>2.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
-      <c r="B56" t="s">
-        <v>142</v>
+      <c r="B56" s="1">
+        <v>1059.0</v>
       </c>
       <c r="C56" s="1">
-        <v>16874.0</v>
+        <v>371.5</v>
       </c>
       <c r="D56" s="1">
-        <v>3457.0</v>
-[...8 lines deleted...]
-        <v>185.72</v>
+        <v>300.90273843</v>
+      </c>
+      <c r="E56" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>276313.46</v>
       </c>
       <c r="H56" s="1">
-        <v>324162.91</v>
+        <v>67689.08</v>
       </c>
       <c r="I56" s="1">
-        <v>-10069.81</v>
-[...2 lines deleted...]
-        <v>-3.1064041225444</v>
+        <v>24.497206904072</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>344002.54</v>
       </c>
       <c r="M56" s="1">
-        <v>314093.1</v>
+        <v>344002.54</v>
       </c>
       <c r="N56" s="1">
-        <v>314093.1</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
-      <c r="B57" t="s">
-        <v>144</v>
+      <c r="B57" s="1">
+        <v>6800.0</v>
       </c>
       <c r="C57" s="1">
-        <v>6185.0</v>
+        <v>169.48</v>
       </c>
       <c r="D57" s="1">
-        <v>54.72</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>130.38707794</v>
+      </c>
+      <c r="E57" t="s">
+        <v>46</v>
+      </c>
+      <c r="F57">
+        <v>1.61</v>
+      </c>
+      <c r="G57" s="1">
+        <v>552395.3</v>
       </c>
       <c r="H57" s="1">
-        <v>290609.17</v>
+        <v>164757.16</v>
       </c>
       <c r="I57" s="1">
-        <v>863.25</v>
-[...2 lines deleted...]
-        <v>0.29704843794158</v>
+        <v>29.825952537974</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>717152.46</v>
       </c>
       <c r="M57" s="1">
-        <v>291472.42</v>
+        <v>717152.46</v>
       </c>
       <c r="N57" s="1">
-        <v>291472.42</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
-      <c r="B58" t="s">
-        <v>146</v>
+      <c r="B58" s="1">
+        <v>2885.0</v>
       </c>
       <c r="C58" s="1">
-        <v>11233.0</v>
+        <v>195.17</v>
       </c>
       <c r="D58" s="1">
-        <v>479.23</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>196.48691508</v>
+      </c>
+      <c r="E58" t="s">
+        <v>46</v>
+      </c>
+      <c r="F58">
+        <v>1.61</v>
+      </c>
+      <c r="G58" s="1">
+        <v>349312.76</v>
       </c>
       <c r="H58" s="1">
-        <v>3105120.24</v>
+        <v>1070.22</v>
       </c>
       <c r="I58" s="1">
-        <v>1530965.18</v>
-[...2 lines deleted...]
-        <v>49.304537720575</v>
+        <v>0.30637873062524</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>350382.98</v>
       </c>
       <c r="M58" s="1">
-        <v>4636085.42</v>
+        <v>350382.98</v>
       </c>
       <c r="N58" s="1">
-        <v>4636085.42</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
-      <c r="B59" t="s">
-        <v>148</v>
+      <c r="B59" s="1">
+        <v>1673.0</v>
       </c>
       <c r="C59" s="1">
-        <v>2022.0</v>
+        <v>224.94</v>
       </c>
       <c r="D59" s="1">
-        <v>152.59</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>196.72133891</v>
+      </c>
+      <c r="E59" t="s">
+        <v>31</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>282054.6</v>
       </c>
       <c r="H59" s="1">
-        <v>276977.61</v>
+        <v>47001.16</v>
       </c>
       <c r="I59" s="1">
-        <v>-11260.88</v>
-[...2 lines deleted...]
-        <v>-4.0656282650428</v>
+        <v>16.663851608873</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>329055.76</v>
       </c>
       <c r="M59" s="1">
-        <v>265716.73</v>
+        <v>329055.76</v>
       </c>
       <c r="N59" s="1">
-        <v>265716.73</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>0.19</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
-      <c r="B60" t="s">
-        <v>150</v>
+      <c r="B60" s="1">
+        <v>1538.0</v>
       </c>
       <c r="C60" s="1">
-        <v>1752.0</v>
+        <v>914.3</v>
       </c>
       <c r="D60" s="1">
-        <v>408.0</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>839.16910923</v>
+      </c>
+      <c r="E60" t="s">
+        <v>31</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1126843.18</v>
       </c>
       <c r="H60" s="1">
-        <v>449726.78</v>
+        <v>102723.03</v>
       </c>
       <c r="I60" s="1">
-        <v>165883.61</v>
-[...2 lines deleted...]
-        <v>36.885419631893</v>
+        <v>9.1160005068318</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>1229566.21</v>
       </c>
       <c r="M60" s="1">
-        <v>615610.39</v>
+        <v>1229566.21</v>
       </c>
       <c r="N60" s="1">
-        <v>615610.39</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
-      <c r="B61" t="s">
-        <v>152</v>
+      <c r="B61" s="1">
+        <v>2777.0</v>
       </c>
       <c r="C61" s="1">
-        <v>3009.0</v>
+        <v>130.86</v>
       </c>
       <c r="D61" s="1">
-        <v>159.52</v>
-[...8 lines deleted...]
-        <v>1.61</v>
+        <v>138.3210695</v>
+      </c>
+      <c r="E61" t="s">
+        <v>31</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>337112.69</v>
       </c>
       <c r="H61" s="1">
-        <v>239570.25</v>
+        <v>-19359.69</v>
       </c>
       <c r="I61" s="1">
-        <v>58267.72</v>
-[...2 lines deleted...]
-        <v>24.321767832191</v>
+        <v>-5.7427947906678</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" s="1">
+        <v>317753.0</v>
       </c>
       <c r="M61" s="1">
-        <v>297837.97</v>
+        <v>317753.0</v>
       </c>
       <c r="N61" s="1">
-        <v>297837.97</v>
-[...1 lines deleted...]
-      <c r="O61" s="1">
         <v>0.18</v>
       </c>
-      <c r="P61">
-[...3 lines deleted...]
-    <row r="62" spans="1:16">
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
-      <c r="B62" t="s">
-        <v>154</v>
+      <c r="B62" s="1">
+        <v>767.0</v>
       </c>
       <c r="C62" s="1">
-        <v>8626.0</v>
+        <v>470.76</v>
       </c>
       <c r="D62" s="1">
-        <v>149.27</v>
-[...7 lines deleted...]
-      <c r="G62">
+        <v>500.12711864</v>
+      </c>
+      <c r="E62" t="s">
+        <v>46</v>
+      </c>
+      <c r="F62">
         <v>1.61</v>
       </c>
+      <c r="G62" s="1">
+        <v>236380.03</v>
+      </c>
       <c r="H62" s="1">
-        <v>691408.83</v>
+        <v>-11692.46</v>
       </c>
       <c r="I62" s="1">
-        <v>107550.6</v>
-[...2 lines deleted...]
-        <v>15.555282972015</v>
+        <v>-4.946466924469</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>0.0</v>
+      <c r="L62" s="1">
+        <v>224687.57</v>
       </c>
       <c r="M62" s="1">
-        <v>798959.43</v>
+        <v>224687.57</v>
       </c>
       <c r="N62" s="1">
-        <v>798959.43</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
-      <c r="B63" t="s">
-        <v>156</v>
+      <c r="B63" s="1">
+        <v>1384.0</v>
       </c>
       <c r="C63" s="1">
-        <v>1598.0</v>
+        <v>296.57</v>
       </c>
       <c r="D63" s="1">
-        <v>195.85</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>311.53299855</v>
+      </c>
+      <c r="E63" t="s">
+        <v>31</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>375241.74</v>
       </c>
       <c r="H63" s="1">
-        <v>265828.88</v>
+        <v>-16344.45</v>
       </c>
       <c r="I63" s="1">
-        <v>3704.17</v>
-[...2 lines deleted...]
-        <v>1.3934415252398</v>
+        <v>-4.3557121337301</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" s="1">
+        <v>358897.29</v>
       </c>
       <c r="M63" s="1">
-        <v>269533.05</v>
+        <v>358897.29</v>
       </c>
       <c r="N63" s="1">
-        <v>269533.05</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
-        <v>158</v>
+      <c r="B64" s="1">
+        <v>5902.0</v>
       </c>
       <c r="C64" s="1">
-        <v>606.0</v>
+        <v>66.61</v>
       </c>
       <c r="D64" s="1">
-        <v>926.18</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>68.34144866</v>
+      </c>
+      <c r="E64" t="s">
+        <v>31</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>353992.18</v>
       </c>
       <c r="H64" s="1">
-        <v>314423.34</v>
+        <v>-10239.97</v>
       </c>
       <c r="I64" s="1">
-        <v>168946.66</v>
-[...2 lines deleted...]
-        <v>53.732226112731</v>
+        <v>-2.8927107937808</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" s="1">
+        <v>343752.21</v>
       </c>
       <c r="M64" s="1">
-        <v>483370.0</v>
+        <v>343752.21</v>
       </c>
       <c r="N64" s="1">
-        <v>483370.0</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
-      <c r="B65" t="s">
-        <v>160</v>
+      <c r="B65" s="1">
+        <v>11355.0</v>
       </c>
       <c r="C65" s="1">
-        <v>1076.0</v>
+        <v>34.63</v>
       </c>
       <c r="D65" s="1">
-        <v>263.64</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>35.00683487</v>
+      </c>
+      <c r="E65" t="s">
+        <v>31</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>348858.69</v>
       </c>
       <c r="H65" s="1">
-        <v>297698.95</v>
+        <v>-5026.53</v>
       </c>
       <c r="I65" s="1">
-        <v>-53392.32</v>
-[...2 lines deleted...]
-        <v>-17.935004473479</v>
+        <v>-1.4408498753464</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" s="1">
+        <v>343832.16</v>
       </c>
       <c r="M65" s="1">
-        <v>244306.63</v>
+        <v>343832.16</v>
       </c>
       <c r="N65" s="1">
-        <v>244306.63</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
-      <c r="B66" t="s">
-        <v>162</v>
+      <c r="B66" s="1">
+        <v>1926.0</v>
       </c>
       <c r="C66" s="1">
-        <v>1891.0</v>
+        <v>195.6</v>
       </c>
       <c r="D66" s="1">
-        <v>164.95</v>
-[...7 lines deleted...]
-      <c r="G66">
+        <v>151.57826584</v>
+      </c>
+      <c r="E66" t="s">
+        <v>28</v>
+      </c>
+      <c r="F66">
         <v>0.92</v>
       </c>
+      <c r="G66" s="1">
+        <v>315451.0</v>
+      </c>
       <c r="H66" s="1">
-        <v>305646.03</v>
+        <v>92569.79</v>
       </c>
       <c r="I66" s="1">
-        <v>34321.76</v>
-[...2 lines deleted...]
-        <v>11.229251039184</v>
+        <v>29.345220018323</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" s="1">
+        <v>408020.79</v>
       </c>
       <c r="M66" s="1">
-        <v>339967.79</v>
+        <v>408020.79</v>
       </c>
       <c r="N66" s="1">
-        <v>339967.79</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
-      <c r="B67" t="s">
-        <v>164</v>
+      <c r="B67" s="1">
+        <v>862.0</v>
       </c>
       <c r="C67" s="1">
-        <v>830.0</v>
+        <v>418.46</v>
       </c>
       <c r="D67" s="1">
-        <v>620.37</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>316.00758701</v>
+      </c>
+      <c r="E67" t="s">
+        <v>31</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>233578.97</v>
       </c>
       <c r="H67" s="1">
-        <v>218572.87</v>
+        <v>81825.67</v>
       </c>
       <c r="I67" s="1">
-        <v>224872.94</v>
-[...2 lines deleted...]
-        <v>102.88236595878</v>
+        <v>35.031265871238</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" s="1">
+        <v>315404.64</v>
       </c>
       <c r="M67" s="1">
-        <v>443445.81</v>
+        <v>315404.64</v>
       </c>
       <c r="N67" s="1">
-        <v>443445.81</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
-      <c r="B68" t="s">
-        <v>166</v>
+      <c r="B68" s="1">
+        <v>5708.0</v>
       </c>
       <c r="C68" s="1">
-        <v>2005.0</v>
+        <v>111.77</v>
       </c>
       <c r="D68" s="1">
-        <v>174.72</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>116.93507358</v>
+      </c>
+      <c r="E68" t="s">
+        <v>31</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>585787.63</v>
       </c>
       <c r="H68" s="1">
-        <v>323733.3</v>
+        <v>-27939.37</v>
       </c>
       <c r="I68" s="1">
-        <v>-22037.91</v>
-[...2 lines deleted...]
-        <v>-6.807427595493</v>
+        <v>-4.7695390904721</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" s="1">
+        <v>557848.26</v>
       </c>
       <c r="M68" s="1">
-        <v>301695.39</v>
+        <v>557848.26</v>
       </c>
       <c r="N68" s="1">
-        <v>301695.39</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
-      <c r="B69" t="s">
-        <v>168</v>
+      <c r="B69" s="1">
+        <v>5519.0</v>
       </c>
       <c r="C69" s="1">
-        <v>4573.0</v>
+        <v>134.89</v>
       </c>
       <c r="D69" s="1">
-        <v>129.93</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>110.35238993</v>
+      </c>
+      <c r="E69" t="s">
+        <v>31</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>527566.59</v>
       </c>
       <c r="H69" s="1">
-        <v>409144.53</v>
+        <v>123382.49</v>
       </c>
       <c r="I69" s="1">
-        <v>102563.6</v>
-[...2 lines deleted...]
-        <v>25.067816499954</v>
+        <v>23.387093181924</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" s="1">
+        <v>650949.08</v>
       </c>
       <c r="M69" s="1">
-        <v>511708.13</v>
+        <v>650949.08</v>
       </c>
       <c r="N69" s="1">
-        <v>511708.13</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>0.38</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
-      <c r="B70" t="s">
-        <v>170</v>
+      <c r="B70" s="1">
+        <v>1788.0</v>
       </c>
       <c r="C70" s="1">
-        <v>1615.0</v>
+        <v>245.18</v>
       </c>
       <c r="D70" s="1">
-        <v>265.33</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>278.48181767</v>
+      </c>
+      <c r="E70" t="s">
+        <v>31</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>430924.23</v>
       </c>
       <c r="H70" s="1">
-        <v>285682.54</v>
+        <v>-47606.05</v>
       </c>
       <c r="I70" s="1">
-        <v>83355.01</v>
-[...2 lines deleted...]
-        <v>29.177495411515</v>
+        <v>-11.047429382191</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" s="1">
+        <v>383318.18</v>
       </c>
       <c r="M70" s="1">
-        <v>369037.55</v>
+        <v>383318.18</v>
       </c>
       <c r="N70" s="1">
-        <v>369037.55</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
-      <c r="B71" t="s">
-        <v>172</v>
+      <c r="B71" s="1">
+        <v>8903.0</v>
       </c>
       <c r="C71" s="1">
-        <v>2104.0</v>
+        <v>82.45</v>
       </c>
       <c r="D71" s="1">
-        <v>252.64</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>73.13040323</v>
+      </c>
+      <c r="E71" t="s">
+        <v>31</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>562341.24</v>
       </c>
       <c r="H71" s="1">
-        <v>511287.02</v>
+        <v>79509.28</v>
       </c>
       <c r="I71" s="1">
-        <v>-53504.17</v>
-[...2 lines deleted...]
-        <v>-10.464605575162</v>
+        <v>14.138973695047</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>641850.52</v>
       </c>
       <c r="M71" s="1">
-        <v>457782.85</v>
+        <v>641850.52</v>
       </c>
       <c r="N71" s="1">
-        <v>457782.85</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.37</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
-      <c r="B72" t="s">
-        <v>174</v>
+      <c r="B72" s="1">
+        <v>3312.0</v>
       </c>
       <c r="C72" s="1">
-        <v>12028.0</v>
+        <v>104.49</v>
       </c>
       <c r="D72" s="1">
-        <v>78.76</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>106.10893116</v>
+      </c>
+      <c r="E72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>308426.76</v>
       </c>
       <c r="H72" s="1">
-        <v>753266.34</v>
+        <v>-5824.67</v>
       </c>
       <c r="I72" s="1">
-        <v>62584.57</v>
-[...2 lines deleted...]
-        <v>8.3084251448166</v>
+        <v>-1.8885099334442</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>302602.09</v>
       </c>
       <c r="M72" s="1">
-        <v>815850.91</v>
+        <v>302602.09</v>
       </c>
       <c r="N72" s="1">
-        <v>815850.91</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.17</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
-      <c r="B73" t="s">
-        <v>176</v>
+      <c r="B73" s="1">
+        <v>4292.0</v>
       </c>
       <c r="C73" s="1">
-        <v>1920.0</v>
+        <v>91.47</v>
       </c>
       <c r="D73" s="1">
-        <v>163.22</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>87.01338537</v>
+      </c>
+      <c r="E73" t="s">
+        <v>31</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>320042.64</v>
       </c>
       <c r="H73" s="1">
-        <v>290358.85</v>
+        <v>23234.8</v>
       </c>
       <c r="I73" s="1">
-        <v>-20469.17</v>
-[...2 lines deleted...]
-        <v>-7.0496111966279</v>
+        <v>7.25990761731</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" s="1">
+        <v>343277.44</v>
       </c>
       <c r="M73" s="1">
-        <v>269889.68</v>
+        <v>343277.44</v>
       </c>
       <c r="N73" s="1">
-        <v>269889.68</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
-      <c r="B74" t="s">
-        <v>178</v>
+      <c r="B74" s="1">
+        <v>16245.0</v>
       </c>
       <c r="C74" s="1">
-        <v>3996.0</v>
+        <v>23.49</v>
       </c>
       <c r="D74" s="1">
-        <v>84.87</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>28.91415205</v>
+      </c>
+      <c r="E74" t="s">
+        <v>31</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>411416.45</v>
       </c>
       <c r="H74" s="1">
-        <v>295694.62</v>
+        <v>-77752.26</v>
       </c>
       <c r="I74" s="1">
-        <v>-3621.66</v>
-[...2 lines deleted...]
-        <v>-1.2247973940141</v>
+        <v>-18.898675539104</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" s="1">
+        <v>333664.19</v>
       </c>
       <c r="M74" s="1">
-        <v>292072.96</v>
+        <v>333664.19</v>
       </c>
       <c r="N74" s="1">
-        <v>292072.96</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>0.19</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1">
+        <v>4949.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>170.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>161.5469408</v>
+      </c>
+      <c r="E75" t="s">
         <v>180</v>
       </c>
-      <c r="C75" s="1">
-[...12 lines deleted...]
-        <v>1.16</v>
+      <c r="F75">
+        <v>1.63</v>
+      </c>
+      <c r="G75" s="1">
+        <v>475353.18</v>
       </c>
       <c r="H75" s="1">
-        <v>324995.37</v>
+        <v>39568.17</v>
       </c>
       <c r="I75" s="1">
-        <v>-81156.28</v>
-[...2 lines deleted...]
-        <v>-24.971518825022</v>
+        <v>8.3239518877311</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" s="1">
+        <v>514921.35</v>
       </c>
       <c r="M75" s="1">
-        <v>243839.09</v>
+        <v>514921.35</v>
       </c>
       <c r="N75" s="1">
-        <v>243839.09</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3576.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>110.31</v>
+      </c>
+      <c r="D76" s="1">
+        <v>107.21292226</v>
+      </c>
+      <c r="E76" t="s">
+        <v>31</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>333059.29</v>
+      </c>
+      <c r="H76" s="1">
+        <v>11861.41</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.56135089341</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>344920.7</v>
+      </c>
+      <c r="M76" s="1">
+        <v>344920.7</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>181</v>
       </c>
-      <c r="B76" t="s">
-[...45 lines deleted...]
-    <row r="77" spans="1:16">
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>184</v>
       </c>
-      <c r="B77" t="s">
-        <v>185</v>
+      <c r="B77" s="1">
+        <v>4940.0</v>
       </c>
       <c r="C77" s="1">
-        <v>3006.0</v>
+        <v>70.6</v>
       </c>
       <c r="D77" s="1">
-        <v>103.48</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>70.60217004</v>
+      </c>
+      <c r="E77" t="s">
+        <v>31</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>299998.12</v>
       </c>
       <c r="H77" s="1">
-        <v>277360.37</v>
+        <v>4958.82</v>
       </c>
       <c r="I77" s="1">
-        <v>-9470.02</v>
-[...2 lines deleted...]
-        <v>-3.4143378161776</v>
+        <v>1.6529503584889</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" s="1">
+        <v>304956.94</v>
       </c>
       <c r="M77" s="1">
-        <v>267890.35</v>
+        <v>304956.94</v>
       </c>
       <c r="N77" s="1">
-        <v>267890.35</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>186</v>
       </c>
-      <c r="B78" t="s">
-        <v>187</v>
+      <c r="B78" s="1">
+        <v>1827.0</v>
       </c>
       <c r="C78" s="1">
-        <v>2494.0</v>
+        <v>174.41</v>
       </c>
       <c r="D78" s="1">
-        <v>267.24</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>106.35463054</v>
+      </c>
+      <c r="E78" t="s">
+        <v>31</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>168025.03</v>
       </c>
       <c r="H78" s="1">
-        <v>645804.16</v>
+        <v>110597.86</v>
       </c>
       <c r="I78" s="1">
-        <v>-71807.21</v>
-[...2 lines deleted...]
-        <v>-11.119038006816</v>
+        <v>65.822252791742</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" s="1">
+        <v>278622.89</v>
       </c>
       <c r="M78" s="1">
-        <v>573996.95</v>
+        <v>278622.89</v>
       </c>
       <c r="N78" s="1">
-        <v>573996.95</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>188</v>
       </c>
-      <c r="B79" t="s">
-        <v>189</v>
+      <c r="B79" s="1">
+        <v>3778.0</v>
       </c>
       <c r="C79" s="1">
-        <v>2255.0</v>
+        <v>103.96</v>
       </c>
       <c r="D79" s="1">
-        <v>135.4</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>111.88724722</v>
+      </c>
+      <c r="E79" t="s">
+        <v>31</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>365001.22</v>
       </c>
       <c r="H79" s="1">
-        <v>286272.35</v>
+        <v>-21573.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-23320.1</v>
-[...2 lines deleted...]
-        <v>-8.1461237873654</v>
+        <v>-5.9105829838048</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>0.0</v>
+      <c r="L79" s="1">
+        <v>343427.52</v>
       </c>
       <c r="M79" s="1">
-        <v>262952.25</v>
+        <v>343427.52</v>
       </c>
       <c r="N79" s="1">
-        <v>262952.25</v>
-[...8 lines deleted...]
-    <row r="80" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>190</v>
       </c>
-      <c r="B80" t="s">
-        <v>191</v>
+      <c r="B80" s="1">
+        <v>1267.0</v>
       </c>
       <c r="C80" s="1">
-        <v>4725.0</v>
+        <v>666.13</v>
       </c>
       <c r="D80" s="1">
-        <v>60.34</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>585.45979479</v>
+      </c>
+      <c r="E80" t="s">
+        <v>31</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>647550.74</v>
       </c>
       <c r="H80" s="1">
-        <v>286578.47</v>
+        <v>90425.66</v>
       </c>
       <c r="I80" s="1">
-        <v>-41040.43</v>
-[...2 lines deleted...]
-        <v>-14.320835057846</v>
+        <v>13.964258615472</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>0.0</v>
+      <c r="L80" s="1">
+        <v>737976.4</v>
       </c>
       <c r="M80" s="1">
-        <v>245538.04</v>
+        <v>737976.4</v>
       </c>
       <c r="N80" s="1">
-        <v>245538.04</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>192</v>
       </c>
-      <c r="B81" t="s">
-        <v>193</v>
+      <c r="B81" s="1">
+        <v>4475.0</v>
       </c>
       <c r="C81" s="1">
-        <v>2443.0</v>
+        <v>200.79</v>
       </c>
       <c r="D81" s="1">
-        <v>200.76</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>196.87945698</v>
+      </c>
+      <c r="E81" t="s">
+        <v>31</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>765126.98</v>
       </c>
       <c r="H81" s="1">
-        <v>211975.63</v>
+        <v>20546.3</v>
       </c>
       <c r="I81" s="1">
-        <v>210413.11</v>
-[...2 lines deleted...]
-        <v>99.262877529837</v>
+        <v>2.6853451174863</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" s="1">
+        <v>785673.28</v>
       </c>
       <c r="M81" s="1">
-        <v>422388.74</v>
+        <v>785673.28</v>
       </c>
       <c r="N81" s="1">
-        <v>422388.74</v>
-[...8 lines deleted...]
-    <row r="82" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>194</v>
       </c>
-      <c r="B82" t="s">
-        <v>195</v>
+      <c r="B82" s="1">
+        <v>4832.0</v>
       </c>
       <c r="C82" s="1">
-        <v>2008.0</v>
+        <v>71.86</v>
       </c>
       <c r="D82" s="1">
-        <v>961.83</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>71.02140315</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>343175.42</v>
       </c>
       <c r="H82" s="1">
-        <v>1647485.05</v>
+        <v>4052.1</v>
       </c>
       <c r="I82" s="1">
-        <v>15826.87</v>
-[...2 lines deleted...]
-        <v>0.96066850500404</v>
+        <v>1.1807663847253</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" s="1">
+        <v>347227.52</v>
       </c>
       <c r="M82" s="1">
-        <v>1663311.92</v>
+        <v>347227.52</v>
       </c>
       <c r="N82" s="1">
-        <v>1663311.92</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>196</v>
       </c>
-      <c r="B83" t="s">
-        <v>197</v>
+      <c r="B83" s="1">
+        <v>1505.0</v>
       </c>
       <c r="C83" s="1">
-        <v>3862.0</v>
+        <v>264.46</v>
       </c>
       <c r="D83" s="1">
-        <v>105.89</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>138.03730897</v>
+      </c>
+      <c r="E83" t="s">
+        <v>31</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>180669.3</v>
       </c>
       <c r="H83" s="1">
-        <v>373257.88</v>
+        <v>167350.02</v>
       </c>
       <c r="I83" s="1">
-        <v>-21066.36</v>
-[...2 lines deleted...]
-        <v>-5.6439156756717</v>
+        <v>92.627812251445</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" s="1">
+        <v>348019.32</v>
       </c>
       <c r="M83" s="1">
-        <v>352191.52</v>
+        <v>348019.32</v>
       </c>
       <c r="N83" s="1">
-        <v>352191.52</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>198</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1">
+        <v>7828.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>72.98</v>
+      </c>
+      <c r="D84" s="1">
+        <v>58.28611523</v>
+      </c>
+      <c r="E84" t="s">
         <v>199</v>
       </c>
-      <c r="C84" s="1">
-[...12 lines deleted...]
-        <v>1.62</v>
+      <c r="F84">
+        <v>1.48</v>
+      </c>
+      <c r="G84" s="1">
+        <v>305711.39</v>
       </c>
       <c r="H84" s="1">
-        <v>9497.13</v>
+        <v>81497.12</v>
       </c>
       <c r="I84" s="1">
-        <v>-4387.67</v>
-[...2 lines deleted...]
-        <v>-46.199957250243</v>
+        <v>26.658188953967</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" s="1">
+        <v>387208.51</v>
       </c>
       <c r="M84" s="1">
-        <v>5109.46</v>
+        <v>387208.51</v>
       </c>
       <c r="N84" s="1">
-        <v>5109.46</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1391.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>589.48</v>
+      </c>
+      <c r="D85" s="1">
+        <v>578.97665708</v>
+      </c>
+      <c r="E85" t="s">
+        <v>31</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>704014.03</v>
+      </c>
+      <c r="H85" s="1">
+        <v>12959.41</v>
+      </c>
+      <c r="I85" s="1">
+        <v>1.8407885990568</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>716973.44</v>
+      </c>
+      <c r="M85" s="1">
+        <v>716973.44</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>200</v>
       </c>
-      <c r="B85" t="s">
-[...38 lines deleted...]
-      <c r="O85" s="1">
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>953.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>412.68</v>
+      </c>
+      <c r="D86" s="1">
+        <v>168.53901364</v>
+      </c>
+      <c r="E86" t="s">
+        <v>31</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>137843.89</v>
+      </c>
+      <c r="H86" s="1">
+        <v>206041.07</v>
+      </c>
+      <c r="I86" s="1">
+        <v>149.4742131842</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>343884.96</v>
+      </c>
+      <c r="M86" s="1">
+        <v>343884.96</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4040.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.18</v>
+      </c>
+      <c r="D87" s="1">
+        <v>101.37220792</v>
+      </c>
+      <c r="E87" t="s">
+        <v>46</v>
+      </c>
+      <c r="F87">
+        <v>1.61</v>
+      </c>
+      <c r="G87" s="1">
+        <v>252368.56</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-515.92</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-0.20443117003164</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>251852.64</v>
+      </c>
+      <c r="M87" s="1">
+        <v>251852.64</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>11723.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>31.805</v>
+      </c>
+      <c r="D88" s="1">
+        <v>26.76962893</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>313820.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>59029.66</v>
+      </c>
+      <c r="I88" s="1">
+        <v>18.81001602318</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>372850.02</v>
+      </c>
+      <c r="M88" s="1">
+        <v>372850.02</v>
+      </c>
+      <c r="N88" s="1">
         <v>0.22</v>
       </c>
-      <c r="P85">
-[...104 lines deleted...]
-      <c r="A88" t="s">
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>206</v>
       </c>
-      <c r="B88" t="s">
-[...11 lines deleted...]
-      <c r="F88" t="s">
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>6622.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>57.72</v>
+      </c>
+      <c r="D89" s="1">
+        <v>44.71542132</v>
+      </c>
+      <c r="E89" t="s">
         <v>8</v>
       </c>
-      <c r="G88">
+      <c r="F89">
         <v>1.0</v>
       </c>
-      <c r="H88" s="1">
-[...28 lines deleted...]
-      <c r="A89" t="s">
+      <c r="G89" s="1">
+        <v>296105.52</v>
+      </c>
+      <c r="H89" s="1">
+        <v>86116.32</v>
+      </c>
+      <c r="I89" s="1">
+        <v>29.08298366069</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>382221.84</v>
+      </c>
+      <c r="M89" s="1">
+        <v>382221.84</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>208</v>
       </c>
-      <c r="B89" t="s">
-[...45 lines deleted...]
-    <row r="90" spans="1:16">
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>17740.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>26.61</v>
+      </c>
+      <c r="D90" s="1">
+        <v>28.96333427</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>513809.55</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-41748.15</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-8.1252187702623</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>472061.4</v>
+      </c>
+      <c r="M90" s="1">
+        <v>472061.4</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>210</v>
       </c>
-      <c r="B90" t="s">
-[...45 lines deleted...]
-    <row r="91" spans="1:16">
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>213</v>
       </c>
-      <c r="B91" t="s">
-        <v>214</v>
+      <c r="B91" s="1">
+        <v>20388.0</v>
       </c>
       <c r="C91" s="1">
-        <v>600.0</v>
+        <v>15.315</v>
       </c>
       <c r="D91" s="1">
-        <v>588.29</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>15.78948646</v>
+      </c>
+      <c r="E91" t="s">
+        <v>76</v>
+      </c>
+      <c r="F91">
+        <v>0.85</v>
+      </c>
+      <c r="G91" s="1">
+        <v>371191.87</v>
       </c>
       <c r="H91" s="1">
-        <v>268388.41</v>
+        <v>-3177.0</v>
       </c>
       <c r="I91" s="1">
-        <v>35598.16</v>
-[...2 lines deleted...]
-        <v>13.263672600467</v>
+        <v>-0.85589159051355</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" s="1">
+        <v>368014.87</v>
       </c>
       <c r="M91" s="1">
-        <v>303986.57</v>
+        <v>368014.87</v>
       </c>
       <c r="N91" s="1">
-        <v>303986.57</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>215</v>
       </c>
-      <c r="B92" t="s">
-        <v>216</v>
+      <c r="B92" s="1">
+        <v>1750.0</v>
       </c>
       <c r="C92" s="1">
-        <v>2032.0</v>
+        <v>208.89</v>
       </c>
       <c r="D92" s="1">
-        <v>421.08</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>229.87005714</v>
+      </c>
+      <c r="E92" t="s">
+        <v>31</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>353045.11</v>
       </c>
       <c r="H92" s="1">
-        <v>269398.94</v>
+        <v>-33404.05</v>
       </c>
       <c r="I92" s="1">
-        <v>467486.53</v>
-[...2 lines deleted...]
-        <v>173.52946154874</v>
+        <v>-9.4616945692861</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" s="1">
+        <v>319641.06</v>
       </c>
       <c r="M92" s="1">
-        <v>736885.47</v>
+        <v>319641.06</v>
       </c>
       <c r="N92" s="1">
-        <v>736885.47</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>217</v>
       </c>
-      <c r="B93" t="s">
-        <v>218</v>
+      <c r="B93" s="1">
+        <v>2230.0</v>
       </c>
       <c r="C93" s="1">
-        <v>11095.0</v>
+        <v>176.07</v>
       </c>
       <c r="D93" s="1">
-        <v>26.93</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>172.09403139</v>
+      </c>
+      <c r="E93" t="s">
+        <v>31</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>334601.22</v>
       </c>
       <c r="H93" s="1">
-        <v>294324.62</v>
+        <v>8717.19</v>
       </c>
       <c r="I93" s="1">
-        <v>4463.73</v>
-[...2 lines deleted...]
-        <v>1.5166009557746</v>
+        <v>2.6052475242021</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" s="1">
+        <v>343318.41</v>
       </c>
       <c r="M93" s="1">
-        <v>298788.35</v>
+        <v>343318.41</v>
       </c>
       <c r="N93" s="1">
-        <v>298788.35</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>219</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>749.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>73550.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>76860.0</v>
+      </c>
+      <c r="E94" t="s">
         <v>220</v>
       </c>
-      <c r="C94" s="1">
-[...8 lines deleted...]
-      <c r="F94" t="s">
+      <c r="F94">
+        <v>185.43</v>
+      </c>
+      <c r="G94" s="1">
+        <v>312388.5</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-15294.03</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-4.8958364344398</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>297094.47</v>
+      </c>
+      <c r="M94" s="1">
+        <v>297094.47</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>222</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3473.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>121.28</v>
+      </c>
+      <c r="D95" s="1">
+        <v>115.25216527</v>
+      </c>
+      <c r="E95" t="s">
+        <v>31</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>351287.65</v>
+      </c>
+      <c r="H95" s="1">
+        <v>17011.6</v>
+      </c>
+      <c r="I95" s="1">
+        <v>4.842641066374</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>368299.25</v>
+      </c>
+      <c r="M95" s="1">
+        <v>368299.25</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3225.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>127.03</v>
+      </c>
+      <c r="D96" s="1">
+        <v>121.20125581</v>
+      </c>
+      <c r="E96" t="s">
+        <v>31</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>343040.75</v>
+      </c>
+      <c r="H96" s="1">
+        <v>15173.52</v>
+      </c>
+      <c r="I96" s="1">
+        <v>4.4232412621533</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>358214.27</v>
+      </c>
+      <c r="M96" s="1">
+        <v>358214.27</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1637.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1690.5</v>
+      </c>
+      <c r="D97" s="1">
+        <v>1549.94351252</v>
+      </c>
+      <c r="E97" t="s">
+        <v>227</v>
+      </c>
+      <c r="F97">
+        <v>7.48</v>
+      </c>
+      <c r="G97" s="1">
+        <v>339694.54</v>
+      </c>
+      <c r="H97" s="1">
+        <v>30492.07</v>
+      </c>
+      <c r="I97" s="1">
+        <v>8.9763203141269</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>370186.61</v>
+      </c>
+      <c r="M97" s="1">
+        <v>370186.61</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>229</v>
+      </c>
+      <c r="B98" s="1">
+        <v>970.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>412.86</v>
+      </c>
+      <c r="D98" s="1">
+        <v>350.29850515</v>
+      </c>
+      <c r="E98" t="s">
+        <v>31</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>295092.62</v>
+      </c>
+      <c r="H98" s="1">
+        <v>55079.37</v>
+      </c>
+      <c r="I98" s="1">
+        <v>18.665112668694</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>350171.99</v>
+      </c>
+      <c r="M98" s="1">
+        <v>350171.99</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>231</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3506.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>112.76</v>
+      </c>
+      <c r="D99" s="1">
+        <v>111.34193953</v>
+      </c>
+      <c r="E99" t="s">
+        <v>31</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>342594.04</v>
+      </c>
+      <c r="H99" s="1">
+        <v>3085.63</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.90066657318382</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>345679.67</v>
+      </c>
+      <c r="M99" s="1">
+        <v>345679.67</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>233</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1405.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>270.25</v>
+      </c>
+      <c r="D100" s="1">
+        <v>261.49683986</v>
+      </c>
+      <c r="E100" t="s">
+        <v>31</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>320104.5</v>
+      </c>
+      <c r="H100" s="1">
+        <v>11903.76</v>
+      </c>
+      <c r="I100" s="1">
+        <v>3.7187106085669</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>332008.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>332008.26</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>235</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9500.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>87.27</v>
+      </c>
+      <c r="D101" s="1">
+        <v>87.03285895</v>
+      </c>
+      <c r="E101" t="s">
+        <v>31</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>720592.06</v>
+      </c>
+      <c r="H101" s="1">
+        <v>4336.9</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.60185231571938</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>724928.96</v>
+      </c>
+      <c r="M101" s="1">
+        <v>724928.96</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>237</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1009.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>390.33</v>
+      </c>
+      <c r="D102" s="1">
+        <v>341.43695738</v>
+      </c>
+      <c r="E102" t="s">
+        <v>31</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>299242.71</v>
+      </c>
+      <c r="H102" s="1">
+        <v>45130.98</v>
+      </c>
+      <c r="I102" s="1">
+        <v>15.081730813091</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>344373.69</v>
+      </c>
+      <c r="M102" s="1">
+        <v>344373.69</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>239</v>
+      </c>
+      <c r="B103" s="1">
+        <v>2805.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>136.25</v>
+      </c>
+      <c r="D103" s="1">
+        <v>132.61077362</v>
+      </c>
+      <c r="E103" t="s">
+        <v>31</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>323428.33</v>
+      </c>
+      <c r="H103" s="1">
+        <v>10748.43</v>
+      </c>
+      <c r="I103" s="1">
+        <v>3.3232803075723</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>334176.76</v>
+      </c>
+      <c r="M103" s="1">
+        <v>334176.76</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>241</v>
+      </c>
+      <c r="B104" s="1">
+        <v>38280.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>10.164</v>
+      </c>
+      <c r="D104" s="1">
+        <v>9.72814289</v>
+      </c>
+      <c r="E104" t="s">
         <v>8</v>
       </c>
-      <c r="G94">
+      <c r="F104">
         <v>1.0</v>
       </c>
-      <c r="H94" s="1">
-[...20 lines deleted...]
-      <c r="O94" s="1">
+      <c r="G104" s="1">
+        <v>372393.31</v>
+      </c>
+      <c r="H104" s="1">
+        <v>16684.61</v>
+      </c>
+      <c r="I104" s="1">
+        <v>4.4803731839329</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>389077.92</v>
+      </c>
+      <c r="M104" s="1">
+        <v>389077.92</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>243</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2391.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>138.69</v>
+      </c>
+      <c r="D105" s="1">
+        <v>164.87225429</v>
+      </c>
+      <c r="E105" t="s">
+        <v>31</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>345972.3</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-56016.64</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-16.191076568847</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>289955.66</v>
+      </c>
+      <c r="M105" s="1">
+        <v>289955.66</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1022.6</v>
+      </c>
+      <c r="D106" s="1">
+        <v>890.76795455</v>
+      </c>
+      <c r="E106" t="s">
+        <v>31</v>
+      </c>
+      <c r="F106">
+        <v>1.14</v>
+      </c>
+      <c r="G106" s="1">
+        <v>307528.51</v>
+      </c>
+      <c r="H106" s="1">
+        <v>46556.74</v>
+      </c>
+      <c r="I106" s="1">
+        <v>15.138999632912</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>354085.25</v>
+      </c>
+      <c r="M106" s="1">
+        <v>354085.25</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" s="1">
+        <v>3953.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>168.2</v>
+      </c>
+      <c r="D107" s="1">
+        <v>197.36250696</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>780173.99</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-115279.39</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-14.776112953984</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>664894.6</v>
+      </c>
+      <c r="M107" s="1">
+        <v>664894.6</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>249</v>
+      </c>
+      <c r="B108" s="1">
+        <v>11233.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>45.74</v>
+      </c>
+      <c r="D108" s="1">
+        <v>46.08162824</v>
+      </c>
+      <c r="E108" t="s">
+        <v>31</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>450249.03</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-987.96</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.21942523674065</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>449261.07</v>
+      </c>
+      <c r="M108" s="1">
+        <v>449261.07</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>251</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1491.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>267.11</v>
+      </c>
+      <c r="D109" s="1">
+        <v>264.61236754</v>
+      </c>
+      <c r="E109" t="s">
+        <v>31</v>
+      </c>
+      <c r="F109">
+        <v>1.14</v>
+      </c>
+      <c r="G109" s="1">
+        <v>346256.04</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1980.75</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.57204778290655</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>348236.79</v>
+      </c>
+      <c r="M109" s="1">
+        <v>348236.79</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>253</v>
+      </c>
+      <c r="B110" s="1">
+        <v>865.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>78830.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>62547.16763006</v>
+      </c>
+      <c r="E110" t="s">
+        <v>220</v>
+      </c>
+      <c r="F110">
+        <v>185.43</v>
+      </c>
+      <c r="G110" s="1">
+        <v>294829.51</v>
+      </c>
+      <c r="H110" s="1">
+        <v>72907.81</v>
+      </c>
+      <c r="I110" s="1">
+        <v>24.728803436264</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>367737.32</v>
+      </c>
+      <c r="M110" s="1">
+        <v>367737.32</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>255</v>
+      </c>
+      <c r="B111" s="1">
+        <v>8270.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>45.36</v>
+      </c>
+      <c r="D111" s="1">
+        <v>43.95345345</v>
+      </c>
+      <c r="E111" t="s">
+        <v>31</v>
+      </c>
+      <c r="F111">
+        <v>1.14</v>
+      </c>
+      <c r="G111" s="1">
+        <v>312019.81</v>
+      </c>
+      <c r="H111" s="1">
+        <v>15988.93</v>
+      </c>
+      <c r="I111" s="1">
+        <v>5.1243316890681</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>328008.74</v>
+      </c>
+      <c r="M111" s="1">
+        <v>328008.74</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>257</v>
+      </c>
+      <c r="B112" s="1">
+        <v>496.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>141.8</v>
+      </c>
+      <c r="D112" s="1">
+        <v>9.12211694</v>
+      </c>
+      <c r="E112" t="s">
+        <v>31</v>
+      </c>
+      <c r="F112">
+        <v>1.14</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3944.44</v>
+      </c>
+      <c r="H112" s="1">
+        <v>57554.1</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1459.1196722475</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>61498.54</v>
+      </c>
+      <c r="M112" s="1">
+        <v>61498.54</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>259</v>
+      </c>
+      <c r="B113" s="1">
+        <v>1689.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>230.52</v>
+      </c>
+      <c r="D113" s="1">
+        <v>235.70698638</v>
+      </c>
+      <c r="E113" t="s">
+        <v>31</v>
+      </c>
+      <c r="F113">
+        <v>1.14</v>
+      </c>
+      <c r="G113" s="1">
+        <v>341945.37</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-1501.81</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.43919588675817</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>340443.56</v>
+      </c>
+      <c r="M113" s="1">
+        <v>340443.56</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>261</v>
+      </c>
+      <c r="B114" s="1">
+        <v>6909.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>57.94</v>
+      </c>
+      <c r="D114" s="1">
+        <v>57.48426835</v>
+      </c>
+      <c r="E114" t="s">
+        <v>31</v>
+      </c>
+      <c r="F114">
+        <v>1.14</v>
+      </c>
+      <c r="G114" s="1">
+        <v>348557.64</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1468.56</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.42132486322779</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>350026.2</v>
+      </c>
+      <c r="M114" s="1">
+        <v>350026.2</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>263</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1701.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>223.82</v>
+      </c>
+      <c r="D115" s="1">
+        <v>231.95196355</v>
+      </c>
+      <c r="E115" t="s">
+        <v>31</v>
+      </c>
+      <c r="F115">
+        <v>1.14</v>
+      </c>
+      <c r="G115" s="1">
+        <v>346269.46</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-13372.31</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-3.8618219464113</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>332897.15</v>
+      </c>
+      <c r="M115" s="1">
+        <v>332897.15</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>265</v>
+      </c>
+      <c r="B116" s="1">
+        <v>6397.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>50.36</v>
+      </c>
+      <c r="D116" s="1">
+        <v>74.31146162</v>
+      </c>
+      <c r="E116" t="s">
+        <v>31</v>
+      </c>
+      <c r="F116">
+        <v>1.14</v>
+      </c>
+      <c r="G116" s="1">
+        <v>406679.42</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-124991.04</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-30.734537784086</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>281688.38</v>
+      </c>
+      <c r="M116" s="1">
+        <v>281688.38</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>267</v>
+      </c>
+      <c r="B117" s="1">
+        <v>73380.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>14.18</v>
+      </c>
+      <c r="D117" s="1">
+        <v>13.6350586</v>
+      </c>
+      <c r="E117" t="s">
+        <v>31</v>
+      </c>
+      <c r="F117">
+        <v>1.14</v>
+      </c>
+      <c r="G117" s="1">
+        <v>878102.21</v>
+      </c>
+      <c r="H117" s="1">
+        <v>31728.94</v>
+      </c>
+      <c r="I117" s="1">
+        <v>3.6133538486368</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>909831.15</v>
+      </c>
+      <c r="M117" s="1">
+        <v>909831.15</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>269</v>
+      </c>
+      <c r="B118" s="1">
+        <v>31290.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>19.08</v>
+      </c>
+      <c r="D118" s="1">
+        <v>21.54714733</v>
+      </c>
+      <c r="E118" t="s">
+        <v>180</v>
+      </c>
+      <c r="F118">
+        <v>1.63</v>
+      </c>
+      <c r="G118" s="1">
+        <v>397565.87</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-32174.35</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-8.0928350313371</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>365391.52</v>
+      </c>
+      <c r="M118" s="1">
+        <v>365391.52</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>271</v>
+      </c>
+      <c r="B119" s="1">
+        <v>11064.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>5145.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>5367.81923355</v>
+      </c>
+      <c r="E119" t="s">
+        <v>220</v>
+      </c>
+      <c r="F119">
+        <v>185.43</v>
+      </c>
+      <c r="G119" s="1">
+        <v>322263.84</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-15271.44</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-4.7388003568753</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>306992.4</v>
+      </c>
+      <c r="M119" s="1">
+        <v>306992.4</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>273</v>
+      </c>
+      <c r="B120" s="1">
+        <v>395.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>1055.28</v>
+      </c>
+      <c r="D120" s="1">
+        <v>761.86182278</v>
+      </c>
+      <c r="E120" t="s">
+        <v>31</v>
+      </c>
+      <c r="F120">
+        <v>1.14</v>
+      </c>
+      <c r="G120" s="1">
+        <v>258025.62</v>
+      </c>
+      <c r="H120" s="1">
+        <v>106452.67</v>
+      </c>
+      <c r="I120" s="1">
+        <v>41.256627927103</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>364478.29</v>
+      </c>
+      <c r="M120" s="1">
+        <v>364478.29</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>275</v>
+      </c>
+      <c r="B121" s="1">
+        <v>16733.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>77.64</v>
+      </c>
+      <c r="D121" s="1">
+        <v>76.79269049</v>
+      </c>
+      <c r="E121" t="s">
+        <v>31</v>
+      </c>
+      <c r="F121">
+        <v>1.14</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1104017.72</v>
+      </c>
+      <c r="H121" s="1">
+        <v>31950.56</v>
+      </c>
+      <c r="I121" s="1">
+        <v>2.8940260125535</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1135968.28</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1135968.28</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>277</v>
+      </c>
+      <c r="B122" s="1">
+        <v>3368.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>121.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>106.06335214</v>
+      </c>
+      <c r="E122" t="s">
+        <v>31</v>
+      </c>
+      <c r="F122">
+        <v>1.14</v>
+      </c>
+      <c r="G122" s="1">
+        <v>307270.05</v>
+      </c>
+      <c r="H122" s="1">
+        <v>49069.74</v>
+      </c>
+      <c r="I122" s="1">
+        <v>15.969581155078</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>356339.79</v>
+      </c>
+      <c r="M122" s="1">
+        <v>356339.79</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>279</v>
+      </c>
+      <c r="B123" s="1">
+        <v>3167.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>131.7</v>
+      </c>
+      <c r="D123" s="1">
+        <v>126.56663404</v>
+      </c>
+      <c r="E123" t="s">
+        <v>31</v>
+      </c>
+      <c r="F123">
+        <v>1.14</v>
+      </c>
+      <c r="G123" s="1">
+        <v>347257.95</v>
+      </c>
+      <c r="H123" s="1">
+        <v>17446.2</v>
+      </c>
+      <c r="I123" s="1">
+        <v>5.0239886516637</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>364704.15</v>
+      </c>
+      <c r="M123" s="1">
+        <v>364704.15</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>281</v>
+      </c>
+      <c r="B124" s="1">
+        <v>25996.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>29.25</v>
+      </c>
+      <c r="D124" s="1">
+        <v>29.15107363</v>
+      </c>
+      <c r="E124" t="s">
+        <v>180</v>
+      </c>
+      <c r="F124">
+        <v>1.63</v>
+      </c>
+      <c r="G124" s="1">
+        <v>447190.2</v>
+      </c>
+      <c r="H124" s="1">
+        <v>18188.95</v>
+      </c>
+      <c r="I124" s="1">
+        <v>4.0673856448554</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>465379.15</v>
+      </c>
+      <c r="M124" s="1">
+        <v>465379.15</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>283</v>
+      </c>
+      <c r="B125" s="1">
+        <v>15393.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>19.165</v>
+      </c>
+      <c r="D125" s="1">
+        <v>18.86926135</v>
+      </c>
+      <c r="E125" t="s">
+        <v>76</v>
+      </c>
+      <c r="F125">
+        <v>0.85</v>
+      </c>
+      <c r="G125" s="1">
+        <v>334838.68</v>
+      </c>
+      <c r="H125" s="1">
+        <v>12862.25</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3.8413274117554</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>347700.93</v>
+      </c>
+      <c r="M125" s="1">
+        <v>347700.93</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>285</v>
+      </c>
+      <c r="B126" s="1">
+        <v>2208.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>170.27</v>
+      </c>
+      <c r="D126" s="1">
+        <v>196.00881341</v>
+      </c>
+      <c r="E126" t="s">
+        <v>31</v>
+      </c>
+      <c r="F126">
+        <v>1.14</v>
+      </c>
+      <c r="G126" s="1">
+        <v>373617.94</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-44884.36</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-12.013438112742</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>328733.58</v>
+      </c>
+      <c r="M126" s="1">
+        <v>328733.58</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>287</v>
+      </c>
+      <c r="B127" s="1">
+        <v>22554.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>47.39</v>
+      </c>
+      <c r="D127" s="1">
+        <v>43.90212202</v>
+      </c>
+      <c r="E127" t="s">
+        <v>31</v>
+      </c>
+      <c r="F127">
+        <v>1.14</v>
+      </c>
+      <c r="G127" s="1">
+        <v>869002.2</v>
+      </c>
+      <c r="H127" s="1">
+        <v>65579.24</v>
+      </c>
+      <c r="I127" s="1">
+        <v>7.5464987315337</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>934581.44</v>
+      </c>
+      <c r="M127" s="1">
+        <v>934581.44</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>289</v>
+      </c>
+      <c r="B128" s="1">
+        <v>22105.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>4796.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>4709.11047274</v>
+      </c>
+      <c r="E128" t="s">
+        <v>220</v>
+      </c>
+      <c r="F128">
+        <v>185.43</v>
+      </c>
+      <c r="G128" s="1">
+        <v>575370.23</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-3628.66</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.63066523271459</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>571741.57</v>
+      </c>
+      <c r="M128" s="1">
+        <v>571741.57</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>291</v>
+      </c>
+      <c r="B129" s="1">
+        <v>5440.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>341.44</v>
+      </c>
+      <c r="D129" s="1">
+        <v>350.20170588</v>
+      </c>
+      <c r="E129" t="s">
+        <v>31</v>
+      </c>
+      <c r="F129">
+        <v>1.14</v>
+      </c>
+      <c r="G129" s="1">
+        <v>1645475.79</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-21348.13</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-1.2973834151641</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>1624127.66</v>
+      </c>
+      <c r="M129" s="1">
+        <v>1624127.66</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>293</v>
+      </c>
+      <c r="B130" s="1">
+        <v>1127.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>212.55</v>
+      </c>
+      <c r="D130" s="1">
+        <v>4.16668146</v>
+      </c>
+      <c r="E130" t="s">
+        <v>31</v>
+      </c>
+      <c r="F130">
+        <v>1.14</v>
+      </c>
+      <c r="G130" s="1">
+        <v>4103.69</v>
+      </c>
+      <c r="H130" s="1">
+        <v>205351.87</v>
+      </c>
+      <c r="I130" s="1">
+        <v>5004.0785244499</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>209455.56</v>
+      </c>
+      <c r="M130" s="1">
+        <v>209455.56</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>295</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1770.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>222.84</v>
+      </c>
+      <c r="D131" s="1">
+        <v>351.88246893</v>
+      </c>
+      <c r="E131" t="s">
+        <v>31</v>
+      </c>
+      <c r="F131">
+        <v>1.14</v>
+      </c>
+      <c r="G131" s="1">
+        <v>536462.33</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-191578.14</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-35.711387228251</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>344884.19</v>
+      </c>
+      <c r="M131" s="1">
+        <v>344884.19</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>297</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1459.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>279.24</v>
+      </c>
+      <c r="D132" s="1">
+        <v>267.46140507</v>
+      </c>
+      <c r="E132" t="s">
+        <v>31</v>
+      </c>
+      <c r="F132">
+        <v>1.14</v>
+      </c>
+      <c r="G132" s="1">
+        <v>342473.29</v>
+      </c>
+      <c r="H132" s="1">
+        <v>13764.34</v>
+      </c>
+      <c r="I132" s="1">
+        <v>4.0190988324958</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>356237.63</v>
+      </c>
+      <c r="M132" s="1">
+        <v>356237.63</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>299</v>
+      </c>
+      <c r="B133" s="1">
+        <v>4854.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>25330.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>24358.40482077</v>
+      </c>
+      <c r="E133" t="s">
+        <v>220</v>
+      </c>
+      <c r="F133">
+        <v>185.43</v>
+      </c>
+      <c r="G133" s="1">
+        <v>648725.44</v>
+      </c>
+      <c r="H133" s="1">
+        <v>14353.19</v>
+      </c>
+      <c r="I133" s="1">
+        <v>2.212521525285</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>663078.63</v>
+      </c>
+      <c r="M133" s="1">
+        <v>663078.63</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>301</v>
+      </c>
+      <c r="B134" s="1">
+        <v>18008.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>23.75</v>
+      </c>
+      <c r="D134" s="1">
+        <v>22.0184157</v>
+      </c>
+      <c r="E134" t="s">
+        <v>31</v>
+      </c>
+      <c r="F134">
+        <v>1.14</v>
+      </c>
+      <c r="G134" s="1">
+        <v>347985.74</v>
+      </c>
+      <c r="H134" s="1">
+        <v>25983.57</v>
+      </c>
+      <c r="I134" s="1">
+        <v>7.4668490726086</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>373969.31</v>
+      </c>
+      <c r="M134" s="1">
+        <v>373969.31</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>303</v>
+      </c>
+      <c r="B135" s="1">
+        <v>27270.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>14.798</v>
+      </c>
+      <c r="D135" s="1">
+        <v>11.28580345</v>
+      </c>
+      <c r="E135" t="s">
+        <v>76</v>
+      </c>
+      <c r="F135">
+        <v>0.85</v>
+      </c>
+      <c r="G135" s="1">
+        <v>356011.47</v>
+      </c>
+      <c r="H135" s="1">
+        <v>119610.5</v>
+      </c>
+      <c r="I135" s="1">
+        <v>33.597372579035</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>475621.97</v>
+      </c>
+      <c r="M135" s="1">
+        <v>475621.97</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>305</v>
+      </c>
+      <c r="B136" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>407.78</v>
+      </c>
+      <c r="D136" s="1">
+        <v>409.20021429</v>
+      </c>
+      <c r="E136" t="s">
+        <v>31</v>
+      </c>
+      <c r="F136">
+        <v>1.14</v>
+      </c>
+      <c r="G136" s="1">
+        <v>351943.68</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-2514.75</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.71453193874656</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>349428.93</v>
+      </c>
+      <c r="M136" s="1">
+        <v>349428.93</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>307</v>
+      </c>
+      <c r="B137" s="1">
+        <v>30266.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>0.4222</v>
+      </c>
+      <c r="D137" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>12778.31</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>12778.31</v>
+      </c>
+      <c r="M137" s="1">
+        <v>12778.31</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>309</v>
+      </c>
+      <c r="B138" s="1">
+        <v>30266.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>21.15</v>
+      </c>
+      <c r="D138" s="1">
+        <v>18.96970891</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>574137.21</v>
+      </c>
+      <c r="H138" s="1">
+        <v>65988.69</v>
+      </c>
+      <c r="I138" s="1">
+        <v>11.493540019815</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>640125.9</v>
+      </c>
+      <c r="M138" s="1">
+        <v>640125.9</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>311</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2620.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>211.2</v>
+      </c>
+      <c r="D139" s="1">
+        <v>267.65868321</v>
+      </c>
+      <c r="E139" t="s">
+        <v>31</v>
+      </c>
+      <c r="F139">
+        <v>1.14</v>
+      </c>
+      <c r="G139" s="1">
+        <v>609796.01</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-125955.67</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-20.655377853325</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>483840.34</v>
+      </c>
+      <c r="M139" s="1">
+        <v>483840.34</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>313</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1624.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>557.02</v>
+      </c>
+      <c r="D140" s="1">
+        <v>579.55188424</v>
+      </c>
+      <c r="E140" t="s">
+        <v>31</v>
+      </c>
+      <c r="F140">
+        <v>1.14</v>
+      </c>
+      <c r="G140" s="1">
+        <v>816410.57</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-25433.89</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-3.1153308071452</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>790976.68</v>
+      </c>
+      <c r="M140" s="1">
+        <v>790976.68</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>315</v>
+      </c>
+      <c r="B141" s="1">
+        <v>4504.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>67.31</v>
+      </c>
+      <c r="D141" s="1">
+        <v>41.24177176</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>185752.94</v>
+      </c>
+      <c r="H141" s="1">
+        <v>117411.3</v>
+      </c>
+      <c r="I141" s="1">
+        <v>63.208313149714</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>303164.24</v>
+      </c>
+      <c r="M141" s="1">
+        <v>303164.24</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>317</v>
+      </c>
+      <c r="B142" s="1">
+        <v>12792.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>28.975</v>
+      </c>
+      <c r="D142" s="1">
+        <v>22.19940275</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>283974.76</v>
+      </c>
+      <c r="H142" s="1">
+        <v>86673.44</v>
+      </c>
+      <c r="I142" s="1">
+        <v>30.521529448603</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>370648.2</v>
+      </c>
+      <c r="M142" s="1">
+        <v>370648.2</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>319</v>
+      </c>
+      <c r="B143" s="1">
+        <v>4855.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>79.14</v>
+      </c>
+      <c r="D143" s="1">
+        <v>83.53072503</v>
+      </c>
+      <c r="E143" t="s">
+        <v>31</v>
+      </c>
+      <c r="F143">
+        <v>1.14</v>
+      </c>
+      <c r="G143" s="1">
+        <v>353237.46</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-17273.92</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-4.890172180493</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>335963.54</v>
+      </c>
+      <c r="M143" s="1">
+        <v>335963.54</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>321</v>
+      </c>
+      <c r="B144" s="1">
+        <v>8792.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>102.99</v>
+      </c>
+      <c r="D144" s="1">
+        <v>49.85032188</v>
+      </c>
+      <c r="E144" t="s">
+        <v>31</v>
+      </c>
+      <c r="F144">
+        <v>1.14</v>
+      </c>
+      <c r="G144" s="1">
+        <v>378474.49</v>
+      </c>
+      <c r="H144" s="1">
+        <v>413278.3</v>
+      </c>
+      <c r="I144" s="1">
+        <v>109.19581396358</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>791752.79</v>
+      </c>
+      <c r="M144" s="1">
+        <v>791752.79</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>323</v>
+      </c>
+      <c r="B145" s="1">
+        <v>4616.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>139.84</v>
+      </c>
+      <c r="D145" s="1">
+        <v>152.85392548</v>
+      </c>
+      <c r="E145" t="s">
+        <v>31</v>
+      </c>
+      <c r="F145">
+        <v>1.14</v>
+      </c>
+      <c r="G145" s="1">
+        <v>611874.78</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-47452.59</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-7.7552779671684</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>564422.19</v>
+      </c>
+      <c r="M145" s="1">
+        <v>564422.19</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>325</v>
+      </c>
+      <c r="B146" s="1">
+        <v>58153.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>6.34</v>
+      </c>
+      <c r="D146" s="1">
+        <v>5.39890616</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>313962.59</v>
+      </c>
+      <c r="H146" s="1">
+        <v>54727.43</v>
+      </c>
+      <c r="I146" s="1">
+        <v>17.431194589139</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>368690.02</v>
+      </c>
+      <c r="M146" s="1">
+        <v>368690.02</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>327</v>
+      </c>
+      <c r="B147" s="1">
+        <v>9798.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>393.25</v>
+      </c>
+      <c r="D147" s="1">
+        <v>341.51567871</v>
+      </c>
+      <c r="E147" t="s">
+        <v>97</v>
+      </c>
+      <c r="F147">
+        <v>11.02</v>
+      </c>
+      <c r="G147" s="1">
+        <v>307979.1</v>
+      </c>
+      <c r="H147" s="1">
+        <v>41695.42</v>
+      </c>
+      <c r="I147" s="1">
+        <v>13.538392702622</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>349674.52</v>
+      </c>
+      <c r="M147" s="1">
+        <v>349674.52</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>329</v>
+      </c>
+      <c r="B148" s="1">
+        <v>4254.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>206.81</v>
+      </c>
+      <c r="D148" s="1">
+        <v>203.26679831</v>
+      </c>
+      <c r="E148" t="s">
+        <v>31</v>
+      </c>
+      <c r="F148">
+        <v>1.14</v>
+      </c>
+      <c r="G148" s="1">
+        <v>758880.65</v>
+      </c>
+      <c r="H148" s="1">
+        <v>10384.2</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.3683574617432</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>769264.85</v>
+      </c>
+      <c r="M148" s="1">
+        <v>769264.85</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>331</v>
+      </c>
+      <c r="B149" s="1">
+        <v>9395.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>38.28</v>
+      </c>
+      <c r="D149" s="1">
+        <v>43.24144758</v>
+      </c>
+      <c r="E149" t="s">
+        <v>31</v>
+      </c>
+      <c r="F149">
+        <v>1.14</v>
+      </c>
+      <c r="G149" s="1">
+        <v>356541.76</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-42074.4</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-11.80069341667</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>314467.36</v>
+      </c>
+      <c r="M149" s="1">
+        <v>314467.36</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>333</v>
+      </c>
+      <c r="B150" s="1">
+        <v>5976.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>142.76</v>
+      </c>
+      <c r="D150" s="1">
+        <v>132.06040495</v>
+      </c>
+      <c r="E150" t="s">
+        <v>31</v>
+      </c>
+      <c r="F150">
+        <v>1.14</v>
+      </c>
+      <c r="G150" s="1">
+        <v>689564.23</v>
+      </c>
+      <c r="H150" s="1">
+        <v>56410.29</v>
+      </c>
+      <c r="I150" s="1">
+        <v>8.1805707932385</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>745974.52</v>
+      </c>
+      <c r="M150" s="1">
+        <v>745974.52</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>335</v>
+      </c>
+      <c r="B151" s="1">
+        <v>13633.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>30.28</v>
+      </c>
+      <c r="D151" s="1">
+        <v>28.92989511</v>
+      </c>
+      <c r="E151" t="s">
+        <v>31</v>
+      </c>
+      <c r="F151">
+        <v>1.14</v>
+      </c>
+      <c r="G151" s="1">
+        <v>342823.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>18132.73</v>
+      </c>
+      <c r="I151" s="1">
+        <v>5.2892367053699</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>360955.92</v>
+      </c>
+      <c r="M151" s="1">
+        <v>360955.92</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>337</v>
+      </c>
+      <c r="B152" s="1">
+        <v>888.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>76620.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>59846.48648649</v>
+      </c>
+      <c r="E152" t="s">
+        <v>220</v>
+      </c>
+      <c r="F152">
+        <v>185.43</v>
+      </c>
+      <c r="G152" s="1">
+        <v>288641.41</v>
+      </c>
+      <c r="H152" s="1">
+        <v>78290.25</v>
+      </c>
+      <c r="I152" s="1">
+        <v>27.123706885994</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>366931.66</v>
+      </c>
+      <c r="M152" s="1">
+        <v>366931.66</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>339</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2565.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>322.71</v>
+      </c>
+      <c r="D153" s="1">
+        <v>249.40468616</v>
+      </c>
+      <c r="E153" t="s">
+        <v>31</v>
+      </c>
+      <c r="F153">
+        <v>1.14</v>
+      </c>
+      <c r="G153" s="1">
+        <v>553390.3</v>
+      </c>
+      <c r="H153" s="1">
+        <v>170389.83</v>
+      </c>
+      <c r="I153" s="1">
+        <v>30.790172867143</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>723780.13</v>
+      </c>
+      <c r="M153" s="1">
+        <v>723780.13</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>341</v>
+      </c>
+      <c r="B154" s="1">
+        <v>882.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>73100.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>76260.0</v>
+      </c>
+      <c r="E154" t="s">
+        <v>220</v>
+      </c>
+      <c r="F154">
+        <v>185.43</v>
+      </c>
+      <c r="G154" s="1">
+        <v>364987.7</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-17278.62</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-4.7340280234101</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>347709.08</v>
+      </c>
+      <c r="M154" s="1">
+        <v>347709.08</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>343</v>
+      </c>
+      <c r="B155" s="1">
+        <v>1437.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>224.5</v>
+      </c>
+      <c r="D155" s="1">
+        <v>141.92265136</v>
+      </c>
+      <c r="E155" t="s">
+        <v>31</v>
+      </c>
+      <c r="F155">
+        <v>1.14</v>
+      </c>
+      <c r="G155" s="1">
+        <v>174887.85</v>
+      </c>
+      <c r="H155" s="1">
+        <v>107197.14</v>
+      </c>
+      <c r="I155" s="1">
+        <v>61.294789775276</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>282084.99</v>
+      </c>
+      <c r="M155" s="1">
+        <v>282084.99</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>345</v>
+      </c>
+      <c r="B156" s="1">
+        <v>15933.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>25.45</v>
+      </c>
+      <c r="D156" s="1">
+        <v>24.95368606</v>
+      </c>
+      <c r="E156" t="s">
+        <v>31</v>
+      </c>
+      <c r="F156">
+        <v>1.14</v>
+      </c>
+      <c r="G156" s="1">
+        <v>346637.17</v>
+      </c>
+      <c r="H156" s="1">
+        <v>7924.85</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2.2862089486826</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>354562.02</v>
+      </c>
+      <c r="M156" s="1">
+        <v>354562.02</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>347</v>
+      </c>
+      <c r="B157" s="1">
+        <v>4396.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>76.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>72.79713376</v>
+      </c>
+      <c r="E157" t="s">
+        <v>28</v>
+      </c>
+      <c r="F157">
+        <v>0.92</v>
+      </c>
+      <c r="G157" s="1">
+        <v>347484.76</v>
+      </c>
+      <c r="H157" s="1">
+        <v>14365.13</v>
+      </c>
+      <c r="I157" s="1">
+        <v>4.1340316622807</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>361849.89</v>
+      </c>
+      <c r="M157" s="1">
+        <v>361849.89</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>349</v>
+      </c>
+      <c r="B158" s="1">
+        <v>5891.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>335.43</v>
+      </c>
+      <c r="D158" s="1">
+        <v>262.43416907</v>
+      </c>
+      <c r="E158" t="s">
+        <v>31</v>
+      </c>
+      <c r="F158">
+        <v>1.14</v>
+      </c>
+      <c r="G158" s="1">
+        <v>1344606.69</v>
+      </c>
+      <c r="H158" s="1">
+        <v>383210.5</v>
+      </c>
+      <c r="I158" s="1">
+        <v>28.499821014575</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>1727817.19</v>
+      </c>
+      <c r="M158" s="1">
+        <v>1727817.19</v>
+      </c>
+      <c r="N158" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>351</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2417.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>140.55</v>
+      </c>
+      <c r="D159" s="1">
+        <v>139.23459247</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>336530.01</v>
+      </c>
+      <c r="H159" s="1">
+        <v>3179.34</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.94474189686679</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>339709.35</v>
+      </c>
+      <c r="M159" s="1">
+        <v>339709.35</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>353</v>
+      </c>
+      <c r="B160" s="1">
+        <v>4050.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>98.3821037</v>
+      </c>
+      <c r="E160" t="s">
+        <v>31</v>
+      </c>
+      <c r="F160">
+        <v>1.14</v>
+      </c>
+      <c r="G160" s="1">
+        <v>349688.21</v>
+      </c>
+      <c r="H160" s="1">
+        <v>4441.11</v>
+      </c>
+      <c r="I160" s="1">
+        <v>1.2700199414787</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>354129.32</v>
+      </c>
+      <c r="M160" s="1">
+        <v>354129.32</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>355</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1164.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>514.15</v>
+      </c>
+      <c r="D161" s="1">
+        <v>465.02790378</v>
+      </c>
+      <c r="E161" t="s">
+        <v>31</v>
+      </c>
+      <c r="F161">
+        <v>1.14</v>
+      </c>
+      <c r="G161" s="1">
+        <v>471708.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>51590.74</v>
+      </c>
+      <c r="I161" s="1">
+        <v>10.93700764032</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>523298.74</v>
+      </c>
+      <c r="M161" s="1">
+        <v>523298.74</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>357</v>
+      </c>
+      <c r="B162" s="1">
+        <v>270675.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>1.125</v>
+      </c>
+      <c r="D162" s="1">
+        <v>0.94949803</v>
+      </c>
+      <c r="E162" t="s">
+        <v>76</v>
+      </c>
+      <c r="F162">
+        <v>0.85</v>
+      </c>
+      <c r="G162" s="1">
+        <v>295693.03</v>
+      </c>
+      <c r="H162" s="1">
+        <v>63207.77</v>
+      </c>
+      <c r="I162" s="1">
+        <v>21.37614471332</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>358900.8</v>
+      </c>
+      <c r="M162" s="1">
+        <v>358900.8</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>359</v>
+      </c>
+      <c r="B163" s="1">
+        <v>1147.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>581.4</v>
+      </c>
+      <c r="D163" s="1">
+        <v>530.45205754</v>
+      </c>
+      <c r="E163" t="s">
+        <v>28</v>
+      </c>
+      <c r="F163">
+        <v>0.92</v>
+      </c>
+      <c r="G163" s="1">
+        <v>659077.49</v>
+      </c>
+      <c r="H163" s="1">
+        <v>63185.91</v>
+      </c>
+      <c r="I163" s="1">
+        <v>9.5870229159245</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163" s="1">
+        <v>722263.4</v>
+      </c>
+      <c r="M163" s="1">
+        <v>722263.4</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" s="1">
+        <v>908.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>378.6</v>
+      </c>
+      <c r="D164" s="1">
+        <v>369.78113436</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>335761.27</v>
+      </c>
+      <c r="H164" s="1">
+        <v>8007.53</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.3848879294506</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" s="1">
+        <v>343768.8</v>
+      </c>
+      <c r="M164" s="1">
+        <v>343768.8</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>363</v>
+      </c>
+      <c r="B165" s="1">
+        <v>3435.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>209.66</v>
+      </c>
+      <c r="D165" s="1">
+        <v>239.93259098</v>
+      </c>
+      <c r="E165" t="s">
+        <v>31</v>
+      </c>
+      <c r="F165">
+        <v>1.14</v>
+      </c>
+      <c r="G165" s="1">
+        <v>712841.85</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-83119.38</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-11.660283413495</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>629722.47</v>
+      </c>
+      <c r="M165" s="1">
+        <v>629722.47</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" s="1">
+        <v>872.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D166" s="1">
+        <v>542.74212156</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>473271.13</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-40933.53</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-8.649065494445</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>432337.6</v>
+      </c>
+      <c r="M166" s="1">
+        <v>432337.6</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>367</v>
+      </c>
+      <c r="B167" s="1">
+        <v>3585.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>258.16</v>
+      </c>
+      <c r="D167" s="1">
+        <v>250.28442678</v>
+      </c>
+      <c r="E167" t="s">
+        <v>180</v>
+      </c>
+      <c r="F167">
+        <v>1.63</v>
+      </c>
+      <c r="G167" s="1">
+        <v>543703.57</v>
+      </c>
+      <c r="H167" s="1">
+        <v>22734.77</v>
+      </c>
+      <c r="I167" s="1">
+        <v>4.1814641754146</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>566438.34</v>
+      </c>
+      <c r="M167" s="1">
+        <v>566438.34</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>369</v>
+      </c>
+      <c r="B168" s="1">
+        <v>19119.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>60.49</v>
+      </c>
+      <c r="D168" s="1">
+        <v>52.46684555</v>
+      </c>
+      <c r="E168" t="s">
+        <v>46</v>
+      </c>
+      <c r="F168">
+        <v>1.61</v>
+      </c>
+      <c r="G168" s="1">
+        <v>623976.33</v>
+      </c>
+      <c r="H168" s="1">
+        <v>95692.81</v>
+      </c>
+      <c r="I168" s="1">
+        <v>15.335967952502</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168">
+        <v>0.0</v>
+      </c>
+      <c r="L168" s="1">
+        <v>719669.14</v>
+      </c>
+      <c r="M168" s="1">
+        <v>719669.14</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" s="1">
+        <v>2201.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>176.22</v>
+      </c>
+      <c r="D169" s="1">
+        <v>188.12105861</v>
+      </c>
+      <c r="E169" t="s">
+        <v>31</v>
+      </c>
+      <c r="F169">
+        <v>1.14</v>
+      </c>
+      <c r="G169" s="1">
+        <v>358225.95</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-19083.54</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-5.3272355059705</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>339142.41</v>
+      </c>
+      <c r="M169" s="1">
+        <v>339142.41</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" s="1">
+        <v>6249.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>206.26</v>
+      </c>
+      <c r="D170" s="1">
+        <v>154.12448072</v>
+      </c>
+      <c r="E170" t="s">
+        <v>31</v>
+      </c>
+      <c r="F170">
+        <v>1.14</v>
+      </c>
+      <c r="G170" s="1">
+        <v>840179.13</v>
+      </c>
+      <c r="H170" s="1">
+        <v>286842.9</v>
+      </c>
+      <c r="I170" s="1">
+        <v>34.140683784897</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1127022.03</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1127022.03</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>375</v>
+      </c>
+      <c r="B171" s="1">
+        <v>519.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>796.35</v>
+      </c>
+      <c r="D171" s="1">
+        <v>781.3777842</v>
+      </c>
+      <c r="E171" t="s">
+        <v>31</v>
+      </c>
+      <c r="F171">
+        <v>1.14</v>
+      </c>
+      <c r="G171" s="1">
+        <v>353098.98</v>
+      </c>
+      <c r="H171" s="1">
+        <v>8292.75</v>
+      </c>
+      <c r="I171" s="1">
+        <v>2.34856243425</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>361391.73</v>
+      </c>
+      <c r="M171" s="1">
+        <v>361391.73</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>377</v>
+      </c>
+      <c r="B172" s="1">
+        <v>226.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>1843.19</v>
+      </c>
+      <c r="D172" s="1">
+        <v>1911.41415929</v>
+      </c>
+      <c r="E172" t="s">
+        <v>31</v>
+      </c>
+      <c r="F172">
+        <v>1.14</v>
+      </c>
+      <c r="G172" s="1">
+        <v>377183.65</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-12945.52</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-3.4321530108741</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>364238.13</v>
+      </c>
+      <c r="M172" s="1">
+        <v>364238.13</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>379</v>
+      </c>
+      <c r="B173" s="1">
+        <v>8310.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>46.285</v>
+      </c>
+      <c r="D173" s="1">
+        <v>51.33429964</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>426588.03</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-41959.68</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-9.8361128417035</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" s="1">
+        <v>384628.35</v>
+      </c>
+      <c r="M173" s="1">
+        <v>384628.35</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>381</v>
+      </c>
+      <c r="B174" s="1">
+        <v>3170.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>123.61</v>
+      </c>
+      <c r="D174" s="1">
+        <v>120.22600315</v>
+      </c>
+      <c r="E174" t="s">
+        <v>31</v>
+      </c>
+      <c r="F174">
+        <v>1.14</v>
+      </c>
+      <c r="G174" s="1">
+        <v>327827.16</v>
+      </c>
+      <c r="H174" s="1">
+        <v>14798.38</v>
+      </c>
+      <c r="I174" s="1">
+        <v>4.5140799194307</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174">
+        <v>0.0</v>
+      </c>
+      <c r="L174" s="1">
+        <v>342625.54</v>
+      </c>
+      <c r="M174" s="1">
+        <v>342625.54</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>383</v>
+      </c>
+      <c r="B175" s="1">
+        <v>2398.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>904.28</v>
+      </c>
+      <c r="D175" s="1">
+        <v>348.93482068</v>
+      </c>
+      <c r="E175" t="s">
+        <v>31</v>
+      </c>
+      <c r="F175">
+        <v>1.14</v>
+      </c>
+      <c r="G175" s="1">
+        <v>722714.37</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1173375.73</v>
+      </c>
+      <c r="I175" s="1">
+        <v>162.3567731191</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1896090.1</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1896090.1</v>
+      </c>
+      <c r="N175" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>385</v>
+      </c>
+      <c r="B176" s="1">
+        <v>13279.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>395.63</v>
+      </c>
+      <c r="D176" s="1">
+        <v>428.49977408</v>
+      </c>
+      <c r="E176" t="s">
+        <v>31</v>
+      </c>
+      <c r="F176">
+        <v>1.14</v>
+      </c>
+      <c r="G176" s="1">
+        <v>4944517.01</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-350829.46</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-7.0953231486608</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>4593687.55</v>
+      </c>
+      <c r="M176" s="1">
+        <v>4593687.55</v>
+      </c>
+      <c r="N176" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>387</v>
+      </c>
+      <c r="B177" s="1">
+        <v>11037.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>5764.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>4576.53918637</v>
+      </c>
+      <c r="E177" t="s">
+        <v>220</v>
+      </c>
+      <c r="F177">
+        <v>185.43</v>
+      </c>
+      <c r="G177" s="1">
+        <v>279895.55</v>
+      </c>
+      <c r="H177" s="1">
+        <v>63192.1</v>
+      </c>
+      <c r="I177" s="1">
+        <v>22.577029181064</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>343087.65</v>
+      </c>
+      <c r="M177" s="1">
+        <v>343087.65</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>389</v>
+      </c>
+      <c r="B178" s="1">
+        <v>17242.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>3828.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>3788.06959749</v>
+      </c>
+      <c r="E178" t="s">
+        <v>220</v>
+      </c>
+      <c r="F178">
+        <v>185.43</v>
+      </c>
+      <c r="G178" s="1">
+        <v>354411.26</v>
+      </c>
+      <c r="H178" s="1">
+        <v>1539.27</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.43431746496993</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>355950.53</v>
+      </c>
+      <c r="M178" s="1">
+        <v>355950.53</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>391</v>
+      </c>
+      <c r="B179" s="1">
+        <v>30819.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>3697.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>2702.21723612</v>
+      </c>
+      <c r="E179" t="s">
+        <v>220</v>
+      </c>
+      <c r="F179">
+        <v>185.43</v>
+      </c>
+      <c r="G179" s="1">
+        <v>459893.51</v>
+      </c>
+      <c r="H179" s="1">
+        <v>154572.79</v>
+      </c>
+      <c r="I179" s="1">
+        <v>33.610561279719</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>614466.3</v>
+      </c>
+      <c r="M179" s="1">
+        <v>614466.3</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>393</v>
+      </c>
+      <c r="B180" s="1">
+        <v>8313.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>8624.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>6459.8200409</v>
+      </c>
+      <c r="E180" t="s">
+        <v>220</v>
+      </c>
+      <c r="F180">
+        <v>185.43</v>
+      </c>
+      <c r="G180" s="1">
+        <v>291977.7</v>
+      </c>
+      <c r="H180" s="1">
+        <v>94653.24</v>
+      </c>
+      <c r="I180" s="1">
+        <v>32.41796890653</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>386630.94</v>
+      </c>
+      <c r="M180" s="1">
+        <v>386630.94</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>395</v>
+      </c>
+      <c r="B181" s="1">
+        <v>1129.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>333.04</v>
+      </c>
+      <c r="D181" s="1">
+        <v>359.30426926</v>
+      </c>
+      <c r="E181" t="s">
+        <v>31</v>
+      </c>
+      <c r="F181">
+        <v>1.14</v>
+      </c>
+      <c r="G181" s="1">
+        <v>356014.71</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-27240.91</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-7.6516248443779</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
+      </c>
+      <c r="L181" s="1">
+        <v>328773.8</v>
+      </c>
+      <c r="M181" s="1">
+        <v>328773.8</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>397</v>
+      </c>
+      <c r="B182" s="1">
+        <v>297.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1352.66</v>
+      </c>
+      <c r="D182" s="1">
+        <v>1053.90639731</v>
+      </c>
+      <c r="E182" t="s">
+        <v>31</v>
+      </c>
+      <c r="F182">
+        <v>1.14</v>
+      </c>
+      <c r="G182" s="1">
+        <v>268190.71</v>
+      </c>
+      <c r="H182" s="1">
+        <v>83088.11</v>
+      </c>
+      <c r="I182" s="1">
+        <v>30.980979915374</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182" s="1">
+        <v>351278.82</v>
+      </c>
+      <c r="M182" s="1">
+        <v>351278.82</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>399</v>
+      </c>
+      <c r="B183" s="1">
+        <v>849.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>504.46</v>
+      </c>
+      <c r="D183" s="1">
+        <v>463.93650177</v>
+      </c>
+      <c r="E183" t="s">
+        <v>31</v>
+      </c>
+      <c r="F183">
+        <v>1.14</v>
+      </c>
+      <c r="G183" s="1">
+        <v>342038.2</v>
+      </c>
+      <c r="H183" s="1">
+        <v>32452.72</v>
+      </c>
+      <c r="I183" s="1">
+        <v>9.4880396400168</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>0.0</v>
+      </c>
+      <c r="L183" s="1">
+        <v>374490.92</v>
+      </c>
+      <c r="M183" s="1">
+        <v>374490.92</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>401</v>
+      </c>
+      <c r="B184" s="1">
+        <v>946.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>407.18</v>
+      </c>
+      <c r="D184" s="1">
+        <v>416.71372093</v>
+      </c>
+      <c r="E184" t="s">
+        <v>31</v>
+      </c>
+      <c r="F184">
+        <v>1.14</v>
+      </c>
+      <c r="G184" s="1">
+        <v>342906.45</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-6096.87</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.7779980516552</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184">
+        <v>0.0</v>
+      </c>
+      <c r="L184" s="1">
+        <v>336809.58</v>
+      </c>
+      <c r="M184" s="1">
+        <v>336809.58</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>403</v>
+      </c>
+      <c r="B185" s="1">
+        <v>709.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>508.2</v>
+      </c>
+      <c r="D185" s="1">
+        <v>523.50428773</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>371164.54</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-10850.74</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-2.9234312092421</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185">
+        <v>0.0</v>
+      </c>
+      <c r="L185" s="1">
+        <v>360313.8</v>
+      </c>
+      <c r="M185" s="1">
+        <v>360313.8</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>405</v>
+      </c>
+      <c r="B186" s="1">
+        <v>5477.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>9100.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>4144.69088917</v>
+      </c>
+      <c r="E186" t="s">
+        <v>220</v>
+      </c>
+      <c r="F186">
+        <v>185.43</v>
+      </c>
+      <c r="G186" s="1">
+        <v>122940.81</v>
+      </c>
+      <c r="H186" s="1">
+        <v>145849.87</v>
+      </c>
+      <c r="I186" s="1">
+        <v>118.63421918239</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186">
+        <v>0.0</v>
+      </c>
+      <c r="L186" s="1">
+        <v>268790.68</v>
+      </c>
+      <c r="M186" s="1">
+        <v>268790.68</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>407</v>
+      </c>
+      <c r="B187" s="1">
+        <v>7162.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>91.36</v>
+      </c>
+      <c r="D187" s="1">
+        <v>83.87060598</v>
+      </c>
+      <c r="E187" t="s">
+        <v>31</v>
+      </c>
+      <c r="F187">
+        <v>1.14</v>
+      </c>
+      <c r="G187" s="1">
+        <v>524413.6</v>
+      </c>
+      <c r="H187" s="1">
+        <v>47719.76</v>
+      </c>
+      <c r="I187" s="1">
+        <v>9.0996419619934</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187">
+        <v>0.0</v>
+      </c>
+      <c r="L187" s="1">
+        <v>572133.36</v>
+      </c>
+      <c r="M187" s="1">
+        <v>572133.36</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>409</v>
+      </c>
+      <c r="B188" s="1">
+        <v>1426.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>277.37</v>
+      </c>
+      <c r="D188" s="1">
+        <v>276.32347125</v>
+      </c>
+      <c r="E188" t="s">
+        <v>31</v>
+      </c>
+      <c r="F188">
+        <v>1.14</v>
+      </c>
+      <c r="G188" s="1">
+        <v>345817.41</v>
+      </c>
+      <c r="H188" s="1">
+        <v>31.08</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0.0089874017621033</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
+      </c>
+      <c r="L188" s="1">
+        <v>345848.49</v>
+      </c>
+      <c r="M188" s="1">
+        <v>345848.49</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>411</v>
+      </c>
+      <c r="B189" s="1">
+        <v>4911.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>235.32</v>
+      </c>
+      <c r="D189" s="1">
+        <v>225.23154755</v>
+      </c>
+      <c r="E189" t="s">
+        <v>46</v>
+      </c>
+      <c r="F189">
+        <v>1.61</v>
+      </c>
+      <c r="G189" s="1">
+        <v>681607.18</v>
+      </c>
+      <c r="H189" s="1">
+        <v>37531.91</v>
+      </c>
+      <c r="I189" s="1">
+        <v>5.5063841903778</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>719139.09</v>
+      </c>
+      <c r="M189" s="1">
+        <v>719139.09</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>413</v>
+      </c>
+      <c r="B190" s="1">
+        <v>25103.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>12.35</v>
+      </c>
+      <c r="D190" s="1">
+        <v>12.23314225</v>
+      </c>
+      <c r="E190" t="s">
+        <v>76</v>
+      </c>
+      <c r="F190">
+        <v>0.85</v>
+      </c>
+      <c r="G190" s="1">
+        <v>355030.41</v>
+      </c>
+      <c r="H190" s="1">
+        <v>10367.73</v>
+      </c>
+      <c r="I190" s="1">
+        <v>2.9202371706694</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190" s="1">
+        <v>365398.14</v>
+      </c>
+      <c r="M190" s="1">
+        <v>365398.14</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>415</v>
+      </c>
+      <c r="B191" s="1">
+        <v>44771.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>6.634</v>
+      </c>
+      <c r="D191" s="1">
+        <v>6.30264278</v>
+      </c>
+      <c r="E191" t="s">
+        <v>76</v>
+      </c>
+      <c r="F191">
+        <v>0.85</v>
+      </c>
+      <c r="G191" s="1">
+        <v>325525.09</v>
+      </c>
+      <c r="H191" s="1">
+        <v>24537.74</v>
+      </c>
+      <c r="I191" s="1">
+        <v>7.5378951588647</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191">
+        <v>0.0</v>
+      </c>
+      <c r="L191" s="1">
+        <v>350062.83</v>
+      </c>
+      <c r="M191" s="1">
+        <v>350062.83</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>417</v>
+      </c>
+      <c r="B192" s="1">
+        <v>3339.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>199.51</v>
+      </c>
+      <c r="D192" s="1">
+        <v>117.3674723</v>
+      </c>
+      <c r="E192" t="s">
+        <v>31</v>
+      </c>
+      <c r="F192">
+        <v>1.14</v>
+      </c>
+      <c r="G192" s="1">
+        <v>337228.9</v>
+      </c>
+      <c r="H192" s="1">
+        <v>245260.4</v>
+      </c>
+      <c r="I192" s="1">
+        <v>72.72816772228</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" s="1">
+        <v>582489.3</v>
+      </c>
+      <c r="M192" s="1">
+        <v>582489.3</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>419</v>
+      </c>
+      <c r="B193" s="1">
+        <v>5496.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>83.86</v>
+      </c>
+      <c r="D193" s="1">
+        <v>80.18435408</v>
+      </c>
+      <c r="E193" t="s">
+        <v>28</v>
+      </c>
+      <c r="F193">
+        <v>0.92</v>
+      </c>
+      <c r="G193" s="1">
+        <v>478487.61</v>
+      </c>
+      <c r="H193" s="1">
+        <v>20694.19</v>
+      </c>
+      <c r="I193" s="1">
+        <v>4.3249165845695</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193" s="1">
+        <v>499181.8</v>
+      </c>
+      <c r="M193" s="1">
+        <v>499181.8</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>421</v>
+      </c>
+      <c r="B194" s="1">
+        <v>2562.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>162.1</v>
+      </c>
+      <c r="D194" s="1">
+        <v>156.34118267</v>
+      </c>
+      <c r="E194" t="s">
+        <v>31</v>
+      </c>
+      <c r="F194">
+        <v>1.14</v>
+      </c>
+      <c r="G194" s="1">
+        <v>351530.35</v>
+      </c>
+      <c r="H194" s="1">
+        <v>11605.4</v>
+      </c>
+      <c r="I194" s="1">
+        <v>3.3013934643197</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194" s="1">
+        <v>363135.75</v>
+      </c>
+      <c r="M194" s="1">
+        <v>363135.75</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>423</v>
+      </c>
+      <c r="B195" s="1">
+        <v>6304.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>95.21</v>
+      </c>
+      <c r="D195" s="1">
+        <v>93.36526015</v>
+      </c>
+      <c r="E195" t="s">
+        <v>31</v>
+      </c>
+      <c r="F195">
+        <v>1.14</v>
+      </c>
+      <c r="G195" s="1">
+        <v>516547.52</v>
+      </c>
+      <c r="H195" s="1">
+        <v>8266.75</v>
+      </c>
+      <c r="I195" s="1">
+        <v>1.6003851881817</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195" s="1">
+        <v>524814.27</v>
+      </c>
+      <c r="M195" s="1">
+        <v>524814.27</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>425</v>
+      </c>
+      <c r="B196" s="1">
+        <v>9339.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>42.77</v>
+      </c>
+      <c r="D196" s="1">
+        <v>44.2408684</v>
+      </c>
+      <c r="E196" t="s">
+        <v>31</v>
+      </c>
+      <c r="F196">
+        <v>1.14</v>
+      </c>
+      <c r="G196" s="1">
+        <v>356599.19</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-7341.09</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-2.0586390002737</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196" s="1">
+        <v>349258.1</v>
+      </c>
+      <c r="M196" s="1">
+        <v>349258.1</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>427</v>
+      </c>
+      <c r="B197" s="1">
+        <v>31239.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>9.782</v>
+      </c>
+      <c r="D197" s="1">
+        <v>6.79832101</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>212372.75</v>
+      </c>
+      <c r="H197" s="1">
+        <v>93207.15</v>
+      </c>
+      <c r="I197" s="1">
+        <v>43.888469683611</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" s="1">
+        <v>305579.9</v>
+      </c>
+      <c r="M197" s="1">
+        <v>305579.9</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>429</v>
+      </c>
+      <c r="B198" s="1">
+        <v>21238.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>16.89</v>
+      </c>
+      <c r="D198" s="1">
+        <v>16.50149873</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>350458.83</v>
+      </c>
+      <c r="H198" s="1">
+        <v>8250.99</v>
+      </c>
+      <c r="I198" s="1">
+        <v>2.354339309984</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" s="1">
+        <v>358709.82</v>
+      </c>
+      <c r="M198" s="1">
+        <v>358709.82</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>431</v>
+      </c>
+      <c r="B199" s="1">
+        <v>33235.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>20.09</v>
+      </c>
+      <c r="D199" s="1">
+        <v>21.28737686</v>
+      </c>
+      <c r="E199" t="s">
+        <v>180</v>
+      </c>
+      <c r="F199">
+        <v>1.63</v>
+      </c>
+      <c r="G199" s="1">
+        <v>426031.24</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-17382.52</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-4.0801045482017</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" s="1">
+        <v>408648.72</v>
+      </c>
+      <c r="M199" s="1">
+        <v>408648.72</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>433</v>
+      </c>
+      <c r="B200" s="1">
+        <v>2259.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>191.125</v>
+      </c>
+      <c r="D200" s="1">
+        <v>175.61553785</v>
+      </c>
+      <c r="E200" t="s">
+        <v>31</v>
+      </c>
+      <c r="F200">
+        <v>1.14</v>
+      </c>
+      <c r="G200" s="1">
+        <v>348168.45</v>
+      </c>
+      <c r="H200" s="1">
+        <v>29352.1</v>
+      </c>
+      <c r="I200" s="1">
+        <v>8.4304307297229</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200" s="1">
+        <v>377520.55</v>
+      </c>
+      <c r="M200" s="1">
+        <v>377520.55</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>435</v>
+      </c>
+      <c r="B201" s="1">
+        <v>3958.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>122.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>113.92836281</v>
+      </c>
+      <c r="E201" t="s">
+        <v>28</v>
+      </c>
+      <c r="F201">
+        <v>0.92</v>
+      </c>
+      <c r="G201" s="1">
+        <v>488347.8</v>
+      </c>
+      <c r="H201" s="1">
+        <v>34641.48</v>
+      </c>
+      <c r="I201" s="1">
+        <v>7.093608284915</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" s="1">
+        <v>522989.28</v>
+      </c>
+      <c r="M201" s="1">
+        <v>522989.28</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>437</v>
+      </c>
+      <c r="B202" s="1">
+        <v>8124.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>330.55</v>
+      </c>
+      <c r="D202" s="1">
+        <v>244.80290374</v>
+      </c>
+      <c r="E202" t="s">
+        <v>227</v>
+      </c>
+      <c r="F202">
+        <v>7.48</v>
+      </c>
+      <c r="G202" s="1">
+        <v>266145.64</v>
+      </c>
+      <c r="H202" s="1">
+        <v>93077.19</v>
+      </c>
+      <c r="I202" s="1">
+        <v>34.97227683309</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202" s="1">
+        <v>359222.83</v>
+      </c>
+      <c r="M202" s="1">
+        <v>359222.83</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>439</v>
+      </c>
+      <c r="B203" s="1">
+        <v>1865.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>236.87</v>
+      </c>
+      <c r="D203" s="1">
+        <v>179.41082574</v>
+      </c>
+      <c r="E203" t="s">
+        <v>31</v>
+      </c>
+      <c r="F203">
+        <v>1.14</v>
+      </c>
+      <c r="G203" s="1">
+        <v>286611.85</v>
+      </c>
+      <c r="H203" s="1">
+        <v>99662.4</v>
+      </c>
+      <c r="I203" s="1">
+        <v>34.772602737814</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203" s="1">
+        <v>386274.25</v>
+      </c>
+      <c r="M203" s="1">
+        <v>386274.25</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>441</v>
+      </c>
+      <c r="B204" s="1">
+        <v>60552.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>212.5</v>
+      </c>
+      <c r="D204" s="1">
+        <v>173.18639318</v>
+      </c>
+      <c r="E204" t="s">
+        <v>31</v>
+      </c>
+      <c r="F204">
+        <v>1.14</v>
+      </c>
+      <c r="G204" s="1">
+        <v>9076048.48</v>
+      </c>
+      <c r="H204" s="1">
+        <v>2175033.58</v>
+      </c>
+      <c r="I204" s="1">
+        <v>23.964543433113</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>11251082.06</v>
+      </c>
+      <c r="M204" s="1">
+        <v>11251082.06</v>
+      </c>
+      <c r="N204" s="1">
+        <v>6.5</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>443</v>
+      </c>
+      <c r="B205" s="1">
+        <v>1434.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>279.01</v>
+      </c>
+      <c r="D205" s="1">
+        <v>221.52903766</v>
+      </c>
+      <c r="E205" t="s">
+        <v>31</v>
+      </c>
+      <c r="F205">
+        <v>1.14</v>
+      </c>
+      <c r="G205" s="1">
+        <v>274240.92</v>
+      </c>
+      <c r="H205" s="1">
+        <v>75604.17</v>
+      </c>
+      <c r="I205" s="1">
+        <v>27.568522596847</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" s="1">
+        <v>349845.09</v>
+      </c>
+      <c r="M205" s="1">
+        <v>349845.09</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>445</v>
+      </c>
+      <c r="B206" s="1">
+        <v>2850.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>150.86</v>
+      </c>
+      <c r="D206" s="1">
+        <v>140.47684211</v>
+      </c>
+      <c r="E206" t="s">
+        <v>31</v>
+      </c>
+      <c r="F206">
+        <v>1.14</v>
+      </c>
+      <c r="G206" s="1">
+        <v>351365.62</v>
+      </c>
+      <c r="H206" s="1">
+        <v>24580.69</v>
+      </c>
+      <c r="I206" s="1">
+        <v>6.9957584353301</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" s="1">
+        <v>375946.31</v>
+      </c>
+      <c r="M206" s="1">
+        <v>375946.31</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>447</v>
+      </c>
+      <c r="B207" s="1">
+        <v>4181.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>92.54</v>
+      </c>
+      <c r="D207" s="1">
+        <v>94.57046161</v>
+      </c>
+      <c r="E207" t="s">
+        <v>31</v>
+      </c>
+      <c r="F207">
+        <v>1.14</v>
+      </c>
+      <c r="G207" s="1">
+        <v>347013.92</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-8702.6</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-2.5078532872687</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" s="1">
+        <v>338311.32</v>
+      </c>
+      <c r="M207" s="1">
+        <v>338311.32</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>449</v>
+      </c>
+      <c r="B208" s="1">
+        <v>3452.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>132.49</v>
+      </c>
+      <c r="D208" s="1">
+        <v>176.47353998</v>
+      </c>
+      <c r="E208" t="s">
+        <v>31</v>
+      </c>
+      <c r="F208">
+        <v>1.14</v>
+      </c>
+      <c r="G208" s="1">
+        <v>528444.07</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-128535.46</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-24.323380145036</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" s="1">
+        <v>399908.61</v>
+      </c>
+      <c r="M208" s="1">
+        <v>399908.61</v>
+      </c>
+      <c r="N208" s="1">
         <v>0.23</v>
       </c>
-      <c r="P94">
-[...19 lines deleted...]
-      <c r="F95" t="s">
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>451</v>
+      </c>
+      <c r="B209" s="1">
+        <v>3286.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>123.15</v>
+      </c>
+      <c r="D209" s="1">
+        <v>111.35853926</v>
+      </c>
+      <c r="E209" t="s">
+        <v>31</v>
+      </c>
+      <c r="F209">
+        <v>1.14</v>
+      </c>
+      <c r="G209" s="1">
+        <v>318407.69</v>
+      </c>
+      <c r="H209" s="1">
+        <v>35433.87</v>
+      </c>
+      <c r="I209" s="1">
+        <v>11.128459240416</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209" s="1">
+        <v>353841.56</v>
+      </c>
+      <c r="M209" s="1">
+        <v>353841.56</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>453</v>
+      </c>
+      <c r="B210" s="1">
+        <v>1491.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>354.02</v>
+      </c>
+      <c r="D210" s="1">
+        <v>188.42211938</v>
+      </c>
+      <c r="E210" t="s">
+        <v>31</v>
+      </c>
+      <c r="F210">
+        <v>1.14</v>
+      </c>
+      <c r="G210" s="1">
+        <v>245555.27</v>
+      </c>
+      <c r="H210" s="1">
+        <v>215987.88</v>
+      </c>
+      <c r="I210" s="1">
+        <v>87.958967445496</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" s="1">
+        <v>461543.15</v>
+      </c>
+      <c r="M210" s="1">
+        <v>461543.15</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>455</v>
+      </c>
+      <c r="B211" s="1">
+        <v>3848.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>107.56195946</v>
+      </c>
+      <c r="E211" t="s">
+        <v>31</v>
+      </c>
+      <c r="F211">
+        <v>1.14</v>
+      </c>
+      <c r="G211" s="1">
+        <v>359884.07</v>
+      </c>
+      <c r="H211" s="1">
+        <v>10229.16</v>
+      </c>
+      <c r="I211" s="1">
+        <v>2.8423486485523</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" s="1">
+        <v>370113.23</v>
+      </c>
+      <c r="M211" s="1">
+        <v>370113.23</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>457</v>
+      </c>
+      <c r="B212" s="1">
+        <v>8856.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>55.52</v>
+      </c>
+      <c r="D212" s="1">
+        <v>50.17096093</v>
+      </c>
+      <c r="E212" t="s">
+        <v>31</v>
+      </c>
+      <c r="F212">
+        <v>1.14</v>
+      </c>
+      <c r="G212" s="1">
+        <v>381599.72</v>
+      </c>
+      <c r="H212" s="1">
+        <v>48326.5</v>
+      </c>
+      <c r="I212" s="1">
+        <v>12.664186441227</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" s="1">
+        <v>429926.22</v>
+      </c>
+      <c r="M212" s="1">
+        <v>429926.22</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>459</v>
+      </c>
+      <c r="B213" s="1">
+        <v>3072.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>135.4</v>
+      </c>
+      <c r="D213" s="1">
+        <v>153.88802734</v>
+      </c>
+      <c r="E213" t="s">
+        <v>31</v>
+      </c>
+      <c r="F213">
+        <v>1.14</v>
+      </c>
+      <c r="G213" s="1">
+        <v>406573.81</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-42870.93</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-10.544439643075</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" s="1">
+        <v>363702.88</v>
+      </c>
+      <c r="M213" s="1">
+        <v>363702.88</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>461</v>
+      </c>
+      <c r="B214" s="1">
+        <v>23752.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>17.51</v>
+      </c>
+      <c r="D214" s="1">
+        <v>17.44690131</v>
+      </c>
+      <c r="E214" t="s">
+        <v>31</v>
+      </c>
+      <c r="F214">
+        <v>1.14</v>
+      </c>
+      <c r="G214" s="1">
+        <v>357442.28</v>
+      </c>
+      <c r="H214" s="1">
+        <v>6215.76</v>
+      </c>
+      <c r="I214" s="1">
+        <v>1.7389548880451</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" s="1">
+        <v>363658.04</v>
+      </c>
+      <c r="M214" s="1">
+        <v>363658.04</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>463</v>
+      </c>
+      <c r="B215" s="1">
+        <v>3092.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>254.15</v>
+      </c>
+      <c r="D215" s="1">
+        <v>230.53102199</v>
+      </c>
+      <c r="E215" t="s">
+        <v>31</v>
+      </c>
+      <c r="F215">
+        <v>1.14</v>
+      </c>
+      <c r="G215" s="1">
+        <v>619341.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>67785.13</v>
+      </c>
+      <c r="I215" s="1">
+        <v>10.944718660641</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215" s="1">
+        <v>687126.13</v>
+      </c>
+      <c r="M215" s="1">
+        <v>687126.13</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>465</v>
+      </c>
+      <c r="B216" s="1">
+        <v>4758.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>148.05</v>
+      </c>
+      <c r="D216" s="1">
+        <v>150.4926839</v>
+      </c>
+      <c r="E216" t="s">
+        <v>31</v>
+      </c>
+      <c r="F216">
+        <v>1.14</v>
+      </c>
+      <c r="G216" s="1">
+        <v>620302.69</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-4360.84</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-0.70301807009736</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216">
+        <v>0.0</v>
+      </c>
+      <c r="L216" s="1">
+        <v>615941.85</v>
+      </c>
+      <c r="M216" s="1">
+        <v>615941.85</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>467</v>
+      </c>
+      <c r="B217" s="1">
+        <v>1988.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>205.22</v>
+      </c>
+      <c r="D217" s="1">
+        <v>221.01353622</v>
+      </c>
+      <c r="E217" t="s">
+        <v>31</v>
+      </c>
+      <c r="F217">
+        <v>1.14</v>
+      </c>
+      <c r="G217" s="1">
+        <v>376396.57</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-19663.86</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-5.2242399552153</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" s="1">
+        <v>356732.71</v>
+      </c>
+      <c r="M217" s="1">
+        <v>356732.71</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>469</v>
+      </c>
+      <c r="B218" s="1">
+        <v>3551.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>143.42</v>
+      </c>
+      <c r="D218" s="1">
+        <v>126.84084202</v>
+      </c>
+      <c r="E218" t="s">
+        <v>31</v>
+      </c>
+      <c r="F218">
+        <v>1.14</v>
+      </c>
+      <c r="G218" s="1">
+        <v>392866.91</v>
+      </c>
+      <c r="H218" s="1">
+        <v>52448.02</v>
+      </c>
+      <c r="I218" s="1">
+        <v>13.350073183817</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" s="1">
+        <v>445314.93</v>
+      </c>
+      <c r="M218" s="1">
+        <v>445314.93</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>471</v>
+      </c>
+      <c r="B219" s="1">
+        <v>2495.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>134.35</v>
+      </c>
+      <c r="D219" s="1">
+        <v>110.22341082</v>
+      </c>
+      <c r="E219" t="s">
         <v>8</v>
       </c>
-      <c r="G95">
+      <c r="F219">
         <v>1.0</v>
       </c>
-      <c r="H95" s="1">
-[...20 lines deleted...]
-      <c r="O95" s="1">
+      <c r="G219" s="1">
+        <v>275007.41</v>
+      </c>
+      <c r="H219" s="1">
+        <v>60195.84</v>
+      </c>
+      <c r="I219" s="1">
+        <v>21.888806559794</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219">
+        <v>0.0</v>
+      </c>
+      <c r="L219" s="1">
+        <v>335203.25</v>
+      </c>
+      <c r="M219" s="1">
+        <v>335203.25</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>473</v>
+      </c>
+      <c r="B220" s="1">
+        <v>3290.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>123.61</v>
+      </c>
+      <c r="D220" s="1">
+        <v>119.86409119</v>
+      </c>
+      <c r="E220" t="s">
+        <v>31</v>
+      </c>
+      <c r="F220">
+        <v>1.14</v>
+      </c>
+      <c r="G220" s="1">
+        <v>346093.48</v>
+      </c>
+      <c r="H220" s="1">
+        <v>9502.11</v>
+      </c>
+      <c r="I220" s="1">
+        <v>2.745532796515</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220" s="1">
+        <v>355595.59</v>
+      </c>
+      <c r="M220" s="1">
+        <v>355595.59</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>475</v>
+      </c>
+      <c r="B221" s="1">
+        <v>9581.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>79.88</v>
+      </c>
+      <c r="D221" s="1">
+        <v>80.62278677</v>
+      </c>
+      <c r="E221" t="s">
+        <v>31</v>
+      </c>
+      <c r="F221">
+        <v>1.14</v>
+      </c>
+      <c r="G221" s="1">
+        <v>675024.74</v>
+      </c>
+      <c r="H221" s="1">
+        <v>-5825.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-0.86293133493152</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" s="1">
+        <v>669199.74</v>
+      </c>
+      <c r="M221" s="1">
+        <v>669199.74</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>477</v>
+      </c>
+      <c r="B222" s="1">
+        <v>5264.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>70.75</v>
+      </c>
+      <c r="D222" s="1">
+        <v>77.06257599</v>
+      </c>
+      <c r="E222" t="s">
+        <v>31</v>
+      </c>
+      <c r="F222">
+        <v>1.14</v>
+      </c>
+      <c r="G222" s="1">
+        <v>356017.44</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-30368.86</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-8.5301607696522</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222">
+        <v>0.0</v>
+      </c>
+      <c r="L222" s="1">
+        <v>325648.58</v>
+      </c>
+      <c r="M222" s="1">
+        <v>325648.58</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>479</v>
+      </c>
+      <c r="B223" s="1">
+        <v>8811.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>36.615</v>
+      </c>
+      <c r="D223" s="1">
+        <v>34.5516888</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>304434.93</v>
+      </c>
+      <c r="H223" s="1">
+        <v>18179.84</v>
+      </c>
+      <c r="I223" s="1">
+        <v>5.9716669174592</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" s="1">
+        <v>322614.77</v>
+      </c>
+      <c r="M223" s="1">
+        <v>322614.77</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>481</v>
+      </c>
+      <c r="B224" s="1">
+        <v>5262.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>177.98</v>
+      </c>
+      <c r="D224" s="1">
+        <v>166.41340935</v>
+      </c>
+      <c r="E224" t="s">
+        <v>31</v>
+      </c>
+      <c r="F224">
+        <v>1.14</v>
+      </c>
+      <c r="G224" s="1">
+        <v>765296.81</v>
+      </c>
+      <c r="H224" s="1">
+        <v>53599.5</v>
+      </c>
+      <c r="I224" s="1">
+        <v>7.0037532235369</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" s="1">
+        <v>818896.31</v>
+      </c>
+      <c r="M224" s="1">
+        <v>818896.31</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>483</v>
+      </c>
+      <c r="B225" s="1">
+        <v>823.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>648.84</v>
+      </c>
+      <c r="D225" s="1">
+        <v>516.26808019</v>
+      </c>
+      <c r="E225" t="s">
+        <v>31</v>
+      </c>
+      <c r="F225">
+        <v>1.14</v>
+      </c>
+      <c r="G225" s="1">
+        <v>364669.46</v>
+      </c>
+      <c r="H225" s="1">
+        <v>102252.52</v>
+      </c>
+      <c r="I225" s="1">
+        <v>28.039781559991</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" s="1">
+        <v>466921.98</v>
+      </c>
+      <c r="M225" s="1">
+        <v>466921.98</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>485</v>
+      </c>
+      <c r="B226" s="1">
+        <v>2571.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>170.3</v>
+      </c>
+      <c r="D226" s="1">
+        <v>158.26823804</v>
+      </c>
+      <c r="E226" t="s">
+        <v>31</v>
+      </c>
+      <c r="F226">
+        <v>1.14</v>
+      </c>
+      <c r="G226" s="1">
+        <v>357112.37</v>
+      </c>
+      <c r="H226" s="1">
+        <v>25733.17</v>
+      </c>
+      <c r="I226" s="1">
+        <v>7.2059027246802</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" s="1">
+        <v>382845.54</v>
+      </c>
+      <c r="M226" s="1">
+        <v>382845.54</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>487</v>
+      </c>
+      <c r="B227" s="1">
+        <v>6368.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>63.26</v>
+      </c>
+      <c r="D227" s="1">
+        <v>61.85521043</v>
+      </c>
+      <c r="E227" t="s">
+        <v>31</v>
+      </c>
+      <c r="F227">
+        <v>1.14</v>
+      </c>
+      <c r="G227" s="1">
+        <v>345691.25</v>
+      </c>
+      <c r="H227" s="1">
+        <v>6549.1</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.8944940029578</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" s="1">
+        <v>352240.35</v>
+      </c>
+      <c r="M227" s="1">
+        <v>352240.35</v>
+      </c>
+      <c r="N227" s="1">
         <v>0.2</v>
       </c>
-      <c r="P95">
-[...19 lines deleted...]
-      <c r="F96" t="s">
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>489</v>
+      </c>
+      <c r="B228" s="1">
+        <v>6551.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>12580.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>7912.1326515</v>
+      </c>
+      <c r="E228" t="s">
+        <v>220</v>
+      </c>
+      <c r="F228">
+        <v>185.43</v>
+      </c>
+      <c r="G228" s="1">
+        <v>291594.86</v>
+      </c>
+      <c r="H228" s="1">
+        <v>152850.44</v>
+      </c>
+      <c r="I228" s="1">
+        <v>52.41877034458</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" s="1">
+        <v>444445.3</v>
+      </c>
+      <c r="M228" s="1">
+        <v>444445.3</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>491</v>
+      </c>
+      <c r="B229" s="1">
+        <v>12632.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>25.01</v>
+      </c>
+      <c r="D229" s="1">
+        <v>27.65084389</v>
+      </c>
+      <c r="E229" t="s">
+        <v>76</v>
+      </c>
+      <c r="F229">
+        <v>0.85</v>
+      </c>
+      <c r="G229" s="1">
+        <v>403701.5</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-31344.47</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-7.7642688966972</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" s="1">
+        <v>372357.03</v>
+      </c>
+      <c r="M229" s="1">
+        <v>372357.03</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>493</v>
+      </c>
+      <c r="B230" s="1">
+        <v>12555.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>4459.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>4841.64954202</v>
+      </c>
+      <c r="E230" t="s">
+        <v>220</v>
+      </c>
+      <c r="F230">
+        <v>185.43</v>
+      </c>
+      <c r="G230" s="1">
+        <v>329847.32</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-27932.62</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-8.4683483255222</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230">
+        <v>0.0</v>
+      </c>
+      <c r="L230" s="1">
+        <v>301914.7</v>
+      </c>
+      <c r="M230" s="1">
+        <v>301914.7</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>495</v>
+      </c>
+      <c r="B231" s="1">
+        <v>1846.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>217.34</v>
+      </c>
+      <c r="D231" s="1">
+        <v>217.58412784</v>
+      </c>
+      <c r="E231" t="s">
+        <v>31</v>
+      </c>
+      <c r="F231">
+        <v>1.14</v>
+      </c>
+      <c r="G231" s="1">
+        <v>349638.25</v>
+      </c>
+      <c r="H231" s="1">
+        <v>1176.81</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0.33657930732693</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" s="1">
+        <v>350815.06</v>
+      </c>
+      <c r="M231" s="1">
+        <v>350815.06</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>497</v>
+      </c>
+      <c r="B232" s="1">
+        <v>22836.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>17.8</v>
+      </c>
+      <c r="D232" s="1">
+        <v>17.20552549</v>
+      </c>
+      <c r="E232" t="s">
+        <v>31</v>
+      </c>
+      <c r="F232">
+        <v>1.14</v>
+      </c>
+      <c r="G232" s="1">
+        <v>344822.04</v>
+      </c>
+      <c r="H232" s="1">
+        <v>10602.08</v>
+      </c>
+      <c r="I232" s="1">
+        <v>3.0746526527133</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
+      </c>
+      <c r="L232" s="1">
+        <v>355424.12</v>
+      </c>
+      <c r="M232" s="1">
+        <v>355424.12</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>499</v>
+      </c>
+      <c r="B233" s="1">
+        <v>1249.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>330.2</v>
+      </c>
+      <c r="D233" s="1">
+        <v>314.79879904</v>
+      </c>
+      <c r="E233" t="s">
+        <v>28</v>
+      </c>
+      <c r="F233">
+        <v>0.92</v>
+      </c>
+      <c r="G233" s="1">
+        <v>425952.61</v>
+      </c>
+      <c r="H233" s="1">
+        <v>20727.56</v>
+      </c>
+      <c r="I233" s="1">
+        <v>4.8661657455274</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" s="1">
+        <v>446680.17</v>
+      </c>
+      <c r="M233" s="1">
+        <v>446680.17</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>501</v>
+      </c>
+      <c r="B234" s="1">
+        <v>8755.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>76.2</v>
+      </c>
+      <c r="D234" s="1">
+        <v>87.45603769</v>
+      </c>
+      <c r="E234" t="s">
+        <v>31</v>
+      </c>
+      <c r="F234">
+        <v>1.14</v>
+      </c>
+      <c r="G234" s="1">
+        <v>663112.34</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-79777.4</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-12.030751833091</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234" s="1">
+        <v>583334.94</v>
+      </c>
+      <c r="M234" s="1">
+        <v>583334.94</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>503</v>
+      </c>
+      <c r="B235" s="1">
+        <v>823.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>461.92</v>
+      </c>
+      <c r="D235" s="1">
+        <v>366.86274605</v>
+      </c>
+      <c r="E235" t="s">
+        <v>31</v>
+      </c>
+      <c r="F235">
+        <v>1.14</v>
+      </c>
+      <c r="G235" s="1">
+        <v>263212.7</v>
+      </c>
+      <c r="H235" s="1">
+        <v>69196.83</v>
+      </c>
+      <c r="I235" s="1">
+        <v>26.289320386136</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235" s="1">
+        <v>332409.53</v>
+      </c>
+      <c r="M235" s="1">
+        <v>332409.53</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>505</v>
+      </c>
+      <c r="B236" s="1">
+        <v>12214.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>47.56</v>
+      </c>
+      <c r="D236" s="1">
+        <v>50.44461028</v>
+      </c>
+      <c r="E236" t="s">
+        <v>46</v>
+      </c>
+      <c r="F236">
+        <v>1.61</v>
+      </c>
+      <c r="G236" s="1">
+        <v>381362.86</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-19883.18</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-5.2137169309041</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236" s="1">
+        <v>361479.68</v>
+      </c>
+      <c r="M236" s="1">
+        <v>361479.68</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>507</v>
+      </c>
+      <c r="B237" s="1">
+        <v>4405.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>305.74</v>
+      </c>
+      <c r="D237" s="1">
+        <v>230.35186152</v>
+      </c>
+      <c r="E237" t="s">
+        <v>46</v>
+      </c>
+      <c r="F237">
+        <v>1.61</v>
+      </c>
+      <c r="G237" s="1">
+        <v>629353.59</v>
+      </c>
+      <c r="H237" s="1">
+        <v>208720.27</v>
+      </c>
+      <c r="I237" s="1">
+        <v>33.164229666188</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" s="1">
+        <v>838073.86</v>
+      </c>
+      <c r="M237" s="1">
+        <v>838073.86</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>509</v>
+      </c>
+      <c r="B238" s="1">
+        <v>1409.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>444.48</v>
+      </c>
+      <c r="D238" s="1">
+        <v>471.54347055</v>
+      </c>
+      <c r="E238" t="s">
+        <v>31</v>
+      </c>
+      <c r="F238">
+        <v>1.14</v>
+      </c>
+      <c r="G238" s="1">
+        <v>574925.79</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-27317.41</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-4.7514671415245</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238" s="1">
+        <v>547608.38</v>
+      </c>
+      <c r="M238" s="1">
+        <v>547608.38</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>511</v>
+      </c>
+      <c r="B239" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>330.8</v>
+      </c>
+      <c r="D239" s="1">
+        <v>279.48558416</v>
+      </c>
+      <c r="E239" t="s">
         <v>8</v>
       </c>
-      <c r="G96">
+      <c r="F239">
         <v>1.0</v>
       </c>
-      <c r="H96" s="1">
-[...20 lines deleted...]
-      <c r="O96" s="1">
+      <c r="G239" s="1">
+        <v>282280.44</v>
+      </c>
+      <c r="H239" s="1">
+        <v>51827.56</v>
+      </c>
+      <c r="I239" s="1">
+        <v>18.360308634916</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
+      </c>
+      <c r="L239" s="1">
+        <v>334108.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>334108.0</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>513</v>
+      </c>
+      <c r="B240" s="1">
+        <v>2413.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>167.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>213.41836303</v>
+      </c>
+      <c r="E240" t="s">
+        <v>31</v>
+      </c>
+      <c r="F240">
+        <v>1.14</v>
+      </c>
+      <c r="G240" s="1">
+        <v>449391.49</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-97036.31</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-21.592823219683</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>352355.18</v>
+      </c>
+      <c r="M240" s="1">
+        <v>352355.18</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>515</v>
+      </c>
+      <c r="B241" s="1">
+        <v>11384.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>36.43</v>
+      </c>
+      <c r="D241" s="1">
+        <v>34.21059118</v>
+      </c>
+      <c r="E241" t="s">
+        <v>31</v>
+      </c>
+      <c r="F241">
+        <v>1.14</v>
+      </c>
+      <c r="G241" s="1">
+        <v>341793.51</v>
+      </c>
+      <c r="H241" s="1">
+        <v>20834.15</v>
+      </c>
+      <c r="I241" s="1">
+        <v>6.0955370393077</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241">
+        <v>0.0</v>
+      </c>
+      <c r="L241" s="1">
+        <v>362627.66</v>
+      </c>
+      <c r="M241" s="1">
+        <v>362627.66</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>517</v>
+      </c>
+      <c r="B242" s="1">
+        <v>4756.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>76.26</v>
+      </c>
+      <c r="D242" s="1">
+        <v>81.07199327</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>385578.4</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-22885.84</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-5.9354569654317</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242">
+        <v>0.0</v>
+      </c>
+      <c r="L242" s="1">
+        <v>362692.56</v>
+      </c>
+      <c r="M242" s="1">
+        <v>362692.56</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>519</v>
+      </c>
+      <c r="B243" s="1">
+        <v>2486.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>136.98</v>
+      </c>
+      <c r="D243" s="1">
+        <v>173.48335479</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>431279.62</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-90747.34</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-21.041416239423</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>0.0</v>
+      </c>
+      <c r="L243" s="1">
+        <v>340532.28</v>
+      </c>
+      <c r="M243" s="1">
+        <v>340532.28</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>521</v>
+      </c>
+      <c r="B244" s="1">
+        <v>1603.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>270.15</v>
+      </c>
+      <c r="D244" s="1">
+        <v>244.39562695</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>391766.19</v>
+      </c>
+      <c r="H244" s="1">
+        <v>41284.26</v>
+      </c>
+      <c r="I244" s="1">
+        <v>10.537984403401</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244">
+        <v>0.0</v>
+      </c>
+      <c r="L244" s="1">
+        <v>433050.45</v>
+      </c>
+      <c r="M244" s="1">
+        <v>433050.45</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>523</v>
+      </c>
+      <c r="B245" s="1">
+        <v>3830.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>104.73</v>
+      </c>
+      <c r="D245" s="1">
+        <v>125.00300522</v>
+      </c>
+      <c r="E245" t="s">
+        <v>31</v>
+      </c>
+      <c r="F245">
+        <v>1.14</v>
+      </c>
+      <c r="G245" s="1">
+        <v>414623.05</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-63889.96</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-15.409167435337</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
+        <v>0.0</v>
+      </c>
+      <c r="L245" s="1">
+        <v>350733.09</v>
+      </c>
+      <c r="M245" s="1">
+        <v>350733.09</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>525</v>
+      </c>
+      <c r="B246" s="1">
+        <v>1129.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>332.29</v>
+      </c>
+      <c r="D246" s="1">
+        <v>339.94352524</v>
+      </c>
+      <c r="E246" t="s">
+        <v>31</v>
+      </c>
+      <c r="F246">
+        <v>1.14</v>
+      </c>
+      <c r="G246" s="1">
+        <v>328850.64</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-817.23</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-0.24851099575175</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246">
+        <v>0.0</v>
+      </c>
+      <c r="L246" s="1">
+        <v>328033.41</v>
+      </c>
+      <c r="M246" s="1">
+        <v>328033.41</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>527</v>
+      </c>
+      <c r="B247" s="1">
+        <v>2102.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>270.1</v>
+      </c>
+      <c r="D247" s="1">
+        <v>230.09274025</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>483654.94</v>
+      </c>
+      <c r="H247" s="1">
+        <v>84095.26</v>
+      </c>
+      <c r="I247" s="1">
+        <v>17.387449821147</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247">
+        <v>0.0</v>
+      </c>
+      <c r="L247" s="1">
+        <v>567750.2</v>
+      </c>
+      <c r="M247" s="1">
+        <v>567750.2</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>529</v>
+      </c>
+      <c r="B248" s="1">
+        <v>5541.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>152.18</v>
+      </c>
+      <c r="D248" s="1">
+        <v>124.75438369</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>691264.04</v>
+      </c>
+      <c r="H248" s="1">
+        <v>151965.34</v>
+      </c>
+      <c r="I248" s="1">
+        <v>21.983689474141</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248">
+        <v>0.0</v>
+      </c>
+      <c r="L248" s="1">
+        <v>843229.38</v>
+      </c>
+      <c r="M248" s="1">
+        <v>843229.38</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>531</v>
+      </c>
+      <c r="B249" s="1">
+        <v>10755.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>7121.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>4815.69827987</v>
+      </c>
+      <c r="E249" t="s">
+        <v>220</v>
+      </c>
+      <c r="F249">
+        <v>185.43</v>
+      </c>
+      <c r="G249" s="1">
+        <v>288151.82</v>
+      </c>
+      <c r="H249" s="1">
+        <v>124878.06</v>
+      </c>
+      <c r="I249" s="1">
+        <v>43.337591968012</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249">
+        <v>0.0</v>
+      </c>
+      <c r="L249" s="1">
+        <v>413029.88</v>
+      </c>
+      <c r="M249" s="1">
+        <v>413029.88</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>533</v>
+      </c>
+      <c r="B250" s="1">
+        <v>18414.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>6360.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>4047.85576192</v>
+      </c>
+      <c r="E250" t="s">
+        <v>220</v>
+      </c>
+      <c r="F250">
+        <v>185.43</v>
+      </c>
+      <c r="G250" s="1">
+        <v>411121.06</v>
+      </c>
+      <c r="H250" s="1">
+        <v>220469.06</v>
+      </c>
+      <c r="I250" s="1">
+        <v>53.626311432453</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250">
+        <v>0.0</v>
+      </c>
+      <c r="L250" s="1">
+        <v>631590.12</v>
+      </c>
+      <c r="M250" s="1">
+        <v>631590.12</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>535</v>
+      </c>
+      <c r="B251" s="1">
+        <v>38072.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>3389.0</v>
+      </c>
+      <c r="D251" s="1">
+        <v>3455.12539399</v>
+      </c>
+      <c r="E251" t="s">
+        <v>220</v>
+      </c>
+      <c r="F251">
+        <v>185.43</v>
+      </c>
+      <c r="G251" s="1">
+        <v>726973.7</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-31137.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-4.2830985495074</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251">
+        <v>0.0</v>
+      </c>
+      <c r="L251" s="1">
+        <v>695836.7</v>
+      </c>
+      <c r="M251" s="1">
+        <v>695836.7</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>537</v>
+      </c>
+      <c r="B252" s="1">
+        <v>1098.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>485.38</v>
+      </c>
+      <c r="D252" s="1">
+        <v>472.71343352</v>
+      </c>
+      <c r="E252" t="s">
+        <v>31</v>
+      </c>
+      <c r="F252">
+        <v>1.14</v>
+      </c>
+      <c r="G252" s="1">
+        <v>455522.37</v>
+      </c>
+      <c r="H252" s="1">
+        <v>10483.17</v>
+      </c>
+      <c r="I252" s="1">
+        <v>2.3013513035595</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>466005.54</v>
+      </c>
+      <c r="M252" s="1">
+        <v>466005.54</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>539</v>
+      </c>
+      <c r="B253" s="1">
+        <v>6224.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>68.59</v>
+      </c>
+      <c r="D253" s="1">
+        <v>63.93793702</v>
+      </c>
+      <c r="E253" t="s">
+        <v>31</v>
+      </c>
+      <c r="F253">
+        <v>1.14</v>
+      </c>
+      <c r="G253" s="1">
+        <v>349250.99</v>
+      </c>
+      <c r="H253" s="1">
+        <v>24031.19</v>
+      </c>
+      <c r="I253" s="1">
+        <v>6.8807793501172</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>373282.18</v>
+      </c>
+      <c r="M253" s="1">
+        <v>373282.18</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>541</v>
+      </c>
+      <c r="B254" s="1">
+        <v>3428.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>186.59</v>
+      </c>
+      <c r="D254" s="1">
+        <v>131.56644107</v>
+      </c>
+      <c r="E254" t="s">
+        <v>31</v>
+      </c>
+      <c r="F254">
+        <v>1.14</v>
+      </c>
+      <c r="G254" s="1">
+        <v>393907.33</v>
+      </c>
+      <c r="H254" s="1">
+        <v>165381.37</v>
+      </c>
+      <c r="I254" s="1">
+        <v>41.98484196778</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>559288.7</v>
+      </c>
+      <c r="M254" s="1">
+        <v>559288.7</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>543</v>
+      </c>
+      <c r="B255" s="1">
+        <v>6366.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>58.88</v>
+      </c>
+      <c r="D255" s="1">
+        <v>62.35971254</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>396981.93</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-22151.85</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-5.5800650674453</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255">
+        <v>0.0</v>
+      </c>
+      <c r="L255" s="1">
+        <v>374830.08</v>
+      </c>
+      <c r="M255" s="1">
+        <v>374830.08</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>545</v>
+      </c>
+      <c r="B256" s="1">
+        <v>2737.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>316.44</v>
+      </c>
+      <c r="D256" s="1">
+        <v>327.14113628</v>
+      </c>
+      <c r="E256" t="s">
+        <v>31</v>
+      </c>
+      <c r="F256">
+        <v>1.14</v>
+      </c>
+      <c r="G256" s="1">
+        <v>783265.44</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-25956.58</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-3.3138931803247</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256">
+        <v>0.0</v>
+      </c>
+      <c r="L256" s="1">
+        <v>757308.86</v>
+      </c>
+      <c r="M256" s="1">
+        <v>757308.86</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>547</v>
+      </c>
+      <c r="B257" s="1">
+        <v>885.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>425.275</v>
+      </c>
+      <c r="D257" s="1">
+        <v>477.1199661</v>
+      </c>
+      <c r="E257" t="s">
+        <v>31</v>
+      </c>
+      <c r="F257">
+        <v>1.14</v>
+      </c>
+      <c r="G257" s="1">
+        <v>369176.48</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-40082.46</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-10.857262629515</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257">
+        <v>0.0</v>
+      </c>
+      <c r="L257" s="1">
+        <v>329094.02</v>
+      </c>
+      <c r="M257" s="1">
+        <v>329094.02</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>549</v>
+      </c>
+      <c r="B258" s="1">
+        <v>5025.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>118.58</v>
+      </c>
+      <c r="D258" s="1">
+        <v>116.15273035</v>
+      </c>
+      <c r="E258" t="s">
+        <v>31</v>
+      </c>
+      <c r="F258">
+        <v>1.14</v>
+      </c>
+      <c r="G258" s="1">
+        <v>512241.49</v>
+      </c>
+      <c r="H258" s="1">
+        <v>8778.49</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1.7137405250012</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258">
+        <v>0.0</v>
+      </c>
+      <c r="L258" s="1">
+        <v>521019.98</v>
+      </c>
+      <c r="M258" s="1">
+        <v>521019.98</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>551</v>
+      </c>
+      <c r="B259" s="1">
+        <v>3096.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>138.29</v>
+      </c>
+      <c r="D259" s="1">
+        <v>111.58510336</v>
+      </c>
+      <c r="E259" t="s">
+        <v>31</v>
+      </c>
+      <c r="F259">
+        <v>1.14</v>
+      </c>
+      <c r="G259" s="1">
+        <v>300831.8</v>
+      </c>
+      <c r="H259" s="1">
+        <v>73536.09</v>
+      </c>
+      <c r="I259" s="1">
+        <v>24.444254231102</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259">
+        <v>0.0</v>
+      </c>
+      <c r="L259" s="1">
+        <v>374367.89</v>
+      </c>
+      <c r="M259" s="1">
+        <v>374367.89</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>553</v>
+      </c>
+      <c r="B260" s="1">
+        <v>17580.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>3246.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>2352.36006826</v>
+      </c>
+      <c r="E260" t="s">
+        <v>220</v>
+      </c>
+      <c r="F260">
+        <v>185.43</v>
+      </c>
+      <c r="G260" s="1">
+        <v>228369.95</v>
+      </c>
+      <c r="H260" s="1">
+        <v>79379.62</v>
+      </c>
+      <c r="I260" s="1">
+        <v>34.759222918777</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>307749.57</v>
+      </c>
+      <c r="M260" s="1">
+        <v>307749.57</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>555</v>
+      </c>
+      <c r="B261" s="1">
+        <v>1975.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>201.34</v>
+      </c>
+      <c r="D261" s="1">
+        <v>215.93968608</v>
+      </c>
+      <c r="E261" t="s">
+        <v>31</v>
+      </c>
+      <c r="F261">
+        <v>1.14</v>
+      </c>
+      <c r="G261" s="1">
+        <v>366908.25</v>
+      </c>
+      <c r="H261" s="1">
+        <v>-19208.78</v>
+      </c>
+      <c r="I261" s="1">
+        <v>-5.2353088272068</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>347699.47</v>
+      </c>
+      <c r="M261" s="1">
+        <v>347699.47</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>557</v>
+      </c>
+      <c r="B262" s="1">
+        <v>6120.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>72.27</v>
+      </c>
+      <c r="D262" s="1">
+        <v>65.1386732</v>
+      </c>
+      <c r="E262" t="s">
+        <v>31</v>
+      </c>
+      <c r="F262">
+        <v>1.14</v>
+      </c>
+      <c r="G262" s="1">
+        <v>349864.2</v>
+      </c>
+      <c r="H262" s="1">
+        <v>36873.35</v>
+      </c>
+      <c r="I262" s="1">
+        <v>10.539332118005</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262" s="1">
+        <v>386737.55</v>
+      </c>
+      <c r="M262" s="1">
+        <v>386737.55</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>559</v>
+      </c>
+      <c r="B263" s="1">
+        <v>16682.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>24.53</v>
+      </c>
+      <c r="D263" s="1">
+        <v>23.87490649</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>398281.19</v>
+      </c>
+      <c r="H263" s="1">
+        <v>10928.27</v>
+      </c>
+      <c r="I263" s="1">
+        <v>2.7438579261049</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263" s="1">
+        <v>409209.46</v>
+      </c>
+      <c r="M263" s="1">
+        <v>409209.46</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>561</v>
+      </c>
+      <c r="B264" s="1">
+        <v>1720.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>301.19</v>
+      </c>
+      <c r="D264" s="1">
+        <v>204.43836628</v>
+      </c>
+      <c r="E264" t="s">
+        <v>31</v>
+      </c>
+      <c r="F264">
+        <v>1.14</v>
+      </c>
+      <c r="G264" s="1">
+        <v>305626.36</v>
+      </c>
+      <c r="H264" s="1">
+        <v>147350.34</v>
+      </c>
+      <c r="I264" s="1">
+        <v>48.212575643017</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264" s="1">
+        <v>452976.7</v>
+      </c>
+      <c r="M264" s="1">
+        <v>452976.7</v>
+      </c>
+      <c r="N264" s="1">
         <v>0.26</v>
       </c>
-      <c r="P96">
-[...46 lines deleted...]
-      <c r="O97" s="1">
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>563</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1426.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>297.81</v>
+      </c>
+      <c r="D265" s="1">
+        <v>280.70805049</v>
+      </c>
+      <c r="E265" t="s">
+        <v>31</v>
+      </c>
+      <c r="F265">
+        <v>1.14</v>
+      </c>
+      <c r="G265" s="1">
+        <v>348703.03</v>
+      </c>
+      <c r="H265" s="1">
+        <v>22631.78</v>
+      </c>
+      <c r="I265" s="1">
+        <v>6.4902733996891</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265" s="1">
+        <v>371334.81</v>
+      </c>
+      <c r="M265" s="1">
+        <v>371334.81</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>565</v>
+      </c>
+      <c r="B266" s="1">
+        <v>775.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>535.29</v>
+      </c>
+      <c r="D266" s="1">
+        <v>492.75472258</v>
+      </c>
+      <c r="E266" t="s">
+        <v>31</v>
+      </c>
+      <c r="F266">
+        <v>1.14</v>
+      </c>
+      <c r="G266" s="1">
+        <v>328468.82</v>
+      </c>
+      <c r="H266" s="1">
+        <v>34273.06</v>
+      </c>
+      <c r="I266" s="1">
+        <v>10.434189765714</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
+        <v>0.0</v>
+      </c>
+      <c r="L266" s="1">
+        <v>362741.88</v>
+      </c>
+      <c r="M266" s="1">
+        <v>362741.88</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>567</v>
+      </c>
+      <c r="B267" s="1">
+        <v>8355.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>133.87</v>
+      </c>
+      <c r="D267" s="1">
+        <v>120.47882346</v>
+      </c>
+      <c r="E267" t="s">
+        <v>46</v>
+      </c>
+      <c r="F267">
+        <v>1.61</v>
+      </c>
+      <c r="G267" s="1">
+        <v>620286.28</v>
+      </c>
+      <c r="H267" s="1">
+        <v>75721.09</v>
+      </c>
+      <c r="I267" s="1">
+        <v>12.207442344203</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267" s="1">
+        <v>696007.37</v>
+      </c>
+      <c r="M267" s="1">
+        <v>696007.37</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>569</v>
+      </c>
+      <c r="B268" s="1">
+        <v>2303.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>187.62</v>
+      </c>
+      <c r="D268" s="1">
+        <v>200.41130265</v>
+      </c>
+      <c r="E268" t="s">
+        <v>31</v>
+      </c>
+      <c r="F268">
+        <v>1.14</v>
+      </c>
+      <c r="G268" s="1">
+        <v>402675.76</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-24860.12</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-6.1737314408992</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268" s="1">
+        <v>377815.64</v>
+      </c>
+      <c r="M268" s="1">
+        <v>377815.64</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>571</v>
+      </c>
+      <c r="B269" s="1">
+        <v>13669.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>30.39</v>
+      </c>
+      <c r="D269" s="1">
+        <v>28.71193138</v>
+      </c>
+      <c r="E269" t="s">
+        <v>31</v>
+      </c>
+      <c r="F269">
+        <v>1.14</v>
+      </c>
+      <c r="G269" s="1">
+        <v>344436.27</v>
+      </c>
+      <c r="H269" s="1">
+        <v>18787.54</v>
+      </c>
+      <c r="I269" s="1">
+        <v>5.4545765461924</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269" s="1">
+        <v>363223.81</v>
+      </c>
+      <c r="M269" s="1">
+        <v>363223.81</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>573</v>
+      </c>
+      <c r="B270" s="1">
+        <v>9100.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>7772.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>6442.96186813</v>
+      </c>
+      <c r="E270" t="s">
+        <v>220</v>
+      </c>
+      <c r="F270">
+        <v>185.43</v>
+      </c>
+      <c r="G270" s="1">
+        <v>318639.1</v>
+      </c>
+      <c r="H270" s="1">
+        <v>62781.6</v>
+      </c>
+      <c r="I270" s="1">
+        <v>19.703043349043</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270" s="1">
+        <v>381420.7</v>
+      </c>
+      <c r="M270" s="1">
+        <v>381420.7</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>575</v>
+      </c>
+      <c r="B271" s="1">
+        <v>1201.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>74240.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>34163.05162365</v>
+      </c>
+      <c r="E271" t="s">
+        <v>220</v>
+      </c>
+      <c r="F271">
+        <v>185.43</v>
+      </c>
+      <c r="G271" s="1">
+        <v>229386.74</v>
+      </c>
+      <c r="H271" s="1">
+        <v>251464.84</v>
+      </c>
+      <c r="I271" s="1">
+        <v>109.62483707646</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271" s="1">
+        <v>480851.58</v>
+      </c>
+      <c r="M271" s="1">
+        <v>480851.58</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>577</v>
+      </c>
+      <c r="B272" s="1">
+        <v>9566.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>175.27</v>
+      </c>
+      <c r="D272" s="1">
+        <v>143.58120845</v>
+      </c>
+      <c r="E272" t="s">
+        <v>46</v>
+      </c>
+      <c r="F272">
+        <v>1.61</v>
+      </c>
+      <c r="G272" s="1">
+        <v>849146.93</v>
+      </c>
+      <c r="H272" s="1">
+        <v>194184.01</v>
+      </c>
+      <c r="I272" s="1">
+        <v>22.868128369727</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272">
+        <v>0.0</v>
+      </c>
+      <c r="L272" s="1">
+        <v>1043330.94</v>
+      </c>
+      <c r="M272" s="1">
+        <v>1043330.94</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>579</v>
+      </c>
+      <c r="B273" s="1">
+        <v>44030.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>2875.5</v>
+      </c>
+      <c r="D273" s="1">
+        <v>2793.63593005</v>
+      </c>
+      <c r="E273" t="s">
+        <v>220</v>
+      </c>
+      <c r="F273">
+        <v>185.43</v>
+      </c>
+      <c r="G273" s="1">
+        <v>667451.63</v>
+      </c>
+      <c r="H273" s="1">
+        <v>15346.2</v>
+      </c>
+      <c r="I273" s="1">
+        <v>2.2992227916201</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273" s="1">
+        <v>682797.83</v>
+      </c>
+      <c r="M273" s="1">
+        <v>682797.83</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>581</v>
+      </c>
+      <c r="B274" s="1">
+        <v>27183.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>30.17</v>
+      </c>
+      <c r="D274" s="1">
+        <v>32.25118935</v>
+      </c>
+      <c r="E274" t="s">
+        <v>31</v>
+      </c>
+      <c r="F274">
+        <v>1.14</v>
+      </c>
+      <c r="G274" s="1">
+        <v>769402.1</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-52302.37</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-6.7977940273363</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274">
+        <v>0.0</v>
+      </c>
+      <c r="L274" s="1">
+        <v>717099.73</v>
+      </c>
+      <c r="M274" s="1">
+        <v>717099.73</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>583</v>
+      </c>
+      <c r="B275" s="1">
+        <v>1167.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>480.2</v>
+      </c>
+      <c r="D275" s="1">
+        <v>415.01123393</v>
+      </c>
+      <c r="E275" t="s">
+        <v>31</v>
+      </c>
+      <c r="F275">
+        <v>1.14</v>
+      </c>
+      <c r="G275" s="1">
+        <v>421889.67</v>
+      </c>
+      <c r="H275" s="1">
+        <v>68114.61</v>
+      </c>
+      <c r="I275" s="1">
+        <v>16.145123913558</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275" s="1">
+        <v>490004.28</v>
+      </c>
+      <c r="M275" s="1">
+        <v>490004.28</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>585</v>
+      </c>
+      <c r="B276" s="1">
+        <v>1189.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>329.19</v>
+      </c>
+      <c r="D276" s="1">
+        <v>289.05751051</v>
+      </c>
+      <c r="E276" t="s">
+        <v>31</v>
+      </c>
+      <c r="F276">
+        <v>1.14</v>
+      </c>
+      <c r="G276" s="1">
+        <v>294444.84</v>
+      </c>
+      <c r="H276" s="1">
+        <v>47798.77</v>
+      </c>
+      <c r="I276" s="1">
+        <v>16.233522720249</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276" s="1">
+        <v>342243.61</v>
+      </c>
+      <c r="M276" s="1">
+        <v>342243.61</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>587</v>
+      </c>
+      <c r="B277" s="1">
+        <v>3818.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>211.54</v>
+      </c>
+      <c r="D277" s="1">
+        <v>136.90770299</v>
+      </c>
+      <c r="E277" t="s">
+        <v>31</v>
+      </c>
+      <c r="F277">
+        <v>1.14</v>
+      </c>
+      <c r="G277" s="1">
+        <v>449707.4</v>
+      </c>
+      <c r="H277" s="1">
+        <v>256504.92</v>
+      </c>
+      <c r="I277" s="1">
+        <v>57.038180826022</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277" s="1">
+        <v>706212.32</v>
+      </c>
+      <c r="M277" s="1">
+        <v>706212.32</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>589</v>
+      </c>
+      <c r="B278" s="1">
+        <v>5793.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>72.67</v>
+      </c>
+      <c r="D278" s="1">
+        <v>78.17161747</v>
+      </c>
+      <c r="E278" t="s">
+        <v>31</v>
+      </c>
+      <c r="F278">
+        <v>1.14</v>
+      </c>
+      <c r="G278" s="1">
+        <v>391320.65</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-23220.87</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-5.9339751173366</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278" s="1">
+        <v>368099.78</v>
+      </c>
+      <c r="M278" s="1">
+        <v>368099.78</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>591</v>
+      </c>
+      <c r="B279" s="1">
+        <v>18261.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>44.28</v>
+      </c>
+      <c r="D279" s="1">
+        <v>40.27388697</v>
+      </c>
+      <c r="E279" t="s">
+        <v>28</v>
+      </c>
+      <c r="F279">
+        <v>0.92</v>
+      </c>
+      <c r="G279" s="1">
+        <v>798567.77</v>
+      </c>
+      <c r="H279" s="1">
+        <v>77200.76</v>
+      </c>
+      <c r="I279" s="1">
+        <v>9.6674024297274</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279" s="1">
+        <v>875768.53</v>
+      </c>
+      <c r="M279" s="1">
+        <v>875768.53</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>593</v>
+      </c>
+      <c r="B280" s="1">
+        <v>1938.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>466.14</v>
+      </c>
+      <c r="D280" s="1">
+        <v>454.89153251</v>
+      </c>
+      <c r="E280" t="s">
+        <v>31</v>
+      </c>
+      <c r="F280">
+        <v>1.14</v>
+      </c>
+      <c r="G280" s="1">
+        <v>773698.98</v>
+      </c>
+      <c r="H280" s="1">
+        <v>16209.93</v>
+      </c>
+      <c r="I280" s="1">
+        <v>2.0951210249754</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280" s="1">
+        <v>789908.91</v>
+      </c>
+      <c r="M280" s="1">
+        <v>789908.91</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>595</v>
+      </c>
+      <c r="B281" s="1">
+        <v>4480.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>81.29</v>
+      </c>
+      <c r="D281" s="1">
+        <v>62.22221205</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>278755.51</v>
+      </c>
+      <c r="H281" s="1">
+        <v>85423.69</v>
+      </c>
+      <c r="I281" s="1">
+        <v>30.644664207714</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281" s="1">
+        <v>364179.2</v>
+      </c>
+      <c r="M281" s="1">
+        <v>364179.2</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>597</v>
+      </c>
+      <c r="B282" s="1">
+        <v>12828.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>45.585</v>
+      </c>
+      <c r="D282" s="1">
+        <v>52.37605083</v>
+      </c>
+      <c r="E282" t="s">
+        <v>76</v>
+      </c>
+      <c r="F282">
+        <v>0.85</v>
+      </c>
+      <c r="G282" s="1">
+        <v>671899.39</v>
+      </c>
+      <c r="H282" s="1">
+        <v>17315.51</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.5770986337702</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282" s="1">
+        <v>689214.9</v>
+      </c>
+      <c r="M282" s="1">
+        <v>689214.9</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>599</v>
+      </c>
+      <c r="B283" s="1">
+        <v>11998.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>601</v>
+      </c>
+      <c r="B284" s="1">
+        <v>772.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>1047.28</v>
+      </c>
+      <c r="D284" s="1">
+        <v>912.22591969</v>
+      </c>
+      <c r="E284" t="s">
+        <v>31</v>
+      </c>
+      <c r="F284">
+        <v>1.14</v>
+      </c>
+      <c r="G284" s="1">
+        <v>614608.24</v>
+      </c>
+      <c r="H284" s="1">
+        <v>92338.96</v>
+      </c>
+      <c r="I284" s="1">
+        <v>15.024035473394</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284" s="1">
+        <v>706947.2</v>
+      </c>
+      <c r="M284" s="1">
+        <v>706947.2</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>603</v>
+      </c>
+      <c r="B285" s="1">
+        <v>6433.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>63.01</v>
+      </c>
+      <c r="D285" s="1">
+        <v>61.95599565</v>
+      </c>
+      <c r="E285" t="s">
+        <v>31</v>
+      </c>
+      <c r="F285">
+        <v>1.14</v>
+      </c>
+      <c r="G285" s="1">
+        <v>349789.8</v>
+      </c>
+      <c r="H285" s="1">
+        <v>4639.73</v>
+      </c>
+      <c r="I285" s="1">
+        <v>1.3264337610759</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285" s="1">
+        <v>354429.53</v>
+      </c>
+      <c r="M285" s="1">
+        <v>354429.53</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>605</v>
+      </c>
+      <c r="B286" s="1">
+        <v>1552.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>270.52</v>
+      </c>
+      <c r="D286" s="1">
+        <v>254.95852448</v>
+      </c>
+      <c r="E286" t="s">
+        <v>31</v>
+      </c>
+      <c r="F286">
+        <v>1.14</v>
+      </c>
+      <c r="G286" s="1">
+        <v>340850.8</v>
+      </c>
+      <c r="H286" s="1">
+        <v>26260.68</v>
+      </c>
+      <c r="I286" s="1">
+        <v>7.7044501582511</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286" s="1">
+        <v>367111.48</v>
+      </c>
+      <c r="M286" s="1">
+        <v>367111.48</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>607</v>
+      </c>
+      <c r="B287" s="1">
+        <v>9406.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>42.83</v>
+      </c>
+      <c r="D287" s="1">
+        <v>44.17842866</v>
+      </c>
+      <c r="E287" t="s">
+        <v>31</v>
+      </c>
+      <c r="F287">
+        <v>1.14</v>
+      </c>
+      <c r="G287" s="1">
+        <v>360588.94</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-8331.71</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-2.310583901991</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287" s="1">
+        <v>352257.23</v>
+      </c>
+      <c r="M287" s="1">
+        <v>352257.23</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>609</v>
+      </c>
+      <c r="B288" s="1">
+        <v>801.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>477.08</v>
+      </c>
+      <c r="D288" s="1">
+        <v>446.19047441</v>
+      </c>
+      <c r="E288" t="s">
+        <v>31</v>
+      </c>
+      <c r="F288">
+        <v>1.14</v>
+      </c>
+      <c r="G288" s="1">
+        <v>310401.36</v>
+      </c>
+      <c r="H288" s="1">
+        <v>23740.27</v>
+      </c>
+      <c r="I288" s="1">
+        <v>7.6482493504539</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288">
+        <v>0.0</v>
+      </c>
+      <c r="L288" s="1">
+        <v>334141.63</v>
+      </c>
+      <c r="M288" s="1">
+        <v>334141.63</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>611</v>
+      </c>
+      <c r="B289" s="1">
+        <v>13652.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>177.85</v>
+      </c>
+      <c r="D289" s="1">
+        <v>186.68869836</v>
+      </c>
+      <c r="E289" t="s">
+        <v>227</v>
+      </c>
+      <c r="F289">
+        <v>7.48</v>
+      </c>
+      <c r="G289" s="1">
+        <v>341074.89</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-16281.64</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-4.773626108917</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289">
+        <v>0.0</v>
+      </c>
+      <c r="L289" s="1">
+        <v>324793.25</v>
+      </c>
+      <c r="M289" s="1">
+        <v>324793.25</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>613</v>
+      </c>
+      <c r="B290" s="1">
+        <v>3821.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D290" s="1">
+        <v>122.47955509</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>467994.38</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-10811.73</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-2.3102264604118</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290">
+        <v>0.0</v>
+      </c>
+      <c r="L290" s="1">
+        <v>457182.65</v>
+      </c>
+      <c r="M290" s="1">
+        <v>457182.65</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>615</v>
+      </c>
+      <c r="B291" s="1">
+        <v>2070.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>355.14</v>
+      </c>
+      <c r="D291" s="1">
+        <v>332.02886957</v>
+      </c>
+      <c r="E291" t="s">
+        <v>31</v>
+      </c>
+      <c r="F291">
+        <v>1.14</v>
+      </c>
+      <c r="G291" s="1">
+        <v>588500.77</v>
+      </c>
+      <c r="H291" s="1">
+        <v>54300.61</v>
+      </c>
+      <c r="I291" s="1">
+        <v>9.2269394991616</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291">
+        <v>0.0</v>
+      </c>
+      <c r="L291" s="1">
+        <v>642801.38</v>
+      </c>
+      <c r="M291" s="1">
+        <v>642801.38</v>
+      </c>
+      <c r="N291" s="1">
         <v>0.37</v>
       </c>
-      <c r="P97">
-[...19 lines deleted...]
-      <c r="F98" t="s">
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>617</v>
+      </c>
+      <c r="B292" s="1">
+        <v>11841.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>338.5</v>
+      </c>
+      <c r="D292" s="1">
+        <v>327.58391183</v>
+      </c>
+      <c r="E292" t="s">
+        <v>97</v>
+      </c>
+      <c r="F292">
+        <v>11.02</v>
+      </c>
+      <c r="G292" s="1">
+        <v>350224.46</v>
+      </c>
+      <c r="H292" s="1">
+        <v>13527.11</v>
+      </c>
+      <c r="I292" s="1">
+        <v>3.8624115517231</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292">
+        <v>0.0</v>
+      </c>
+      <c r="L292" s="1">
+        <v>363751.57</v>
+      </c>
+      <c r="M292" s="1">
+        <v>363751.57</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>619</v>
+      </c>
+      <c r="B293" s="1">
+        <v>1480.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>259.71</v>
+      </c>
+      <c r="D293" s="1">
+        <v>258.5714527</v>
+      </c>
+      <c r="E293" t="s">
+        <v>31</v>
+      </c>
+      <c r="F293">
+        <v>1.14</v>
+      </c>
+      <c r="G293" s="1">
+        <v>329515.96</v>
+      </c>
+      <c r="H293" s="1">
+        <v>6575.33</v>
+      </c>
+      <c r="I293" s="1">
+        <v>1.9954511459779</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293">
+        <v>0.0</v>
+      </c>
+      <c r="L293" s="1">
+        <v>336091.29</v>
+      </c>
+      <c r="M293" s="1">
+        <v>336091.29</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>621</v>
+      </c>
+      <c r="B294" s="1">
+        <v>16825.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>112.53</v>
+      </c>
+      <c r="D294" s="1">
+        <v>124.63551144</v>
+      </c>
+      <c r="E294" t="s">
+        <v>31</v>
+      </c>
+      <c r="F294">
+        <v>1.14</v>
+      </c>
+      <c r="G294" s="1">
+        <v>1803418.98</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-147914.89</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-8.2019148983338</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294">
+        <v>0.0</v>
+      </c>
+      <c r="L294" s="1">
+        <v>1655504.09</v>
+      </c>
+      <c r="M294" s="1">
+        <v>1655504.09</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>623</v>
+      </c>
+      <c r="B295" s="1">
+        <v>21101.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>27.27</v>
+      </c>
+      <c r="D295" s="1">
+        <v>25.65648595</v>
+      </c>
+      <c r="E295" t="s">
+        <v>31</v>
+      </c>
+      <c r="F295">
+        <v>1.14</v>
+      </c>
+      <c r="G295" s="1">
+        <v>465324.78</v>
+      </c>
+      <c r="H295" s="1">
+        <v>37822.4</v>
+      </c>
+      <c r="I295" s="1">
+        <v>8.1281723272936</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295">
+        <v>0.0</v>
+      </c>
+      <c r="L295" s="1">
+        <v>503147.18</v>
+      </c>
+      <c r="M295" s="1">
+        <v>503147.18</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>625</v>
+      </c>
+      <c r="B296" s="1">
+        <v>2387.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>170.12</v>
+      </c>
+      <c r="D296" s="1">
+        <v>236.12809384</v>
+      </c>
+      <c r="E296" t="s">
+        <v>31</v>
+      </c>
+      <c r="F296">
+        <v>1.14</v>
+      </c>
+      <c r="G296" s="1">
+        <v>353801.37</v>
+      </c>
+      <c r="H296" s="1">
+        <v>1269.18</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.3587267058915</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296">
+        <v>0.0</v>
+      </c>
+      <c r="L296" s="1">
+        <v>355070.55</v>
+      </c>
+      <c r="M296" s="1">
+        <v>355070.55</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>627</v>
+      </c>
+      <c r="B297" s="1">
+        <v>2468.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>232.8</v>
+      </c>
+      <c r="D297" s="1">
+        <v>222.13060373</v>
+      </c>
+      <c r="E297" t="s">
+        <v>31</v>
+      </c>
+      <c r="F297">
+        <v>1.14</v>
+      </c>
+      <c r="G297" s="1">
+        <v>473449.48</v>
+      </c>
+      <c r="H297" s="1">
+        <v>28933.59</v>
+      </c>
+      <c r="I297" s="1">
+        <v>6.111230706178</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297">
+        <v>0.0</v>
+      </c>
+      <c r="L297" s="1">
+        <v>502383.07</v>
+      </c>
+      <c r="M297" s="1">
+        <v>502383.07</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>629</v>
+      </c>
+      <c r="B298" s="1">
+        <v>2294.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>374.92</v>
+      </c>
+      <c r="D298" s="1">
+        <v>341.26889712</v>
+      </c>
+      <c r="E298" t="s">
+        <v>31</v>
+      </c>
+      <c r="F298">
+        <v>1.14</v>
+      </c>
+      <c r="G298" s="1">
+        <v>680754.95</v>
+      </c>
+      <c r="H298" s="1">
+        <v>71281.49</v>
+      </c>
+      <c r="I298" s="1">
+        <v>10.470946997888</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298" s="1">
+        <v>752036.44</v>
+      </c>
+      <c r="M298" s="1">
+        <v>752036.44</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>631</v>
+      </c>
+      <c r="B299" s="1">
+        <v>2617.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>233.29</v>
+      </c>
+      <c r="D299" s="1">
+        <v>183.23270157</v>
+      </c>
+      <c r="E299" t="s">
+        <v>31</v>
+      </c>
+      <c r="F299">
+        <v>1.14</v>
+      </c>
+      <c r="G299" s="1">
+        <v>415979.46</v>
+      </c>
+      <c r="H299" s="1">
+        <v>117855.13</v>
+      </c>
+      <c r="I299" s="1">
+        <v>28.331958986629</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299" s="1">
+        <v>533834.59</v>
+      </c>
+      <c r="M299" s="1">
+        <v>533834.59</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>633</v>
+      </c>
+      <c r="B300" s="1">
+        <v>752.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>513.84</v>
+      </c>
+      <c r="D300" s="1">
+        <v>233.40273936</v>
+      </c>
+      <c r="E300" t="s">
+        <v>31</v>
+      </c>
+      <c r="F300">
+        <v>1.14</v>
+      </c>
+      <c r="G300" s="1">
+        <v>150752.32</v>
+      </c>
+      <c r="H300" s="1">
+        <v>187120.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>124.12412624894</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300" s="1">
+        <v>337872.32</v>
+      </c>
+      <c r="M300" s="1">
+        <v>337872.32</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>635</v>
+      </c>
+      <c r="B301" s="1">
+        <v>16557.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>36.58</v>
+      </c>
+      <c r="D301" s="1">
+        <v>37.0292245</v>
+      </c>
+      <c r="E301" t="s">
+        <v>180</v>
+      </c>
+      <c r="F301">
+        <v>1.63</v>
+      </c>
+      <c r="G301" s="1">
+        <v>362968.04</v>
+      </c>
+      <c r="H301" s="1">
+        <v>7712.58</v>
+      </c>
+      <c r="I301" s="1">
+        <v>2.1248647677079</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301" s="1">
+        <v>370680.62</v>
+      </c>
+      <c r="M301" s="1">
+        <v>370680.62</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>637</v>
+      </c>
+      <c r="B302" s="1">
+        <v>3109.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>222.84</v>
+      </c>
+      <c r="D302" s="1">
+        <v>228.13903184</v>
+      </c>
+      <c r="E302" t="s">
+        <v>31</v>
+      </c>
+      <c r="F302">
+        <v>1.14</v>
+      </c>
+      <c r="G302" s="1">
+        <v>622486.61</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-16698.51</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-2.6825492680075</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302" s="1">
+        <v>605788.1</v>
+      </c>
+      <c r="M302" s="1">
+        <v>605788.1</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>639</v>
+      </c>
+      <c r="B303" s="1">
+        <v>296.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>1371.44</v>
+      </c>
+      <c r="D303" s="1">
+        <v>1069.48385135</v>
+      </c>
+      <c r="E303" t="s">
+        <v>31</v>
+      </c>
+      <c r="F303">
+        <v>1.14</v>
+      </c>
+      <c r="G303" s="1">
+        <v>272920.24</v>
+      </c>
+      <c r="H303" s="1">
+        <v>82036.47</v>
+      </c>
+      <c r="I303" s="1">
+        <v>30.058771016763</v>
+      </c>
+      <c r="J303">
+        <v>0.0</v>
+      </c>
+      <c r="K303">
+        <v>0.0</v>
+      </c>
+      <c r="L303" s="1">
+        <v>354956.71</v>
+      </c>
+      <c r="M303" s="1">
+        <v>354956.71</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>641</v>
+      </c>
+      <c r="B304" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>121.43</v>
+      </c>
+      <c r="D304" s="1">
+        <v>121.52467372</v>
+      </c>
+      <c r="E304" t="s">
+        <v>31</v>
+      </c>
+      <c r="F304">
+        <v>1.14</v>
+      </c>
+      <c r="G304" s="1">
+        <v>774192.48</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-1325.81</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-0.17125069465929</v>
+      </c>
+      <c r="J304">
+        <v>0.0</v>
+      </c>
+      <c r="K304">
+        <v>0.0</v>
+      </c>
+      <c r="L304" s="1">
+        <v>772866.67</v>
+      </c>
+      <c r="M304" s="1">
+        <v>772866.67</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>643</v>
+      </c>
+      <c r="B305" s="1">
+        <v>2478.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>152.57</v>
+      </c>
+      <c r="D305" s="1">
+        <v>161.64448749</v>
+      </c>
+      <c r="E305" t="s">
+        <v>31</v>
+      </c>
+      <c r="F305">
+        <v>1.14</v>
+      </c>
+      <c r="G305" s="1">
+        <v>351537.63</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-20957.07</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-5.9615438608948</v>
+      </c>
+      <c r="J305">
+        <v>0.0</v>
+      </c>
+      <c r="K305">
+        <v>0.0</v>
+      </c>
+      <c r="L305" s="1">
+        <v>330580.56</v>
+      </c>
+      <c r="M305" s="1">
+        <v>330580.56</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>645</v>
+      </c>
+      <c r="B306" s="1">
+        <v>563.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>606.8</v>
+      </c>
+      <c r="D306" s="1">
+        <v>557.33195382</v>
+      </c>
+      <c r="E306" t="s">
         <v>28</v>
       </c>
-      <c r="G98">
-[...223 lines deleted...]
-      <c r="O102" s="1">
+      <c r="F306">
+        <v>0.92</v>
+      </c>
+      <c r="G306" s="1">
+        <v>339394.87</v>
+      </c>
+      <c r="H306" s="1">
+        <v>30613.14</v>
+      </c>
+      <c r="I306" s="1">
+        <v>9.0199183034204</v>
+      </c>
+      <c r="J306">
+        <v>0.0</v>
+      </c>
+      <c r="K306">
+        <v>0.0</v>
+      </c>
+      <c r="L306" s="1">
+        <v>370008.01</v>
+      </c>
+      <c r="M306" s="1">
+        <v>370008.01</v>
+      </c>
+      <c r="N306" s="1">
         <v>0.21</v>
       </c>
-      <c r="P102">
-[...319 lines deleted...]
-      <c r="F109" t="s">
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>647</v>
+      </c>
+      <c r="B307" s="1">
+        <v>700.0001</v>
+      </c>
+      <c r="C307" s="1">
+        <v>1079.03</v>
+      </c>
+      <c r="D307" s="1">
+        <v>1078.41484594</v>
+      </c>
+      <c r="E307" t="s">
         <v>8</v>
       </c>
-      <c r="G109">
+      <c r="F307">
         <v>1.0</v>
       </c>
-      <c r="H109" s="1">
-[...4970 lines deleted...]
-      <c r="O208" s="1">
+      <c r="G307" s="1">
+        <v>754890.5</v>
+      </c>
+      <c r="H307" s="1">
+        <v>430.61</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.057042710167899</v>
+      </c>
+      <c r="J307">
+        <v>0.0</v>
+      </c>
+      <c r="K307">
+        <v>0.0</v>
+      </c>
+      <c r="L307" s="1">
+        <v>755321.11</v>
+      </c>
+      <c r="M307" s="1">
+        <v>755321.11</v>
+      </c>
+      <c r="N307" s="1">
         <v>0.44</v>
       </c>
-      <c r="P208">
-[...4700 lines deleted...]
-        <v>1</v>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>646</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">