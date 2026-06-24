--- v0 (2026-05-03)
+++ v1 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="450">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -124,1305 +124,1290 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...2 lines deleted...]
-    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>70 472.89</t>
+    <t>101 447.89</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>117 942.60</t>
+    <t>136 456.08</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>173 848.89</t>
+    <t>250 265.56</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>XS3068724866</t>
-[...20 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
+  </si>
+  <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
+  </si>
+  <si>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
+    <t>FR0129671964</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
+  </si>
+  <si>
+    <t>11 211.50</t>
+  </si>
+  <si>
+    <t>FR0129671907</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>10 961.50</t>
+  </si>
+  <si>
+    <t>FR0129671923</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
+  </si>
+  <si>
+    <t>11 011.50</t>
+  </si>
+  <si>
+    <t>FR0129673069</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
+  </si>
+  <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747A7</t>
-[...38 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/02/2026</t>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
+  </si>
+  <si>
+    <t>XS3326554428</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3282876922</t>
-[...14 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3326341511</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>605 934.00</t>
+    <t>728 929.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>193 700.00</t>
+    <t>285 357.75</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>7 465.67</t>
+    <t>68 569.72</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+  </si>
+  <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>93 396.00</t>
+    <t>109 150.56</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3029361378</t>
-[...20 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+  </si>
+  <si>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
+  </si>
+  <si>
+    <t>XS3320683777</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129547933</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 06/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
+    <t>FR0129673572</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 14/04/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
-    <t>BE6366321170</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129447423</t>
-[...2 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655124</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...20 lines deleted...]
-    <t>177 058.33</t>
+    <t>FR0129582542</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
+  </si>
+  <si>
+    <t>46 007.00</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>703 969.44</t>
+    <t>828 828.00</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>848 318.33</t>
+    <t>1 004 325.00</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>373 265.72</t>
+    <t>434 910.00</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>111 645.83</t>
-[...5 lines deleted...]
-    <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
+    <t>184 871.94</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>538 255.50</t>
+    <t>631 537.50</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>393 142.00</t>
-[...8 lines deleted...]
-    <t>450 475.20</t>
+    <t>454 853.61</t>
+  </si>
+  <si>
+    <t>FR0129672038</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
+  </si>
+  <si>
+    <t>14 882.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>52 200.08</t>
-[...8 lines deleted...]
-    <t>208 213.33</t>
+    <t>83 134.33</t>
+  </si>
+  <si>
+    <t>FR0129673788</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
+  </si>
+  <si>
+    <t>3 155.69</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>128 916.53</t>
+    <t>206 252.22</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>260 878.22</t>
-[...20 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>322 834.83</t>
+  </si>
+  <si>
+    <t>FR0129621944</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>50 753.33</t>
+  </si>
+  <si>
+    <t>FR0129654705</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>22 830.61</t>
+  </si>
+  <si>
+    <t>FR0129653814</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129543940</t>
-[...17 lines deleted...]
-    <t>857 975.33</t>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>50 904.00</t>
-[...8 lines deleted...]
-    <t>715 658.67</t>
+    <t>143 469.00</t>
+  </si>
+  <si>
+    <t>FR0129653319</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
+  </si>
+  <si>
+    <t>13 404.11</t>
+  </si>
+  <si>
+    <t>FR0129653343</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
+  </si>
+  <si>
+    <t>27 541.56</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>544 654.25</t>
+    <t>653 744.58</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>216 001.50</t>
+    <t>306 906.33</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>254 880.00</t>
+    <t>347 913.33</t>
+  </si>
+  <si>
+    <t>FR0129649531</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...14 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>491 919.75</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/02/2026</t>
+    <t>584 272.50</t>
+  </si>
+  <si>
+    <t>FR0129497519</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>53 959.33</t>
-[...8 lines deleted...]
-    <t>620 198.75</t>
+    <t>145 307.50</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>363 984.00</t>
+    <t>425 368.89</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>4 633.13</t>
+    <t>50 152.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>2 977.64</t>
+    <t>32 235.00</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129548337</t>
-[...14 lines deleted...]
-    <t>NEUCP SAVENCIA SA 19/03/2026</t>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129594380</t>
-[...8 lines deleted...]
-    <t>NEUCP SONEPAR SA 10/02/2026</t>
+    <t>FR0129653376</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129519809</t>
-[...11 lines deleted...]
-    <t>115 753.42</t>
+    <t>FR0129655710</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>41 686.33</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>3 780.82</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>133 090.41</t>
+    <t>161 819.18</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>98 630.14</t>
+    <t>118 767.12</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>325 890.41</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>7 808.22</t>
+    <t>10 325.34</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>759 800.00</t>
+    <t>887 300.68</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>48 236.30</t>
-[...8 lines deleted...]
-    <t>17 643.84</t>
+    <t>55 787.67</t>
+  </si>
+  <si>
+    <t>XS1401174633</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1 04/05/2026</t>
+  </si>
+  <si>
+    <t>93 205.48</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>5 777.26</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 324 903.01</t>
+    <t>1 574 596.27</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>12 416.44</t>
+    <t>15 369.86</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>16 900.68</t>
+    <t>24 787.67</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>610 993.15</t>
+    <t>710 788.70</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 158.36</t>
-[...26 lines deleted...]
-    <t>18 849.32</t>
+    <t>8 683.40</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>21 328.42</t>
+    <t>26 144.52</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>351 123.29</t>
+    <t>39 452.05</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>116 252.05</t>
+    <t>160 754.79</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>143 630.14</t>
-[...17 lines deleted...]
-    <t>-19 964.00</t>
+    <t>202 228.77</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>10 266.66</t>
+    <t>11 962.81</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>19 366.92</t>
-[...5 lines deleted...]
-    <t>15 618.00</t>
+    <t>22 611.72</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>18 397.78</t>
-[...5 lines deleted...]
-    <t>23 970.00</t>
+    <t>21 587.25</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>22 451.39</t>
-[...5 lines deleted...]
-    <t>11 124.98</t>
+    <t>26 498.11</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>6 019.29</t>
+    <t>7 227.02</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>33 885.00</t>
+    <t>40 750.00</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>63 633.33</t>
+    <t>76 652.23</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>52 281.84</t>
+    <t>63 240.62</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>32 677.15</t>
+    <t>39 730.74</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>8 254.02</t>
-[...5 lines deleted...]
-    <t>12 395.78</t>
+    <t>10 057.69</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>20 203.12</t>
+    <t>25 002.50</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>13 875.00</t>
-[...11 lines deleted...]
-    <t>3 799.00</t>
+    <t>17 296.25</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>5 934.86</t>
+    <t>7 885.63</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>15 026.92</t>
-[...5 lines deleted...]
-    <t>8 365.00</t>
+    <t>20 019.67</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>6 423.33</t>
+    <t>9 014.45</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 238.45</t>
+    <t>1 780.09</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>3 464.28</t>
+    <t>5 123.56</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
+    <t>1 251.25</t>
+  </si>
+  <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 380.86</t>
+    <t>2 095.47</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>1 802.20</t>
+    <t>2 733.45</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>2 910.66</t>
-[...5 lines deleted...]
-    <t>1 653.17</t>
+    <t>4 342.22</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>6 814.17</t>
+    <t>10 758.75</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>8 636.00</t>
+    <t>13 187.33</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>1 663.75</t>
+    <t>2 618.78</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 400.45</t>
+    <t>2 389.17</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 371.33</t>
+    <t>2 256.70</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>2 738.57</t>
+    <t>5 000.41</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 095.83</t>
+    <t>2 046.00</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
-    <t>SWAP04692501</t>
-[...5 lines deleted...]
-    <t>-1 460.25</t>
+    <t>SWAP04987017</t>
+  </si>
+  <si>
+    <t>SWAP04987122</t>
+  </si>
+  <si>
+    <t>SWAP04987234</t>
+  </si>
+  <si>
+    <t>SWAP04987354</t>
+  </si>
+  <si>
+    <t>SWAP04987353</t>
+  </si>
+  <si>
+    <t>SWAP05010383</t>
+  </si>
+  <si>
+    <t>-1 297.76</t>
+  </si>
+  <si>
+    <t>SWAP05011031</t>
+  </si>
+  <si>
+    <t>SWAP05011029</t>
+  </si>
+  <si>
+    <t>SWAP05011030</t>
+  </si>
+  <si>
+    <t>SWAP05011166</t>
+  </si>
+  <si>
+    <t>SWAP05011167</t>
+  </si>
+  <si>
+    <t>SWAP05011283</t>
+  </si>
+  <si>
+    <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>7 665.30</t>
+    <t>8 834.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,212 +1771,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1076870.3658</v>
+        <v>1101379.51</v>
       </c>
       <c r="D2">
-        <v>2437.43</v>
+        <v>2444.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2624796732.89</v>
+        <v>2692024939.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2624796732.89</v>
+        <v>2692024939.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10106.56</v>
+        <v>10134.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418002.48</v>
+        <v>419167.59</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418002.48</v>
+        <v>419167.59</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110536.3562</v>
+        <v>109439.7934</v>
       </c>
       <c r="D4">
-        <v>3385.27</v>
+        <v>3394.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>374196245.81</v>
+        <v>371531754.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>374196245.81</v>
+        <v>371531754.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9743.7254</v>
+        <v>9785.9143</v>
       </c>
       <c r="D5">
-        <v>1111.38</v>
+        <v>1114.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10829034.72</v>
+        <v>10905799.13</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10829034.72</v>
+        <v>10905799.13</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1811939.3202</v>
+        <v>1663846.8087</v>
       </c>
       <c r="D6">
-        <v>110.49</v>
+        <v>110.8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>200211281.32</v>
+        <v>184360046.28</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>200211281.32</v>
+        <v>184360046.28</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P191"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O191" sqref="O191"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2010,9539 +1995,9739 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>7731.0</v>
+        <v>10766.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10774.92</v>
+        <v>10804.61</v>
       </c>
       <c r="E2" s="1">
-        <v>10757.589028586</v>
+        <v>10793.000552666</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>83166920.78</v>
+        <v>116197443.95</v>
       </c>
       <c r="I2" s="1">
-        <v>133985.74</v>
+        <v>124987.31</v>
       </c>
       <c r="J2" s="1">
-        <v>0.16110460594595</v>
+        <v>0.10756459501276</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>83300906.52</v>
+        <v>116322431.26</v>
       </c>
       <c r="N2" s="1">
-        <v>83300906.52</v>
+        <v>116322431.26</v>
       </c>
       <c r="O2" s="1">
-        <v>2.59</v>
+        <v>3.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>311.0</v>
+        <v>597.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260675.66</v>
+        <v>261384.45</v>
       </c>
       <c r="E3" s="1">
-        <v>260306.36315113</v>
+        <v>261060.11949749</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>80955278.94</v>
+        <v>155852891.34</v>
       </c>
       <c r="I3" s="1">
-        <v>114851.32</v>
+        <v>193625.31</v>
       </c>
       <c r="J3" s="1">
-        <v>0.1418700812397</v>
+        <v>0.12423594348186</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>81070130.26</v>
+        <v>156046516.65</v>
       </c>
       <c r="N3" s="1">
-        <v>81070130.26</v>
+        <v>156046516.65</v>
       </c>
       <c r="O3" s="1">
-        <v>2.53</v>
+        <v>4.79</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5193</v>
+        <v>99.242</v>
       </c>
       <c r="E4" s="1">
-        <v>97.8974084</v>
+        <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9789740.84</v>
+        <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>162189.16</v>
+        <v>-2179.35</v>
       </c>
       <c r="J4" s="1">
-        <v>1.6567257770227</v>
+        <v>-0.021955135131925</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9951930.0</v>
+        <v>9924200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9951930.0</v>
+        <v>9924200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.75</v>
+        <v>99.7834</v>
       </c>
       <c r="E5" s="1">
-        <v>98.75546172</v>
+        <v>97.8974084</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>24688865.43</v>
+        <v>9789740.84</v>
       </c>
       <c r="I5" s="1">
-        <v>248634.57</v>
+        <v>188599.16</v>
       </c>
       <c r="J5" s="1">
-        <v>1.0070716724709</v>
+        <v>1.9264979848026</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>24937500.0</v>
+        <v>9978340.0</v>
       </c>
       <c r="N5" s="1">
-        <v>24937500.0</v>
+        <v>9978340.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.78</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.2547</v>
+        <v>99.75</v>
       </c>
       <c r="E6" s="1">
-        <v>97.78527223</v>
+        <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>39114108.89</v>
+        <v>14922343.71</v>
       </c>
       <c r="I6" s="1">
-        <v>187771.11</v>
+        <v>40156.29</v>
       </c>
       <c r="J6" s="1">
-        <v>0.48005979256249</v>
+        <v>0.26910176296965</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>39301880.0</v>
+        <v>14962500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>39301880.0</v>
+        <v>14962500.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.22</v>
+        <v>0.46</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.8177</v>
+        <v>98.3056</v>
       </c>
       <c r="E7" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>90997.66</v>
+        <v>208131.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.46256176973616</v>
+        <v>0.53211262101183</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19763540.0</v>
+        <v>39322240.0</v>
       </c>
       <c r="N7" s="1">
-        <v>19763540.0</v>
+        <v>39322240.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.62</v>
+        <v>1.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.6738</v>
+        <v>99.0157</v>
       </c>
       <c r="E8" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>12883.6</v>
+        <v>130597.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.051729801254389</v>
+        <v>0.66385756219448</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>24918450.0</v>
+        <v>19803140.0</v>
       </c>
       <c r="N8" s="1">
-        <v>24918450.0</v>
+        <v>19803140.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.78</v>
+        <v>0.61</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0209</v>
+        <v>99.9502</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>10000000.0</v>
+        <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>2090.0</v>
+        <v>81983.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0209</v>
+        <v>0.32917781785521</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9" t="s">
-        <v>48</v>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>10002090.0</v>
+        <v>24987550.0</v>
       </c>
       <c r="N9" s="1">
-        <v>10072562.89</v>
+        <v>24987550.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.31</v>
+        <v>0.77</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.6226</v>
+        <v>100.027</v>
       </c>
       <c r="E10" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>68053.8</v>
+        <v>2700.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.6878146525792</v>
+        <v>0.027</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>0.0</v>
+      <c r="L10" t="s">
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>9962260.0</v>
+        <v>10002700.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9962260.0</v>
+        <v>10104147.89</v>
       </c>
       <c r="O10" s="1">
         <v>0.31</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0308</v>
+        <v>99.908</v>
       </c>
       <c r="E11" s="1">
-        <v>99.9813</v>
+        <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>5998878.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>2970.0</v>
+        <v>96593.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.049509258231289</v>
+        <v>0.97626629208516</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>53</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>6001848.0</v>
+        <v>9990800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>6119790.6</v>
+        <v>9990800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.0064</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.9813</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>5998878.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1506.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.025104694577886</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>25004950.0</v>
+        <v>6000384.0</v>
       </c>
       <c r="N12" s="1">
-        <v>25178798.89</v>
+        <v>6136840.08</v>
       </c>
       <c r="O12" s="1">
-        <v>0.78</v>
+        <v>0.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.0369</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>9225.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.0369</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" t="s">
         <v>58</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>19753720.0</v>
+        <v>25009225.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19753720.0</v>
+        <v>25259490.56</v>
       </c>
       <c r="O13" s="1">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.912</v>
+        <v>98.9676</v>
       </c>
       <c r="E14" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>9949.98</v>
+        <v>188752.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.11969799924765</v>
+        <v>0.96278681367382</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>8322520.0</v>
+        <v>19793520.0</v>
       </c>
       <c r="N14" s="1">
-        <v>8322520.0</v>
+        <v>19793520.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.9883</v>
+        <v>97.8508</v>
       </c>
       <c r="E15" s="1">
-        <v>98.3895274</v>
+        <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>9838952.74</v>
+        <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>159877.26</v>
+        <v>4747.98</v>
       </c>
       <c r="J15" s="1">
-        <v>1.6249418431499</v>
+        <v>0.057118075259233</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>9998830.0</v>
+        <v>8317318.0</v>
       </c>
       <c r="N15" s="1">
-        <v>9998830.0</v>
+        <v>8317318.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>48000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.8998</v>
+        <v>99.5941</v>
       </c>
       <c r="E16" s="1">
-        <v>99.81368113</v>
+        <v>99.5611428</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>47910566.94</v>
+        <v>9956114.28</v>
       </c>
       <c r="I16" s="1">
-        <v>41337.06</v>
+        <v>3295.72</v>
       </c>
       <c r="J16" s="1">
-        <v>0.086279630236411</v>
+        <v>0.033102472584314</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>47951904.0</v>
+        <v>9959410.0</v>
       </c>
       <c r="N16" s="1">
-        <v>47951904.0</v>
+        <v>9959410.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.49</v>
+        <v>0.31</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8587</v>
+        <v>97.0986</v>
       </c>
       <c r="E17" s="1">
-        <v>99.81949308</v>
+        <v>97.4432515</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24954873.27</v>
+        <v>9744325.15</v>
       </c>
       <c r="I17" s="1">
-        <v>9801.73</v>
+        <v>-34465.15</v>
       </c>
       <c r="J17" s="1">
-        <v>0.039277819181648</v>
+        <v>-0.35369458089153</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24964675.0</v>
+        <v>9709860.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24964675.0</v>
+        <v>9709860.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>0.3</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.7986</v>
+        <v>99.9876</v>
       </c>
       <c r="E18" s="1">
-        <v>97.5153099</v>
+        <v>99.84274768</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>19503061.98</v>
+        <v>24960686.92</v>
       </c>
       <c r="I18" s="1">
-        <v>456658.02</v>
+        <v>36213.08</v>
       </c>
       <c r="J18" s="1">
-        <v>2.3414683318358</v>
+        <v>0.14508046239298</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>19959720.0</v>
+        <v>24996900.0</v>
       </c>
       <c r="N18" s="1">
-        <v>19959720.0</v>
+        <v>24996900.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.254</v>
+        <v>97.6901</v>
       </c>
       <c r="E19" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I19" s="1">
-        <v>21306.69</v>
+        <v>-6134.52</v>
       </c>
       <c r="J19" s="1">
-        <v>0.10854426888923</v>
+        <v>-0.062756310021287</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19650800.0</v>
+        <v>9769010.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19650800.0</v>
+        <v>9769010.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.6539</v>
+        <v>97.3741</v>
       </c>
       <c r="E20" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I20" s="1">
-        <v>156307.29</v>
+        <v>-30165.15</v>
       </c>
       <c r="J20" s="1">
-        <v>0.79852618415692</v>
+        <v>-0.15465353994386</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19730780.0</v>
+        <v>19474820.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19730780.0</v>
+        <v>19474820.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.8308</v>
+        <v>98.3777</v>
       </c>
       <c r="E21" s="1">
-        <v>97.7562762</v>
+        <v>98.14746655</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19551255.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I21" s="1">
-        <v>14904.76</v>
+        <v>46046.69</v>
       </c>
       <c r="J21" s="1">
-        <v>0.076234286837534</v>
+        <v>0.23457910641301</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19566160.0</v>
+        <v>19675540.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19566160.0</v>
+        <v>19675540.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.1853</v>
+        <v>98.8628</v>
       </c>
       <c r="E22" s="1">
-        <v>97.86752107</v>
+        <v>97.87236355</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>14680128.16</v>
+        <v>19574472.71</v>
       </c>
       <c r="I22" s="1">
-        <v>197666.84</v>
+        <v>198087.29</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3464926044624</v>
+        <v>1.0119674380746</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>14877795.0</v>
+        <v>19772560.0</v>
       </c>
       <c r="N22" s="1">
-        <v>14877795.0</v>
+        <v>19772560.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.5802</v>
+        <v>98.0849</v>
       </c>
       <c r="E23" s="1">
-        <v>99.48021585</v>
+        <v>98.15181493</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19896043.17</v>
+        <v>14722772.24</v>
       </c>
       <c r="I23" s="1">
-        <v>19996.83</v>
+        <v>-10037.24</v>
       </c>
       <c r="J23" s="1">
-        <v>0.10050656720605</v>
+        <v>-0.068174932250395</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19916040.0</v>
+        <v>14712735.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19916040.0</v>
+        <v>14712735.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.5574</v>
+        <v>97.8224</v>
       </c>
       <c r="E24" s="1">
-        <v>99.4492995</v>
+        <v>97.7562762</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>23867831.88</v>
+        <v>19551255.24</v>
       </c>
       <c r="I24" s="1">
-        <v>25944.12</v>
+        <v>13224.76</v>
       </c>
       <c r="J24" s="1">
-        <v>0.10869910652312</v>
+        <v>0.067641488168716</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>23893776.0</v>
+        <v>19564480.0</v>
       </c>
       <c r="N24" s="1">
-        <v>23893776.0</v>
+        <v>19564480.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.74</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>17500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9828</v>
+        <v>99.4743</v>
       </c>
       <c r="E25" s="1">
-        <v>99.90919366</v>
+        <v>97.86752107</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>17484108.89</v>
+        <v>14680128.16</v>
       </c>
       <c r="I25" s="1">
-        <v>12881.11</v>
+        <v>241016.84</v>
       </c>
       <c r="J25" s="1">
-        <v>0.073673242834625</v>
+        <v>1.6417897539663</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>17496990.0</v>
+        <v>14921145.0</v>
       </c>
       <c r="N25" s="1">
-        <v>17496990.0</v>
+        <v>14921145.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>10500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8842</v>
+        <v>99.8634</v>
       </c>
       <c r="E26" s="1">
-        <v>99.81323829</v>
+        <v>99.48021585</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>10480390.02</v>
+        <v>19896043.17</v>
       </c>
       <c r="I26" s="1">
-        <v>7450.98</v>
+        <v>76636.83</v>
       </c>
       <c r="J26" s="1">
-        <v>0.071094491576946</v>
+        <v>0.3851862872692</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10487841.0</v>
+        <v>19972680.0</v>
       </c>
       <c r="N26" s="1">
-        <v>10487841.0</v>
+        <v>19972680.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>45000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8621</v>
+        <v>99.9874</v>
       </c>
       <c r="E27" s="1">
-        <v>99.82951338</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>44923281.02</v>
+        <v>15000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>14663.98</v>
+        <v>-1890.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.032642272930758</v>
+        <v>-0.0126</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>87</v>
       </c>
       <c r="M27" s="1">
-        <v>44937945.0</v>
+        <v>14998110.0</v>
       </c>
       <c r="N27" s="1">
-        <v>44937945.0</v>
+        <v>15009321.5</v>
       </c>
       <c r="O27" s="1">
-        <v>1.4</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0042</v>
+        <v>99.9928</v>
       </c>
       <c r="E28" s="1">
-        <v>100.30777164</v>
+        <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>25076942.91</v>
+        <v>15000000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-75892.91</v>
+        <v>-1080.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.30264019929533</v>
+        <v>-0.0072</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M28" s="1">
-        <v>25001050.0</v>
+        <v>14998920.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25086982.64</v>
+        <v>15009881.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0003</v>
+        <v>99.9869</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>105.0</v>
+        <v>-1965.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0003</v>
+        <v>-0.0131</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M29" s="1">
-        <v>35000105.0</v>
+        <v>14998035.0</v>
       </c>
       <c r="N29" s="1">
-        <v>35167035.36</v>
+        <v>15009046.5</v>
       </c>
       <c r="O29" s="1">
-        <v>1.1</v>
+        <v>0.46</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C30" s="1">
-        <v>35000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8811</v>
+        <v>99.8604</v>
       </c>
       <c r="E30" s="1">
-        <v>99.81191</v>
+        <v>99.82530573</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>34934168.5</v>
+        <v>39930122.29</v>
       </c>
       <c r="I30" s="1">
-        <v>24216.5</v>
+        <v>14037.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0.069320384711604</v>
+        <v>0.035155689977728</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>34958385.0</v>
+        <v>39944160.0</v>
       </c>
       <c r="N30" s="1">
-        <v>34958385.0</v>
+        <v>39944160.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.09</v>
+        <v>1.23</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.7047</v>
+        <v>99.8602</v>
       </c>
       <c r="E31" s="1">
-        <v>99.6790335</v>
+        <v>99.4492995</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9967903.35</v>
+        <v>23867831.88</v>
       </c>
       <c r="I31" s="1">
-        <v>2566.65</v>
+        <v>98616.12</v>
       </c>
       <c r="J31" s="1">
-        <v>0.025749146133123</v>
+        <v>0.41317586153535</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9970470.0</v>
+        <v>23966448.0</v>
       </c>
       <c r="N31" s="1">
-        <v>9970470.0</v>
+        <v>23966448.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9825</v>
+        <v>99.9827</v>
       </c>
       <c r="E32" s="1">
-        <v>99.9197589</v>
+        <v>99.82630224</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9991975.89</v>
+        <v>44921836.01</v>
       </c>
       <c r="I32" s="1">
-        <v>6274.11</v>
+        <v>70378.99</v>
       </c>
       <c r="J32" s="1">
-        <v>0.062791484577932</v>
+        <v>0.15666988763401</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9998250.0</v>
+        <v>44992215.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9998250.0</v>
+        <v>44992215.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>1.38</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>15500000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8039</v>
+        <v>99.8193</v>
       </c>
       <c r="E33" s="1">
-        <v>99.64711084</v>
+        <v>114.92223425</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>15445302.18</v>
+        <v>35933473.17</v>
       </c>
       <c r="I33" s="1">
-        <v>24302.32</v>
+        <v>1474.83</v>
       </c>
       <c r="J33" s="1">
-        <v>0.15734441266853</v>
+        <v>0.0041043346770924</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>15469604.5</v>
+        <v>35934948.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15469604.5</v>
+        <v>35934948.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>1.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.7402</v>
+        <v>99.9885</v>
       </c>
       <c r="E34" s="1">
-        <v>99.66600813</v>
+        <v>99.6790335</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>29899802.44</v>
+        <v>9967903.35</v>
       </c>
       <c r="I34" s="1">
-        <v>22257.56</v>
+        <v>30946.65</v>
       </c>
       <c r="J34" s="1">
-        <v>0.074440491854969</v>
+        <v>0.31046298216766</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>29922060.0</v>
+        <v>9998850.0</v>
       </c>
       <c r="N34" s="1">
-        <v>29922060.0</v>
+        <v>9998850.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.93</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0426</v>
+        <v>99.7265</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.6462558</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>40000000.0</v>
+        <v>14946938.37</v>
       </c>
       <c r="I35" s="1">
-        <v>17040.0</v>
+        <v>12036.63</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0426</v>
+        <v>0.080529066903485</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>105</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>40017040.0</v>
+        <v>14958975.0</v>
       </c>
       <c r="N35" s="1">
-        <v>40622974.0</v>
+        <v>14958975.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0051</v>
+        <v>99.6464</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>99.63197057</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>29889591.17</v>
       </c>
       <c r="I36" s="1">
-        <v>1530.0</v>
+        <v>4328.83</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0051</v>
+        <v>0.014482734057416</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>108</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>30001530.0</v>
+        <v>29893920.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30195230.0</v>
+        <v>29893920.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.9875</v>
+        <v>100.0349</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-2500.0</v>
+        <v>13960.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.0125</v>
+        <v>0.0349</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>19997500.0</v>
+        <v>40013960.0</v>
       </c>
       <c r="N37" s="1">
-        <v>20004965.67</v>
+        <v>40742889.33</v>
       </c>
       <c r="O37" s="1">
-        <v>0.62</v>
+        <v>1.25</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
         <v>112</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0261</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>7830.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>0.0261</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="s">
         <v>113</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>4977860.0</v>
+        <v>30007830.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4977860.0</v>
+        <v>30293187.75</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.93</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>114</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.4623</v>
+        <v>100.006</v>
       </c>
       <c r="E39" s="1">
-        <v>97.9450583</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9794505.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>151724.17</v>
+        <v>1200.0</v>
       </c>
       <c r="J39" s="1">
-        <v>1.549074273204</v>
+        <v>0.006</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" t="s">
+        <v>116</v>
       </c>
       <c r="M39" s="1">
-        <v>9946230.0</v>
+        <v>20001200.0</v>
       </c>
       <c r="N39" s="1">
-        <v>9946230.0</v>
+        <v>20069769.72</v>
       </c>
       <c r="O39" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9259</v>
+        <v>99.842</v>
       </c>
       <c r="E40" s="1">
-        <v>97.78527225</v>
+        <v>97.8753</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19557054.45</v>
+        <v>4893765.0</v>
       </c>
       <c r="I40" s="1">
-        <v>28125.55</v>
+        <v>98335.0</v>
       </c>
       <c r="J40" s="1">
-        <v>0.1438128122612</v>
+        <v>2.0093935855114</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19585180.0</v>
+        <v>4992100.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19585180.0</v>
+        <v>4992100.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.61</v>
+        <v>0.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.8539</v>
+        <v>99.754</v>
       </c>
       <c r="E41" s="1">
-        <v>97.85057616</v>
+        <v>97.9450583</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>12231322.02</v>
+        <v>9794505.83</v>
       </c>
       <c r="I41" s="1">
-        <v>125415.48</v>
+        <v>180894.17</v>
       </c>
       <c r="J41" s="1">
-        <v>1.0253632419695</v>
+        <v>1.8468943011492</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>12356737.5</v>
+        <v>9975400.0</v>
       </c>
       <c r="N41" s="1">
-        <v>12356737.5</v>
+        <v>9975400.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.8291</v>
+        <v>97.901</v>
       </c>
       <c r="E42" s="1">
-        <v>97.85299653</v>
+        <v>97.78527225</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>29355898.96</v>
+        <v>19557054.45</v>
       </c>
       <c r="I42" s="1">
-        <v>292831.04</v>
+        <v>23145.55</v>
       </c>
       <c r="J42" s="1">
-        <v>0.99752026125655</v>
+        <v>0.11834885493199</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29648730.0</v>
+        <v>19580200.0</v>
       </c>
       <c r="N42" s="1">
-        <v>29648730.0</v>
+        <v>19580200.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>0.6</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.3234</v>
+        <v>97.6275</v>
       </c>
       <c r="E43" s="1">
-        <v>97.94990843</v>
+        <v>97.7901066</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39179963.37</v>
+        <v>9779010.66</v>
       </c>
       <c r="I43" s="1">
-        <v>549396.63</v>
+        <v>-16260.66</v>
       </c>
       <c r="J43" s="1">
-        <v>1.4022387535479</v>
+        <v>-0.16628123810635</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>39729360.0</v>
+        <v>9762750.0</v>
       </c>
       <c r="N43" s="1">
-        <v>39729360.0</v>
+        <v>9762750.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.24</v>
+        <v>0.3</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1">
-        <v>19500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6638</v>
+        <v>99.0646</v>
       </c>
       <c r="E44" s="1">
-        <v>99.507892</v>
+        <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19404038.94</v>
+        <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>30402.06</v>
+        <v>151752.98</v>
       </c>
       <c r="J44" s="1">
-        <v>0.15667903004115</v>
+        <v>1.2406915601753</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19434441.0</v>
+        <v>12383075.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19434441.0</v>
+        <v>12383075.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.1742</v>
+        <v>99.0341</v>
       </c>
       <c r="E45" s="1">
-        <v>98.33703873</v>
+        <v>97.85299653</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>29501111.62</v>
+        <v>29355898.96</v>
       </c>
       <c r="I45" s="1">
-        <v>251148.38</v>
+        <v>354331.04</v>
       </c>
       <c r="J45" s="1">
-        <v>0.85131836127062</v>
+        <v>1.2070181890284</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29752260.0</v>
+        <v>29710230.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29752260.0</v>
+        <v>29710230.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.1229</v>
+        <v>99.6104</v>
       </c>
       <c r="E46" s="1">
-        <v>98.503513</v>
+        <v>97.94990843</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9850351.3</v>
+        <v>39179963.37</v>
       </c>
       <c r="I46" s="1">
-        <v>61938.7</v>
+        <v>664196.63</v>
       </c>
       <c r="J46" s="1">
-        <v>0.62879686331593</v>
+        <v>1.6952456635234</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9912290.0</v>
+        <v>39844160.0</v>
       </c>
       <c r="N46" s="1">
-        <v>9912290.0</v>
+        <v>39844160.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.31</v>
+        <v>1.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9537</v>
+        <v>99.4619</v>
       </c>
       <c r="E47" s="1">
-        <v>99.4706504</v>
+        <v>99.42955055</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9947065.04</v>
+        <v>19885910.11</v>
       </c>
       <c r="I47" s="1">
-        <v>48304.96</v>
+        <v>6469.89</v>
       </c>
       <c r="J47" s="1">
-        <v>0.48562022873835</v>
+        <v>0.032535045990912</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9995370.0</v>
+        <v>19892380.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9995370.0</v>
+        <v>19892380.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>10000000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9479</v>
+        <v>99.9584</v>
       </c>
       <c r="E48" s="1">
-        <v>99.919953</v>
+        <v>99.507892</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9991995.3</v>
+        <v>19404038.94</v>
       </c>
       <c r="I48" s="1">
-        <v>2794.7</v>
+        <v>87849.06</v>
       </c>
       <c r="J48" s="1">
-        <v>0.027969388656538</v>
+        <v>0.45273594982798</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9994790.0</v>
+        <v>19491888.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9994790.0</v>
+        <v>19491888.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.0472</v>
+        <v>99.4862</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0518</v>
+        <v>98.33703873</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5002590.0</v>
+        <v>29501111.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-230.0</v>
+        <v>344748.38</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.0045976184336514</v>
+        <v>1.1685945412521</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>136</v>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5002360.0</v>
+        <v>29845860.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5095756.0</v>
+        <v>29845860.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.16</v>
+        <v>0.92</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4382</v>
+        <v>99.4381</v>
       </c>
       <c r="E50" s="1">
-        <v>97.8035629</v>
+        <v>98.503513</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>19560712.58</v>
+        <v>9850351.3</v>
       </c>
       <c r="I50" s="1">
-        <v>326927.42</v>
+        <v>93458.7</v>
       </c>
       <c r="J50" s="1">
-        <v>1.6713471897454</v>
+        <v>0.94878545093107</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>19887640.0</v>
+        <v>9943810.0</v>
       </c>
       <c r="N50" s="1">
-        <v>19887640.0</v>
+        <v>9943810.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.5034</v>
+        <v>100.0208</v>
       </c>
       <c r="E51" s="1">
-        <v>97.862679</v>
+        <v>100.0518</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9786267.9</v>
+        <v>5002590.0</v>
       </c>
       <c r="I51" s="1">
-        <v>64072.1</v>
+        <v>-1550.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.65471434723343</v>
+        <v>-0.030983950313737</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" t="s">
+        <v>141</v>
       </c>
       <c r="M51" s="1">
-        <v>9850340.0</v>
+        <v>5001040.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9850340.0</v>
+        <v>5110190.56</v>
       </c>
       <c r="O51" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.312</v>
+        <v>99.7258</v>
       </c>
       <c r="E52" s="1">
-        <v>97.96931383</v>
+        <v>97.8035629</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>34289259.84</v>
+        <v>19560712.58</v>
       </c>
       <c r="I52" s="1">
-        <v>469940.16</v>
+        <v>384447.42</v>
       </c>
       <c r="J52" s="1">
-        <v>1.3705170720885</v>
+        <v>1.9654060066967</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>34759200.0</v>
+        <v>19945160.0</v>
       </c>
       <c r="N52" s="1">
-        <v>34759200.0</v>
+        <v>19945160.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.08</v>
+        <v>0.61</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.906</v>
+        <v>98.566</v>
       </c>
       <c r="E53" s="1">
-        <v>97.775605</v>
+        <v>97.862679</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14666340.75</v>
+        <v>9786267.9</v>
       </c>
       <c r="I53" s="1">
-        <v>19559.25</v>
+        <v>70332.1</v>
       </c>
       <c r="J53" s="1">
-        <v>0.13336148623166</v>
+        <v>0.71868153129141</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14685900.0</v>
+        <v>9856600.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14685900.0</v>
+        <v>9856600.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.7831</v>
+        <v>99.5931</v>
       </c>
       <c r="E54" s="1">
-        <v>97.6019208</v>
+        <v>97.96931383</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29280576.24</v>
+        <v>34289259.84</v>
       </c>
       <c r="I54" s="1">
-        <v>654353.76</v>
+        <v>568325.16</v>
       </c>
       <c r="J54" s="1">
-        <v>2.2347707730768</v>
+        <v>1.6574436504372</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29934930.0</v>
+        <v>34857585.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29934930.0</v>
+        <v>34857585.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.93</v>
+        <v>1.07</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.78</v>
+        <v>97.8274</v>
       </c>
       <c r="E55" s="1">
-        <v>99.45300846</v>
+        <v>97.775605</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>23868722.03</v>
+        <v>14666340.75</v>
       </c>
       <c r="I55" s="1">
-        <v>78477.97</v>
+        <v>7769.25</v>
       </c>
       <c r="J55" s="1">
-        <v>0.32878999512987</v>
+        <v>0.052973336242716</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>23947200.0</v>
+        <v>14674110.0</v>
       </c>
       <c r="N55" s="1">
-        <v>23947200.0</v>
+        <v>14674110.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>0.45</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9388</v>
+        <v>99.8662</v>
       </c>
       <c r="E56" s="1">
-        <v>99.4796111</v>
+        <v>99.78753571</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9947961.11</v>
+        <v>23949008.57</v>
       </c>
       <c r="I56" s="1">
-        <v>45918.89</v>
+        <v>18879.43</v>
       </c>
       <c r="J56" s="1">
-        <v>0.46159096816172</v>
+        <v>0.078831781051887</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9993880.0</v>
+        <v>23967888.0</v>
       </c>
       <c r="N56" s="1">
-        <v>9993880.0</v>
+        <v>23967888.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>32000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.896</v>
+        <v>99.6605</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48901334</v>
+        <v>99.48788611</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>31836484.27</v>
+        <v>54718337.36</v>
       </c>
       <c r="I57" s="1">
-        <v>130235.73</v>
+        <v>94937.64</v>
       </c>
       <c r="J57" s="1">
-        <v>0.40907698505743</v>
+        <v>0.17350242090762</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>31966720.0</v>
+        <v>54813275.0</v>
       </c>
       <c r="N57" s="1">
-        <v>31966720.0</v>
+        <v>54813275.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.0</v>
+        <v>1.68</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.4365</v>
+        <v>99.6483</v>
       </c>
       <c r="E58" s="1">
-        <v>97.9014285</v>
+        <v>99.46446673</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29370428.55</v>
+        <v>29839340.02</v>
       </c>
       <c r="I58" s="1">
-        <v>160521.45</v>
+        <v>55149.98</v>
       </c>
       <c r="J58" s="1">
-        <v>0.54654105481209</v>
+        <v>0.18482305561395</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29530950.0</v>
+        <v>29894490.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29530950.0</v>
+        <v>29894490.0</v>
       </c>
       <c r="O58" s="1">
         <v>0.92</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.9824</v>
+        <v>99.8083</v>
       </c>
       <c r="E59" s="1">
-        <v>99.83111905</v>
+        <v>99.74282978</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19966223.81</v>
+        <v>8976854.68</v>
       </c>
       <c r="I59" s="1">
-        <v>30256.19</v>
+        <v>5892.32</v>
       </c>
       <c r="J59" s="1">
-        <v>0.15153686690042</v>
+        <v>0.065639026251899</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19996480.0</v>
+        <v>8982747.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19996480.0</v>
+        <v>8982747.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.5299</v>
+        <v>98.6265</v>
       </c>
       <c r="E60" s="1">
-        <v>98.93958748</v>
+        <v>97.9014285</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>49469793.74</v>
+        <v>29370428.55</v>
       </c>
       <c r="I60" s="1">
-        <v>295156.26</v>
+        <v>217521.45</v>
       </c>
       <c r="J60" s="1">
-        <v>0.59663935845632</v>
+        <v>0.74061381034905</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>49764950.0</v>
+        <v>29587950.0</v>
       </c>
       <c r="N60" s="1">
-        <v>49764950.0</v>
+        <v>29587950.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.55</v>
+        <v>0.91</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.5727</v>
+        <v>98.094</v>
       </c>
       <c r="E61" s="1">
-        <v>99.4735982</v>
+        <v>98.20184247</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9947359.82</v>
+        <v>14730276.37</v>
       </c>
       <c r="I61" s="1">
-        <v>9910.18</v>
+        <v>-16176.37</v>
       </c>
       <c r="J61" s="1">
-        <v>0.099626234290578</v>
+        <v>-0.10981715205931</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>9957270.0</v>
+        <v>14714100.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9957270.0</v>
+        <v>14714100.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.9885</v>
+        <v>99.8183</v>
       </c>
       <c r="E62" s="1">
-        <v>99.48137047</v>
+        <v>98.93958748</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29844411.14</v>
+        <v>49469793.74</v>
       </c>
       <c r="I62" s="1">
-        <v>152138.86</v>
+        <v>439356.26</v>
       </c>
       <c r="J62" s="1">
-        <v>0.50977336857584</v>
+        <v>0.88813036559064</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29996550.0</v>
+        <v>49909150.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29996550.0</v>
+        <v>49909150.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.93</v>
+        <v>1.53</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.4237</v>
+        <v>97.6746</v>
       </c>
       <c r="E63" s="1">
-        <v>99.28333975</v>
+        <v>97.80461245</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19856667.95</v>
+        <v>19560922.49</v>
       </c>
       <c r="I63" s="1">
-        <v>28072.05</v>
+        <v>-26002.49</v>
       </c>
       <c r="J63" s="1">
-        <v>0.14137341708431</v>
+        <v>-0.13293079614877</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19884740.0</v>
+        <v>19534920.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19884740.0</v>
+        <v>19534920.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.8273</v>
+        <v>99.8716</v>
       </c>
       <c r="E64" s="1">
-        <v>97.81428547</v>
+        <v>99.8399233</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>14672142.82</v>
+        <v>19967984.66</v>
       </c>
       <c r="I64" s="1">
-        <v>1952.18</v>
+        <v>6335.34</v>
       </c>
       <c r="J64" s="1">
-        <v>0.013305350308742</v>
+        <v>0.03172748831629</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14674095.0</v>
+        <v>19974320.0</v>
       </c>
       <c r="N64" s="1">
-        <v>14674095.0</v>
+        <v>19974320.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.5049</v>
+        <v>99.862</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9881802</v>
+        <v>99.4735982</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4899409.01</v>
+        <v>9947359.82</v>
       </c>
       <c r="I65" s="1">
-        <v>75835.99</v>
+        <v>38840.18</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5478599530109</v>
+        <v>0.39045717359001</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4975245.0</v>
+        <v>9986200.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4975245.0</v>
+        <v>9986200.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9824</v>
+        <v>99.73</v>
       </c>
       <c r="E66" s="1">
-        <v>99.56509429</v>
+        <v>99.28333975</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3484778.3</v>
+        <v>19856667.95</v>
       </c>
       <c r="I66" s="1">
-        <v>14605.7</v>
+        <v>89332.05</v>
       </c>
       <c r="J66" s="1">
-        <v>0.41912852820508</v>
+        <v>0.44988439261281</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3499384.0</v>
+        <v>19946000.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3499384.0</v>
+        <v>19946000.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.11</v>
+        <v>0.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.919</v>
+        <v>97.9623</v>
       </c>
       <c r="E67" s="1">
-        <v>97.75025084</v>
+        <v>97.81428547</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>9286273.83</v>
+        <v>14672142.82</v>
       </c>
       <c r="I67" s="1">
-        <v>16031.17</v>
+        <v>22202.18</v>
       </c>
       <c r="J67" s="1">
-        <v>0.17263296660723</v>
+        <v>0.15132200028571</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9302305.0</v>
+        <v>14694345.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9302305.0</v>
+        <v>14694345.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.4743</v>
+        <v>99.7944</v>
       </c>
       <c r="E68" s="1">
-        <v>99.47774185</v>
+        <v>97.9881802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19895548.37</v>
+        <v>4899409.01</v>
       </c>
       <c r="I68" s="1">
-        <v>-688.37</v>
+        <v>90310.99</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.0034599197126829</v>
+        <v>1.8433037498129</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19894860.0</v>
+        <v>4989720.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19894860.0</v>
+        <v>4989720.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.9836</v>
+        <v>99.8763</v>
       </c>
       <c r="E69" s="1">
-        <v>99.4732202</v>
+        <v>99.84676293</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14920983.03</v>
+        <v>7488507.22</v>
       </c>
       <c r="I69" s="1">
-        <v>76556.97</v>
+        <v>2215.28</v>
       </c>
       <c r="J69" s="1">
-        <v>0.51308261557617</v>
+        <v>0.029582397865405</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>14997540.0</v>
+        <v>7490722.5</v>
       </c>
       <c r="N69" s="1">
-        <v>14997540.0</v>
+        <v>7490722.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0126</v>
+        <v>99.9056</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>99.8248905</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>30000000.0</v>
+        <v>9982489.05</v>
       </c>
       <c r="I70" s="1">
-        <v>3780.0</v>
+        <v>8070.95</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0126</v>
+        <v>0.080851077918287</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>179</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>30003780.0</v>
+        <v>9990560.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30253549.75</v>
+        <v>9990560.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>0.31</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0092</v>
+        <v>99.517</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>30000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I71" s="1">
-        <v>2760.0</v>
+        <v>416.2</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0092</v>
+        <v>0.0083650997426596</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>182</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>30002760.0</v>
+        <v>4975850.0</v>
       </c>
       <c r="N71" s="1">
-        <v>30179818.33</v>
+        <v>4975850.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.94</v>
+        <v>0.15</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>182</v>
+      </c>
+      <c r="B72" t="s">
         <v>183</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0322</v>
+        <v>99.6965</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>40000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I72" s="1">
-        <v>12880.0</v>
+        <v>24920.77</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0322</v>
+        <v>0.1251395773485</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>185</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>40012880.0</v>
+        <v>19939300.0</v>
       </c>
       <c r="N72" s="1">
-        <v>40716849.44</v>
+        <v>19939300.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.27</v>
+        <v>0.61</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0344</v>
+        <v>99.8261</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>50000000.0</v>
+        <v>9964134.65</v>
       </c>
       <c r="I73" s="1">
-        <v>17200.0</v>
+        <v>18475.35</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0344</v>
+        <v>0.18541850997568</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>188</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>50017200.0</v>
+        <v>9982610.0</v>
       </c>
       <c r="N73" s="1">
-        <v>50865518.33</v>
+        <v>9982610.0</v>
       </c>
       <c r="O73" s="1">
-        <v>1.58</v>
+        <v>0.31</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0257</v>
+        <v>97.2872</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>20000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I74" s="1">
-        <v>5140.0</v>
+        <v>-25991.66</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0257</v>
+        <v>-0.17779282162709</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>191</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>20005140.0</v>
+        <v>14593080.0</v>
       </c>
       <c r="N74" s="1">
-        <v>20378405.72</v>
+        <v>14593080.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>25000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0078</v>
+        <v>97.8479</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>25000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I75" s="1">
-        <v>1950.0</v>
+        <v>9276.67</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0078</v>
+        <v>0.099896580370385</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>194</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>25001950.0</v>
+        <v>9295550.5</v>
       </c>
       <c r="N75" s="1">
-        <v>25113595.83</v>
+        <v>9295550.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7266</v>
+        <v>97.2944</v>
       </c>
       <c r="E76" s="1">
-        <v>99.65384132</v>
+        <v>97.42790333</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>24913460.33</v>
+        <v>14614185.5</v>
       </c>
       <c r="I76" s="1">
-        <v>18189.67</v>
+        <v>-20025.5</v>
       </c>
       <c r="J76" s="1">
-        <v>0.073011415351631</v>
+        <v>-0.13702782135891</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>24931650.0</v>
+        <v>14594160.0</v>
       </c>
       <c r="N76" s="1">
-        <v>24931650.0</v>
+        <v>14594160.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.78</v>
+        <v>0.45</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0272</v>
+        <v>99.763</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>99.47774185</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>19895548.37</v>
       </c>
       <c r="I77" s="1">
-        <v>8160.0</v>
+        <v>57051.63</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0272</v>
+        <v>0.28675575530266</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>199</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>30008160.0</v>
+        <v>19952600.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30546415.5</v>
+        <v>19952600.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.95</v>
+        <v>0.61</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0242</v>
+        <v>99.9845</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>4840.0</v>
+        <v>-4650.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0242</v>
+        <v>-0.0155</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="M78" s="1">
-        <v>20004840.0</v>
+        <v>29995350.0</v>
       </c>
       <c r="N78" s="1">
-        <v>20397982.0</v>
+        <v>30041357.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.64</v>
+        <v>0.92</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B79" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C79" s="1">
-        <v>21000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.02</v>
+        <v>100.0245</v>
       </c>
       <c r="E79" s="1">
-        <v>100.00013333</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>21000028.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4172.0</v>
+        <v>9800.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.019866640177813</v>
+        <v>0.0245</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="M79" s="1">
-        <v>21004200.0</v>
+        <v>40009800.0</v>
       </c>
       <c r="N79" s="1">
-        <v>21454675.2</v>
+        <v>40838628.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.67</v>
+        <v>1.25</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C80" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9972</v>
+        <v>100.0267</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-280.0</v>
+        <v>13350.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0028</v>
+        <v>0.0267</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="M80" s="1">
-        <v>9999720.0</v>
+        <v>50013350.0</v>
       </c>
       <c r="N80" s="1">
-        <v>10051920.08</v>
+        <v>51017675.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>1.57</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B81" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0216</v>
+        <v>100.0139</v>
       </c>
       <c r="E81" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>9998970.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>3190.0</v>
+        <v>2780.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.031903286038462</v>
+        <v>0.0139</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="M81" s="1">
-        <v>10002160.0</v>
+        <v>20002780.0</v>
       </c>
       <c r="N81" s="1">
-        <v>10210373.33</v>
+        <v>20437690.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.63</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C82" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0105</v>
+        <v>100.0096</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>2625.0</v>
+        <v>2400.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0105</v>
+        <v>0.0096</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="M82" s="1">
-        <v>25002625.0</v>
+        <v>25002400.0</v>
       </c>
       <c r="N82" s="1">
-        <v>25131541.53</v>
+        <v>25187271.94</v>
       </c>
       <c r="O82" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B83" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0511</v>
+        <v>100.005</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>10220.0</v>
+        <v>1500.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0511</v>
+        <v>0.005</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="M83" s="1">
-        <v>20010220.0</v>
+        <v>30001500.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20271098.22</v>
+        <v>30633037.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.63</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B84" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.8268</v>
+        <v>100.0051</v>
       </c>
       <c r="E84" s="1">
-        <v>98.27945433</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14741918.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>232101.85</v>
+        <v>1020.0</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5744345317777</v>
+        <v>0.0051</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" t="s">
+        <v>214</v>
       </c>
       <c r="M84" s="1">
-        <v>14974020.0</v>
+        <v>20001020.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14974020.0</v>
+        <v>20455873.61</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.63</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B85" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0046</v>
+        <v>99.9778</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>920.0</v>
+        <v>-4440.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0046</v>
+        <v>-0.0222</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="M85" s="1">
-        <v>20000920.0</v>
+        <v>19995560.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20199778.78</v>
+        <v>20010442.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B86" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C86" s="1">
-        <v>29000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8296</v>
+        <v>100.0092</v>
       </c>
       <c r="E86" s="1">
-        <v>99.12450762</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>28746107.21</v>
+        <v>10000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>204476.79</v>
+        <v>920.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.71131993109964</v>
+        <v>0.0092</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>0.0</v>
+      <c r="L86" t="s">
+        <v>220</v>
       </c>
       <c r="M86" s="1">
-        <v>28950584.0</v>
+        <v>10000920.0</v>
       </c>
       <c r="N86" s="1">
-        <v>28950584.0</v>
+        <v>10084054.33</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>0.31</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B87" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5776</v>
+        <v>99.9934</v>
       </c>
       <c r="E87" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14920177.05</v>
+        <v>10000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>16462.95</v>
+        <v>-660.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.11034017857047</v>
+        <v>-0.0066</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" t="s">
+        <v>223</v>
       </c>
       <c r="M87" s="1">
-        <v>14936640.0</v>
+        <v>9999340.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14936640.0</v>
+        <v>10002495.69</v>
       </c>
       <c r="O87" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B88" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C88" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9485</v>
+        <v>100.0183</v>
       </c>
       <c r="E88" s="1">
-        <v>99.82378327</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14973567.49</v>
+        <v>25000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>18707.51</v>
+        <v>4575.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.12493689304499</v>
+        <v>0.0183</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>0.0</v>
+      <c r="L88" t="s">
+        <v>226</v>
       </c>
       <c r="M88" s="1">
-        <v>14992275.0</v>
+        <v>25004575.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14992275.0</v>
+        <v>25210827.22</v>
       </c>
       <c r="O88" s="1">
-        <v>0.47</v>
+        <v>0.77</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>227</v>
+      </c>
+      <c r="B89" t="s">
+        <v>228</v>
+      </c>
+      <c r="C89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0436</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>8720.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.0436</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>229</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>14990925.0</v>
+        <v>20008720.0</v>
       </c>
       <c r="N89" s="1">
-        <v>14990925.0</v>
+        <v>20331554.83</v>
       </c>
       <c r="O89" s="1">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>230</v>
+      </c>
+      <c r="B90" t="s">
         <v>231</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.004</v>
+      </c>
+      <c r="E90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>800.0</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.004</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="s">
         <v>232</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>40009280.0</v>
+        <v>20000800.0</v>
       </c>
       <c r="N90" s="1">
-        <v>40867255.33</v>
+        <v>20051553.33</v>
       </c>
       <c r="O90" s="1">
-        <v>1.27</v>
+        <v>0.62</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B91" t="s">
         <v>234</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9885</v>
+        <v>100.0001</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-3450.0</v>
+        <v>20.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0115</v>
+        <v>0.0001</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="M91" s="1">
-        <v>29996550.0</v>
+        <v>20000020.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30047454.0</v>
+        <v>20022850.61</v>
       </c>
       <c r="O91" s="1">
-        <v>0.94</v>
+        <v>0.61</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>236</v>
+      </c>
+      <c r="B92" t="s">
         <v>237</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>32000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0172</v>
+        <v>99.9476</v>
       </c>
       <c r="E92" s="1">
-        <v>100.00105</v>
+        <v>99.8295134</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>32000336.0</v>
+        <v>29948854.02</v>
       </c>
       <c r="I92" s="1">
-        <v>5168.0</v>
+        <v>35425.98</v>
       </c>
       <c r="J92" s="1">
-        <v>0.016149830426781</v>
+        <v>0.11828826564229</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>239</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>32005504.0</v>
+        <v>29984280.0</v>
       </c>
       <c r="N92" s="1">
-        <v>32721162.67</v>
+        <v>29984280.0</v>
       </c>
       <c r="O92" s="1">
-        <v>1.02</v>
+        <v>0.92</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B93" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C93" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0494</v>
+        <v>99.8695</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>35000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I93" s="1">
-        <v>17290.0</v>
+        <v>60247.95</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0494</v>
+        <v>0.40380184362491</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>242</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>35017290.0</v>
+        <v>14980425.0</v>
       </c>
       <c r="N93" s="1">
-        <v>35561944.25</v>
+        <v>14980425.0</v>
       </c>
       <c r="O93" s="1">
-        <v>1.11</v>
+        <v>0.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B94" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0241</v>
+        <v>99.8197</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.79965221</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>47903833.06</v>
       </c>
       <c r="I94" s="1">
-        <v>7230.0</v>
+        <v>9622.94</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0241</v>
+        <v>0.0200880376064</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>245</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>30007230.0</v>
+        <v>47913456.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30223231.5</v>
+        <v>47913456.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.94</v>
+        <v>1.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B95" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0294</v>
+        <v>97.6632</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I95" s="1">
-        <v>8820.0</v>
+        <v>-8166.24</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0294</v>
+        <v>-0.055713174313859</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>248</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30008820.0</v>
+        <v>14649480.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30263700.0</v>
+        <v>14649480.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B96" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="C96" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.6192</v>
+        <v>100.0096</v>
       </c>
       <c r="E96" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>14921290.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>21589.81</v>
+        <v>2880.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.14469130835931</v>
+        <v>0.0096</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" t="s">
+        <v>246</v>
       </c>
       <c r="M96" s="1">
-        <v>14942880.0</v>
+        <v>30002880.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14942880.0</v>
+        <v>30146349.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B97" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C97" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9431</v>
+        <v>99.9943</v>
       </c>
       <c r="E97" s="1">
-        <v>98.2467</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>4912335.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>84820.0</v>
+        <v>-570.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.726673771231</v>
+        <v>-0.0057</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" t="s">
+        <v>249</v>
       </c>
       <c r="M97" s="1">
-        <v>4997155.0</v>
+        <v>9999430.0</v>
       </c>
       <c r="N97" s="1">
-        <v>4997155.0</v>
+        <v>10012834.11</v>
       </c>
       <c r="O97" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.7541</v>
+        <v>99.984</v>
       </c>
       <c r="E98" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29284442.78</v>
+        <v>20000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>641787.22</v>
+        <v>-3200.0</v>
       </c>
       <c r="J98" s="1">
-        <v>2.191563707807</v>
+        <v>-0.016</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" t="s">
+        <v>252</v>
       </c>
       <c r="M98" s="1">
-        <v>29926230.0</v>
+        <v>19996800.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29926230.0</v>
+        <v>20024341.56</v>
       </c>
       <c r="O98" s="1">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B99" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C99" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9245</v>
+        <v>100.0327</v>
       </c>
       <c r="E99" s="1">
-        <v>99.28424334</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>34749485.17</v>
+        <v>35000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>224089.83</v>
+        <v>11445.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.64487237409048</v>
+        <v>0.0327</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>255</v>
       </c>
       <c r="M99" s="1">
-        <v>34973575.0</v>
+        <v>35011445.0</v>
       </c>
       <c r="N99" s="1">
-        <v>34973575.0</v>
+        <v>35665189.58</v>
       </c>
       <c r="O99" s="1">
         <v>1.09</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>256</v>
+      </c>
+      <c r="B100" t="s">
         <v>257</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0255</v>
+      </c>
+      <c r="E100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>7650.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>0.0255</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>258</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>19941640.0</v>
+        <v>30007650.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19941640.0</v>
+        <v>30314556.33</v>
       </c>
       <c r="O100" s="1">
-        <v>0.62</v>
+        <v>0.93</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>259</v>
       </c>
       <c r="B101" t="s">
         <v>260</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0419</v>
+        <v>100.0289</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>12570.0</v>
+        <v>8670.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0419</v>
+        <v>0.0289</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
         <v>261</v>
       </c>
       <c r="M101" s="1">
-        <v>30012570.0</v>
+        <v>30008670.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30504489.75</v>
+        <v>30356583.33</v>
       </c>
       <c r="O101" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>262</v>
       </c>
       <c r="B102" t="s">
         <v>263</v>
       </c>
       <c r="C102" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9479</v>
+        <v>99.8646</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47378368</v>
+        <v>99.8194931</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>24868445.92</v>
+        <v>19963898.62</v>
       </c>
       <c r="I102" s="1">
-        <v>118529.08</v>
+        <v>9021.38</v>
       </c>
       <c r="J102" s="1">
-        <v>0.47662439535345</v>
+        <v>0.045188468303292</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>24986975.0</v>
+        <v>19972920.0</v>
       </c>
       <c r="N102" s="1">
-        <v>24986975.0</v>
+        <v>19972920.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.78</v>
+        <v>0.61</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>264</v>
       </c>
       <c r="B103" t="s">
         <v>265</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0142</v>
+        <v>99.9065</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>30000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I103" s="1">
-        <v>4260.0</v>
+        <v>64684.81</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0142</v>
+        <v>0.4335068159411</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>266</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>30004260.0</v>
+        <v>14985975.0</v>
       </c>
       <c r="N103" s="1">
-        <v>30058219.33</v>
+        <v>14985975.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.94</v>
+        <v>0.46</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>266</v>
+      </c>
+      <c r="B104" t="s">
         <v>267</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0217</v>
+        <v>99.6835</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I104" s="1">
-        <v>6510.0</v>
+        <v>70937.77</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0217</v>
+        <v>0.20373710381388</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>269</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30006510.0</v>
+        <v>34889225.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30626708.75</v>
+        <v>34889225.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.95</v>
+        <v>1.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B105" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0325</v>
+        <v>99.9942</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.2884329</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>19857686.58</v>
       </c>
       <c r="I105" s="1">
-        <v>6500.0</v>
+        <v>141153.42</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0325</v>
+        <v>0.71082509753258</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>272</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>20006500.0</v>
+        <v>19998840.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20370484.0</v>
+        <v>19998840.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B106" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9881</v>
+        <v>100.0292</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1785.0</v>
+        <v>8760.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0119</v>
+        <v>0.0292</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="M106" s="1">
-        <v>14998215.0</v>
+        <v>30008760.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15002848.13</v>
+        <v>30593032.5</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B107" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9975</v>
+        <v>99.7123</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>99.48840848</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>24872102.12</v>
       </c>
       <c r="I107" s="1">
-        <v>-250.0</v>
+        <v>55972.88</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0025</v>
+        <v>0.2250428199834</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>278</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9999750.0</v>
+        <v>24928075.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10002727.64</v>
+        <v>24928075.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B108" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.6271</v>
+        <v>100.0282</v>
       </c>
       <c r="E108" s="1">
-        <v>99.47403105</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>19894806.21</v>
+        <v>30000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>30613.79</v>
+        <v>8460.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.15387830208978</v>
+        <v>0.0282</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>277</v>
       </c>
       <c r="M108" s="1">
-        <v>19925420.0</v>
+        <v>30008460.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19925420.0</v>
+        <v>30153767.5</v>
       </c>
       <c r="O108" s="1">
-        <v>0.62</v>
+        <v>0.93</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B109" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C109" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9634</v>
+        <v>100.0153</v>
       </c>
       <c r="E109" s="1">
-        <v>99.806597</v>
+        <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>9980659.7</v>
+        <v>20000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>15680.3</v>
+        <v>3060.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.15710684935987</v>
+        <v>0.0153</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109">
-        <v>0.0</v>
+      <c r="L109" t="s">
+        <v>280</v>
       </c>
       <c r="M109" s="1">
-        <v>9996340.0</v>
+        <v>20003060.0</v>
       </c>
       <c r="N109" s="1">
-        <v>9996340.0</v>
+        <v>20428428.89</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>281</v>
+      </c>
+      <c r="B110" t="s">
+        <v>282</v>
+      </c>
+      <c r="C110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0106</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1590.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.0106</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" t="s">
         <v>283</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>39968280.0</v>
+        <v>15001590.0</v>
       </c>
       <c r="N110" s="1">
-        <v>39968280.0</v>
+        <v>15051742.5</v>
       </c>
       <c r="O110" s="1">
-        <v>1.24</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>284</v>
+      </c>
+      <c r="B111" t="s">
         <v>285</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0156</v>
+      </c>
+      <c r="E111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>1560.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.0156</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" t="s">
         <v>286</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>19947040.0</v>
+        <v>10001560.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19947040.0</v>
+        <v>10033795.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>287</v>
       </c>
       <c r="B112" t="s">
         <v>288</v>
       </c>
       <c r="C112" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.5371</v>
+        <v>99.9134</v>
       </c>
       <c r="E112" s="1">
-        <v>99.47155735</v>
+        <v>99.47403105</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19894311.47</v>
+        <v>19894806.21</v>
       </c>
       <c r="I112" s="1">
-        <v>13108.53</v>
+        <v>87873.79</v>
       </c>
       <c r="J112" s="1">
-        <v>0.065890845329165</v>
+        <v>0.44169211337093</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>19907420.0</v>
+        <v>19982680.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19907420.0</v>
+        <v>19982680.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>289</v>
       </c>
       <c r="B113" t="s">
         <v>290</v>
       </c>
       <c r="C113" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8344</v>
+        <v>99.9026</v>
       </c>
       <c r="E113" s="1">
-        <v>99.836158</v>
+        <v>99.810914</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>29950847.4</v>
+        <v>9981091.4</v>
       </c>
       <c r="I113" s="1">
-        <v>-527.4</v>
+        <v>9168.6</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0017608850693153</v>
+        <v>0.091859693820658</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>29950320.0</v>
+        <v>9990260.0</v>
       </c>
       <c r="N113" s="1">
-        <v>29950320.0</v>
+        <v>9990260.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.93</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>291</v>
       </c>
       <c r="B114" t="s">
         <v>292</v>
       </c>
       <c r="C114" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9585</v>
+        <v>99.8591</v>
       </c>
       <c r="E114" s="1">
-        <v>99.2825594</v>
+        <v>99.80919808</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>24820639.85</v>
+        <v>39923679.23</v>
       </c>
       <c r="I114" s="1">
-        <v>168985.15</v>
+        <v>19960.77</v>
       </c>
       <c r="J114" s="1">
-        <v>0.68082511579572</v>
+        <v>0.049997320850631</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>24989625.0</v>
+        <v>39943640.0</v>
       </c>
       <c r="N114" s="1">
-        <v>24989625.0</v>
+        <v>39943640.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.78</v>
+        <v>1.23</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>293</v>
       </c>
       <c r="B115" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.3374</v>
+        <v>99.8261</v>
       </c>
       <c r="E115" s="1">
-        <v>97.8384763</v>
+        <v>99.47155735</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9783847.63</v>
+        <v>19894311.47</v>
       </c>
       <c r="I115" s="1">
-        <v>49892.37</v>
+        <v>70908.53</v>
       </c>
       <c r="J115" s="1">
-        <v>0.50994631035561</v>
+        <v>0.35642615783375</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>9833740.0</v>
+        <v>19965220.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9833740.0</v>
+        <v>19965220.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>295</v>
       </c>
       <c r="B116" t="s">
         <v>296</v>
       </c>
       <c r="C116" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9824</v>
+        <v>99.559</v>
       </c>
       <c r="E116" s="1">
-        <v>99.83192187</v>
+        <v>99.458614</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>14974788.28</v>
+        <v>29837584.2</v>
       </c>
       <c r="I116" s="1">
-        <v>22571.72</v>
+        <v>30115.8</v>
       </c>
       <c r="J116" s="1">
-        <v>0.15073147999125</v>
+        <v>0.1009324340675</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>14997360.0</v>
+        <v>29867700.0</v>
       </c>
       <c r="N116" s="1">
-        <v>14997360.0</v>
+        <v>29867700.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>297</v>
       </c>
       <c r="B117" t="s">
         <v>298</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.935</v>
+        <v>99.7447</v>
       </c>
       <c r="E117" s="1">
-        <v>99.24</v>
+        <v>99.63533473</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9924000.0</v>
+        <v>7373014.77</v>
       </c>
       <c r="I117" s="1">
-        <v>69500.0</v>
+        <v>8093.03</v>
       </c>
       <c r="J117" s="1">
-        <v>0.70032245062475</v>
+        <v>0.10976554709926</v>
       </c>
       <c r="K117">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>9993500.0</v>
+        <v>7381107.8</v>
       </c>
       <c r="N117" s="1">
-        <v>10109253.42</v>
+        <v>7381107.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>299</v>
+      </c>
+      <c r="B118" t="s">
         <v>300</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.368</v>
+        <v>98.3997</v>
       </c>
       <c r="E118" s="1">
-        <v>98.33</v>
+        <v>97.8384763</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3933200.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I118" s="1">
-        <v>1520.0</v>
+        <v>56122.37</v>
       </c>
       <c r="J118" s="1">
-        <v>0.038645377809417</v>
+        <v>0.57362269040161</v>
       </c>
       <c r="K118">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>3934720.0</v>
+        <v>9839970.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3935815.89</v>
+        <v>9839970.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B119" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C119" s="1">
-        <v>21400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.552</v>
+        <v>99.8997</v>
       </c>
       <c r="E119" s="1">
-        <v>98.97545327</v>
+        <v>99.8186351</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>21180747.0</v>
+        <v>9981863.51</v>
       </c>
       <c r="I119" s="1">
-        <v>123381.0</v>
+        <v>8106.49</v>
       </c>
       <c r="J119" s="1">
-        <v>0.58251486597711</v>
+        <v>0.081212190407921</v>
       </c>
       <c r="K119">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>21304128.0</v>
+        <v>9989970.0</v>
       </c>
       <c r="N119" s="1">
-        <v>21437218.41</v>
+        <v>9989970.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B120" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C120" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.512</v>
+        <v>99.575</v>
       </c>
       <c r="E120" s="1">
-        <v>99.163675</v>
+        <v>99.5457396</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>19832735.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I120" s="1">
-        <v>69665.0</v>
+        <v>5852.08</v>
       </c>
       <c r="J120" s="1">
-        <v>0.35126269775702</v>
+        <v>0.029393924961104</v>
       </c>
       <c r="K120">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>19902400.0</v>
+        <v>19915000.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20001030.14</v>
+        <v>19915000.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B121" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C121" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.818</v>
+        <v>99.9795</v>
       </c>
       <c r="E121" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>14795839.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>26861.0</v>
+        <v>-4100.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.18154428417341</v>
+        <v>-0.0205</v>
       </c>
       <c r="K121">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="M121" s="1">
-        <v>14822700.0</v>
+        <v>19995900.0</v>
       </c>
       <c r="N121" s="1">
-        <v>14830508.22</v>
+        <v>20037586.33</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B122" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C122" s="1">
-        <v>26200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.279</v>
+        <v>98.15</v>
       </c>
       <c r="E122" s="1">
-        <v>100.64458779</v>
+        <v>98.33</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>26368882.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-95784.0</v>
+        <v>-7200.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.36324634468765</v>
+        <v>-0.18305705278145</v>
       </c>
       <c r="K122">
-        <v>2.9</v>
+        <v>0.09</v>
       </c>
       <c r="L122" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="M122" s="1">
-        <v>26273098.0</v>
+        <v>3926000.0</v>
       </c>
       <c r="N122" s="1">
-        <v>27032898.0</v>
+        <v>3929780.82</v>
       </c>
       <c r="O122" s="1">
-        <v>0.84</v>
+        <v>0.12</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B123" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C123" s="1">
-        <v>5000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.849</v>
+        <v>99.654</v>
       </c>
       <c r="E123" s="1">
-        <v>99.14</v>
+        <v>98.97545327</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4957000.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I123" s="1">
-        <v>35450.0</v>
+        <v>145209.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.71515029251563</v>
+        <v>0.68557072137257</v>
       </c>
       <c r="K123">
-        <v>0.96</v>
+        <v>0.76</v>
       </c>
       <c r="L123" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="M123" s="1">
-        <v>4992450.0</v>
+        <v>21325956.0</v>
       </c>
       <c r="N123" s="1">
-        <v>5040686.3</v>
+        <v>21487775.18</v>
       </c>
       <c r="O123" s="1">
-        <v>0.16</v>
+        <v>0.66</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B124" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.762</v>
+        <v>99.655</v>
       </c>
       <c r="E124" s="1">
-        <v>98.3985</v>
+        <v>99.163675</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9839850.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I124" s="1">
-        <v>136350.0</v>
+        <v>98265.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.3856918550588</v>
+        <v>0.49546872884653</v>
       </c>
       <c r="K124">
-        <v>0.18</v>
+        <v>0.59</v>
       </c>
       <c r="L124" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="M124" s="1">
-        <v>9976200.0</v>
+        <v>19931000.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9993843.84</v>
+        <v>20049767.12</v>
       </c>
       <c r="O124" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B125" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C125" s="1">
-        <v>46499000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.487</v>
+        <v>100.346</v>
       </c>
       <c r="E125" s="1">
-        <v>101.14901439</v>
+        <v>100.747</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>47033280.2</v>
+        <v>30224100.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-307830.07</v>
+        <v>-120300.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.65449415539595</v>
+        <v>-0.39802674025033</v>
       </c>
       <c r="K125">
-        <v>2.85</v>
+        <v>1.09</v>
       </c>
       <c r="L125" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M125" s="1">
-        <v>46725450.13</v>
+        <v>30103800.0</v>
       </c>
       <c r="N125" s="1">
-        <v>48050353.14</v>
+        <v>30429690.41</v>
       </c>
       <c r="O125" s="1">
-        <v>1.5</v>
+        <v>0.93</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B126" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C126" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.142</v>
+        <v>98.944</v>
       </c>
       <c r="E126" s="1">
-        <v>98.743125</v>
+        <v>98.63892667</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>8689395.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I126" s="1">
-        <v>35101.0</v>
+        <v>45761.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.40395217388552</v>
+        <v>0.30928290041545</v>
       </c>
       <c r="K126">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="L126" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="M126" s="1">
-        <v>8724496.0</v>
+        <v>14841600.0</v>
       </c>
       <c r="N126" s="1">
-        <v>8736912.44</v>
+        <v>14851925.34</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B127" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C127" s="1">
-        <v>9400000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.904</v>
+        <v>100.08</v>
       </c>
       <c r="E127" s="1">
-        <v>98.855</v>
+        <v>100.64458779</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>9292370.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I127" s="1">
-        <v>4606.0</v>
+        <v>-147922.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.049567548429518</v>
+        <v>-0.56097183035671</v>
       </c>
       <c r="K127">
-        <v>0.18</v>
+        <v>3.39</v>
       </c>
       <c r="L127" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M127" s="1">
-        <v>9296976.0</v>
+        <v>26220960.0</v>
       </c>
       <c r="N127" s="1">
-        <v>9313876.68</v>
+        <v>27108260.68</v>
       </c>
       <c r="O127" s="1">
-        <v>0.29</v>
+        <v>0.83</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B128" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C128" s="1">
-        <v>31300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.021</v>
+        <v>99.998</v>
       </c>
       <c r="E128" s="1">
-        <v>100.17175712</v>
+        <v>99.14</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>31353759.98</v>
+        <v>4957000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-47186.98</v>
+        <v>42900.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.15049863247693</v>
+        <v>0.86544280815009</v>
       </c>
       <c r="K128">
-        <v>1.95</v>
+        <v>1.12</v>
       </c>
       <c r="L128" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M128" s="1">
-        <v>31306573.0</v>
+        <v>4999900.0</v>
       </c>
       <c r="N128" s="1">
-        <v>31917566.15</v>
+        <v>5055687.67</v>
       </c>
       <c r="O128" s="1">
-        <v>0.99</v>
+        <v>0.16</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B129" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C129" s="1">
-        <v>1000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.271</v>
+        <v>99.843</v>
       </c>
       <c r="E129" s="1">
-        <v>98.02</v>
+        <v>99.75</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>980200.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I129" s="1">
-        <v>12510.0</v>
+        <v>9765.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.2762701489492</v>
+        <v>0.093233082706767</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>787.67</v>
+        <v>0.89</v>
+      </c>
+      <c r="L129" t="s">
+        <v>331</v>
       </c>
       <c r="M129" s="1">
-        <v>992710.0</v>
+        <v>10483515.0</v>
       </c>
       <c r="N129" s="1">
-        <v>993497.67</v>
+        <v>10576720.48</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.32</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C130" s="1">
-        <v>9088000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.242</v>
+        <v>98.854</v>
       </c>
       <c r="E130" s="1">
-        <v>98.65440383</v>
+        <v>99.04783611</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>8965712.22</v>
+        <v>3094254.4</v>
       </c>
       <c r="I130" s="1">
-        <v>53400.74</v>
+        <v>-6055.44</v>
       </c>
       <c r="J130" s="1">
-        <v>0.59561068534943</v>
+        <v>-0.19569948741125</v>
       </c>
       <c r="K130">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="L130" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="M130" s="1">
-        <v>9019112.96</v>
+        <v>3088198.96</v>
       </c>
       <c r="N130" s="1">
-        <v>9026271.32</v>
+        <v>3093976.22</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B131" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.774</v>
+        <v>100.225</v>
       </c>
       <c r="E131" s="1">
-        <v>99.174455</v>
+        <v>101.14901439</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>19834891.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I131" s="1">
-        <v>119909.0</v>
+        <v>-429657.45</v>
       </c>
       <c r="J131" s="1">
-        <v>0.60453571436314</v>
+        <v>-0.91351793490261</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
+        <v>3.39</v>
       </c>
       <c r="L131" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="M131" s="1">
-        <v>19954800.0</v>
+        <v>46603622.75</v>
       </c>
       <c r="N131" s="1">
-        <v>19976991.78</v>
+        <v>48178219.02</v>
       </c>
       <c r="O131" s="1">
-        <v>0.62</v>
+        <v>1.48</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B132" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C132" s="1">
-        <v>22300000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.992</v>
+        <v>99.347</v>
       </c>
       <c r="E132" s="1">
-        <v>99.565</v>
+        <v>98.743125</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>22202995.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I132" s="1">
-        <v>95221.0</v>
+        <v>53141.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.42886556520866</v>
+        <v>0.61156156441271</v>
       </c>
       <c r="K132">
-        <v>0.74</v>
+        <v>0.17</v>
       </c>
       <c r="L132" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M132" s="1">
-        <v>22298216.0</v>
+        <v>8742536.0</v>
       </c>
       <c r="N132" s="1">
-        <v>22464091.34</v>
+        <v>8757905.86</v>
       </c>
       <c r="O132" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B133" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C133" s="1">
-        <v>16000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.886</v>
+        <v>98.958</v>
       </c>
       <c r="E133" s="1">
-        <v>99.24125</v>
+        <v>98.855</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>15878600.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I133" s="1">
-        <v>103160.0</v>
+        <v>9682.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.64967944277203</v>
+        <v>0.10419300996409</v>
       </c>
       <c r="K133">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="L133" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="M133" s="1">
-        <v>15981760.0</v>
+        <v>9302052.0</v>
       </c>
       <c r="N133" s="1">
-        <v>16000609.32</v>
+        <v>9326839.67</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B134" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C134" s="1">
-        <v>4100000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.467</v>
+        <v>100.003</v>
       </c>
       <c r="E134" s="1">
-        <v>99.37609756</v>
+        <v>100.17175712</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>4074420.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I134" s="1">
-        <v>3727.0</v>
+        <v>-52820.98</v>
       </c>
       <c r="J134" s="1">
-        <v>0.091473142189563</v>
+        <v>-0.16846776920437</v>
       </c>
       <c r="K134">
-        <v>0.52</v>
+        <v>2.27</v>
       </c>
       <c r="L134" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="M134" s="1">
-        <v>4078147.0</v>
+        <v>31300939.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4099475.42</v>
+        <v>32011727.7</v>
       </c>
       <c r="O134" s="1">
-        <v>0.13</v>
+        <v>0.98</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B135" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C135" s="1">
-        <v>12000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.676</v>
+        <v>99.511</v>
       </c>
       <c r="E135" s="1">
-        <v>100.68475</v>
+        <v>98.02</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>12082170.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1050.0</v>
+        <v>14910.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.0086904918570091</v>
+        <v>1.5211181391553</v>
       </c>
       <c r="K135">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.1</v>
+      </c>
+      <c r="L135">
+        <v>955.48</v>
       </c>
       <c r="M135" s="1">
-        <v>12081120.0</v>
+        <v>995110.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12432243.29</v>
+        <v>996065.48</v>
       </c>
       <c r="O135" s="1">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B136" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C136" s="1">
-        <v>7800000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.292</v>
+        <v>99.483</v>
       </c>
       <c r="E136" s="1">
-        <v>101.89661538</v>
+        <v>98.65440383</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>7947936.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I136" s="1">
-        <v>-47160.0</v>
+        <v>75302.82</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.59336159727507</v>
+        <v>0.83989780345638</v>
       </c>
       <c r="K136">
-        <v>1.49</v>
+        <v>0.1</v>
       </c>
       <c r="L136" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="M136" s="1">
-        <v>7900776.0</v>
+        <v>9041015.04</v>
       </c>
       <c r="N136" s="1">
-        <v>8017028.05</v>
+        <v>9049698.44</v>
       </c>
       <c r="O136" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B137" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C137" s="1">
-        <v>15000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.727</v>
+        <v>99.56</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71</v>
+        <v>99.37609756</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>14956500.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I137" s="1">
-        <v>2550.0</v>
+        <v>7540.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.017049443385819</v>
+        <v>0.18505701424988</v>
       </c>
       <c r="K137">
-        <v>0.96</v>
+        <v>0.64</v>
       </c>
       <c r="L137" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="M137" s="1">
-        <v>14959050.0</v>
+        <v>4081960.0</v>
       </c>
       <c r="N137" s="1">
-        <v>15102680.14</v>
+        <v>4108104.52</v>
       </c>
       <c r="O137" s="1">
-        <v>0.47</v>
+        <v>0.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>2706544712</v>
+        <v>355</v>
+      </c>
+      <c r="B138" t="s">
+        <v>356</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.98284635</v>
+        <v>100.163</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-3430.73</v>
+        <v>-62610.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>-0.51820161444509</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L138" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="M138" s="1">
-        <v>-3430.73</v>
+        <v>12019560.0</v>
       </c>
       <c r="N138" s="1">
-        <v>-21818.18</v>
+        <v>12059012.05</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>2711869102</v>
+        <v>358</v>
+      </c>
+      <c r="B139" t="s">
+        <v>359</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.983556</v>
+        <v>100.836</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4933.2</v>
+        <v>-82728.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>-1.0408740080444</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
+        <v>2.06</v>
       </c>
       <c r="L139" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="M139" s="1">
-        <v>-4933.2</v>
+        <v>7865208.0</v>
       </c>
       <c r="N139" s="1">
-        <v>-27508.7</v>
+        <v>8025962.79</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>361</v>
+      </c>
+      <c r="B140" t="s">
+        <v>362</v>
+      </c>
+      <c r="C140" s="1">
+        <v>17450000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.787</v>
+      </c>
+      <c r="E140" s="1">
+        <v>99.71702006</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>17400620.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>12211.5</v>
+      </c>
+      <c r="J140" s="1">
+        <v>0.070178533868333</v>
+      </c>
+      <c r="K140">
+        <v>1.16</v>
+      </c>
+      <c r="L140" t="s">
         <v>363</v>
       </c>
-      <c r="B140">
-[...31 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>-5086.62</v>
+        <v>17412831.5</v>
       </c>
       <c r="N140" s="1">
-        <v>-25050.62</v>
+        <v>17615060.27</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="B141">
         <v>2760392012</v>
       </c>
       <c r="C141" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.05699</v>
+        <v>100.0264336</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2849.5</v>
+        <v>1321.68</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="M141" s="1">
-        <v>2849.5</v>
+        <v>1321.68</v>
       </c>
       <c r="N141" s="1">
-        <v>13116.16</v>
+        <v>13284.49</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B142">
         <v>2763112602</v>
       </c>
       <c r="C142" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0551913</v>
+        <v>100.0262851</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>5519.13</v>
+        <v>2628.51</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="M142" s="1">
-        <v>5519.13</v>
+        <v>2628.51</v>
       </c>
       <c r="N142" s="1">
-        <v>24886.05</v>
+        <v>25240.23</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B143">
-        <v>2764514792</v>
+        <v>2767186152</v>
       </c>
       <c r="C143" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.001011</v>
+        <v>100.0313426</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>101.1</v>
+        <v>3134.26</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="M143" s="1">
-        <v>101.1</v>
+        <v>3134.26</v>
       </c>
       <c r="N143" s="1">
-        <v>15719.1</v>
+        <v>24721.51</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B144">
-        <v>2767186152</v>
+        <v>2773749642</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0579536</v>
+        <v>100.0277146</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>5795.36</v>
+        <v>5542.92</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="M144" s="1">
-        <v>5795.36</v>
+        <v>5542.92</v>
       </c>
       <c r="N144" s="1">
-        <v>24193.14</v>
+        <v>32041.03</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B145">
-        <v>2767187812</v>
+        <v>2786869692</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.01692393</v>
+        <v>100.0014578</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>2538.59</v>
+        <v>72.89</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="M145" s="1">
-        <v>2538.59</v>
+        <v>72.89</v>
       </c>
       <c r="N145" s="1">
-        <v>26508.59</v>
+        <v>7299.91</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B146">
-        <v>2773749642</v>
+        <v>2789264662</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0394654</v>
+        <v>100.00955724</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>7893.08</v>
+        <v>2389.31</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="M146" s="1">
-        <v>7893.08</v>
+        <v>2389.31</v>
       </c>
       <c r="N146" s="1">
-        <v>30344.47</v>
+        <v>43139.31</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B147">
-        <v>2786857582</v>
+        <v>2789797962</v>
       </c>
       <c r="C147" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0119865</v>
+        <v>100.05817028</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1198.65</v>
+        <v>23268.11</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="M147" s="1">
-        <v>1198.65</v>
+        <v>23268.11</v>
       </c>
       <c r="N147" s="1">
-        <v>12323.63</v>
+        <v>99920.34</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B148">
-        <v>2786869692</v>
+        <v>2792185442</v>
       </c>
       <c r="C148" s="1">
-        <v>5000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0247816</v>
+        <v>100.06035377</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1239.08</v>
+        <v>21123.82</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="M148" s="1">
-        <v>1239.08</v>
+        <v>21123.82</v>
       </c>
       <c r="N148" s="1">
-        <v>7258.37</v>
+        <v>84364.44</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B149">
-        <v>2789264662</v>
+        <v>2796875442</v>
       </c>
       <c r="C149" s="1">
-        <v>25000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.03535904</v>
+        <v>100.04406655</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>8839.76</v>
+        <v>10091.24</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="M149" s="1">
-        <v>8839.76</v>
+        <v>10091.24</v>
       </c>
       <c r="N149" s="1">
-        <v>42724.76</v>
+        <v>49821.98</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B150">
-        <v>2789797962</v>
+        <v>2798428082</v>
       </c>
       <c r="C150" s="1">
-        <v>40000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0734504</v>
+        <v>100.00989873</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>29380.16</v>
+        <v>623.62</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="M150" s="1">
-        <v>29380.16</v>
+        <v>623.62</v>
       </c>
       <c r="N150" s="1">
-        <v>93013.49</v>
+        <v>10681.31</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B151">
-        <v>2792185442</v>
+        <v>2798594412</v>
       </c>
       <c r="C151" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.072491</v>
+        <v>100.09003847</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>25371.85</v>
+        <v>13505.77</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="M151" s="1">
-        <v>25371.85</v>
+        <v>13505.77</v>
       </c>
       <c r="N151" s="1">
-        <v>77653.69</v>
+        <v>38508.27</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B152">
-        <v>2796875442</v>
+        <v>2813842972</v>
       </c>
       <c r="C152" s="1">
-        <v>22900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.06363127</v>
+        <v>100.07352067</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>14571.56</v>
+        <v>11028.1</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="M152" s="1">
-        <v>14571.56</v>
+        <v>11028.1</v>
       </c>
       <c r="N152" s="1">
-        <v>47248.71</v>
+        <v>28324.35</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="B153">
-        <v>2798428082</v>
+        <v>2862709242</v>
       </c>
       <c r="C153" s="1">
-        <v>6300000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.03687889</v>
+        <v>100.14138824</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2323.37</v>
+        <v>17673.53</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="M153" s="1">
-        <v>2323.37</v>
+        <v>17673.53</v>
       </c>
       <c r="N153" s="1">
-        <v>10577.39</v>
+        <v>25559.16</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B154">
-        <v>2798445762</v>
+        <v>2863881832</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.023167</v>
+        <v>100.15186893</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2316.7</v>
+        <v>45560.68</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="M154" s="1">
-        <v>2316.7</v>
+        <v>45560.68</v>
       </c>
       <c r="N154" s="1">
-        <v>14712.48</v>
+        <v>65580.35</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="B155">
-        <v>2798594412</v>
+        <v>2892744252</v>
       </c>
       <c r="C155" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0868508</v>
+        <v>100.1934205</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>13027.62</v>
+        <v>38684.1</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="M155" s="1">
-        <v>13027.62</v>
+        <v>38684.1</v>
       </c>
       <c r="N155" s="1">
-        <v>33230.74</v>
+        <v>47698.55</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="B156">
-        <v>2813842972</v>
+        <v>2892982772</v>
       </c>
       <c r="C156" s="1">
-        <v>15000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.06129993</v>
+        <v>100.00535903</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>9194.99</v>
+        <v>332.26</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="M156" s="1">
-        <v>9194.99</v>
+        <v>332.26</v>
       </c>
       <c r="N156" s="1">
-        <v>23069.99</v>
+        <v>2112.35</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B157">
-        <v>2843423492</v>
+        <v>2905161052</v>
       </c>
       <c r="C157" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0092615</v>
+        <v>100.1521943</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>555.69</v>
+        <v>30438.86</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="M157" s="1">
-        <v>555.69</v>
+        <v>30438.86</v>
       </c>
       <c r="N157" s="1">
-        <v>5260.19</v>
+        <v>35562.42</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B158">
-        <v>2861772482</v>
+        <v>2922922502</v>
       </c>
       <c r="C158" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00180533</v>
+        <v>100.0024376</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>270.8</v>
+        <v>243.76</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="M158" s="1">
-        <v>270.8</v>
+        <v>243.76</v>
       </c>
       <c r="N158" s="1">
-        <v>4069.8</v>
+        <v>1495.01</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B159">
-        <v>2862709242</v>
+        <v>2923119492</v>
       </c>
       <c r="C159" s="1">
-        <v>12500000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0550876</v>
+        <v>100.20638359</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>6885.95</v>
+        <v>16097.92</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="M159" s="1">
-        <v>6885.95</v>
+        <v>16097.92</v>
       </c>
       <c r="N159" s="1">
-        <v>12820.81</v>
+        <v>18193.39</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B160">
-        <v>2863881832</v>
+        <v>2926581072</v>
       </c>
       <c r="C160" s="1">
-        <v>30000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.06016023</v>
+        <v>100.04675627</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>18048.07</v>
+        <v>4249.21</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="M160" s="1">
-        <v>18048.07</v>
+        <v>4249.21</v>
       </c>
       <c r="N160" s="1">
-        <v>33074.99</v>
+        <v>6982.66</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B161">
-        <v>2863985832</v>
+        <v>2926627552</v>
       </c>
       <c r="C161" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.010192</v>
+        <v>100.2589616</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2548.0</v>
+        <v>25896.16</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="M161" s="1">
-        <v>2548.0</v>
+        <v>25896.16</v>
       </c>
       <c r="N161" s="1">
-        <v>10913.0</v>
+        <v>30238.38</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B162">
-        <v>2892744252</v>
+        <v>2935596102</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0517681</v>
+        <v>100.00636808</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>10353.62</v>
+        <v>3184.04</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="M162" s="1">
-        <v>10353.62</v>
+        <v>3184.04</v>
       </c>
       <c r="N162" s="1">
-        <v>16776.95</v>
+        <v>13942.79</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B163">
-        <v>2892982772</v>
+        <v>2935657812</v>
       </c>
       <c r="C163" s="1">
-        <v>6200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.01238419</v>
+        <v>100.28199007</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>767.82</v>
+        <v>84597.02</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="M163" s="1">
-        <v>767.82</v>
+        <v>84597.02</v>
       </c>
       <c r="N163" s="1">
-        <v>2006.27</v>
+        <v>97784.35</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B164">
-        <v>2905161052</v>
+        <v>2937267372</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0295282</v>
+        <v>100.0539485</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>5905.64</v>
+        <v>5394.85</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="M164" s="1">
-        <v>5905.64</v>
+        <v>5394.85</v>
       </c>
       <c r="N164" s="1">
-        <v>9369.92</v>
+        <v>8013.63</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B165">
-        <v>2922922502</v>
+        <v>2943810772</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0059172</v>
+        <v>100.0291808</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>591.72</v>
+        <v>5836.16</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165">
-        <v>773.33</v>
+      <c r="L165" t="s">
+        <v>413</v>
       </c>
       <c r="M165" s="1">
-        <v>591.72</v>
+        <v>5836.16</v>
       </c>
       <c r="N165" s="1">
-        <v>1365.05</v>
+        <v>8225.33</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>414</v>
       </c>
       <c r="B166">
-        <v>2923119492</v>
+        <v>2949187952</v>
       </c>
       <c r="C166" s="1">
-        <v>7800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.03663115</v>
+        <v>100.2841124</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2857.23</v>
+        <v>28411.24</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
         <v>415</v>
       </c>
       <c r="M166" s="1">
-        <v>2857.23</v>
+        <v>28411.24</v>
       </c>
       <c r="N166" s="1">
-        <v>4238.09</v>
+        <v>30667.94</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>416</v>
       </c>
       <c r="B167">
-        <v>2926581072</v>
+        <v>2952571562</v>
       </c>
       <c r="C167" s="1">
-        <v>9088000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0258914</v>
+        <v>100.04169688</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2353.01</v>
+        <v>2668.6</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>417</v>
+      <c r="L167">
+        <v>770.81</v>
       </c>
       <c r="M167" s="1">
-        <v>2353.01</v>
+        <v>2668.6</v>
       </c>
       <c r="N167" s="1">
-        <v>4155.21</v>
+        <v>3439.41</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B168">
-        <v>2926627552</v>
+        <v>2957753962</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0645801</v>
+        <v>100.06314136</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>6458.01</v>
+        <v>5556.44</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168" t="s">
-        <v>419</v>
+      <c r="L168">
+        <v>800.95</v>
       </c>
       <c r="M168" s="1">
-        <v>6458.01</v>
+        <v>5556.44</v>
       </c>
       <c r="N168" s="1">
-        <v>9368.67</v>
+        <v>6357.39</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B169">
-        <v>2928710612</v>
+        <v>2962625832</v>
       </c>
       <c r="C169" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.00398745</v>
+        <v>100.28653935</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>797.49</v>
+        <v>114615.74</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="M169" s="1">
-        <v>797.49</v>
+        <v>114615.74</v>
       </c>
       <c r="N169" s="1">
-        <v>2450.66</v>
+        <v>119616.15</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B170">
-        <v>2935596102</v>
+        <v>2962647772</v>
       </c>
       <c r="C170" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.01222916</v>
+        <v>100.12178325</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>6114.58</v>
+        <v>24356.65</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="M170" s="1">
-        <v>6114.58</v>
+        <v>24356.65</v>
       </c>
       <c r="N170" s="1">
-        <v>12928.75</v>
+        <v>26402.65</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B171">
-        <v>2935657812</v>
+        <v>3009856922</v>
       </c>
       <c r="C171" s="1">
-        <v>30000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.07126107</v>
+        <v>100.35693747</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>21378.32</v>
+        <v>33909.06</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171" t="s">
-        <v>425</v>
+      <c r="L171">
+        <v>87.62</v>
       </c>
       <c r="M171" s="1">
-        <v>21378.32</v>
+        <v>33909.06</v>
       </c>
       <c r="N171" s="1">
-        <v>30014.32</v>
+        <v>33996.68</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B172">
-        <v>2937267372</v>
+        <v>3009858932</v>
       </c>
       <c r="C172" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0252639</v>
+        <v>100.13199867</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2526.39</v>
+        <v>19799.8</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>427</v>
+      <c r="L172">
+        <v>261.68</v>
       </c>
       <c r="M172" s="1">
-        <v>2526.39</v>
+        <v>19799.8</v>
       </c>
       <c r="N172" s="1">
-        <v>4190.14</v>
+        <v>20061.48</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B173">
-        <v>2943810772</v>
+        <v>3013661662</v>
       </c>
       <c r="C173" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.01082995</v>
+        <v>100.35802035</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2165.99</v>
+        <v>71604.07</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>429</v>
+      <c r="L173">
+        <v>239.8</v>
       </c>
       <c r="M173" s="1">
-        <v>2165.99</v>
+        <v>71604.07</v>
       </c>
       <c r="N173" s="1">
-        <v>3566.44</v>
+        <v>71843.87</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="B174">
-        <v>2949187952</v>
+        <v>3015607942</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0398361</v>
+        <v>100.36478153</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>3983.61</v>
+        <v>54717.23</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-        <v>431</v>
+      <c r="L174">
+        <v>134.78</v>
       </c>
       <c r="M174" s="1">
-        <v>3983.61</v>
+        <v>54717.23</v>
       </c>
       <c r="N174" s="1">
-        <v>5354.94</v>
+        <v>54852.01</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B175">
-        <v>2952571562</v>
+        <v>3017270942</v>
       </c>
       <c r="C175" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.01244234</v>
+        <v>100.250345</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>796.31</v>
+        <v>50069.0</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>437.55</v>
+        <v>115.75</v>
       </c>
       <c r="M175" s="1">
-        <v>796.31</v>
+        <v>50069.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1233.86</v>
+        <v>50184.75</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="B176">
-        <v>2957753962</v>
+        <v>3021967322</v>
       </c>
       <c r="C176" s="1">
-        <v>8800000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.0106525</v>
+        <v>100.37648906</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>937.42</v>
+        <v>32001.57</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>429.0</v>
+        <v>74.3</v>
       </c>
       <c r="M176" s="1">
-        <v>937.42</v>
+        <v>32001.57</v>
       </c>
       <c r="N176" s="1">
-        <v>1366.42</v>
+        <v>32075.87</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B177">
-        <v>2962625832</v>
+        <v>3022014132</v>
       </c>
       <c r="C177" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.02373435</v>
+        <v>100.37730525</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>9493.74</v>
+        <v>75461.05</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-        <v>435</v>
+      <c r="L177">
+        <v>209.84</v>
       </c>
       <c r="M177" s="1">
-        <v>9493.74</v>
+        <v>75461.05</v>
       </c>
       <c r="N177" s="1">
-        <v>12232.31</v>
+        <v>75670.89</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="B178">
-        <v>2962647772</v>
+        <v>3032560652</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.01399795</v>
+        <v>100.41191608</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2799.59</v>
+        <v>49429.93</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>437</v>
+      <c r="L178">
+        <v>-122.27</v>
       </c>
       <c r="M178" s="1">
-        <v>2799.59</v>
+        <v>49429.93</v>
       </c>
       <c r="N178" s="1">
-        <v>3895.42</v>
+        <v>49307.66</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="B179">
-        <v>3009856922</v>
+        <v>3033105672</v>
       </c>
       <c r="C179" s="1">
-        <v>9500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99588716</v>
+        <v>100.3604525</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-390.72</v>
+        <v>14418.1</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>10.64</v>
+        <v>-27.77</v>
       </c>
       <c r="M179" s="1">
-        <v>-390.72</v>
+        <v>14418.1</v>
       </c>
       <c r="N179" s="1">
-        <v>-380.08</v>
+        <v>14390.33</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="B180">
-        <v>3009858932</v>
+        <v>3037280862</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.00046947</v>
+        <v>100.4128816</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>70.42</v>
+        <v>61932.24</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>58.48</v>
+        <v>491.51</v>
       </c>
       <c r="M180" s="1">
-        <v>70.42</v>
+        <v>61932.24</v>
       </c>
       <c r="N180" s="1">
-        <v>128.9</v>
+        <v>62423.75</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B181">
-        <v>3013661662</v>
+        <v>3042209452</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.9971808</v>
+        <v>100.4174945</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-563.84</v>
+        <v>41749.45</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>39.75</v>
+        <v>218.49</v>
       </c>
       <c r="M181" s="1">
-        <v>-563.84</v>
+        <v>41749.45</v>
       </c>
       <c r="N181" s="1">
-        <v>-524.09</v>
+        <v>41967.94</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="B182">
-        <v>3015607942</v>
+        <v>3047030172</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.99598867</v>
+        <v>100.40630218</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-601.7</v>
+        <v>12692.88</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>13.65</v>
+        <v>58.66</v>
       </c>
       <c r="M182" s="1">
-        <v>-601.7</v>
+        <v>12692.88</v>
       </c>
       <c r="N182" s="1">
-        <v>-588.05</v>
+        <v>12751.54</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="B183">
-        <v>3017270942</v>
+        <v>3050153122</v>
       </c>
       <c r="C183" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.9943933</v>
+        <v>100.4318639</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1121.34</v>
+        <v>43186.39</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>0.73</v>
+        <v>195.57</v>
       </c>
       <c r="M183" s="1">
-        <v>-1121.34</v>
+        <v>43186.39</v>
       </c>
       <c r="N183" s="1">
-        <v>-1120.61</v>
+        <v>43381.96</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B184">
-        <v>3021967322</v>
+        <v>3051781772</v>
       </c>
       <c r="C184" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.99608694</v>
+        <v>100.43335485</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-332.61</v>
+        <v>86670.97</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>7.09</v>
+        <v>370.39</v>
       </c>
       <c r="M184" s="1">
-        <v>-332.61</v>
+        <v>86670.97</v>
       </c>
       <c r="N184" s="1">
-        <v>-325.52</v>
+        <v>87041.36</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="B185">
-        <v>3022014132</v>
+        <v>3053286692</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.99704055</v>
+        <v>100.31252633</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-591.89</v>
+        <v>46878.95</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>24.45</v>
+        <v>325.61</v>
       </c>
       <c r="M185" s="1">
-        <v>-591.89</v>
+        <v>46878.95</v>
       </c>
       <c r="N185" s="1">
-        <v>-567.44</v>
+        <v>47204.56</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="B186">
-        <v>3032560652</v>
+        <v>3053302732</v>
       </c>
       <c r="C186" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.98126308</v>
+        <v>100.44096667</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2248.43</v>
+        <v>66145.0</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>-26.65</v>
+        <v>373.11</v>
       </c>
       <c r="M186" s="1">
-        <v>-2248.43</v>
+        <v>66145.0</v>
       </c>
       <c r="N186" s="1">
-        <v>-2275.08</v>
+        <v>66518.11</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B187">
-        <v>3033105672</v>
+        <v>3089978672</v>
       </c>
       <c r="C187" s="1">
-        <v>4000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.98667375</v>
+        <v>100.25069225</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-533.05</v>
+        <v>50138.45</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187">
-        <v>-5.89</v>
+      <c r="L187" t="s">
+        <v>439</v>
       </c>
       <c r="M187" s="1">
-        <v>-533.05</v>
+        <v>50138.45</v>
       </c>
       <c r="N187" s="1">
-        <v>-538.94</v>
+        <v>48840.69</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="B188">
-        <v>3037280862</v>
+        <v>3094522902</v>
       </c>
       <c r="C188" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.01367907</v>
+        <v>100.13908047</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>2051.86</v>
+        <v>20862.07</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>18.5</v>
+        <v>-571.23</v>
       </c>
       <c r="M188" s="1">
-        <v>2051.86</v>
+        <v>20862.07</v>
       </c>
       <c r="N188" s="1">
-        <v>2070.36</v>
+        <v>20290.84</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="B189">
-        <v>3042209452</v>
+        <v>3094554102</v>
       </c>
       <c r="C189" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.0076625</v>
+        <v>100.20166007</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>766.25</v>
+        <v>30249.01</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>0.0</v>
+        <v>-708.73</v>
       </c>
       <c r="M189" s="1">
-        <v>766.25</v>
+        <v>30249.01</v>
       </c>
       <c r="N189" s="1">
-        <v>766.25</v>
+        <v>29540.28</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>442</v>
+      </c>
+      <c r="B190">
+        <v>3095024362</v>
       </c>
       <c r="C190" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9957964</v>
+        <v>100.2193362</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-210.18</v>
+        <v>32900.43</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190" t="s">
-        <v>451</v>
+      <c r="L190">
+        <v>-679.98</v>
       </c>
       <c r="M190" s="1">
-        <v>-210.18</v>
+        <v>32900.43</v>
       </c>
       <c r="N190" s="1">
-        <v>-1670.43</v>
+        <v>32220.45</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>443</v>
+      </c>
+      <c r="B191">
+        <v>3099290162</v>
       </c>
       <c r="C191" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.035462</v>
+        <v>100.016811</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1773.1</v>
+        <v>3362.2</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
-        <v>454</v>
+      <c r="L191">
+        <v>-95.82</v>
       </c>
       <c r="M191" s="1">
-        <v>1773.1</v>
+        <v>3362.2</v>
       </c>
       <c r="N191" s="1">
-        <v>9438.4</v>
+        <v>3266.38</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>444</v>
+      </c>
+      <c r="B192">
+        <v>3099338312</v>
+      </c>
+      <c r="C192" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.0307865</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>3078.65</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192">
+        <v>-83.47</v>
+      </c>
+      <c r="M192" s="1">
+        <v>3078.65</v>
+      </c>
+      <c r="N192" s="1">
+        <v>2995.18</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>445</v>
+      </c>
+      <c r="B193">
+        <v>3101407942</v>
+      </c>
+      <c r="C193" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.2327728</v>
+      </c>
+      <c r="E193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>23277.28</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193">
+        <v>-217.67</v>
+      </c>
+      <c r="M193" s="1">
+        <v>23277.28</v>
+      </c>
+      <c r="N193" s="1">
+        <v>23059.61</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>446</v>
+      </c>
+      <c r="B194">
+        <v>3103291672</v>
+      </c>
+      <c r="C194" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.0079216</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>396.08</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>0.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>396.08</v>
+      </c>
+      <c r="N194" s="1">
+        <v>396.08</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>447</v>
+      </c>
+      <c r="B195" t="s">
+        <v>448</v>
+      </c>
+      <c r="C195" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.0143686</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>718.43</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195" t="s">
+        <v>449</v>
+      </c>
+      <c r="M195" s="1">
+        <v>718.43</v>
+      </c>
+      <c r="N195" s="1">
+        <v>9552.43</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P195">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>