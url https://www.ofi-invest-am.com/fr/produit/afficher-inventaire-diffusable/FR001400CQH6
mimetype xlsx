--- v1 (2026-06-24)
+++ v2 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="450">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,1284 +130,1353 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...8 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
+  </si>
+  <si>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>28 536.61</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>101 447.89</t>
-[...14 lines deleted...]
-    <t>136 456.08</t>
+    <t>135 653.06</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>250 265.56</t>
+    <t>334 653.47</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>23 561.46</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+  </si>
+  <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6372104776</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>BE6374289310</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129544344</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 16/04/2026</t>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129715373</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/06/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>11 211.50</t>
+    <t>61 721.00</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>10 961.50</t>
+    <t>60 346.00</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>11 011.50</t>
-[...35 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>60 621.00</t>
+  </si>
+  <si>
+    <t>FR0129651024</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>XS3364633274</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
+  </si>
+  <si>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>728 929.33</t>
+    <t>864 769.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>285 357.75</t>
+    <t>386 589.75</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>68 569.72</t>
-[...11 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>136 050.17</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...11 lines deleted...]
-    <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3384769066</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3317639261</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
+  </si>
+  <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
-    <t>XS3320683777</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+    <t>XS3358335118</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
+  </si>
+  <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
-    <t>XS3219325175</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129673572</t>
-[...14 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
+    <t>FR0129733145</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129713824</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 29/05/2026</t>
+  </si>
+  <si>
+    <t>BE6372829265</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...16 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129628394</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>XS3290508822</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>46 007.00</t>
-[...53 lines deleted...]
-    <t>454 853.61</t>
+    <t>141 693.33</t>
+  </si>
+  <si>
+    <t>FR0129714913</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
+  </si>
+  <si>
+    <t>15 314.00</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>6 250.28</t>
+  </si>
+  <si>
+    <t>FR0129753655</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
+  </si>
+  <si>
+    <t>3 550.17</t>
+  </si>
+  <si>
+    <t>FR0129753648</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
+  </si>
+  <si>
+    <t>2 311.22</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>44 716.58</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>14 882.00</t>
+    <t>81 928.00</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>83 134.33</t>
+    <t>117 293.67</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>3 155.69</t>
+    <t>37 268.33</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>206 252.22</t>
+    <t>291 644.79</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>322 834.83</t>
+    <t>391 255.28</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>50 753.33</t>
+    <t>119 385.22</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>22 830.61</t>
-[...17 lines deleted...]
-    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+    <t>87 798.72</t>
+  </si>
+  <si>
+    <t>FR0129732964</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>143 469.00</t>
+    <t>245 689.17</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>13 404.11</t>
+    <t>46 343.11</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>27 541.56</t>
+    <t>95 219.56</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>653 744.58</t>
+    <t>774 193.49</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>306 906.33</t>
+    <t>407 293.33</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>347 913.33</t>
-[...23 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
+    <t>450 633.17</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>584 272.50</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
+    <t>686 231.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>145 307.50</t>
-[...8 lines deleted...]
-    <t>425 368.89</t>
+    <t>246 180.00</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>39 777.78</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>50 152.50</t>
+    <t>100 422.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>32 235.00</t>
-[...23 lines deleted...]
-    <t>NEUCP SEB SA 22/04/2026</t>
+    <t>64 548.00</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>20 465.50</t>
+  </si>
+  <si>
+    <t>FR0129630416</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129717213</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 05/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129655710</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
+    <t>FR0129683035</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>41 686.33</t>
+    <t>70 740.44</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 780.82</t>
+    <t>6 739.73</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>161 819.18</t>
+    <t>193 479.45</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>118 767.12</t>
+    <t>140 958.90</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>325 890.41</t>
+    <t>470 136.99</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>10 325.34</t>
-[...26 lines deleted...]
-    <t>93 205.48</t>
+    <t>13 099.32</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>345 523.97</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>5 777.26</t>
+    <t>11 554.52</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 574 596.27</t>
+    <t>1 849 768.44</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>15 369.86</t>
+    <t>18 624.66</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>24 787.67</t>
-[...8 lines deleted...]
-    <t>710 788.70</t>
+    <t>33 479.45</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 140.41</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>8 683.40</t>
+    <t>10 364.05</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>7 671.49</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>26 144.52</t>
+    <t>31 452.05</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>39 452.05</t>
+    <t>92 712.33</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>160 754.79</t>
+    <t>209 798.63</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>202 228.77</t>
-[...35 lines deleted...]
-    <t>40 750.00</t>
+    <t>240 953.42</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>76 652.23</t>
+    <t>90 727.77</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>63 240.62</t>
+    <t>75 096.59</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>39 730.74</t>
-[...5 lines deleted...]
-    <t>10 057.69</t>
+    <t>47 353.13</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>25 002.50</t>
+    <t>30 182.17</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>17 296.25</t>
+    <t>21 013.42</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>7 885.63</t>
+    <t>10 037.15</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>20 019.67</t>
+    <t>25 492.50</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>9 014.45</t>
-[...5 lines deleted...]
-    <t>1 780.09</t>
+    <t>11 898.33</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>5 123.56</t>
-[...5 lines deleted...]
-    <t>1 251.25</t>
+    <t>7 030.00</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 095.47</t>
+    <t>2 902.55</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 733.45</t>
+    <t>3 781.87</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>4 342.22</t>
-[...5 lines deleted...]
-    <t>10 758.75</t>
+    <t>5 924.22</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>13 187.33</t>
+    <t>18 219.25</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 618.78</t>
+    <t>3 700.00</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 389.17</t>
+    <t>3 581.22</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 256.70</t>
+    <t>3 265.50</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
+    <t>1 164.26</t>
+  </si>
+  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
+    <t>1 251.41</t>
+  </si>
+  <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>5 000.41</t>
+    <t>7 671.78</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 046.00</t>
+    <t>3 177.78</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
+    <t>1 094.72</t>
+  </si>
+  <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-1 297.76</t>
+    <t>-7 971.74</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
+    <t>-5 488.21</t>
+  </si>
+  <si>
     <t>SWAP05011029</t>
   </si>
   <si>
+    <t>-6 817.38</t>
+  </si>
+  <si>
     <t>SWAP05011030</t>
   </si>
   <si>
+    <t>-6 539.46</t>
+  </si>
+  <si>
     <t>SWAP05011166</t>
   </si>
   <si>
+    <t>-1 298.91</t>
+  </si>
+  <si>
     <t>SWAP05011167</t>
   </si>
   <si>
+    <t>-1 147.24</t>
+  </si>
+  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
+    <t>-3 962.37</t>
+  </si>
+  <si>
     <t>SWAP05011324</t>
   </si>
   <si>
-    <t>SWAP04692497</t>
-[...5 lines deleted...]
-    <t>8 834.00</t>
+    <t>SWAP05016334</t>
+  </si>
+  <si>
+    <t>-8 865.31</t>
+  </si>
+  <si>
+    <t>SWAP05016335</t>
+  </si>
+  <si>
+    <t>-4 005.87</t>
+  </si>
+  <si>
+    <t>SWAP05017475</t>
+  </si>
+  <si>
+    <t>-4 919.65</t>
+  </si>
+  <si>
+    <t>SWAP05018315</t>
+  </si>
+  <si>
+    <t>-2 974.31</t>
+  </si>
+  <si>
+    <t>SWAP05019255</t>
+  </si>
+  <si>
+    <t>SWAP05019524</t>
+  </si>
+  <si>
+    <t>-1 935.74</t>
+  </si>
+  <si>
+    <t>SWAP05019593</t>
+  </si>
+  <si>
+    <t>-5 316.65</t>
+  </si>
+  <si>
+    <t>SWAP05020023</t>
+  </si>
+  <si>
+    <t>-5 343.68</t>
+  </si>
+  <si>
+    <t>SWAP05020022</t>
+  </si>
+  <si>
+    <t>-3 983.80</t>
+  </si>
+  <si>
+    <t>SWAP05027220</t>
+  </si>
+  <si>
+    <t>-1 698.49</t>
+  </si>
+  <si>
+    <t>SWAP05029792</t>
+  </si>
+  <si>
+    <t>-1 993.42</t>
+  </si>
+  <si>
+    <t>SWAP05029911</t>
+  </si>
+  <si>
+    <t>SWAP05029910</t>
+  </si>
+  <si>
+    <t>-1 289.72</t>
+  </si>
+  <si>
+    <t>SWAP05030303</t>
+  </si>
+  <si>
+    <t>SWAP05030302</t>
+  </si>
+  <si>
+    <t>SWAP05030900</t>
+  </si>
+  <si>
+    <t>SWAP05030898</t>
+  </si>
+  <si>
+    <t>ST 0.020/OIS+m220726</t>
+  </si>
+  <si>
+    <t>-2 284.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1771,212 +1840,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1101379.51</v>
+        <v>1164850.9046</v>
       </c>
       <c r="D2">
-        <v>2444.23</v>
+        <v>2451.77</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2692024939.39</v>
+        <v>2855949648.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2692024939.39</v>
+        <v>2855949648.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10134.73</v>
+        <v>10166.01</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419167.59</v>
+        <v>420461.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419167.59</v>
+        <v>420461.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109439.7934</v>
+        <v>110457.6957</v>
       </c>
       <c r="D4">
-        <v>3394.85</v>
+        <v>3405.47</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>371531754.53</v>
+        <v>376161340.94</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>371531754.53</v>
+        <v>376161340.94</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9785.9143</v>
+        <v>10119.7094</v>
       </c>
       <c r="D5">
-        <v>1114.43</v>
+        <v>1117.82</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10905799.13</v>
+        <v>11312095.89</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10905799.13</v>
+        <v>11312095.89</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1663846.8087</v>
+        <v>1607057.873</v>
       </c>
       <c r="D6">
-        <v>110.8</v>
+        <v>111.14</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>184360046.28</v>
+        <v>178616587.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>184360046.28</v>
+        <v>178616587.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:P205"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="O205" sqref="O205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1995,9739 +2064,10239 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>10766.0</v>
+        <v>15660.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10804.61</v>
+        <v>10836.45</v>
       </c>
       <c r="E2" s="1">
-        <v>10793.000552666</v>
+        <v>10822.430875479</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>116197443.95</v>
+        <v>169479267.51</v>
       </c>
       <c r="I2" s="1">
-        <v>124987.31</v>
+        <v>219539.49</v>
       </c>
       <c r="J2" s="1">
-        <v>0.10756459501276</v>
+        <v>0.12953766748316</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>116322431.26</v>
+        <v>169698807.0</v>
       </c>
       <c r="N2" s="1">
-        <v>116322431.26</v>
+        <v>169698807.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.57</v>
+        <v>4.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>597.0</v>
+        <v>647.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261384.45</v>
+        <v>262153.73</v>
       </c>
       <c r="E3" s="1">
-        <v>261060.11949749</v>
+        <v>261482.46741886</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>155852891.34</v>
+        <v>169179156.42</v>
       </c>
       <c r="I3" s="1">
-        <v>193625.31</v>
+        <v>434306.89</v>
       </c>
       <c r="J3" s="1">
-        <v>0.12423594348186</v>
+        <v>0.25671418346702</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>156046516.65</v>
+        <v>169613463.31</v>
       </c>
       <c r="N3" s="1">
-        <v>156046516.65</v>
+        <v>169613463.31</v>
       </c>
       <c r="O3" s="1">
-        <v>4.79</v>
+        <v>4.96</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.242</v>
+        <v>99.6254</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>-2179.35</v>
+        <v>36160.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.021955135131925</v>
+        <v>0.3642884149899</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9924200.0</v>
+        <v>9962540.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9924200.0</v>
+        <v>9962540.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.7834</v>
+        <v>97.5537</v>
       </c>
       <c r="E5" s="1">
-        <v>97.8974084</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9789740.84</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>188599.16</v>
+        <v>42147.5</v>
       </c>
       <c r="J5" s="1">
-        <v>1.9264979848026</v>
+        <v>0.43391881530563</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9978340.0</v>
+        <v>9755370.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9978340.0</v>
+        <v>9755370.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.75</v>
+        <v>97.3494</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>14922343.71</v>
+        <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>40156.29</v>
+        <v>12646.51</v>
       </c>
       <c r="J6" s="1">
-        <v>0.26910176296965</v>
+        <v>0.1300774350518</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>14962500.0</v>
+        <v>9734940.0</v>
       </c>
       <c r="N6" s="1">
-        <v>14962500.0</v>
+        <v>9734940.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.3056</v>
+        <v>99.4852</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527223</v>
+        <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39114108.89</v>
+        <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>208131.11</v>
+        <v>10052.59</v>
       </c>
       <c r="J7" s="1">
-        <v>0.53211262101183</v>
+        <v>0.067409466582612</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39322240.0</v>
+        <v>14922780.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39322240.0</v>
+        <v>14922780.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.21</v>
+        <v>0.44</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.0157</v>
+        <v>97.2118</v>
       </c>
       <c r="E8" s="1">
-        <v>98.3627117</v>
+        <v>97.16801133</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19672542.34</v>
+        <v>14575201.7</v>
       </c>
       <c r="I8" s="1">
-        <v>130597.66</v>
+        <v>6568.3</v>
       </c>
       <c r="J8" s="1">
-        <v>0.66385756219448</v>
+        <v>0.045064899513535</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19803140.0</v>
+        <v>14581770.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19803140.0</v>
+        <v>14581770.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9502</v>
+        <v>98.7062</v>
       </c>
       <c r="E9" s="1">
-        <v>99.6222656</v>
+        <v>97.78527223</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24905566.4</v>
+        <v>39114108.89</v>
       </c>
       <c r="I9" s="1">
-        <v>81983.6</v>
+        <v>368371.11</v>
       </c>
       <c r="J9" s="1">
-        <v>0.32917781785521</v>
+        <v>0.94178576593925</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24987550.0</v>
+        <v>39482480.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24987550.0</v>
+        <v>39482480.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.77</v>
+        <v>1.15</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.027</v>
+        <v>99.3978</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.3627117</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000000.0</v>
+        <v>19672542.34</v>
       </c>
       <c r="I10" s="1">
-        <v>2700.0</v>
+        <v>207017.66</v>
       </c>
       <c r="J10" s="1">
-        <v>0.027</v>
+        <v>1.0523177758224</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>50</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10002700.0</v>
+        <v>19879560.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10104147.89</v>
+        <v>19879560.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.908</v>
+        <v>99.0782</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>98.72033764</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>24680084.41</v>
       </c>
       <c r="I11" s="1">
-        <v>96593.8</v>
+        <v>89465.59</v>
       </c>
       <c r="J11" s="1">
-        <v>0.97626629208516</v>
+        <v>0.36250115078111</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9990800.0</v>
+        <v>24769550.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9990800.0</v>
+        <v>24769550.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.72</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.9976</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-240.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.0024</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>6000384.0</v>
+        <v>9999760.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6136840.08</v>
+        <v>10028296.61</v>
       </c>
       <c r="O12" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.0369</v>
+        <v>100.0353</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>9225.0</v>
+        <v>3530.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0369</v>
+        <v>0.0353</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M13" s="1">
-        <v>25009225.0</v>
+        <v>10003530.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25259490.56</v>
+        <v>10139183.06</v>
       </c>
       <c r="O13" s="1">
-        <v>0.78</v>
+        <v>0.3</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.9676</v>
+        <v>99.678</v>
       </c>
       <c r="E14" s="1">
-        <v>98.0238394</v>
+        <v>99.4394653</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>19604767.88</v>
+        <v>9943946.53</v>
       </c>
       <c r="I14" s="1">
-        <v>188752.12</v>
+        <v>23853.47</v>
       </c>
       <c r="J14" s="1">
-        <v>0.96278681367382</v>
+        <v>0.23987930675247</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19793520.0</v>
+        <v>9967800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19793520.0</v>
+        <v>9967800.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0399</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>9975.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.0399</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>8317318.0</v>
+        <v>25009975.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8317318.0</v>
+        <v>25344628.47</v>
       </c>
       <c r="O15" s="1">
-        <v>0.26</v>
+        <v>0.74</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.5941</v>
+        <v>99.9968</v>
       </c>
       <c r="E16" s="1">
-        <v>99.5611428</v>
+        <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9956114.28</v>
+        <v>15000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>3295.72</v>
+        <v>-480.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.033102472584314</v>
+        <v>-0.0032</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>65</v>
       </c>
       <c r="M16" s="1">
-        <v>9959410.0</v>
+        <v>14999520.0</v>
       </c>
       <c r="N16" s="1">
-        <v>9959410.0</v>
+        <v>15023081.46</v>
       </c>
       <c r="O16" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.0986</v>
+        <v>99.3294</v>
       </c>
       <c r="E17" s="1">
-        <v>97.4432515</v>
+        <v>98.0238394</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9744325.15</v>
+        <v>19604767.88</v>
       </c>
       <c r="I17" s="1">
-        <v>-34465.15</v>
+        <v>261112.12</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.35369458089153</v>
+        <v>1.3318807016653</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9709860.0</v>
+        <v>19865880.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9709860.0</v>
+        <v>19865880.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9876</v>
+        <v>98.2535</v>
       </c>
       <c r="E18" s="1">
-        <v>99.84274768</v>
+        <v>97.79494141</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>24960686.92</v>
+        <v>8312570.02</v>
       </c>
       <c r="I18" s="1">
-        <v>36213.08</v>
+        <v>38977.48</v>
       </c>
       <c r="J18" s="1">
-        <v>0.14508046239298</v>
+        <v>0.46889806529413</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>24996900.0</v>
+        <v>8351547.5</v>
       </c>
       <c r="N18" s="1">
-        <v>24996900.0</v>
+        <v>8351547.5</v>
       </c>
       <c r="O18" s="1">
-        <v>0.77</v>
+        <v>0.24</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.6901</v>
+        <v>97.4226</v>
       </c>
       <c r="E19" s="1">
-        <v>97.7514452</v>
+        <v>97.32339053</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9775144.52</v>
+        <v>7299254.29</v>
       </c>
       <c r="I19" s="1">
-        <v>-6134.52</v>
+        <v>7440.71</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.062756310021287</v>
+        <v>0.10193794741737</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9769010.0</v>
+        <v>7306695.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9769010.0</v>
+        <v>7306695.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.3741</v>
+        <v>99.9343</v>
       </c>
       <c r="E20" s="1">
-        <v>97.52492575</v>
+        <v>99.5611428</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19504985.15</v>
+        <v>9956114.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-30165.15</v>
+        <v>37315.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.15465353994386</v>
+        <v>0.37480204576358</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19474820.0</v>
+        <v>9993430.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19474820.0</v>
+        <v>9993430.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.3777</v>
+        <v>99.7102</v>
       </c>
       <c r="E21" s="1">
-        <v>98.14746655</v>
+        <v>99.63136391</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19629493.31</v>
+        <v>10959450.03</v>
       </c>
       <c r="I21" s="1">
-        <v>46046.69</v>
+        <v>8671.97</v>
       </c>
       <c r="J21" s="1">
-        <v>0.23457910641301</v>
+        <v>0.079127784480623</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19675540.0</v>
+        <v>10968122.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19675540.0</v>
+        <v>10968122.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.6</v>
+        <v>0.32</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.8628</v>
+        <v>97.6594</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87236355</v>
+        <v>97.4432515</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19574472.71</v>
+        <v>9744325.15</v>
       </c>
       <c r="I22" s="1">
-        <v>198087.29</v>
+        <v>21614.85</v>
       </c>
       <c r="J22" s="1">
-        <v>1.0119674380746</v>
+        <v>0.22181987636158</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19772560.0</v>
+        <v>9765940.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19772560.0</v>
+        <v>9765940.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.0849</v>
+        <v>99.8418</v>
       </c>
       <c r="E23" s="1">
-        <v>98.15181493</v>
+        <v>99.8186628</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14722772.24</v>
+        <v>9981866.28</v>
       </c>
       <c r="I23" s="1">
-        <v>-10037.24</v>
+        <v>2313.72</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.068174932250395</v>
+        <v>0.023179232571326</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14712735.0</v>
+        <v>9984180.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14712735.0</v>
+        <v>9984180.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.8224</v>
+        <v>99.9696</v>
       </c>
       <c r="E24" s="1">
-        <v>97.7562762</v>
+        <v>99.82032343</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19551255.24</v>
+        <v>27949690.56</v>
       </c>
       <c r="I24" s="1">
-        <v>13224.76</v>
+        <v>41797.44</v>
       </c>
       <c r="J24" s="1">
-        <v>0.067641488168716</v>
+        <v>0.14954526924108</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19564480.0</v>
+        <v>27991488.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19564480.0</v>
+        <v>27991488.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.4743</v>
+        <v>98.1013</v>
       </c>
       <c r="E25" s="1">
-        <v>97.86752107</v>
+        <v>97.7514452</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14680128.16</v>
+        <v>9775144.52</v>
       </c>
       <c r="I25" s="1">
-        <v>241016.84</v>
+        <v>34985.48</v>
       </c>
       <c r="J25" s="1">
-        <v>1.6417897539663</v>
+        <v>0.35790243232128</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14921145.0</v>
+        <v>9810130.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14921145.0</v>
+        <v>9810130.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8634</v>
+        <v>97.7831</v>
       </c>
       <c r="E26" s="1">
-        <v>99.48021585</v>
+        <v>97.52492575</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19896043.17</v>
+        <v>19504985.15</v>
       </c>
       <c r="I26" s="1">
-        <v>76636.83</v>
+        <v>51634.85</v>
       </c>
       <c r="J26" s="1">
-        <v>0.3851862872692</v>
+        <v>0.26472642559279</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19972680.0</v>
+        <v>19556620.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19972680.0</v>
+        <v>19556620.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9874</v>
+        <v>98.7878</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>98.14746655</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>15000000.0</v>
+        <v>19629493.31</v>
       </c>
       <c r="I27" s="1">
-        <v>-1890.0</v>
+        <v>128066.69</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.0126</v>
+        <v>0.65241974399185</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>87</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14998110.0</v>
+        <v>19757560.0</v>
       </c>
       <c r="N27" s="1">
-        <v>15009321.5</v>
+        <v>19757560.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9928</v>
+        <v>99.2416</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>97.87236355</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15000000.0</v>
+        <v>19574472.71</v>
       </c>
       <c r="I28" s="1">
-        <v>-1080.0</v>
+        <v>273847.29</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.0072</v>
+        <v>1.3990021292379</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>90</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14998920.0</v>
+        <v>19848320.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15009881.5</v>
+        <v>19848320.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C29" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9869</v>
+        <v>98.512</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>98.15181493</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>15000000.0</v>
+        <v>14722772.24</v>
       </c>
       <c r="I29" s="1">
-        <v>-1965.0</v>
+        <v>54027.76</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.0131</v>
+        <v>0.36696730153315</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>93</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>14998035.0</v>
+        <v>14776800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15009046.5</v>
+        <v>14776800.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8604</v>
+        <v>98.2403</v>
       </c>
       <c r="E30" s="1">
-        <v>99.82530573</v>
+        <v>97.7562762</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>39930122.29</v>
+        <v>19551255.24</v>
       </c>
       <c r="I30" s="1">
-        <v>14037.71</v>
+        <v>96804.76</v>
       </c>
       <c r="J30" s="1">
-        <v>0.035155689977728</v>
+        <v>0.49513322194243</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>39944160.0</v>
+        <v>19648060.0</v>
       </c>
       <c r="N30" s="1">
-        <v>39944160.0</v>
+        <v>19648060.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.23</v>
+        <v>0.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.8602</v>
+        <v>97.4436</v>
       </c>
       <c r="E31" s="1">
-        <v>99.4492995</v>
+        <v>97.3233905</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>23867831.88</v>
+        <v>19464678.1</v>
       </c>
       <c r="I31" s="1">
-        <v>98616.12</v>
+        <v>24041.9</v>
       </c>
       <c r="J31" s="1">
-        <v>0.41317586153535</v>
+        <v>0.12351552836623</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>23966448.0</v>
+        <v>19488720.0</v>
       </c>
       <c r="N31" s="1">
-        <v>23966448.0</v>
+        <v>19488720.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>45000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9827</v>
+        <v>99.7905</v>
       </c>
       <c r="E32" s="1">
-        <v>99.82630224</v>
+        <v>97.86752107</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>44921836.01</v>
+        <v>14680128.16</v>
       </c>
       <c r="I32" s="1">
-        <v>70378.99</v>
+        <v>288446.84</v>
       </c>
       <c r="J32" s="1">
-        <v>0.15666988763401</v>
+        <v>1.9648795763647</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>44992215.0</v>
+        <v>14968575.0</v>
       </c>
       <c r="N32" s="1">
-        <v>44992215.0</v>
+        <v>14968575.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.38</v>
+        <v>0.44</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>36000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.8193</v>
+        <v>99.9116</v>
       </c>
       <c r="E33" s="1">
-        <v>114.92223425</v>
+        <v>99.81102445</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>35933473.17</v>
+        <v>19962204.89</v>
       </c>
       <c r="I33" s="1">
-        <v>1474.83</v>
+        <v>20115.11</v>
       </c>
       <c r="J33" s="1">
-        <v>0.0041043346770924</v>
+        <v>0.10076597305179</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>35934948.0</v>
+        <v>19982320.0</v>
       </c>
       <c r="N33" s="1">
-        <v>35934948.0</v>
+        <v>19982320.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.1</v>
+        <v>0.58</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9885</v>
+        <v>99.8245</v>
       </c>
       <c r="E34" s="1">
-        <v>99.6790335</v>
+        <v>99.8147743</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9967903.35</v>
+        <v>19962954.86</v>
       </c>
       <c r="I34" s="1">
-        <v>30946.65</v>
+        <v>1945.14</v>
       </c>
       <c r="J34" s="1">
-        <v>0.31046298216766</v>
+        <v>0.0097437479253009</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9998850.0</v>
+        <v>19964900.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9998850.0</v>
+        <v>19964900.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.7265</v>
+        <v>99.9858</v>
       </c>
       <c r="E35" s="1">
-        <v>99.6462558</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>14946938.37</v>
+        <v>15000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>12036.63</v>
+        <v>-2130.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.080529066903485</v>
+        <v>-0.0142</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>14958975.0</v>
+        <v>14997870.0</v>
       </c>
       <c r="N35" s="1">
-        <v>14958975.0</v>
+        <v>15059591.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" t="s">
         <v>106</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-300.0</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-0.002</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" t="s">
         <v>107</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>29893920.0</v>
+        <v>14999700.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29893920.0</v>
+        <v>15060046.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.92</v>
+        <v>0.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0349</v>
+        <v>99.9873</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>13960.0</v>
+        <v>-1905.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0349</v>
+        <v>-0.0127</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>40013960.0</v>
+        <v>14998095.0</v>
       </c>
       <c r="N37" s="1">
-        <v>40742889.33</v>
+        <v>15058716.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.25</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0261</v>
+        <v>99.8134</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>99.80233592</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30000000.0</v>
+        <v>24950583.98</v>
       </c>
       <c r="I38" s="1">
-        <v>7830.0</v>
+        <v>2766.02</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0261</v>
+        <v>0.011085993026124</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>113</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30007830.0</v>
+        <v>24953350.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30293187.75</v>
+        <v>24953350.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.93</v>
+        <v>0.73</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C39" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.006</v>
+        <v>99.97</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>99.86634555</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>20000000.0</v>
+        <v>19973269.11</v>
       </c>
       <c r="I39" s="1">
-        <v>1200.0</v>
+        <v>20730.89</v>
       </c>
       <c r="J39" s="1">
-        <v>0.006</v>
+        <v>0.10379317419611</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>116</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>20001200.0</v>
+        <v>19994000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>20069769.72</v>
+        <v>19994000.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.842</v>
+        <v>99.928</v>
       </c>
       <c r="E40" s="1">
-        <v>97.8753</v>
+        <v>99.823894</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4893765.0</v>
+        <v>19964778.8</v>
       </c>
       <c r="I40" s="1">
-        <v>98335.0</v>
+        <v>20821.2</v>
       </c>
       <c r="J40" s="1">
-        <v>2.0093935855114</v>
+        <v>0.10428966034925</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4992100.0</v>
+        <v>19985600.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4992100.0</v>
+        <v>19985600.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.58</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.754</v>
+        <v>99.7428</v>
       </c>
       <c r="E41" s="1">
-        <v>97.9450583</v>
+        <v>99.625574</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>9794505.83</v>
+        <v>19925114.8</v>
       </c>
       <c r="I41" s="1">
-        <v>180894.17</v>
+        <v>23445.2</v>
       </c>
       <c r="J41" s="1">
-        <v>1.8468943011492</v>
+        <v>0.11766657424729</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9975400.0</v>
+        <v>19948560.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9975400.0</v>
+        <v>19948560.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.901</v>
+        <v>99.7715</v>
       </c>
       <c r="E42" s="1">
-        <v>97.78527225</v>
+        <v>99.6104126</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>19557054.45</v>
+        <v>19922082.52</v>
       </c>
       <c r="I42" s="1">
-        <v>23145.55</v>
+        <v>32217.48</v>
       </c>
       <c r="J42" s="1">
-        <v>0.11834885493199</v>
+        <v>0.16171743073374</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19580200.0</v>
+        <v>19954300.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19580200.0</v>
+        <v>19954300.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.6275</v>
+        <v>99.9705</v>
       </c>
       <c r="E43" s="1">
-        <v>97.7901066</v>
+        <v>99.827105</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9779010.66</v>
+        <v>15972336.8</v>
       </c>
       <c r="I43" s="1">
-        <v>-16260.66</v>
+        <v>22943.2</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.16628123810635</v>
+        <v>0.14364335217374</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>9762750.0</v>
+        <v>15995280.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9762750.0</v>
+        <v>15995280.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>12500000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.0646</v>
+        <v>99.8853</v>
       </c>
       <c r="E44" s="1">
-        <v>97.85057616</v>
+        <v>99.78496338</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12231322.02</v>
+        <v>12972045.24</v>
       </c>
       <c r="I44" s="1">
-        <v>151752.98</v>
+        <v>13043.76</v>
       </c>
       <c r="J44" s="1">
-        <v>1.2406915601753</v>
+        <v>0.10055284081017</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12383075.0</v>
+        <v>12985089.0</v>
       </c>
       <c r="N44" s="1">
-        <v>12383075.0</v>
+        <v>12985089.0</v>
       </c>
       <c r="O44" s="1">
         <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.0341</v>
+        <v>99.6898</v>
       </c>
       <c r="E45" s="1">
-        <v>97.85299653</v>
+        <v>99.6130035</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>29355898.96</v>
+        <v>9961300.35</v>
       </c>
       <c r="I45" s="1">
-        <v>354331.04</v>
+        <v>7679.65</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2070181890284</v>
+        <v>0.077094854388162</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29710230.0</v>
+        <v>9968980.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29710230.0</v>
+        <v>9968980.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.91</v>
+        <v>0.29</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.6104</v>
+        <v>99.7135</v>
       </c>
       <c r="E46" s="1">
-        <v>97.94990843</v>
+        <v>99.6305368</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>39179963.37</v>
+        <v>9963053.68</v>
       </c>
       <c r="I46" s="1">
-        <v>664196.63</v>
+        <v>8296.32</v>
       </c>
       <c r="J46" s="1">
-        <v>1.6952456635234</v>
+        <v>0.083270855166164</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>39844160.0</v>
+        <v>9971350.0</v>
       </c>
       <c r="N46" s="1">
-        <v>39844160.0</v>
+        <v>9971350.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.22</v>
+        <v>0.29</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.4619</v>
+        <v>99.6807</v>
       </c>
       <c r="E47" s="1">
-        <v>99.42955055</v>
+        <v>99.62944765</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>19885910.11</v>
+        <v>19925889.53</v>
       </c>
       <c r="I47" s="1">
-        <v>6469.89</v>
+        <v>10250.47</v>
       </c>
       <c r="J47" s="1">
-        <v>0.032535045990912</v>
+        <v>0.051442973145902</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>19892380.0</v>
+        <v>19936140.0</v>
       </c>
       <c r="N47" s="1">
-        <v>19892380.0</v>
+        <v>19936140.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C48" s="1">
-        <v>19500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9584</v>
+        <v>99.9824</v>
       </c>
       <c r="E48" s="1">
-        <v>99.507892</v>
+        <v>99.63197057</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>19404038.94</v>
+        <v>29889591.17</v>
       </c>
       <c r="I48" s="1">
-        <v>87849.06</v>
+        <v>105128.83</v>
       </c>
       <c r="J48" s="1">
-        <v>0.45273594982798</v>
+        <v>0.35172388073851</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>19491888.0</v>
+        <v>29994720.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19491888.0</v>
+        <v>29994720.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0123</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>4920.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.0123</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" t="s">
         <v>135</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>29845860.0</v>
+        <v>40004920.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29845860.0</v>
+        <v>40869689.33</v>
       </c>
       <c r="O49" s="1">
-        <v>0.92</v>
+        <v>1.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" t="s">
         <v>137</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.0255</v>
+      </c>
+      <c r="E50" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>7650.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>0.0255</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" t="s">
         <v>138</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>9943810.0</v>
+        <v>30007650.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9943810.0</v>
+        <v>30394239.75</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.89</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>139</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0208</v>
+        <v>100.0159</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0518</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5002590.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-1550.0</v>
+        <v>3180.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.030983950313737</v>
+        <v>0.0159</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
         <v>141</v>
       </c>
       <c r="M51" s="1">
-        <v>5001040.0</v>
+        <v>20003180.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5110190.56</v>
+        <v>20139230.17</v>
       </c>
       <c r="O51" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>142</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.7258</v>
+        <v>97.3189</v>
       </c>
       <c r="E52" s="1">
-        <v>97.8035629</v>
+        <v>97.208601</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>19560712.58</v>
+        <v>9720860.1</v>
       </c>
       <c r="I52" s="1">
-        <v>384447.42</v>
+        <v>11029.9</v>
       </c>
       <c r="J52" s="1">
-        <v>1.9654060066967</v>
+        <v>0.11346629708209</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19945160.0</v>
+        <v>9731890.0</v>
       </c>
       <c r="N52" s="1">
-        <v>19945160.0</v>
+        <v>9731890.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.61</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.566</v>
+        <v>98.3089</v>
       </c>
       <c r="E53" s="1">
-        <v>97.862679</v>
+        <v>97.78527225</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>9786267.9</v>
+        <v>19557054.45</v>
       </c>
       <c r="I53" s="1">
-        <v>70332.1</v>
+        <v>104725.55</v>
       </c>
       <c r="J53" s="1">
-        <v>0.71868153129141</v>
+        <v>0.53548733664235</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>9856600.0</v>
+        <v>19661780.0</v>
       </c>
       <c r="N53" s="1">
-        <v>9856600.0</v>
+        <v>19661780.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.5931</v>
+        <v>98.0352</v>
       </c>
       <c r="E54" s="1">
-        <v>97.96931383</v>
+        <v>97.7901066</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>34289259.84</v>
+        <v>9779010.66</v>
       </c>
       <c r="I54" s="1">
-        <v>568325.16</v>
+        <v>24509.34</v>
       </c>
       <c r="J54" s="1">
-        <v>1.6574436504372</v>
+        <v>0.25063210228672</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>34857585.0</v>
+        <v>9803520.0</v>
       </c>
       <c r="N54" s="1">
-        <v>34857585.0</v>
+        <v>9803520.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.8274</v>
+        <v>99.4485</v>
       </c>
       <c r="E55" s="1">
-        <v>97.775605</v>
+        <v>97.85057616</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>14666340.75</v>
+        <v>12231322.02</v>
       </c>
       <c r="I55" s="1">
-        <v>7769.25</v>
+        <v>199740.48</v>
       </c>
       <c r="J55" s="1">
-        <v>0.052973336242716</v>
+        <v>1.6330244569916</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>14674110.0</v>
+        <v>12431062.5</v>
       </c>
       <c r="N55" s="1">
-        <v>14674110.0</v>
+        <v>12431062.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8662</v>
+        <v>99.421</v>
       </c>
       <c r="E56" s="1">
-        <v>99.78753571</v>
+        <v>97.85299653</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>23949008.57</v>
+        <v>29355898.96</v>
       </c>
       <c r="I56" s="1">
-        <v>18879.43</v>
+        <v>470401.04</v>
       </c>
       <c r="J56" s="1">
-        <v>0.078831781051887</v>
+        <v>1.6024072049061</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>23967888.0</v>
+        <v>29826300.0</v>
       </c>
       <c r="N56" s="1">
-        <v>23967888.0</v>
+        <v>29826300.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.74</v>
+        <v>0.87</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>55000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6605</v>
+        <v>99.9315</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48788611</v>
+        <v>97.94990843</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>54718337.36</v>
+        <v>39179963.37</v>
       </c>
       <c r="I57" s="1">
-        <v>94937.64</v>
+        <v>792636.63</v>
       </c>
       <c r="J57" s="1">
-        <v>0.17350242090762</v>
+        <v>2.0230662864961</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>54813275.0</v>
+        <v>39972600.0</v>
       </c>
       <c r="N57" s="1">
-        <v>54813275.0</v>
+        <v>39972600.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.68</v>
+        <v>1.17</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6483</v>
+        <v>99.7936</v>
       </c>
       <c r="E58" s="1">
-        <v>99.46446673</v>
+        <v>99.42955055</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29839340.02</v>
+        <v>19885910.11</v>
       </c>
       <c r="I58" s="1">
-        <v>55149.98</v>
+        <v>72809.89</v>
       </c>
       <c r="J58" s="1">
-        <v>0.18482305561395</v>
+        <v>0.36613808267888</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29894490.0</v>
+        <v>19958720.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29894490.0</v>
+        <v>19958720.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>9000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.8083</v>
+        <v>99.8014</v>
       </c>
       <c r="E59" s="1">
-        <v>99.74282978</v>
+        <v>98.33703873</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>8976854.68</v>
+        <v>29501111.62</v>
       </c>
       <c r="I59" s="1">
-        <v>5892.32</v>
+        <v>439308.38</v>
       </c>
       <c r="J59" s="1">
-        <v>0.065639026251899</v>
+        <v>1.4891248359</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8982747.0</v>
+        <v>29940420.0</v>
       </c>
       <c r="N59" s="1">
-        <v>8982747.0</v>
+        <v>29940420.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.6265</v>
+        <v>99.7488</v>
       </c>
       <c r="E60" s="1">
-        <v>97.9014285</v>
+        <v>98.503513</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29370428.55</v>
+        <v>9850351.3</v>
       </c>
       <c r="I60" s="1">
-        <v>217521.45</v>
+        <v>124528.7</v>
       </c>
       <c r="J60" s="1">
-        <v>0.74061381034905</v>
+        <v>1.2642056735581</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>29587950.0</v>
+        <v>9974880.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29587950.0</v>
+        <v>9974880.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.91</v>
+        <v>0.29</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.094</v>
+        <v>99.474</v>
       </c>
       <c r="E61" s="1">
-        <v>98.20184247</v>
+        <v>99.45321452</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14730276.37</v>
+        <v>24863303.63</v>
       </c>
       <c r="I61" s="1">
-        <v>-16176.37</v>
+        <v>5196.37</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.10981715205931</v>
+        <v>0.020899756835733</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14714100.0</v>
+        <v>24868500.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14714100.0</v>
+        <v>24868500.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.45</v>
+        <v>0.73</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.8183</v>
+        <v>97.432</v>
       </c>
       <c r="E62" s="1">
-        <v>98.93958748</v>
+        <v>97.3425484</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>49469793.74</v>
+        <v>14601382.26</v>
       </c>
       <c r="I62" s="1">
-        <v>439356.26</v>
+        <v>13417.74</v>
       </c>
       <c r="J62" s="1">
-        <v>0.88813036559064</v>
+        <v>0.091893628706355</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>49909150.0</v>
+        <v>14614800.0</v>
       </c>
       <c r="N62" s="1">
-        <v>49909150.0</v>
+        <v>14614800.0</v>
       </c>
       <c r="O62" s="1">
-        <v>1.53</v>
+        <v>0.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.6746</v>
+        <v>99.8216</v>
       </c>
       <c r="E63" s="1">
-        <v>97.80461245</v>
+        <v>99.80571155</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19560922.49</v>
+        <v>39922284.62</v>
       </c>
       <c r="I63" s="1">
-        <v>-26002.49</v>
+        <v>6355.38</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.13293079614877</v>
+        <v>0.015919379515711</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19534920.0</v>
+        <v>39928640.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19534920.0</v>
+        <v>39928640.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.6</v>
+        <v>1.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.8716</v>
+        <v>99.0361</v>
       </c>
       <c r="E64" s="1">
-        <v>99.8399233</v>
+        <v>97.862679</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19967984.66</v>
+        <v>9786267.9</v>
       </c>
       <c r="I64" s="1">
-        <v>6335.34</v>
+        <v>117342.1</v>
       </c>
       <c r="J64" s="1">
-        <v>0.03172748831629</v>
+        <v>1.1990485157268</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19974320.0</v>
+        <v>9903610.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19974320.0</v>
+        <v>9903610.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.862</v>
+        <v>99.9158</v>
       </c>
       <c r="E65" s="1">
-        <v>99.4735982</v>
+        <v>97.96931383</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9947359.82</v>
+        <v>34289259.84</v>
       </c>
       <c r="I65" s="1">
-        <v>38840.18</v>
+        <v>681270.16</v>
       </c>
       <c r="J65" s="1">
-        <v>0.39045717359001</v>
+        <v>1.9868325043437</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9986200.0</v>
+        <v>34970530.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9986200.0</v>
+        <v>34970530.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>1.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.73</v>
+        <v>98.3237</v>
       </c>
       <c r="E66" s="1">
-        <v>99.28333975</v>
+        <v>97.775605</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19856667.95</v>
+        <v>14666340.75</v>
       </c>
       <c r="I66" s="1">
-        <v>89332.05</v>
+        <v>82214.25</v>
       </c>
       <c r="J66" s="1">
-        <v>0.44988439261281</v>
+        <v>0.56056416117292</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19946000.0</v>
+        <v>14748555.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19946000.0</v>
+        <v>14748555.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.9623</v>
+        <v>99.994</v>
       </c>
       <c r="E67" s="1">
-        <v>97.81428547</v>
+        <v>99.48788611</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14672142.82</v>
+        <v>54718337.36</v>
       </c>
       <c r="I67" s="1">
-        <v>22202.18</v>
+        <v>278362.64</v>
       </c>
       <c r="J67" s="1">
-        <v>0.15132200028571</v>
+        <v>0.50871911214811</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14694345.0</v>
+        <v>54996700.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14694345.0</v>
+        <v>54996700.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.45</v>
+        <v>1.61</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>5000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.7944</v>
+        <v>99.8032</v>
       </c>
       <c r="E68" s="1">
-        <v>97.9881802</v>
+        <v>99.78048296</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4899409.01</v>
+        <v>23947315.91</v>
       </c>
       <c r="I68" s="1">
-        <v>90310.99</v>
+        <v>5452.09</v>
       </c>
       <c r="J68" s="1">
-        <v>1.8433037498129</v>
+        <v>0.022767019153588</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4989720.0</v>
+        <v>23952768.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4989720.0</v>
+        <v>23952768.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.15</v>
+        <v>0.7</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8763</v>
+        <v>99.982</v>
       </c>
       <c r="E69" s="1">
-        <v>99.84676293</v>
+        <v>99.46446673</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>7488507.22</v>
+        <v>29839340.02</v>
       </c>
       <c r="I69" s="1">
-        <v>2215.28</v>
+        <v>155259.98</v>
       </c>
       <c r="J69" s="1">
-        <v>0.029582397865405</v>
+        <v>0.52031975203183</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>7490722.5</v>
+        <v>29994600.0</v>
       </c>
       <c r="N69" s="1">
-        <v>7490722.5</v>
+        <v>29994600.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.23</v>
+        <v>0.88</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9056</v>
+        <v>99.7708</v>
       </c>
       <c r="E70" s="1">
-        <v>99.8248905</v>
+        <v>99.62970956</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>9982489.05</v>
+        <v>8966673.86</v>
       </c>
       <c r="I70" s="1">
-        <v>8070.95</v>
+        <v>12698.14</v>
       </c>
       <c r="J70" s="1">
-        <v>0.080851077918287</v>
+        <v>0.14161483063018</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>9990560.0</v>
+        <v>8979372.0</v>
       </c>
       <c r="N70" s="1">
-        <v>9990560.0</v>
+        <v>8979372.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.517</v>
+        <v>98.7099</v>
       </c>
       <c r="E71" s="1">
-        <v>99.508676</v>
+        <v>98.49526595</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>4975433.8</v>
+        <v>19699053.19</v>
       </c>
       <c r="I71" s="1">
-        <v>416.2</v>
+        <v>42926.81</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0083650997426596</v>
+        <v>0.21791306204397</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>4975850.0</v>
+        <v>19741980.0</v>
       </c>
       <c r="N71" s="1">
-        <v>4975850.0</v>
+        <v>19741980.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.15</v>
+        <v>0.58</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.6965</v>
+        <v>98.9124</v>
       </c>
       <c r="E72" s="1">
-        <v>99.57189615</v>
+        <v>97.9014285</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19914379.23</v>
+        <v>29370428.55</v>
       </c>
       <c r="I72" s="1">
-        <v>24920.77</v>
+        <v>303291.45</v>
       </c>
       <c r="J72" s="1">
-        <v>0.1251395773485</v>
+        <v>1.0326422356544</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19939300.0</v>
+        <v>29673720.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19939300.0</v>
+        <v>29673720.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.61</v>
+        <v>0.87</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>184</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.8261</v>
+        <v>98.5345</v>
       </c>
       <c r="E73" s="1">
-        <v>99.6413465</v>
+        <v>98.20184247</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>9964134.65</v>
+        <v>14730276.37</v>
       </c>
       <c r="I73" s="1">
-        <v>18475.35</v>
+        <v>49898.63</v>
       </c>
       <c r="J73" s="1">
-        <v>0.18541850997568</v>
+        <v>0.3387487698576</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>9982610.0</v>
+        <v>14780175.0</v>
       </c>
       <c r="N73" s="1">
-        <v>9982610.0</v>
+        <v>14780175.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>186</v>
       </c>
       <c r="B74" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.2872</v>
+        <v>98.0383</v>
       </c>
       <c r="E74" s="1">
-        <v>97.46047773</v>
+        <v>97.80461245</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>14619071.66</v>
+        <v>19560922.49</v>
       </c>
       <c r="I74" s="1">
-        <v>-25991.66</v>
+        <v>46737.51</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.17779282162709</v>
+        <v>0.23893305657692</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14593080.0</v>
+        <v>19607660.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14593080.0</v>
+        <v>19607660.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>9500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.8479</v>
+        <v>99.8191</v>
       </c>
       <c r="E75" s="1">
-        <v>97.75025084</v>
+        <v>99.80834027</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>9286273.83</v>
+        <v>29942502.08</v>
       </c>
       <c r="I75" s="1">
-        <v>9276.67</v>
+        <v>3227.92</v>
       </c>
       <c r="J75" s="1">
-        <v>0.099896580370385</v>
+        <v>0.010780395009661</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>9295550.5</v>
+        <v>29945730.0</v>
       </c>
       <c r="N75" s="1">
-        <v>9295550.5</v>
+        <v>29945730.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>190</v>
       </c>
       <c r="B76" t="s">
         <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.2944</v>
+        <v>99.926</v>
       </c>
       <c r="E76" s="1">
-        <v>97.42790333</v>
+        <v>99.91393523</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>14614185.5</v>
+        <v>29974180.57</v>
       </c>
       <c r="I76" s="1">
-        <v>-20025.5</v>
+        <v>3619.43</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.13702782135891</v>
+        <v>0.012075159124192</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>14594160.0</v>
+        <v>29977800.0</v>
       </c>
       <c r="N76" s="1">
-        <v>14594160.0</v>
+        <v>29977800.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.45</v>
+        <v>0.88</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>192</v>
       </c>
       <c r="B77" t="s">
         <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.763</v>
+        <v>99.4931</v>
       </c>
       <c r="E77" s="1">
-        <v>99.47774185</v>
+        <v>99.41947312</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>19895548.37</v>
+        <v>49709736.56</v>
       </c>
       <c r="I77" s="1">
-        <v>57051.63</v>
+        <v>36813.44</v>
       </c>
       <c r="J77" s="1">
-        <v>0.28675575530266</v>
+        <v>0.07405679962831</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>19952600.0</v>
+        <v>49746550.0</v>
       </c>
       <c r="N77" s="1">
-        <v>19952600.0</v>
+        <v>49746550.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.61</v>
+        <v>1.45</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>194</v>
       </c>
       <c r="B78" t="s">
         <v>195</v>
       </c>
       <c r="C78" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.9845</v>
+        <v>98.1599</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>30000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I78" s="1">
-        <v>-4650.0</v>
+        <v>51842.18</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.0155</v>
+        <v>0.35333748202977</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>196</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>29995350.0</v>
+        <v>14723985.0</v>
       </c>
       <c r="N78" s="1">
-        <v>30041357.0</v>
+        <v>14723985.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.92</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>196</v>
+      </c>
+      <c r="B79" t="s">
         <v>197</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0245</v>
+        <v>99.8534</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>40000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I79" s="1">
-        <v>9800.0</v>
+        <v>17236.2</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0245</v>
+        <v>0.34642607444601</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>199</v>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>40009800.0</v>
+        <v>4992670.0</v>
       </c>
       <c r="N79" s="1">
-        <v>40838628.0</v>
+        <v>4992670.0</v>
       </c>
       <c r="O79" s="1">
-        <v>1.25</v>
+        <v>0.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B80" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C80" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0267</v>
+        <v>97.7243</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>50000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I80" s="1">
-        <v>13350.0</v>
+        <v>39573.34</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0267</v>
+        <v>0.27069666884717</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80" t="s">
-        <v>202</v>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>50013350.0</v>
+        <v>14658645.0</v>
       </c>
       <c r="N80" s="1">
-        <v>51017675.0</v>
+        <v>14658645.0</v>
       </c>
       <c r="O80" s="1">
-        <v>1.57</v>
+        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0139</v>
+        <v>98.3023</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>20000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I81" s="1">
-        <v>2780.0</v>
+        <v>52444.67</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0139</v>
+        <v>0.56475472250854</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>205</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>20002780.0</v>
+        <v>9338718.5</v>
       </c>
       <c r="N81" s="1">
-        <v>20437690.0</v>
+        <v>9338718.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.63</v>
+        <v>0.27</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0096</v>
+        <v>97.7729</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>25000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I82" s="1">
-        <v>2400.0</v>
+        <v>51749.5</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0096</v>
+        <v>0.35410457873277</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>208</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>25002400.0</v>
+        <v>14665935.0</v>
       </c>
       <c r="N82" s="1">
-        <v>25187271.94</v>
+        <v>14665935.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.77</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B83" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C83" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.005</v>
+        <v>100.0042</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>1500.0</v>
+        <v>1260.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.005</v>
+        <v>0.0042</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="M83" s="1">
-        <v>30001500.0</v>
+        <v>30001260.0</v>
       </c>
       <c r="N83" s="1">
-        <v>30633037.5</v>
+        <v>30142953.33</v>
       </c>
       <c r="O83" s="1">
-        <v>0.94</v>
+        <v>0.88</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0051</v>
+        <v>99.9975</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>1020.0</v>
+        <v>-500.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0051</v>
+        <v>-0.0025</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="M84" s="1">
-        <v>20001020.0</v>
+        <v>19999500.0</v>
       </c>
       <c r="N84" s="1">
-        <v>20455873.61</v>
+        <v>20014814.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B85" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9778</v>
+        <v>99.9722</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-4440.0</v>
+        <v>-6950.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0222</v>
+        <v>-0.0278</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="M85" s="1">
-        <v>19995560.0</v>
+        <v>24993050.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20010442.0</v>
+        <v>24999300.28</v>
       </c>
       <c r="O85" s="1">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B86" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C86" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0092</v>
+        <v>99.9922</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>920.0</v>
+        <v>-1170.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0092</v>
+        <v>-0.0078</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="M86" s="1">
-        <v>10000920.0</v>
+        <v>14998830.0</v>
       </c>
       <c r="N86" s="1">
-        <v>10084054.33</v>
+        <v>15002380.17</v>
       </c>
       <c r="O86" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B87" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C87" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.9934</v>
+        <v>99.9962</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-660.0</v>
+        <v>-380.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.0066</v>
+        <v>-0.0038</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="M87" s="1">
-        <v>9999340.0</v>
+        <v>9999620.0</v>
       </c>
       <c r="N87" s="1">
-        <v>10002495.69</v>
+        <v>10001931.22</v>
       </c>
       <c r="O87" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C88" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0183</v>
+        <v>99.9904</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>4575.0</v>
+        <v>-1440.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0183</v>
+        <v>-0.0096</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="M88" s="1">
-        <v>25004575.0</v>
+        <v>14998560.0</v>
       </c>
       <c r="N88" s="1">
-        <v>25210827.22</v>
+        <v>15043276.58</v>
       </c>
       <c r="O88" s="1">
-        <v>0.77</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B89" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0436</v>
+        <v>99.9946</v>
       </c>
       <c r="E89" s="1">
         <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>8720.0</v>
+        <v>-1080.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0436</v>
+        <v>-0.0054</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="M89" s="1">
-        <v>20008720.0</v>
+        <v>19998920.0</v>
       </c>
       <c r="N89" s="1">
-        <v>20331554.83</v>
+        <v>20080848.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B90" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.004</v>
+        <v>100.0145</v>
       </c>
       <c r="E90" s="1">
         <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>800.0</v>
+        <v>1450.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.004</v>
+        <v>0.0145</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="M90" s="1">
-        <v>20000800.0</v>
+        <v>10001450.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20051553.33</v>
+        <v>10118743.67</v>
       </c>
       <c r="O90" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B91" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0001</v>
+        <v>100.0081</v>
       </c>
       <c r="E91" s="1">
         <v>100.0</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I91" s="1">
-        <v>20.0</v>
+        <v>810.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.0001</v>
+        <v>0.0081</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="M91" s="1">
-        <v>20000020.0</v>
+        <v>10000810.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20022850.61</v>
+        <v>10038078.33</v>
       </c>
       <c r="O91" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B92" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="C92" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9476</v>
+        <v>100.0294</v>
       </c>
       <c r="E92" s="1">
-        <v>99.8295134</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>29948854.02</v>
+        <v>25000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>35425.98</v>
+        <v>7350.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.11828826564229</v>
+        <v>0.0294</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" t="s">
+        <v>233</v>
       </c>
       <c r="M92" s="1">
-        <v>29984280.0</v>
+        <v>25007350.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29984280.0</v>
+        <v>25298994.79</v>
       </c>
       <c r="O92" s="1">
-        <v>0.92</v>
+        <v>0.74</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B93" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C93" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.8695</v>
+        <v>100.0334</v>
       </c>
       <c r="E93" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14920177.05</v>
+        <v>20000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>60247.95</v>
+        <v>6680.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.40380184362491</v>
+        <v>0.0334</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" t="s">
+        <v>236</v>
       </c>
       <c r="M93" s="1">
-        <v>14980425.0</v>
+        <v>20006680.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14980425.0</v>
+        <v>20397935.28</v>
       </c>
       <c r="O93" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C94" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.8197</v>
+        <v>99.9953</v>
       </c>
       <c r="E94" s="1">
-        <v>99.79965221</v>
+        <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>47903833.06</v>
+        <v>20000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>9622.94</v>
+        <v>-940.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0200880376064</v>
+        <v>-0.0047</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>0.0</v>
+      <c r="L94" t="s">
+        <v>239</v>
       </c>
       <c r="M94" s="1">
-        <v>47913456.0</v>
+        <v>19999060.0</v>
       </c>
       <c r="N94" s="1">
-        <v>47913456.0</v>
+        <v>20118445.22</v>
       </c>
       <c r="O94" s="1">
-        <v>1.47</v>
+        <v>0.59</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>240</v>
+      </c>
+      <c r="B95" t="s">
+        <v>241</v>
+      </c>
+      <c r="C95" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.0072</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>1440.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>0.0072</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" t="s">
         <v>242</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>14649480.0</v>
+        <v>20001440.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14649480.0</v>
+        <v>20089238.72</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>243</v>
+      </c>
+      <c r="B96" t="s">
         <v>244</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0096</v>
+        <v>99.8237</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>99.8134874</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>19962697.48</v>
       </c>
       <c r="I96" s="1">
-        <v>2880.0</v>
+        <v>2042.52</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0096</v>
+        <v>0.010231683378693</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>246</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>30002880.0</v>
+        <v>19964740.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30146349.0</v>
+        <v>19964740.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C97" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9943</v>
+        <v>99.7261</v>
       </c>
       <c r="E97" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>10000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I97" s="1">
-        <v>-570.0</v>
+        <v>89648.61</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.0057</v>
+        <v>0.30055003631584</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>249</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>9999430.0</v>
+        <v>29917830.0</v>
       </c>
       <c r="N97" s="1">
-        <v>10012834.11</v>
+        <v>29917830.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.31</v>
+        <v>0.87</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B98" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.984</v>
+        <v>99.9391</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>20000000.0</v>
+        <v>19964064.68</v>
       </c>
       <c r="I98" s="1">
-        <v>-3200.0</v>
+        <v>23755.32</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.016</v>
+        <v>0.11899039790128</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>252</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19996800.0</v>
+        <v>19987820.0</v>
       </c>
       <c r="N98" s="1">
-        <v>20024341.56</v>
+        <v>19987820.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C99" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0327</v>
+        <v>97.8656</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>35000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I99" s="1">
-        <v>11445.0</v>
+        <v>22193.76</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0327</v>
+        <v>0.15141421505613</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>255</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>35011445.0</v>
+        <v>14679840.0</v>
       </c>
       <c r="N99" s="1">
-        <v>35665189.58</v>
+        <v>14679840.0</v>
       </c>
       <c r="O99" s="1">
-        <v>1.09</v>
+        <v>0.43</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B100" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0255</v>
+        <v>100.0073</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>7650.0</v>
+        <v>2190.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0255</v>
+        <v>0.0073</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="M100" s="1">
-        <v>30007650.0</v>
+        <v>30002190.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30314556.33</v>
+        <v>30247879.17</v>
       </c>
       <c r="O100" s="1">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B101" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0289</v>
+        <v>99.9992</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>8670.0</v>
+        <v>-80.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0289</v>
+        <v>-0.0008</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="M101" s="1">
-        <v>30008670.0</v>
+        <v>9999920.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30356583.33</v>
+        <v>10046263.11</v>
       </c>
       <c r="O101" s="1">
-        <v>0.93</v>
+        <v>0.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B102" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C102" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.8646</v>
+        <v>99.9891</v>
       </c>
       <c r="E102" s="1">
-        <v>99.8194931</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>19963898.62</v>
+        <v>20000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>9021.38</v>
+        <v>-2180.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.045188468303292</v>
+        <v>-0.0109</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>259</v>
       </c>
       <c r="M102" s="1">
-        <v>19972920.0</v>
+        <v>19997820.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19972920.0</v>
+        <v>20093039.56</v>
       </c>
       <c r="O102" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C103" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9065</v>
+        <v>100.0124</v>
       </c>
       <c r="E103" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>14921290.19</v>
+        <v>35000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>64684.81</v>
+        <v>4340.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.4335068159411</v>
+        <v>0.0124</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" t="s">
+        <v>262</v>
       </c>
       <c r="M103" s="1">
-        <v>14985975.0</v>
+        <v>35004340.0</v>
       </c>
       <c r="N103" s="1">
-        <v>14985975.0</v>
+        <v>35778533.49</v>
       </c>
       <c r="O103" s="1">
-        <v>0.46</v>
+        <v>1.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B104" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C104" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.6835</v>
+        <v>100.0226</v>
       </c>
       <c r="E104" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>34818287.23</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>70937.77</v>
+        <v>6780.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.20373710381388</v>
+        <v>0.0226</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>265</v>
       </c>
       <c r="M104" s="1">
-        <v>34889225.0</v>
+        <v>30006780.0</v>
       </c>
       <c r="N104" s="1">
-        <v>34889225.0</v>
+        <v>30414073.33</v>
       </c>
       <c r="O104" s="1">
-        <v>1.07</v>
+        <v>0.89</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>266</v>
+      </c>
+      <c r="B105" t="s">
+        <v>267</v>
+      </c>
+      <c r="C105" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.0406</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>12180.0</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.0406</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" t="s">
         <v>268</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>19998840.0</v>
+        <v>30012180.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19998840.0</v>
+        <v>30462813.17</v>
       </c>
       <c r="O105" s="1">
-        <v>0.61</v>
+        <v>0.89</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>269</v>
+      </c>
+      <c r="B106" t="s">
         <v>270</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0292</v>
+        <v>99.8222</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.62944765</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I106" s="1">
-        <v>8760.0</v>
+        <v>38550.47</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0292</v>
+        <v>0.19346925487045</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>272</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>30008760.0</v>
+        <v>19964440.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30593032.5</v>
+        <v>19964440.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.94</v>
+        <v>0.58</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B107" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C107" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.7123</v>
+        <v>99.848</v>
       </c>
       <c r="E107" s="1">
-        <v>99.48840848</v>
+        <v>99.63136397</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>24872102.12</v>
+        <v>29889409.19</v>
       </c>
       <c r="I107" s="1">
-        <v>55972.88</v>
+        <v>64990.81</v>
       </c>
       <c r="J107" s="1">
-        <v>0.2250428199834</v>
+        <v>0.21743758662765</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>24928075.0</v>
+        <v>29954400.0</v>
       </c>
       <c r="N107" s="1">
-        <v>24928075.0</v>
+        <v>29954400.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B108" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C108" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0282</v>
+        <v>99.4198</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>99.41072909</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>30000000.0</v>
+        <v>34793755.18</v>
       </c>
       <c r="I108" s="1">
-        <v>8460.0</v>
+        <v>3174.82</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0282</v>
+        <v>0.0091246833909579</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>277</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>30008460.0</v>
+        <v>34796930.0</v>
       </c>
       <c r="N108" s="1">
-        <v>30153767.5</v>
+        <v>34796930.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.93</v>
+        <v>1.02</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B109" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C109" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0153</v>
+        <v>100.0013</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>3060.0</v>
+        <v>390.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0153</v>
+        <v>0.0013</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="M109" s="1">
-        <v>20003060.0</v>
+        <v>30000390.0</v>
       </c>
       <c r="N109" s="1">
-        <v>20428428.89</v>
+        <v>30686621.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.63</v>
+        <v>0.9</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B110" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C110" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0106</v>
+        <v>100.023</v>
       </c>
       <c r="E110" s="1">
         <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1590.0</v>
+        <v>6900.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0106</v>
+        <v>0.023</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="M110" s="1">
-        <v>15001590.0</v>
+        <v>30006900.0</v>
       </c>
       <c r="N110" s="1">
-        <v>15051742.5</v>
+        <v>30253080.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.46</v>
+        <v>0.88</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B111" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C111" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0156</v>
+        <v>99.9899</v>
       </c>
       <c r="E111" s="1">
         <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>1560.0</v>
+        <v>-2020.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0156</v>
+        <v>-0.0101</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="M111" s="1">
-        <v>10001560.0</v>
+        <v>19997980.0</v>
       </c>
       <c r="N111" s="1">
-        <v>10033795.0</v>
+        <v>20037757.78</v>
       </c>
       <c r="O111" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B112" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.9134</v>
+        <v>100.0081</v>
       </c>
       <c r="E112" s="1">
-        <v>99.47403105</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19894806.21</v>
+        <v>15000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>87873.79</v>
+        <v>1215.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.44169211337093</v>
+        <v>0.0081</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>286</v>
       </c>
       <c r="M112" s="1">
-        <v>19982680.0</v>
+        <v>15001215.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19982680.0</v>
+        <v>15101637.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B113" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C113" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9026</v>
+        <v>100.0141</v>
       </c>
       <c r="E113" s="1">
-        <v>99.810914</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9981091.4</v>
+        <v>10000000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>9168.6</v>
+        <v>1410.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.091859693820658</v>
+        <v>0.0141</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
-      <c r="L113">
-        <v>0.0</v>
+      <c r="L113" t="s">
+        <v>289</v>
       </c>
       <c r="M113" s="1">
-        <v>9990260.0</v>
+        <v>10001410.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9990260.0</v>
+        <v>10065958.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>290</v>
+      </c>
+      <c r="B114" t="s">
         <v>291</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.9998</v>
+      </c>
+      <c r="E114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-20.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.0002</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" t="s">
         <v>292</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>39943640.0</v>
+        <v>9999980.0</v>
       </c>
       <c r="N114" s="1">
-        <v>39943640.0</v>
+        <v>10020445.5</v>
       </c>
       <c r="O114" s="1">
-        <v>1.23</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>293</v>
       </c>
       <c r="B115" t="s">
         <v>294</v>
       </c>
       <c r="C115" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8261</v>
+        <v>99.6902</v>
       </c>
       <c r="E115" s="1">
-        <v>99.47155735</v>
+        <v>99.42696925</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>19894311.47</v>
+        <v>19885393.85</v>
       </c>
       <c r="I115" s="1">
-        <v>70908.53</v>
+        <v>52646.15</v>
       </c>
       <c r="J115" s="1">
-        <v>0.35642615783375</v>
+        <v>0.26474783651318</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19965220.0</v>
+        <v>19938040.0</v>
       </c>
       <c r="N115" s="1">
-        <v>19965220.0</v>
+        <v>19938040.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>295</v>
       </c>
       <c r="B116" t="s">
         <v>296</v>
       </c>
       <c r="C116" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.559</v>
+        <v>99.8634</v>
       </c>
       <c r="E116" s="1">
-        <v>99.458614</v>
+        <v>99.80217</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>29837584.2</v>
+        <v>9980217.0</v>
       </c>
       <c r="I116" s="1">
-        <v>30115.8</v>
+        <v>6123.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.1009324340675</v>
+        <v>0.061351371418076</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>29867700.0</v>
+        <v>9986340.0</v>
       </c>
       <c r="N116" s="1">
-        <v>29867700.0</v>
+        <v>9986340.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>297</v>
       </c>
       <c r="B117" t="s">
         <v>298</v>
       </c>
       <c r="C117" s="1">
-        <v>7400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.7447</v>
+        <v>99.8853</v>
       </c>
       <c r="E117" s="1">
-        <v>99.63533473</v>
+        <v>99.8203234</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>7373014.77</v>
+        <v>29946097.02</v>
       </c>
       <c r="I117" s="1">
-        <v>8093.03</v>
+        <v>19492.98</v>
       </c>
       <c r="J117" s="1">
-        <v>0.10976554709926</v>
+        <v>0.065093557891639</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>7381107.8</v>
+        <v>29965590.0</v>
       </c>
       <c r="N117" s="1">
-        <v>7381107.8</v>
+        <v>29965590.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>0.88</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>299</v>
       </c>
       <c r="B118" t="s">
         <v>300</v>
       </c>
       <c r="C118" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.3997</v>
+        <v>99.6184</v>
       </c>
       <c r="E118" s="1">
-        <v>97.8384763</v>
+        <v>99.421972</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>9783847.63</v>
+        <v>9942197.2</v>
       </c>
       <c r="I118" s="1">
-        <v>56122.37</v>
+        <v>19642.8</v>
       </c>
       <c r="J118" s="1">
-        <v>0.57362269040161</v>
+        <v>0.19757000997727</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>9839970.0</v>
+        <v>9961840.0</v>
       </c>
       <c r="N118" s="1">
-        <v>9839970.0</v>
+        <v>9961840.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>301</v>
       </c>
       <c r="B119" t="s">
         <v>302</v>
       </c>
       <c r="C119" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.8997</v>
+        <v>99.8969</v>
       </c>
       <c r="E119" s="1">
-        <v>99.8186351</v>
+        <v>99.458614</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>9981863.51</v>
+        <v>24864653.5</v>
       </c>
       <c r="I119" s="1">
-        <v>8106.49</v>
+        <v>109571.5</v>
       </c>
       <c r="J119" s="1">
-        <v>0.081212190407921</v>
+        <v>0.44067173507968</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>9989970.0</v>
+        <v>24974225.0</v>
       </c>
       <c r="N119" s="1">
-        <v>9989970.0</v>
+        <v>24974225.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>303</v>
       </c>
       <c r="B120" t="s">
         <v>304</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.575</v>
+        <v>99.8891</v>
       </c>
       <c r="E120" s="1">
-        <v>99.5457396</v>
+        <v>99.80962703</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>19909147.92</v>
+        <v>7385912.4</v>
       </c>
       <c r="I120" s="1">
-        <v>5852.08</v>
+        <v>5881.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.029393924961104</v>
+        <v>0.079624556608605</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>19915000.0</v>
+        <v>7391793.4</v>
       </c>
       <c r="N120" s="1">
-        <v>19915000.0</v>
+        <v>7391793.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>305</v>
       </c>
       <c r="B121" t="s">
         <v>306</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9795</v>
+        <v>99.7189</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>99.61683493</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>20000000.0</v>
+        <v>7471262.62</v>
       </c>
       <c r="I121" s="1">
-        <v>-4100.0</v>
+        <v>7654.88</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0205</v>
+        <v>0.10245764858417</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>307</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>19995900.0</v>
+        <v>7478917.5</v>
       </c>
       <c r="N121" s="1">
-        <v>20037586.33</v>
+        <v>7478917.5</v>
       </c>
       <c r="O121" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>307</v>
+      </c>
+      <c r="B122" t="s">
         <v>308</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.15</v>
+        <v>98.8122</v>
       </c>
       <c r="E122" s="1">
-        <v>98.33</v>
+        <v>97.8384763</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3933200.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I122" s="1">
-        <v>-7200.0</v>
+        <v>97372.37</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.18305705278145</v>
+        <v>0.99523596117165</v>
       </c>
       <c r="K122">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3926000.0</v>
+        <v>9881220.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3929780.82</v>
+        <v>9881220.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C123" s="1">
-        <v>21400000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.654</v>
+        <v>99.5727</v>
       </c>
       <c r="E123" s="1">
-        <v>98.97545327</v>
+        <v>99.48099271</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>21180747.0</v>
+        <v>62673025.41</v>
       </c>
       <c r="I123" s="1">
-        <v>145209.0</v>
+        <v>57775.59</v>
       </c>
       <c r="J123" s="1">
-        <v>0.68557072137257</v>
+        <v>0.092185736402605</v>
       </c>
       <c r="K123">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>21325956.0</v>
+        <v>62730801.0</v>
       </c>
       <c r="N123" s="1">
-        <v>21487775.18</v>
+        <v>62730801.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.66</v>
+        <v>1.83</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.655</v>
+        <v>99.9136</v>
       </c>
       <c r="E124" s="1">
-        <v>99.163675</v>
+        <v>99.5457396</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>19832735.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I124" s="1">
-        <v>98265.0</v>
+        <v>73572.08</v>
       </c>
       <c r="J124" s="1">
-        <v>0.49546872884653</v>
+        <v>0.36953906965598</v>
       </c>
       <c r="K124">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>19931000.0</v>
+        <v>19982720.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20049767.12</v>
+        <v>19982720.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C125" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.346</v>
+        <v>99.6496</v>
       </c>
       <c r="E125" s="1">
-        <v>100.747</v>
+        <v>99.4309374</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>30224100.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I125" s="1">
-        <v>-120300.0</v>
+        <v>32799.39</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.39802674025033</v>
+        <v>0.21991404860274</v>
       </c>
       <c r="K125">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>30103800.0</v>
+        <v>14947440.0</v>
       </c>
       <c r="N125" s="1">
-        <v>30429690.41</v>
+        <v>14947440.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.93</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C126" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.944</v>
+        <v>99.8211</v>
       </c>
       <c r="E126" s="1">
-        <v>98.63892667</v>
+        <v>99.7960003</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>14795839.0</v>
+        <v>9979600.03</v>
       </c>
       <c r="I126" s="1">
-        <v>45761.0</v>
+        <v>2509.97</v>
       </c>
       <c r="J126" s="1">
-        <v>0.30928290041545</v>
+        <v>0.025151007980828</v>
       </c>
       <c r="K126">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>14841600.0</v>
+        <v>9982110.0</v>
       </c>
       <c r="N126" s="1">
-        <v>14851925.34</v>
+        <v>9982110.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B127" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C127" s="1">
-        <v>26200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.08</v>
+        <v>100.012</v>
       </c>
       <c r="E127" s="1">
-        <v>100.64458779</v>
+        <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>26368882.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-147922.0</v>
+        <v>2400.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.56097183035671</v>
+        <v>0.012</v>
       </c>
       <c r="K127">
-        <v>3.39</v>
+        <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="M127" s="1">
-        <v>26220960.0</v>
+        <v>20002400.0</v>
       </c>
       <c r="N127" s="1">
-        <v>27108260.68</v>
+        <v>20073140.44</v>
       </c>
       <c r="O127" s="1">
-        <v>0.83</v>
+        <v>0.59</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B128" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C128" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.998</v>
+        <v>98.574</v>
       </c>
       <c r="E128" s="1">
-        <v>99.14</v>
+        <v>98.33</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>4957000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I128" s="1">
-        <v>42900.0</v>
+        <v>9760.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.86544280815009</v>
+        <v>0.24814400488152</v>
       </c>
       <c r="K128">
-        <v>1.12</v>
+        <v>0.17</v>
       </c>
       <c r="L128" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="M128" s="1">
-        <v>4999900.0</v>
+        <v>3942960.0</v>
       </c>
       <c r="N128" s="1">
-        <v>5055687.67</v>
+        <v>3949699.73</v>
       </c>
       <c r="O128" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B129" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C129" s="1">
-        <v>10500000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.843</v>
+        <v>99.884</v>
       </c>
       <c r="E129" s="1">
-        <v>99.75</v>
+        <v>98.97545327</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>10473750.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I129" s="1">
-        <v>9765.0</v>
+        <v>194429.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.093233082706767</v>
+        <v>0.91795157177412</v>
       </c>
       <c r="K129">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="L129" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="M129" s="1">
-        <v>10483515.0</v>
+        <v>21375176.0</v>
       </c>
       <c r="N129" s="1">
-        <v>10576720.48</v>
+        <v>21568655.45</v>
       </c>
       <c r="O129" s="1">
-        <v>0.32</v>
+        <v>0.63</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B130" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C130" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.854</v>
+        <v>99.916</v>
       </c>
       <c r="E130" s="1">
-        <v>99.04783611</v>
+        <v>99.163675</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3094254.4</v>
+        <v>19832735.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-6055.44</v>
+        <v>150465.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.19569948741125</v>
+        <v>0.75866994642948</v>
       </c>
       <c r="K130">
-        <v>0.18</v>
+        <v>0.7</v>
       </c>
       <c r="L130" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="M130" s="1">
-        <v>3088198.96</v>
+        <v>19983200.0</v>
       </c>
       <c r="N130" s="1">
-        <v>3093976.22</v>
+        <v>20124158.9</v>
       </c>
       <c r="O130" s="1">
-        <v>0.09</v>
+        <v>0.59</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="B131" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="C131" s="1">
-        <v>46499000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.225</v>
+        <v>100.322</v>
       </c>
       <c r="E131" s="1">
-        <v>101.14901439</v>
+        <v>100.747</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>47033280.2</v>
+        <v>30224100.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-429657.45</v>
+        <v>-127500.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.91351793490261</v>
+        <v>-0.42184878954212</v>
       </c>
       <c r="K131">
-        <v>3.39</v>
+        <v>1.57</v>
       </c>
       <c r="L131" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="M131" s="1">
-        <v>46603622.75</v>
+        <v>30096600.0</v>
       </c>
       <c r="N131" s="1">
-        <v>48178219.02</v>
+        <v>30566736.99</v>
       </c>
       <c r="O131" s="1">
-        <v>1.48</v>
+        <v>0.89</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="B132" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C132" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.347</v>
+        <v>99.318</v>
       </c>
       <c r="E132" s="1">
-        <v>98.743125</v>
+        <v>98.63892667</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>8689395.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I132" s="1">
-        <v>53141.0</v>
+        <v>101861.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.61156156441271</v>
+        <v>0.68844355497515</v>
       </c>
       <c r="K132">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="L132" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="M132" s="1">
-        <v>8742536.0</v>
+        <v>14897700.0</v>
       </c>
       <c r="N132" s="1">
-        <v>8757905.86</v>
+        <v>14910799.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="C133" s="1">
-        <v>9400000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.958</v>
+        <v>100.5</v>
       </c>
       <c r="E133" s="1">
-        <v>98.855</v>
+        <v>100.5281407</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>9292370.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I133" s="1">
-        <v>9682.0</v>
+        <v>-5600.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.10419300996409</v>
+        <v>-0.027992861820236</v>
       </c>
       <c r="K133">
-        <v>0.26</v>
+        <v>1.74</v>
       </c>
       <c r="L133" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="M133" s="1">
-        <v>9302052.0</v>
+        <v>19999500.0</v>
       </c>
       <c r="N133" s="1">
-        <v>9326839.67</v>
+        <v>20345023.97</v>
       </c>
       <c r="O133" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B134" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C134" s="1">
-        <v>31300000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.003</v>
+        <v>99.059</v>
       </c>
       <c r="E134" s="1">
-        <v>100.17175712</v>
+        <v>99.04783611</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>31353759.98</v>
+        <v>3094254.4</v>
       </c>
       <c r="I134" s="1">
-        <v>-52820.98</v>
+        <v>348.76</v>
       </c>
       <c r="J134" s="1">
-        <v>-0.16846776920437</v>
+        <v>0.011271212864721</v>
       </c>
       <c r="K134">
-        <v>2.27</v>
+        <v>0.37</v>
       </c>
       <c r="L134" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="M134" s="1">
-        <v>31300939.0</v>
+        <v>3094603.16</v>
       </c>
       <c r="N134" s="1">
-        <v>32011727.7</v>
+        <v>3106157.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.98</v>
+        <v>0.09</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="B135" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C135" s="1">
-        <v>1000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.511</v>
+        <v>100.0</v>
       </c>
       <c r="E135" s="1">
-        <v>98.02</v>
+        <v>101.14901439</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>980200.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I135" s="1">
-        <v>14910.0</v>
+        <v>-534280.2</v>
       </c>
       <c r="J135" s="1">
-        <v>1.5211181391553</v>
+        <v>-1.1359620203568</v>
       </c>
       <c r="K135">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>3.98</v>
+      </c>
+      <c r="L135" t="s">
+        <v>343</v>
       </c>
       <c r="M135" s="1">
-        <v>995110.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="N135" s="1">
-        <v>996065.48</v>
+        <v>48348768.44</v>
       </c>
       <c r="O135" s="1">
-        <v>0.03</v>
+        <v>1.41</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B136" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="C136" s="1">
-        <v>9088000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.483</v>
+        <v>99.688</v>
       </c>
       <c r="E136" s="1">
-        <v>98.65440383</v>
+        <v>98.743125</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>8965712.22</v>
+        <v>8689395.0</v>
       </c>
       <c r="I136" s="1">
-        <v>75302.82</v>
+        <v>83149.0</v>
       </c>
       <c r="J136" s="1">
-        <v>0.83989780345638</v>
+        <v>0.95690206280184</v>
       </c>
       <c r="K136">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="L136" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="M136" s="1">
-        <v>9041015.04</v>
+        <v>8772544.0</v>
       </c>
       <c r="N136" s="1">
-        <v>9049698.44</v>
+        <v>8791168.66</v>
       </c>
       <c r="O136" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B137" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C137" s="1">
-        <v>4100000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.56</v>
+        <v>99.266</v>
       </c>
       <c r="E137" s="1">
-        <v>99.37609756</v>
+        <v>98.855</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>4074420.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I137" s="1">
-        <v>7540.0</v>
+        <v>38634.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.18505701424988</v>
+        <v>0.41576045723534</v>
       </c>
       <c r="K137">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="L137" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="M137" s="1">
-        <v>4081960.0</v>
+        <v>9331004.0</v>
       </c>
       <c r="N137" s="1">
-        <v>4108104.52</v>
+        <v>9364483.45</v>
       </c>
       <c r="O137" s="1">
-        <v>0.13</v>
+        <v>0.27</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B138" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="C138" s="1">
-        <v>12000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.163</v>
+        <v>99.833</v>
       </c>
       <c r="E138" s="1">
-        <v>100.68475</v>
+        <v>98.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>12082170.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-62610.0</v>
+        <v>18130.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.51820161444509</v>
+        <v>1.8496225260151</v>
       </c>
       <c r="K138">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="L138" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="M138" s="1">
-        <v>12019560.0</v>
+        <v>998330.0</v>
       </c>
       <c r="N138" s="1">
-        <v>12059012.05</v>
+        <v>999470.41</v>
       </c>
       <c r="O138" s="1">
-        <v>0.37</v>
+        <v>0.03</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B139" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="C139" s="1">
-        <v>7800000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.836</v>
+        <v>99.818</v>
       </c>
       <c r="E139" s="1">
-        <v>101.89661538</v>
+        <v>98.65440383</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>7947936.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I139" s="1">
-        <v>-82728.0</v>
+        <v>105747.62</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.0408740080444</v>
+        <v>1.17946703402</v>
       </c>
       <c r="K139">
-        <v>2.06</v>
+        <v>0.11</v>
       </c>
       <c r="L139" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="M139" s="1">
-        <v>7865208.0</v>
+        <v>9071459.84</v>
       </c>
       <c r="N139" s="1">
-        <v>8025962.79</v>
+        <v>9081823.89</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B140" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="C140" s="1">
-        <v>17450000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.787</v>
+        <v>99.975</v>
       </c>
       <c r="E140" s="1">
-        <v>99.71702006</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>17400620.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>12211.5</v>
+        <v>-7563.75</v>
       </c>
       <c r="J140" s="1">
-        <v>0.070178533868333</v>
+        <v>-0.025</v>
       </c>
       <c r="K140">
-        <v>1.16</v>
+        <v>0.03</v>
       </c>
       <c r="L140" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="M140" s="1">
-        <v>17412831.5</v>
+        <v>30247436.25</v>
       </c>
       <c r="N140" s="1">
-        <v>17615060.27</v>
+        <v>30255107.74</v>
       </c>
       <c r="O140" s="1">
-        <v>0.54</v>
+        <v>0.88</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>359</v>
+      </c>
+      <c r="B141" t="s">
+        <v>360</v>
       </c>
       <c r="C141" s="1">
-        <v>5000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0264336</v>
+        <v>99.825</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I141" s="1">
-        <v>1321.68</v>
+        <v>18405.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>0.45172073571208</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>0.77</v>
       </c>
       <c r="L141" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M141" s="1">
-        <v>1321.68</v>
+        <v>4092825.0</v>
       </c>
       <c r="N141" s="1">
-        <v>13284.49</v>
+        <v>4124277.05</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>362</v>
+      </c>
+      <c r="B142" t="s">
+        <v>363</v>
       </c>
       <c r="C142" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0262851</v>
+        <v>100.185</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I142" s="1">
-        <v>2628.51</v>
+        <v>-59970.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>-0.49635123491889</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
+        <v>0.77</v>
       </c>
       <c r="L142" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M142" s="1">
-        <v>2628.51</v>
+        <v>12022200.0</v>
       </c>
       <c r="N142" s="1">
-        <v>25240.23</v>
+        <v>12114912.33</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>2767186152</v>
+        <v>365</v>
+      </c>
+      <c r="B143" t="s">
+        <v>366</v>
       </c>
       <c r="C143" s="1">
-        <v>10000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0313426</v>
+        <v>100.634</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I143" s="1">
-        <v>3134.26</v>
+        <v>-98484.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0</v>
+        <v>-1.2391141549202</v>
       </c>
       <c r="K143">
-        <v>0.0</v>
+        <v>2.69</v>
       </c>
       <c r="L143" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="M143" s="1">
-        <v>3134.26</v>
+        <v>7849452.0</v>
       </c>
       <c r="N143" s="1">
-        <v>24721.51</v>
+        <v>8059250.63</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>368</v>
+      </c>
+      <c r="B144" t="s">
+        <v>369</v>
+      </c>
+      <c r="C144" s="1">
+        <v>17450000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.92</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.71702006</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>17400620.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>35420.0</v>
+      </c>
+      <c r="J144" s="1">
+        <v>0.20355596524722</v>
+      </c>
+      <c r="K144">
+        <v>1.38</v>
+      </c>
+      <c r="L144" t="s">
         <v>370</v>
       </c>
-      <c r="B144">
-[...31 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>5542.92</v>
+        <v>17436040.0</v>
       </c>
       <c r="N144" s="1">
-        <v>32041.03</v>
+        <v>17676993.42</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B145">
-        <v>2786869692</v>
+        <v>2789797962</v>
       </c>
       <c r="C145" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0014578</v>
+        <v>100.00939213</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>72.89</v>
+        <v>3756.85</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="M145" s="1">
-        <v>72.89</v>
+        <v>3756.85</v>
       </c>
       <c r="N145" s="1">
-        <v>7299.91</v>
+        <v>94484.62</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>2789264662</v>
+        <v>2792185442</v>
       </c>
       <c r="C146" s="1">
-        <v>25000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.00955724</v>
+        <v>100.01110717</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2389.31</v>
+        <v>3887.51</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="M146" s="1">
-        <v>2389.31</v>
+        <v>3887.51</v>
       </c>
       <c r="N146" s="1">
-        <v>43139.31</v>
+        <v>78984.1</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B147">
-        <v>2789797962</v>
+        <v>2796875442</v>
       </c>
       <c r="C147" s="1">
-        <v>40000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.05817028</v>
+        <v>100.00245926</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>23268.11</v>
+        <v>563.17</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="M147" s="1">
-        <v>23268.11</v>
+        <v>563.17</v>
       </c>
       <c r="N147" s="1">
-        <v>99920.34</v>
+        <v>47916.3</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B148">
-        <v>2792185442</v>
+        <v>2798594412</v>
       </c>
       <c r="C148" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.06035377</v>
+        <v>100.0270836</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>21123.82</v>
+        <v>4062.54</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M148" s="1">
-        <v>21123.82</v>
+        <v>4062.54</v>
       </c>
       <c r="N148" s="1">
-        <v>84364.44</v>
+        <v>34244.71</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B149">
-        <v>2796875442</v>
+        <v>2813842972</v>
       </c>
       <c r="C149" s="1">
-        <v>22900000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.04406655</v>
+        <v>100.0201062</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>10091.24</v>
+        <v>3015.93</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="M149" s="1">
-        <v>10091.24</v>
+        <v>3015.93</v>
       </c>
       <c r="N149" s="1">
-        <v>49821.98</v>
+        <v>24029.35</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B150">
-        <v>2798428082</v>
+        <v>2862709242</v>
       </c>
       <c r="C150" s="1">
-        <v>6300000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.00989873</v>
+        <v>100.07040016</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>623.62</v>
+        <v>8800.02</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="M150" s="1">
-        <v>623.62</v>
+        <v>8800.02</v>
       </c>
       <c r="N150" s="1">
-        <v>10681.31</v>
+        <v>18837.17</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B151">
-        <v>2798594412</v>
+        <v>2863881832</v>
       </c>
       <c r="C151" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.09003847</v>
+        <v>100.07727293</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>13505.77</v>
+        <v>23181.88</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="M151" s="1">
-        <v>13505.77</v>
+        <v>23181.88</v>
       </c>
       <c r="N151" s="1">
-        <v>38508.27</v>
+        <v>48674.38</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B152">
-        <v>2813842972</v>
+        <v>2892744252</v>
       </c>
       <c r="C152" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.07352067</v>
+        <v>100.10590315</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>11028.1</v>
+        <v>21180.63</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="M152" s="1">
-        <v>11028.1</v>
+        <v>21180.63</v>
       </c>
       <c r="N152" s="1">
-        <v>28324.35</v>
+        <v>33078.96</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B153">
-        <v>2862709242</v>
+        <v>2905161052</v>
       </c>
       <c r="C153" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.14138824</v>
+        <v>100.0770998</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>17673.53</v>
+        <v>15419.96</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="M153" s="1">
-        <v>17673.53</v>
+        <v>15419.96</v>
       </c>
       <c r="N153" s="1">
-        <v>25559.16</v>
+        <v>22449.96</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B154">
-        <v>2863881832</v>
+        <v>2923119492</v>
       </c>
       <c r="C154" s="1">
-        <v>30000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.15186893</v>
+        <v>100.11796423</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>45560.68</v>
+        <v>9201.21</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="M154" s="1">
-        <v>45560.68</v>
+        <v>9201.21</v>
       </c>
       <c r="N154" s="1">
-        <v>65580.35</v>
+        <v>12103.76</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B155">
-        <v>2892744252</v>
+        <v>2926581072</v>
       </c>
       <c r="C155" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.1934205</v>
+        <v>100.00865229</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>38684.1</v>
+        <v>786.32</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="M155" s="1">
-        <v>38684.1</v>
+        <v>786.32</v>
       </c>
       <c r="N155" s="1">
-        <v>47698.55</v>
+        <v>4568.19</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B156">
-        <v>2892982772</v>
+        <v>2926627552</v>
       </c>
       <c r="C156" s="1">
-        <v>6200000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00535903</v>
+        <v>100.1613767</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>332.26</v>
+        <v>16137.67</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="M156" s="1">
-        <v>332.26</v>
+        <v>16137.67</v>
       </c>
       <c r="N156" s="1">
-        <v>2112.35</v>
+        <v>22061.89</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B157">
-        <v>2905161052</v>
+        <v>2935657812</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.1521943</v>
+        <v>100.18130023</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>30438.86</v>
+        <v>54390.07</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="M157" s="1">
-        <v>30438.86</v>
+        <v>54390.07</v>
       </c>
       <c r="N157" s="1">
-        <v>35562.42</v>
+        <v>72609.32</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B158">
-        <v>2922922502</v>
+        <v>2937267372</v>
       </c>
       <c r="C158" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0024376</v>
+        <v>100.0124083</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>243.76</v>
+        <v>1240.83</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="M158" s="1">
-        <v>243.76</v>
+        <v>1240.83</v>
       </c>
       <c r="N158" s="1">
-        <v>1495.01</v>
+        <v>4940.83</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B159">
-        <v>2923119492</v>
+        <v>2943810772</v>
       </c>
       <c r="C159" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.20638359</v>
+        <v>100.0030904</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>16097.92</v>
+        <v>618.08</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="M159" s="1">
-        <v>16097.92</v>
+        <v>618.08</v>
       </c>
       <c r="N159" s="1">
-        <v>18193.39</v>
+        <v>4199.3</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B160">
-        <v>2926581072</v>
+        <v>2949187952</v>
       </c>
       <c r="C160" s="1">
-        <v>9088000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.04675627</v>
+        <v>100.1860204</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4249.21</v>
+        <v>18602.04</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="M160" s="1">
-        <v>4249.21</v>
+        <v>18602.04</v>
       </c>
       <c r="N160" s="1">
-        <v>6982.66</v>
+        <v>21867.54</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B161">
-        <v>2926627552</v>
+        <v>2952571562</v>
       </c>
       <c r="C161" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.2589616</v>
+        <v>100.00671844</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>25896.16</v>
+        <v>429.98</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M161" s="1">
-        <v>25896.16</v>
+        <v>429.98</v>
       </c>
       <c r="N161" s="1">
-        <v>30238.38</v>
+        <v>1594.24</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B162">
-        <v>2935596102</v>
+        <v>2957753962</v>
       </c>
       <c r="C162" s="1">
-        <v>50000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.00636808</v>
+        <v>100.02041227</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3184.04</v>
+        <v>1796.28</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M162" s="1">
-        <v>3184.04</v>
+        <v>1796.28</v>
       </c>
       <c r="N162" s="1">
-        <v>13942.79</v>
+        <v>3047.69</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B163">
-        <v>2935657812</v>
+        <v>2962625832</v>
       </c>
       <c r="C163" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.28199007</v>
+        <v>100.19835123</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>84597.02</v>
+        <v>79340.49</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="M163" s="1">
-        <v>84597.02</v>
+        <v>79340.49</v>
       </c>
       <c r="N163" s="1">
-        <v>97784.35</v>
+        <v>87012.27</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B164">
-        <v>2937267372</v>
+        <v>2962647772</v>
       </c>
       <c r="C164" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0539485</v>
+        <v>100.0577637</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>5394.85</v>
+        <v>11552.74</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="M164" s="1">
-        <v>5394.85</v>
+        <v>11552.74</v>
       </c>
       <c r="N164" s="1">
-        <v>8013.63</v>
+        <v>14730.52</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B165">
-        <v>2943810772</v>
+        <v>3009856922</v>
       </c>
       <c r="C165" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0291808</v>
+        <v>100.272446</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>5836.16</v>
+        <v>25882.37</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>413</v>
+      <c r="L165">
+        <v>233.5</v>
       </c>
       <c r="M165" s="1">
-        <v>5836.16</v>
+        <v>25882.37</v>
       </c>
       <c r="N165" s="1">
-        <v>8225.33</v>
+        <v>26115.87</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B166">
-        <v>2949187952</v>
+        <v>3009858932</v>
       </c>
       <c r="C166" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.2841124</v>
+        <v>100.0662786</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>28411.24</v>
+        <v>9941.79</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>415</v>
+      <c r="L166">
+        <v>578.69</v>
       </c>
       <c r="M166" s="1">
-        <v>28411.24</v>
+        <v>9941.79</v>
       </c>
       <c r="N166" s="1">
-        <v>30667.94</v>
+        <v>10520.48</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B167">
-        <v>2952571562</v>
+        <v>3013661662</v>
       </c>
       <c r="C167" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.04169688</v>
+        <v>100.27333655</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2668.6</v>
+        <v>54667.31</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>770.81</v>
+        <v>587.25</v>
       </c>
       <c r="M167" s="1">
-        <v>2668.6</v>
+        <v>54667.31</v>
       </c>
       <c r="N167" s="1">
-        <v>3439.41</v>
+        <v>55254.56</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B168">
-        <v>2957753962</v>
+        <v>3015607942</v>
       </c>
       <c r="C168" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.06314136</v>
+        <v>100.28048753</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>5556.44</v>
+        <v>42073.13</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>800.95</v>
+        <v>364.67</v>
       </c>
       <c r="M168" s="1">
-        <v>5556.44</v>
+        <v>42073.13</v>
       </c>
       <c r="N168" s="1">
-        <v>6357.39</v>
+        <v>42437.8</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B169">
-        <v>2962625832</v>
+        <v>3017270942</v>
       </c>
       <c r="C169" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.28653935</v>
+        <v>100.1686513</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>114615.74</v>
+        <v>33730.26</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>419</v>
+      <c r="L169">
+        <v>372.94</v>
       </c>
       <c r="M169" s="1">
-        <v>114615.74</v>
+        <v>33730.26</v>
       </c>
       <c r="N169" s="1">
-        <v>119616.15</v>
+        <v>34103.2</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B170">
-        <v>2962647772</v>
+        <v>3021967322</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.12178325</v>
+        <v>100.29249753</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>24356.65</v>
+        <v>24862.29</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170" t="s">
-        <v>421</v>
+      <c r="L170">
+        <v>203.05</v>
       </c>
       <c r="M170" s="1">
-        <v>24356.65</v>
+        <v>24862.29</v>
       </c>
       <c r="N170" s="1">
-        <v>26402.65</v>
+        <v>25065.34</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="B171">
-        <v>3009856922</v>
+        <v>3022014132</v>
       </c>
       <c r="C171" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.35693747</v>
+        <v>100.29317285</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>33909.06</v>
+        <v>58634.57</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>87.62</v>
+        <v>541.67</v>
       </c>
       <c r="M171" s="1">
-        <v>33909.06</v>
+        <v>58634.57</v>
       </c>
       <c r="N171" s="1">
-        <v>33996.68</v>
+        <v>59176.24</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B172">
-        <v>3009858932</v>
+        <v>3032560652</v>
       </c>
       <c r="C172" s="1">
-        <v>15000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.13199867</v>
+        <v>100.3311785</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>19799.8</v>
+        <v>39741.42</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>261.68</v>
+        <v>-217.76</v>
       </c>
       <c r="M172" s="1">
-        <v>19799.8</v>
+        <v>39741.42</v>
       </c>
       <c r="N172" s="1">
-        <v>20061.48</v>
+        <v>39523.66</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B173">
-        <v>3013661662</v>
+        <v>3033105672</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.35802035</v>
+        <v>100.277714</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>71604.07</v>
+        <v>11108.56</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>239.8</v>
+        <v>-24.0</v>
       </c>
       <c r="M173" s="1">
-        <v>71604.07</v>
+        <v>11108.56</v>
       </c>
       <c r="N173" s="1">
-        <v>71843.87</v>
+        <v>11084.56</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B174">
-        <v>3015607942</v>
+        <v>3037280862</v>
       </c>
       <c r="C174" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.36478153</v>
+        <v>100.3268896</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>54717.23</v>
+        <v>49033.44</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174">
-        <v>134.78</v>
+      <c r="L174" t="s">
+        <v>421</v>
       </c>
       <c r="M174" s="1">
-        <v>54717.23</v>
+        <v>49033.44</v>
       </c>
       <c r="N174" s="1">
-        <v>54852.01</v>
+        <v>50128.16</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B175">
-        <v>3017270942</v>
+        <v>3042209452</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.250345</v>
+        <v>100.3326007</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>50069.0</v>
+        <v>33260.07</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>115.75</v>
+        <v>526.46</v>
       </c>
       <c r="M175" s="1">
-        <v>50069.0</v>
+        <v>33260.07</v>
       </c>
       <c r="N175" s="1">
-        <v>50184.75</v>
+        <v>33786.53</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B176">
-        <v>3021967322</v>
+        <v>3047030172</v>
       </c>
       <c r="C176" s="1">
-        <v>8500000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.37648906</v>
+        <v>100.32141453</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>32001.57</v>
+        <v>10040.99</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>74.3</v>
+        <v>150.28</v>
       </c>
       <c r="M176" s="1">
-        <v>32001.57</v>
+        <v>10040.99</v>
       </c>
       <c r="N176" s="1">
-        <v>32075.87</v>
+        <v>10191.27</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B177">
-        <v>3022014132</v>
+        <v>3050153122</v>
       </c>
       <c r="C177" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.37730525</v>
+        <v>100.3472149</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>75461.05</v>
+        <v>34721.49</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>209.84</v>
+        <v>507.48</v>
       </c>
       <c r="M177" s="1">
-        <v>75461.05</v>
+        <v>34721.49</v>
       </c>
       <c r="N177" s="1">
-        <v>75670.89</v>
+        <v>35228.97</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B178">
-        <v>3032560652</v>
+        <v>3051781772</v>
       </c>
       <c r="C178" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.41191608</v>
+        <v>100.34883375</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>49429.93</v>
+        <v>69766.75</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>-122.27</v>
+        <v>976.78</v>
       </c>
       <c r="M178" s="1">
-        <v>49429.93</v>
+        <v>69766.75</v>
       </c>
       <c r="N178" s="1">
-        <v>49307.66</v>
+        <v>70743.53</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B179">
-        <v>3033105672</v>
+        <v>3053286692</v>
       </c>
       <c r="C179" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.3604525</v>
+        <v>100.225725</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>14418.1</v>
+        <v>33858.75</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>-27.77</v>
+        <v>853.98</v>
       </c>
       <c r="M179" s="1">
-        <v>14418.1</v>
+        <v>33858.75</v>
       </c>
       <c r="N179" s="1">
-        <v>14390.33</v>
+        <v>34712.73</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B180">
-        <v>3037280862</v>
+        <v>3053302732</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.4128816</v>
+        <v>100.35559993</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>61932.24</v>
+        <v>53339.99</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>491.51</v>
+        <v>966.48</v>
       </c>
       <c r="M180" s="1">
-        <v>61932.24</v>
+        <v>53339.99</v>
       </c>
       <c r="N180" s="1">
-        <v>62423.75</v>
+        <v>54306.47</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B181">
-        <v>3042209452</v>
+        <v>3089978672</v>
       </c>
       <c r="C181" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.4174945</v>
+        <v>100.2033753</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>41749.45</v>
+        <v>40675.06</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181">
-        <v>218.49</v>
+      <c r="L181" t="s">
+        <v>429</v>
       </c>
       <c r="M181" s="1">
-        <v>41749.45</v>
+        <v>40675.06</v>
       </c>
       <c r="N181" s="1">
-        <v>41967.94</v>
+        <v>32703.32</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B182">
-        <v>3047030172</v>
+        <v>3094522902</v>
       </c>
       <c r="C182" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.40630218</v>
+        <v>100.087889</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>12692.88</v>
+        <v>13183.35</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>58.66</v>
+      <c r="L182" t="s">
+        <v>431</v>
       </c>
       <c r="M182" s="1">
-        <v>12692.88</v>
+        <v>13183.35</v>
       </c>
       <c r="N182" s="1">
-        <v>12751.54</v>
+        <v>7695.14</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B183">
-        <v>3050153122</v>
+        <v>3094554102</v>
       </c>
       <c r="C183" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.4318639</v>
+        <v>100.1615446</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>43186.39</v>
+        <v>24231.69</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>195.57</v>
+      <c r="L183" t="s">
+        <v>433</v>
       </c>
       <c r="M183" s="1">
-        <v>43186.39</v>
+        <v>24231.69</v>
       </c>
       <c r="N183" s="1">
-        <v>43381.96</v>
+        <v>17414.31</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B184">
-        <v>3051781772</v>
+        <v>3095024362</v>
       </c>
       <c r="C184" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.43335485</v>
+        <v>100.17794293</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>86670.97</v>
+        <v>26691.44</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L184">
-        <v>370.39</v>
+      <c r="L184" t="s">
+        <v>435</v>
       </c>
       <c r="M184" s="1">
-        <v>86670.97</v>
+        <v>26691.44</v>
       </c>
       <c r="N184" s="1">
-        <v>87041.36</v>
+        <v>20151.98</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>436</v>
       </c>
       <c r="B185">
-        <v>3053286692</v>
+        <v>3099290162</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.31252633</v>
+        <v>99.9972957</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>46878.95</v>
+        <v>-540.86</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185">
-        <v>325.61</v>
+      <c r="L185" t="s">
+        <v>437</v>
       </c>
       <c r="M185" s="1">
-        <v>46878.95</v>
+        <v>-540.86</v>
       </c>
       <c r="N185" s="1">
-        <v>47204.56</v>
+        <v>-1839.77</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B186">
-        <v>3053302732</v>
+        <v>3099338312</v>
       </c>
       <c r="C186" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.44096667</v>
+        <v>100.0046152</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>66145.0</v>
+        <v>461.52</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
-      <c r="L186">
-        <v>373.11</v>
+      <c r="L186" t="s">
+        <v>439</v>
       </c>
       <c r="M186" s="1">
-        <v>66145.0</v>
+        <v>461.52</v>
       </c>
       <c r="N186" s="1">
-        <v>66518.11</v>
+        <v>-685.72</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B187">
-        <v>3089978672</v>
+        <v>3101407942</v>
       </c>
       <c r="C187" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.25069225</v>
+        <v>100.1899874</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>50138.45</v>
+        <v>18998.74</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="M187" s="1">
-        <v>50138.45</v>
+        <v>18998.74</v>
       </c>
       <c r="N187" s="1">
-        <v>48840.69</v>
+        <v>15036.37</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B188">
-        <v>3094522902</v>
+        <v>3103291672</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.13908047</v>
+        <v>99.996138</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>20862.07</v>
+        <v>-193.1</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>-571.23</v>
+        <v>-422.94</v>
       </c>
       <c r="M188" s="1">
-        <v>20862.07</v>
+        <v>-193.1</v>
       </c>
       <c r="N188" s="1">
-        <v>20290.84</v>
+        <v>-616.04</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B189">
-        <v>3094554102</v>
+        <v>3119675662</v>
       </c>
       <c r="C189" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.20166007</v>
+        <v>99.97871372</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>30249.01</v>
+        <v>-5321.57</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L189">
-        <v>-708.73</v>
+      <c r="L189" t="s">
+        <v>444</v>
       </c>
       <c r="M189" s="1">
-        <v>30249.01</v>
+        <v>-5321.57</v>
       </c>
       <c r="N189" s="1">
-        <v>29540.28</v>
+        <v>-14186.88</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B190">
-        <v>3095024362</v>
+        <v>3119812902</v>
       </c>
       <c r="C190" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.2193362</v>
+        <v>99.9904041</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>32900.43</v>
+        <v>-2878.77</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190">
-        <v>-679.98</v>
+      <c r="L190" t="s">
+        <v>446</v>
       </c>
       <c r="M190" s="1">
-        <v>32900.43</v>
+        <v>-2878.77</v>
       </c>
       <c r="N190" s="1">
-        <v>32220.45</v>
+        <v>-6884.64</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B191">
-        <v>3099290162</v>
+        <v>3121777262</v>
       </c>
       <c r="C191" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.016811</v>
+        <v>100.0201924</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3362.2</v>
+        <v>2019.24</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>-95.82</v>
+      <c r="L191" t="s">
+        <v>448</v>
       </c>
       <c r="M191" s="1">
-        <v>3362.2</v>
+        <v>2019.24</v>
       </c>
       <c r="N191" s="1">
-        <v>3266.38</v>
+        <v>-2900.41</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B192">
-        <v>3099338312</v>
+        <v>3123552652</v>
       </c>
       <c r="C192" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.0307865</v>
+        <v>99.98760125</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>3078.65</v>
+        <v>-2479.75</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192">
-        <v>-83.47</v>
+      <c r="L192" t="s">
+        <v>450</v>
       </c>
       <c r="M192" s="1">
-        <v>3078.65</v>
+        <v>-2479.75</v>
       </c>
       <c r="N192" s="1">
-        <v>2995.18</v>
+        <v>-5454.06</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B193">
-        <v>3101407942</v>
+        <v>3126897932</v>
       </c>
       <c r="C193" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.2327728</v>
+        <v>99.9958733</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>23277.28</v>
+        <v>-412.67</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
-        <v>-217.67</v>
+        <v>-947.36</v>
       </c>
       <c r="M193" s="1">
-        <v>23277.28</v>
+        <v>-412.67</v>
       </c>
       <c r="N193" s="1">
-        <v>23059.61</v>
+        <v>-1360.03</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B194">
-        <v>3103291672</v>
+        <v>3132138012</v>
       </c>
       <c r="C194" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.0079216</v>
+        <v>99.98745213</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>396.08</v>
+        <v>-1882.18</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L194">
-        <v>0.0</v>
+      <c r="L194" t="s">
+        <v>453</v>
       </c>
       <c r="M194" s="1">
-        <v>396.08</v>
+        <v>-1882.18</v>
       </c>
       <c r="N194" s="1">
-        <v>396.08</v>
+        <v>-3817.92</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>454</v>
+      </c>
+      <c r="B195">
+        <v>3134415152</v>
       </c>
       <c r="C195" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.0143686</v>
+        <v>99.9934211</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>718.43</v>
+        <v>-1315.78</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="M195" s="1">
-        <v>718.43</v>
+        <v>-1315.78</v>
       </c>
       <c r="N195" s="1">
-        <v>9552.43</v>
+        <v>-6632.43</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>456</v>
+      </c>
+      <c r="B196">
+        <v>3138830172</v>
+      </c>
+      <c r="C196" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.0875762</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>17515.24</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196" t="s">
+        <v>457</v>
+      </c>
+      <c r="M196" s="1">
+        <v>17515.24</v>
+      </c>
+      <c r="N196" s="1">
+        <v>12171.56</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>458</v>
+      </c>
+      <c r="B197">
+        <v>3138877082</v>
+      </c>
+      <c r="C197" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.08988693</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>13483.04</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" t="s">
+        <v>459</v>
+      </c>
+      <c r="M197" s="1">
+        <v>13483.04</v>
+      </c>
+      <c r="N197" s="1">
+        <v>9499.24</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>460</v>
+      </c>
+      <c r="B198">
+        <v>3145172942</v>
+      </c>
+      <c r="C198" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0362148</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>2716.11</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" t="s">
+        <v>461</v>
+      </c>
+      <c r="M198" s="1">
+        <v>2716.11</v>
+      </c>
+      <c r="N198" s="1">
+        <v>1017.62</v>
+      </c>
+      <c r="O198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>462</v>
+      </c>
+      <c r="B199">
+        <v>3149823572</v>
+      </c>
+      <c r="C199" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.0076653</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>766.53</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" t="s">
+        <v>463</v>
+      </c>
+      <c r="M199" s="1">
+        <v>766.53</v>
+      </c>
+      <c r="N199" s="1">
+        <v>-1226.89</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>464</v>
+      </c>
+      <c r="B200">
+        <v>3154552562</v>
+      </c>
+      <c r="C200" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.9985524</v>
+      </c>
+      <c r="E200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-217.14</v>
+      </c>
+      <c r="J200" s="1">
+        <v>0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200">
+        <v>-519.59</v>
+      </c>
+      <c r="M200" s="1">
+        <v>-217.14</v>
+      </c>
+      <c r="N200" s="1">
+        <v>-736.73</v>
+      </c>
+      <c r="O200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>465</v>
+      </c>
+      <c r="B201">
+        <v>3154561012</v>
+      </c>
+      <c r="C201" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.9470554</v>
+      </c>
+      <c r="E201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-5294.46</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" t="s">
+        <v>466</v>
+      </c>
+      <c r="M201" s="1">
+        <v>-5294.46</v>
+      </c>
+      <c r="N201" s="1">
+        <v>-6584.18</v>
+      </c>
+      <c r="O201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202">
+        <v>3155437292</v>
+      </c>
+      <c r="C202" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.98495472</v>
+      </c>
+      <c r="E202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-1880.66</v>
+      </c>
+      <c r="J202" s="1">
+        <v>0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202">
+        <v>-810.95</v>
+      </c>
+      <c r="M202" s="1">
+        <v>-1880.66</v>
+      </c>
+      <c r="N202" s="1">
+        <v>-2691.61</v>
+      </c>
+      <c r="O202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16">
+      <c r="A203" t="s">
+        <v>468</v>
+      </c>
+      <c r="B203">
+        <v>3155558992</v>
+      </c>
+      <c r="C203" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.98333905</v>
+      </c>
+      <c r="E203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1232.91</v>
+      </c>
+      <c r="J203" s="1">
+        <v>0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203">
+        <v>-485.12</v>
+      </c>
+      <c r="M203" s="1">
+        <v>-1232.91</v>
+      </c>
+      <c r="N203" s="1">
+        <v>-1718.03</v>
+      </c>
+      <c r="O203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P203">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16">
+      <c r="A204" t="s">
+        <v>469</v>
+      </c>
+      <c r="B204">
+        <v>3163652032</v>
+      </c>
+      <c r="C204" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.95161507</v>
+      </c>
+      <c r="E204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-7257.74</v>
+      </c>
+      <c r="J204" s="1">
+        <v>0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>-7257.74</v>
+      </c>
+      <c r="N204" s="1">
+        <v>-7257.74</v>
+      </c>
+      <c r="O204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
+        <v>470</v>
+      </c>
+      <c r="B205" t="s">
+        <v>471</v>
+      </c>
+      <c r="C205" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.00130891</v>
+      </c>
+      <c r="E205" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>458.12</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" t="s">
+        <v>472</v>
+      </c>
+      <c r="M205" s="1">
+        <v>458.12</v>
+      </c>
+      <c r="N205" s="1">
+        <v>-1826.32</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P205">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>