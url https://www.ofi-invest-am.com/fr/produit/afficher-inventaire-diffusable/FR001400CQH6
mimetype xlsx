--- v2 (2026-08-17)
+++ v3 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -142,1341 +142,1680 @@
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
+    <t>BE6366634390</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 29/07/2026</t>
+  </si>
+  <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
+    <t>FR0129784395</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 30/10/2026</t>
+  </si>
+  <si>
+    <t>25 924.17</t>
+  </si>
+  <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>28 536.61</t>
+    <t>61 716.25</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>135 653.06</t>
+    <t>169 523.28</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>334 653.47</t>
+    <t>418 266.53</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>23 561.46</t>
+    <t>73 919.50</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3427420412</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 24/06/2027</t>
+  </si>
+  <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...8 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+    <t>XS3384714914</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
+  </si>
+  <si>
+    <t>XS3395915559</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3425735506</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 08/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6374289310</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>FR0129713873</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 31/07/2026</t>
+  </si>
+  <si>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...14 lines deleted...]
-    <t>EURO COVIVIO SA 15/06/2026</t>
+    <t>FR0129783991</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 17/07/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>61 721.00</t>
+    <t>111 749.63</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>60 346.00</t>
+    <t>109 312.13</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>60 621.00</t>
-[...53 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+    <t>109 799.63</t>
+  </si>
+  <si>
+    <t>XS3429165031</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 21/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129711869</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 29/07/2026</t>
+  </si>
+  <si>
+    <t>XS3433781575</t>
+  </si>
+  <si>
+    <t>EURO DEUTSCHE BOERSE AG 21/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783058</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 03/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129787299</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>ES05306748E7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3430530702</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129788768</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>85 888.00</t>
+  </si>
+  <si>
+    <t>FR0129715100</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
+  </si>
+  <si>
+    <t>XS3420471735</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
+  </si>
+  <si>
+    <t>XS3411930442</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 17/07/2026</t>
+  </si>
+  <si>
+    <t>XS3435885341</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
+  </si>
+  <si>
+    <t>XS3437566667</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 07/09/2026</t>
   </si>
   <si>
     <t>XS3375218867</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
-    <t>XS3326341511</t>
-[...11 lines deleted...]
-    <t>864 769.33</t>
+    <t>XS3413324784</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>74 169.58</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>386 589.75</t>
+    <t>486 889.00</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>136 050.17</t>
+    <t>202 888.89</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3086812974</t>
-[...20 lines deleted...]
-    <t>EURO KBC GROEP NV 26/06/2026</t>
+    <t>XS3396973888</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
+  </si>
+  <si>
+    <t>XS3397034185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375076427</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 18/09/2026</t>
+  </si>
+  <si>
+    <t>BE6375183520</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>XS3384769066</t>
-[...2 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 16/06/2026</t>
+    <t>XS3415281438</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3087766385</t>
-[...2 lines deleted...]
-    <t>EURO NATWEST MARKETS NV 01/06/2026</t>
+    <t>XS3437566584</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD (LONDON BRANCH) 06/10/2026</t>
+  </si>
+  <si>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3305112065</t>
-[...20 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
+    <t>XS3427507374</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3415315608</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129812352</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 07/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129762730</t>
+  </si>
+  <si>
+    <t>EURO RTE RESEAU DE TRANSPORT D ELECTRIC 16/09/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129733145</t>
-[...8 lines deleted...]
-    <t>EURO SAVENCIA SA 29/05/2026</t>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129628071</t>
-[...2 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
+    <t>FR0129784411</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 24/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
+    <t>XS3439197438</t>
+  </si>
+  <si>
+    <t>EURO VOLVO TREASURY AB 07/10/2026</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>FR0129582542</t>
-[...5 lines deleted...]
-    <t>141 693.33</t>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>15 314.00</t>
+    <t>78 453.33</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>6 250.28</t>
+    <t>89 745.49</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>3 550.17</t>
+    <t>51 097.29</t>
   </si>
   <si>
     <t>FR0129753648</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
   </si>
   <si>
-    <t>2 311.22</t>
+    <t>33 300.97</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>44 716.58</t>
+    <t>95 550.00</t>
+  </si>
+  <si>
+    <t>FR0129808897</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
+  </si>
+  <si>
+    <t>13 666.25</t>
+  </si>
+  <si>
+    <t>FR0129810729</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 03/05/2027</t>
+  </si>
+  <si>
+    <t>4 188.17</t>
+  </si>
+  <si>
+    <t>FR0129812261</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
+  </si>
+  <si>
+    <t>2 746.78</t>
+  </si>
+  <si>
+    <t>FR0129812279</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/07/2027</t>
+  </si>
+  <si>
+    <t>2 802.33</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>81 928.00</t>
+    <t>148 349.50</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>117 293.67</t>
+    <t>151 113.83</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>37 268.33</t>
+    <t>71 035.56</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>291 644.79</t>
+    <t>376 206.94</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>44 594.00</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>391 255.28</t>
+    <t>458 995.89</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>119 385.22</t>
+    <t>187 307.78</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>87 798.72</t>
-[...17 lines deleted...]
-    <t>NEUCP COFINIMMO SA 27/05/2026</t>
+    <t>152 258.22</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129810091</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 03/09/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129785137</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129783751</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 15/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>45 144.00</t>
+  </si>
+  <si>
+    <t>FR0129782787</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
+  </si>
+  <si>
+    <t>47 318.06</t>
+  </si>
+  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>245 689.17</t>
+    <t>346 886.50</t>
+  </si>
+  <si>
+    <t>FR0129782829</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
+  </si>
+  <si>
+    <t>35 196.88</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>46 343.11</t>
+    <t>79 001.06</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>95 219.56</t>
-[...8 lines deleted...]
-    <t>774 193.49</t>
+    <t>162 235.44</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>407 293.33</t>
+    <t>506 792.58</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>450 633.17</t>
-[...11 lines deleted...]
-    <t>NEUCP ENGIE SA 12/06/2026</t>
+    <t>552 351.25</t>
+  </si>
+  <si>
+    <t>FR0129806511</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>43 804.02</t>
+  </si>
+  <si>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>51 677.17</t>
+  </si>
+  <si>
+    <t>FR0129807485</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 18/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129756062</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>76 443.33</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
-    <t>FR0129213460</t>
-[...5 lines deleted...]
-    <t>686 231.00</t>
+    <t>FR0129808681</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 24/06/2027</t>
+  </si>
+  <si>
+    <t>9 733.50</t>
+  </si>
+  <si>
+    <t>FR0129756021</t>
+  </si>
+  <si>
+    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129785657</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
+  </si>
+  <si>
+    <t>4 163.17</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>246 180.00</t>
+    <t>346 129.25</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>39 777.78</t>
+    <t>106 235.39</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>100 422.00</t>
+    <t>150 228.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>64 548.00</t>
+    <t>96 619.00</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>20 465.50</t>
+    <t>53 624.67</t>
+  </si>
+  <si>
+    <t>FR0129783272</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129728038</t>
-[...8 lines deleted...]
-    <t>NEUCP SEB SA 05/06/2026</t>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129809820</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 28/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129811941</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 06/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129653376</t>
-[...14 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
+    <t>FR0129782910</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129812212</t>
+  </si>
+  <si>
+    <t>NEUCP TECHNIP ENERGIES NV 21/07/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>96 837.22</t>
+  </si>
+  <si>
+    <t>FR0129810760</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
-    <t>FR0129732915</t>
-[...2 lines deleted...]
-    <t>NEUCP VIVENDI SE 15/06/2026</t>
+    <t>FR0129756146</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
+  </si>
+  <si>
+    <t>42 550.00</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>70 740.44</t>
+    <t>138 261.83</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>37 122.41</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 739.73</t>
-[...17 lines deleted...]
-    <t>140 958.90</t>
+    <t>9 534.25</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>470 136.99</t>
+    <t>606 369.86</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>13 099.32</t>
+    <t>15 719.18</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>77 671.23</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>345 523.97</t>
+    <t>449 794.52</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>66 849.32</t>
+  </si>
+  <si>
+    <t>XS2535484526</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 3 21/09/2026</t>
+  </si>
+  <si>
+    <t>237 534.25</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>11 554.52</t>
-[...8 lines deleted...]
-    <t>1 849 768.44</t>
+    <t>17 010.82</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>18 624.66</t>
+    <t>21 698.63</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>33 479.45</t>
-[...17 lines deleted...]
-    <t>10 364.05</t>
+    <t>41 688.36</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>7 671.49</t>
-[...8 lines deleted...]
-    <t>31 452.05</t>
+    <t>105 483.01</t>
+  </si>
+  <si>
+    <t>FR0014006XA3</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/12/2027</t>
+  </si>
+  <si>
+    <t>15 234.59</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>92 712.33</t>
+    <t>143 013.70</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>209 798.63</t>
-[...38 lines deleted...]
-    <t>21 013.42</t>
+    <t>256 117.81</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>10 037.15</t>
+    <t>14 101.88</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>25 492.50</t>
+    <t>35 583.83</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>11 898.33</t>
+    <t>17 814.73</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>7 030.00</t>
+    <t>11 942.50</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 902.55</t>
-[...5 lines deleted...]
-    <t>3 781.87</t>
+    <t>4 894.11</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 924.22</t>
+    <t>9 024.72</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>18 219.25</t>
-[...11 lines deleted...]
-    <t>3 581.22</t>
+    <t>27 818.66</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>3 265.50</t>
-[...5 lines deleted...]
-    <t>1 164.26</t>
+    <t>5 781.11</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 251.41</t>
+    <t>3 028.37</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>7 671.78</t>
+    <t>16 066.65</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>3 177.78</t>
+    <t>7 315.28</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
+    <t>1 725.79</t>
+  </si>
+  <si>
     <t>SWAP04922656</t>
   </si>
   <si>
+    <t>3 023.27</t>
+  </si>
+  <si>
     <t>SWAP04923392</t>
   </si>
   <si>
+    <t>3 769.86</t>
+  </si>
+  <si>
     <t>SWAP04923752</t>
   </si>
   <si>
+    <t>2 719.89</t>
+  </si>
+  <si>
     <t>SWAP04924848</t>
   </si>
   <si>
+    <t>3 462.63</t>
+  </si>
+  <si>
     <t>SWAP04943108</t>
   </si>
   <si>
+    <t>1 535.74</t>
+  </si>
+  <si>
     <t>SWAP04943109</t>
   </si>
   <si>
+    <t>3 706.84</t>
+  </si>
+  <si>
     <t>SWAP04947612</t>
   </si>
   <si>
+    <t>1 378.89</t>
+  </si>
+  <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>1 094.72</t>
+    <t>3 828.52</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
+    <t>2 252.64</t>
+  </si>
+  <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
+    <t>2 237.14</t>
+  </si>
+  <si>
     <t>SWAP04987234</t>
   </si>
   <si>
+    <t>4 418.16</t>
+  </si>
+  <si>
     <t>SWAP04987354</t>
   </si>
   <si>
+    <t>3 509.90</t>
+  </si>
+  <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>3 688.65</t>
+  </si>
+  <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-7 971.74</t>
+    <t>-11 955.14</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-5 488.21</t>
+    <t>-8 386.00</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-6 817.38</t>
+    <t>-10 929.75</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-6 539.46</t>
-[...5 lines deleted...]
-    <t>-1 298.91</t>
+    <t>-10 397.88</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
-    <t>-1 147.24</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-3 962.37</t>
-[...2 lines deleted...]
-    <t>SWAP05011324</t>
+    <t>-6 370.16</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-8 865.31</t>
-[...5 lines deleted...]
-    <t>-4 005.87</t>
+    <t>-16 556.28</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-4 919.65</t>
+    <t>-10 573.07</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-2 974.31</t>
+    <t>-4 567.69</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
+    <t>-1 033.23</t>
+  </si>
+  <si>
     <t>SWAP05019524</t>
   </si>
   <si>
-    <t>-1 935.74</t>
+    <t>-3 390.50</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-5 316.65</t>
+    <t>-12 603.71</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-5 343.68</t>
+    <t>-14 884.53</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-3 983.80</t>
+    <t>-11 084.22</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-1 698.49</t>
+    <t>-5 951.53</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-1 993.42</t>
+    <t>-8 147.42</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
+    <t>-1 870.17</t>
+  </si>
+  <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-1 289.72</t>
+    <t>-8 439.70</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
+    <t>-5 204.93</t>
+  </si>
+  <si>
     <t>SWAP05030302</t>
   </si>
   <si>
+    <t>-3 124.49</t>
+  </si>
+  <si>
     <t>SWAP05030900</t>
   </si>
   <si>
+    <t>-10 537.23</t>
+  </si>
+  <si>
+    <t>SWAP05034114</t>
+  </si>
+  <si>
+    <t>-2 860.32</t>
+  </si>
+  <si>
+    <t>SWAP05034113</t>
+  </si>
+  <si>
+    <t>-9 249.16</t>
+  </si>
+  <si>
+    <t>SWAP05034115</t>
+  </si>
+  <si>
+    <t>-1 901.04</t>
+  </si>
+  <si>
+    <t>SWAP05034112</t>
+  </si>
+  <si>
+    <t>SWAP05034138</t>
+  </si>
+  <si>
+    <t>-2 893.17</t>
+  </si>
+  <si>
+    <t>SWAP05034191</t>
+  </si>
+  <si>
+    <t>-6 645.06</t>
+  </si>
+  <si>
+    <t>SWAP05034190</t>
+  </si>
+  <si>
+    <t>-7 383.95</t>
+  </si>
+  <si>
+    <t>SWAP05034349</t>
+  </si>
+  <si>
+    <t>-10 940.13</t>
+  </si>
+  <si>
+    <t>SWAP05034659</t>
+  </si>
+  <si>
+    <t>-4 636.39</t>
+  </si>
+  <si>
+    <t>SWAP05034885</t>
+  </si>
+  <si>
+    <t>-3 286.30</t>
+  </si>
+  <si>
+    <t>SWAP05034884</t>
+  </si>
+  <si>
+    <t>-3 314.08</t>
+  </si>
+  <si>
+    <t>SWAP05035084</t>
+  </si>
+  <si>
+    <t>-2 493.64</t>
+  </si>
+  <si>
+    <t>SWAP05035083</t>
+  </si>
+  <si>
+    <t>SWAP05039959</t>
+  </si>
+  <si>
+    <t>-1 163.43</t>
+  </si>
+  <si>
+    <t>SWAP05039958</t>
+  </si>
+  <si>
+    <t>SWAP05045726</t>
+  </si>
+  <si>
     <t>SWAP05030898</t>
   </si>
   <si>
     <t>ST 0.020/OIS+m220726</t>
   </si>
   <si>
-    <t>-2 284.44</t>
+    <t>-2 935.62</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1785,10519 +2124,12719 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1501392.2848</v>
+      </c>
+      <c r="C2">
+        <v>2459.43</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3692581876.1</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3692581876.1</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>41.3595</v>
+      </c>
+      <c r="C3">
+        <v>9926.66</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>410562.05</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>410562.05</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>124762.9325</v>
+      </c>
+      <c r="C4">
+        <v>3416.27</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>426223941.9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>426223941.9</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10503.5109</v>
+      </c>
+      <c r="C5">
+        <v>1121.27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11777339.69</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11777339.69</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1615820.1992</v>
+      </c>
+      <c r="C6">
+        <v>111.49</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>180149062.28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>180149062.28</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P205"/>
+  <dimension ref="A1:Z249"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O205" sqref="O205"/>
+      <selection activeCell="N249" sqref="N249"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>16136.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>10870.59</v>
+      </c>
+      <c r="D2" s="1">
+        <v>10842.315966163</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>174951610.43</v>
+      </c>
+      <c r="H2" s="1">
+        <v>456229.81</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.26077485590368</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>175407840.24</v>
+      </c>
+      <c r="M2" s="1">
+        <v>175407840.24</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.07</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>729.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>262986.75</v>
+      </c>
+      <c r="D3" s="1">
+        <v>261950.3777915</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>190961825.41</v>
+      </c>
+      <c r="H3" s="1">
+        <v>755515.34</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.39563684436818</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>191717340.75</v>
+      </c>
+      <c r="M3" s="1">
+        <v>191717340.75</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.45</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.9362</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.2637935</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>9926379.35</v>
+      </c>
+      <c r="H4" s="1">
+        <v>67240.65</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.67739351508866</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>9993620.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>9993620.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...40 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1">
+        <v>98.0018</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>86957.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.89524871894986</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9800180.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9800180.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...40 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1">
+        <v>97.8187</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.2229349</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9722293.49</v>
+      </c>
+      <c r="H6" s="1">
+        <v>59576.51</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.6127824680594</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9781870.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9781870.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>40</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.8521</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.7987392</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>19959747.84</v>
+      </c>
+      <c r="H7" s="1">
+        <v>10672.16</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.053468410951629</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>19970420.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>19970420.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...2 lines deleted...]
-      <c r="E7" s="1">
+      <c r="C8" s="1">
+        <v>99.8085</v>
+      </c>
+      <c r="D8" s="1">
         <v>99.41818273</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="1">
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
         <v>14912727.41</v>
       </c>
-      <c r="I7" s="1">
-[...25 lines deleted...]
-      <c r="A8" t="s">
+      <c r="H8" s="1">
+        <v>58547.59</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.39260148992424</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>14971275.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>14971275.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.9939</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-1830.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-0.0061</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>48</v>
+      </c>
+      <c r="L9" s="1">
+        <v>29998170.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>30024094.17</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D8" s="1">
-[...2 lines deleted...]
-      <c r="E8" s="1">
+      <c r="C10" s="1">
+        <v>97.6883</v>
+      </c>
+      <c r="D10" s="1">
         <v>97.16801133</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="1">
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
         <v>14575201.7</v>
       </c>
-      <c r="I8" s="1">
-[...31 lines deleted...]
-      <c r="C9" s="1">
+      <c r="H10" s="1">
+        <v>78043.3</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.53545262430228</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>14653245.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>14653245.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D9" s="1">
-[...2 lines deleted...]
-      <c r="E9" s="1">
+      <c r="C11" s="1">
+        <v>99.065</v>
+      </c>
+      <c r="D11" s="1">
         <v>97.78527223</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="1">
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
         <v>39114108.89</v>
       </c>
-      <c r="I9" s="1">
-[...31 lines deleted...]
-      <c r="C10" s="1">
+      <c r="H11" s="1">
+        <v>511891.11</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.3087121873071</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>39626000.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>39626000.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D10" s="1">
-[...2 lines deleted...]
-      <c r="E10" s="1">
+      <c r="C12" s="1">
+        <v>99.7158</v>
+      </c>
+      <c r="D12" s="1">
         <v>98.3627117</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="1">
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
         <v>19672542.34</v>
       </c>
-      <c r="I10" s="1">
-[...78 lines deleted...]
-      <c r="B12" t="s">
+      <c r="H12" s="1">
+        <v>270617.66</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.3756110182554</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>19943160.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>19943160.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="1">
-[...42 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.5962</v>
+      </c>
+      <c r="D13" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H13" s="1">
+        <v>113413.06</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.38886103900042</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>29278860.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>29278860.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
-      <c r="B14" t="s">
-        <v>59</v>
+      <c r="B14" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>10000000.0</v>
+        <v>99.4152</v>
       </c>
       <c r="D14" s="1">
-        <v>99.678</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.72033764</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>24680084.41</v>
       </c>
       <c r="H14" s="1">
-        <v>9943946.53</v>
+        <v>173715.59</v>
       </c>
       <c r="I14" s="1">
-        <v>23853.47</v>
-[...2 lines deleted...]
-        <v>0.23987930675247</v>
+        <v>0.70386951322425</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>24853800.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9967800.0</v>
+        <v>24853800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>9967800.0</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.58</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.022</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2200.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.022</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
         <v>61</v>
       </c>
-      <c r="C15" s="1">
-[...27 lines deleted...]
-        <v>62</v>
+      <c r="L15" s="1">
+        <v>10002200.0</v>
       </c>
       <c r="M15" s="1">
-        <v>25009975.0</v>
+        <v>10063916.25</v>
       </c>
       <c r="N15" s="1">
-        <v>25344628.47</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>100.0357</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>3570.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.0357</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
         <v>64</v>
       </c>
-      <c r="C16" s="1">
-[...27 lines deleted...]
-        <v>65</v>
+      <c r="L16" s="1">
+        <v>10003570.0</v>
       </c>
       <c r="M16" s="1">
-        <v>14999520.0</v>
+        <v>10173093.28</v>
       </c>
       <c r="N16" s="1">
-        <v>15023081.46</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-        <v>67</v>
+      <c r="B17" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>20000000.0</v>
+        <v>99.9816</v>
       </c>
       <c r="D17" s="1">
-        <v>99.3294</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.4394653</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>9943946.53</v>
       </c>
       <c r="H17" s="1">
-        <v>19604767.88</v>
+        <v>54213.47</v>
       </c>
       <c r="I17" s="1">
-        <v>261112.12</v>
-[...2 lines deleted...]
-        <v>1.3318807016653</v>
+        <v>0.54519068295915</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>9998160.0</v>
       </c>
       <c r="M17" s="1">
-        <v>19865880.0</v>
+        <v>9998160.0</v>
       </c>
       <c r="N17" s="1">
-        <v>19865880.0</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.0332</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>8300.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.0332</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1">
+      <c r="L18" s="1">
+        <v>25008300.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>25426566.53</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.0288</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4320.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.0288</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>72</v>
+      </c>
+      <c r="L19" s="1">
+        <v>15004320.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>15078239.5</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>99.6414</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>19604767.88</v>
+      </c>
+      <c r="H20" s="1">
+        <v>323512.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.650170621658</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>19928280.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>19928280.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="1">
         <v>8500000.0</v>
       </c>
-      <c r="D18" s="1">
-[...2 lines deleted...]
-      <c r="E18" s="1">
+      <c r="C21" s="1">
+        <v>98.6574</v>
+      </c>
+      <c r="D21" s="1">
         <v>97.79494141</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="1">
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
         <v>8312570.02</v>
       </c>
-      <c r="I18" s="1">
-[...31 lines deleted...]
-      <c r="C19" s="1">
+      <c r="H21" s="1">
+        <v>73308.98</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.88190511266214</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>8385879.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>8385879.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.4524</v>
+      </c>
+      <c r="D22" s="1">
+        <v>97.28509723</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>6323531.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>10874.68</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.17197163182549</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>6334406.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>6334406.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="1">
         <v>7500000.0</v>
       </c>
-      <c r="D19" s="1">
-[...2 lines deleted...]
-      <c r="E19" s="1">
+      <c r="C23" s="1">
+        <v>97.9197</v>
+      </c>
+      <c r="D23" s="1">
         <v>97.32339053</v>
       </c>
-      <c r="F19" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="1">
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
         <v>7299254.29</v>
       </c>
-      <c r="I19" s="1">
-[...31 lines deleted...]
-      <c r="C20" s="1">
+      <c r="H23" s="1">
+        <v>44723.21</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.61270930184294</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>7343977.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>7343977.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.7132</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.40679</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>19881358.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>61282.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.30823850161543</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>19942640.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>19942640.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="1">
+        <v>27000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>99.68</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.43367</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>26847090.9</v>
+      </c>
+      <c r="H25" s="1">
+        <v>66509.1</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.24773298622086</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>26913600.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>26913600.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.9934</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.90811227</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>14986216.84</v>
+      </c>
+      <c r="H26" s="1">
+        <v>12793.16</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.085366174376001</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>14999010.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>14999010.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D20" s="1">
-[...96 lines deleted...]
-      <c r="C22" s="1">
+      <c r="C27" s="1">
+        <v>98.1291</v>
+      </c>
+      <c r="D27" s="1">
+        <v>97.4432515</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>9744325.15</v>
+      </c>
+      <c r="H27" s="1">
+        <v>68584.85</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.70384402146104</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9812910.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9812910.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.8384</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.6879214</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>19937584.28</v>
+      </c>
+      <c r="H28" s="1">
+        <v>30095.72</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.15094968165321</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>19967680.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>19967680.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D22" s="1">
-[...46 lines deleted...]
-      <c r="C23" s="1">
+      <c r="C29" s="1">
+        <v>99.8117</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.606747</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>9960674.7</v>
+      </c>
+      <c r="H29" s="1">
+        <v>20495.3</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.20576216589023</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>9981170.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>9981170.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D23" s="1">
-[...46 lines deleted...]
-      <c r="C24" s="1">
+      <c r="C30" s="1">
+        <v>99.9595</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H30" s="1">
+        <v>16659.8</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.16694373714074</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>9995950.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9995950.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
         <v>28000000.0</v>
       </c>
-      <c r="D24" s="1">
-[...46 lines deleted...]
-      <c r="C25" s="1">
+      <c r="C31" s="1">
+        <v>99.8987</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.79956921</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>27943879.38</v>
+      </c>
+      <c r="H31" s="1">
+        <v>27756.62</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.09932987335991</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>27971636.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>27971636.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D25" s="1">
-[...2 lines deleted...]
-      <c r="E25" s="1">
+      <c r="C32" s="1">
+        <v>98.5289</v>
+      </c>
+      <c r="D32" s="1">
         <v>97.7514452</v>
       </c>
-      <c r="F25" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="1">
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
         <v>9775144.52</v>
       </c>
-      <c r="I25" s="1">
-[...31 lines deleted...]
-      <c r="C26" s="1">
+      <c r="H32" s="1">
+        <v>77745.48</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.7953384202242</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>9852890.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>9852890.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D26" s="1">
-[...2 lines deleted...]
-      <c r="E26" s="1">
+      <c r="C33" s="1">
+        <v>98.2352</v>
+      </c>
+      <c r="D33" s="1">
         <v>97.52492575</v>
       </c>
-      <c r="F26" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>19504985.15</v>
       </c>
-      <c r="I26" s="1">
-[...31 lines deleted...]
-      <c r="C27" s="1">
+      <c r="H33" s="1">
+        <v>142054.85</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.72830022123857</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>19647040.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>19647040.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D27" s="1">
-[...2 lines deleted...]
-      <c r="E27" s="1">
+      <c r="C34" s="1">
+        <v>99.1406</v>
+      </c>
+      <c r="D34" s="1">
         <v>98.14746655</v>
       </c>
-      <c r="F27" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="1">
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
         <v>19629493.31</v>
       </c>
-      <c r="I27" s="1">
-[...31 lines deleted...]
-      <c r="C28" s="1">
+      <c r="H34" s="1">
+        <v>198626.69</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.0118788440597</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>19828120.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>19828120.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D28" s="1">
-[...2 lines deleted...]
-      <c r="E28" s="1">
+      <c r="C35" s="1">
+        <v>99.5508</v>
+      </c>
+      <c r="D35" s="1">
         <v>97.87236355</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="1">
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
         <v>19574472.71</v>
       </c>
-      <c r="I28" s="1">
-[...81 lines deleted...]
-      <c r="C30" s="1">
+      <c r="H35" s="1">
+        <v>335687.29</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.714923793725</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19910160.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19910160.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D30" s="1">
-[...290 lines deleted...]
-      <c r="A36" t="s">
+      <c r="C36" s="1">
+        <v>97.4695</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.16562475</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>19433124.95</v>
+      </c>
+      <c r="H36" s="1">
+        <v>60775.05</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.31273945984688</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>19493900.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>19493900.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>105</v>
       </c>
-      <c r="B36" t="s">
-[...45 lines deleted...]
-    <row r="37" spans="1:16">
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.8923</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.15181493</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>14722772.24</v>
+      </c>
+      <c r="H37" s="1">
+        <v>111072.76</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.75442829780541</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>14833845.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>14833845.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.6532</v>
+      </c>
+      <c r="D38" s="1">
+        <v>97.7562762</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19551255.24</v>
+      </c>
+      <c r="H38" s="1">
+        <v>179384.76</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.91751019460375</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>19730640.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>19730640.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="1">
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>97.9203</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H39" s="1">
+        <v>119381.9</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.61332583763612</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>19584060.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>19584060.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.9348</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.8160058</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>9981600.58</v>
+      </c>
+      <c r="H40" s="1">
+        <v>11879.42</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.11901317734355</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>9993480.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>9993480.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D37" s="1">
-[...2 lines deleted...]
-      <c r="E37" s="1">
+      <c r="C41" s="1">
+        <v>100.0036</v>
+      </c>
+      <c r="D41" s="1">
         <v>100.0</v>
       </c>
-      <c r="F37" t="s">
-[...5 lines deleted...]
-      <c r="H37" s="1">
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I37" s="1">
-[...125 lines deleted...]
-      <c r="A40" t="s">
+      <c r="H41" s="1">
+        <v>540.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.0036</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L41" s="1">
+        <v>15000540.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>15112289.63</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>115</v>
       </c>
-      <c r="B40" t="s">
-[...95 lines deleted...]
-    <row r="42" spans="1:16">
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.0125</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.0125</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42" t="s">
         <v>120</v>
       </c>
-      <c r="C42" s="1">
+      <c r="L42" s="1">
+        <v>15001875.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>15111187.13</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.0091</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>1365.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.0091</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>123</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15001365.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15111164.63</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.7702</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.69221847</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>14803832.77</v>
+      </c>
+      <c r="H44" s="1">
+        <v>11697.23</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.079014875280843</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>14815530.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>14815530.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D42" s="1">
-[...32 lines deleted...]
-      <c r="O42" s="1">
+      <c r="C45" s="1">
+        <v>99.5227</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>19876818.94</v>
+      </c>
+      <c r="H45" s="1">
+        <v>27721.06</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.13946426781709</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>19904540.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>19904540.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.8542</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.802474</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>19960494.8</v>
+      </c>
+      <c r="H46" s="1">
+        <v>10345.2</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.051828374515045</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>19970840.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>19970840.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.9108</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.90509017</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>34966781.56</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1998.44</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.0057152529081661</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>34968780.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>34968780.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.6211</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.59007618</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>49795038.09</v>
+      </c>
+      <c r="H48" s="1">
+        <v>15511.91</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.031151517490485</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>49810550.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>49810550.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.6145</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.38700305</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>39754801.22</v>
+      </c>
+      <c r="H49" s="1">
+        <v>90998.78</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.22890010063544</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>39845800.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>39845800.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9803</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.6766324</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>24919158.1</v>
+      </c>
+      <c r="H50" s="1">
+        <v>75916.9</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.30465274828045</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>24995075.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>24995075.0</v>
+      </c>
+      <c r="N50" s="1">
         <v>0.58</v>
       </c>
-      <c r="P42">
-[...354 lines deleted...]
-      <c r="A50" t="s">
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>136</v>
       </c>
-      <c r="B50" t="s">
-[...45 lines deleted...]
-    <row r="51" spans="1:16">
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.6762</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.57214405</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>19914428.81</v>
+      </c>
+      <c r="H51" s="1">
+        <v>20811.19</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.10450307261411</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>19935240.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>19935240.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>26000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.9325</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.88632381</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>25970444.19</v>
+      </c>
+      <c r="H52" s="1">
+        <v>12005.81</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.046228743382922</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>25982450.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>25982450.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>140</v>
       </c>
-      <c r="C51" s="1">
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D51" s="1">
-[...2 lines deleted...]
-      <c r="E51" s="1">
+      <c r="C53" s="1">
+        <v>99.9122</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.7954747</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>19959094.94</v>
+      </c>
+      <c r="H53" s="1">
+        <v>23345.06</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.1169645220396</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>19982440.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>19982440.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>145</v>
+      </c>
+      <c r="B54" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.0045</v>
+      </c>
+      <c r="D54" s="1">
         <v>100.0</v>
       </c>
-      <c r="F51" t="s">
-[...84 lines deleted...]
-      <c r="A53" t="s">
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.0045</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>146</v>
+      </c>
+      <c r="L54" s="1">
+        <v>40001800.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>40087688.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>144</v>
       </c>
-      <c r="B53" t="s">
-[...95 lines deleted...]
-    <row r="55" spans="1:16">
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>148</v>
       </c>
-      <c r="B55" t="s">
-        <v>149</v>
+      <c r="B55" s="1">
+        <v>50000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>12500000.0</v>
+        <v>99.8691</v>
       </c>
       <c r="D55" s="1">
-        <v>99.4485</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58465146</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>49792325.73</v>
       </c>
       <c r="H55" s="1">
-        <v>12231322.02</v>
+        <v>142224.27</v>
       </c>
       <c r="I55" s="1">
-        <v>199740.48</v>
-[...2 lines deleted...]
-        <v>1.6330244569916</v>
+        <v>0.28563492047191</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>49934550.0</v>
       </c>
       <c r="M55" s="1">
-        <v>12431062.5</v>
+        <v>49934550.0</v>
       </c>
       <c r="N55" s="1">
-        <v>12431062.5</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>1.16</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>150</v>
       </c>
-      <c r="B56" t="s">
-        <v>151</v>
+      <c r="B56" s="1">
+        <v>21000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>30000000.0</v>
+        <v>99.9008</v>
       </c>
       <c r="D56" s="1">
-        <v>99.421</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.79624933</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>20957212.36</v>
       </c>
       <c r="H56" s="1">
-        <v>29355898.96</v>
+        <v>21955.64</v>
       </c>
       <c r="I56" s="1">
-        <v>470401.04</v>
-[...2 lines deleted...]
-        <v>1.6024072049061</v>
+        <v>0.10476412426829</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>20979168.0</v>
       </c>
       <c r="M56" s="1">
-        <v>29826300.0</v>
+        <v>20979168.0</v>
       </c>
       <c r="N56" s="1">
-        <v>29826300.0</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>152</v>
       </c>
-      <c r="B57" t="s">
-        <v>153</v>
+      <c r="B57" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>40000000.0</v>
+        <v>99.9347</v>
       </c>
       <c r="D57" s="1">
-        <v>99.9315</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.7739842</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>19954796.84</v>
       </c>
       <c r="H57" s="1">
-        <v>39179963.37</v>
+        <v>32143.16</v>
       </c>
       <c r="I57" s="1">
-        <v>792636.63</v>
-[...2 lines deleted...]
-        <v>2.0230662864961</v>
+        <v>0.16107986594766</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>19986940.0</v>
       </c>
       <c r="M57" s="1">
-        <v>39972600.0</v>
+        <v>19986940.0</v>
       </c>
       <c r="N57" s="1">
-        <v>39972600.0</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>154</v>
       </c>
-      <c r="B58" t="s">
-        <v>155</v>
+      <c r="B58" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>20000000.0</v>
+        <v>99.6117</v>
       </c>
       <c r="D58" s="1">
-        <v>99.7936</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58751407</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>29876254.22</v>
       </c>
       <c r="H58" s="1">
-        <v>19885910.11</v>
+        <v>7255.78</v>
       </c>
       <c r="I58" s="1">
-        <v>72809.89</v>
-[...2 lines deleted...]
-        <v>0.36613808267888</v>
+        <v>0.024286110121338</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>29883510.0</v>
       </c>
       <c r="M58" s="1">
-        <v>19958720.0</v>
+        <v>29883510.0</v>
       </c>
       <c r="N58" s="1">
-        <v>19958720.0</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>156</v>
       </c>
-      <c r="B59" t="s">
-        <v>157</v>
+      <c r="B59" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>30000000.0</v>
+        <v>99.5852</v>
       </c>
       <c r="D59" s="1">
-        <v>99.8014</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.58175663</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>29874526.99</v>
       </c>
       <c r="H59" s="1">
-        <v>29501111.62</v>
+        <v>1033.01</v>
       </c>
       <c r="I59" s="1">
-        <v>439308.38</v>
-[...2 lines deleted...]
-        <v>1.4891248359</v>
+        <v>0.0034578288062796</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>29875560.0</v>
       </c>
       <c r="M59" s="1">
-        <v>29940420.0</v>
+        <v>29875560.0</v>
       </c>
       <c r="N59" s="1">
-        <v>29940420.0</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>158</v>
       </c>
-      <c r="B60" t="s">
-        <v>159</v>
+      <c r="B60" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>10000000.0</v>
+        <v>99.9933</v>
       </c>
       <c r="D60" s="1">
-        <v>99.7488</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.62944765</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>19925889.53</v>
       </c>
       <c r="H60" s="1">
-        <v>9850351.3</v>
+        <v>72770.47</v>
       </c>
       <c r="I60" s="1">
-        <v>124528.7</v>
-[...2 lines deleted...]
-        <v>1.2642056735581</v>
+        <v>0.36520562803702</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>19998660.0</v>
       </c>
       <c r="M60" s="1">
-        <v>9974880.0</v>
+        <v>19998660.0</v>
       </c>
       <c r="N60" s="1">
-        <v>9974880.0</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>160</v>
       </c>
-      <c r="B61" t="s">
-        <v>161</v>
+      <c r="B61" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>25000000.0</v>
+        <v>99.9461</v>
       </c>
       <c r="D61" s="1">
-        <v>99.474</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.80454943</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>29941364.83</v>
       </c>
       <c r="H61" s="1">
-        <v>24863303.63</v>
+        <v>42465.17</v>
       </c>
       <c r="I61" s="1">
-        <v>5196.37</v>
-[...2 lines deleted...]
-        <v>0.020899756835733</v>
+        <v>0.14182776984652</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" s="1">
+        <v>29983830.0</v>
       </c>
       <c r="M61" s="1">
-        <v>24868500.0</v>
+        <v>29983830.0</v>
       </c>
       <c r="N61" s="1">
-        <v>24868500.0</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>162</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>99.9966</v>
+      </c>
+      <c r="D62" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-1020.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.0034</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
         <v>163</v>
       </c>
-      <c r="C62" s="1">
+      <c r="L62" s="1">
+        <v>29998980.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>30073149.58</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.0297</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>8910.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.0297</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>166</v>
+      </c>
+      <c r="L63" s="1">
+        <v>30008910.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>30495799.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.0241</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>4820.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0241</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>169</v>
+      </c>
+      <c r="L64" s="1">
+        <v>20004820.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>20207708.89</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>171</v>
+      </c>
+      <c r="B65" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>97.8003</v>
+      </c>
+      <c r="D65" s="1">
+        <v>97.208601</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>9720860.1</v>
+      </c>
+      <c r="H65" s="1">
+        <v>59169.9</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.60868996561323</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>9780030.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>9780030.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>173</v>
+      </c>
+      <c r="B66" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>98.7007</v>
+      </c>
+      <c r="D66" s="1">
+        <v>97.78527225</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>19557054.45</v>
+      </c>
+      <c r="H66" s="1">
+        <v>183085.55</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.93616117124427</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>19740140.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>19740140.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>175</v>
+      </c>
+      <c r="B67" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.4512</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.7901066</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>9779010.66</v>
+      </c>
+      <c r="H67" s="1">
+        <v>66109.34</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0.67603300884427</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>9845120.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>9845120.0</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B68" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>99.7621</v>
+      </c>
+      <c r="D68" s="1">
+        <v>97.85057616</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>12231322.02</v>
+      </c>
+      <c r="H68" s="1">
+        <v>238940.48</v>
+      </c>
+      <c r="I68" s="1">
+        <v>1.9535131166467</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>12470262.5</v>
+      </c>
+      <c r="M68" s="1">
+        <v>12470262.5</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.4753</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.19905</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>19439810.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>55250.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.28421059670851</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>19495060.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>19495060.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>181</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.7359</v>
+      </c>
+      <c r="D70" s="1">
+        <v>97.85299653</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>29355898.96</v>
+      </c>
+      <c r="H70" s="1">
+        <v>564871.04</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.9242164607859</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>29920770.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>29920770.0</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>183</v>
+      </c>
+      <c r="B71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>97.6185</v>
+      </c>
+      <c r="D71" s="1">
+        <v>97.309027</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>19461805.4</v>
+      </c>
+      <c r="H71" s="1">
+        <v>61894.6</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.31803113189078</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>19523700.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>19523700.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>185</v>
+      </c>
+      <c r="B72" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.082</v>
+      </c>
+      <c r="D72" s="1">
+        <v>97.7920059</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>19558401.18</v>
+      </c>
+      <c r="H72" s="1">
+        <v>57998.82</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.29654172376476</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>19616400.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>19616400.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>187</v>
+      </c>
+      <c r="B73" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>99.8996</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.7941745</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>19958834.9</v>
+      </c>
+      <c r="H73" s="1">
+        <v>21085.1</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.1056429401097</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>19979920.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>19979920.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>189</v>
+      </c>
+      <c r="B74" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D62" s="1">
-[...2 lines deleted...]
-      <c r="E62" s="1">
+      <c r="C74" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.3550752</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>14903261.28</v>
+      </c>
+      <c r="H74" s="1">
+        <v>20838.72</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.13982657626734</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>14924100.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>14924100.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>191</v>
+      </c>
+      <c r="B75" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.7668</v>
+      </c>
+      <c r="D75" s="1">
+        <v>98.68745688</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>7894996.55</v>
+      </c>
+      <c r="H75" s="1">
+        <v>6347.45</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.080398388521145</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>7901344.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>7901344.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>193</v>
+      </c>
+      <c r="B76" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.7922</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.45321452</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>24863303.63</v>
+      </c>
+      <c r="H76" s="1">
+        <v>84746.37</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.34084919390095</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>24948050.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>24948050.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>195</v>
+      </c>
+      <c r="B77" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>97.4419</v>
+      </c>
+      <c r="D77" s="1">
+        <v>97.2850972</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>4864254.86</v>
+      </c>
+      <c r="H77" s="1">
+        <v>7840.14</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.16117864350553</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>4872095.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>4872095.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>197</v>
+      </c>
+      <c r="B78" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>97.906</v>
+      </c>
+      <c r="D78" s="1">
         <v>97.3425484</v>
       </c>
-      <c r="F62" t="s">
-[...5 lines deleted...]
-      <c r="H62" s="1">
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
         <v>14601382.26</v>
       </c>
-      <c r="I62" s="1">
-[...31 lines deleted...]
-      <c r="C63" s="1">
+      <c r="H78" s="1">
+        <v>84517.74</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.57883382884601</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>14685900.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>14685900.0</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>199</v>
+      </c>
+      <c r="B79" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.5388</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.3727372</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>29811821.16</v>
+      </c>
+      <c r="H79" s="1">
+        <v>49818.84</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.16711102529638</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>29861640.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>29861640.0</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>201</v>
+      </c>
+      <c r="B80" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.8925</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>9862386.83</v>
+      </c>
+      <c r="H80" s="1">
+        <v>26863.17</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.27238000762945</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>9889250.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>9889250.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>203</v>
+      </c>
+      <c r="B81" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.3411</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.862679</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>9786267.9</v>
+      </c>
+      <c r="H81" s="1">
+        <v>147842.1</v>
+      </c>
+      <c r="I81" s="1">
+        <v>1.5107097160093</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>9934110.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>9934110.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>205</v>
+      </c>
+      <c r="B82" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D63" s="1">
-[...146 lines deleted...]
-      <c r="C66" s="1">
+      <c r="C82" s="1">
+        <v>99.3778</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.37778463</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>39751113.85</v>
+      </c>
+      <c r="H82" s="1">
+        <v>6.15</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.5471264586967E-5</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>39751120.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>39751120.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>207</v>
+      </c>
+      <c r="B83" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D66" s="1">
-[...2 lines deleted...]
-      <c r="E66" s="1">
+      <c r="C83" s="1">
+        <v>97.5474</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>14575559.7</v>
+      </c>
+      <c r="H83" s="1">
+        <v>56550.3</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.38798029827973</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>14632110.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>14632110.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>209</v>
+      </c>
+      <c r="B84" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>98.7158</v>
+      </c>
+      <c r="D84" s="1">
         <v>97.775605</v>
       </c>
-      <c r="F66" t="s">
-[...5 lines deleted...]
-      <c r="H66" s="1">
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
         <v>14666340.75</v>
       </c>
-      <c r="I66" s="1">
-[...331 lines deleted...]
-      <c r="C73" s="1">
+      <c r="H84" s="1">
+        <v>141029.25</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.96158443611778</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>14807370.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>14807370.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>211</v>
+      </c>
+      <c r="B85" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D73" s="1">
-[...590 lines deleted...]
-      <c r="A85" t="s">
+      <c r="C85" s="1">
+        <v>97.4202</v>
+      </c>
+      <c r="D85" s="1">
+        <v>97.2611792</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>14589176.88</v>
+      </c>
+      <c r="H85" s="1">
+        <v>23853.12</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.16349873742843</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>14613030.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>14613030.0</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>210</v>
       </c>
-      <c r="B85" t="s">
-[...45 lines deleted...]
-    <row r="86" spans="1:16">
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>213</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1">
+        <v>30500000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.5989</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>30333586.57</v>
+      </c>
+      <c r="H86" s="1">
+        <v>44077.93</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.14531064402253</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>30377664.5</v>
+      </c>
+      <c r="M86" s="1">
+        <v>30377664.5</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>215</v>
+      </c>
+      <c r="B87" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>99.7938</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>19908421.26</v>
+      </c>
+      <c r="H87" s="1">
+        <v>50338.74</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.25285149104786</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>19958760.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>19958760.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>214</v>
       </c>
-      <c r="C86" s="1">
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>217</v>
+      </c>
+      <c r="B88" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.9587</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.66065547</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>29898196.64</v>
+      </c>
+      <c r="H88" s="1">
+        <v>89413.36</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.29905937497373</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>29987610.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>29987610.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>219</v>
+      </c>
+      <c r="B89" s="1">
+        <v>33500000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.509</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.35759794</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>33284795.31</v>
+      </c>
+      <c r="H89" s="1">
+        <v>50719.69</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.15238095811502</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>33335515.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>33335515.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>219</v>
+      </c>
+      <c r="B90" s="1">
+        <v>24000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.509</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.3620405</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>23846889.72</v>
+      </c>
+      <c r="H90" s="1">
+        <v>35270.28</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.14790306163248</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>23882160.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>23882160.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>99.1001</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.49526595</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>19699053.19</v>
+      </c>
+      <c r="H91" s="1">
+        <v>120966.81</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.61407423409267</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>19820020.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>19820020.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>224</v>
+      </c>
+      <c r="B92" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.2693</v>
+      </c>
+      <c r="D92" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>29370428.55</v>
+      </c>
+      <c r="H92" s="1">
+        <v>410361.45</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1.3971925853973</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>29780790.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>29780790.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>226</v>
+      </c>
+      <c r="B93" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D86" s="1">
-[...2 lines deleted...]
-      <c r="E86" s="1">
+      <c r="C93" s="1">
+        <v>98.9149</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H93" s="1">
+        <v>106958.63</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.72611421071389</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14837235.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14837235.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.5726</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.57047785</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>19914095.57</v>
+      </c>
+      <c r="H94" s="1">
+        <v>424.43</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.0021313044245875</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>19914520.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>19914520.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.5165</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.4829374</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>14922440.61</v>
+      </c>
+      <c r="H95" s="1">
+        <v>5034.39</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.033737041624587</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>14927475.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>14927475.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>232</v>
+      </c>
+      <c r="B96" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.4393</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H96" s="1">
+        <v>126937.51</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.64893416997533</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>19687860.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>19687860.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>234</v>
+      </c>
+      <c r="B97" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>97.4584</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.21815645</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>19443631.29</v>
+      </c>
+      <c r="H97" s="1">
+        <v>48048.71</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.2471179857474</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>19491680.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>19491680.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>236</v>
+      </c>
+      <c r="B98" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.8022</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.41947312</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>49709736.56</v>
+      </c>
+      <c r="H98" s="1">
+        <v>191363.44</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.38496168606531</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>49901100.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>49901100.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>238</v>
+      </c>
+      <c r="B99" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.5638</v>
+      </c>
+      <c r="D99" s="1">
+        <v>97.81428547</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>14672142.82</v>
+      </c>
+      <c r="H99" s="1">
+        <v>112427.18</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.76626285184975</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>14784570.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>14784570.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>240</v>
+      </c>
+      <c r="B100" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.8843</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.80383</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>14970574.5</v>
+      </c>
+      <c r="H100" s="1">
+        <v>12070.5</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.08062816827771</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>14982645.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>14982645.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>242</v>
+      </c>
+      <c r="B101" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.8368</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.60490056</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>12450612.57</v>
+      </c>
+      <c r="H101" s="1">
+        <v>28987.43</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.23281930778126</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>12479600.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>12479600.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>244</v>
+      </c>
+      <c r="B102" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.1657</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.46047773</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>14619071.66</v>
+      </c>
+      <c r="H102" s="1">
+        <v>105783.34</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.7235982041831</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>14724855.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>14724855.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>246</v>
+      </c>
+      <c r="B103" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>99.9471</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H103" s="1">
+        <v>15085.07</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.15115868688263</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>9994710.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>9994710.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>248</v>
+      </c>
+      <c r="B104" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.3757</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.3828326</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>39753133.04</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-2853.04</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.0071768934466857</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>39750280.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>39750280.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>250</v>
+      </c>
+      <c r="B105" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.6808</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.75025084</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>9286273.83</v>
+      </c>
+      <c r="H105" s="1">
+        <v>88402.17</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.95196600507741</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>9374676.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>9374676.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>252</v>
+      </c>
+      <c r="B106" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>98.197</v>
+      </c>
+      <c r="D106" s="1">
+        <v>97.42790333</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>14614185.5</v>
+      </c>
+      <c r="H106" s="1">
+        <v>115364.5</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.78940081881402</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>14729550.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>14729550.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>254</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.6764</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.40744877</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>29822234.63</v>
+      </c>
+      <c r="H107" s="1">
+        <v>80685.37</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.27055440680771</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>29902920.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>29902920.0</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>256</v>
+      </c>
+      <c r="B108" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>100.006</v>
+      </c>
+      <c r="D108" s="1">
         <v>100.0</v>
       </c>
-      <c r="F86" t="s">
-[...5 lines deleted...]
-      <c r="H86" s="1">
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1200.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.006</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>257</v>
+      </c>
+      <c r="L108" s="1">
+        <v>20001200.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>20079653.33</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>259</v>
+      </c>
+      <c r="B109" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.9953</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-1175.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.0047</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>260</v>
+      </c>
+      <c r="L109" s="1">
+        <v>24998825.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>25088570.49</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>262</v>
+      </c>
+      <c r="B110" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I86" s="1">
-[...31 lines deleted...]
-      <c r="C87" s="1">
+      <c r="C110" s="1">
+        <v>100.0028</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>420.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.0028</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>263</v>
+      </c>
+      <c r="L110" s="1">
+        <v>15000420.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>15051517.29</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>265</v>
+      </c>
+      <c r="B111" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D87" s="1">
-[...2 lines deleted...]
-      <c r="E87" s="1">
+      <c r="C111" s="1">
+        <v>100.0008</v>
+      </c>
+      <c r="D111" s="1">
         <v>100.0</v>
       </c>
-      <c r="F87" t="s">
-[...5 lines deleted...]
-      <c r="H87" s="1">
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I87" s="1">
-[...31 lines deleted...]
-      <c r="C88" s="1">
+      <c r="H111" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.0008</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>266</v>
+      </c>
+      <c r="L111" s="1">
+        <v>10000080.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>10033380.97</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>268</v>
+      </c>
+      <c r="B112" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D88" s="1">
-[...2 lines deleted...]
-      <c r="E88" s="1">
+      <c r="C112" s="1">
+        <v>100.0176</v>
+      </c>
+      <c r="D112" s="1">
         <v>100.0</v>
       </c>
-      <c r="F88" t="s">
-[...5 lines deleted...]
-      <c r="H88" s="1">
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I88" s="1">
-[...31 lines deleted...]
-      <c r="C89" s="1">
+      <c r="H112" s="1">
+        <v>2640.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.0176</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>269</v>
+      </c>
+      <c r="L112" s="1">
+        <v>15002640.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>15098190.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>271</v>
+      </c>
+      <c r="B113" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.9884</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-1740.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.0116</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>272</v>
+      </c>
+      <c r="L113" s="1">
+        <v>14998260.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>15011926.25</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>274</v>
+      </c>
+      <c r="B114" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.9927</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-730.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.0073</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>275</v>
+      </c>
+      <c r="L114" s="1">
+        <v>9999270.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>10003458.17</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>277</v>
+      </c>
+      <c r="B115" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D89" s="1">
-[...2 lines deleted...]
-      <c r="E89" s="1">
+      <c r="C115" s="1">
+        <v>99.9931</v>
+      </c>
+      <c r="D115" s="1">
         <v>100.0</v>
       </c>
-      <c r="F89" t="s">
-[...5 lines deleted...]
-      <c r="H89" s="1">
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I89" s="1">
-[...17 lines deleted...]
-      <c r="O89" s="1">
+      <c r="H115" s="1">
+        <v>-1380.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.0069</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>278</v>
+      </c>
+      <c r="L115" s="1">
+        <v>19998620.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>20001366.78</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>280</v>
+      </c>
+      <c r="B116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.9721</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-5580.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.0279</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>281</v>
+      </c>
+      <c r="L116" s="1">
+        <v>19994420.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>19997222.33</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>283</v>
+      </c>
+      <c r="B117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.0217</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>4340.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.0217</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>284</v>
+      </c>
+      <c r="L117" s="1">
+        <v>20004340.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>20152689.5</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>286</v>
+      </c>
+      <c r="B118" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.0304</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3040.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0304</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>287</v>
+      </c>
+      <c r="L118" s="1">
+        <v>10003040.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>10154153.83</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>289</v>
+      </c>
+      <c r="B119" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.038</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.038</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>290</v>
+      </c>
+      <c r="L119" s="1">
+        <v>10003800.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>10074835.56</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>292</v>
+      </c>
+      <c r="B120" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.0373</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>9325.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.0373</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>293</v>
+      </c>
+      <c r="L120" s="1">
+        <v>25009325.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>25385531.94</v>
+      </c>
+      <c r="N120" s="1">
         <v>0.59</v>
       </c>
-      <c r="P89">
-[...10 lines deleted...]
-      <c r="C90" s="1">
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>295</v>
+      </c>
+      <c r="B121" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.0078</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1560.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.0078</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>296</v>
+      </c>
+      <c r="L121" s="1">
+        <v>20001560.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>20046154.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>298</v>
+      </c>
+      <c r="B122" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.0021</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>420.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.0021</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>299</v>
+      </c>
+      <c r="L122" s="1">
+        <v>20000420.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>20459415.89</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>301</v>
+      </c>
+      <c r="B123" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.0128</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2560.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.0128</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>302</v>
+      </c>
+      <c r="L123" s="1">
+        <v>20002560.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>20189867.78</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>304</v>
+      </c>
+      <c r="B124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.0012</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>240.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.0012</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>305</v>
+      </c>
+      <c r="L124" s="1">
+        <v>20000240.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>20152498.22</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>307</v>
+      </c>
+      <c r="B125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>97.6103</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>19442145.44</v>
+      </c>
+      <c r="H125" s="1">
+        <v>79914.56</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0.41103776456473</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>19522060.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>19522060.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>309</v>
+      </c>
+      <c r="B126" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.60490057</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>29881470.17</v>
+      </c>
+      <c r="H126" s="1">
+        <v>70229.83</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.23502802773911</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>29951700.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>29951700.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>311</v>
+      </c>
+      <c r="B127" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.6035</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.560124</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>29868037.2</v>
+      </c>
+      <c r="H127" s="1">
+        <v>13012.8</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.043567643607997</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>29881050.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>29881050.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>313</v>
+      </c>
+      <c r="B128" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>98.3651</v>
+      </c>
+      <c r="D128" s="1">
+        <v>97.7176416</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>14657646.24</v>
+      </c>
+      <c r="H128" s="1">
+        <v>97118.76</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.66258087014658</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>14754765.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>14754765.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>315</v>
+      </c>
+      <c r="B129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>99.8016</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.796332</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>19959266.4</v>
+      </c>
+      <c r="H129" s="1">
+        <v>1053.6</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.005278751126845</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>19960320.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>19960320.0</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>317</v>
+      </c>
+      <c r="B130" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.531</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.37778465</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>19875556.93</v>
+      </c>
+      <c r="H130" s="1">
+        <v>30643.07</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.1541746483277</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>19906200.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>19906200.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>319</v>
+      </c>
+      <c r="B131" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.0008</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0008</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>320</v>
+      </c>
+      <c r="L131" s="1">
+        <v>20000160.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>20045304.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>322</v>
+      </c>
+      <c r="B132" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.9835</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-3300.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.0165</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>323</v>
+      </c>
+      <c r="L132" s="1">
+        <v>19996700.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>20044018.06</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>325</v>
+      </c>
+      <c r="B133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100.0222</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>6660.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.0222</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>326</v>
+      </c>
+      <c r="L133" s="1">
+        <v>30006660.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>30353546.5</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>328</v>
+      </c>
+      <c r="B134" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.9896</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-1560.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.0104</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>329</v>
+      </c>
+      <c r="L134" s="1">
+        <v>14998440.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>15033636.88</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>331</v>
+      </c>
+      <c r="B135" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D90" s="1">
-[...2245 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>46499000.0</v>
+        <v>100.014</v>
       </c>
       <c r="D135" s="1">
         <v>100.0</v>
       </c>
-      <c r="E135" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>47033280.2</v>
+        <v>1400.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-534280.2</v>
-[...7 lines deleted...]
-      <c r="L135" t="s">
+        <v>0.014</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>332</v>
+      </c>
+      <c r="L135" s="1">
+        <v>10001400.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>10080401.06</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>334</v>
+      </c>
+      <c r="B136" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>100.0223</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>4460.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.0223</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>335</v>
+      </c>
+      <c r="L136" s="1">
+        <v>20004460.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>20166695.44</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>337</v>
+      </c>
+      <c r="B137" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.0018</v>
+      </c>
+      <c r="D137" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>540.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.0018</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>338</v>
+      </c>
+      <c r="L137" s="1">
+        <v>30000540.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>30507332.58</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>340</v>
+      </c>
+      <c r="B138" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>100.0343</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>10290.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.0343</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>341</v>
+      </c>
+      <c r="L138" s="1">
+        <v>30010290.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>30562641.25</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
         <v>343</v>
       </c>
-      <c r="M135" s="1">
-[...13 lines deleted...]
-      <c r="A136" t="s">
+      <c r="B139" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>3103.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139" t="s">
         <v>344</v>
       </c>
-      <c r="B136" t="s">
+      <c r="L139" s="1">
+        <v>29003103.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>29046907.02</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>346</v>
+      </c>
+      <c r="B140" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.9447</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.79375956</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>24948439.89</v>
+      </c>
+      <c r="H140" s="1">
+        <v>37735.11</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.15125238358141</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>24986175.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>24986175.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>345</v>
       </c>
-      <c r="C136" s="1">
-[...43 lines deleted...]
-      <c r="A137" t="s">
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>348</v>
+      </c>
+      <c r="B141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.0033</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>990.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.0033</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>349</v>
+      </c>
+      <c r="L141" s="1">
+        <v>30000990.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>30052667.17</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>347</v>
       </c>
-      <c r="B137" t="s">
-[...46 lines deleted...]
-      <c r="A138" t="s">
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>351</v>
+      </c>
+      <c r="B142" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>99.5059</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.38200956</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>24845502.39</v>
+      </c>
+      <c r="H142" s="1">
+        <v>30972.61</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.12466083202433</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>24876475.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>24876475.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
         <v>350</v>
       </c>
-      <c r="B138" t="s">
-[...29 lines deleted...]
-      <c r="L138" t="s">
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>353</v>
+      </c>
+      <c r="B143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.0045</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>1125.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.0045</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>354</v>
+      </c>
+      <c r="L143" s="1">
+        <v>25001125.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>25077568.33</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
         <v>352</v>
       </c>
-      <c r="M138" s="1">
-[...46 lines deleted...]
-      <c r="L139" t="s">
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>356</v>
+      </c>
+      <c r="B144" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.7467</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.41072909</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>34793755.18</v>
+      </c>
+      <c r="H144" s="1">
+        <v>117589.82</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.33796242857854</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>34911345.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>34911345.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>355</v>
       </c>
-      <c r="M139" s="1">
-[...16 lines deleted...]
-      <c r="B140" t="s">
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>358</v>
+      </c>
+      <c r="B145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.9776</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-2240.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-0.0224</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>359</v>
+      </c>
+      <c r="L145" s="1">
+        <v>9997760.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>10007493.5</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>357</v>
       </c>
-      <c r="C140" s="1">
-[...5 lines deleted...]
-      <c r="E140" s="1">
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>361</v>
+      </c>
+      <c r="B146" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.9053</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.621039</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>14943155.85</v>
+      </c>
+      <c r="H146" s="1">
+        <v>42639.15</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.28534233617058</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>14985795.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>14985795.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>363</v>
+      </c>
+      <c r="B147" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.9792</v>
+      </c>
+      <c r="D147" s="1">
         <v>100.0</v>
       </c>
-      <c r="F140" t="s">
-[...84 lines deleted...]
-      <c r="A142" t="s">
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-2080.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.0208</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>364</v>
+      </c>
+      <c r="L147" s="1">
+        <v>9997920.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>10002083.17</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>362</v>
       </c>
-      <c r="B142" t="s">
-[...38 lines deleted...]
-      <c r="O142" s="1">
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>366</v>
+      </c>
+      <c r="B148" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.0335</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>10050.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.0335</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>367</v>
+      </c>
+      <c r="L148" s="1">
+        <v>30010050.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>30356179.25</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>369</v>
+      </c>
+      <c r="B149" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.0013</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>260.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.0013</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>370</v>
+      </c>
+      <c r="L149" s="1">
+        <v>20000260.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>20106495.39</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>372</v>
+      </c>
+      <c r="B150" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>100.0137</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.0137</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>373</v>
+      </c>
+      <c r="L150" s="1">
+        <v>15002055.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>15152283.5</v>
+      </c>
+      <c r="N150" s="1">
         <v>0.35</v>
       </c>
-      <c r="P142">
-[...104 lines deleted...]
-      <c r="A145" t="s">
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>371</v>
       </c>
-      <c r="B145">
-[...2 lines deleted...]
-      <c r="C145" s="1">
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>375</v>
+      </c>
+      <c r="B151" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.0079</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.0079</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>376</v>
+      </c>
+      <c r="L151" s="1">
+        <v>10000790.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>10097409.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>378</v>
+      </c>
+      <c r="B152" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.0052</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>520.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.0052</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152" t="s">
+        <v>379</v>
+      </c>
+      <c r="L152" s="1">
+        <v>10000520.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>10054144.67</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>381</v>
+      </c>
+      <c r="B153" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.8674</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.66170386</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>6976319.27</v>
+      </c>
+      <c r="H153" s="1">
+        <v>14398.73</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.20639436703991</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>6990718.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>6990718.0</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>383</v>
+      </c>
+      <c r="B154" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.9933</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.42696925</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>19885393.85</v>
+      </c>
+      <c r="H154" s="1">
+        <v>113266.15</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.5695947027974</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>19998660.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>19998660.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>385</v>
+      </c>
+      <c r="B155" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.9933</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H155" s="1">
+        <v>19041.1</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.19078706228634</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>9999330.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>9999330.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>387</v>
+      </c>
+      <c r="B156" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.9462</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>29938874.8</v>
+      </c>
+      <c r="H156" s="1">
+        <v>44985.2</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.15025681593084</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>29983860.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>29983860.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>389</v>
+      </c>
+      <c r="B157" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>99.6455</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.59194967</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>29877584.9</v>
+      </c>
+      <c r="H157" s="1">
+        <v>16065.1</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.053769740940473</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>29893650.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>29893650.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>391</v>
+      </c>
+      <c r="B158" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>99.6551</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.40302957</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>29820908.87</v>
+      </c>
+      <c r="H158" s="1">
+        <v>75621.13</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.25358425636744</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>29896530.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>29896530.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>393</v>
+      </c>
+      <c r="B159" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.7987</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.79418833</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>29938256.5</v>
+      </c>
+      <c r="H159" s="1">
+        <v>1353.5</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.0045209713531581</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>29939610.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>29939610.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>395</v>
+      </c>
+      <c r="B160" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.9401</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.421972</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>9942197.2</v>
+      </c>
+      <c r="H160" s="1">
+        <v>51812.8</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.52114033706754</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>9994010.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>9994010.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>397</v>
+      </c>
+      <c r="B161" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.817</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.6964285</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>19939285.7</v>
+      </c>
+      <c r="H161" s="1">
+        <v>24114.3</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.12093863522904</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>19963400.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>19963400.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>399</v>
+      </c>
+      <c r="B162" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.9083</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.90927685</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>19981855.37</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-195.37</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.00097773703383581</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>19981660.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>19981660.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>401</v>
+      </c>
+      <c r="B163" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>99.1742</v>
+      </c>
+      <c r="D163" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>9783847.63</v>
+      </c>
+      <c r="H163" s="1">
+        <v>133572.37</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.3652335466717</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163" s="1">
+        <v>9917420.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>9917420.0</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>403</v>
+      </c>
+      <c r="B164" s="1">
+        <v>63000000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.48099271</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>62673025.41</v>
+      </c>
+      <c r="H164" s="1">
+        <v>263974.59</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.42119330967846</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" s="1">
+        <v>62937000.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>62937000.0</v>
+      </c>
+      <c r="N164" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>405</v>
+      </c>
+      <c r="B165" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="D145" s="1">
-[...146 lines deleted...]
-      <c r="C148" s="1">
+      <c r="C165" s="1">
+        <v>100.0075</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>3000.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.0075</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>406</v>
+      </c>
+      <c r="L165" s="1">
+        <v>40003000.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>40099837.22</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>408</v>
+      </c>
+      <c r="B166" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>99.4086</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.3727372</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>29811821.16</v>
+      </c>
+      <c r="H166" s="1">
+        <v>10758.84</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.036089173963098</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>29822580.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>29822580.0</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>410</v>
+      </c>
+      <c r="B167" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D148" s="1">
-[...146 lines deleted...]
-      <c r="C151" s="1">
+      <c r="C167" s="1">
+        <v>99.9606</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.4309374</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>14914640.61</v>
+      </c>
+      <c r="H167" s="1">
+        <v>79449.39</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.53269396211083</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>14994090.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>14994090.0</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>412</v>
+      </c>
+      <c r="B168" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D151" s="1">
-[...296 lines deleted...]
-      <c r="C157" s="1">
+      <c r="C168" s="1">
+        <v>100.0215</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D157" s="1">
-[...390 lines deleted...]
-      <c r="A165" t="s">
+      <c r="H168" s="1">
+        <v>6450.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.0215</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>413</v>
+      </c>
+      <c r="L168" s="1">
+        <v>30006450.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>30049000.0</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
         <v>411</v>
       </c>
-      <c r="B165">
-[...195 lines deleted...]
-    <row r="169" spans="1:16">
+    </row>
+    <row r="169" spans="1:26">
       <c r="A169" t="s">
         <v>415</v>
       </c>
-      <c r="B169">
+      <c r="B169" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.0332</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>6640.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.0332</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169" t="s">
+        <v>416</v>
+      </c>
+      <c r="L169" s="1">
+        <v>20006640.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>20144901.83</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>418</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.916</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>2211786.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>354.24</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.016016016016016</v>
+      </c>
+      <c r="J170">
+        <v>1.68</v>
+      </c>
+      <c r="K170" t="s">
+        <v>419</v>
+      </c>
+      <c r="L170" s="1">
+        <v>2212140.24</v>
+      </c>
+      <c r="M170" s="1">
+        <v>2249262.65</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>421</v>
+      </c>
+      <c r="B171" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>98.927</v>
+      </c>
+      <c r="D171" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>23880.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.60713922505848</v>
+      </c>
+      <c r="J171">
+        <v>0.24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>422</v>
+      </c>
+      <c r="L171" s="1">
+        <v>3957080.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>3966614.25</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>424</v>
+      </c>
+      <c r="B172" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.264</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>30224100.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-144900.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-0.47941874199728</v>
+      </c>
+      <c r="J172">
+        <v>2.02</v>
+      </c>
+      <c r="K172" t="s">
+        <v>425</v>
+      </c>
+      <c r="L172" s="1">
+        <v>30079200.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>30685569.86</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>427</v>
+      </c>
+      <c r="B173" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.624</v>
+      </c>
+      <c r="D173" s="1">
+        <v>98.63892667</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>14795839.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>147761.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.99866590870582</v>
+      </c>
+      <c r="J173">
+        <v>0.1</v>
+      </c>
+      <c r="K173" t="s">
+        <v>428</v>
+      </c>
+      <c r="L173" s="1">
+        <v>14943600.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>14959319.18</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>430</v>
+      </c>
+      <c r="B174" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>17250.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.13901760889713</v>
+      </c>
+      <c r="J174">
+        <v>0.62</v>
+      </c>
+      <c r="K174" t="s">
+        <v>431</v>
+      </c>
+      <c r="L174" s="1">
+        <v>12425750.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>12503421.23</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>433</v>
+      </c>
+      <c r="B175" s="1">
+        <v>19900000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.333</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.5281407</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>20005100.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-38833.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.19411550054736</v>
+      </c>
+      <c r="J175">
+        <v>2.26</v>
+      </c>
+      <c r="K175" t="s">
+        <v>434</v>
+      </c>
+      <c r="L175" s="1">
+        <v>19966267.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>20416061.52</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>436</v>
+      </c>
+      <c r="B176" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.51</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>7954000.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>6800.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.08549157656525</v>
+      </c>
+      <c r="J176">
+        <v>0.84</v>
+      </c>
+      <c r="K176" t="s">
+        <v>437</v>
+      </c>
+      <c r="L176" s="1">
+        <v>7960800.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>8027649.32</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>439</v>
+      </c>
+      <c r="B177" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.038</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.056493</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>10005649.3</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-1849.3</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.018482558648143</v>
+      </c>
+      <c r="J177">
+        <v>2.38</v>
+      </c>
+      <c r="K177" t="s">
+        <v>440</v>
+      </c>
+      <c r="L177" s="1">
+        <v>10003800.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>10241334.25</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>442</v>
+      </c>
+      <c r="B178" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.04783611</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>3094254.4</v>
+      </c>
+      <c r="H178" s="1">
+        <v>5222.2</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.16877086770887</v>
+      </c>
+      <c r="J178">
+        <v>0.54</v>
+      </c>
+      <c r="K178" t="s">
+        <v>443</v>
+      </c>
+      <c r="L178" s="1">
+        <v>3099476.6</v>
+      </c>
+      <c r="M178" s="1">
+        <v>3116487.42</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>445</v>
+      </c>
+      <c r="B179" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>99.977</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.743125</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>8689395.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>108581.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>1.2495806670085</v>
+      </c>
+      <c r="J179">
+        <v>0.25</v>
+      </c>
+      <c r="K179" t="s">
+        <v>446</v>
+      </c>
+      <c r="L179" s="1">
+        <v>8797976.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>8819674.63</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>448</v>
+      </c>
+      <c r="B180" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>99.501</v>
+      </c>
+      <c r="D180" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>9292370.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>60724.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.65348237317283</v>
+      </c>
+      <c r="J180">
+        <v>0.44</v>
+      </c>
+      <c r="K180" t="s">
+        <v>449</v>
+      </c>
+      <c r="L180" s="1">
+        <v>9353094.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>9394782.36</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>451</v>
+      </c>
+      <c r="B181" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.0295</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>8925.22</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.029499983473806</v>
+      </c>
+      <c r="J181">
+        <v>0.35</v>
+      </c>
+      <c r="K181" t="s">
+        <v>452</v>
+      </c>
+      <c r="L181" s="1">
+        <v>30263925.22</v>
+      </c>
+      <c r="M181" s="1">
+        <v>30369408.23</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>454</v>
+      </c>
+      <c r="B182" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>99.187</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.14317073</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>4064870.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1797.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.044208055854185</v>
+      </c>
+      <c r="J182">
+        <v>0.37</v>
+      </c>
+      <c r="K182" t="s">
+        <v>455</v>
+      </c>
+      <c r="L182" s="1">
+        <v>4066667.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>4081901.59</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>457</v>
+      </c>
+      <c r="B183" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.174</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.68475</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>12082170.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-61290.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-0.50727642468199</v>
+      </c>
+      <c r="J183">
+        <v>1.19</v>
+      </c>
+      <c r="K183" t="s">
+        <v>458</v>
+      </c>
+      <c r="L183" s="1">
+        <v>12020880.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>12163893.7</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>460</v>
+      </c>
+      <c r="B184" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.386</v>
+      </c>
+      <c r="D184" s="1">
+        <v>101.89661538</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>7947936.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-117828.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.4824980976193</v>
+      </c>
+      <c r="J184">
+        <v>3.28</v>
+      </c>
+      <c r="K184" t="s">
+        <v>461</v>
+      </c>
+      <c r="L184" s="1">
+        <v>7830108.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>8086225.81</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185">
+        <v>2862709242</v>
+      </c>
+      <c r="B185" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.03977144</v>
+      </c>
+      <c r="D185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>4971.43</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>463</v>
+      </c>
+      <c r="L185" s="1">
+        <v>4971.43</v>
+      </c>
+      <c r="M185" s="1">
+        <v>19073.31</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186">
+        <v>2863881832</v>
+      </c>
+      <c r="B186" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.04489353</v>
+      </c>
+      <c r="D186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>13468.06</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>465</v>
+      </c>
+      <c r="L186" s="1">
+        <v>13468.06</v>
+      </c>
+      <c r="M186" s="1">
+        <v>49051.89</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187">
+        <v>2892744252</v>
+      </c>
+      <c r="B187" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.0722677</v>
+      </c>
+      <c r="D187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>14453.54</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>467</v>
+      </c>
+      <c r="L187" s="1">
+        <v>14453.54</v>
+      </c>
+      <c r="M187" s="1">
+        <v>32268.27</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188">
+        <v>2905161052</v>
+      </c>
+      <c r="B188" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.0510991</v>
+      </c>
+      <c r="D188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>10219.82</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>469</v>
+      </c>
+      <c r="L188" s="1">
+        <v>10219.82</v>
+      </c>
+      <c r="M188" s="1">
+        <v>22162.32</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189">
+        <v>2923119492</v>
+      </c>
+      <c r="B189" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>100.08424564</v>
+      </c>
+      <c r="D189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>6571.16</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189" t="s">
+        <v>471</v>
+      </c>
+      <c r="L189" s="1">
+        <v>6571.16</v>
+      </c>
+      <c r="M189" s="1">
+        <v>11465.27</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190">
+        <v>2926627552</v>
+      </c>
+      <c r="B190" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.1155914</v>
+      </c>
+      <c r="D190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>11559.14</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>473</v>
+      </c>
+      <c r="L190" s="1">
+        <v>11559.14</v>
+      </c>
+      <c r="M190" s="1">
+        <v>20583.86</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191">
+        <v>2935657812</v>
+      </c>
+      <c r="B191" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.13046223</v>
+      </c>
+      <c r="D191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>39138.67</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>475</v>
+      </c>
+      <c r="L191" s="1">
+        <v>39138.67</v>
+      </c>
+      <c r="M191" s="1">
+        <v>66957.33</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192">
+        <v>2949187952</v>
+      </c>
+      <c r="B192" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.1357995</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>13579.95</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>477</v>
+      </c>
+      <c r="L192" s="1">
+        <v>13579.95</v>
+      </c>
+      <c r="M192" s="1">
+        <v>19361.06</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193">
+        <v>2957753962</v>
+      </c>
+      <c r="B193" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.00496557</v>
+      </c>
+      <c r="D193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>436.97</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193" t="s">
+        <v>479</v>
+      </c>
+      <c r="L193" s="1">
+        <v>436.97</v>
+      </c>
+      <c r="M193" s="1">
+        <v>3465.34</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194">
+        <v>2962625832</v>
+      </c>
+      <c r="B194" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>100.14621745</v>
+      </c>
+      <c r="D194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>58486.98</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>481</v>
+      </c>
+      <c r="L194" s="1">
+        <v>58486.98</v>
+      </c>
+      <c r="M194" s="1">
+        <v>74553.63</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195">
+        <v>2962647772</v>
+      </c>
+      <c r="B195" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.0375435</v>
+      </c>
+      <c r="D195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>7508.7</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>483</v>
+      </c>
+      <c r="L195" s="1">
+        <v>7508.7</v>
+      </c>
+      <c r="M195" s="1">
+        <v>14823.98</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196">
+        <v>3009856922</v>
+      </c>
+      <c r="B196" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.198324</v>
+      </c>
+      <c r="D196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>18840.78</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>485</v>
+      </c>
+      <c r="L196" s="1">
+        <v>18840.78</v>
+      </c>
+      <c r="M196" s="1">
+        <v>20566.57</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197">
+        <v>3009858932</v>
+      </c>
+      <c r="B197" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.0474962</v>
+      </c>
+      <c r="D197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>7124.43</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>487</v>
+      </c>
+      <c r="L197" s="1">
+        <v>7124.43</v>
+      </c>
+      <c r="M197" s="1">
+        <v>10147.7</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198">
+        <v>3013661662</v>
+      </c>
+      <c r="B198" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.19901795</v>
+      </c>
+      <c r="D198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>39803.59</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>489</v>
+      </c>
+      <c r="L198" s="1">
+        <v>39803.59</v>
+      </c>
+      <c r="M198" s="1">
+        <v>43573.45</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199">
+        <v>3015607942</v>
+      </c>
+      <c r="B199" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100.203786</v>
+      </c>
+      <c r="D199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>30567.9</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>491</v>
+      </c>
+      <c r="L199" s="1">
+        <v>30567.9</v>
+      </c>
+      <c r="M199" s="1">
+        <v>33287.79</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200">
         <v>3017270942</v>
       </c>
-      <c r="C169" s="1">
+      <c r="B200" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D169" s="1">
-[...17 lines deleted...]
-      <c r="J169" s="1">
+      <c r="C200" s="1">
+        <v>100.1246187</v>
+      </c>
+      <c r="D200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>24923.74</v>
+      </c>
+      <c r="I200" s="1">
         <v>0</v>
       </c>
-      <c r="K169">
-[...22 lines deleted...]
-      <c r="B170">
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>493</v>
+      </c>
+      <c r="L200" s="1">
+        <v>24923.74</v>
+      </c>
+      <c r="M200" s="1">
+        <v>28386.37</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201">
         <v>3021967322</v>
       </c>
-      <c r="C170" s="1">
+      <c r="B201" s="1">
         <v>8500000.0</v>
       </c>
-      <c r="D170" s="1">
-[...17 lines deleted...]
-      <c r="J170" s="1">
+      <c r="C201" s="1">
+        <v>100.21196447</v>
+      </c>
+      <c r="D201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>18016.98</v>
+      </c>
+      <c r="I201" s="1">
         <v>0</v>
       </c>
-      <c r="K170">
-[...22 lines deleted...]
-      <c r="B171">
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>495</v>
+      </c>
+      <c r="L201" s="1">
+        <v>18016.98</v>
+      </c>
+      <c r="M201" s="1">
+        <v>19552.72</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202">
         <v>3022014132</v>
       </c>
-      <c r="C171" s="1">
+      <c r="B202" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D171" s="1">
-[...17 lines deleted...]
-      <c r="J171" s="1">
+      <c r="C202" s="1">
+        <v>100.21249625</v>
+      </c>
+      <c r="D202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>42499.25</v>
+      </c>
+      <c r="I202" s="1">
         <v>0</v>
       </c>
-      <c r="K171">
-[...22 lines deleted...]
-      <c r="B172">
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>497</v>
+      </c>
+      <c r="L202" s="1">
+        <v>42499.25</v>
+      </c>
+      <c r="M202" s="1">
+        <v>46206.09</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203">
         <v>3032560652</v>
       </c>
-      <c r="C172" s="1">
+      <c r="B203" s="1">
         <v>12000000.0</v>
       </c>
-      <c r="D172" s="1">
-[...17 lines deleted...]
-      <c r="J172" s="1">
+      <c r="C203" s="1">
+        <v>100.237369</v>
+      </c>
+      <c r="D203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>28484.28</v>
+      </c>
+      <c r="I203" s="1">
         <v>0</v>
       </c>
-      <c r="K172">
-[...22 lines deleted...]
-      <c r="B173">
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>499</v>
+      </c>
+      <c r="L203" s="1">
+        <v>28484.28</v>
+      </c>
+      <c r="M203" s="1">
+        <v>29863.17</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204">
         <v>3033105672</v>
       </c>
-      <c r="C173" s="1">
+      <c r="B204" s="1">
         <v>4000000.0</v>
       </c>
-      <c r="D173" s="1">
-[...17 lines deleted...]
-      <c r="J173" s="1">
+      <c r="C204" s="1">
+        <v>100.2012055</v>
+      </c>
+      <c r="D204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>8048.22</v>
+      </c>
+      <c r="I204" s="1">
         <v>0</v>
       </c>
-      <c r="K173">
-[...22 lines deleted...]
-      <c r="B174">
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>545.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>8048.22</v>
+      </c>
+      <c r="M204" s="1">
+        <v>8593.22</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205">
         <v>3037280862</v>
       </c>
-      <c r="C174" s="1">
+      <c r="B205" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D174" s="1">
-[...17 lines deleted...]
-      <c r="J174" s="1">
+      <c r="C205" s="1">
+        <v>100.23696633</v>
+      </c>
+      <c r="D205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>35544.95</v>
+      </c>
+      <c r="I205" s="1">
         <v>0</v>
       </c>
-      <c r="K174">
-[...22 lines deleted...]
-      <c r="B175">
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205" t="s">
+        <v>502</v>
+      </c>
+      <c r="L205" s="1">
+        <v>35544.95</v>
+      </c>
+      <c r="M205" s="1">
+        <v>39373.47</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206">
         <v>3042209452</v>
       </c>
-      <c r="C175" s="1">
+      <c r="B206" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D175" s="1">
-[...17 lines deleted...]
-      <c r="J175" s="1">
+      <c r="C206" s="1">
+        <v>100.2405012</v>
+      </c>
+      <c r="D206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>24050.12</v>
+      </c>
+      <c r="I206" s="1">
         <v>0</v>
       </c>
-      <c r="K175">
-[...22 lines deleted...]
-      <c r="B176">
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>504</v>
+      </c>
+      <c r="L206" s="1">
+        <v>24050.12</v>
+      </c>
+      <c r="M206" s="1">
+        <v>26302.76</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207">
         <v>3047030172</v>
       </c>
-      <c r="C176" s="1">
+      <c r="B207" s="1">
         <v>3124000.0</v>
       </c>
-      <c r="D176" s="1">
-[...17 lines deleted...]
-      <c r="J176" s="1">
+      <c r="C207" s="1">
+        <v>100.23261812</v>
+      </c>
+      <c r="D207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>7266.99</v>
+      </c>
+      <c r="I207" s="1">
         <v>0</v>
       </c>
-      <c r="K176">
-[...22 lines deleted...]
-      <c r="B177">
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207">
+        <v>684.73</v>
+      </c>
+      <c r="L207" s="1">
+        <v>7266.99</v>
+      </c>
+      <c r="M207" s="1">
+        <v>7951.72</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208">
         <v>3050153122</v>
       </c>
-      <c r="C177" s="1">
+      <c r="B208" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D177" s="1">
-[...17 lines deleted...]
-      <c r="J177" s="1">
+      <c r="C208" s="1">
+        <v>100.2507476</v>
+      </c>
+      <c r="D208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>25074.76</v>
+      </c>
+      <c r="I208" s="1">
         <v>0</v>
       </c>
-      <c r="K177">
-[...22 lines deleted...]
-      <c r="B178">
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>507</v>
+      </c>
+      <c r="L208" s="1">
+        <v>25074.76</v>
+      </c>
+      <c r="M208" s="1">
+        <v>27311.9</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209">
         <v>3051781772</v>
       </c>
-      <c r="C178" s="1">
+      <c r="B209" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D178" s="1">
-[...17 lines deleted...]
-      <c r="J178" s="1">
+      <c r="C209" s="1">
+        <v>100.2518334</v>
+      </c>
+      <c r="D209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>50366.68</v>
+      </c>
+      <c r="I209" s="1">
         <v>0</v>
       </c>
-      <c r="K178">
-[...22 lines deleted...]
-      <c r="B179">
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>509</v>
+      </c>
+      <c r="L209" s="1">
+        <v>50366.68</v>
+      </c>
+      <c r="M209" s="1">
+        <v>54784.84</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210">
         <v>3053286692</v>
       </c>
-      <c r="C179" s="1">
+      <c r="B210" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D179" s="1">
-[...17 lines deleted...]
-      <c r="J179" s="1">
+      <c r="C210" s="1">
+        <v>100.16649347</v>
+      </c>
+      <c r="D210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>24974.02</v>
+      </c>
+      <c r="I210" s="1">
         <v>0</v>
       </c>
-      <c r="K179">
-[...22 lines deleted...]
-      <c r="B180">
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>511</v>
+      </c>
+      <c r="L210" s="1">
+        <v>24974.02</v>
+      </c>
+      <c r="M210" s="1">
+        <v>28483.92</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211">
         <v>3053302732</v>
       </c>
-      <c r="C180" s="1">
+      <c r="B211" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D180" s="1">
-[...17 lines deleted...]
-      <c r="J180" s="1">
+      <c r="C211" s="1">
+        <v>100.257077</v>
+      </c>
+      <c r="D211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>38561.55</v>
+      </c>
+      <c r="I211" s="1">
         <v>0</v>
       </c>
-      <c r="K180">
-[...22 lines deleted...]
-      <c r="B181">
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>513</v>
+      </c>
+      <c r="L211" s="1">
+        <v>38561.55</v>
+      </c>
+      <c r="M211" s="1">
+        <v>42250.2</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212">
         <v>3089978672</v>
       </c>
-      <c r="C181" s="1">
+      <c r="B212" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D181" s="1">
-[...17 lines deleted...]
-      <c r="J181" s="1">
+      <c r="C212" s="1">
+        <v>100.12397945</v>
+      </c>
+      <c r="D212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>24795.89</v>
+      </c>
+      <c r="I212" s="1">
         <v>0</v>
       </c>
-      <c r="K181">
-[...22 lines deleted...]
-      <c r="B182">
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>515</v>
+      </c>
+      <c r="L212" s="1">
+        <v>24795.89</v>
+      </c>
+      <c r="M212" s="1">
+        <v>12840.75</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213">
         <v>3094522902</v>
       </c>
-      <c r="C182" s="1">
+      <c r="B213" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D182" s="1">
-[...17 lines deleted...]
-      <c r="J182" s="1">
+      <c r="C213" s="1">
+        <v>100.06184147</v>
+      </c>
+      <c r="D213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>9276.22</v>
+      </c>
+      <c r="I213" s="1">
         <v>0</v>
       </c>
-      <c r="K182">
-[...22 lines deleted...]
-      <c r="B183">
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>517</v>
+      </c>
+      <c r="L213" s="1">
+        <v>9276.22</v>
+      </c>
+      <c r="M213" s="1">
+        <v>890.22</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214">
         <v>3094554102</v>
       </c>
-      <c r="C183" s="1">
+      <c r="B214" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D183" s="1">
-[...17 lines deleted...]
-      <c r="J183" s="1">
+      <c r="C214" s="1">
+        <v>100.08947947</v>
+      </c>
+      <c r="D214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>13421.92</v>
+      </c>
+      <c r="I214" s="1">
         <v>0</v>
       </c>
-      <c r="K183">
-[...22 lines deleted...]
-      <c r="B184">
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>519</v>
+      </c>
+      <c r="L214" s="1">
+        <v>13421.92</v>
+      </c>
+      <c r="M214" s="1">
+        <v>2492.17</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215">
         <v>3095024362</v>
       </c>
-      <c r="C184" s="1">
+      <c r="B215" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D184" s="1">
-[...17 lines deleted...]
-      <c r="J184" s="1">
+      <c r="C215" s="1">
+        <v>100.10084827</v>
+      </c>
+      <c r="D215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>15127.24</v>
+      </c>
+      <c r="I215" s="1">
         <v>0</v>
       </c>
-      <c r="K184">
-[...25 lines deleted...]
-      <c r="C185" s="1">
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>521</v>
+      </c>
+      <c r="L215" s="1">
+        <v>15127.24</v>
+      </c>
+      <c r="M215" s="1">
+        <v>4729.36</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216">
+        <v>3099338312</v>
+      </c>
+      <c r="B216" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>100.0058277</v>
+      </c>
+      <c r="D216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>582.77</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216">
+        <v>-822.44</v>
+      </c>
+      <c r="L216" s="1">
+        <v>582.77</v>
+      </c>
+      <c r="M216" s="1">
+        <v>-239.67</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217">
+        <v>3101407942</v>
+      </c>
+      <c r="B217" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.1099776</v>
+      </c>
+      <c r="D217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>10997.76</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>524</v>
+      </c>
+      <c r="L217" s="1">
+        <v>10997.76</v>
+      </c>
+      <c r="M217" s="1">
+        <v>4627.6</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218">
+        <v>3119675662</v>
+      </c>
+      <c r="B218" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>99.99884824</v>
+      </c>
+      <c r="D218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-287.94</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>526</v>
+      </c>
+      <c r="L218" s="1">
+        <v>-287.94</v>
+      </c>
+      <c r="M218" s="1">
+        <v>-16844.22</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219">
+        <v>3121777262</v>
+      </c>
+      <c r="B219" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.9595038</v>
+      </c>
+      <c r="D219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-4049.62</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>528</v>
+      </c>
+      <c r="L219" s="1">
+        <v>-4049.62</v>
+      </c>
+      <c r="M219" s="1">
+        <v>-14622.69</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220">
+        <v>3123552652</v>
+      </c>
+      <c r="B220" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D185" s="1">
-[...17 lines deleted...]
-      <c r="J185" s="1">
+      <c r="C220" s="1">
+        <v>100.00062805</v>
+      </c>
+      <c r="D220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>125.61</v>
+      </c>
+      <c r="I220" s="1">
         <v>0</v>
       </c>
-      <c r="K185">
-[...25 lines deleted...]
-      <c r="C186" s="1">
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>530</v>
+      </c>
+      <c r="L220" s="1">
+        <v>125.61</v>
+      </c>
+      <c r="M220" s="1">
+        <v>-4442.08</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221">
+        <v>3126897932</v>
+      </c>
+      <c r="B221" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D186" s="1">
-[...17 lines deleted...]
-      <c r="J186" s="1">
+      <c r="C221" s="1">
+        <v>100.0017941</v>
+      </c>
+      <c r="D221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>179.41</v>
+      </c>
+      <c r="I221" s="1">
         <v>0</v>
       </c>
-      <c r="K186">
-[...25 lines deleted...]
-      <c r="C187" s="1">
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>532</v>
+      </c>
+      <c r="L221" s="1">
+        <v>179.41</v>
+      </c>
+      <c r="M221" s="1">
+        <v>-853.82</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222">
+        <v>3132138012</v>
+      </c>
+      <c r="B222" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.0019894</v>
+      </c>
+      <c r="D222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>298.41</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>534</v>
+      </c>
+      <c r="L222" s="1">
+        <v>298.41</v>
+      </c>
+      <c r="M222" s="1">
+        <v>-3092.09</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223">
+        <v>3134415152</v>
+      </c>
+      <c r="B223" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.99944515</v>
+      </c>
+      <c r="D223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-110.97</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>536</v>
+      </c>
+      <c r="L223" s="1">
+        <v>-110.97</v>
+      </c>
+      <c r="M223" s="1">
+        <v>-12714.68</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224">
+        <v>3138830172</v>
+      </c>
+      <c r="B224" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.0087549</v>
+      </c>
+      <c r="D224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>1750.98</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>538</v>
+      </c>
+      <c r="L224" s="1">
+        <v>1750.98</v>
+      </c>
+      <c r="M224" s="1">
+        <v>-13133.55</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225">
+        <v>3138877082</v>
+      </c>
+      <c r="B225" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.01070807</v>
+      </c>
+      <c r="D225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1606.21</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>540</v>
+      </c>
+      <c r="L225" s="1">
+        <v>1606.21</v>
+      </c>
+      <c r="M225" s="1">
+        <v>-9478.01</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226">
+        <v>3145172942</v>
+      </c>
+      <c r="B226" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.96206173</v>
+      </c>
+      <c r="D226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-2845.37</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>542</v>
+      </c>
+      <c r="L226" s="1">
+        <v>-2845.37</v>
+      </c>
+      <c r="M226" s="1">
+        <v>-8796.9</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227">
+        <v>3149823572</v>
+      </c>
+      <c r="B227" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D187" s="1">
-[...17 lines deleted...]
-      <c r="J187" s="1">
+      <c r="C227" s="1">
+        <v>99.9361696</v>
+      </c>
+      <c r="D227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-6383.04</v>
+      </c>
+      <c r="I227" s="1">
         <v>0</v>
       </c>
-      <c r="K187">
-[...25 lines deleted...]
-      <c r="C188" s="1">
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>544</v>
+      </c>
+      <c r="L227" s="1">
+        <v>-6383.04</v>
+      </c>
+      <c r="M227" s="1">
+        <v>-14530.46</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228">
+        <v>3154552562</v>
+      </c>
+      <c r="B228" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.00949333</v>
+      </c>
+      <c r="D228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>1424.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>546</v>
+      </c>
+      <c r="L228" s="1">
+        <v>1424.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>-446.17</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229">
+        <v>3154561012</v>
+      </c>
+      <c r="B229" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.8811594</v>
+      </c>
+      <c r="D229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-11884.06</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>548</v>
+      </c>
+      <c r="L229" s="1">
+        <v>-11884.06</v>
+      </c>
+      <c r="M229" s="1">
+        <v>-20323.76</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230">
+        <v>3155437292</v>
+      </c>
+      <c r="B230" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.99760872</v>
+      </c>
+      <c r="D230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-298.91</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>550</v>
+      </c>
+      <c r="L230" s="1">
+        <v>-298.91</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-5503.84</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231">
+        <v>3155558992</v>
+      </c>
+      <c r="B231" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.99650284</v>
+      </c>
+      <c r="D231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-258.79</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>552</v>
+      </c>
+      <c r="L231" s="1">
+        <v>-258.79</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-3383.28</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232">
+        <v>3163652032</v>
+      </c>
+      <c r="B232" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.87836167</v>
+      </c>
+      <c r="D232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-18245.75</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>554</v>
+      </c>
+      <c r="L232" s="1">
+        <v>-18245.75</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-28782.98</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233">
+        <v>3174910502</v>
+      </c>
+      <c r="B233" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.9737764</v>
+      </c>
+      <c r="D233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-1966.77</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>556</v>
+      </c>
+      <c r="L233" s="1">
+        <v>-1966.77</v>
+      </c>
+      <c r="M233" s="1">
+        <v>-4827.09</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234">
+        <v>3174911342</v>
+      </c>
+      <c r="B234" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.9365215</v>
+      </c>
+      <c r="D234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-12695.7</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>558</v>
+      </c>
+      <c r="L234" s="1">
+        <v>-12695.7</v>
+      </c>
+      <c r="M234" s="1">
+        <v>-21944.86</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235">
+        <v>3174922122</v>
+      </c>
+      <c r="B235" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="D188" s="1">
-[...17 lines deleted...]
-      <c r="J188" s="1">
+      <c r="C235" s="1">
+        <v>99.974431</v>
+      </c>
+      <c r="D235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-1278.45</v>
+      </c>
+      <c r="I235" s="1">
         <v>0</v>
       </c>
-      <c r="K188">
-[...46 lines deleted...]
-      <c r="J189" s="1">
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>560</v>
+      </c>
+      <c r="L235" s="1">
+        <v>-1278.45</v>
+      </c>
+      <c r="M235" s="1">
+        <v>-3179.49</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236">
+        <v>3174950872</v>
+      </c>
+      <c r="B236" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.00966486</v>
+      </c>
+      <c r="D236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>213.98</v>
+      </c>
+      <c r="I236" s="1">
         <v>0</v>
       </c>
-      <c r="K189">
-[...25 lines deleted...]
-      <c r="C190" s="1">
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236">
+        <v>-383.3</v>
+      </c>
+      <c r="L236" s="1">
+        <v>213.98</v>
+      </c>
+      <c r="M236" s="1">
+        <v>-169.32</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237">
+        <v>3176513182</v>
+      </c>
+      <c r="B237" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D190" s="1">
-[...17 lines deleted...]
-      <c r="J190" s="1">
+      <c r="C237" s="1">
+        <v>100.008669</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>2600.7</v>
+      </c>
+      <c r="I237" s="1">
         <v>0</v>
       </c>
-      <c r="K190">
-[...46 lines deleted...]
-      <c r="J191" s="1">
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>563</v>
+      </c>
+      <c r="L237" s="1">
+        <v>2600.7</v>
+      </c>
+      <c r="M237" s="1">
+        <v>-292.47</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238">
+        <v>3180339762</v>
+      </c>
+      <c r="B238" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>99.9802218</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-3955.64</v>
+      </c>
+      <c r="I238" s="1">
         <v>0</v>
       </c>
-      <c r="K191">
-[...25 lines deleted...]
-      <c r="C192" s="1">
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>565</v>
+      </c>
+      <c r="L238" s="1">
+        <v>-3955.64</v>
+      </c>
+      <c r="M238" s="1">
+        <v>-10600.7</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>3180341312</v>
+      </c>
+      <c r="B239" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D192" s="1">
-[...17 lines deleted...]
-      <c r="J192" s="1">
+      <c r="C239" s="1">
+        <v>99.9673568</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-6528.64</v>
+      </c>
+      <c r="I239" s="1">
         <v>0</v>
       </c>
-      <c r="K192">
-[...46 lines deleted...]
-      <c r="J193" s="1">
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>567</v>
+      </c>
+      <c r="L239" s="1">
+        <v>-6528.64</v>
+      </c>
+      <c r="M239" s="1">
+        <v>-13912.59</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>3182094392</v>
+      </c>
+      <c r="B240" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>99.93552213</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-19343.36</v>
+      </c>
+      <c r="I240" s="1">
         <v>0</v>
       </c>
-      <c r="K193">
-[...25 lines deleted...]
-      <c r="C194" s="1">
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240" t="s">
+        <v>569</v>
+      </c>
+      <c r="L240" s="1">
+        <v>-19343.36</v>
+      </c>
+      <c r="M240" s="1">
+        <v>-30283.49</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>3193364822</v>
+      </c>
+      <c r="B241" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D194" s="1">
-[...17 lines deleted...]
-      <c r="J194" s="1">
+      <c r="C241" s="1">
+        <v>99.84433373</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-23349.94</v>
+      </c>
+      <c r="I241" s="1">
         <v>0</v>
       </c>
-      <c r="K194">
-[...25 lines deleted...]
-      <c r="C195" s="1">
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>571</v>
+      </c>
+      <c r="L241" s="1">
+        <v>-23349.94</v>
+      </c>
+      <c r="M241" s="1">
+        <v>-27986.33</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>3200566062</v>
+      </c>
+      <c r="B242" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D195" s="1">
-[...17 lines deleted...]
-      <c r="J195" s="1">
+      <c r="C242" s="1">
+        <v>99.91506315</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-16987.37</v>
+      </c>
+      <c r="I242" s="1">
         <v>0</v>
       </c>
-      <c r="K195">
-[...25 lines deleted...]
-      <c r="C196" s="1">
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242" t="s">
+        <v>573</v>
+      </c>
+      <c r="L242" s="1">
+        <v>-16987.37</v>
+      </c>
+      <c r="M242" s="1">
+        <v>-20273.67</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>3200962372</v>
+      </c>
+      <c r="B243" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D196" s="1">
-[...17 lines deleted...]
-      <c r="J196" s="1">
+      <c r="C243" s="1">
+        <v>99.91273045</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-17453.91</v>
+      </c>
+      <c r="I243" s="1">
         <v>0</v>
       </c>
-      <c r="K196">
-[...25 lines deleted...]
-      <c r="C197" s="1">
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>575</v>
+      </c>
+      <c r="L243" s="1">
+        <v>-17453.91</v>
+      </c>
+      <c r="M243" s="1">
+        <v>-20767.99</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244">
+        <v>3204577712</v>
+      </c>
+      <c r="B244" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>99.9468658</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-10626.84</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>577</v>
+      </c>
+      <c r="L244" s="1">
+        <v>-10626.84</v>
+      </c>
+      <c r="M244" s="1">
+        <v>-13120.48</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245">
+        <v>3204636052</v>
+      </c>
+      <c r="B245" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>99.9473352</v>
+      </c>
+      <c r="D245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-2633.24</v>
+      </c>
+      <c r="I245" s="1">
+        <v>0</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
+        <v>-622.16</v>
+      </c>
+      <c r="L245" s="1">
+        <v>-2633.24</v>
+      </c>
+      <c r="M245" s="1">
+        <v>-3255.4</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246">
+        <v>3212665042</v>
+      </c>
+      <c r="B246" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D197" s="1">
-[...17 lines deleted...]
-      <c r="J197" s="1">
+      <c r="C246" s="1">
+        <v>99.94283287</v>
+      </c>
+      <c r="D246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-8575.07</v>
+      </c>
+      <c r="I246" s="1">
         <v>0</v>
       </c>
-      <c r="K197">
-[...46 lines deleted...]
-      <c r="J198" s="1">
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246" t="s">
+        <v>580</v>
+      </c>
+      <c r="L246" s="1">
+        <v>-8575.07</v>
+      </c>
+      <c r="M246" s="1">
+        <v>-9738.5</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247">
+        <v>3212893072</v>
+      </c>
+      <c r="B247" s="1">
+        <v>6500000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.95001385</v>
+      </c>
+      <c r="D247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-3249.1</v>
+      </c>
+      <c r="I247" s="1">
         <v>0</v>
       </c>
-      <c r="K198">
-[...46 lines deleted...]
-      <c r="J199" s="1">
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247">
+        <v>-489.25</v>
+      </c>
+      <c r="L247" s="1">
+        <v>-3249.1</v>
+      </c>
+      <c r="M247" s="1">
+        <v>-3738.35</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248">
+        <v>3219535062</v>
+      </c>
+      <c r="B248" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>99.99317732</v>
+      </c>
+      <c r="D248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-279.73</v>
+      </c>
+      <c r="I248" s="1">
         <v>0</v>
       </c>
-      <c r="K199">
-[...46 lines deleted...]
-      <c r="J200" s="1">
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248">
+        <v>-60.94</v>
+      </c>
+      <c r="L248" s="1">
+        <v>-279.73</v>
+      </c>
+      <c r="M248" s="1">
+        <v>-340.67</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>584</v>
+      </c>
+      <c r="B249" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.00693571</v>
+      </c>
+      <c r="D249" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>2427.5</v>
+      </c>
+      <c r="I249" s="1">
         <v>0</v>
       </c>
-      <c r="K200">
-[...265 lines deleted...]
-        <v>1</v>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249" t="s">
+        <v>585</v>
+      </c>
+      <c r="L249" s="1">
+        <v>2427.5</v>
+      </c>
+      <c r="M249" s="1">
+        <v>-508.12</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>583</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">