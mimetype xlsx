--- v3 (2026-10-07)
+++ v4 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="586">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="565">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -124,594 +124,597 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
-    <t>XS3325326695</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
-    <t>BE6366634390</t>
-[...2 lines deleted...]
-    <t>EURO AEDIFICA SA 29/07/2026</t>
+    <t>BE6375634183</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>BE6375910039</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>BE6369802069</t>
+  </si>
+  <si>
+    <t>EURO AEDIFICA SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129784395</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 30/10/2026</t>
   </si>
   <si>
-    <t>25 924.17</t>
+    <t>77 873.25</t>
   </si>
   <si>
     <t>FR0129632875</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3398399058</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>61 716.25</t>
+    <t>79 755.25</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>169 523.28</t>
-[...5 lines deleted...]
-    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+    <t>187 918.22</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>418 266.53</t>
+    <t>463 712.22</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>73 919.50</t>
+    <t>101 277.50</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3450057909</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 19/07/2027</t>
+  </si>
+  <si>
     <t>XS3427420412</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/06/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
     <t>XS3384714914</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
   </si>
   <si>
     <t>XS3395915559</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
-    <t>XS3425735506</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 08/07/2026</t>
+    <t>XS3449982217</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 20/08/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>FR0129713873</t>
-[...2 lines deleted...]
-    <t>EURO COFACE SA 31/07/2026</t>
+    <t>FR0129895134</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 30/10/2026</t>
   </si>
   <si>
     <t>BE6374744017</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 04/08/2026</t>
   </si>
   <si>
-    <t>BE6374858189</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46BP7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 15/06/2027</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129783991</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 17/07/2026</t>
+    <t>FR0129813095</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 17/08/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>111 749.63</t>
+    <t>138 942.38</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>109 312.13</t>
+    <t>135 963.21</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>109 799.63</t>
+    <t>136 559.04</t>
+  </si>
+  <si>
+    <t>FR0129887271</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 21/07/2027</t>
+  </si>
+  <si>
+    <t>9 228.92</t>
   </si>
   <si>
     <t>XS3429165031</t>
   </si>
   <si>
     <t>EURO DANAHER CORPORATION 21/12/2026</t>
   </si>
   <si>
+    <t>XS3458340521</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 28/01/2027</t>
+  </si>
+  <si>
     <t>FR0129783884</t>
   </si>
   <si>
     <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
   </si>
   <si>
-    <t>FR0129711869</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0129783058</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 03/09/2026</t>
   </si>
   <si>
     <t>FR0129787299</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
   </si>
   <si>
-    <t>ES05306747Z4</t>
-[...2 lines deleted...]
-    <t>EURO ENDESA SA 10/07/2026</t>
+    <t>ES05306748M0</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/09/2026</t>
+  </si>
+  <si>
+    <t>ES05306748T5</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 21/09/2026</t>
   </si>
   <si>
     <t>ES05306748E7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 24/08/2026</t>
   </si>
   <si>
-    <t>XS3430530702</t>
-[...8 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+    <t>XS3460799086</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/09/2026</t>
+  </si>
+  <si>
+    <t>XS3458334631</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 31/08/2026</t>
+  </si>
+  <si>
+    <t>XS3449989659</t>
+  </si>
+  <si>
+    <t>XS3448543432</t>
   </si>
   <si>
     <t>FR0129788768</t>
   </si>
   <si>
     <t>EURO ENGIE SA 04/09/2026</t>
   </si>
   <si>
-    <t>85 888.00</t>
-[...17 lines deleted...]
-    <t>EURO HEINEKEN NV 17/07/2026</t>
+    <t>156 382.78</t>
+  </si>
+  <si>
+    <t>XS3452786059</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 24/08/2026</t>
+  </si>
+  <si>
+    <t>XS3448595234</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/08/2026</t>
   </si>
   <si>
     <t>XS3435885341</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/09/2026</t>
   </si>
   <si>
     <t>XS3437566667</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 07/09/2026</t>
   </si>
   <si>
-    <t>XS3375218867</t>
-[...8 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
+    <t>XS3440073651</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 09/09/2026</t>
+  </si>
+  <si>
+    <t>XS3445026175</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/09/2026</t>
   </si>
   <si>
     <t>FR0129781268</t>
   </si>
   <si>
     <t>EURO ING BANK NV 01/06/2027</t>
   </si>
   <si>
-    <t>74 169.58</t>
+    <t>128 782.50</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>486 889.00</t>
+    <t>541 398.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>202 888.89</t>
+    <t>239 216.67</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3415149593</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3396973888</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
   </si>
   <si>
     <t>XS3397034185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
   </si>
   <si>
-    <t>FR0129680205</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6375076427</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/09/2026</t>
   </si>
   <si>
     <t>BE6375183520</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/12/2026</t>
   </si>
   <si>
     <t>FR0129632651</t>
   </si>
   <si>
     <t>EURO KERING FINANCE SNC 07/08/2026</t>
   </si>
   <si>
     <t>XS3418600089</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3415281438</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
   </si>
   <si>
     <t>XS3415286742</t>
   </si>
   <si>
     <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
+    <t>XS3448596554</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 17/09/2026</t>
+  </si>
+  <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3437566584</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD (LONDON BRANCH) 06/10/2026</t>
   </si>
   <si>
     <t>XS3408779000</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3427507374</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 24/06/2027</t>
   </si>
   <si>
     <t>XS3415149833</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
   </si>
   <si>
     <t>XS3396982285</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
   </si>
   <si>
-    <t>XS3386608122</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+    <t>XS3443134070</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 08/10/2026</t>
   </si>
   <si>
     <t>XS3415315608</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
   </si>
   <si>
     <t>XS3417520197</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
@@ -733,1089 +736,1023 @@
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3418592716</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
   </si>
   <si>
     <t>BE6372829265</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129784411</t>
-[...8 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
+    <t>FR0129813244</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 17/08/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
-    <t>FR0129682839</t>
-[...2 lines deleted...]
-    <t>EURO VIVENDI SE 15/07/2026</t>
+    <t>FR0129864643</t>
+  </si>
+  <si>
+    <t>EURO VINCI SA 11/09/2026</t>
   </si>
   <si>
     <t>XS3439197438</t>
   </si>
   <si>
     <t>EURO VOLVO TREASURY AB 07/10/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129716249</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>78 453.33</t>
+    <t>112 885.00</t>
   </si>
   <si>
     <t>FR0129753671</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
   </si>
   <si>
-    <t>89 745.49</t>
+    <t>135 112.50</t>
   </si>
   <si>
     <t>FR0129753655</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
   </si>
   <si>
-    <t>51 097.29</t>
-[...8 lines deleted...]
-    <t>33 300.97</t>
+    <t>77 017.50</t>
+  </si>
+  <si>
+    <t>FR0129888741</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 23/07/2027</t>
+  </si>
+  <si>
+    <t>5 241.04</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>95 550.00</t>
+    <t>123 152.67</t>
   </si>
   <si>
     <t>FR0129808897</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/06/2027</t>
   </si>
   <si>
-    <t>13 666.25</t>
+    <t>41 049.13</t>
   </si>
   <si>
     <t>FR0129810729</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 03/05/2027</t>
   </si>
   <si>
-    <t>4 188.17</t>
+    <t>22 364.44</t>
   </si>
   <si>
     <t>FR0129812261</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/03/2027</t>
   </si>
   <si>
-    <t>2 746.78</t>
+    <t>38 514.00</t>
   </si>
   <si>
     <t>FR0129812279</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 05/07/2027</t>
   </si>
   <si>
-    <t>2 802.33</t>
+    <t>39 291.78</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>148 349.50</t>
+    <t>184 462.06</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>151 113.83</t>
+    <t>169 488.89</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>71 035.56</t>
+    <t>89 374.67</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>376 206.94</t>
+    <t>422 129.31</t>
   </si>
   <si>
     <t>FR0129787802</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 04/06/2027</t>
   </si>
   <si>
-    <t>44 594.00</t>
-[...8 lines deleted...]
-    <t>458 995.89</t>
+    <t>81 141.39</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>187 307.78</t>
+    <t>224 190.50</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>152 258.22</t>
+    <t>187 366.67</t>
   </si>
   <si>
     <t>FR0129767267</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
   </si>
   <si>
-    <t>FR0129780898</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129810091</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 03/09/2026</t>
   </si>
   <si>
+    <t>FR0129895555</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/07/2027</t>
+  </si>
+  <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129785137</t>
   </si>
   <si>
     <t>NEUCP COVIVIO SA 06/08/2026</t>
   </si>
   <si>
     <t>FR0129783751</t>
   </si>
   <si>
     <t>NEUCP COVIVIO SA 15/09/2026</t>
   </si>
   <si>
     <t>FR0129787877</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
   </si>
   <si>
-    <t>45 144.00</t>
+    <t>82 124.72</t>
   </si>
   <si>
     <t>FR0129782787</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
   </si>
   <si>
-    <t>47 318.06</t>
+    <t>84 010.56</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>346 886.50</t>
+    <t>401 873.25</t>
   </si>
   <si>
     <t>FR0129782829</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
   </si>
   <si>
-    <t>35 196.88</t>
+    <t>62 499.58</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>79 001.06</t>
+    <t>96 776.75</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>162 235.44</t>
-[...8 lines deleted...]
-    <t>506 792.58</t>
+    <t>198 653.50</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>552 351.25</t>
+    <t>607 608.75</t>
   </si>
   <si>
     <t>FR0129806511</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 16/12/2026</t>
   </si>
   <si>
-    <t>43 804.02</t>
-[...5 lines deleted...]
-    <t>NEUCP ELIS SA 15/07/2026</t>
+    <t>95 932.00</t>
+  </si>
+  <si>
+    <t>FR0129814317</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 29/09/2026</t>
   </si>
   <si>
     <t>FR0129805273</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 11/09/2026</t>
   </si>
   <si>
-    <t>51 677.17</t>
+    <t>104 528.67</t>
   </si>
   <si>
     <t>FR0129807485</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 18/09/2026</t>
   </si>
   <si>
     <t>FR0129756062</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 21/08/2026</t>
   </si>
   <si>
-    <t>76 443.33</t>
+    <t>120 532.64</t>
   </si>
   <si>
     <t>FR0129632438</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129808681</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 24/06/2027</t>
   </si>
   <si>
-    <t>9 733.50</t>
-[...5 lines deleted...]
-    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
+    <t>27 845.56</t>
+  </si>
+  <si>
+    <t>FR0129813533</t>
+  </si>
+  <si>
+    <t>NEUCP ITM ENTREPRISES SA SAS 21/08/2026</t>
   </si>
   <si>
     <t>FR0129785657</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 01/07/2027</t>
   </si>
   <si>
-    <t>4 163.17</t>
+    <t>22 231.11</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>346 129.25</t>
+    <t>400 461.42</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>106 235.39</t>
+    <t>142 360.06</t>
+  </si>
+  <si>
+    <t>FR0129786168</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 28/05/2027</t>
+  </si>
+  <si>
+    <t>5 511.33</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>150 228.50</t>
-[...8 lines deleted...]
-    <t>96 619.00</t>
+    <t>177 314.79</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>53 624.67</t>
-[...23 lines deleted...]
-    <t>NEUCP SAVENCIA SA 15/07/2026</t>
+    <t>71 652.78</t>
+  </si>
+  <si>
+    <t>FR0129891158</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 28/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129765634</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129862811</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 10/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129865087</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129809820</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 28/08/2026</t>
   </si>
   <si>
     <t>FR0129780146</t>
   </si>
   <si>
     <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129811941</t>
   </si>
   <si>
     <t>NEUCP SEB SA 06/08/2026</t>
   </si>
   <si>
-    <t>FR0129683191</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129782910</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
-    <t>FR0129812212</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129629715</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129781755</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
   </si>
   <si>
-    <t>96 837.22</t>
+    <t>168 210.00</t>
   </si>
   <si>
     <t>FR0129810760</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 02/10/2026</t>
   </si>
   <si>
-    <t>FR0129683035</t>
-[...2 lines deleted...]
-    <t>NEUCP VINCI SA 13/07/2026</t>
+    <t>FR0129891430</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 28/09/2026</t>
+  </si>
+  <si>
+    <t>10 000.42</t>
   </si>
   <si>
     <t>FR0129756146</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
   </si>
   <si>
-    <t>42 550.00</t>
+    <t>97 987.67</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>138 261.83</t>
+    <t>174 931.94</t>
   </si>
   <si>
     <t>XS1114159277</t>
   </si>
   <si>
     <t>ADIDAS AG 2.25 08/10/2026</t>
   </si>
   <si>
-    <t>37 122.41</t>
+    <t>40 670.88</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>9 534.25</t>
+    <t>10 958.90</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>606 369.86</t>
+    <t>675 821.92</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>15 719.18</t>
+    <t>17 054.79</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>77 671.23</t>
+    <t>93 698.63</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>449 794.52</t>
+    <t>502 952.05</t>
   </si>
   <si>
     <t>XS2168478068</t>
   </si>
   <si>
     <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
   </si>
   <si>
-    <t>66 849.32</t>
+    <t>73 972.60</t>
   </si>
   <si>
     <t>XS2535484526</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 3 21/09/2026</t>
   </si>
   <si>
-    <t>237 534.25</t>
+    <t>258 904.11</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>17 010.82</t>
-[...8 lines deleted...]
-    <t>21 698.63</t>
+    <t>19 792.47</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>41 688.36</t>
+    <t>45 873.29</t>
   </si>
   <si>
     <t>XS3373518086</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 13/05/2027</t>
   </si>
   <si>
-    <t>105 483.01</t>
+    <t>155 347.70</t>
   </si>
   <si>
     <t>FR0014006XA3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/12/2027</t>
   </si>
   <si>
-    <t>15 234.59</t>
+    <t>17 059.93</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>143 013.70</t>
+    <t>168 657.53</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>256 117.81</t>
+    <t>279 731.51</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>14 101.88</t>
+    <t>17 318.44</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>35 583.83</t>
+    <t>43 461.75</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>17 814.73</t>
+    <t>22 719.89</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>11 942.50</t>
+    <t>16 385.28</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>4 894.11</t>
+    <t>6 651.77</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>9 024.72</t>
+    <t>11 535.91</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>27 818.66</t>
+    <t>35 490.00</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>5 781.11</t>
-[...5 lines deleted...]
-    <t>3 028.37</t>
+    <t>8 024.33</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>16 066.65</t>
+    <t>24 399.88</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>7 315.28</t>
+    <t>11 385.00</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
-    <t>1 725.79</t>
+    <t>3 475.02</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
-    <t>3 023.27</t>
+    <t>5 825.21</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
-    <t>3 769.86</t>
+    <t>7 470.87</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
-    <t>2 719.89</t>
+    <t>5 480.91</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
-    <t>3 462.63</t>
+    <t>7 120.83</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
-    <t>1 535.74</t>
+    <t>3 099.13</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
-    <t>3 706.84</t>
+    <t>7 398.74</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
-    <t>1 378.89</t>
+    <t>3 455.34</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
+    <t>1 254.19</t>
+  </si>
+  <si>
     <t>SWAP04976196</t>
   </si>
   <si>
-    <t>3 828.52</t>
+    <t>6 759.43</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
-    <t>2 252.64</t>
+    <t>4 162.64</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
+    <t>1 279.14</t>
+  </si>
+  <si>
     <t>SWAP04987122</t>
   </si>
   <si>
-    <t>2 237.14</t>
+    <t>4 148.30</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
-    <t>4 418.16</t>
+    <t>8 232.23</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
-    <t>3 509.90</t>
+    <t>6 404.27</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
-    <t>3 688.65</t>
+    <t>6 613.02</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-11 955.14</t>
+    <t>-11 506.75</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-8 386.00</t>
+    <t>-8 009.42</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-10 929.75</t>
+    <t>-11 103.17</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-10 397.88</t>
-[...2 lines deleted...]
-    <t>SWAP05011167</t>
+    <t>-10 456.30</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-6 370.16</t>
+    <t>-6 334.80</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-16 556.28</t>
+    <t>-17 226.75</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-10 573.07</t>
-[...17 lines deleted...]
-    <t>-3 390.50</t>
+    <t>-12 008.52</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-12 603.71</t>
+    <t>-13 655.42</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-14 884.53</t>
+    <t>-16 957.42</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-11 084.22</t>
+    <t>-12 613.89</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
-    <t>-5 951.53</t>
+    <t>-7 034.90</t>
   </si>
   <si>
     <t>SWAP05029792</t>
   </si>
   <si>
-    <t>-8 147.42</t>
+    <t>-9 810.93</t>
   </si>
   <si>
     <t>SWAP05029911</t>
   </si>
   <si>
-    <t>-1 870.17</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP05029910</t>
   </si>
   <si>
-    <t>-8 439.70</t>
+    <t>-10 554.58</t>
   </si>
   <si>
     <t>SWAP05030303</t>
   </si>
   <si>
-    <t>-5 204.93</t>
+    <t>-5 791.18</t>
   </si>
   <si>
     <t>SWAP05030302</t>
   </si>
   <si>
-    <t>-3 124.49</t>
+    <t>-3 488.81</t>
   </si>
   <si>
     <t>SWAP05030900</t>
   </si>
   <si>
-    <t>-10 537.23</t>
+    <t>-13 735.13</t>
   </si>
   <si>
     <t>SWAP05034114</t>
   </si>
   <si>
-    <t>-2 860.32</t>
+    <t>-3 775.14</t>
   </si>
   <si>
     <t>SWAP05034113</t>
   </si>
   <si>
-    <t>-9 249.16</t>
+    <t>-12 615.36</t>
   </si>
   <si>
     <t>SWAP05034115</t>
   </si>
   <si>
-    <t>-1 901.04</t>
+    <t>-2 507.59</t>
   </si>
   <si>
     <t>SWAP05034112</t>
   </si>
   <si>
     <t>SWAP05034138</t>
   </si>
   <si>
-    <t>-2 893.17</t>
+    <t>-1 764.81</t>
   </si>
   <si>
     <t>SWAP05034191</t>
   </si>
   <si>
-    <t>-6 645.06</t>
+    <t>-9 084.20</t>
   </si>
   <si>
     <t>SWAP05034190</t>
   </si>
   <si>
-    <t>-7 383.95</t>
+    <t>-10 289.75</t>
   </si>
   <si>
     <t>SWAP05034349</t>
   </si>
   <si>
-    <t>-10 940.13</t>
+    <t>-16 025.88</t>
   </si>
   <si>
     <t>SWAP05034659</t>
   </si>
   <si>
-    <t>-4 636.39</t>
+    <t>-8 184.83</t>
   </si>
   <si>
     <t>SWAP05034885</t>
   </si>
   <si>
-    <t>-3 286.30</t>
+    <t>-6 993.62</t>
   </si>
   <si>
     <t>SWAP05034884</t>
   </si>
   <si>
-    <t>-3 314.08</t>
+    <t>-7 054.73</t>
   </si>
   <si>
     <t>SWAP05035084</t>
   </si>
   <si>
-    <t>-2 493.64</t>
+    <t>-5 750.95</t>
   </si>
   <si>
     <t>SWAP05035083</t>
   </si>
   <si>
+    <t>-1 434.82</t>
+  </si>
+  <si>
     <t>SWAP05039959</t>
   </si>
   <si>
-    <t>-1 163.43</t>
+    <t>-3 660.69</t>
   </si>
   <si>
     <t>SWAP05039958</t>
   </si>
   <si>
+    <t>-1 538.90</t>
+  </si>
+  <si>
     <t>SWAP05045726</t>
   </si>
   <si>
-    <t>SWAP05030898</t>
-[...5 lines deleted...]
-    <t>-2 935.62</t>
+    <t>SWAP05053473</t>
+  </si>
+  <si>
+    <t>-1 066.23</t>
+  </si>
+  <si>
+    <t>SWAP05062523</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2176,215 +2113,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1501392.2848</v>
+        <v>1455704.1913</v>
       </c>
       <c r="C2">
-        <v>2459.43</v>
+        <v>2463.58</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3692581876.1</v>
+        <v>3586246960.24</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3692581876.1</v>
+        <v>3586246960.24</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>41.3595</v>
       </c>
       <c r="C3">
-        <v>9926.66</v>
+        <v>9943.39</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>410562.05</v>
+        <v>411253.73</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>410562.05</v>
+        <v>411253.73</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>124762.9325</v>
+        <v>121913.3908</v>
       </c>
       <c r="C4">
-        <v>3416.27</v>
+        <v>3422.09</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>426223941.9</v>
+        <v>417199712.91</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>426223941.9</v>
+        <v>417199712.91</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>10503.5109</v>
+        <v>10792.4519</v>
       </c>
       <c r="C5">
-        <v>1121.27</v>
+        <v>1123.14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>11777339.69</v>
+        <v>12121447.62</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>11777339.69</v>
+        <v>12121447.62</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>1615820.1992</v>
+        <v>1838968.4287</v>
       </c>
       <c r="C6">
-        <v>111.49</v>
+        <v>111.67</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>180149062.28</v>
+        <v>205370161.58</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>180149062.28</v>
+        <v>205370161.58</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z249"/>
+  <dimension ref="A1:Z239"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N249" sqref="N249"/>
+      <selection activeCell="N239" sqref="N239"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2400,12443 +2337,11943 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>16136.0</v>
+        <v>19206.0</v>
       </c>
       <c r="C2" s="1">
-        <v>10870.59</v>
+        <v>10887.39</v>
       </c>
       <c r="D2" s="1">
-        <v>10842.315966163</v>
+        <v>10859.034309591</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>174951610.43</v>
+        <v>208558612.95</v>
       </c>
       <c r="H2" s="1">
-        <v>456229.81</v>
+        <v>544599.39</v>
       </c>
       <c r="I2" s="1">
-        <v>0.26077485590368</v>
+        <v>0.26112534135934</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>175407840.24</v>
+        <v>209103212.34</v>
       </c>
       <c r="M2" s="1">
-        <v>175407840.24</v>
+        <v>209103212.34</v>
       </c>
       <c r="N2" s="1">
-        <v>4.07</v>
+        <v>4.95</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>729.0</v>
+        <v>782.0</v>
       </c>
       <c r="C3" s="1">
-        <v>262986.75</v>
+        <v>263393.54</v>
       </c>
       <c r="D3" s="1">
-        <v>261950.3777915</v>
+        <v>262551.8992711</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>190961825.41</v>
+        <v>205315585.23</v>
       </c>
       <c r="H3" s="1">
-        <v>755515.34</v>
+        <v>658163.05</v>
       </c>
       <c r="I3" s="1">
-        <v>0.39563684436818</v>
+        <v>0.32056166085137</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>191717340.75</v>
+        <v>205973748.28</v>
       </c>
       <c r="M3" s="1">
-        <v>191717340.75</v>
+        <v>205973748.28</v>
       </c>
       <c r="N3" s="1">
-        <v>4.45</v>
+        <v>4.88</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.9362</v>
+        <v>98.1203</v>
       </c>
       <c r="D4" s="1">
-        <v>99.2637935</v>
+        <v>97.132225</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>9926379.35</v>
+        <v>9713222.5</v>
       </c>
       <c r="H4" s="1">
-        <v>67240.65</v>
+        <v>98807.5</v>
       </c>
       <c r="I4" s="1">
-        <v>0.67739351508866</v>
+        <v>1.01724736564</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>9993620.0</v>
+        <v>9812030.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9993620.0</v>
+        <v>9812030.0</v>
       </c>
       <c r="N4" s="1">
         <v>0.23</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>98.0018</v>
+        <v>97.9259</v>
       </c>
       <c r="D5" s="1">
-        <v>97.132225</v>
+        <v>97.2229349</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>9713222.5</v>
+        <v>9722293.49</v>
       </c>
       <c r="H5" s="1">
-        <v>86957.5</v>
+        <v>70296.51</v>
       </c>
       <c r="I5" s="1">
-        <v>0.89524871894986</v>
+        <v>0.72304451693733</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>9800180.0</v>
+        <v>9792590.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9800180.0</v>
+        <v>9792590.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.23</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>97.8187</v>
+        <v>99.9278</v>
       </c>
       <c r="D6" s="1">
-        <v>97.2229349</v>
+        <v>99.7933308</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9722293.49</v>
+        <v>9979333.08</v>
       </c>
       <c r="H6" s="1">
-        <v>59576.51</v>
+        <v>13446.92</v>
       </c>
       <c r="I6" s="1">
-        <v>0.6127824680594</v>
+        <v>0.13474768195632</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>9781870.0</v>
+        <v>9992780.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9781870.0</v>
+        <v>9992780.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>20000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>99.8521</v>
+        <v>99.8723</v>
       </c>
       <c r="D7" s="1">
-        <v>99.7987392</v>
+        <v>99.79541939</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>19959747.84</v>
+        <v>37922259.37</v>
       </c>
       <c r="H7" s="1">
-        <v>10672.16</v>
+        <v>29214.63</v>
       </c>
       <c r="I7" s="1">
-        <v>0.053468410951629</v>
+        <v>0.077038210500484</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>19970420.0</v>
+        <v>37951474.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19970420.0</v>
+        <v>37951474.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>99.8085</v>
+        <v>99.7991</v>
       </c>
       <c r="D8" s="1">
-        <v>99.41818273</v>
+        <v>99.77591993</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>14912727.41</v>
+        <v>14966387.99</v>
       </c>
       <c r="H8" s="1">
-        <v>58547.59</v>
+        <v>3477.01</v>
       </c>
       <c r="I8" s="1">
-        <v>0.39260148992424</v>
+        <v>0.023232125228366</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>14971275.0</v>
+        <v>14969865.0</v>
       </c>
       <c r="M8" s="1">
-        <v>14971275.0</v>
+        <v>14969865.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.35</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>99.9939</v>
+        <v>99.9754</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>99.41818273</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>30000000.0</v>
+        <v>14912727.41</v>
       </c>
       <c r="H9" s="1">
-        <v>-1830.0</v>
+        <v>83582.59</v>
       </c>
       <c r="I9" s="1">
-        <v>-0.0061</v>
+        <v>0.56047822576005</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="K9" t="s">
-        <v>48</v>
+      <c r="K9">
+        <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>29998170.0</v>
+        <v>14996310.0</v>
       </c>
       <c r="M9" s="1">
-        <v>30024094.17</v>
+        <v>14996310.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.9989</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-330.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-0.0011</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L10" s="1">
-        <v>14653245.0</v>
+        <v>29999670.0</v>
       </c>
       <c r="M10" s="1">
-        <v>14653245.0</v>
+        <v>30077543.25</v>
       </c>
       <c r="N10" s="1">
-        <v>0.34</v>
+        <v>0.71</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.065</v>
+        <v>97.7692</v>
       </c>
       <c r="D11" s="1">
-        <v>97.78527223</v>
+        <v>97.16801133</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>39114108.89</v>
+        <v>14575201.7</v>
       </c>
       <c r="H11" s="1">
-        <v>511891.11</v>
+        <v>90178.3</v>
       </c>
       <c r="I11" s="1">
-        <v>1.3087121873071</v>
+        <v>0.61871047726221</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>39626000.0</v>
+        <v>14665380.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39626000.0</v>
+        <v>14665380.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.92</v>
+        <v>0.35</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>99.7158</v>
+        <v>99.2344</v>
       </c>
       <c r="D12" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="H12" s="1">
-        <v>270617.66</v>
+        <v>579651.11</v>
       </c>
       <c r="I12" s="1">
-        <v>1.3756110182554</v>
+        <v>1.4819489091012</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>19943160.0</v>
+        <v>39693760.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19943160.0</v>
+        <v>39693760.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.46</v>
+        <v>0.94</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>97.5962</v>
+        <v>99.8846</v>
       </c>
       <c r="D13" s="1">
-        <v>97.21815647</v>
+        <v>98.3627117</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>29165446.94</v>
+        <v>19672542.34</v>
       </c>
       <c r="H13" s="1">
-        <v>113413.06</v>
+        <v>304377.66</v>
       </c>
       <c r="I13" s="1">
-        <v>0.38886103900042</v>
+        <v>1.5472207645532</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>29278860.0</v>
+        <v>19976920.0</v>
       </c>
       <c r="M13" s="1">
-        <v>29278860.0</v>
+        <v>19976920.0</v>
       </c>
       <c r="N13" s="1">
-        <v>0.68</v>
+        <v>0.47</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.4152</v>
+        <v>97.6695</v>
       </c>
       <c r="D14" s="1">
-        <v>98.72033764</v>
+        <v>97.21815647</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>24680084.41</v>
+        <v>29165446.94</v>
       </c>
       <c r="H14" s="1">
-        <v>173715.59</v>
+        <v>135403.06</v>
       </c>
       <c r="I14" s="1">
-        <v>0.70386951322425</v>
+        <v>0.46425847777528</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>24853800.0</v>
+        <v>29300850.0</v>
       </c>
       <c r="M14" s="1">
-        <v>24853800.0</v>
+        <v>29300850.0</v>
       </c>
       <c r="N14" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.022</v>
+        <v>99.5908</v>
       </c>
       <c r="D15" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="H15" s="1">
-        <v>2200.0</v>
+        <v>217615.59</v>
       </c>
       <c r="I15" s="1">
-        <v>0.022</v>
+        <v>0.88174572819461</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15" t="s">
-        <v>61</v>
+      <c r="K15">
+        <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>10002200.0</v>
+        <v>24897700.0</v>
       </c>
       <c r="M15" s="1">
-        <v>10063916.25</v>
+        <v>24897700.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.23</v>
+        <v>0.59</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>100.0357</v>
+        <v>100.0238</v>
       </c>
       <c r="D16" s="1">
         <v>100.0</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3570.0</v>
+        <v>2380.0</v>
       </c>
       <c r="I16" s="1">
-        <v>0.0357</v>
+        <v>0.0238</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="L16" s="1">
-        <v>10003570.0</v>
+        <v>10002380.0</v>
       </c>
       <c r="M16" s="1">
-        <v>10173093.28</v>
+        <v>10082135.25</v>
       </c>
       <c r="N16" s="1">
         <v>0.24</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B17" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>99.9816</v>
+        <v>100.0277</v>
       </c>
       <c r="D17" s="1">
-        <v>99.4394653</v>
+        <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>9943946.53</v>
+        <v>10000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>54213.47</v>
+        <v>2770.0</v>
       </c>
       <c r="I17" s="1">
-        <v>0.54519068295915</v>
+        <v>0.0277</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17">
-        <v>0.0</v>
+      <c r="K17" t="s">
+        <v>66</v>
       </c>
       <c r="L17" s="1">
-        <v>9998160.0</v>
+        <v>10002770.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9998160.0</v>
+        <v>10190688.22</v>
       </c>
       <c r="N17" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.0332</v>
+        <v>100.025</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>8300.0</v>
+        <v>6250.0</v>
       </c>
       <c r="I18" s="1">
-        <v>0.0332</v>
+        <v>0.025</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>69</v>
       </c>
       <c r="L18" s="1">
-        <v>25008300.0</v>
+        <v>25006250.0</v>
       </c>
       <c r="M18" s="1">
-        <v>25426566.53</v>
+        <v>25469962.22</v>
       </c>
       <c r="N18" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.0288</v>
+        <v>100.0355</v>
       </c>
       <c r="D19" s="1">
         <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4320.0</v>
+        <v>5325.0</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0288</v>
+        <v>0.0355</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
         <v>72</v>
       </c>
       <c r="L19" s="1">
-        <v>15004320.0</v>
+        <v>15005325.0</v>
       </c>
       <c r="M19" s="1">
-        <v>15078239.5</v>
+        <v>15106602.5</v>
       </c>
       <c r="N19" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>99.6414</v>
+        <v>99.8109</v>
       </c>
       <c r="D20" s="1">
         <v>98.0238394</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>19604767.88</v>
       </c>
       <c r="H20" s="1">
-        <v>323512.12</v>
+        <v>357412.12</v>
       </c>
       <c r="I20" s="1">
-        <v>1.650170621658</v>
+        <v>1.823087741654</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>19928280.0</v>
+        <v>19962180.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19928280.0</v>
+        <v>19962180.0</v>
       </c>
       <c r="N20" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
         <v>8500000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.6574</v>
+        <v>98.7976</v>
       </c>
       <c r="D21" s="1">
         <v>97.79494141</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>8312570.02</v>
       </c>
       <c r="H21" s="1">
-        <v>73308.98</v>
+        <v>85225.98</v>
       </c>
       <c r="I21" s="1">
-        <v>0.88190511266214</v>
+        <v>1.02526631108</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>8385879.0</v>
+        <v>8397796.0</v>
       </c>
       <c r="M21" s="1">
-        <v>8385879.0</v>
+        <v>8397796.0</v>
       </c>
       <c r="N21" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>6500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>97.4524</v>
+        <v>97.273</v>
       </c>
       <c r="D22" s="1">
-        <v>97.28509723</v>
+        <v>97.1417655</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>6323531.32</v>
+        <v>9714176.55</v>
       </c>
       <c r="H22" s="1">
-        <v>10874.68</v>
+        <v>13123.45</v>
       </c>
       <c r="I22" s="1">
-        <v>0.17197163182549</v>
+        <v>0.13509585637498</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>6334406.0</v>
+        <v>9727300.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6334406.0</v>
+        <v>9727300.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="1">
-        <v>7500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>97.9197</v>
+        <v>97.4925</v>
       </c>
       <c r="D23" s="1">
-        <v>97.32339053</v>
+        <v>97.28509723</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>7299254.29</v>
+        <v>6323531.32</v>
       </c>
       <c r="H23" s="1">
-        <v>44723.21</v>
+        <v>13481.18</v>
       </c>
       <c r="I23" s="1">
-        <v>0.61270930184294</v>
+        <v>0.21319068915436</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>7343977.5</v>
+        <v>6337012.5</v>
       </c>
       <c r="M23" s="1">
-        <v>7343977.5</v>
+        <v>6337012.5</v>
       </c>
       <c r="N23" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>99.7132</v>
+        <v>98.0002</v>
       </c>
       <c r="D24" s="1">
-        <v>99.40679</v>
+        <v>97.32339053</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>19881358.0</v>
+        <v>7299254.29</v>
       </c>
       <c r="H24" s="1">
-        <v>61282.0</v>
+        <v>50760.71</v>
       </c>
       <c r="I24" s="1">
-        <v>0.30823850161543</v>
+        <v>0.69542323069279</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>19942640.0</v>
+        <v>7350015.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19942640.0</v>
+        <v>7350015.0</v>
       </c>
       <c r="N24" s="1">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="1">
-        <v>27000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>99.68</v>
+        <v>99.8888</v>
       </c>
       <c r="D25" s="1">
-        <v>99.43367</v>
+        <v>99.40679</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>26847090.9</v>
+        <v>19881358.0</v>
       </c>
       <c r="H25" s="1">
-        <v>66509.1</v>
+        <v>96402.0</v>
       </c>
       <c r="I25" s="1">
-        <v>0.24773298622086</v>
+        <v>0.4848863945813</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>26913600.0</v>
+        <v>19977760.0</v>
       </c>
       <c r="M25" s="1">
-        <v>26913600.0</v>
+        <v>19977760.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.62</v>
+        <v>0.47</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="1">
-        <v>15000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.9934</v>
+        <v>99.8556</v>
       </c>
       <c r="D26" s="1">
-        <v>99.90811227</v>
+        <v>99.43367</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>14986216.84</v>
+        <v>26847090.9</v>
       </c>
       <c r="H26" s="1">
-        <v>12793.16</v>
+        <v>113921.1</v>
       </c>
       <c r="I26" s="1">
-        <v>0.085366174376001</v>
+        <v>0.42433312579129</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>14999010.0</v>
+        <v>26961012.0</v>
       </c>
       <c r="M26" s="1">
-        <v>14999010.0</v>
+        <v>26961012.0</v>
       </c>
       <c r="N26" s="1">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="1">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>98.1291</v>
+        <v>99.8782</v>
       </c>
       <c r="D27" s="1">
-        <v>97.4432515</v>
+        <v>99.81957609</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>9744325.15</v>
+        <v>10980153.37</v>
       </c>
       <c r="H27" s="1">
-        <v>68584.85</v>
+        <v>6448.63</v>
       </c>
       <c r="I27" s="1">
-        <v>0.70384402146104</v>
+        <v>0.058729871821453</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>9812910.0</v>
+        <v>10986602.0</v>
       </c>
       <c r="M27" s="1">
-        <v>9812910.0</v>
+        <v>10986602.0</v>
       </c>
       <c r="N27" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
       <c r="B28" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>99.8384</v>
+        <v>98.2377</v>
       </c>
       <c r="D28" s="1">
-        <v>99.6879214</v>
+        <v>97.4432515</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>19937584.28</v>
+        <v>9744325.15</v>
       </c>
       <c r="H28" s="1">
-        <v>30095.72</v>
+        <v>79444.85</v>
       </c>
       <c r="I28" s="1">
-        <v>0.15094968165321</v>
+        <v>0.81529350444551</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>19967680.0</v>
+        <v>9823770.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19967680.0</v>
+        <v>9823770.0</v>
       </c>
       <c r="N28" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>99.8117</v>
+        <v>99.3617</v>
       </c>
       <c r="D29" s="1">
-        <v>99.606747</v>
+        <v>99.34750767</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>9960674.7</v>
+        <v>11921700.92</v>
       </c>
       <c r="H29" s="1">
-        <v>20495.3</v>
+        <v>1703.08</v>
       </c>
       <c r="I29" s="1">
-        <v>0.20576216589023</v>
+        <v>0.014285545421987</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>9981170.0</v>
+        <v>11923404.0</v>
       </c>
       <c r="M29" s="1">
-        <v>9981170.0</v>
+        <v>11923404.0</v>
       </c>
       <c r="N29" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>99.9595</v>
+        <v>99.9865</v>
       </c>
       <c r="D30" s="1">
-        <v>99.792902</v>
+        <v>99.606747</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>9979290.2</v>
+        <v>9960674.7</v>
       </c>
       <c r="H30" s="1">
-        <v>16659.8</v>
+        <v>37975.3</v>
       </c>
       <c r="I30" s="1">
-        <v>0.16694373714074</v>
+        <v>0.38125228605247</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>9995950.0</v>
+        <v>9998650.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9995950.0</v>
+        <v>9998650.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>96</v>
       </c>
       <c r="B31" s="1">
-        <v>28000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.8987</v>
+        <v>98.6661</v>
       </c>
       <c r="D31" s="1">
-        <v>99.79956921</v>
+        <v>97.7514452</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>27943879.38</v>
+        <v>9775144.52</v>
       </c>
       <c r="H31" s="1">
-        <v>27756.62</v>
+        <v>91465.48</v>
       </c>
       <c r="I31" s="1">
-        <v>0.09932987335991</v>
+        <v>0.93569440137546</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>27971636.0</v>
+        <v>9866610.0</v>
       </c>
       <c r="M31" s="1">
-        <v>27971636.0</v>
+        <v>9866610.0</v>
       </c>
       <c r="N31" s="1">
-        <v>0.65</v>
+        <v>0.23</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.5289</v>
+        <v>98.3541</v>
       </c>
       <c r="D32" s="1">
-        <v>97.7514452</v>
+        <v>97.52492575</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>9775144.52</v>
+        <v>19504985.15</v>
       </c>
       <c r="H32" s="1">
-        <v>77745.48</v>
+        <v>165834.85</v>
       </c>
       <c r="I32" s="1">
-        <v>0.7953384202242</v>
+        <v>0.85021777112196</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>9852890.0</v>
+        <v>19670820.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9852890.0</v>
+        <v>19670820.0</v>
       </c>
       <c r="N32" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.2352</v>
+        <v>99.2988</v>
       </c>
       <c r="D33" s="1">
-        <v>97.52492575</v>
+        <v>98.14746655</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>19504985.15</v>
+        <v>19629493.31</v>
       </c>
       <c r="H33" s="1">
-        <v>142054.85</v>
+        <v>230266.69</v>
       </c>
       <c r="I33" s="1">
-        <v>0.72830022123857</v>
+        <v>1.1730648690901</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>19647040.0</v>
+        <v>19859760.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19647040.0</v>
+        <v>19859760.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.1406</v>
+        <v>99.7183</v>
       </c>
       <c r="D34" s="1">
-        <v>98.14746655</v>
+        <v>97.87236355</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>19629493.31</v>
+        <v>19574472.71</v>
       </c>
       <c r="H34" s="1">
-        <v>198626.69</v>
+        <v>369187.29</v>
       </c>
       <c r="I34" s="1">
-        <v>1.0118788440597</v>
+        <v>1.886065057637</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>19828120.0</v>
+        <v>19943660.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19828120.0</v>
+        <v>19943660.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>99.5508</v>
+        <v>97.5201</v>
       </c>
       <c r="D35" s="1">
-        <v>97.87236355</v>
+        <v>97.16562475</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>19574472.71</v>
+        <v>19433124.95</v>
       </c>
       <c r="H35" s="1">
-        <v>335687.29</v>
+        <v>70895.05</v>
       </c>
       <c r="I35" s="1">
-        <v>1.714923793725</v>
+        <v>0.36481548995546</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>19910160.0</v>
+        <v>19504020.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19910160.0</v>
+        <v>19504020.0</v>
       </c>
       <c r="N35" s="1">
         <v>0.46</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>97.4695</v>
+        <v>99.0451</v>
       </c>
       <c r="D36" s="1">
-        <v>97.16562475</v>
+        <v>98.15181493</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>19433124.95</v>
+        <v>14722772.24</v>
       </c>
       <c r="H36" s="1">
-        <v>60775.05</v>
+        <v>133992.76</v>
       </c>
       <c r="I36" s="1">
-        <v>0.31273945984688</v>
+        <v>0.91010550062004</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>19493900.0</v>
+        <v>14856765.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19493900.0</v>
+        <v>14856765.0</v>
       </c>
       <c r="N36" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.8923</v>
+        <v>98.7945</v>
       </c>
       <c r="D37" s="1">
-        <v>98.15181493</v>
+        <v>97.7562762</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>14722772.24</v>
+        <v>19551255.24</v>
       </c>
       <c r="H37" s="1">
-        <v>111072.76</v>
+        <v>207644.76</v>
       </c>
       <c r="I37" s="1">
-        <v>0.75442829780541</v>
+        <v>1.0620533436399</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>14833845.0</v>
+        <v>19758900.0</v>
       </c>
       <c r="M37" s="1">
-        <v>14833845.0</v>
+        <v>19758900.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>98.6532</v>
+        <v>98.0131</v>
       </c>
       <c r="D38" s="1">
-        <v>97.7562762</v>
+        <v>97.3233905</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>19551255.24</v>
+        <v>19464678.1</v>
       </c>
       <c r="H38" s="1">
-        <v>179384.76</v>
+        <v>137941.9</v>
       </c>
       <c r="I38" s="1">
-        <v>0.91751019460375</v>
+        <v>0.708678043846</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>19730640.0</v>
+        <v>19602620.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19730640.0</v>
+        <v>19602620.0</v>
       </c>
       <c r="N38" s="1">
         <v>0.46</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>97.9203</v>
+        <v>99.9008</v>
       </c>
       <c r="D39" s="1">
-        <v>97.3233905</v>
+        <v>99.7950459</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>19464678.1</v>
+        <v>9979504.59</v>
       </c>
       <c r="H39" s="1">
-        <v>119381.9</v>
+        <v>10575.41</v>
       </c>
       <c r="I39" s="1">
-        <v>0.61332583763612</v>
+        <v>0.10597129250882</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>19584060.0</v>
+        <v>9990080.0</v>
       </c>
       <c r="M39" s="1">
-        <v>19584060.0</v>
+        <v>9990080.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.9348</v>
+        <v>100.0161</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8160058</v>
+        <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>9981600.58</v>
+        <v>15000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>11879.42</v>
+        <v>2415.0</v>
       </c>
       <c r="I40" s="1">
-        <v>0.11901317734355</v>
+        <v>0.0161</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40">
-        <v>0.0</v>
+      <c r="K40" t="s">
+        <v>115</v>
       </c>
       <c r="L40" s="1">
-        <v>9993480.0</v>
+        <v>15002415.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9993480.0</v>
+        <v>15141357.38</v>
       </c>
       <c r="N40" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B41" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>100.0036</v>
+        <v>100.0173</v>
       </c>
       <c r="D41" s="1">
         <v>100.0</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H41" s="1">
-        <v>540.0</v>
+        <v>2595.0</v>
       </c>
       <c r="I41" s="1">
-        <v>0.0036</v>
+        <v>0.0173</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L41" s="1">
-        <v>15000540.0</v>
+        <v>15002595.0</v>
       </c>
       <c r="M41" s="1">
-        <v>15112289.63</v>
+        <v>15138558.21</v>
       </c>
       <c r="N41" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.0125</v>
+        <v>100.0138</v>
       </c>
       <c r="D42" s="1">
         <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1875.0</v>
+        <v>2070.0</v>
       </c>
       <c r="I42" s="1">
-        <v>0.0125</v>
+        <v>0.0138</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L42" s="1">
-        <v>15001875.0</v>
+        <v>15002070.0</v>
       </c>
       <c r="M42" s="1">
-        <v>15111187.13</v>
+        <v>15138629.04</v>
       </c>
       <c r="N42" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.0091</v>
+        <v>99.9931</v>
       </c>
       <c r="D43" s="1">
         <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1365.0</v>
+        <v>-690.0</v>
       </c>
       <c r="I43" s="1">
-        <v>0.0091</v>
+        <v>-0.0069</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L43" s="1">
-        <v>15001365.0</v>
+        <v>9999310.0</v>
       </c>
       <c r="M43" s="1">
-        <v>15111164.63</v>
+        <v>10008538.92</v>
       </c>
       <c r="N43" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B44" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.7702</v>
+        <v>98.938</v>
       </c>
       <c r="D44" s="1">
         <v>98.69221847</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>14803832.77</v>
       </c>
       <c r="H44" s="1">
-        <v>11697.23</v>
+        <v>36867.23</v>
       </c>
       <c r="I44" s="1">
-        <v>0.079014875280843</v>
+        <v>0.24903841169235</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>14815530.0</v>
+        <v>14840700.0</v>
       </c>
       <c r="M44" s="1">
-        <v>14815530.0</v>
+        <v>14840700.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>98.6147</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.601583</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>6902110.81</v>
+      </c>
+      <c r="H45" s="1">
+        <v>918.19</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.013303031859032</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>6903029.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>6903029.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>99.8542</v>
+        <v>99.699</v>
       </c>
       <c r="D46" s="1">
-        <v>99.802474</v>
+        <v>99.3840947</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>19960494.8</v>
+        <v>19876818.94</v>
       </c>
       <c r="H46" s="1">
-        <v>10345.2</v>
+        <v>62981.06</v>
       </c>
       <c r="I46" s="1">
-        <v>0.051828374515045</v>
+        <v>0.31685683805902</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>19970840.0</v>
+        <v>19939800.0</v>
       </c>
       <c r="M46" s="1">
-        <v>19970840.0</v>
+        <v>19939800.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.7921</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.59007618</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>49795038.09</v>
+      </c>
+      <c r="H47" s="1">
+        <v>101011.91</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.20285537249199</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>49896050.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>49896050.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.7855</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.38700305</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>39754801.22</v>
+      </c>
+      <c r="H48" s="1">
+        <v>159398.78</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.40095479063749</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>39914200.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>39914200.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.7383</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.58068236</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>24895170.59</v>
+      </c>
+      <c r="H49" s="1">
+        <v>39404.41</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.1582813415861</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>24934575.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>24934575.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>138</v>
+      </c>
+      <c r="B50" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.6567</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.576413</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>19915282.6</v>
+      </c>
+      <c r="H50" s="1">
+        <v>16057.4</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.080628531979757</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>19931340.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>19931340.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>99.6762</v>
+        <v>99.8555</v>
       </c>
       <c r="D51" s="1">
         <v>99.57214405</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>19914428.81</v>
       </c>
       <c r="H51" s="1">
-        <v>20811.19</v>
+        <v>56671.19</v>
       </c>
       <c r="I51" s="1">
-        <v>0.10450307261411</v>
+        <v>0.28457351471483</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>19935240.0</v>
+        <v>19971100.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19935240.0</v>
+        <v>19971100.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.5791</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.5731355</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>29871940.65</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1789.35</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.005990069480136</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>29873730.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>29873730.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.8017</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.77591992</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>24943979.98</v>
+      </c>
+      <c r="H53" s="1">
+        <v>6445.02</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.025837977761238</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>24950425.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>24950425.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>143</v>
-      </c>
-[...43 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.8017</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.71535835</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>19943071.67</v>
+      </c>
+      <c r="H54" s="1">
+        <v>17268.33</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.086588115841636</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>19960340.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>19960340.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>145</v>
-      </c>
-[...43 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B55" s="1">
-        <v>50000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.8691</v>
+        <v>99.8017</v>
       </c>
       <c r="D55" s="1">
-        <v>99.58465146</v>
+        <v>99.69592742</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>49792325.73</v>
+        <v>25920941.13</v>
       </c>
       <c r="H55" s="1">
-        <v>142224.27</v>
+        <v>27500.87</v>
       </c>
       <c r="I55" s="1">
-        <v>0.28563492047191</v>
+        <v>0.10609518328087</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>49934550.0</v>
+        <v>25948442.0</v>
       </c>
       <c r="M55" s="1">
-        <v>49934550.0</v>
+        <v>25948442.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1.16</v>
+        <v>0.61</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B56" s="1">
-        <v>21000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>99.9008</v>
+        <v>100.0048</v>
       </c>
       <c r="D56" s="1">
-        <v>99.79624933</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>20957212.36</v>
+        <v>40000000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>21955.64</v>
+        <v>1920.0</v>
       </c>
       <c r="I56" s="1">
-        <v>0.10476412426829</v>
+        <v>0.0048</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56">
-        <v>0.0</v>
+      <c r="K56" t="s">
+        <v>149</v>
       </c>
       <c r="L56" s="1">
-        <v>20979168.0</v>
+        <v>40001920.0</v>
       </c>
       <c r="M56" s="1">
-        <v>20979168.0</v>
+        <v>40158302.78</v>
       </c>
       <c r="N56" s="1">
-        <v>0.49</v>
+        <v>0.95</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B57" s="1">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.9347</v>
+        <v>99.85</v>
       </c>
       <c r="D57" s="1">
-        <v>99.7739842</v>
+        <v>99.7759199</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>19954796.84</v>
+        <v>20952943.18</v>
       </c>
       <c r="H57" s="1">
-        <v>32143.16</v>
+        <v>15556.82</v>
       </c>
       <c r="I57" s="1">
-        <v>0.16107986594766</v>
+        <v>0.074246466791593</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>19986940.0</v>
+        <v>20968500.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19986940.0</v>
+        <v>20968500.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B58" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.6117</v>
+        <v>99.9798</v>
       </c>
       <c r="D58" s="1">
-        <v>99.58751407</v>
+        <v>99.87349357</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>29876254.22</v>
+        <v>34955722.75</v>
       </c>
       <c r="H58" s="1">
-        <v>7255.78</v>
+        <v>37207.25</v>
       </c>
       <c r="I58" s="1">
-        <v>0.024286110121338</v>
+        <v>0.10644108338455</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>29883510.0</v>
+        <v>34992930.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29883510.0</v>
+        <v>34992930.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B59" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>99.5852</v>
+        <v>99.7813</v>
       </c>
       <c r="D59" s="1">
-        <v>99.58175663</v>
+        <v>99.58751407</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>29874526.99</v>
+        <v>29876254.22</v>
       </c>
       <c r="H59" s="1">
-        <v>1033.01</v>
+        <v>58135.78</v>
       </c>
       <c r="I59" s="1">
-        <v>0.0034578288062796</v>
+        <v>0.19458858386967</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>29875560.0</v>
+        <v>29934390.0</v>
       </c>
       <c r="M59" s="1">
-        <v>29875560.0</v>
+        <v>29934390.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B60" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>99.9933</v>
+        <v>99.7535</v>
       </c>
       <c r="D60" s="1">
-        <v>99.62944765</v>
+        <v>99.58175663</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>19925889.53</v>
+        <v>29874526.99</v>
       </c>
       <c r="H60" s="1">
-        <v>72770.47</v>
+        <v>51523.01</v>
       </c>
       <c r="I60" s="1">
-        <v>0.36520562803702</v>
+        <v>0.17246468878736</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>19998660.0</v>
+        <v>29926050.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19998660.0</v>
+        <v>29926050.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>99.9461</v>
+        <v>99.739</v>
       </c>
       <c r="D61" s="1">
-        <v>99.80454943</v>
+        <v>99.58088895</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>29941364.83</v>
+        <v>19916177.79</v>
       </c>
       <c r="H61" s="1">
-        <v>42465.17</v>
+        <v>31622.21</v>
       </c>
       <c r="I61" s="1">
-        <v>0.14182776984652</v>
+        <v>0.1587764998557</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>29983830.0</v>
+        <v>19947800.0</v>
       </c>
       <c r="M61" s="1">
-        <v>29983830.0</v>
+        <v>19947800.0</v>
       </c>
       <c r="N61" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B62" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>99.9966</v>
+        <v>99.6958</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0</v>
+        <v>99.58580603</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>30000000.0</v>
+        <v>29875741.81</v>
       </c>
       <c r="H62" s="1">
-        <v>-1020.0</v>
+        <v>32998.19</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.0034</v>
+        <v>0.11045144990828</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
-      <c r="K62" t="s">
-        <v>163</v>
+      <c r="K62">
+        <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>29998980.0</v>
+        <v>29908740.0</v>
       </c>
       <c r="M62" s="1">
-        <v>30073149.58</v>
+        <v>29908740.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B63" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.0297</v>
+        <v>100.0048</v>
       </c>
       <c r="D63" s="1">
         <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>30000000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8910.0</v>
+        <v>1440.0</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0297</v>
+        <v>0.0048</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="L63" s="1">
-        <v>30008910.0</v>
+        <v>30001440.0</v>
       </c>
       <c r="M63" s="1">
-        <v>30495799.0</v>
+        <v>30130222.5</v>
       </c>
       <c r="N63" s="1">
         <v>0.71</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B64" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>100.0241</v>
+        <v>100.0304</v>
       </c>
       <c r="D64" s="1">
         <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4820.0</v>
+        <v>9120.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0241</v>
+        <v>0.0304</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="L64" s="1">
-        <v>20004820.0</v>
+        <v>30009120.0</v>
       </c>
       <c r="M64" s="1">
-        <v>20207708.89</v>
+        <v>30550518.67</v>
       </c>
       <c r="N64" s="1">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B65" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>97.8003</v>
+        <v>100.0326</v>
       </c>
       <c r="D65" s="1">
-        <v>97.208601</v>
+        <v>100.0</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>9720860.1</v>
+        <v>20000000.0</v>
       </c>
       <c r="H65" s="1">
-        <v>59169.9</v>
+        <v>6520.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.60868996561323</v>
+        <v>0.0326</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
-      <c r="K65">
-        <v>0.0</v>
+      <c r="K65" t="s">
+        <v>170</v>
       </c>
       <c r="L65" s="1">
-        <v>9780030.0</v>
+        <v>20006520.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9780030.0</v>
+        <v>20245736.67</v>
       </c>
       <c r="N65" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B66" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>98.7007</v>
+        <v>97.8769</v>
       </c>
       <c r="D66" s="1">
-        <v>97.78527225</v>
+        <v>97.208601</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>19557054.45</v>
+        <v>9720860.1</v>
       </c>
       <c r="H66" s="1">
-        <v>183085.55</v>
+        <v>66829.9</v>
       </c>
       <c r="I66" s="1">
-        <v>0.93616117124427</v>
+        <v>0.68748957718258</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>19740140.0</v>
+        <v>9787690.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19740140.0</v>
+        <v>9787690.0</v>
       </c>
       <c r="N66" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B67" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.4512</v>
+        <v>98.8502</v>
       </c>
       <c r="D67" s="1">
-        <v>97.7901066</v>
+        <v>97.78527225</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>9779010.66</v>
+        <v>19557054.45</v>
       </c>
       <c r="H67" s="1">
-        <v>66109.34</v>
+        <v>212985.55</v>
       </c>
       <c r="I67" s="1">
-        <v>0.67603300884427</v>
+        <v>1.0890471801085</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>9845120.0</v>
+        <v>19770040.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9845120.0</v>
+        <v>19770040.0</v>
       </c>
       <c r="N67" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B68" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>99.7621</v>
+        <v>98.5802</v>
       </c>
       <c r="D68" s="1">
-        <v>97.85057616</v>
+        <v>97.7901066</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>12231322.02</v>
+        <v>9779010.66</v>
       </c>
       <c r="H68" s="1">
-        <v>238940.48</v>
+        <v>79009.34</v>
       </c>
       <c r="I68" s="1">
-        <v>1.9535131166467</v>
+        <v>0.80794819381044</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>12470262.5</v>
+        <v>9858020.0</v>
       </c>
       <c r="M68" s="1">
-        <v>12470262.5</v>
+        <v>9858020.0</v>
       </c>
       <c r="N68" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B69" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>97.4753</v>
+        <v>99.9294</v>
       </c>
       <c r="D69" s="1">
-        <v>97.19905</v>
+        <v>97.85057616</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>19439810.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="H69" s="1">
-        <v>55250.0</v>
+        <v>259852.98</v>
       </c>
       <c r="I69" s="1">
-        <v>0.28421059670851</v>
+        <v>2.124488093561</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>19495060.0</v>
+        <v>12491175.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19495060.0</v>
+        <v>12491175.0</v>
       </c>
       <c r="N69" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B70" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>99.7359</v>
+        <v>97.5222</v>
       </c>
       <c r="D70" s="1">
-        <v>97.85299653</v>
+        <v>97.19905</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>29355898.96</v>
+        <v>19439810.0</v>
       </c>
       <c r="H70" s="1">
-        <v>564871.04</v>
+        <v>64630.0</v>
       </c>
       <c r="I70" s="1">
-        <v>1.9242164607859</v>
+        <v>0.33246209710897</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>29920770.0</v>
+        <v>19504440.0</v>
       </c>
       <c r="M70" s="1">
-        <v>29920770.0</v>
+        <v>19504440.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B71" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>97.6185</v>
+        <v>99.9038</v>
       </c>
       <c r="D71" s="1">
-        <v>97.309027</v>
+        <v>97.85299653</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>19461805.4</v>
+        <v>29355898.96</v>
       </c>
       <c r="H71" s="1">
-        <v>61894.6</v>
+        <v>615241.04</v>
       </c>
       <c r="I71" s="1">
-        <v>0.31803113189078</v>
+        <v>2.0958003733366</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>19523700.0</v>
+        <v>29971140.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19523700.0</v>
+        <v>29971140.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.45</v>
+        <v>0.71</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B72" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>98.082</v>
+        <v>97.6785</v>
       </c>
       <c r="D72" s="1">
-        <v>97.7920059</v>
+        <v>97.309027</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>19558401.18</v>
+        <v>19461805.4</v>
       </c>
       <c r="H72" s="1">
-        <v>57998.82</v>
+        <v>73894.6</v>
       </c>
       <c r="I72" s="1">
-        <v>0.29654172376476</v>
+        <v>0.37969036521144</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>19616400.0</v>
+        <v>19535700.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19616400.0</v>
+        <v>19535700.0</v>
       </c>
       <c r="N72" s="1">
         <v>0.46</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B73" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>99.8996</v>
+        <v>98.1828</v>
       </c>
       <c r="D73" s="1">
-        <v>99.7941745</v>
+        <v>97.7920059</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>19958834.9</v>
+        <v>19558401.18</v>
       </c>
       <c r="H73" s="1">
-        <v>21085.1</v>
+        <v>78158.82</v>
       </c>
       <c r="I73" s="1">
-        <v>0.1056429401097</v>
+        <v>0.39961763377634</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>19979920.0</v>
+        <v>19636560.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19979920.0</v>
+        <v>19636560.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B74" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.494</v>
+        <v>99.6718</v>
       </c>
       <c r="D74" s="1">
         <v>99.3550752</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>14903261.28</v>
       </c>
       <c r="H74" s="1">
-        <v>20838.72</v>
+        <v>47508.72</v>
       </c>
       <c r="I74" s="1">
-        <v>0.13982657626734</v>
+        <v>0.3187806957646</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>14924100.0</v>
+        <v>14950770.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14924100.0</v>
+        <v>14950770.0</v>
       </c>
       <c r="N74" s="1">
         <v>0.35</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B75" s="1">
         <v>8000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.7668</v>
+        <v>98.9361</v>
       </c>
       <c r="D75" s="1">
         <v>98.68745688</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>7894996.55</v>
       </c>
       <c r="H75" s="1">
-        <v>6347.45</v>
+        <v>19891.45</v>
       </c>
       <c r="I75" s="1">
-        <v>0.080398388521145</v>
+        <v>0.2519500784329</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>7901344.0</v>
+        <v>7914888.0</v>
       </c>
       <c r="M75" s="1">
-        <v>7901344.0</v>
+        <v>7914888.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B76" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.7922</v>
+        <v>99.9667</v>
       </c>
       <c r="D76" s="1">
         <v>99.45321452</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>24863303.63</v>
       </c>
       <c r="H76" s="1">
-        <v>84746.37</v>
+        <v>128371.37</v>
       </c>
       <c r="I76" s="1">
-        <v>0.34084919390095</v>
+        <v>0.51630858034934</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>24948050.0</v>
+        <v>24991675.0</v>
       </c>
       <c r="M76" s="1">
-        <v>24948050.0</v>
+        <v>24991675.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B77" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>97.4419</v>
+        <v>97.4898</v>
       </c>
       <c r="D77" s="1">
         <v>97.2850972</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>4864254.86</v>
       </c>
       <c r="H77" s="1">
-        <v>7840.14</v>
+        <v>10235.14</v>
       </c>
       <c r="I77" s="1">
-        <v>0.16117864350553</v>
+        <v>0.21041537284911</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>4872095.0</v>
+        <v>4874490.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4872095.0</v>
+        <v>4874490.0</v>
       </c>
       <c r="N77" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B78" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>97.906</v>
+        <v>97.9958</v>
       </c>
       <c r="D78" s="1">
         <v>97.3425484</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>14601382.26</v>
       </c>
       <c r="H78" s="1">
-        <v>84517.74</v>
+        <v>97987.74</v>
       </c>
       <c r="I78" s="1">
-        <v>0.57883382884601</v>
+        <v>0.67108536887247</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>14685900.0</v>
+        <v>14699370.0</v>
       </c>
       <c r="M78" s="1">
-        <v>14685900.0</v>
+        <v>14699370.0</v>
       </c>
       <c r="N78" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B79" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.5388</v>
+        <v>99.7037</v>
       </c>
       <c r="D79" s="1">
         <v>99.3727372</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>29811821.16</v>
       </c>
       <c r="H79" s="1">
-        <v>49818.84</v>
+        <v>99288.84</v>
       </c>
       <c r="I79" s="1">
-        <v>0.16711102529638</v>
+        <v>0.33305191074077</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>29861640.0</v>
+        <v>29911110.0</v>
       </c>
       <c r="M79" s="1">
-        <v>29861640.0</v>
+        <v>29911110.0</v>
       </c>
       <c r="N79" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B80" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.8925</v>
+        <v>99.0442</v>
       </c>
       <c r="D80" s="1">
         <v>98.6238683</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>9862386.83</v>
       </c>
       <c r="H80" s="1">
-        <v>26863.17</v>
+        <v>42033.17</v>
       </c>
       <c r="I80" s="1">
-        <v>0.27238000762945</v>
+        <v>0.42619672828225</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>9889250.0</v>
+        <v>9904420.0</v>
       </c>
       <c r="M80" s="1">
-        <v>9889250.0</v>
+        <v>9904420.0</v>
       </c>
       <c r="N80" s="1">
         <v>0.23</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B81" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.3411</v>
+        <v>99.6894</v>
       </c>
       <c r="D81" s="1">
-        <v>97.862679</v>
+        <v>99.584952</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>9786267.9</v>
+        <v>9958495.2</v>
       </c>
       <c r="H81" s="1">
-        <v>147842.1</v>
+        <v>10444.8</v>
       </c>
       <c r="I81" s="1">
-        <v>1.5107097160093</v>
+        <v>0.10488331610583</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>9934110.0</v>
+        <v>9968940.0</v>
       </c>
       <c r="M81" s="1">
-        <v>9934110.0</v>
+        <v>9968940.0</v>
       </c>
       <c r="N81" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B82" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.3778</v>
+        <v>99.5291</v>
       </c>
       <c r="D82" s="1">
-        <v>99.37778463</v>
+        <v>97.862679</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>39751113.85</v>
+        <v>9786267.9</v>
       </c>
       <c r="H82" s="1">
-        <v>6.15</v>
+        <v>166642.1</v>
       </c>
       <c r="I82" s="1">
-        <v>1.5471264586967E-5</v>
+        <v>1.7028156361834</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>39751120.0</v>
+        <v>9952910.0</v>
       </c>
       <c r="M82" s="1">
-        <v>39751120.0</v>
+        <v>9952910.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.92</v>
+        <v>0.24</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B83" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>97.5474</v>
+        <v>99.5541</v>
       </c>
       <c r="D83" s="1">
-        <v>97.170398</v>
+        <v>99.37778465</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>14575559.7</v>
+        <v>39751113.86</v>
       </c>
       <c r="H83" s="1">
-        <v>56550.3</v>
+        <v>70526.14</v>
       </c>
       <c r="I83" s="1">
-        <v>0.38798029827973</v>
+        <v>0.17741927999398</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>14632110.0</v>
+        <v>39821640.0</v>
       </c>
       <c r="M83" s="1">
-        <v>14632110.0</v>
+        <v>39821640.0</v>
       </c>
       <c r="N83" s="1">
-        <v>0.34</v>
+        <v>0.94</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B84" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>98.7158</v>
+        <v>97.6089</v>
       </c>
       <c r="D84" s="1">
-        <v>97.775605</v>
+        <v>97.170398</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>14666340.75</v>
+        <v>14575559.7</v>
       </c>
       <c r="H84" s="1">
-        <v>141029.25</v>
+        <v>65775.3</v>
       </c>
       <c r="I84" s="1">
-        <v>0.96158443611778</v>
+        <v>0.45127117828621</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>14807370.0</v>
+        <v>14641335.0</v>
       </c>
       <c r="M84" s="1">
-        <v>14807370.0</v>
+        <v>14641335.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B85" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>97.4202</v>
+        <v>98.8503</v>
       </c>
       <c r="D85" s="1">
-        <v>97.2611792</v>
+        <v>97.775605</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>14589176.88</v>
+        <v>14666340.75</v>
       </c>
       <c r="H85" s="1">
-        <v>23853.12</v>
+        <v>161204.25</v>
       </c>
       <c r="I85" s="1">
-        <v>0.16349873742843</v>
+        <v>1.0991443110989</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>14613030.0</v>
+        <v>14827545.0</v>
       </c>
       <c r="M85" s="1">
-        <v>14613030.0</v>
+        <v>14827545.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B86" s="1">
-        <v>30500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.5989</v>
+        <v>97.4719</v>
       </c>
       <c r="D86" s="1">
-        <v>99.4543822</v>
+        <v>97.2611792</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>30333586.57</v>
+        <v>14589176.88</v>
       </c>
       <c r="H86" s="1">
-        <v>44077.93</v>
+        <v>31608.12</v>
       </c>
       <c r="I86" s="1">
-        <v>0.14531064402253</v>
+        <v>0.21665458072094</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>30377664.5</v>
+        <v>14620785.0</v>
       </c>
       <c r="M86" s="1">
-        <v>30377664.5</v>
+        <v>14620785.0</v>
       </c>
       <c r="N86" s="1">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B87" s="1">
-        <v>20000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>99.7938</v>
+        <v>99.7699</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5421063</v>
+        <v>99.4543822</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>19908421.26</v>
+        <v>30333586.57</v>
       </c>
       <c r="H87" s="1">
-        <v>50338.74</v>
+        <v>96232.93</v>
       </c>
       <c r="I87" s="1">
-        <v>0.25285149104786</v>
+        <v>0.31724876904327</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>19958760.0</v>
+        <v>30429819.5</v>
       </c>
       <c r="M87" s="1">
-        <v>19958760.0</v>
+        <v>30429819.5</v>
       </c>
       <c r="N87" s="1">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B88" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.9587</v>
+        <v>99.9721</v>
       </c>
       <c r="D88" s="1">
-        <v>99.66065547</v>
+        <v>99.5421063</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>29898196.64</v>
+        <v>19908421.26</v>
       </c>
       <c r="H88" s="1">
-        <v>89413.36</v>
+        <v>85998.74</v>
       </c>
       <c r="I88" s="1">
-        <v>0.29905937497373</v>
+        <v>0.4319716710676</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>29987610.0</v>
+        <v>19994420.0</v>
       </c>
       <c r="M88" s="1">
-        <v>29987610.0</v>
+        <v>19994420.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B89" s="1">
-        <v>33500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.509</v>
+        <v>99.5234</v>
       </c>
       <c r="D89" s="1">
-        <v>99.35759794</v>
+        <v>99.3922989</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>33284795.31</v>
+        <v>29817689.67</v>
       </c>
       <c r="H89" s="1">
-        <v>50719.69</v>
+        <v>39330.33</v>
       </c>
       <c r="I89" s="1">
-        <v>0.15238095811502</v>
+        <v>0.13190267400083</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>33335515.0</v>
+        <v>29857020.0</v>
       </c>
       <c r="M89" s="1">
-        <v>33335515.0</v>
+        <v>29857020.0</v>
       </c>
       <c r="N89" s="1">
-        <v>0.77</v>
+        <v>0.71</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>220</v>
+      </c>
+      <c r="B90" s="1">
+        <v>33500000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.6752</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.35759794</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>33284795.31</v>
+      </c>
+      <c r="H90" s="1">
+        <v>106396.69</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.31965553343221</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>33391192.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>33391192.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>219</v>
-      </c>
-[...43 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B91" s="1">
-        <v>20000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>99.1001</v>
+        <v>99.6752</v>
       </c>
       <c r="D91" s="1">
-        <v>98.49526595</v>
+        <v>99.3620405</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>19699053.19</v>
+        <v>23846889.72</v>
       </c>
       <c r="H91" s="1">
-        <v>120966.81</v>
+        <v>75158.28</v>
       </c>
       <c r="I91" s="1">
-        <v>0.61407423409267</v>
+        <v>0.3151701579639</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>19820020.0</v>
+        <v>23922048.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19820020.0</v>
+        <v>23922048.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B92" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.2693</v>
+        <v>99.2601</v>
       </c>
       <c r="D92" s="1">
-        <v>97.9014285</v>
+        <v>98.49526595</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>29370428.55</v>
+        <v>19699053.19</v>
       </c>
       <c r="H92" s="1">
-        <v>410361.45</v>
+        <v>152966.81</v>
       </c>
       <c r="I92" s="1">
-        <v>1.3971925853973</v>
+        <v>0.77651858962263</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>29780790.0</v>
+        <v>19852020.0</v>
       </c>
       <c r="M92" s="1">
-        <v>29780790.0</v>
+        <v>19852020.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B93" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>98.9149</v>
+        <v>99.4328</v>
       </c>
       <c r="D93" s="1">
-        <v>98.20184247</v>
+        <v>97.9014285</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>14730276.37</v>
+        <v>29370428.55</v>
       </c>
       <c r="H93" s="1">
-        <v>106958.63</v>
+        <v>459411.45</v>
       </c>
       <c r="I93" s="1">
-        <v>0.72611421071389</v>
+        <v>1.5641972987146</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>14837235.0</v>
+        <v>29829840.0</v>
       </c>
       <c r="M93" s="1">
-        <v>14837235.0</v>
+        <v>29829840.0</v>
       </c>
       <c r="N93" s="1">
-        <v>0.34</v>
+        <v>0.71</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B94" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.5726</v>
+        <v>99.0731</v>
       </c>
       <c r="D94" s="1">
-        <v>99.57047785</v>
+        <v>98.20184247</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>19914095.57</v>
+        <v>14730276.37</v>
       </c>
       <c r="H94" s="1">
-        <v>424.43</v>
+        <v>130688.63</v>
       </c>
       <c r="I94" s="1">
-        <v>0.0021313044245875</v>
+        <v>0.88721098448746</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>19914520.0</v>
+        <v>14860965.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19914520.0</v>
+        <v>14860965.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B95" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.5165</v>
+        <v>99.7537</v>
       </c>
       <c r="D95" s="1">
-        <v>99.4829374</v>
+        <v>99.57047785</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>14922440.61</v>
+        <v>19914095.57</v>
       </c>
       <c r="H95" s="1">
-        <v>5034.39</v>
+        <v>36644.43</v>
       </c>
       <c r="I95" s="1">
-        <v>0.033737041624587</v>
+        <v>0.18401252455172</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>14927475.0</v>
+        <v>19950740.0</v>
       </c>
       <c r="M95" s="1">
-        <v>14927475.0</v>
+        <v>19950740.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B96" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.4393</v>
+        <v>99.6942</v>
       </c>
       <c r="D96" s="1">
-        <v>97.80461245</v>
+        <v>99.4829374</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>19560922.49</v>
+        <v>14922440.61</v>
       </c>
       <c r="H96" s="1">
-        <v>126937.51</v>
+        <v>31689.39</v>
       </c>
       <c r="I96" s="1">
-        <v>0.64893416997533</v>
+        <v>0.21236063743329</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>19687860.0</v>
+        <v>14954130.0</v>
       </c>
       <c r="M96" s="1">
-        <v>19687860.0</v>
+        <v>14954130.0</v>
       </c>
       <c r="N96" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B97" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>97.4584</v>
+        <v>98.5725</v>
       </c>
       <c r="D97" s="1">
-        <v>97.21815645</v>
+        <v>97.80461245</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>19443631.29</v>
+        <v>19560922.49</v>
       </c>
       <c r="H97" s="1">
-        <v>48048.71</v>
+        <v>153577.51</v>
       </c>
       <c r="I97" s="1">
-        <v>0.2471179857474</v>
+        <v>0.78512406599695</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>19491680.0</v>
+        <v>19714500.0</v>
       </c>
       <c r="M97" s="1">
-        <v>19491680.0</v>
+        <v>19714500.0</v>
       </c>
       <c r="N97" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B98" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.8022</v>
+        <v>97.4967</v>
       </c>
       <c r="D98" s="1">
-        <v>99.41947312</v>
+        <v>97.21815645</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>49709736.56</v>
+        <v>19443631.29</v>
       </c>
       <c r="H98" s="1">
-        <v>191363.44</v>
+        <v>55708.71</v>
       </c>
       <c r="I98" s="1">
-        <v>0.38496168606531</v>
+        <v>0.28651391897485</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>49901100.0</v>
+        <v>19499340.0</v>
       </c>
       <c r="M98" s="1">
-        <v>49901100.0</v>
+        <v>19499340.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1.16</v>
+        <v>0.46</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B99" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.5638</v>
+        <v>99.9679</v>
       </c>
       <c r="D99" s="1">
-        <v>97.81428547</v>
+        <v>99.41947312</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>14672142.82</v>
+        <v>49709736.56</v>
       </c>
       <c r="H99" s="1">
-        <v>112427.18</v>
+        <v>274213.44</v>
       </c>
       <c r="I99" s="1">
-        <v>0.76626285184975</v>
+        <v>0.55162923599288</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>14784570.0</v>
+        <v>49983950.0</v>
       </c>
       <c r="M99" s="1">
-        <v>14784570.0</v>
+        <v>49983950.0</v>
       </c>
       <c r="N99" s="1">
-        <v>0.34</v>
+        <v>1.18</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B100" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.8843</v>
+        <v>98.6977</v>
       </c>
       <c r="D100" s="1">
-        <v>99.80383</v>
+        <v>97.81428547</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>14970574.5</v>
+        <v>14672142.82</v>
       </c>
       <c r="H100" s="1">
-        <v>12070.5</v>
+        <v>132512.18</v>
       </c>
       <c r="I100" s="1">
-        <v>0.08062816827771</v>
+        <v>0.90315492171579</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>14982645.0</v>
+        <v>14804655.0</v>
       </c>
       <c r="M100" s="1">
-        <v>14982645.0</v>
+        <v>14804655.0</v>
       </c>
       <c r="N100" s="1">
         <v>0.35</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B101" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.8368</v>
+        <v>99.8998</v>
       </c>
       <c r="D101" s="1">
-        <v>99.60490056</v>
+        <v>99.81484347</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>12450612.57</v>
+        <v>14972226.52</v>
       </c>
       <c r="H101" s="1">
-        <v>28987.43</v>
+        <v>12743.48</v>
       </c>
       <c r="I101" s="1">
-        <v>0.23281930778126</v>
+        <v>0.085114127701562</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>12479600.0</v>
+        <v>14984970.0</v>
       </c>
       <c r="M101" s="1">
-        <v>12479600.0</v>
+        <v>14984970.0</v>
       </c>
       <c r="N101" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B102" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>98.1657</v>
+        <v>98.2761</v>
       </c>
       <c r="D102" s="1">
         <v>97.46047773</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>14619071.66</v>
       </c>
       <c r="H102" s="1">
-        <v>105783.34</v>
+        <v>122343.34</v>
       </c>
       <c r="I102" s="1">
-        <v>0.7235982041831</v>
+        <v>0.83687489086431</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>14724855.0</v>
+        <v>14741415.0</v>
       </c>
       <c r="M102" s="1">
-        <v>14724855.0</v>
+        <v>14741415.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B103" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>99.9471</v>
+        <v>99.7336</v>
       </c>
       <c r="D103" s="1">
-        <v>99.7962493</v>
+        <v>99.60076693</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>9979624.93</v>
+        <v>14940115.04</v>
       </c>
       <c r="H103" s="1">
-        <v>15085.07</v>
+        <v>19924.96</v>
       </c>
       <c r="I103" s="1">
-        <v>0.15115868688263</v>
+        <v>0.13336550586561</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>9994710.0</v>
+        <v>14960040.0</v>
       </c>
       <c r="M103" s="1">
-        <v>9994710.0</v>
+        <v>14960040.0</v>
       </c>
       <c r="N103" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B104" s="1">
         <v>40000000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>99.3757</v>
+        <v>99.5492</v>
       </c>
       <c r="D104" s="1">
         <v>99.3828326</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>39753133.04</v>
       </c>
       <c r="H104" s="1">
-        <v>-2853.04</v>
+        <v>66546.96</v>
       </c>
       <c r="I104" s="1">
-        <v>-0.0071768934466857</v>
+        <v>0.16740054156999</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>39750280.0</v>
+        <v>39819680.0</v>
       </c>
       <c r="M104" s="1">
-        <v>39750280.0</v>
+        <v>39819680.0</v>
       </c>
       <c r="N104" s="1">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B105" s="1">
         <v>9500000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.6808</v>
+        <v>98.8343</v>
       </c>
       <c r="D105" s="1">
         <v>97.75025084</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>9286273.83</v>
       </c>
       <c r="H105" s="1">
-        <v>88402.17</v>
+        <v>102984.67</v>
       </c>
       <c r="I105" s="1">
-        <v>0.95196600507741</v>
+        <v>1.1089988501879</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>9374676.0</v>
+        <v>9389258.5</v>
       </c>
       <c r="M105" s="1">
-        <v>9374676.0</v>
+        <v>9389258.5</v>
       </c>
       <c r="N105" s="1">
         <v>0.22</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B106" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>98.197</v>
+        <v>98.3283</v>
       </c>
       <c r="D106" s="1">
         <v>97.42790333</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>14614185.5</v>
       </c>
       <c r="H106" s="1">
-        <v>115364.5</v>
+        <v>135059.5</v>
       </c>
       <c r="I106" s="1">
-        <v>0.78940081881402</v>
+        <v>0.92416713883918</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>14729550.0</v>
+        <v>14749245.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14729550.0</v>
+        <v>14749245.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B107" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>99.6764</v>
+        <v>99.8482</v>
       </c>
       <c r="D107" s="1">
         <v>99.40744877</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>29822234.63</v>
       </c>
       <c r="H107" s="1">
-        <v>80685.37</v>
+        <v>132225.37</v>
       </c>
       <c r="I107" s="1">
-        <v>0.27055440680771</v>
+        <v>0.4433784779729</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>29902920.0</v>
+        <v>29954460.0</v>
       </c>
       <c r="M107" s="1">
-        <v>29902920.0</v>
+        <v>29954460.0</v>
       </c>
       <c r="N107" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B108" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.006</v>
+        <v>100.0006</v>
       </c>
       <c r="D108" s="1">
         <v>100.0</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1200.0</v>
+        <v>120.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.006</v>
+        <v>0.0006</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="L108" s="1">
-        <v>20001200.0</v>
+        <v>20000120.0</v>
       </c>
       <c r="M108" s="1">
-        <v>20079653.33</v>
+        <v>20113005.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B109" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.9953</v>
+        <v>99.9987</v>
       </c>
       <c r="D109" s="1">
         <v>100.0</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H109" s="1">
-        <v>-1175.0</v>
+        <v>-325.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.0047</v>
+        <v>-0.0013</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="L109" s="1">
-        <v>24998825.0</v>
+        <v>24999675.0</v>
       </c>
       <c r="M109" s="1">
-        <v>25088570.49</v>
+        <v>25134787.5</v>
       </c>
       <c r="N109" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.0028</v>
+        <v>100.0067</v>
       </c>
       <c r="D110" s="1">
         <v>100.0</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>420.0</v>
+        <v>1005.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.0028</v>
+        <v>0.0067</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="L110" s="1">
-        <v>15000420.0</v>
+        <v>15001005.0</v>
       </c>
       <c r="M110" s="1">
-        <v>15051517.29</v>
+        <v>15078022.5</v>
       </c>
       <c r="N110" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B111" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.0008</v>
+        <v>99.975</v>
       </c>
       <c r="D111" s="1">
         <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>10000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>80.0</v>
+        <v>-1875.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0008</v>
+        <v>-0.025</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L111" s="1">
-        <v>10000080.0</v>
+        <v>7498125.0</v>
       </c>
       <c r="M111" s="1">
-        <v>10033380.97</v>
+        <v>7503366.04</v>
       </c>
       <c r="N111" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B112" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.0176</v>
+        <v>100.012</v>
       </c>
       <c r="D112" s="1">
         <v>100.0</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2640.0</v>
+        <v>1800.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0176</v>
+        <v>0.012</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="L112" s="1">
-        <v>15002640.0</v>
+        <v>15001800.0</v>
       </c>
       <c r="M112" s="1">
-        <v>15098190.0</v>
+        <v>15124952.67</v>
       </c>
       <c r="N112" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B113" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.9884</v>
+        <v>99.9834</v>
       </c>
       <c r="D113" s="1">
         <v>100.0</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>15000000.0</v>
       </c>
       <c r="H113" s="1">
-        <v>-1740.0</v>
+        <v>-2490.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.0116</v>
+        <v>-0.0166</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="L113" s="1">
-        <v>14998260.0</v>
+        <v>14997510.0</v>
       </c>
       <c r="M113" s="1">
-        <v>15011926.25</v>
+        <v>15038559.13</v>
       </c>
       <c r="N113" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B114" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.9927</v>
+        <v>99.9855</v>
       </c>
       <c r="D114" s="1">
         <v>100.0</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H114" s="1">
-        <v>-730.0</v>
+        <v>-1450.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.0073</v>
+        <v>-0.0145</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L114" s="1">
-        <v>9999270.0</v>
+        <v>9998550.0</v>
       </c>
       <c r="M114" s="1">
-        <v>10003458.17</v>
+        <v>10020914.44</v>
       </c>
       <c r="N114" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B115" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>99.9931</v>
+        <v>99.9888</v>
       </c>
       <c r="D115" s="1">
         <v>100.0</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H115" s="1">
-        <v>-1380.0</v>
+        <v>-2240.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.0069</v>
+        <v>-0.0112</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="L115" s="1">
-        <v>19998620.0</v>
+        <v>19997760.0</v>
       </c>
       <c r="M115" s="1">
-        <v>20001366.78</v>
+        <v>20036274.0</v>
       </c>
       <c r="N115" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.9721</v>
+        <v>99.9708</v>
       </c>
       <c r="D116" s="1">
         <v>100.0</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H116" s="1">
-        <v>-5580.0</v>
+        <v>-5840.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.0279</v>
+        <v>-0.0292</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="L116" s="1">
-        <v>19994420.0</v>
+        <v>19994160.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19997222.33</v>
+        <v>20033451.78</v>
       </c>
       <c r="N116" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.0217</v>
+        <v>100.023</v>
       </c>
       <c r="D117" s="1">
         <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>4340.0</v>
+        <v>4600.0</v>
       </c>
       <c r="I117" s="1">
-        <v>0.0217</v>
+        <v>0.023</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="L117" s="1">
-        <v>20004340.0</v>
+        <v>20004600.0</v>
       </c>
       <c r="M117" s="1">
-        <v>20152689.5</v>
+        <v>20189062.06</v>
       </c>
       <c r="N117" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B118" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.0304</v>
+        <v>100.0308</v>
       </c>
       <c r="D118" s="1">
         <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3040.0</v>
+        <v>3080.0</v>
       </c>
       <c r="I118" s="1">
-        <v>0.0304</v>
+        <v>0.0308</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="L118" s="1">
-        <v>10003040.0</v>
+        <v>10003080.0</v>
       </c>
       <c r="M118" s="1">
-        <v>10154153.83</v>
+        <v>10172568.89</v>
       </c>
       <c r="N118" s="1">
         <v>0.24</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B119" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.038</v>
+        <v>100.0297</v>
       </c>
       <c r="D119" s="1">
         <v>100.0</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H119" s="1">
-        <v>3800.0</v>
+        <v>2970.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.038</v>
+        <v>0.0297</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="L119" s="1">
-        <v>10003800.0</v>
+        <v>10002970.0</v>
       </c>
       <c r="M119" s="1">
-        <v>10074835.56</v>
+        <v>10092344.67</v>
       </c>
       <c r="N119" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B120" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.0373</v>
+        <v>100.0356</v>
       </c>
       <c r="D120" s="1">
         <v>100.0</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>25000000.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9325.0</v>
+        <v>8900.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.0373</v>
+        <v>0.0356</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L120" s="1">
-        <v>25009325.0</v>
+        <v>25008900.0</v>
       </c>
       <c r="M120" s="1">
-        <v>25385531.94</v>
+        <v>25431029.31</v>
       </c>
       <c r="N120" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.0078</v>
+        <v>100.0173</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1560.0</v>
+        <v>3460.0</v>
       </c>
       <c r="I121" s="1">
-        <v>0.0078</v>
+        <v>0.0173</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="L121" s="1">
-        <v>20001560.0</v>
+        <v>20003460.0</v>
       </c>
       <c r="M121" s="1">
-        <v>20046154.0</v>
+        <v>20084601.39</v>
       </c>
       <c r="N121" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B122" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.0021</v>
+        <v>100.0273</v>
       </c>
       <c r="D122" s="1">
         <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>420.0</v>
+        <v>5460.0</v>
       </c>
       <c r="I122" s="1">
-        <v>0.0021</v>
+        <v>0.0273</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="L122" s="1">
-        <v>20000420.0</v>
+        <v>20005460.0</v>
       </c>
       <c r="M122" s="1">
-        <v>20459415.89</v>
+        <v>20229650.5</v>
       </c>
       <c r="N122" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.0128</v>
+        <v>100.0001</v>
       </c>
       <c r="D123" s="1">
         <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2560.0</v>
+        <v>20.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.0128</v>
+        <v>0.0001</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="L123" s="1">
-        <v>20002560.0</v>
+        <v>20000020.0</v>
       </c>
       <c r="M123" s="1">
-        <v>20189867.78</v>
+        <v>20187386.67</v>
       </c>
       <c r="N123" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.0012</v>
+        <v>97.672</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0</v>
+        <v>97.2107272</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>20000000.0</v>
+        <v>19442145.44</v>
       </c>
       <c r="H124" s="1">
-        <v>240.0</v>
+        <v>92254.56</v>
       </c>
       <c r="I124" s="1">
-        <v>0.0012</v>
+        <v>0.47450812609496</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
-      <c r="K124" t="s">
-        <v>305</v>
+      <c r="K124">
+        <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>20000240.0</v>
+        <v>19534400.0</v>
       </c>
       <c r="M124" s="1">
-        <v>20152498.22</v>
+        <v>19534400.0</v>
       </c>
       <c r="N124" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B125" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>97.6103</v>
+        <v>99.7836</v>
       </c>
       <c r="D125" s="1">
-        <v>97.2107272</v>
+        <v>99.560124</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>19442145.44</v>
+        <v>29868037.2</v>
       </c>
       <c r="H125" s="1">
-        <v>79914.56</v>
+        <v>67042.8</v>
       </c>
       <c r="I125" s="1">
-        <v>0.41103776456473</v>
+        <v>0.22446336045142</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>19522060.0</v>
+        <v>29935080.0</v>
       </c>
       <c r="M125" s="1">
-        <v>19522060.0</v>
+        <v>29935080.0</v>
       </c>
       <c r="N125" s="1">
-        <v>0.45</v>
+        <v>0.71</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B126" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>99.839</v>
+        <v>97.0553</v>
       </c>
       <c r="D126" s="1">
-        <v>99.60490057</v>
+        <v>97.07025785</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>29881470.17</v>
+        <v>19414051.57</v>
       </c>
       <c r="H126" s="1">
-        <v>70229.83</v>
+        <v>-2991.57</v>
       </c>
       <c r="I126" s="1">
-        <v>0.23502802773911</v>
+        <v>-0.015409302840334</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>29951700.0</v>
+        <v>19411060.0</v>
       </c>
       <c r="M126" s="1">
-        <v>29951700.0</v>
+        <v>19411060.0</v>
       </c>
       <c r="N126" s="1">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B127" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.6035</v>
+        <v>98.5245</v>
       </c>
       <c r="D127" s="1">
-        <v>99.560124</v>
+        <v>97.7176416</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>29868037.2</v>
+        <v>14657646.24</v>
       </c>
       <c r="H127" s="1">
-        <v>13012.8</v>
+        <v>121028.76</v>
       </c>
       <c r="I127" s="1">
-        <v>0.043567643607997</v>
+        <v>0.82570392284212</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>29881050.0</v>
+        <v>14778675.0</v>
       </c>
       <c r="M127" s="1">
-        <v>29881050.0</v>
+        <v>14778675.0</v>
       </c>
       <c r="N127" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B128" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>98.3651</v>
+        <v>99.9735</v>
       </c>
       <c r="D128" s="1">
-        <v>97.7176416</v>
+        <v>99.796332</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>14657646.24</v>
+        <v>19959266.4</v>
       </c>
       <c r="H128" s="1">
-        <v>97118.76</v>
+        <v>35433.6</v>
       </c>
       <c r="I128" s="1">
-        <v>0.66258087014658</v>
+        <v>0.17752957092651</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>14754765.0</v>
+        <v>19994700.0</v>
       </c>
       <c r="M128" s="1">
-        <v>14754765.0</v>
+        <v>19994700.0</v>
       </c>
       <c r="N128" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B129" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.8016</v>
+        <v>99.705</v>
       </c>
       <c r="D129" s="1">
-        <v>99.796332</v>
+        <v>99.37778465</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>19959266.4</v>
+        <v>19875556.93</v>
       </c>
       <c r="H129" s="1">
-        <v>1053.6</v>
+        <v>65443.07</v>
       </c>
       <c r="I129" s="1">
-        <v>0.005278751126845</v>
+        <v>0.32926408165811</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>19960320.0</v>
+        <v>19941000.0</v>
       </c>
       <c r="M129" s="1">
-        <v>19960320.0</v>
+        <v>19941000.0</v>
       </c>
       <c r="N129" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B130" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>99.531</v>
+        <v>100.0063</v>
       </c>
       <c r="D130" s="1">
-        <v>99.37778465</v>
+        <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>19875556.93</v>
+        <v>20000000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>30643.07</v>
+        <v>1260.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.1541746483277</v>
+        <v>0.0063</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
-      <c r="K130">
-        <v>0.0</v>
+      <c r="K130" t="s">
+        <v>316</v>
       </c>
       <c r="L130" s="1">
-        <v>19906200.0</v>
+        <v>20001260.0</v>
       </c>
       <c r="M130" s="1">
-        <v>19906200.0</v>
+        <v>20083384.72</v>
       </c>
       <c r="N130" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B131" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>100.0008</v>
+        <v>99.9904</v>
       </c>
       <c r="D131" s="1">
         <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>20000000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>160.0</v>
+        <v>-1920.0</v>
       </c>
       <c r="I131" s="1">
-        <v>0.0008</v>
+        <v>-0.0096</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="L131" s="1">
-        <v>20000160.0</v>
+        <v>19998080.0</v>
       </c>
       <c r="M131" s="1">
-        <v>20045304.0</v>
+        <v>20082090.56</v>
       </c>
       <c r="N131" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B132" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>99.9835</v>
+        <v>100.0272</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>-3300.0</v>
+        <v>8160.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-0.0165</v>
+        <v>0.0272</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="L132" s="1">
-        <v>19996700.0</v>
+        <v>30008160.0</v>
       </c>
       <c r="M132" s="1">
-        <v>20044018.06</v>
+        <v>30410033.25</v>
       </c>
       <c r="N132" s="1">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="B133" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>100.0222</v>
+        <v>100.0032</v>
       </c>
       <c r="D133" s="1">
         <v>100.0</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>6660.0</v>
+        <v>480.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0222</v>
+        <v>0.0032</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="L133" s="1">
-        <v>30006660.0</v>
+        <v>15000480.0</v>
       </c>
       <c r="M133" s="1">
-        <v>30353546.5</v>
+        <v>15062979.58</v>
       </c>
       <c r="N133" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B134" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.9896</v>
+        <v>100.0152</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>-1560.0</v>
+        <v>1520.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.0104</v>
+        <v>0.0152</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="L134" s="1">
-        <v>14998440.0</v>
+        <v>10001520.0</v>
       </c>
       <c r="M134" s="1">
-        <v>15033636.88</v>
+        <v>10098296.75</v>
       </c>
       <c r="N134" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B135" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>100.014</v>
+        <v>100.0285</v>
       </c>
       <c r="D135" s="1">
         <v>100.0</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1400.0</v>
+        <v>5700.0</v>
       </c>
       <c r="I135" s="1">
-        <v>0.014</v>
+        <v>0.0285</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="L135" s="1">
-        <v>10001400.0</v>
+        <v>20005700.0</v>
       </c>
       <c r="M135" s="1">
-        <v>10080401.06</v>
+        <v>20204353.5</v>
       </c>
       <c r="N135" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B136" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>100.0223</v>
+        <v>100.0285</v>
       </c>
       <c r="D136" s="1">
         <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>4460.0</v>
+        <v>8550.0</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0223</v>
+        <v>0.0285</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="L136" s="1">
-        <v>20004460.0</v>
+        <v>30008550.0</v>
       </c>
       <c r="M136" s="1">
-        <v>20166695.44</v>
+        <v>30616158.75</v>
       </c>
       <c r="N136" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B137" s="1">
-        <v>30000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.0018</v>
+        <v>100.0182</v>
       </c>
       <c r="D137" s="1">
         <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>30000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>540.0</v>
+        <v>5278.0</v>
       </c>
       <c r="I137" s="1">
-        <v>0.0018</v>
+        <v>0.0182</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="L137" s="1">
-        <v>30000540.0</v>
+        <v>29005278.0</v>
       </c>
       <c r="M137" s="1">
-        <v>30507332.58</v>
+        <v>29101210.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B138" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>100.0343</v>
+        <v>99.6088</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0</v>
+        <v>99.588368</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>30000000.0</v>
+        <v>19917673.6</v>
       </c>
       <c r="H138" s="1">
-        <v>10290.0</v>
+        <v>4086.4</v>
       </c>
       <c r="I138" s="1">
-        <v>0.0343</v>
+        <v>0.020516452282861</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
-      <c r="K138" t="s">
-        <v>341</v>
+      <c r="K138">
+        <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>30010290.0</v>
+        <v>19921760.0</v>
       </c>
       <c r="M138" s="1">
-        <v>30562641.25</v>
+        <v>19921760.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B139" s="1">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>100.0107</v>
+        <v>100.0053</v>
       </c>
       <c r="D139" s="1">
         <v>100.0</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>29000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="H139" s="1">
-        <v>3103.0</v>
+        <v>1590.0</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0107</v>
+        <v>0.0053</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="L139" s="1">
-        <v>29003103.0</v>
+        <v>30001590.0</v>
       </c>
       <c r="M139" s="1">
-        <v>29046907.02</v>
+        <v>30106118.67</v>
       </c>
       <c r="N139" s="1">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B140" s="1">
         <v>25000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.9447</v>
+        <v>99.6843</v>
       </c>
       <c r="D140" s="1">
-        <v>99.79375956</v>
+        <v>99.38200956</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>24948439.89</v>
+        <v>24845502.39</v>
       </c>
       <c r="H140" s="1">
-        <v>37735.11</v>
+        <v>75572.61</v>
       </c>
       <c r="I140" s="1">
-        <v>0.15125238358141</v>
+        <v>0.30417018265011</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>24986175.0</v>
+        <v>24921075.0</v>
       </c>
       <c r="M140" s="1">
-        <v>24986175.0</v>
+        <v>24921075.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B141" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.0033</v>
+        <v>100.0041</v>
       </c>
       <c r="D141" s="1">
         <v>100.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="H141" s="1">
-        <v>990.0</v>
+        <v>1025.0</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0033</v>
+        <v>0.0041</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="L141" s="1">
-        <v>30000990.0</v>
+        <v>25001025.0</v>
       </c>
       <c r="M141" s="1">
-        <v>30052667.17</v>
+        <v>25121557.64</v>
       </c>
       <c r="N141" s="1">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B142" s="1">
-        <v>25000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.5059</v>
+        <v>99.9213</v>
       </c>
       <c r="D142" s="1">
-        <v>99.38200956</v>
+        <v>99.41072909</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>24845502.39</v>
+        <v>34793755.18</v>
       </c>
       <c r="H142" s="1">
-        <v>30972.61</v>
+        <v>178699.82</v>
       </c>
       <c r="I142" s="1">
-        <v>0.12466083202433</v>
+        <v>0.51359739434713</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>24876475.0</v>
+        <v>34972455.0</v>
       </c>
       <c r="M142" s="1">
-        <v>24876475.0</v>
+        <v>34972455.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.58</v>
+        <v>0.83</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B143" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.0045</v>
+        <v>99.9876</v>
       </c>
       <c r="D143" s="1">
         <v>100.0</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1125.0</v>
+        <v>-1240.0</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0045</v>
+        <v>-0.0124</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="L143" s="1">
-        <v>25001125.0</v>
+        <v>9998760.0</v>
       </c>
       <c r="M143" s="1">
-        <v>25077568.33</v>
+        <v>10026605.56</v>
       </c>
       <c r="N143" s="1">
-        <v>0.58</v>
+        <v>0.24</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B144" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.7467</v>
+        <v>99.8727</v>
       </c>
       <c r="D144" s="1">
-        <v>99.41072909</v>
+        <v>99.7933446</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>34793755.18</v>
+        <v>19958668.92</v>
       </c>
       <c r="H144" s="1">
-        <v>117589.82</v>
+        <v>15871.08</v>
       </c>
       <c r="I144" s="1">
-        <v>0.33796242857854</v>
+        <v>0.079519731819871</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>34911345.0</v>
+        <v>19974540.0</v>
       </c>
       <c r="M144" s="1">
-        <v>34911345.0</v>
+        <v>19974540.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B145" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.9776</v>
+        <v>99.9893</v>
       </c>
       <c r="D145" s="1">
         <v>100.0</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>10000000.0</v>
       </c>
       <c r="H145" s="1">
-        <v>-2240.0</v>
+        <v>-1070.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-0.0224</v>
+        <v>-0.0107</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
       <c r="K145" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="L145" s="1">
-        <v>9997760.0</v>
+        <v>9998930.0</v>
       </c>
       <c r="M145" s="1">
-        <v>10007493.5</v>
+        <v>10021161.11</v>
       </c>
       <c r="N145" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B146" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.9053</v>
+        <v>100.033</v>
       </c>
       <c r="D146" s="1">
-        <v>99.621039</v>
+        <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>14943155.85</v>
+        <v>30000000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>42639.15</v>
+        <v>9900.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.28534233617058</v>
+        <v>0.033</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
-      <c r="K146">
-        <v>0.0</v>
+      <c r="K146" t="s">
+        <v>360</v>
       </c>
       <c r="L146" s="1">
-        <v>14985795.0</v>
+        <v>30009900.0</v>
       </c>
       <c r="M146" s="1">
-        <v>14985795.0</v>
+        <v>30410361.42</v>
       </c>
       <c r="N146" s="1">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B147" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.9792</v>
+        <v>100.0079</v>
       </c>
       <c r="D147" s="1">
         <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-2080.0</v>
+        <v>1580.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.0208</v>
+        <v>0.0079</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
       <c r="K147" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="L147" s="1">
-        <v>9997920.0</v>
+        <v>20001580.0</v>
       </c>
       <c r="M147" s="1">
-        <v>10002083.17</v>
+        <v>20143940.06</v>
       </c>
       <c r="N147" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B148" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.0335</v>
+        <v>99.9881</v>
       </c>
       <c r="D148" s="1">
         <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>10050.0</v>
+        <v>-2380.0</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0335</v>
+        <v>-0.0119</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="L148" s="1">
-        <v>30010050.0</v>
+        <v>19997620.0</v>
       </c>
       <c r="M148" s="1">
-        <v>30356179.25</v>
+        <v>20003131.33</v>
       </c>
       <c r="N148" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B149" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.0013</v>
+        <v>100.0173</v>
       </c>
       <c r="D149" s="1">
         <v>100.0</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="H149" s="1">
-        <v>260.0</v>
+        <v>2595.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.0013</v>
+        <v>0.0173</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="L149" s="1">
-        <v>20000260.0</v>
+        <v>15002595.0</v>
       </c>
       <c r="M149" s="1">
-        <v>20106495.39</v>
+        <v>15179909.79</v>
       </c>
       <c r="N149" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B150" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.0137</v>
+        <v>99.9946</v>
       </c>
       <c r="D150" s="1">
         <v>100.0</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="H150" s="1">
-        <v>2055.0</v>
+        <v>-540.0</v>
       </c>
       <c r="I150" s="1">
-        <v>0.0137</v>
+        <v>-0.0054</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="L150" s="1">
-        <v>15002055.0</v>
+        <v>9999460.0</v>
       </c>
       <c r="M150" s="1">
-        <v>15152283.5</v>
+        <v>10071112.78</v>
       </c>
       <c r="N150" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B151" s="1">
-        <v>10000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.0079</v>
+        <v>99.6017</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0</v>
+        <v>99.56614057</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>10000000.0</v>
+        <v>6969629.84</v>
       </c>
       <c r="H151" s="1">
-        <v>790.0</v>
+        <v>2489.16</v>
       </c>
       <c r="I151" s="1">
-        <v>0.0079</v>
+        <v>0.035714378771083</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
-      <c r="K151" t="s">
-        <v>376</v>
+      <c r="K151">
+        <v>0.0</v>
       </c>
       <c r="L151" s="1">
-        <v>10000790.0</v>
+        <v>6972119.0</v>
       </c>
       <c r="M151" s="1">
-        <v>10097409.0</v>
+        <v>6972119.0</v>
       </c>
       <c r="N151" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B152" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.0052</v>
+        <v>99.5345</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0</v>
+        <v>99.37652275</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>10000000.0</v>
+        <v>19875304.55</v>
       </c>
       <c r="H152" s="1">
-        <v>520.0</v>
+        <v>31595.45</v>
       </c>
       <c r="I152" s="1">
-        <v>0.0052</v>
+        <v>0.15896838169456</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
-      <c r="K152" t="s">
-        <v>379</v>
+      <c r="K152">
+        <v>0.0</v>
       </c>
       <c r="L152" s="1">
-        <v>10000520.0</v>
+        <v>19906900.0</v>
       </c>
       <c r="M152" s="1">
-        <v>10054144.67</v>
+        <v>19906900.0</v>
       </c>
       <c r="N152" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B153" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.8674</v>
+        <v>99.9456</v>
       </c>
       <c r="D153" s="1">
-        <v>99.66170386</v>
+        <v>99.774095</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>6976319.27</v>
+        <v>9977409.5</v>
       </c>
       <c r="H153" s="1">
-        <v>14398.73</v>
+        <v>17150.5</v>
       </c>
       <c r="I153" s="1">
-        <v>0.20639436703991</v>
+        <v>0.17189331559459</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" s="1">
-        <v>6990718.0</v>
+        <v>9994560.0</v>
       </c>
       <c r="M153" s="1">
-        <v>6990718.0</v>
+        <v>9994560.0</v>
       </c>
       <c r="N153" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B154" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.9933</v>
+        <v>99.9185</v>
       </c>
       <c r="D154" s="1">
-        <v>99.42696925</v>
+        <v>99.7920998</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>19885393.85</v>
+        <v>29937629.94</v>
       </c>
       <c r="H154" s="1">
-        <v>113266.15</v>
+        <v>37920.06</v>
       </c>
       <c r="I154" s="1">
-        <v>0.5695947027974</v>
+        <v>0.12666353373997</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" s="1">
-        <v>19998660.0</v>
+        <v>29975550.0</v>
       </c>
       <c r="M154" s="1">
-        <v>19998660.0</v>
+        <v>29975550.0</v>
       </c>
       <c r="N154" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B155" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.9933</v>
+        <v>99.8234</v>
       </c>
       <c r="D155" s="1">
-        <v>99.802889</v>
+        <v>99.59194967</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>9980288.9</v>
+        <v>29877584.9</v>
       </c>
       <c r="H155" s="1">
-        <v>19041.1</v>
+        <v>69435.1</v>
       </c>
       <c r="I155" s="1">
-        <v>0.19078706228634</v>
+        <v>0.23239863674523</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" s="1">
-        <v>9999330.0</v>
+        <v>29947020.0</v>
       </c>
       <c r="M155" s="1">
-        <v>9999330.0</v>
+        <v>29947020.0</v>
       </c>
       <c r="N155" s="1">
-        <v>0.23</v>
+        <v>0.71</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B156" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.9462</v>
+        <v>99.8259</v>
       </c>
       <c r="D156" s="1">
-        <v>99.79624933</v>
+        <v>99.40302957</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>29938874.8</v>
+        <v>29820908.87</v>
       </c>
       <c r="H156" s="1">
-        <v>44985.2</v>
+        <v>126861.13</v>
       </c>
       <c r="I156" s="1">
-        <v>0.15025681593084</v>
+        <v>0.42541000528533</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" s="1">
-        <v>29983860.0</v>
+        <v>29947770.0</v>
       </c>
       <c r="M156" s="1">
-        <v>29983860.0</v>
+        <v>29947770.0</v>
       </c>
       <c r="N156" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B157" s="1">
         <v>30000000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>99.6455</v>
+        <v>99.9734</v>
       </c>
       <c r="D157" s="1">
-        <v>99.59194967</v>
+        <v>99.79418833</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>29877584.9</v>
+        <v>29938256.5</v>
       </c>
       <c r="H157" s="1">
-        <v>16065.1</v>
+        <v>53763.5</v>
       </c>
       <c r="I157" s="1">
-        <v>0.053769740940473</v>
+        <v>0.17958126586296</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>29893650.0</v>
+        <v>29992020.0</v>
       </c>
       <c r="M157" s="1">
-        <v>29893650.0</v>
+        <v>29992020.0</v>
       </c>
       <c r="N157" s="1">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="B158" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>99.6551</v>
+        <v>99.9933</v>
       </c>
       <c r="D158" s="1">
-        <v>99.40302957</v>
+        <v>99.6964285</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>29820908.87</v>
+        <v>19939285.7</v>
       </c>
       <c r="H158" s="1">
-        <v>75621.13</v>
+        <v>59374.3</v>
       </c>
       <c r="I158" s="1">
-        <v>0.25358425636744</v>
+        <v>0.29777546143491</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>29896530.0</v>
+        <v>19998660.0</v>
       </c>
       <c r="M158" s="1">
-        <v>29896530.0</v>
+        <v>19998660.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B159" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.7987</v>
+        <v>99.3401</v>
       </c>
       <c r="D159" s="1">
-        <v>99.79418833</v>
+        <v>97.8384763</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>29938256.5</v>
+        <v>9783847.63</v>
       </c>
       <c r="H159" s="1">
-        <v>1353.5</v>
+        <v>150162.37</v>
       </c>
       <c r="I159" s="1">
-        <v>0.0045209713531581</v>
+        <v>1.5347987384795</v>
       </c>
       <c r="J159">
         <v>0.0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" s="1">
-        <v>29939610.0</v>
+        <v>9934010.0</v>
       </c>
       <c r="M159" s="1">
-        <v>29939610.0</v>
+        <v>9934010.0</v>
       </c>
       <c r="N159" s="1">
-        <v>0.69</v>
+        <v>0.24</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B160" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>99.9401</v>
+        <v>100.0098</v>
       </c>
       <c r="D160" s="1">
-        <v>99.421972</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>9942197.2</v>
+        <v>40000000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>51812.8</v>
+        <v>3920.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.52114033706754</v>
+        <v>0.0098</v>
       </c>
       <c r="J160">
         <v>0.0</v>
       </c>
-      <c r="K160">
-        <v>0.0</v>
+      <c r="K160" t="s">
+        <v>393</v>
       </c>
       <c r="L160" s="1">
-        <v>9994010.0</v>
+        <v>40003920.0</v>
       </c>
       <c r="M160" s="1">
-        <v>9994010.0</v>
+        <v>40172130.0</v>
       </c>
       <c r="N160" s="1">
-        <v>0.23</v>
+        <v>0.95</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B161" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.817</v>
+        <v>99.5807</v>
       </c>
       <c r="D161" s="1">
-        <v>99.6964285</v>
+        <v>99.3727372</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>19939285.7</v>
+        <v>29811821.16</v>
       </c>
       <c r="H161" s="1">
-        <v>24114.3</v>
+        <v>62388.84</v>
       </c>
       <c r="I161" s="1">
-        <v>0.12093863522904</v>
+        <v>0.20927550740748</v>
       </c>
       <c r="J161">
         <v>0.0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>19963400.0</v>
+        <v>29874210.0</v>
       </c>
       <c r="M161" s="1">
-        <v>19963400.0</v>
+        <v>29874210.0</v>
       </c>
       <c r="N161" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B162" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.9083</v>
+        <v>99.9963</v>
       </c>
       <c r="D162" s="1">
-        <v>99.90927685</v>
+        <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>19981855.37</v>
+        <v>25000000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-195.37</v>
+        <v>-925.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-0.00097773703383581</v>
+        <v>-0.0037</v>
       </c>
       <c r="J162">
         <v>0.0</v>
       </c>
-      <c r="K162">
-        <v>0.0</v>
+      <c r="K162" t="s">
+        <v>398</v>
       </c>
       <c r="L162" s="1">
-        <v>19981660.0</v>
+        <v>24999075.0</v>
       </c>
       <c r="M162" s="1">
-        <v>19981660.0</v>
+        <v>25009075.42</v>
       </c>
       <c r="N162" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>400</v>
+      </c>
+      <c r="B163" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.0328</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>9840.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0328</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
         <v>401</v>
       </c>
-      <c r="B163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L163" s="1">
-        <v>9917420.0</v>
+        <v>30009840.0</v>
       </c>
       <c r="M163" s="1">
-        <v>9917420.0</v>
+        <v>30107827.67</v>
       </c>
       <c r="N163" s="1">
-        <v>0.23</v>
+        <v>0.71</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>403</v>
       </c>
       <c r="B164" s="1">
-        <v>63000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.9</v>
+        <v>100.0377</v>
       </c>
       <c r="D164" s="1">
-        <v>99.48099271</v>
+        <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>62673025.41</v>
+        <v>20000000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>263974.59</v>
+        <v>7540.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.42119330967846</v>
+        <v>0.0377</v>
       </c>
       <c r="J164">
         <v>0.0</v>
       </c>
-      <c r="K164">
-        <v>0.0</v>
+      <c r="K164" t="s">
+        <v>404</v>
       </c>
       <c r="L164" s="1">
-        <v>62937000.0</v>
+        <v>20007540.0</v>
       </c>
       <c r="M164" s="1">
-        <v>62937000.0</v>
+        <v>20182471.94</v>
       </c>
       <c r="N164" s="1">
-        <v>1.46</v>
+        <v>0.48</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
+        <v>406</v>
+      </c>
+      <c r="B165" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.878</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>2211786.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-487.08</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.022022022022022</v>
+      </c>
+      <c r="J165">
+        <v>1.84</v>
+      </c>
+      <c r="K165" t="s">
+        <v>407</v>
+      </c>
+      <c r="L165" s="1">
+        <v>2211298.92</v>
+      </c>
+      <c r="M165" s="1">
+        <v>2251969.8</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>405</v>
-      </c>
-[...43 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
+        <v>409</v>
+      </c>
+      <c r="B166" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>98.982</v>
+      </c>
+      <c r="D166" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>26080.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.66307332451948</v>
+      </c>
+      <c r="J166">
+        <v>0.27</v>
+      </c>
+      <c r="K166" t="s">
+        <v>410</v>
+      </c>
+      <c r="L166" s="1">
+        <v>3959280.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>3970238.9</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
         <v>408</v>
-      </c>
-[...43 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B167" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.9606</v>
+        <v>100.189</v>
       </c>
       <c r="D167" s="1">
-        <v>99.4309374</v>
+        <v>100.747</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>14914640.61</v>
+        <v>30224100.0</v>
       </c>
       <c r="H167" s="1">
-        <v>79449.39</v>
+        <v>-167400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.53269396211083</v>
+        <v>-0.55386264603413</v>
       </c>
       <c r="J167">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.25</v>
+      </c>
+      <c r="K167" t="s">
+        <v>413</v>
       </c>
       <c r="L167" s="1">
-        <v>14994090.0</v>
+        <v>30056700.0</v>
       </c>
       <c r="M167" s="1">
-        <v>14994090.0</v>
+        <v>30732521.92</v>
       </c>
       <c r="N167" s="1">
-        <v>0.35</v>
+        <v>0.73</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B168" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.0215</v>
+        <v>99.786</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0</v>
+        <v>98.63892667</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>30000000.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="H168" s="1">
-        <v>6450.0</v>
+        <v>172061.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.0215</v>
+        <v>1.1629012724456</v>
       </c>
       <c r="J168">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="K168" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="L168" s="1">
-        <v>30006450.0</v>
+        <v>14967900.0</v>
       </c>
       <c r="M168" s="1">
-        <v>30049000.0</v>
+        <v>14984954.79</v>
       </c>
       <c r="N168" s="1">
-        <v>0.7</v>
+        <v>0.35</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B169" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.0332</v>
+        <v>99.403</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0</v>
+        <v>99.268</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>20000000.0</v>
+        <v>12408500.0</v>
       </c>
       <c r="H169" s="1">
-        <v>6640.0</v>
+        <v>16875.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.0332</v>
+        <v>0.13599548696458</v>
       </c>
       <c r="J169">
-        <v>0.0</v>
+        <v>0.75</v>
       </c>
       <c r="K169" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="L169" s="1">
-        <v>20006640.0</v>
+        <v>12425375.0</v>
       </c>
       <c r="M169" s="1">
-        <v>20144901.83</v>
+        <v>12519073.63</v>
       </c>
       <c r="N169" s="1">
-        <v>0.47</v>
+        <v>0.3</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B170" s="1">
-        <v>2214000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.916</v>
+        <v>100.257</v>
       </c>
       <c r="D170" s="1">
-        <v>99.9</v>
+        <v>100.5281407</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>2211786.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="H170" s="1">
-        <v>354.24</v>
+        <v>-53957.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.016016016016016</v>
+        <v>-0.2697162223633</v>
       </c>
       <c r="J170">
-        <v>1.68</v>
+        <v>2.53</v>
       </c>
       <c r="K170" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="L170" s="1">
-        <v>2212140.24</v>
+        <v>19951143.0</v>
       </c>
       <c r="M170" s="1">
-        <v>2249262.65</v>
+        <v>20454095.05</v>
       </c>
       <c r="N170" s="1">
-        <v>0.05</v>
+        <v>0.48</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B171" s="1">
-        <v>4000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>98.927</v>
+        <v>99.618</v>
       </c>
       <c r="D171" s="1">
-        <v>98.33</v>
+        <v>99.425</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>3933200.0</v>
+        <v>7954000.0</v>
       </c>
       <c r="H171" s="1">
-        <v>23880.0</v>
+        <v>15440.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.60713922505848</v>
+        <v>0.1941161679658</v>
       </c>
       <c r="J171">
-        <v>0.24</v>
+        <v>0.92</v>
       </c>
       <c r="K171" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="L171" s="1">
-        <v>3957080.0</v>
+        <v>7969440.0</v>
       </c>
       <c r="M171" s="1">
-        <v>3966614.25</v>
+        <v>8043412.6</v>
       </c>
       <c r="N171" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B172" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.264</v>
+        <v>100.015</v>
       </c>
       <c r="D172" s="1">
-        <v>100.747</v>
+        <v>100.056493</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>30224100.0</v>
+        <v>10005649.3</v>
       </c>
       <c r="H172" s="1">
-        <v>-144900.0</v>
+        <v>-4149.3</v>
       </c>
       <c r="I172" s="1">
-        <v>-0.47941874199728</v>
+        <v>-0.041469572594354</v>
       </c>
       <c r="J172">
-        <v>2.02</v>
+        <v>2.59</v>
       </c>
       <c r="K172" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="L172" s="1">
-        <v>30079200.0</v>
+        <v>10001500.0</v>
       </c>
       <c r="M172" s="1">
-        <v>30685569.86</v>
+        <v>10260404.11</v>
       </c>
       <c r="N172" s="1">
-        <v>0.71</v>
+        <v>0.24</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B173" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.624</v>
+        <v>99.273</v>
       </c>
       <c r="D173" s="1">
-        <v>98.63892667</v>
+        <v>99.04783611</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>14795839.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="H173" s="1">
-        <v>147761.0</v>
+        <v>7034.12</v>
       </c>
       <c r="I173" s="1">
-        <v>0.99866590870582</v>
+        <v>0.22732843168939</v>
       </c>
       <c r="J173">
-        <v>0.1</v>
+        <v>0.63</v>
       </c>
       <c r="K173" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="L173" s="1">
-        <v>14943600.0</v>
+        <v>3101288.52</v>
       </c>
       <c r="M173" s="1">
-        <v>14959319.18</v>
+        <v>3121080.99</v>
       </c>
       <c r="N173" s="1">
-        <v>0.35</v>
+        <v>0.07</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B174" s="1">
-        <v>12500000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.406</v>
+        <v>99.613</v>
       </c>
       <c r="D174" s="1">
-        <v>99.268</v>
+        <v>98.855</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>12408500.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="H174" s="1">
-        <v>17250.0</v>
+        <v>71252.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.13901760889713</v>
+        <v>0.76677962672601</v>
       </c>
       <c r="J174">
-        <v>0.62</v>
+        <v>0.49</v>
       </c>
       <c r="K174" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="L174" s="1">
-        <v>12425750.0</v>
+        <v>9363622.0</v>
       </c>
       <c r="M174" s="1">
-        <v>12503421.23</v>
+        <v>9409495.29</v>
       </c>
       <c r="N174" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B175" s="1">
-        <v>19900000.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.333</v>
+        <v>100.0195</v>
       </c>
       <c r="D175" s="1">
-        <v>100.5281407</v>
+        <v>100.0</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>20005100.0</v>
+        <v>30255000.0</v>
       </c>
       <c r="H175" s="1">
-        <v>-38833.0</v>
+        <v>5899.73</v>
       </c>
       <c r="I175" s="1">
-        <v>-0.19411550054736</v>
+        <v>0.019500016526194</v>
       </c>
       <c r="J175">
-        <v>2.26</v>
+        <v>0.51</v>
       </c>
       <c r="K175" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="L175" s="1">
-        <v>19966267.0</v>
+        <v>30260899.73</v>
       </c>
       <c r="M175" s="1">
-        <v>20416061.52</v>
+        <v>30416247.43</v>
       </c>
       <c r="N175" s="1">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B176" s="1">
-        <v>8000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.51</v>
+        <v>99.291</v>
       </c>
       <c r="D176" s="1">
-        <v>99.425</v>
+        <v>99.14317073</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>7954000.0</v>
+        <v>4064870.0</v>
       </c>
       <c r="H176" s="1">
-        <v>6800.0</v>
+        <v>6061.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.08549157656525</v>
+        <v>0.14910685950596</v>
       </c>
       <c r="J176">
-        <v>0.84</v>
+        <v>0.42</v>
       </c>
       <c r="K176" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="L176" s="1">
-        <v>7960800.0</v>
+        <v>4070931.0</v>
       </c>
       <c r="M176" s="1">
-        <v>8027649.32</v>
+        <v>4087990.93</v>
       </c>
       <c r="N176" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B177" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.038</v>
+        <v>100.093</v>
       </c>
       <c r="D177" s="1">
-        <v>100.056493</v>
+        <v>100.68475</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>10005649.3</v>
+        <v>12082170.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-1849.3</v>
+        <v>-71010.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.018482558648143</v>
+        <v>-0.58772554930116</v>
       </c>
       <c r="J177">
-        <v>2.38</v>
+        <v>1.41</v>
       </c>
       <c r="K177" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="L177" s="1">
-        <v>10003800.0</v>
+        <v>12011160.0</v>
       </c>
       <c r="M177" s="1">
-        <v>10241334.25</v>
+        <v>12179817.53</v>
       </c>
       <c r="N177" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B178" s="1">
-        <v>3124000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.215</v>
+        <v>100.253</v>
       </c>
       <c r="D178" s="1">
-        <v>99.04783611</v>
+        <v>101.89661538</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>3094254.4</v>
+        <v>7947936.0</v>
       </c>
       <c r="H178" s="1">
-        <v>5222.2</v>
+        <v>-128202.0</v>
       </c>
       <c r="I178" s="1">
-        <v>0.16877086770887</v>
+        <v>-1.6130225507603</v>
       </c>
       <c r="J178">
-        <v>0.54</v>
+        <v>3.59</v>
       </c>
       <c r="K178" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="L178" s="1">
-        <v>3099476.6</v>
+        <v>7819734.0</v>
       </c>
       <c r="M178" s="1">
-        <v>3116487.42</v>
+        <v>8099465.51</v>
       </c>
       <c r="N178" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
     </row>
     <row r="179" spans="1:26">
-      <c r="A179" t="s">
-        <v>445</v>
+      <c r="A179">
+        <v>2862709242</v>
       </c>
       <c r="B179" s="1">
-        <v>8800000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>99.977</v>
+        <v>100.01404152</v>
       </c>
       <c r="D179" s="1">
-        <v>98.743125</v>
+        <v>0.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>8689395.0</v>
+        <v>0.0</v>
       </c>
       <c r="H179" s="1">
-        <v>108581.0</v>
+        <v>1755.19</v>
       </c>
       <c r="I179" s="1">
-        <v>1.2495806670085</v>
+        <v>0</v>
       </c>
       <c r="J179">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="K179" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="L179" s="1">
-        <v>8797976.0</v>
+        <v>1755.19</v>
       </c>
       <c r="M179" s="1">
-        <v>8819674.63</v>
+        <v>19073.63</v>
       </c>
       <c r="N179" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="180" spans="1:26">
-      <c r="A180" t="s">
-        <v>448</v>
+      <c r="A180">
+        <v>2863881832</v>
       </c>
       <c r="B180" s="1">
-        <v>9400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>99.501</v>
+        <v>100.01873023</v>
       </c>
       <c r="D180" s="1">
-        <v>98.855</v>
+        <v>0.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>9292370.0</v>
+        <v>0.0</v>
       </c>
       <c r="H180" s="1">
-        <v>60724.0</v>
+        <v>5619.07</v>
       </c>
       <c r="I180" s="1">
-        <v>0.65348237317283</v>
+        <v>0</v>
       </c>
       <c r="J180">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="K180" t="s">
+        <v>450</v>
+      </c>
+      <c r="L180" s="1">
+        <v>5619.07</v>
+      </c>
+      <c r="M180" s="1">
+        <v>49080.82</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
         <v>449</v>
       </c>
-      <c r="L180" s="1">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="181" spans="1:26">
-      <c r="A181" t="s">
-        <v>451</v>
+      <c r="A181">
+        <v>2892744252</v>
       </c>
       <c r="B181" s="1">
-        <v>30255000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.0295</v>
+        <v>100.04853055</v>
       </c>
       <c r="D181" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>30255000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H181" s="1">
-        <v>8925.22</v>
+        <v>9706.11</v>
       </c>
       <c r="I181" s="1">
-        <v>0.029499983473806</v>
+        <v>0</v>
       </c>
       <c r="J181">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="K181" t="s">
         <v>452</v>
       </c>
       <c r="L181" s="1">
-        <v>30263925.22</v>
+        <v>9706.11</v>
       </c>
       <c r="M181" s="1">
-        <v>30369408.23</v>
+        <v>32426.0</v>
       </c>
       <c r="N181" s="1">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="182" spans="1:26">
-      <c r="A182" t="s">
+      <c r="A182">
+        <v>2905161052</v>
+      </c>
+      <c r="B182" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.02892835</v>
+      </c>
+      <c r="D182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>5785.67</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
         <v>454</v>
       </c>
-      <c r="B182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L182" s="1">
-        <v>4066667.0</v>
+        <v>5785.67</v>
       </c>
       <c r="M182" s="1">
-        <v>4081901.59</v>
+        <v>22170.95</v>
       </c>
       <c r="N182" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="183" spans="1:26">
-      <c r="A183" t="s">
+      <c r="A183">
+        <v>2923119492</v>
+      </c>
+      <c r="B183" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.06421846</v>
+      </c>
+      <c r="D183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>5009.04</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>456</v>
+      </c>
+      <c r="L183" s="1">
+        <v>5009.04</v>
+      </c>
+      <c r="M183" s="1">
+        <v>11660.81</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184">
+        <v>2926627552</v>
+      </c>
+      <c r="B184" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.095692</v>
+      </c>
+      <c r="D184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>9569.2</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>458</v>
+      </c>
+      <c r="L184" s="1">
+        <v>9569.2</v>
+      </c>
+      <c r="M184" s="1">
+        <v>21105.11</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
         <v>457</v>
-      </c>
-[...93 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
-        <v>2862709242</v>
+        <v>2935657812</v>
       </c>
       <c r="B185" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100.03977144</v>
+        <v>100.11198587</v>
       </c>
       <c r="D185" s="1">
         <v>0.0</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
         <v>0.0</v>
       </c>
       <c r="H185" s="1">
-        <v>4971.43</v>
+        <v>33595.76</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0.0</v>
       </c>
       <c r="K185" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="L185" s="1">
-        <v>4971.43</v>
+        <v>33595.76</v>
       </c>
       <c r="M185" s="1">
-        <v>19073.31</v>
+        <v>69085.76</v>
       </c>
       <c r="N185" s="1">
         <v>0.0</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
-        <v>2863881832</v>
+        <v>2949187952</v>
       </c>
       <c r="B186" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.04489353</v>
+        <v>100.1242115</v>
       </c>
       <c r="D186" s="1">
         <v>0.0</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
         <v>0.0</v>
       </c>
       <c r="H186" s="1">
-        <v>13468.06</v>
+        <v>12421.15</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0.0</v>
       </c>
       <c r="K186" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="L186" s="1">
-        <v>13468.06</v>
+        <v>12421.15</v>
       </c>
       <c r="M186" s="1">
-        <v>49051.89</v>
+        <v>20445.48</v>
       </c>
       <c r="N186" s="1">
         <v>0.0</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
-        <v>2892744252</v>
+        <v>2962625832</v>
       </c>
       <c r="B187" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.0722677</v>
+        <v>100.1403555</v>
       </c>
       <c r="D187" s="1">
         <v>0.0</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
         <v>0.0</v>
       </c>
       <c r="H187" s="1">
-        <v>14453.54</v>
+        <v>56142.2</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0.0</v>
       </c>
       <c r="K187" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="L187" s="1">
-        <v>14453.54</v>
+        <v>56142.2</v>
       </c>
       <c r="M187" s="1">
-        <v>32268.27</v>
+        <v>80542.08</v>
       </c>
       <c r="N187" s="1">
         <v>0.0</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
-        <v>2905161052</v>
+        <v>2962647772</v>
       </c>
       <c r="B188" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.0510991</v>
+        <v>100.0172428</v>
       </c>
       <c r="D188" s="1">
         <v>0.0</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
         <v>0.0</v>
       </c>
       <c r="H188" s="1">
-        <v>10219.82</v>
+        <v>3448.56</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0.0</v>
       </c>
       <c r="K188" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="L188" s="1">
-        <v>10219.82</v>
+        <v>3448.56</v>
       </c>
       <c r="M188" s="1">
-        <v>22162.32</v>
+        <v>14833.56</v>
       </c>
       <c r="N188" s="1">
         <v>0.0</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
-        <v>2923119492</v>
+        <v>3009856922</v>
       </c>
       <c r="B189" s="1">
-        <v>7800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>100.08424564</v>
+        <v>100.21577421</v>
       </c>
       <c r="D189" s="1">
         <v>0.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
         <v>0.0</v>
       </c>
       <c r="H189" s="1">
-        <v>6571.16</v>
+        <v>20498.55</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0.0</v>
       </c>
       <c r="K189" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="L189" s="1">
-        <v>6571.16</v>
+        <v>20498.55</v>
       </c>
       <c r="M189" s="1">
-        <v>11465.27</v>
+        <v>23973.57</v>
       </c>
       <c r="N189" s="1">
         <v>0.0</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
-        <v>2926627552</v>
+        <v>3009858932</v>
       </c>
       <c r="B190" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>100.1155914</v>
+        <v>100.0285948</v>
       </c>
       <c r="D190" s="1">
         <v>0.0</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
         <v>0.0</v>
       </c>
       <c r="H190" s="1">
-        <v>11559.14</v>
+        <v>4289.22</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0.0</v>
       </c>
       <c r="K190" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="L190" s="1">
-        <v>11559.14</v>
+        <v>4289.22</v>
       </c>
       <c r="M190" s="1">
-        <v>20583.86</v>
+        <v>10114.43</v>
       </c>
       <c r="N190" s="1">
         <v>0.0</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
-        <v>2935657812</v>
+        <v>3013661662</v>
       </c>
       <c r="B191" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>100.13046223</v>
+        <v>100.21637565</v>
       </c>
       <c r="D191" s="1">
         <v>0.0</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>0.0</v>
       </c>
       <c r="H191" s="1">
-        <v>39138.67</v>
+        <v>43275.13</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0.0</v>
       </c>
       <c r="K191" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="L191" s="1">
-        <v>39138.67</v>
+        <v>43275.13</v>
       </c>
       <c r="M191" s="1">
-        <v>66957.33</v>
+        <v>50746.0</v>
       </c>
       <c r="N191" s="1">
         <v>0.0</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
-        <v>2949187952</v>
+        <v>3015607942</v>
       </c>
       <c r="B192" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>100.1357995</v>
+        <v>100.22337353</v>
       </c>
       <c r="D192" s="1">
         <v>0.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
         <v>0.0</v>
       </c>
       <c r="H192" s="1">
-        <v>13579.95</v>
+        <v>33506.03</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0.0</v>
       </c>
       <c r="K192" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="L192" s="1">
-        <v>13579.95</v>
+        <v>33506.03</v>
       </c>
       <c r="M192" s="1">
-        <v>19361.06</v>
+        <v>38986.94</v>
       </c>
       <c r="N192" s="1">
         <v>0.0</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
-        <v>2957753962</v>
+        <v>3017270942</v>
       </c>
       <c r="B193" s="1">
-        <v>8800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>100.00496557</v>
+        <v>100.1190458</v>
       </c>
       <c r="D193" s="1">
         <v>0.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
         <v>0.0</v>
       </c>
       <c r="H193" s="1">
-        <v>436.97</v>
+        <v>23809.16</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0.0</v>
       </c>
       <c r="K193" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="L193" s="1">
-        <v>436.97</v>
+        <v>23809.16</v>
       </c>
       <c r="M193" s="1">
-        <v>3465.34</v>
+        <v>30929.99</v>
       </c>
       <c r="N193" s="1">
         <v>0.0</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
-        <v>2962625832</v>
+        <v>3021967322</v>
       </c>
       <c r="B194" s="1">
-        <v>40000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>100.14621745</v>
+        <v>100.23493035</v>
       </c>
       <c r="D194" s="1">
         <v>0.0</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
         <v>0.0</v>
       </c>
       <c r="H194" s="1">
-        <v>58486.98</v>
+        <v>19969.08</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0.0</v>
       </c>
       <c r="K194" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="L194" s="1">
-        <v>58486.98</v>
+        <v>19969.08</v>
       </c>
       <c r="M194" s="1">
-        <v>74553.63</v>
+        <v>23068.21</v>
       </c>
       <c r="N194" s="1">
         <v>0.0</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
-        <v>2962647772</v>
+        <v>3022014132</v>
       </c>
       <c r="B195" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.0375435</v>
+        <v>100.23539655</v>
       </c>
       <c r="D195" s="1">
         <v>0.0</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
         <v>0.0</v>
       </c>
       <c r="H195" s="1">
-        <v>7508.7</v>
+        <v>47079.31</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0.0</v>
       </c>
       <c r="K195" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="L195" s="1">
-        <v>7508.7</v>
+        <v>47079.31</v>
       </c>
       <c r="M195" s="1">
-        <v>14823.98</v>
+        <v>54478.05</v>
       </c>
       <c r="N195" s="1">
         <v>0.0</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
-        <v>3009856922</v>
+        <v>3032560652</v>
       </c>
       <c r="B196" s="1">
-        <v>9500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.198324</v>
+        <v>100.27655008</v>
       </c>
       <c r="D196" s="1">
         <v>0.0</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
         <v>0.0</v>
       </c>
       <c r="H196" s="1">
-        <v>18840.78</v>
+        <v>33186.01</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0.0</v>
       </c>
       <c r="K196" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="L196" s="1">
-        <v>18840.78</v>
+        <v>33186.01</v>
       </c>
       <c r="M196" s="1">
-        <v>20566.57</v>
+        <v>36641.35</v>
       </c>
       <c r="N196" s="1">
         <v>0.0</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
-        <v>3009858932</v>
+        <v>3033105672</v>
       </c>
       <c r="B197" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.0474962</v>
+        <v>100.2225345</v>
       </c>
       <c r="D197" s="1">
         <v>0.0</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
         <v>0.0</v>
       </c>
       <c r="H197" s="1">
-        <v>7124.43</v>
+        <v>8901.38</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0.0</v>
       </c>
       <c r="K197" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="L197" s="1">
-        <v>7124.43</v>
+        <v>8901.38</v>
       </c>
       <c r="M197" s="1">
-        <v>10147.7</v>
+        <v>10155.57</v>
       </c>
       <c r="N197" s="1">
         <v>0.0</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
-        <v>3013661662</v>
+        <v>3037280862</v>
       </c>
       <c r="B198" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.19901795</v>
+        <v>100.26534973</v>
       </c>
       <c r="D198" s="1">
         <v>0.0</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
         <v>0.0</v>
       </c>
       <c r="H198" s="1">
-        <v>39803.59</v>
+        <v>39802.46</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0.0</v>
       </c>
       <c r="K198" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="L198" s="1">
-        <v>39803.59</v>
+        <v>39802.46</v>
       </c>
       <c r="M198" s="1">
-        <v>43573.45</v>
+        <v>46561.89</v>
       </c>
       <c r="N198" s="1">
         <v>0.0</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
-        <v>3015607942</v>
+        <v>3042209452</v>
       </c>
       <c r="B199" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>100.203786</v>
+        <v>100.2723917</v>
       </c>
       <c r="D199" s="1">
         <v>0.0</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
         <v>0.0</v>
       </c>
       <c r="H199" s="1">
-        <v>30567.9</v>
+        <v>27239.17</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199">
         <v>0.0</v>
       </c>
       <c r="K199" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="L199" s="1">
-        <v>30567.9</v>
+        <v>27239.17</v>
       </c>
       <c r="M199" s="1">
-        <v>33287.79</v>
+        <v>31401.81</v>
       </c>
       <c r="N199" s="1">
         <v>0.0</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
-        <v>3017270942</v>
+        <v>3047030172</v>
       </c>
       <c r="B200" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>100.1246187</v>
+        <v>100.26148047</v>
       </c>
       <c r="D200" s="1">
         <v>0.0</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
         <v>0.0</v>
       </c>
       <c r="H200" s="1">
-        <v>24923.74</v>
+        <v>8168.65</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200">
         <v>0.0</v>
       </c>
       <c r="K200" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="L200" s="1">
-        <v>24923.74</v>
+        <v>8168.65</v>
       </c>
       <c r="M200" s="1">
-        <v>28386.37</v>
+        <v>9447.79</v>
       </c>
       <c r="N200" s="1">
         <v>0.0</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
-        <v>3021967322</v>
+        <v>3050153122</v>
       </c>
       <c r="B201" s="1">
-        <v>8500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>100.21196447</v>
+        <v>100.2869236</v>
       </c>
       <c r="D201" s="1">
         <v>0.0</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
         <v>0.0</v>
       </c>
       <c r="H201" s="1">
-        <v>18016.98</v>
+        <v>28692.36</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201">
         <v>0.0</v>
       </c>
       <c r="K201" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="L201" s="1">
-        <v>18016.98</v>
+        <v>28692.36</v>
       </c>
       <c r="M201" s="1">
-        <v>19552.72</v>
+        <v>32840.66</v>
       </c>
       <c r="N201" s="1">
         <v>0.0</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
-        <v>3022014132</v>
+        <v>3051781772</v>
       </c>
       <c r="B202" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.21249625</v>
+        <v>100.28866475</v>
       </c>
       <c r="D202" s="1">
         <v>0.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
         <v>0.0</v>
       </c>
       <c r="H202" s="1">
-        <v>42499.25</v>
+        <v>57732.95</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202">
         <v>0.0</v>
       </c>
       <c r="K202" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="L202" s="1">
-        <v>42499.25</v>
+        <v>57732.95</v>
       </c>
       <c r="M202" s="1">
-        <v>46206.09</v>
+        <v>65965.18</v>
       </c>
       <c r="N202" s="1">
         <v>0.0</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203">
-        <v>3032560652</v>
+        <v>3053286692</v>
       </c>
       <c r="B203" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.237369</v>
+        <v>100.170686</v>
       </c>
       <c r="D203" s="1">
         <v>0.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
         <v>0.0</v>
       </c>
       <c r="H203" s="1">
-        <v>28484.28</v>
+        <v>25602.9</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203">
         <v>0.0</v>
       </c>
       <c r="K203" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="L203" s="1">
-        <v>28484.28</v>
+        <v>25602.9</v>
       </c>
       <c r="M203" s="1">
-        <v>29863.17</v>
+        <v>32007.17</v>
       </c>
       <c r="N203" s="1">
         <v>0.0</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204">
-        <v>3033105672</v>
+        <v>3053302732</v>
       </c>
       <c r="B204" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>100.2012055</v>
+        <v>100.29409187</v>
       </c>
       <c r="D204" s="1">
         <v>0.0</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
         <v>0.0</v>
       </c>
       <c r="H204" s="1">
-        <v>8048.22</v>
+        <v>44113.78</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204">
         <v>0.0</v>
       </c>
-      <c r="K204">
-        <v>545.0</v>
+      <c r="K204" t="s">
+        <v>498</v>
       </c>
       <c r="L204" s="1">
-        <v>8048.22</v>
+        <v>44113.78</v>
       </c>
       <c r="M204" s="1">
-        <v>8593.22</v>
+        <v>50726.8</v>
       </c>
       <c r="N204" s="1">
         <v>0.0</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205">
-        <v>3037280862</v>
+        <v>3089978672</v>
       </c>
       <c r="B205" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>100.23696633</v>
+        <v>100.19572475</v>
       </c>
       <c r="D205" s="1">
         <v>0.0</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
         <v>0.0</v>
       </c>
       <c r="H205" s="1">
-        <v>35544.95</v>
+        <v>39144.95</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205">
         <v>0.0</v>
       </c>
       <c r="K205" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="L205" s="1">
-        <v>35544.95</v>
+        <v>39144.95</v>
       </c>
       <c r="M205" s="1">
-        <v>39373.47</v>
+        <v>27638.2</v>
       </c>
       <c r="N205" s="1">
         <v>0.0</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206">
-        <v>3042209452</v>
+        <v>3094522902</v>
       </c>
       <c r="B206" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.2405012</v>
+        <v>100.08495013</v>
       </c>
       <c r="D206" s="1">
         <v>0.0</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
         <v>0.0</v>
       </c>
       <c r="H206" s="1">
-        <v>24050.12</v>
+        <v>12742.52</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206">
         <v>0.0</v>
       </c>
       <c r="K206" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="L206" s="1">
-        <v>24050.12</v>
+        <v>12742.52</v>
       </c>
       <c r="M206" s="1">
-        <v>26302.76</v>
+        <v>4733.1</v>
       </c>
       <c r="N206" s="1">
         <v>0.0</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207">
-        <v>3047030172</v>
+        <v>3094554102</v>
       </c>
       <c r="B207" s="1">
-        <v>3124000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>100.23261812</v>
+        <v>100.16457353</v>
       </c>
       <c r="D207" s="1">
         <v>0.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
         <v>0.0</v>
       </c>
       <c r="H207" s="1">
-        <v>7266.99</v>
+        <v>24686.03</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207">
         <v>0.0</v>
       </c>
-      <c r="K207">
-        <v>684.73</v>
+      <c r="K207" t="s">
+        <v>504</v>
       </c>
       <c r="L207" s="1">
-        <v>7266.99</v>
+        <v>24686.03</v>
       </c>
       <c r="M207" s="1">
-        <v>7951.72</v>
+        <v>13582.86</v>
       </c>
       <c r="N207" s="1">
         <v>0.0</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208">
-        <v>3050153122</v>
+        <v>3095024362</v>
       </c>
       <c r="B208" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>100.2507476</v>
+        <v>100.17852633</v>
       </c>
       <c r="D208" s="1">
         <v>0.0</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
         <v>0.0</v>
       </c>
       <c r="H208" s="1">
-        <v>25074.76</v>
+        <v>26778.95</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208">
         <v>0.0</v>
       </c>
       <c r="K208" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="L208" s="1">
-        <v>25074.76</v>
+        <v>26778.95</v>
       </c>
       <c r="M208" s="1">
-        <v>27311.9</v>
+        <v>16322.65</v>
       </c>
       <c r="N208" s="1">
         <v>0.0</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
-        <v>3051781772</v>
+        <v>3101407942</v>
       </c>
       <c r="B209" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>100.2518334</v>
+        <v>100.1882457</v>
       </c>
       <c r="D209" s="1">
         <v>0.0</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
         <v>0.0</v>
       </c>
       <c r="H209" s="1">
-        <v>50366.68</v>
+        <v>18824.57</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209">
         <v>0.0</v>
       </c>
       <c r="K209" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="L209" s="1">
-        <v>50366.68</v>
+        <v>18824.57</v>
       </c>
       <c r="M209" s="1">
-        <v>54784.84</v>
+        <v>12489.77</v>
       </c>
       <c r="N209" s="1">
         <v>0.0</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210">
-        <v>3053286692</v>
+        <v>3119675662</v>
       </c>
       <c r="B210" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.16649347</v>
+        <v>100.0042602</v>
       </c>
       <c r="D210" s="1">
         <v>0.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
         <v>0.0</v>
       </c>
       <c r="H210" s="1">
-        <v>24974.02</v>
+        <v>1065.05</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210">
         <v>0.0</v>
       </c>
       <c r="K210" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="L210" s="1">
-        <v>24974.02</v>
+        <v>1065.05</v>
       </c>
       <c r="M210" s="1">
-        <v>28483.92</v>
+        <v>-16161.7</v>
       </c>
       <c r="N210" s="1">
         <v>0.0</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211">
-        <v>3053302732</v>
+        <v>3121777262</v>
       </c>
       <c r="B211" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>100.257077</v>
+        <v>100.0648968</v>
       </c>
       <c r="D211" s="1">
         <v>0.0</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
         <v>0.0</v>
       </c>
       <c r="H211" s="1">
-        <v>38561.55</v>
+        <v>6489.68</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211">
         <v>0.0</v>
       </c>
       <c r="K211" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="L211" s="1">
-        <v>38561.55</v>
+        <v>6489.68</v>
       </c>
       <c r="M211" s="1">
-        <v>42250.2</v>
+        <v>-5518.84</v>
       </c>
       <c r="N211" s="1">
         <v>0.0</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212">
-        <v>3089978672</v>
+        <v>3134415152</v>
       </c>
       <c r="B212" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>100.12397945</v>
+        <v>100.01814015</v>
       </c>
       <c r="D212" s="1">
         <v>0.0</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
         <v>0.0</v>
       </c>
       <c r="H212" s="1">
-        <v>24795.89</v>
+        <v>3628.03</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212">
         <v>0.0</v>
       </c>
       <c r="K212" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="L212" s="1">
-        <v>24795.89</v>
+        <v>3628.03</v>
       </c>
       <c r="M212" s="1">
-        <v>12840.75</v>
+        <v>-10027.39</v>
       </c>
       <c r="N212" s="1">
         <v>0.0</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213">
-        <v>3094522902</v>
+        <v>3138830172</v>
       </c>
       <c r="B213" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.06184147</v>
+        <v>100.12051945</v>
       </c>
       <c r="D213" s="1">
         <v>0.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
         <v>0.0</v>
       </c>
       <c r="H213" s="1">
-        <v>9276.22</v>
+        <v>24103.89</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213">
         <v>0.0</v>
       </c>
       <c r="K213" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="L213" s="1">
-        <v>9276.22</v>
+        <v>24103.89</v>
       </c>
       <c r="M213" s="1">
-        <v>890.22</v>
+        <v>7146.47</v>
       </c>
       <c r="N213" s="1">
         <v>0.0</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214">
-        <v>3094554102</v>
+        <v>3138877082</v>
       </c>
       <c r="B214" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.08947947</v>
+        <v>100.12230707</v>
       </c>
       <c r="D214" s="1">
         <v>0.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
         <v>0.0</v>
       </c>
       <c r="H214" s="1">
-        <v>13421.92</v>
+        <v>18346.06</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214">
         <v>0.0</v>
       </c>
       <c r="K214" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="L214" s="1">
-        <v>13421.92</v>
+        <v>18346.06</v>
       </c>
       <c r="M214" s="1">
-        <v>2492.17</v>
+        <v>5732.17</v>
       </c>
       <c r="N214" s="1">
         <v>0.0</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215">
-        <v>3095024362</v>
+        <v>3145172942</v>
       </c>
       <c r="B215" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>100.10084827</v>
+        <v>100.08242067</v>
       </c>
       <c r="D215" s="1">
         <v>0.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
         <v>0.0</v>
       </c>
       <c r="H215" s="1">
-        <v>15127.24</v>
+        <v>6181.55</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215">
         <v>0.0</v>
       </c>
       <c r="K215" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="L215" s="1">
-        <v>15127.24</v>
+        <v>6181.55</v>
       </c>
       <c r="M215" s="1">
-        <v>4729.36</v>
+        <v>-853.35</v>
       </c>
       <c r="N215" s="1">
         <v>0.0</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216">
-        <v>3099338312</v>
+        <v>3149823572</v>
       </c>
       <c r="B216" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>100.0058277</v>
+        <v>100.0609936</v>
       </c>
       <c r="D216" s="1">
         <v>0.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
         <v>0.0</v>
       </c>
       <c r="H216" s="1">
-        <v>582.77</v>
+        <v>6099.36</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216">
         <v>0.0</v>
       </c>
-      <c r="K216">
-        <v>-822.44</v>
+      <c r="K216" t="s">
+        <v>522</v>
       </c>
       <c r="L216" s="1">
-        <v>582.77</v>
+        <v>6099.36</v>
       </c>
       <c r="M216" s="1">
-        <v>-239.67</v>
+        <v>-3711.57</v>
       </c>
       <c r="N216" s="1">
         <v>0.0</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217">
-        <v>3101407942</v>
+        <v>3154552562</v>
       </c>
       <c r="B217" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>100.1099776</v>
+        <v>100.00216573</v>
       </c>
       <c r="D217" s="1">
         <v>0.0</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
         <v>0.0</v>
       </c>
       <c r="H217" s="1">
-        <v>10997.76</v>
+        <v>324.86</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217">
         <v>0.0</v>
       </c>
-      <c r="K217" t="s">
-        <v>524</v>
+      <c r="K217">
+        <v>-797.5</v>
       </c>
       <c r="L217" s="1">
-        <v>10997.76</v>
+        <v>324.86</v>
       </c>
       <c r="M217" s="1">
-        <v>4627.6</v>
+        <v>-472.64</v>
       </c>
       <c r="N217" s="1">
         <v>0.0</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
-        <v>3119675662</v>
+        <v>3154561012</v>
       </c>
       <c r="B218" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>99.99884824</v>
+        <v>100.0150727</v>
       </c>
       <c r="D218" s="1">
         <v>0.0</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
         <v>0.0</v>
       </c>
       <c r="H218" s="1">
-        <v>-287.94</v>
+        <v>1507.27</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218">
         <v>0.0</v>
       </c>
       <c r="K218" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="L218" s="1">
-        <v>-287.94</v>
+        <v>1507.27</v>
       </c>
       <c r="M218" s="1">
-        <v>-16844.22</v>
+        <v>-9047.31</v>
       </c>
       <c r="N218" s="1">
         <v>0.0</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
-        <v>3121777262</v>
+        <v>3155437292</v>
       </c>
       <c r="B219" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.9595038</v>
+        <v>100.01031848</v>
       </c>
       <c r="D219" s="1">
         <v>0.0</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
         <v>0.0</v>
       </c>
       <c r="H219" s="1">
-        <v>-4049.62</v>
+        <v>1289.81</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219">
         <v>0.0</v>
       </c>
       <c r="K219" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="L219" s="1">
-        <v>-4049.62</v>
+        <v>1289.81</v>
       </c>
       <c r="M219" s="1">
-        <v>-14622.69</v>
+        <v>-4501.37</v>
       </c>
       <c r="N219" s="1">
         <v>0.0</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220">
-        <v>3123552652</v>
+        <v>3155558992</v>
       </c>
       <c r="B220" s="1">
-        <v>20000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.00062805</v>
+        <v>100.00944351</v>
       </c>
       <c r="D220" s="1">
         <v>0.0</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
         <v>0.0</v>
       </c>
       <c r="H220" s="1">
-        <v>125.61</v>
+        <v>698.82</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220">
         <v>0.0</v>
       </c>
       <c r="K220" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="L220" s="1">
-        <v>125.61</v>
+        <v>698.82</v>
       </c>
       <c r="M220" s="1">
-        <v>-4442.08</v>
+        <v>-2789.99</v>
       </c>
       <c r="N220" s="1">
         <v>0.0</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221">
-        <v>3126897932</v>
+        <v>3163652032</v>
       </c>
       <c r="B221" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>100.0017941</v>
+        <v>100.0193798</v>
       </c>
       <c r="D221" s="1">
         <v>0.0</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
         <v>0.0</v>
       </c>
       <c r="H221" s="1">
-        <v>179.41</v>
+        <v>2906.97</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="L221" s="1">
-        <v>179.41</v>
+        <v>2906.97</v>
       </c>
       <c r="M221" s="1">
-        <v>-853.82</v>
+        <v>-10828.16</v>
       </c>
       <c r="N221" s="1">
         <v>0.0</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
-        <v>3132138012</v>
+        <v>3174910502</v>
       </c>
       <c r="B222" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.0019894</v>
+        <v>100.05375667</v>
       </c>
       <c r="D222" s="1">
         <v>0.0</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
         <v>0.0</v>
       </c>
       <c r="H222" s="1">
-        <v>298.41</v>
+        <v>4031.75</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222">
         <v>0.0</v>
       </c>
       <c r="K222" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="L222" s="1">
-        <v>298.41</v>
+        <v>4031.75</v>
       </c>
       <c r="M222" s="1">
-        <v>-3092.09</v>
+        <v>256.61</v>
       </c>
       <c r="N222" s="1">
         <v>0.0</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
-        <v>3134415152</v>
+        <v>3174911342</v>
       </c>
       <c r="B223" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>99.99944515</v>
+        <v>100.0816789</v>
       </c>
       <c r="D223" s="1">
         <v>0.0</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
         <v>0.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-110.97</v>
+        <v>16335.78</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223">
         <v>0.0</v>
       </c>
       <c r="K223" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="L223" s="1">
-        <v>-110.97</v>
+        <v>16335.78</v>
       </c>
       <c r="M223" s="1">
-        <v>-12714.68</v>
+        <v>3720.42</v>
       </c>
       <c r="N223" s="1">
         <v>0.0</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
-        <v>3138830172</v>
+        <v>3174922122</v>
       </c>
       <c r="B224" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>100.0087549</v>
+        <v>100.0543452</v>
       </c>
       <c r="D224" s="1">
         <v>0.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
         <v>0.0</v>
       </c>
       <c r="H224" s="1">
-        <v>1750.98</v>
+        <v>2717.26</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224">
         <v>0.0</v>
       </c>
       <c r="K224" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L224" s="1">
-        <v>1750.98</v>
+        <v>2717.26</v>
       </c>
       <c r="M224" s="1">
-        <v>-13133.55</v>
+        <v>209.67</v>
       </c>
       <c r="N224" s="1">
         <v>0.0</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
-        <v>3138877082</v>
+        <v>3174950872</v>
       </c>
       <c r="B225" s="1">
-        <v>15000000.0</v>
+        <v>2214000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>100.01070807</v>
+        <v>100.01385366</v>
       </c>
       <c r="D225" s="1">
         <v>0.0</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
         <v>0.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1606.21</v>
+        <v>306.72</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225">
         <v>0.0</v>
       </c>
-      <c r="K225" t="s">
-        <v>540</v>
+      <c r="K225">
+        <v>-389.89</v>
       </c>
       <c r="L225" s="1">
-        <v>1606.21</v>
+        <v>306.72</v>
       </c>
       <c r="M225" s="1">
-        <v>-9478.01</v>
+        <v>-83.17</v>
       </c>
       <c r="N225" s="1">
         <v>0.0</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
-        <v>3145172942</v>
+        <v>3176513182</v>
       </c>
       <c r="B226" s="1">
-        <v>7500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.96206173</v>
+        <v>100.0046751</v>
       </c>
       <c r="D226" s="1">
         <v>0.0</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
         <v>0.0</v>
       </c>
       <c r="H226" s="1">
-        <v>-2845.37</v>
+        <v>1402.53</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226">
         <v>0.0</v>
       </c>
       <c r="K226" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="L226" s="1">
-        <v>-2845.37</v>
+        <v>1402.53</v>
       </c>
       <c r="M226" s="1">
-        <v>-8796.9</v>
+        <v>-362.28</v>
       </c>
       <c r="N226" s="1">
         <v>0.0</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
-        <v>3149823572</v>
+        <v>3180339762</v>
       </c>
       <c r="B227" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>99.9361696</v>
+        <v>100.07826235</v>
       </c>
       <c r="D227" s="1">
         <v>0.0</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
         <v>0.0</v>
       </c>
       <c r="H227" s="1">
-        <v>-6383.04</v>
+        <v>15652.47</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227">
         <v>0.0</v>
       </c>
       <c r="K227" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="L227" s="1">
-        <v>-6383.04</v>
+        <v>15652.47</v>
       </c>
       <c r="M227" s="1">
-        <v>-14530.46</v>
+        <v>6568.27</v>
       </c>
       <c r="N227" s="1">
         <v>0.0</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
-        <v>3154552562</v>
+        <v>3180341312</v>
       </c>
       <c r="B228" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.00949333</v>
+        <v>100.112553</v>
       </c>
       <c r="D228" s="1">
         <v>0.0</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
         <v>0.0</v>
       </c>
       <c r="H228" s="1">
-        <v>1424.0</v>
+        <v>22510.6</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228">
         <v>0.0</v>
       </c>
       <c r="K228" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="L228" s="1">
-        <v>1424.0</v>
+        <v>22510.6</v>
       </c>
       <c r="M228" s="1">
-        <v>-446.17</v>
+        <v>12220.85</v>
       </c>
       <c r="N228" s="1">
         <v>0.0</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
-        <v>3154561012</v>
+        <v>3182094392</v>
       </c>
       <c r="B229" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.8811594</v>
+        <v>100.08552447</v>
       </c>
       <c r="D229" s="1">
         <v>0.0</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
         <v>0.0</v>
       </c>
       <c r="H229" s="1">
-        <v>-11884.06</v>
+        <v>25657.34</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229">
         <v>0.0</v>
       </c>
       <c r="K229" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="L229" s="1">
-        <v>-11884.06</v>
+        <v>25657.34</v>
       </c>
       <c r="M229" s="1">
-        <v>-20323.76</v>
+        <v>9631.46</v>
       </c>
       <c r="N229" s="1">
         <v>0.0</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
-        <v>3155437292</v>
+        <v>3193364822</v>
       </c>
       <c r="B230" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.99760872</v>
+        <v>100.0081876</v>
       </c>
       <c r="D230" s="1">
         <v>0.0</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
         <v>0.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-298.91</v>
+        <v>1228.14</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230">
         <v>0.0</v>
       </c>
       <c r="K230" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="L230" s="1">
-        <v>-298.91</v>
+        <v>1228.14</v>
       </c>
       <c r="M230" s="1">
-        <v>-5503.84</v>
+        <v>-6956.69</v>
       </c>
       <c r="N230" s="1">
         <v>0.0</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
-        <v>3155558992</v>
+        <v>3200566062</v>
       </c>
       <c r="B231" s="1">
-        <v>7400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.99650284</v>
+        <v>100.07859945</v>
       </c>
       <c r="D231" s="1">
         <v>0.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
         <v>0.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-258.79</v>
+        <v>15719.89</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231">
         <v>0.0</v>
       </c>
       <c r="K231" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="L231" s="1">
-        <v>-258.79</v>
+        <v>15719.89</v>
       </c>
       <c r="M231" s="1">
-        <v>-3383.28</v>
+        <v>8726.27</v>
       </c>
       <c r="N231" s="1">
         <v>0.0</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
-        <v>3163652032</v>
+        <v>3200962372</v>
       </c>
       <c r="B232" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.87836167</v>
+        <v>100.07643335</v>
       </c>
       <c r="D232" s="1">
         <v>0.0</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
         <v>0.0</v>
       </c>
       <c r="H232" s="1">
-        <v>-18245.75</v>
+        <v>15286.67</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232">
         <v>0.0</v>
       </c>
       <c r="K232" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="L232" s="1">
-        <v>-18245.75</v>
+        <v>15286.67</v>
       </c>
       <c r="M232" s="1">
-        <v>-28782.98</v>
+        <v>8231.94</v>
       </c>
       <c r="N232" s="1">
         <v>0.0</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
-        <v>3174910502</v>
+        <v>3204577712</v>
       </c>
       <c r="B233" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>99.9737764</v>
+        <v>100.10975415</v>
       </c>
       <c r="D233" s="1">
         <v>0.0</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
         <v>0.0</v>
       </c>
       <c r="H233" s="1">
-        <v>-1966.77</v>
+        <v>21950.83</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233">
         <v>0.0</v>
       </c>
       <c r="K233" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="L233" s="1">
-        <v>-1966.77</v>
+        <v>21950.83</v>
       </c>
       <c r="M233" s="1">
-        <v>-4827.09</v>
+        <v>16199.88</v>
       </c>
       <c r="N233" s="1">
         <v>0.0</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
-        <v>3174911342</v>
+        <v>3204636052</v>
       </c>
       <c r="B234" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.9365215</v>
+        <v>100.1101902</v>
       </c>
       <c r="D234" s="1">
         <v>0.0</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
         <v>0.0</v>
       </c>
       <c r="H234" s="1">
-        <v>-12695.7</v>
+        <v>5509.51</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234">
         <v>0.0</v>
       </c>
       <c r="K234" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="L234" s="1">
-        <v>-12695.7</v>
+        <v>5509.51</v>
       </c>
       <c r="M234" s="1">
-        <v>-21944.86</v>
+        <v>4074.69</v>
       </c>
       <c r="N234" s="1">
         <v>0.0</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
-        <v>3174922122</v>
+        <v>3212665042</v>
       </c>
       <c r="B235" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>99.974431</v>
+        <v>100.1117024</v>
       </c>
       <c r="D235" s="1">
         <v>0.0</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
         <v>0.0</v>
       </c>
       <c r="H235" s="1">
-        <v>-1278.45</v>
+        <v>16755.36</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235">
         <v>0.0</v>
       </c>
       <c r="K235" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="L235" s="1">
-        <v>-1278.45</v>
+        <v>16755.36</v>
       </c>
       <c r="M235" s="1">
-        <v>-3179.49</v>
+        <v>13094.67</v>
       </c>
       <c r="N235" s="1">
         <v>0.0</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
-        <v>3174950872</v>
+        <v>3212893072</v>
       </c>
       <c r="B236" s="1">
-        <v>2214000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.00966486</v>
+        <v>100.11838292</v>
       </c>
       <c r="D236" s="1">
         <v>0.0</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
         <v>0.0</v>
       </c>
       <c r="H236" s="1">
-        <v>213.98</v>
+        <v>7694.89</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236">
         <v>0.0</v>
       </c>
-      <c r="K236">
-        <v>-383.3</v>
+      <c r="K236" t="s">
+        <v>560</v>
       </c>
       <c r="L236" s="1">
-        <v>213.98</v>
+        <v>7694.89</v>
       </c>
       <c r="M236" s="1">
-        <v>-169.32</v>
+        <v>6155.99</v>
       </c>
       <c r="N236" s="1">
         <v>0.0</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
-        <v>3176513182</v>
+        <v>3219535062</v>
       </c>
       <c r="B237" s="1">
-        <v>30000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>100.008669</v>
+        <v>100.01966415</v>
       </c>
       <c r="D237" s="1">
         <v>0.0</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
         <v>0.0</v>
       </c>
       <c r="H237" s="1">
-        <v>2600.7</v>
+        <v>806.23</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237">
         <v>0.0</v>
       </c>
-      <c r="K237" t="s">
-        <v>563</v>
+      <c r="K237">
+        <v>-345.26</v>
       </c>
       <c r="L237" s="1">
-        <v>2600.7</v>
+        <v>806.23</v>
       </c>
       <c r="M237" s="1">
-        <v>-292.47</v>
+        <v>460.97</v>
       </c>
       <c r="N237" s="1">
         <v>0.0</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
-        <v>3180339762</v>
+        <v>3238683942</v>
       </c>
       <c r="B238" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>99.9802218</v>
+        <v>100.0057845</v>
       </c>
       <c r="D238" s="1">
         <v>0.0</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
         <v>0.0</v>
       </c>
       <c r="H238" s="1">
-        <v>-3955.64</v>
+        <v>578.45</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238">
         <v>0.0</v>
       </c>
       <c r="K238" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="L238" s="1">
-        <v>-3955.64</v>
+        <v>578.45</v>
       </c>
       <c r="M238" s="1">
-        <v>-10600.7</v>
+        <v>-487.78</v>
       </c>
       <c r="N238" s="1">
         <v>0.0</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
-        <v>3180341312</v>
+        <v>3251273682</v>
       </c>
       <c r="B239" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>99.9673568</v>
+        <v>99.99000265</v>
       </c>
       <c r="D239" s="1">
         <v>0.0</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
         <v>0.0</v>
       </c>
       <c r="H239" s="1">
-        <v>-6528.64</v>
+        <v>-1999.47</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239">
         <v>0.0</v>
       </c>
-      <c r="K239" t="s">
-        <v>567</v>
+      <c r="K239">
+        <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>-6528.64</v>
+        <v>-1999.47</v>
       </c>
       <c r="M239" s="1">
-        <v>-13912.59</v>
+        <v>-1999.47</v>
       </c>
       <c r="N239" s="1">
         <v>0.0</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>566</v>
-[...499 lines deleted...]
-        <v>583</v>
+        <v>564</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">