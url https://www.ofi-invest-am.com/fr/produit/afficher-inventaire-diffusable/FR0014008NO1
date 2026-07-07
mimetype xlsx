--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -139,108 +139,108 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01969308</t>
-[...2 lines deleted...]
-    <t>EUR/USD 31/03/26</t>
+    <t>OACT01988106</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
+  </si>
+  <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312810824</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
@@ -628,269 +628,269 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4179.1949</v>
+        <v>4831.0032</v>
       </c>
       <c r="D2">
-        <v>63264.5</v>
+        <v>61341.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>264394678.23</v>
+        <v>296338720.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>264394678.23</v>
+        <v>296338720.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1341.821</v>
+        <v>1784.5438</v>
       </c>
       <c r="D3">
-        <v>60041.95</v>
+        <v>58180.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>80565558.98</v>
+        <v>103824950.89</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>80565558.98</v>
+        <v>103824950.89</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>56812.3242</v>
+        <v>85435.5264</v>
       </c>
       <c r="D4">
-        <v>1192.25</v>
+        <v>1153.61</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>67735045.47</v>
+        <v>98559807.52</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>67735045.47</v>
+        <v>98559807.52</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>33873.5793</v>
+        <v>45990.6796</v>
       </c>
       <c r="D5">
-        <v>1196.07</v>
+        <v>1158.79</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>40515269.88</v>
+        <v>53293628.47</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>40515269.88</v>
+        <v>53293628.47</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>100.0</v>
+        <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1538.65</v>
+        <v>1496.17</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>153865.09</v>
+        <v>606833.3</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>130179.01772495</v>
+        <v>524352.63112417</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>256584.7379</v>
+        <v>304485.6712</v>
       </c>
       <c r="D7">
-        <v>148.69</v>
+        <v>143.87</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>38151868.0</v>
+        <v>43806732.45</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>38151868.0</v>
+        <v>43806732.45</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1143.78</v>
+        <v>1106.72</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3431.36</v>
+        <v>3320.18</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3431.36</v>
+        <v>3320.18</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>2255.2187</v>
+        <v>4977.2415</v>
       </c>
       <c r="D9">
-        <v>119.71</v>
+        <v>115.73</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>269983.57</v>
+        <v>576026.35</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>269983.57</v>
+        <v>576026.35</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -939,787 +939,787 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>9827.0</v>
+        <v>8665.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4773.25</v>
+        <v>4789.82</v>
       </c>
       <c r="E2" s="1">
-        <v>4742.6184451002</v>
+        <v>4775.1233410271</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>46605711.46</v>
+        <v>41376443.75</v>
       </c>
       <c r="I2" s="1">
-        <v>301016.29</v>
+        <v>127346.55</v>
       </c>
       <c r="J2" s="1">
-        <v>0.64587854271542</v>
+        <v>0.30777548396725</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>46906727.75</v>
+        <v>41503790.3</v>
       </c>
       <c r="N2" s="1">
-        <v>46906727.75</v>
+        <v>41503790.3</v>
       </c>
       <c r="O2" s="1">
-        <v>9.54</v>
+        <v>6.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-127131.91</v>
+        <v>-510539.65</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84414513</v>
+        <v>0.86209162</v>
       </c>
       <c r="E3" s="1">
-        <v>0.846</v>
+        <v>0.8662023244</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1673.11</v>
+        <v>-2422.85</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>61.91</v>
+        <v>275.78</v>
       </c>
       <c r="M3" s="1">
-        <v>1611.2</v>
+        <v>-2698.63</v>
       </c>
       <c r="N3" s="1">
-        <v>1673.11</v>
+        <v>-2422.85</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>20000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.67</v>
+        <v>99.837</v>
       </c>
       <c r="E4" s="1">
-        <v>99.635947</v>
+        <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>19927189.4</v>
+        <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>6810.6</v>
+        <v>65272.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.034177423937166</v>
+        <v>0.24273383890971</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19934000.0</v>
+        <v>26955990.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19934000.0</v>
+        <v>26955990.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.05</v>
+        <v>4.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>52000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.836</v>
+        <v>99.995</v>
       </c>
       <c r="E5" s="1">
-        <v>99.54198471</v>
+        <v>99.635947</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>51761832.05</v>
+        <v>19927189.4</v>
       </c>
       <c r="I5" s="1">
-        <v>152887.95</v>
+        <v>71810.6</v>
       </c>
       <c r="J5" s="1">
-        <v>0.29536811960658</v>
+        <v>0.36036491929966</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51914720.0</v>
+        <v>19999000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51914720.0</v>
+        <v>19999000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>10.56</v>
+        <v>3.35</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>56000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.486</v>
+        <v>99.633</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4645327</v>
+        <v>99.47933519</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>55700138.31</v>
+        <v>51729254.3</v>
       </c>
       <c r="I6" s="1">
-        <v>12021.69</v>
+        <v>79905.7</v>
       </c>
       <c r="J6" s="1">
-        <v>0.021582872798436</v>
+        <v>0.15446907379834</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>55712160.0</v>
+        <v>51809160.0</v>
       </c>
       <c r="N6" s="1">
-        <v>55712160.0</v>
+        <v>51809160.0</v>
       </c>
       <c r="O6" s="1">
-        <v>11.33</v>
+        <v>8.68</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>38000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.879</v>
+        <v>99.808</v>
       </c>
       <c r="E7" s="1">
-        <v>99.45287166</v>
+        <v>99.49796824</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>37792091.23</v>
+        <v>73628496.5</v>
       </c>
       <c r="I7" s="1">
-        <v>161928.77</v>
+        <v>229423.5</v>
       </c>
       <c r="J7" s="1">
-        <v>0.42847263734233</v>
+        <v>0.31159606797078</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>37954020.0</v>
+        <v>73857920.0</v>
       </c>
       <c r="N7" s="1">
-        <v>37954020.0</v>
+        <v>73857920.0</v>
       </c>
       <c r="O7" s="1">
-        <v>7.72</v>
+        <v>12.37</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>16000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.839</v>
+        <v>99.679</v>
       </c>
       <c r="E8" s="1">
-        <v>99.61722794</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>15938756.47</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>35483.53</v>
+        <v>1663.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.22262420576403</v>
+        <v>0.16715058497479</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>15974240.0</v>
+        <v>996790.0</v>
       </c>
       <c r="N8" s="1">
-        <v>15974240.0</v>
+        <v>996790.0</v>
       </c>
       <c r="O8" s="1">
-        <v>3.25</v>
+        <v>0.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.486</v>
+        <v>99.631</v>
       </c>
       <c r="E9" s="1">
-        <v>99.453657</v>
+        <v>99.45490663</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24863414.25</v>
+        <v>67629336.51</v>
       </c>
       <c r="I9" s="1">
-        <v>8085.75</v>
+        <v>119743.49</v>
       </c>
       <c r="J9" s="1">
-        <v>0.032520674428292</v>
+        <v>0.17705850179721</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24871500.0</v>
+        <v>67749080.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24871500.0</v>
+        <v>67749080.0</v>
       </c>
       <c r="O9" s="1">
-        <v>5.06</v>
+        <v>11.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>77000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.648</v>
+        <v>99.808</v>
       </c>
       <c r="E10" s="1">
-        <v>99.4477933</v>
+        <v>99.48571415</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>76574800.84</v>
+        <v>70634857.05</v>
       </c>
       <c r="I10" s="1">
-        <v>154159.16</v>
+        <v>228822.95</v>
       </c>
       <c r="J10" s="1">
-        <v>0.20131839496665</v>
+        <v>0.32395188375341</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>76728960.0</v>
+        <v>70863680.0</v>
       </c>
       <c r="N10" s="1">
-        <v>76728960.0</v>
+        <v>70863680.0</v>
       </c>
       <c r="O10" s="1">
-        <v>15.6</v>
+        <v>11.87</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>14000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.956</v>
+        <v>99.968</v>
       </c>
       <c r="E11" s="1">
-        <v>99.46388</v>
+        <v>99.4477933</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>13924943.2</v>
+        <v>76574800.84</v>
       </c>
       <c r="I11" s="1">
-        <v>68896.8</v>
+        <v>400559.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.49477257472763</v>
+        <v>0.52309526842512</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>13993840.0</v>
+        <v>76975360.0</v>
       </c>
       <c r="N11" s="1">
-        <v>13993840.0</v>
+        <v>76975360.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.85</v>
+        <v>12.9</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.801</v>
+        <v>99.721</v>
       </c>
       <c r="E12" s="1">
-        <v>99.44628309</v>
+        <v>99.4574266</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>10939091.14</v>
+        <v>9945742.66</v>
       </c>
       <c r="I12" s="1">
-        <v>39018.86</v>
+        <v>26357.34</v>
       </c>
       <c r="J12" s="1">
-        <v>0.35669197285799</v>
+        <v>0.26501128071617</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>10978110.0</v>
+        <v>9972100.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10978110.0</v>
+        <v>9972100.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.23</v>
+        <v>1.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>107000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.569</v>
+        <v>99.891</v>
       </c>
       <c r="E13" s="1">
         <v>99.45633372</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>106418277.08</v>
       </c>
       <c r="I13" s="1">
-        <v>120552.92</v>
+        <v>465092.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.11328215726456</v>
+        <v>0.43704233216477</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>106538830.0</v>
+        <v>106883370.0</v>
       </c>
       <c r="N13" s="1">
-        <v>106538830.0</v>
+        <v>106883370.0</v>
       </c>
       <c r="O13" s="1">
-        <v>21.66</v>
+        <v>17.91</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-172421035.95</v>
+        <v>-164815717.89</v>
       </c>
       <c r="D14" s="1">
-        <v>1.65736538</v>
+        <v>0.98551624</v>
       </c>
       <c r="E14" s="1">
         <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-2857646.56</v>
+        <v>-1624285.67</v>
       </c>
       <c r="J14" s="1">
         <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-2857646.56</v>
+        <v>-1624285.67</v>
       </c>
       <c r="N14" s="1">
-        <v>-2857646.56</v>
+        <v>-1624285.67</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.58</v>
+        <v>-0.27</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-201304702.8</v>
+        <v>-299765909.25</v>
       </c>
       <c r="D15" s="1">
-        <v>1.65736538</v>
+        <v>0.98551625</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-3336354.45</v>
+        <v>-2954241.75</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-3336354.45</v>
+        <v>-2954241.75</v>
       </c>
       <c r="N15" s="1">
-        <v>-3336354.45</v>
+        <v>-2954241.75</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.68</v>
+        <v>-0.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-126268483.68</v>
+        <v>-137920646.71</v>
       </c>
       <c r="D16" s="1">
-        <v>1.65741199</v>
+        <v>0.98556285</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-2092788.99</v>
+        <v>-1359294.66</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-2092788.99</v>
+        <v>-1359294.66</v>
       </c>
       <c r="N16" s="1">
-        <v>-2092788.99</v>
+        <v>-1359294.66</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.43</v>
+        <v>-0.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>