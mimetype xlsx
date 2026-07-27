--- v1 (2026-07-07)
+++ v2 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -151,90 +151,96 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01988106</t>
   </si>
   <si>
     <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -628,299 +634,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4831.0032</v>
+        <v>4817.0789</v>
       </c>
       <c r="D2">
-        <v>61341.03</v>
+        <v>64683.27</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>296338720.45</v>
+        <v>311584423.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>296338720.45</v>
+        <v>311584423.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1784.5438</v>
+        <v>3277.3846</v>
       </c>
       <c r="D3">
-        <v>58180.1</v>
+        <v>61337.34</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>103824950.89</v>
+        <v>201026076.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>103824950.89</v>
+        <v>201026076.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>85435.5264</v>
+        <v>102264.2392</v>
       </c>
       <c r="D4">
-        <v>1153.61</v>
+        <v>1215.63</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>98559807.52</v>
+        <v>124315678.01</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>98559807.52</v>
+        <v>124315678.01</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45990.6796</v>
+        <v>47224.2213</v>
       </c>
       <c r="D5">
-        <v>1158.79</v>
+        <v>1221.6</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>53293628.47</v>
+        <v>57689513.73</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>53293628.47</v>
+        <v>57689513.73</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1496.17</v>
+        <v>1580.24</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>606833.3</v>
+        <v>640931.69</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>524352.63112417</v>
+        <v>546124.48023176</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>304485.6712</v>
+        <v>315813.6011</v>
       </c>
       <c r="D7">
-        <v>143.87</v>
+        <v>151.6</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>43806732.45</v>
+        <v>47879048.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>43806732.45</v>
+        <v>47879048.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1106.72</v>
+        <v>1166.22</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3320.18</v>
+        <v>3498.66</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3320.18</v>
+        <v>3498.66</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>4977.2415</v>
+        <v>5546.7737</v>
       </c>
       <c r="D9">
-        <v>115.73</v>
+        <v>121.91</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>576026.35</v>
+        <v>676257.16</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>576026.35</v>
+        <v>676257.16</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -939,789 +945,839 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>8665.0</v>
+        <v>14828.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4789.82</v>
+        <v>4795.41</v>
       </c>
       <c r="E2" s="1">
-        <v>4775.1233410271</v>
+        <v>4782.1440295387</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>41376443.75</v>
+        <v>70909631.67</v>
       </c>
       <c r="I2" s="1">
-        <v>127346.55</v>
+        <v>196707.81</v>
       </c>
       <c r="J2" s="1">
-        <v>0.30777548396725</v>
+        <v>0.27740633446728</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>41503790.3</v>
+        <v>71106339.48</v>
       </c>
       <c r="N2" s="1">
-        <v>41503790.3</v>
+        <v>71106339.48</v>
       </c>
       <c r="O2" s="1">
-        <v>6.95</v>
+        <v>9.56</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-510539.65</v>
+        <v>-567295.67</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86209162</v>
+        <v>0.85096531</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8662023244</v>
+        <v>0.8449529825</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-2422.85</v>
+        <v>-8950.84</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>275.78</v>
+        <v>775.89</v>
       </c>
       <c r="M3" s="1">
-        <v>-2698.63</v>
+        <v>-9726.73</v>
       </c>
       <c r="N3" s="1">
-        <v>-2422.85</v>
+        <v>-8950.84</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.837</v>
+        <v>99.95</v>
       </c>
       <c r="E4" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>65272.87</v>
+        <v>95782.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.24273383890971</v>
+        <v>0.35619306668896</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26955990.0</v>
+        <v>26986500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26955990.0</v>
+        <v>26986500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.52</v>
+        <v>3.63</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>20000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.995</v>
+        <v>99.758</v>
       </c>
       <c r="E5" s="1">
-        <v>99.635947</v>
+        <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19927189.4</v>
+        <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>71810.6</v>
+        <v>144905.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.36036491929966</v>
+        <v>0.28012331119183</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19999000.0</v>
+        <v>51874160.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19999000.0</v>
+        <v>51874160.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.35</v>
+        <v>6.97</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>52000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.633</v>
+        <v>99.918</v>
       </c>
       <c r="E6" s="1">
-        <v>99.47933519</v>
+        <v>99.49796824</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>51729254.3</v>
+        <v>73628496.5</v>
       </c>
       <c r="I6" s="1">
-        <v>79905.7</v>
+        <v>310823.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.15446907379834</v>
+        <v>0.42215108928647</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>51809160.0</v>
+        <v>73939320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>51809160.0</v>
+        <v>73939320.0</v>
       </c>
       <c r="O6" s="1">
-        <v>8.68</v>
+        <v>9.94</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>74000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.808</v>
+        <v>99.806</v>
       </c>
       <c r="E7" s="1">
-        <v>99.49796824</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>73628496.5</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>229423.5</v>
+        <v>2933.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.31159606797078</v>
+        <v>0.29477253266981</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>73857920.0</v>
+        <v>998060.0</v>
       </c>
       <c r="N7" s="1">
-        <v>73857920.0</v>
+        <v>998060.0</v>
       </c>
       <c r="O7" s="1">
-        <v>12.37</v>
+        <v>0.13</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.679</v>
+        <v>99.763</v>
       </c>
       <c r="E8" s="1">
-        <v>99.512664</v>
+        <v>99.45490663</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>995126.64</v>
+        <v>67629336.51</v>
       </c>
       <c r="I8" s="1">
-        <v>1663.36</v>
+        <v>209503.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.16715058497479</v>
+        <v>0.30978196861213</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>996790.0</v>
+        <v>67838840.0</v>
       </c>
       <c r="N8" s="1">
-        <v>996790.0</v>
+        <v>67838840.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.17</v>
+        <v>9.12</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>68000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.631</v>
+        <v>99.923</v>
       </c>
       <c r="E9" s="1">
-        <v>99.45490663</v>
+        <v>99.48571415</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>67629336.51</v>
+        <v>70634857.05</v>
       </c>
       <c r="I9" s="1">
-        <v>119743.49</v>
+        <v>310472.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.17705850179721</v>
+        <v>0.43954636983299</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>67749080.0</v>
+        <v>70945330.0</v>
       </c>
       <c r="N9" s="1">
-        <v>67749080.0</v>
+        <v>70945330.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.35</v>
+        <v>9.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>71000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.808</v>
+        <v>99.542</v>
       </c>
       <c r="E10" s="1">
-        <v>99.48571415</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>70634857.05</v>
+        <v>19887643.2</v>
       </c>
       <c r="I10" s="1">
-        <v>228822.95</v>
+        <v>20756.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.32395188375341</v>
+        <v>0.10437033584754</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>70863680.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>70863680.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>11.87</v>
+        <v>2.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>77000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.968</v>
+        <v>99.721</v>
       </c>
       <c r="E11" s="1">
-        <v>99.4477933</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>76574800.84</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>400559.16</v>
+        <v>23632.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.52309526842512</v>
+        <v>0.11863195963996</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>76975360.0</v>
+        <v>19944200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>76975360.0</v>
+        <v>19944200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>12.9</v>
+        <v>2.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.721</v>
+        <v>99.5</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4574266</v>
+        <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>9945742.66</v>
+        <v>155051155.84</v>
       </c>
       <c r="I12" s="1">
-        <v>26357.34</v>
+        <v>168844.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.26501128071617</v>
+        <v>0.1088957764199</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>9972100.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9972100.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.67</v>
+        <v>20.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>107000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.891</v>
+        <v>99.845</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45633372</v>
+        <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>106418277.08</v>
+        <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>465092.92</v>
+        <v>38757.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0.43704233216477</v>
+        <v>0.38968774203132</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>106883370.0</v>
+        <v>9984500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>106883370.0</v>
+        <v>9984500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>17.91</v>
+        <v>1.34</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-164815717.89</v>
+        <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>0.98551624</v>
+        <v>99.995</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>-1624285.67</v>
+        <v>576372.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.54161083585925</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-1624285.67</v>
+        <v>106994650.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-1624285.67</v>
+        <v>106994650.0</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.27</v>
+        <v>14.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-299765909.25</v>
+        <v>-225395717.89</v>
       </c>
       <c r="D15" s="1">
-        <v>0.98551625</v>
+        <v>-4.31689581</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-2954241.75</v>
+        <v>9730098.3</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-2954241.75</v>
+        <v>9730098.3</v>
       </c>
       <c r="N15" s="1">
-        <v>-2954241.75</v>
+        <v>9730098.3</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.49</v>
+        <v>1.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-137920646.71</v>
+        <v>-349465909.25</v>
       </c>
       <c r="D16" s="1">
-        <v>0.98556285</v>
+        <v>-4.31689581</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1359294.66</v>
+        <v>15086079.19</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-1359294.66</v>
+        <v>15086079.19</v>
       </c>
       <c r="N16" s="1">
-        <v>-1359294.66</v>
+        <v>15086079.19</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.23</v>
+        <v>2.03</v>
       </c>
       <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-137920646.71</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-4.31671601</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>5953642.64</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>5953642.64</v>
+      </c>
+      <c r="N17" s="1">
+        <v>5953642.64</v>
+      </c>
+      <c r="O17" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>