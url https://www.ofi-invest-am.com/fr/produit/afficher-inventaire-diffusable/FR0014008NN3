--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -145,102 +145,108 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01969308</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
+  </si>
+  <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287258</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129287266</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
@@ -628,299 +634,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4179.1949</v>
+        <v>4574.7133</v>
       </c>
       <c r="D2">
-        <v>63264.5</v>
+        <v>67578.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>264394678.23</v>
+        <v>309152445.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>264394678.23</v>
+        <v>309152445.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1341.821</v>
+        <v>1564.7354</v>
       </c>
       <c r="D3">
-        <v>60041.95</v>
+        <v>64122.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>80565558.98</v>
+        <v>100334315.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>80565558.98</v>
+        <v>100334315.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>56812.3242</v>
+        <v>76307.8237</v>
       </c>
       <c r="D4">
-        <v>1192.25</v>
+        <v>1272.63</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>67735045.47</v>
+        <v>97112045.45</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>67735045.47</v>
+        <v>97112045.45</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>33873.5793</v>
+        <v>45407.2512</v>
       </c>
       <c r="D5">
-        <v>1196.07</v>
+        <v>1277.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>40515269.88</v>
+        <v>57997754.66</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>40515269.88</v>
+        <v>57997754.66</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>1538.65</v>
+        <v>1645.03</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>153865.09</v>
+        <v>164503.93</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>130179.01772495</v>
+        <v>139327.45828746</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>256584.7379</v>
+        <v>283850.7369</v>
       </c>
       <c r="D7">
-        <v>148.69</v>
+        <v>158.71</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>38151868.0</v>
+        <v>45051313.18</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>38151868.0</v>
+        <v>45051313.18</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1143.78</v>
+        <v>1220.89</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3431.36</v>
+        <v>3662.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3431.36</v>
+        <v>3662.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>2255.2187</v>
+        <v>3705.9473</v>
       </c>
       <c r="D9">
-        <v>119.71</v>
+        <v>127.74</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>269983.57</v>
+        <v>473413.32</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>269983.57</v>
+        <v>473413.32</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -939,789 +945,839 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>9827.0</v>
+        <v>12016.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4773.25</v>
+        <v>4778.97</v>
       </c>
       <c r="E2" s="1">
-        <v>4742.6184451002</v>
+        <v>4750.0606283289</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>46605711.46</v>
+        <v>57076728.51</v>
       </c>
       <c r="I2" s="1">
-        <v>301016.29</v>
+        <v>347375.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.64587854271542</v>
+        <v>0.60861058275115</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>46906727.75</v>
+        <v>57424103.52</v>
       </c>
       <c r="N2" s="1">
-        <v>46906727.75</v>
+        <v>57424103.52</v>
       </c>
       <c r="O2" s="1">
-        <v>9.54</v>
+        <v>9.41</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-127131.91</v>
+        <v>-132895.3</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84414513</v>
+        <v>0.84583106</v>
       </c>
       <c r="E3" s="1">
-        <v>0.846</v>
+        <v>0.8422408451</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1673.11</v>
+        <v>1919.98</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>61.91</v>
+        <v>186.08</v>
       </c>
       <c r="M3" s="1">
-        <v>1611.2</v>
+        <v>1733.9</v>
       </c>
       <c r="N3" s="1">
-        <v>1673.11</v>
+        <v>1919.98</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>20000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.67</v>
+        <v>99.632</v>
       </c>
       <c r="E4" s="1">
-        <v>99.635947</v>
+        <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>19927189.4</v>
+        <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>6810.6</v>
+        <v>9922.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.034177423937166</v>
+        <v>0.036900726566826</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19934000.0</v>
+        <v>26900640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19934000.0</v>
+        <v>26900640.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.05</v>
+        <v>4.41</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>52000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.836</v>
+        <v>99.789</v>
       </c>
       <c r="E5" s="1">
-        <v>99.54198471</v>
+        <v>99.635947</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>51761832.05</v>
+        <v>19927189.4</v>
       </c>
       <c r="I5" s="1">
-        <v>152887.95</v>
+        <v>30610.6</v>
       </c>
       <c r="J5" s="1">
-        <v>0.29536811960658</v>
+        <v>0.15361222993143</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51914720.0</v>
+        <v>19957800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51914720.0</v>
+        <v>19957800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>10.56</v>
+        <v>3.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>56000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.486</v>
+        <v>99.95</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4645327</v>
+        <v>99.54198471</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>55700138.31</v>
+        <v>51761832.05</v>
       </c>
       <c r="I6" s="1">
-        <v>12021.69</v>
+        <v>212167.95</v>
       </c>
       <c r="J6" s="1">
-        <v>0.021582872798436</v>
+        <v>0.40989265950837</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>55712160.0</v>
+        <v>51974000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>55712160.0</v>
+        <v>51974000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>11.33</v>
+        <v>8.52</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>38000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.879</v>
+        <v>99.603</v>
       </c>
       <c r="E7" s="1">
-        <v>99.45287166</v>
+        <v>99.46453268</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>37792091.23</v>
+        <v>55700138.3</v>
       </c>
       <c r="I7" s="1">
-        <v>161928.77</v>
+        <v>77541.7</v>
       </c>
       <c r="J7" s="1">
-        <v>0.42847263734233</v>
+        <v>0.13921276026706</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>37954020.0</v>
+        <v>55777680.0</v>
       </c>
       <c r="N7" s="1">
-        <v>37954020.0</v>
+        <v>55777680.0</v>
       </c>
       <c r="O7" s="1">
-        <v>7.72</v>
+        <v>9.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>16000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.839</v>
+        <v>99.995</v>
       </c>
       <c r="E8" s="1">
-        <v>99.61722794</v>
+        <v>99.45287166</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>15938756.47</v>
+        <v>37792091.23</v>
       </c>
       <c r="I8" s="1">
-        <v>35483.53</v>
+        <v>206008.77</v>
       </c>
       <c r="J8" s="1">
-        <v>0.22262420576403</v>
+        <v>0.54511079777577</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>15974240.0</v>
+        <v>37998100.0</v>
       </c>
       <c r="N8" s="1">
-        <v>15974240.0</v>
+        <v>37998100.0</v>
       </c>
       <c r="O8" s="1">
-        <v>3.25</v>
+        <v>6.23</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.486</v>
+        <v>99.957</v>
       </c>
       <c r="E9" s="1">
-        <v>99.453657</v>
+        <v>99.61722794</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24863414.25</v>
+        <v>15938756.47</v>
       </c>
       <c r="I9" s="1">
-        <v>8085.75</v>
+        <v>54363.53</v>
       </c>
       <c r="J9" s="1">
-        <v>0.032520674428292</v>
+        <v>0.34107761231137</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24871500.0</v>
+        <v>15993120.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24871500.0</v>
+        <v>15993120.0</v>
       </c>
       <c r="O9" s="1">
-        <v>5.06</v>
+        <v>2.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>77000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.648</v>
+        <v>99.608</v>
       </c>
       <c r="E10" s="1">
-        <v>99.4477933</v>
+        <v>99.48571415</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>76574800.84</v>
+        <v>70634857.05</v>
       </c>
       <c r="I10" s="1">
-        <v>154159.16</v>
+        <v>86822.95</v>
       </c>
       <c r="J10" s="1">
-        <v>0.20131839496665</v>
+        <v>0.12291799491934</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>76728960.0</v>
+        <v>70721680.0</v>
       </c>
       <c r="N10" s="1">
-        <v>76728960.0</v>
+        <v>70721680.0</v>
       </c>
       <c r="O10" s="1">
-        <v>15.6</v>
+        <v>11.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>14000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.956</v>
+        <v>99.765</v>
       </c>
       <c r="E11" s="1">
-        <v>99.46388</v>
+        <v>99.4477933</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>13924943.2</v>
+        <v>76574800.84</v>
       </c>
       <c r="I11" s="1">
-        <v>68896.8</v>
+        <v>244249.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.49477257472763</v>
+        <v>0.31896806432491</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>13993840.0</v>
+        <v>76819050.0</v>
       </c>
       <c r="N11" s="1">
-        <v>13993840.0</v>
+        <v>76819050.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.85</v>
+        <v>12.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>11000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.801</v>
+        <v>99.918</v>
       </c>
       <c r="E12" s="1">
         <v>99.44628309</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>10939091.14</v>
       </c>
       <c r="I12" s="1">
-        <v>39018.86</v>
+        <v>51888.86</v>
       </c>
       <c r="J12" s="1">
-        <v>0.35669197285799</v>
+        <v>0.47434342886369</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>10978110.0</v>
+        <v>10990980.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10978110.0</v>
+        <v>10990980.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.23</v>
+        <v>1.8</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>107000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.569</v>
+        <v>99.526</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45633372</v>
+        <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>106418277.08</v>
+        <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>120552.92</v>
+        <v>6857.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0.11328215726456</v>
+        <v>0.068947490744748</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>106538830.0</v>
+        <v>9952600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>106538830.0</v>
+        <v>9952600.0</v>
       </c>
       <c r="O13" s="1">
-        <v>21.66</v>
+        <v>1.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-172421035.95</v>
+        <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1.65736538</v>
+        <v>99.684</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>-2857646.56</v>
+        <v>243602.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.22891079115749</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-2857646.56</v>
+        <v>106661880.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-2857646.56</v>
+        <v>106661880.0</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.58</v>
+        <v>17.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-201304702.8</v>
+        <v>-168171035.95</v>
       </c>
       <c r="D15" s="1">
-        <v>1.65736538</v>
+        <v>-4.96182505</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-3336354.45</v>
+        <v>8344352.59</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-3336354.45</v>
+        <v>8344352.59</v>
       </c>
       <c r="N15" s="1">
-        <v>-3336354.45</v>
+        <v>8344352.59</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.68</v>
+        <v>1.37</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-126268483.68</v>
+        <v>-269224702.8</v>
       </c>
       <c r="D16" s="1">
-        <v>1.65741199</v>
+        <v>-4.96182505</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-2092788.99</v>
+        <v>13358458.74</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-2092788.99</v>
+        <v>13358458.74</v>
       </c>
       <c r="N16" s="1">
-        <v>-2092788.99</v>
+        <v>13358458.74</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.43</v>
+        <v>2.19</v>
       </c>
       <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-143518483.68</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-4.9616386</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>7120868.48</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>7120868.48</v>
+      </c>
+      <c r="N17" s="1">
+        <v>7120868.48</v>
+      </c>
+      <c r="O17" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>