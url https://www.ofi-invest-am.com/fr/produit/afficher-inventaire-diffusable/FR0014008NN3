--- v3 (2026-06-19)
+++ v4 (2026-07-27)
@@ -139,108 +139,108 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01969308</t>
-[...8 lines deleted...]
-    <t>EUR/USD 31/03/26 R</t>
+    <t>OACT01988106</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -634,269 +634,269 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4723.2223</v>
+        <v>4817.0789</v>
       </c>
       <c r="D2">
-        <v>59968.14</v>
+        <v>64683.27</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>283242869.51</v>
+        <v>311584423.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>283242869.51</v>
+        <v>311584423.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1802.3561</v>
+        <v>3277.3846</v>
       </c>
       <c r="D3">
-        <v>56889.21</v>
+        <v>61337.34</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102534622.26</v>
+        <v>201026076.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102534622.26</v>
+        <v>201026076.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>83127.6445</v>
+        <v>102264.2392</v>
       </c>
       <c r="D4">
-        <v>1128.53</v>
+        <v>1215.63</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>93812624.48</v>
+        <v>124315678.01</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>93812624.48</v>
+        <v>124315678.01</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45702.0538</v>
+        <v>47224.2213</v>
       </c>
       <c r="D5">
-        <v>1133.13</v>
+        <v>1221.6</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>51786819.39</v>
+        <v>57689513.73</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>51786819.39</v>
+        <v>57689513.73</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1462.28</v>
+        <v>1580.24</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>593090.22</v>
+        <v>640931.69</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>515125.91305858</v>
+        <v>546124.48023176</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>295965.9639</v>
+        <v>315813.6011</v>
       </c>
       <c r="D7">
-        <v>140.74</v>
+        <v>151.6</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>41655327.86</v>
+        <v>47879048.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>41655327.86</v>
+        <v>47879048.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1082.66</v>
+        <v>1166.22</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3247.98</v>
+        <v>3498.66</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3247.98</v>
+        <v>3498.66</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>5056.1072</v>
+        <v>5546.7737</v>
       </c>
       <c r="D9">
-        <v>113.24</v>
+        <v>121.91</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>572583.96</v>
+        <v>676257.16</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>572583.96</v>
+        <v>676257.16</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -945,837 +945,837 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>12086.0</v>
+        <v>14828.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4795.41</v>
       </c>
       <c r="E2" s="1">
-        <v>4753.3007264604</v>
+        <v>4782.1440295387</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>57448392.58</v>
+        <v>70909631.67</v>
       </c>
       <c r="I2" s="1">
-        <v>380458.5</v>
+        <v>196707.81</v>
       </c>
       <c r="J2" s="1">
-        <v>0.66226134955855</v>
+        <v>0.27740633446728</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57828851.08</v>
+        <v>71106339.48</v>
       </c>
       <c r="N2" s="1">
-        <v>57828851.08</v>
+        <v>71106339.48</v>
       </c>
       <c r="O2" s="1">
-        <v>10.07</v>
+        <v>9.56</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-115197.52</v>
+        <v>-567295.67</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86823745</v>
+        <v>0.85096531</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8682003846</v>
+        <v>0.8449529825</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>5815.15</v>
+        <v>-8950.84</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>328.74</v>
+        <v>775.89</v>
       </c>
       <c r="M3" s="1">
-        <v>5486.41</v>
+        <v>-9726.73</v>
       </c>
       <c r="N3" s="1">
-        <v>5815.15</v>
+        <v>-8950.84</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>-388075.19</v>
+        <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>0.86814069</v>
+        <v>99.95</v>
       </c>
       <c r="E4" s="1">
-        <v>0.8623893112</v>
+        <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>2588.12</v>
+        <v>95782.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.35619306668896</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>149.09</v>
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2439.03</v>
+        <v>26986500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2588.12</v>
+        <v>26986500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>3.63</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>27000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.741</v>
+        <v>99.758</v>
       </c>
       <c r="E5" s="1">
-        <v>99.59524863</v>
+        <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>26890717.13</v>
+        <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>39352.87</v>
+        <v>144905.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.14634369849548</v>
+        <v>0.28012331119183</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>26930070.0</v>
+        <v>51874160.0</v>
       </c>
       <c r="N5" s="1">
-        <v>26930070.0</v>
+        <v>51874160.0</v>
       </c>
       <c r="O5" s="1">
-        <v>4.69</v>
+        <v>6.97</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>20000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9</v>
+        <v>99.918</v>
       </c>
       <c r="E6" s="1">
-        <v>99.635947</v>
+        <v>99.49796824</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>19927189.4</v>
+        <v>73628496.5</v>
       </c>
       <c r="I6" s="1">
-        <v>52810.6</v>
+        <v>310823.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.26501780527062</v>
+        <v>0.42215108928647</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19980000.0</v>
+        <v>73939320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19980000.0</v>
+        <v>73939320.0</v>
       </c>
       <c r="O6" s="1">
-        <v>3.48</v>
+        <v>9.94</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>52000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.534</v>
+        <v>99.806</v>
       </c>
       <c r="E7" s="1">
-        <v>99.47933519</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>51729254.3</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>28425.7</v>
+        <v>2933.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.054950917782706</v>
+        <v>0.29477253266981</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>51757680.0</v>
+        <v>998060.0</v>
       </c>
       <c r="N7" s="1">
-        <v>51757680.0</v>
+        <v>998060.0</v>
       </c>
       <c r="O7" s="1">
-        <v>9.02</v>
+        <v>0.13</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>74000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.705</v>
+        <v>99.763</v>
       </c>
       <c r="E8" s="1">
-        <v>99.49796824</v>
+        <v>99.45490663</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>73628496.5</v>
+        <v>67629336.51</v>
       </c>
       <c r="I8" s="1">
-        <v>153203.5</v>
+        <v>209503.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.20807636619335</v>
+        <v>0.30978196861213</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>73781700.0</v>
+        <v>67838840.0</v>
       </c>
       <c r="N8" s="1">
-        <v>73781700.0</v>
+        <v>67838840.0</v>
       </c>
       <c r="O8" s="1">
-        <v>12.85</v>
+        <v>9.12</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>1000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.583</v>
+        <v>99.923</v>
       </c>
       <c r="E9" s="1">
-        <v>99.512664</v>
+        <v>99.48571415</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>995126.64</v>
+        <v>70634857.05</v>
       </c>
       <c r="I9" s="1">
-        <v>703.36</v>
+        <v>310472.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.07068045128407</v>
+        <v>0.43954636983299</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>995830.0</v>
+        <v>70945330.0</v>
       </c>
       <c r="N9" s="1">
-        <v>995830.0</v>
+        <v>70945330.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>9.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>68000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.535</v>
+        <v>99.542</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45490663</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>67629336.51</v>
+        <v>19887643.2</v>
       </c>
       <c r="I10" s="1">
-        <v>54463.49</v>
+        <v>20756.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.080532344113633</v>
+        <v>0.10437033584754</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>67683800.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>67683800.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>11.79</v>
+        <v>2.68</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>71000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.715</v>
+        <v>99.721</v>
       </c>
       <c r="E11" s="1">
-        <v>99.48571415</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>70634857.05</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>162792.95</v>
+        <v>23632.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.23047112544556</v>
+        <v>0.11863195963996</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>70797650.0</v>
+        <v>19944200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>70797650.0</v>
+        <v>19944200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>12.33</v>
+        <v>2.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>77000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.873</v>
+        <v>99.5</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4477933</v>
+        <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>76574800.84</v>
+        <v>155051155.84</v>
       </c>
       <c r="I12" s="1">
-        <v>327409.16</v>
+        <v>168844.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.42756775911714</v>
+        <v>0.1088957764199</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76902210.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>76902210.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>13.39</v>
+        <v>20.87</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.622</v>
+        <v>99.845</v>
       </c>
       <c r="E13" s="1">
         <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>16457.34</v>
+        <v>38757.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0.16547120273068</v>
+        <v>0.38968774203132</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9962200.0</v>
+        <v>9984500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9962200.0</v>
+        <v>9984500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.74</v>
+        <v>1.34</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.795</v>
+        <v>99.995</v>
       </c>
       <c r="E14" s="1">
         <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>362372.92</v>
+        <v>576372.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0.34051755952371</v>
+        <v>0.54161083585925</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>106780650.0</v>
+        <v>106994650.0</v>
       </c>
       <c r="N14" s="1">
-        <v>106780650.0</v>
+        <v>106994650.0</v>
       </c>
       <c r="O14" s="1">
-        <v>18.6</v>
+        <v>14.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-180037964.93</v>
+        <v>-225395717.89</v>
       </c>
       <c r="D15" s="1">
-        <v>11.33666044</v>
+        <v>-4.31689581</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-20410292.75</v>
+        <v>9730098.3</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-20410292.75</v>
+        <v>9730098.3</v>
       </c>
       <c r="N15" s="1">
-        <v>-20410292.75</v>
+        <v>9730098.3</v>
       </c>
       <c r="O15" s="1">
-        <v>-3.56</v>
+        <v>1.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-316498957.55</v>
+        <v>-349465909.25</v>
       </c>
       <c r="D16" s="1">
-        <v>11.33666044</v>
+        <v>-4.31689581</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-35880412.11</v>
+        <v>15086079.19</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-35880412.11</v>
+        <v>15086079.19</v>
       </c>
       <c r="N16" s="1">
-        <v>-35880412.11</v>
+        <v>15086079.19</v>
       </c>
       <c r="O16" s="1">
-        <v>-6.25</v>
+        <v>2.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>-150658886.63</v>
+        <v>-137920646.71</v>
       </c>
       <c r="D17" s="1">
-        <v>11.33679362</v>
+        <v>-4.31671601</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-17079887.05</v>
+        <v>5953642.64</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-17079887.05</v>
+        <v>5953642.64</v>
       </c>
       <c r="N17" s="1">
-        <v>-17079887.05</v>
+        <v>5953642.64</v>
       </c>
       <c r="O17" s="1">
-        <v>-2.97</v>
+        <v>0.8</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>