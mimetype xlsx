--- v4 (2026-07-27)
+++ v5 (2026-09-05)
@@ -139,120 +139,120 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01988106</t>
-[...8 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>OACT02006725</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570554</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 02/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
+    <t>EQS-00000225</t>
+  </si>
+  <si>
+    <t>EQSCITI</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -591,312 +591,312 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4817.0789</v>
+        <v>5147.8299</v>
       </c>
       <c r="D2">
-        <v>64683.27</v>
+        <v>63109.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>311584423.79</v>
+        <v>324878235.23</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>311584423.79</v>
+        <v>324878235.23</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3277.3846</v>
+        <v>3374.6252</v>
       </c>
       <c r="D3">
-        <v>61337.34</v>
+        <v>59820.92</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>201026076.49</v>
+        <v>201873193.42</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>201026076.49</v>
+        <v>201873193.42</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>102264.2392</v>
+        <v>105406.869</v>
       </c>
       <c r="D4">
-        <v>1215.63</v>
+        <v>1184.46</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>124315678.01</v>
+        <v>124850628.6</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>124315678.01</v>
+        <v>124850628.6</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>47224.2213</v>
+        <v>47911.123</v>
       </c>
       <c r="D5">
-        <v>1221.6</v>
+        <v>1191.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>57689513.73</v>
+        <v>57075549.79</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>57689513.73</v>
+        <v>57075549.79</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>405.5906</v>
+        <v>441.8228</v>
       </c>
       <c r="D6">
-        <v>1580.24</v>
+        <v>1545.04</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>640931.69</v>
+        <v>682637.35</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>546124.48023176</v>
+        <v>590567.8259365</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>315813.6011</v>
+        <v>327199.6011</v>
       </c>
       <c r="D7">
-        <v>151.6</v>
+        <v>147.71</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>47879048.31</v>
+        <v>48333307.58</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>47879048.31</v>
+        <v>48333307.58</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1166.22</v>
+        <v>1136.34</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3498.66</v>
+        <v>3409.02</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3498.66</v>
+        <v>3409.02</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>5546.7737</v>
+        <v>6018.836</v>
       </c>
       <c r="D9">
-        <v>121.91</v>
+        <v>118.72</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>676257.16</v>
+        <v>714602.46</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>676257.16</v>
+        <v>714602.46</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -945,837 +945,837 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>14828.0</v>
+        <v>15507.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4795.41</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.1440295387</v>
+        <v>4785.2666299091</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>70909631.67</v>
+        <v>74205129.63</v>
       </c>
       <c r="I2" s="1">
-        <v>196707.81</v>
+        <v>328025.31</v>
       </c>
       <c r="J2" s="1">
-        <v>0.27740633446728</v>
+        <v>0.4420520678767</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>71106339.48</v>
+        <v>74533154.94</v>
       </c>
       <c r="N2" s="1">
-        <v>71106339.48</v>
+        <v>74533154.94</v>
       </c>
       <c r="O2" s="1">
-        <v>9.56</v>
+        <v>9.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-567295.67</v>
+        <v>-604786.1</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85096531</v>
+        <v>0.86316533</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8449529825</v>
+        <v>0.8578526241</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-8950.84</v>
+        <v>3745.46</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>775.89</v>
+        <v>251.42</v>
       </c>
       <c r="M3" s="1">
-        <v>-9726.73</v>
+        <v>3494.04</v>
       </c>
       <c r="N3" s="1">
-        <v>-8950.84</v>
+        <v>3745.4600000001</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>27000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.95</v>
+        <v>99.63</v>
       </c>
       <c r="E4" s="1">
-        <v>99.59524863</v>
+        <v>99.44946433</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>26890717.13</v>
+        <v>29834839.3</v>
       </c>
       <c r="I4" s="1">
-        <v>95782.87</v>
+        <v>54160.7</v>
       </c>
       <c r="J4" s="1">
-        <v>0.35619306668896</v>
+        <v>0.18153508204081</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26986500.0</v>
+        <v>29889000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26986500.0</v>
+        <v>29889000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>3.63</v>
+        <v>3.94</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.758</v>
+        <v>99.989</v>
       </c>
       <c r="E5" s="1">
         <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>144905.7</v>
+        <v>265025.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.28012331119183</v>
+        <v>0.51233234189498</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51874160.0</v>
+        <v>51994280.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51874160.0</v>
+        <v>51994280.0</v>
       </c>
       <c r="O5" s="1">
-        <v>6.97</v>
+        <v>6.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>74000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.918</v>
+        <v>99.594</v>
       </c>
       <c r="E6" s="1">
-        <v>99.49796824</v>
+        <v>99.45454799</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>73628496.5</v>
+        <v>77574547.43</v>
       </c>
       <c r="I6" s="1">
-        <v>310823.5</v>
+        <v>108772.57</v>
       </c>
       <c r="J6" s="1">
-        <v>0.42215108928647</v>
+        <v>0.14021682833297</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>73939320.0</v>
+        <v>77683320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>73939320.0</v>
+        <v>77683320.0</v>
       </c>
       <c r="O6" s="1">
-        <v>9.94</v>
+        <v>10.24</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>1000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.806</v>
+        <v>99.45</v>
       </c>
       <c r="E7" s="1">
-        <v>99.512664</v>
+        <v>99.417172</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>995126.64</v>
+        <v>24854293.0</v>
       </c>
       <c r="I7" s="1">
-        <v>2933.36</v>
+        <v>8207.0</v>
       </c>
       <c r="J7" s="1">
-        <v>0.29477253266981</v>
+        <v>0.033020452442562</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>998060.0</v>
+        <v>24862500.0</v>
       </c>
       <c r="N7" s="1">
-        <v>998060.0</v>
+        <v>24862500.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.13</v>
+        <v>3.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>68000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.763</v>
+        <v>99.641</v>
       </c>
       <c r="E8" s="1">
-        <v>99.45490663</v>
+        <v>99.414235</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>67629336.51</v>
+        <v>141168213.7</v>
       </c>
       <c r="I8" s="1">
-        <v>209503.49</v>
+        <v>322006.3</v>
       </c>
       <c r="J8" s="1">
-        <v>0.30978196861213</v>
+        <v>0.22810113662294</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>67838840.0</v>
+        <v>141490220.0</v>
       </c>
       <c r="N8" s="1">
-        <v>67838840.0</v>
+        <v>141490220.0</v>
       </c>
       <c r="O8" s="1">
-        <v>9.12</v>
+        <v>18.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>71000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.923</v>
+        <v>99.995</v>
       </c>
       <c r="E9" s="1">
-        <v>99.48571415</v>
+        <v>99.45490663</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>70634857.05</v>
+        <v>67629336.51</v>
       </c>
       <c r="I9" s="1">
-        <v>310472.95</v>
+        <v>367263.49</v>
       </c>
       <c r="J9" s="1">
-        <v>0.43954636983299</v>
+        <v>0.54305351634744</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>70945330.0</v>
+        <v>67996600.0</v>
       </c>
       <c r="N9" s="1">
-        <v>70945330.0</v>
+        <v>67996600.0</v>
       </c>
       <c r="O9" s="1">
-        <v>9.54</v>
+        <v>8.97</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.542</v>
+        <v>99.78</v>
       </c>
       <c r="E10" s="1">
         <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>19887643.2</v>
       </c>
       <c r="I10" s="1">
-        <v>20756.8</v>
+        <v>68356.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.10437033584754</v>
+        <v>0.34371493551332</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>19908400.0</v>
+        <v>19956000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>19908400.0</v>
+        <v>19956000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.68</v>
+        <v>2.63</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.721</v>
+        <v>99.957</v>
       </c>
       <c r="E11" s="1">
         <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>23632.16</v>
+        <v>70832.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.11863195963996</v>
+        <v>0.35557299655771</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19944200.0</v>
+        <v>19991400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19944200.0</v>
+        <v>19991400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.68</v>
+        <v>2.64</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>156000000.0</v>
+        <v>70000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.5</v>
+        <v>99.55</v>
       </c>
       <c r="E12" s="1">
-        <v>99.39176656</v>
+        <v>99.3955316</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>155051155.84</v>
+        <v>69576872.12</v>
       </c>
       <c r="I12" s="1">
-        <v>168844.16</v>
+        <v>108127.88</v>
       </c>
       <c r="J12" s="1">
-        <v>0.1088957764199</v>
+        <v>0.15540779098766</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>155220000.0</v>
+        <v>69685000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>155220000.0</v>
+        <v>69685000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>20.87</v>
+        <v>9.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>10000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.845</v>
+        <v>99.735</v>
       </c>
       <c r="E13" s="1">
-        <v>99.4574266</v>
+        <v>99.39176656</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9945742.66</v>
+        <v>155051155.84</v>
       </c>
       <c r="I13" s="1">
-        <v>38757.34</v>
+        <v>535444.16</v>
       </c>
       <c r="J13" s="1">
-        <v>0.38968774203132</v>
+        <v>0.34533387197225</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9984500.0</v>
+        <v>155586600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9984500.0</v>
+        <v>155586600.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.34</v>
+        <v>20.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>107000000.0</v>
+        <v>-60416178.91</v>
       </c>
       <c r="D14" s="1">
-        <v>99.995</v>
+        <v>3.93144511</v>
       </c>
       <c r="E14" s="1">
-        <v>99.45633372</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>106418277.08</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>576372.92</v>
+        <v>-2375228.91</v>
       </c>
       <c r="J14" s="1">
-        <v>0.54161083585925</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>106994650.0</v>
+        <v>-2375228.91</v>
       </c>
       <c r="N14" s="1">
-        <v>106994650.0</v>
+        <v>-2375228.91</v>
       </c>
       <c r="O14" s="1">
-        <v>14.39</v>
+        <v>-0.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-225395717.89</v>
+        <v>-218741420.27</v>
       </c>
       <c r="D15" s="1">
-        <v>-4.31689581</v>
+        <v>3.9313984</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>9730098.3</v>
+        <v>-8599596.7</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>9730098.3</v>
+        <v>-8599596.7</v>
       </c>
       <c r="N15" s="1">
-        <v>9730098.3</v>
+        <v>-8599596.7</v>
       </c>
       <c r="O15" s="1">
-        <v>1.31</v>
+        <v>-1.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-349465909.25</v>
+        <v>-363954808.43</v>
       </c>
       <c r="D16" s="1">
-        <v>-4.31689581</v>
+        <v>3.9313984</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>15086079.19</v>
+        <v>-14308513.52</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>15086079.19</v>
+        <v>-14308513.52</v>
       </c>
       <c r="N16" s="1">
-        <v>15086079.19</v>
+        <v>-14308513.52</v>
       </c>
       <c r="O16" s="1">
-        <v>2.03</v>
+        <v>-1.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>-137920646.71</v>
+        <v>-145899815.69</v>
       </c>
       <c r="D17" s="1">
-        <v>-4.31671601</v>
+        <v>3.9314451</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>5953642.64</v>
+        <v>-5735971.15</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>5953642.64</v>
+        <v>-5735971.15</v>
       </c>
       <c r="N17" s="1">
-        <v>5953642.64</v>
+        <v>-5735971.15</v>
       </c>
       <c r="O17" s="1">
-        <v>0.8</v>
+        <v>-0.76</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>