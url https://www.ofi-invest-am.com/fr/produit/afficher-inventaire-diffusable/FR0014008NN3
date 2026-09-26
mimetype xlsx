--- v5 (2026-09-05)
+++ v6 (2026-09-26)
@@ -145,96 +145,96 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT02006725</t>
   </si>
   <si>
     <t>EUR/USD 31/07/26</t>
   </si>
   <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
+  </si>
+  <si>
     <t>EU000A4EEWF1</t>
   </si>
   <si>
     <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
-    <t>BE0312813851</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
   </si>
   <si>
     <t>FI4000592183</t>
   </si>
   <si>
     <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129570554</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 02/09/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
-    <t>FR0129437515</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
-    <t>FR0128984012</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
   </si>
   <si>
     <t>FR0129570547</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>EQS-00000225</t>
   </si>
   <si>
     <t>EQSCITI</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
@@ -579,1206 +579,1206 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>5322.1782</v>
+      </c>
+      <c r="C2">
+        <v>58348.17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>310539403.17</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>310539403.17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3404.7172</v>
+      </c>
+      <c r="C3">
+        <v>55295.4</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>188265212.98</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>188265212.98</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>107426.512</v>
+      </c>
+      <c r="C4">
+        <v>1094.3</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>117557221.34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>117557221.34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>48306.7</v>
+      </c>
+      <c r="C5">
+        <v>1101.09</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>53190249.18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>53190249.18</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>696.8228</v>
+      </c>
+      <c r="C6">
+        <v>1430.36</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>996712.18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>874692.56691531</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>334617.6011</v>
+      </c>
+      <c r="C7">
+        <v>136.47</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>45666565.07</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>45666565.07</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="C8">
+        <v>1049.85</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>3149.55</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>3149.55</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6280.7499</v>
+      </c>
+      <c r="C9">
+        <v>109.65</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>688732.7</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>688732.7</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6784.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4786.4177152123</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>32471057.78</v>
+      </c>
+      <c r="H2" s="1">
+        <v>177077.9</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.54534071910977</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>32648135.68</v>
+      </c>
+      <c r="M2" s="1">
+        <v>32648135.68</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.55</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-844465.03</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87641057</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.87995</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>17452.47</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>999.47</v>
+      </c>
+      <c r="L3" s="1">
+        <v>16453.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>17452.47</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="1">
+        <v>11666667.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057824</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>11603734.46</v>
+      </c>
+      <c r="H4" s="1">
+        <v>14165.87</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.12208026690745</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>11617900.33</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11617900.33</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.761</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.44946433</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>29834839.3</v>
+      </c>
+      <c r="H5" s="1">
+        <v>93460.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.31326027621674</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>29928300.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>29928300.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>4.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>49706238.89</v>
+      </c>
+      <c r="H6" s="1">
+        <v>61761.11</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.1242522294569</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>49768000.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>49768000.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.94</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>78000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.723</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45454799</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>77574547.43</v>
+      </c>
+      <c r="H7" s="1">
+        <v>209392.57</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.26992432045955</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>77783940.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>77783940.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>10.85</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.417172</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>24854293.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>42957.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.17283533271294</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>24897250.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>24897250.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.771</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.414235</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>141168213.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>506606.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.3588671179736</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>141674820.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>141674820.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>19.77</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.438216</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>19887643.2</v>
+      </c>
+      <c r="H10" s="1">
+        <v>93756.8</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.47143243197364</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.79</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>68000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.498</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.37995622</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>67578370.23</v>
+      </c>
+      <c r="H11" s="1">
+        <v>80269.77</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.11878026908137</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>67658640.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>67658640.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>9.44</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.678</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.3955316</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>69576872.12</v>
+      </c>
+      <c r="H12" s="1">
+        <v>197727.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.2841862158721</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>69774600.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>69774600.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>9.73</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="1">
+        <v>156000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.863</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>155051155.84</v>
+      </c>
+      <c r="H13" s="1">
+        <v>735124.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.47411717508161</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>155786280.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>155786280.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>21.73</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>-79786178.91</v>
+      </c>
+      <c r="C14" s="1">
+        <v>11.25971019</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-8983692.52</v>
+      </c>
+      <c r="I14" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>-8983692.52</v>
+      </c>
+      <c r="M14" s="1">
+        <v>-8983692.52</v>
+      </c>
+      <c r="N14" s="1">
+        <v>-1.25</v>
+      </c>
+      <c r="O14">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4">
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>-219591420.27</v>
+      </c>
+      <c r="C15" s="1">
+        <v>11.25952374</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-24724948.1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>-24724948.1</v>
+      </c>
+      <c r="M15" s="1">
+        <v>-24724948.1</v>
+      </c>
+      <c r="N15" s="1">
+        <v>-3.45</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>-362114808.43</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.25952374</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-40772402.82</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-40772402.82</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-40772402.82</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-5.69</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-145899815.69</v>
+      </c>
+      <c r="C17" s="1">
+        <v>11.25971019</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-16427896.41</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-16427896.41</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-16427896.41</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-2.29</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...501 lines deleted...]
-      <c r="A17" t="s">
+      <c r="Z17" t="s">
         <v>69</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">