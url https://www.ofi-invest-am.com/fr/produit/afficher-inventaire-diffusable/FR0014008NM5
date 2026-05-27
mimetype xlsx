--- v0 (2026-05-01)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -145,117 +145,129 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01969308</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>EU000A4D5551</t>
-[...2 lines deleted...]
-    <t>EUROPEAN UNION 06/02/2026</t>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
+  </si>
+  <si>
+    <t>EU000A4D85N4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
-    <t>FR0129287233</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 04/02/2026</t>
+    <t>BE0312812846</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287258</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
+    <t>FR0129437499</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
+  </si>
+  <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129287266</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
   </si>
   <si>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
+  </si>
+  <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
-    <t>EQS-00000186</t>
+    <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
-    <t>EQS-00000187</t>
+    <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
-    <t>EQS-00000188</t>
+    <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -622,299 +634,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4230.1709</v>
+        <v>4574.7133</v>
       </c>
       <c r="D2">
-        <v>64312.1</v>
+        <v>67578.54</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>272051215.45</v>
+        <v>309152445.82</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>272051215.45</v>
+        <v>309152445.82</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1245.021</v>
+        <v>1564.7354</v>
       </c>
       <c r="D3">
-        <v>61040.65</v>
+        <v>64122.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>75996893.74</v>
+        <v>100334315.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>75996893.74</v>
+        <v>100334315.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>50018.2546</v>
+        <v>76307.8237</v>
       </c>
       <c r="D4">
-        <v>1212.29</v>
+        <v>1272.63</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>60636927.48</v>
+        <v>97112045.45</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>60636927.48</v>
+        <v>97112045.45</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>29984.2299</v>
+        <v>45407.2512</v>
       </c>
       <c r="D5">
-        <v>1215.99</v>
+        <v>1277.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>36460560.18</v>
+        <v>57997754.66</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>36460560.18</v>
+        <v>57997754.66</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>100.0</v>
       </c>
       <c r="D6">
-        <v>1562.43</v>
+        <v>1645.03</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>156243.47</v>
+        <v>164503.93</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>131335.66174925</v>
+        <v>139327.45828746</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>251745.1677</v>
+        <v>283850.7369</v>
       </c>
       <c r="D7">
-        <v>151.18</v>
+        <v>158.71</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>38061349.86</v>
+        <v>45051313.18</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>38061349.86</v>
+        <v>45051313.18</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1163.0</v>
+        <v>1220.89</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3489.01</v>
+        <v>3662.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3489.01</v>
+        <v>3662.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>2052.3187</v>
+        <v>3705.9473</v>
       </c>
       <c r="D9">
-        <v>121.73</v>
+        <v>127.74</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>249848.07</v>
+        <v>473413.32</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>249848.07</v>
+        <v>473413.32</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O15" sqref="O15"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -933,739 +945,839 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>10798.0</v>
+        <v>12016.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4771.34</v>
+        <v>4778.97</v>
       </c>
       <c r="E2" s="1">
-        <v>4740.7201148361</v>
+        <v>4750.0606283289</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>51190295.8</v>
+        <v>57076728.51</v>
       </c>
       <c r="I2" s="1">
-        <v>330633.52</v>
+        <v>347375.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.64589101280403</v>
+        <v>0.60861058275115</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>51520929.32</v>
+        <v>57424103.52</v>
       </c>
       <c r="N2" s="1">
-        <v>51520929.32</v>
+        <v>57424103.52</v>
       </c>
       <c r="O2" s="1">
-        <v>10.65</v>
+        <v>9.41</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-144337.98</v>
+        <v>-132895.3</v>
       </c>
       <c r="D3" s="1">
-        <v>0.83833266</v>
+        <v>0.84583106</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8343079026</v>
+        <v>0.8422408451</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>693.58</v>
+        <v>1919.98</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>19.8</v>
+        <v>186.08</v>
       </c>
       <c r="M3" s="1">
-        <v>673.78000000003</v>
+        <v>1733.9</v>
       </c>
       <c r="N3" s="1">
-        <v>693.58000000002</v>
+        <v>1919.98</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>55000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.983</v>
+        <v>99.632</v>
       </c>
       <c r="E4" s="1">
-        <v>99.55126378</v>
+        <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>54753195.08</v>
+        <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>237454.92</v>
+        <v>9922.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.43368230776862</v>
+        <v>0.036900726566826</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>54990650.0</v>
+        <v>26900640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>54990650.0</v>
+        <v>26900640.0</v>
       </c>
       <c r="O4" s="1">
-        <v>11.37</v>
+        <v>4.41</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>52000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.798</v>
+        <v>99.789</v>
       </c>
       <c r="E5" s="1">
-        <v>99.54198471</v>
+        <v>99.635947</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>51761832.05</v>
+        <v>19927189.4</v>
       </c>
       <c r="I5" s="1">
-        <v>133127.95</v>
+        <v>30610.6</v>
       </c>
       <c r="J5" s="1">
-        <v>0.25719327297265</v>
+        <v>0.15361222993143</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51894960.0</v>
+        <v>19957800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51894960.0</v>
+        <v>19957800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>10.73</v>
+        <v>3.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>12000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.995</v>
+        <v>99.95</v>
       </c>
       <c r="E6" s="1">
-        <v>99.48199975</v>
+        <v>99.54198471</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>11937839.97</v>
+        <v>51761832.05</v>
       </c>
       <c r="I6" s="1">
-        <v>61560.03</v>
+        <v>212167.95</v>
       </c>
       <c r="J6" s="1">
-        <v>0.51567142929292</v>
+        <v>0.40989265950837</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>11999400.0</v>
+        <v>51974000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>11999400.0</v>
+        <v>51974000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.48</v>
+        <v>8.52</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>38000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.84</v>
+        <v>99.603</v>
       </c>
       <c r="E7" s="1">
-        <v>99.45287166</v>
+        <v>99.46453268</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>37792091.23</v>
+        <v>55700138.3</v>
       </c>
       <c r="I7" s="1">
-        <v>147108.77</v>
+        <v>77541.7</v>
       </c>
       <c r="J7" s="1">
-        <v>0.3892580834035</v>
+        <v>0.13921276026706</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>37939200.0</v>
+        <v>55777680.0</v>
       </c>
       <c r="N7" s="1">
-        <v>37939200.0</v>
+        <v>55777680.0</v>
       </c>
       <c r="O7" s="1">
-        <v>7.85</v>
+        <v>9.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>16000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.802</v>
+        <v>99.995</v>
       </c>
       <c r="E8" s="1">
-        <v>99.61722794</v>
+        <v>99.45287166</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>15938756.47</v>
+        <v>37792091.23</v>
       </c>
       <c r="I8" s="1">
-        <v>29563.53</v>
+        <v>206008.77</v>
       </c>
       <c r="J8" s="1">
-        <v>0.18548203591444</v>
+        <v>0.54511079777577</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>15968320.0</v>
+        <v>37998100.0</v>
       </c>
       <c r="N8" s="1">
-        <v>15968320.0</v>
+        <v>37998100.0</v>
       </c>
       <c r="O8" s="1">
-        <v>3.3</v>
+        <v>6.23</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>77000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.611</v>
+        <v>99.957</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4477933</v>
+        <v>99.61722794</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>76574800.84</v>
+        <v>15938756.47</v>
       </c>
       <c r="I9" s="1">
-        <v>125669.16</v>
+        <v>54363.53</v>
       </c>
       <c r="J9" s="1">
-        <v>0.16411294397302</v>
+        <v>0.34107761231137</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>76700470.0</v>
+        <v>15993120.0</v>
       </c>
       <c r="N9" s="1">
-        <v>76700470.0</v>
+        <v>15993120.0</v>
       </c>
       <c r="O9" s="1">
-        <v>15.86</v>
+        <v>2.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>14000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.918</v>
+        <v>99.608</v>
       </c>
       <c r="E10" s="1">
-        <v>99.46388</v>
+        <v>99.48571415</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>13924943.2</v>
+        <v>70634857.05</v>
       </c>
       <c r="I10" s="1">
-        <v>63576.8</v>
+        <v>86822.95</v>
       </c>
       <c r="J10" s="1">
-        <v>0.4565677510268</v>
+        <v>0.12291799491934</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13988520.0</v>
+        <v>70721680.0</v>
       </c>
       <c r="N10" s="1">
-        <v>13988520.0</v>
+        <v>70721680.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.89</v>
+        <v>11.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>11000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.762</v>
+        <v>99.765</v>
       </c>
       <c r="E11" s="1">
-        <v>99.44628309</v>
+        <v>99.4477933</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>10939091.14</v>
+        <v>76574800.84</v>
       </c>
       <c r="I11" s="1">
-        <v>34728.86</v>
+        <v>244249.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.3174748208561</v>
+        <v>0.31896806432491</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>10973820.0</v>
+        <v>76819050.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10973820.0</v>
+        <v>76819050.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.27</v>
+        <v>12.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>107000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.53</v>
+        <v>99.918</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45633372</v>
+        <v>99.44628309</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>106418277.08</v>
+        <v>10939091.14</v>
       </c>
       <c r="I12" s="1">
-        <v>78822.92</v>
+        <v>51888.86</v>
       </c>
       <c r="J12" s="1">
-        <v>0.07406896837913</v>
+        <v>0.47434342886369</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>106497100.0</v>
+        <v>10990980.0</v>
       </c>
       <c r="N12" s="1">
-        <v>106497100.0</v>
+        <v>10990980.0</v>
       </c>
       <c r="O12" s="1">
-        <v>22.02</v>
+        <v>1.8</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>-156260142.23</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>-6.20018504</v>
+        <v>99.526</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0</v>
+        <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>0.0</v>
+        <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>9688417.96</v>
+        <v>6857.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0</v>
+        <v>0.068947490744748</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9688417.96</v>
+        <v>9952600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9688417.96</v>
+        <v>9952600.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.0</v>
+        <v>1.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-186829685.85</v>
+        <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>-6.20018504</v>
+        <v>99.684</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>11583786.23</v>
+        <v>243602.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.22891079115749</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>11583786.23</v>
+        <v>106661880.0</v>
       </c>
       <c r="N14" s="1">
-        <v>11583786.23</v>
+        <v>106661880.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.4</v>
+        <v>17.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-112167741.87</v>
+        <v>-168171035.95</v>
       </c>
       <c r="D15" s="1">
-        <v>-6.19998527</v>
+        <v>-4.96182505</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>6954383.47</v>
+        <v>8344352.59</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6954383.47</v>
+        <v>8344352.59</v>
       </c>
       <c r="N15" s="1">
-        <v>6954383.47</v>
+        <v>8344352.59</v>
       </c>
       <c r="O15" s="1">
-        <v>1.44</v>
+        <v>1.37</v>
       </c>
       <c r="P15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="1">
+        <v>-269224702.8</v>
+      </c>
+      <c r="D16" s="1">
+        <v>-4.96182505</v>
+      </c>
+      <c r="E16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13358458.74</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16">
+        <v>0.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>13358458.74</v>
+      </c>
+      <c r="N16" s="1">
+        <v>13358458.74</v>
+      </c>
+      <c r="O16" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-143518483.68</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-4.9616386</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>7120868.48</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>7120868.48</v>
+      </c>
+      <c r="N17" s="1">
+        <v>7120868.48</v>
+      </c>
+      <c r="O17" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>