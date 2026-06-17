--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -145,84 +145,90 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01969308</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
+    <t>OACT01984231</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/03/26 R</t>
+  </si>
+  <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312810824</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
     <t>FR0129287266</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
@@ -634,299 +640,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4574.7133</v>
+        <v>4702.0359</v>
       </c>
       <c r="D2">
-        <v>67578.54</v>
+        <v>63925.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>309152445.82</v>
+        <v>300580072.88</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>309152445.82</v>
+        <v>300580072.88</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1564.7354</v>
+        <v>1775.5854</v>
       </c>
       <c r="D3">
-        <v>64122.22</v>
+        <v>60644.66</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>100334315.92</v>
+        <v>107679783.98</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>100334315.92</v>
+        <v>107679783.98</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>76307.8237</v>
+        <v>82546.6951</v>
       </c>
       <c r="D4">
-        <v>1272.63</v>
+        <v>1203.09</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>97112045.45</v>
+        <v>99311410.29</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>97112045.45</v>
+        <v>99311410.29</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45407.2512</v>
+        <v>46055.1612</v>
       </c>
       <c r="D5">
-        <v>1277.27</v>
+        <v>1207.94</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>57997754.66</v>
+        <v>55632281.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>57997754.66</v>
+        <v>55632281.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>100.0</v>
+        <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1645.03</v>
+        <v>1558.62</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>164503.93</v>
+        <v>632162.84</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>139327.45828746</v>
+        <v>548561.99236376</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>283850.7369</v>
+        <v>295537.7369</v>
       </c>
       <c r="D7">
-        <v>158.71</v>
+        <v>150.04</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>45051313.18</v>
+        <v>44343029.74</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>45051313.18</v>
+        <v>44343029.74</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1220.89</v>
+        <v>1154.18</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3662.69</v>
+        <v>3462.56</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3662.69</v>
+        <v>3462.56</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>3705.9473</v>
+        <v>4689.7185</v>
       </c>
       <c r="D9">
-        <v>127.74</v>
+        <v>120.73</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>473413.32</v>
+        <v>566196.94</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>473413.32</v>
+        <v>566196.94</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -948,836 +954,886 @@
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
         <v>12016.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.97</v>
+        <v>4784.08</v>
       </c>
       <c r="E2" s="1">
-        <v>4750.0606283289</v>
+        <v>4753.1086118509</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>57076728.51</v>
+        <v>57113353.08</v>
       </c>
       <c r="I2" s="1">
-        <v>347375.01</v>
+        <v>372152.2</v>
       </c>
       <c r="J2" s="1">
-        <v>0.60861058275115</v>
+        <v>0.65160278626737</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57424103.52</v>
+        <v>57485505.28</v>
       </c>
       <c r="N2" s="1">
-        <v>57424103.52</v>
+        <v>57485505.28</v>
       </c>
       <c r="O2" s="1">
-        <v>9.41</v>
+        <v>9.44</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-132895.3</v>
+        <v>-166419.85</v>
       </c>
       <c r="D3" s="1">
-        <v>0.84583106</v>
+        <v>0.86728284</v>
       </c>
       <c r="E3" s="1">
         <v>0.8422408451</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1919.98</v>
+        <v>5644.06</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>186.08</v>
+        <v>316.61</v>
       </c>
       <c r="M3" s="1">
-        <v>1733.9</v>
+        <v>5327.45</v>
       </c>
       <c r="N3" s="1">
-        <v>1919.98</v>
+        <v>5644.06</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>27000000.0</v>
+        <v>-388075.19</v>
       </c>
       <c r="D4" s="1">
-        <v>99.632</v>
+        <v>0.8672757</v>
       </c>
       <c r="E4" s="1">
-        <v>99.59524863</v>
+        <v>0.8623893112</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>26890717.13</v>
+        <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>9922.87</v>
+        <v>2198.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.036900726566826</v>
+        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>0.0</v>
+        <v>115.96</v>
       </c>
       <c r="M4" s="1">
-        <v>26900640.0</v>
+        <v>2082.91</v>
       </c>
       <c r="N4" s="1">
-        <v>26900640.0</v>
+        <v>2198.87</v>
       </c>
       <c r="O4" s="1">
-        <v>4.41</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>20000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.789</v>
+        <v>99.72</v>
       </c>
       <c r="E5" s="1">
-        <v>99.635947</v>
+        <v>99.59524863</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19927189.4</v>
+        <v>26890717.13</v>
       </c>
       <c r="I5" s="1">
-        <v>30610.6</v>
+        <v>33682.87</v>
       </c>
       <c r="J5" s="1">
-        <v>0.15361222993143</v>
+        <v>0.12525835527987</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19957800.0</v>
+        <v>26924400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19957800.0</v>
+        <v>26924400.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.27</v>
+        <v>4.42</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>52000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.95</v>
+        <v>99.878</v>
       </c>
       <c r="E6" s="1">
-        <v>99.54198471</v>
+        <v>99.635947</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>51761832.05</v>
+        <v>19927189.4</v>
       </c>
       <c r="I6" s="1">
-        <v>212167.95</v>
+        <v>48410.6</v>
       </c>
       <c r="J6" s="1">
-        <v>0.40989265950837</v>
+        <v>0.24293742096916</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>51974000.0</v>
+        <v>19975600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>51974000.0</v>
+        <v>19975600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>8.52</v>
+        <v>3.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>56000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.603</v>
+        <v>99.526</v>
       </c>
       <c r="E7" s="1">
-        <v>99.46453268</v>
+        <v>99.47933519</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>55700138.3</v>
+        <v>51729254.3</v>
       </c>
       <c r="I7" s="1">
-        <v>77541.7</v>
+        <v>24265.7</v>
       </c>
       <c r="J7" s="1">
-        <v>0.13921276026706</v>
+        <v>0.046909046589523</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>55777680.0</v>
+        <v>51753520.0</v>
       </c>
       <c r="N7" s="1">
-        <v>55777680.0</v>
+        <v>51753520.0</v>
       </c>
       <c r="O7" s="1">
-        <v>9.14</v>
+        <v>8.5</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>38000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.995</v>
+        <v>99.69</v>
       </c>
       <c r="E8" s="1">
-        <v>99.45287166</v>
+        <v>99.49796824</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>37792091.23</v>
+        <v>73628496.5</v>
       </c>
       <c r="I8" s="1">
-        <v>206008.77</v>
+        <v>142103.5</v>
       </c>
       <c r="J8" s="1">
-        <v>0.54511079777577</v>
+        <v>0.19300068146849</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>37998100.0</v>
+        <v>73770600.0</v>
       </c>
       <c r="N8" s="1">
-        <v>37998100.0</v>
+        <v>73770600.0</v>
       </c>
       <c r="O8" s="1">
-        <v>6.23</v>
+        <v>12.12</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>16000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.957</v>
+        <v>99.566</v>
       </c>
       <c r="E9" s="1">
-        <v>99.61722794</v>
+        <v>99.512664</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>15938756.47</v>
+        <v>995126.64</v>
       </c>
       <c r="I9" s="1">
-        <v>54363.53</v>
+        <v>533.36</v>
       </c>
       <c r="J9" s="1">
-        <v>0.34107761231137</v>
+        <v>0.053597198443004</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>15993120.0</v>
+        <v>995660.0</v>
       </c>
       <c r="N9" s="1">
-        <v>15993120.0</v>
+        <v>995660.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.62</v>
+        <v>0.16</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>71000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.608</v>
+        <v>99.522</v>
       </c>
       <c r="E10" s="1">
-        <v>99.48571415</v>
+        <v>99.45490663</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>70634857.05</v>
+        <v>67629336.51</v>
       </c>
       <c r="I10" s="1">
-        <v>86822.95</v>
+        <v>45623.49</v>
       </c>
       <c r="J10" s="1">
-        <v>0.12291799491934</v>
+        <v>0.067461093593982</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>70721680.0</v>
+        <v>67674960.0</v>
       </c>
       <c r="N10" s="1">
-        <v>70721680.0</v>
+        <v>67674960.0</v>
       </c>
       <c r="O10" s="1">
-        <v>11.59</v>
+        <v>11.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>77000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.765</v>
+        <v>99.691</v>
       </c>
       <c r="E11" s="1">
-        <v>99.4477933</v>
+        <v>99.48571415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>76574800.84</v>
+        <v>70634857.05</v>
       </c>
       <c r="I11" s="1">
-        <v>244249.16</v>
+        <v>145752.95</v>
       </c>
       <c r="J11" s="1">
-        <v>0.31896806432491</v>
+        <v>0.20634705878548</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>76819050.0</v>
+        <v>70780610.0</v>
       </c>
       <c r="N11" s="1">
-        <v>76819050.0</v>
+        <v>70780610.0</v>
       </c>
       <c r="O11" s="1">
-        <v>12.59</v>
+        <v>11.63</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>11000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.918</v>
+        <v>99.85</v>
       </c>
       <c r="E12" s="1">
-        <v>99.44628309</v>
+        <v>99.4477933</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>10939091.14</v>
+        <v>76574800.84</v>
       </c>
       <c r="I12" s="1">
-        <v>51888.86</v>
+        <v>309699.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.47434342886369</v>
+        <v>0.40444004633731</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>10990980.0</v>
+        <v>76884500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10990980.0</v>
+        <v>76884500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.8</v>
+        <v>12.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.526</v>
+        <v>99.997</v>
       </c>
       <c r="E13" s="1">
-        <v>99.4574266</v>
+        <v>99.44628309</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>9945742.66</v>
+        <v>10939091.14</v>
       </c>
       <c r="I13" s="1">
-        <v>6857.34</v>
+        <v>60578.86</v>
       </c>
       <c r="J13" s="1">
-        <v>0.068947490744748</v>
+        <v>0.55378330086753</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9952600.0</v>
+        <v>10999670.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9952600.0</v>
+        <v>10999670.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.63</v>
+        <v>1.81</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>107000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.684</v>
+        <v>99.605</v>
       </c>
       <c r="E14" s="1">
-        <v>99.45633372</v>
+        <v>99.4574266</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>106418277.08</v>
+        <v>9945742.66</v>
       </c>
       <c r="I14" s="1">
-        <v>243602.92</v>
+        <v>14757.34</v>
       </c>
       <c r="J14" s="1">
-        <v>0.22891079115749</v>
+        <v>0.1483784620665</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>106661880.0</v>
+        <v>9960500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>106661880.0</v>
+        <v>9960500.0</v>
       </c>
       <c r="O14" s="1">
-        <v>17.48</v>
+        <v>1.64</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-168171035.95</v>
+        <v>107000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>-4.96182505</v>
+        <v>99.771</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I15" s="1">
-        <v>8344352.59</v>
+        <v>336692.92</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.31638636636345</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8344352.59</v>
+        <v>106754970.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8344352.59</v>
+        <v>106754970.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.37</v>
+        <v>17.54</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-269224702.8</v>
+        <v>-178487964.93</v>
       </c>
       <c r="D16" s="1">
-        <v>-4.96182505</v>
+        <v>5.46914875</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>13358458.74</v>
+        <v>-9761772.3</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>13358458.74</v>
+        <v>-9761772.3</v>
       </c>
       <c r="N16" s="1">
-        <v>13358458.74</v>
+        <v>-9761772.3</v>
       </c>
       <c r="O16" s="1">
-        <v>2.19</v>
+        <v>-1.6</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>-143518483.68</v>
+        <v>-314498957.55</v>
       </c>
       <c r="D17" s="1">
-        <v>-4.9616386</v>
+        <v>5.46914875</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>7120868.48</v>
+        <v>-17200415.81</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7120868.48</v>
+        <v>-17200415.81</v>
       </c>
       <c r="N17" s="1">
-        <v>7120868.48</v>
+        <v>-17200415.81</v>
       </c>
       <c r="O17" s="1">
-        <v>1.17</v>
+        <v>-2.83</v>
       </c>
       <c r="P17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="1">
+        <v>-150658886.63</v>
+      </c>
+      <c r="D18" s="1">
+        <v>5.46926862</v>
+      </c>
+      <c r="E18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-8239939.21</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-8239939.21</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-8239939.21</v>
+      </c>
+      <c r="O18" s="1">
+        <v>-1.35</v>
+      </c>
+      <c r="P18">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>