--- v2 (2026-06-17)
+++ v3 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -197,56 +197,50 @@
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -640,299 +634,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4702.0359</v>
+        <v>4723.2223</v>
       </c>
       <c r="D2">
-        <v>63925.51</v>
+        <v>59968.14</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>300580072.88</v>
+        <v>283242869.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>300580072.88</v>
+        <v>283242869.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1775.5854</v>
+        <v>1802.3561</v>
       </c>
       <c r="D3">
-        <v>60644.66</v>
+        <v>56889.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>107679783.98</v>
+        <v>102534622.26</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>107679783.98</v>
+        <v>102534622.26</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>82546.6951</v>
+        <v>83127.6445</v>
       </c>
       <c r="D4">
-        <v>1203.09</v>
+        <v>1128.53</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>99311410.29</v>
+        <v>93812624.48</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>99311410.29</v>
+        <v>93812624.48</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>46055.1612</v>
+        <v>45702.0538</v>
       </c>
       <c r="D5">
-        <v>1207.94</v>
+        <v>1133.13</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>55632281.57</v>
+        <v>51786819.39</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>55632281.57</v>
+        <v>51786819.39</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1558.62</v>
+        <v>1462.28</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>632162.84</v>
+        <v>593090.22</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>548561.99236376</v>
+        <v>515125.91305858</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>295537.7369</v>
+        <v>295965.9639</v>
       </c>
       <c r="D7">
-        <v>150.04</v>
+        <v>140.74</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>44343029.74</v>
+        <v>41655327.86</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>44343029.74</v>
+        <v>41655327.86</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1154.18</v>
+        <v>1082.66</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3462.56</v>
+        <v>3247.98</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3462.56</v>
+        <v>3247.98</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>4689.7185</v>
+        <v>5056.1072</v>
       </c>
       <c r="D9">
-        <v>120.73</v>
+        <v>113.24</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>566196.94</v>
+        <v>572583.96</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>566196.94</v>
+        <v>572583.96</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -951,889 +945,839 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>12016.0</v>
+        <v>12086.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.08</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4753.1086118509</v>
+        <v>4753.3007264604</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>57113353.08</v>
+        <v>57448392.58</v>
       </c>
       <c r="I2" s="1">
-        <v>372152.2</v>
+        <v>380458.5</v>
       </c>
       <c r="J2" s="1">
-        <v>0.65160278626737</v>
+        <v>0.66226134955855</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57485505.28</v>
+        <v>57828851.08</v>
       </c>
       <c r="N2" s="1">
-        <v>57485505.28</v>
+        <v>57828851.08</v>
       </c>
       <c r="O2" s="1">
-        <v>9.44</v>
+        <v>10.07</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-166419.85</v>
+        <v>-115197.52</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86728284</v>
+        <v>0.86823745</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422408451</v>
+        <v>0.8682003846</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>1.15</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>5644.06</v>
+        <v>5815.15</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>316.61</v>
+        <v>328.74</v>
       </c>
       <c r="M3" s="1">
-        <v>5327.45</v>
+        <v>5486.41</v>
       </c>
       <c r="N3" s="1">
-        <v>5644.06</v>
+        <v>5815.15</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>-388075.19</v>
       </c>
       <c r="D4" s="1">
-        <v>0.8672757</v>
+        <v>0.86814069</v>
       </c>
       <c r="E4" s="1">
         <v>0.8623893112</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4">
         <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2198.87</v>
+        <v>2588.12</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>115.96</v>
+        <v>149.09</v>
       </c>
       <c r="M4" s="1">
-        <v>2082.91</v>
+        <v>2439.03</v>
       </c>
       <c r="N4" s="1">
-        <v>2198.87</v>
+        <v>2588.12</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.72</v>
+        <v>99.741</v>
       </c>
       <c r="E5" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I5" s="1">
-        <v>33682.87</v>
+        <v>39352.87</v>
       </c>
       <c r="J5" s="1">
-        <v>0.12525835527987</v>
+        <v>0.14634369849548</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>26924400.0</v>
+        <v>26930070.0</v>
       </c>
       <c r="N5" s="1">
-        <v>26924400.0</v>
+        <v>26930070.0</v>
       </c>
       <c r="O5" s="1">
-        <v>4.42</v>
+        <v>4.69</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.878</v>
+        <v>99.9</v>
       </c>
       <c r="E6" s="1">
         <v>99.635947</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>19927189.4</v>
       </c>
       <c r="I6" s="1">
-        <v>48410.6</v>
+        <v>52810.6</v>
       </c>
       <c r="J6" s="1">
-        <v>0.24293742096916</v>
+        <v>0.26501780527062</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19975600.0</v>
+        <v>19980000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19975600.0</v>
+        <v>19980000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>3.28</v>
+        <v>3.48</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>52000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.526</v>
+        <v>99.534</v>
       </c>
       <c r="E7" s="1">
         <v>99.47933519</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>51729254.3</v>
       </c>
       <c r="I7" s="1">
-        <v>24265.7</v>
+        <v>28425.7</v>
       </c>
       <c r="J7" s="1">
-        <v>0.046909046589523</v>
+        <v>0.054950917782706</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>51753520.0</v>
+        <v>51757680.0</v>
       </c>
       <c r="N7" s="1">
-        <v>51753520.0</v>
+        <v>51757680.0</v>
       </c>
       <c r="O7" s="1">
-        <v>8.5</v>
+        <v>9.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>74000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.69</v>
+        <v>99.705</v>
       </c>
       <c r="E8" s="1">
         <v>99.49796824</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>73628496.5</v>
       </c>
       <c r="I8" s="1">
-        <v>142103.5</v>
+        <v>153203.5</v>
       </c>
       <c r="J8" s="1">
-        <v>0.19300068146849</v>
+        <v>0.20807636619335</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>73770600.0</v>
+        <v>73781700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>73770600.0</v>
+        <v>73781700.0</v>
       </c>
       <c r="O8" s="1">
-        <v>12.12</v>
+        <v>12.85</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.566</v>
+        <v>99.583</v>
       </c>
       <c r="E9" s="1">
         <v>99.512664</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>995126.64</v>
       </c>
       <c r="I9" s="1">
-        <v>533.36</v>
+        <v>703.36</v>
       </c>
       <c r="J9" s="1">
-        <v>0.053597198443004</v>
+        <v>0.07068045128407</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>995660.0</v>
+        <v>995830.0</v>
       </c>
       <c r="N9" s="1">
-        <v>995660.0</v>
+        <v>995830.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>68000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.522</v>
+        <v>99.535</v>
       </c>
       <c r="E10" s="1">
         <v>99.45490663</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>67629336.51</v>
       </c>
       <c r="I10" s="1">
-        <v>45623.49</v>
+        <v>54463.49</v>
       </c>
       <c r="J10" s="1">
-        <v>0.067461093593982</v>
+        <v>0.080532344113633</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>67674960.0</v>
+        <v>67683800.0</v>
       </c>
       <c r="N10" s="1">
-        <v>67674960.0</v>
+        <v>67683800.0</v>
       </c>
       <c r="O10" s="1">
-        <v>11.12</v>
+        <v>11.79</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.691</v>
+        <v>99.715</v>
       </c>
       <c r="E11" s="1">
         <v>99.48571415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>70634857.05</v>
       </c>
       <c r="I11" s="1">
-        <v>145752.95</v>
+        <v>162792.95</v>
       </c>
       <c r="J11" s="1">
-        <v>0.20634705878548</v>
+        <v>0.23047112544556</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>70780610.0</v>
+        <v>70797650.0</v>
       </c>
       <c r="N11" s="1">
-        <v>70780610.0</v>
+        <v>70797650.0</v>
       </c>
       <c r="O11" s="1">
-        <v>11.63</v>
+        <v>12.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>77000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.85</v>
+        <v>99.873</v>
       </c>
       <c r="E12" s="1">
         <v>99.4477933</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>76574800.84</v>
       </c>
       <c r="I12" s="1">
-        <v>309699.16</v>
+        <v>327409.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.40444004633731</v>
+        <v>0.42756775911714</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76884500.0</v>
+        <v>76902210.0</v>
       </c>
       <c r="N12" s="1">
-        <v>76884500.0</v>
+        <v>76902210.0</v>
       </c>
       <c r="O12" s="1">
-        <v>12.63</v>
+        <v>13.39</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.997</v>
+        <v>99.622</v>
       </c>
       <c r="E13" s="1">
-        <v>99.44628309</v>
+        <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>10939091.14</v>
+        <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>60578.86</v>
+        <v>16457.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0.55378330086753</v>
+        <v>0.16547120273068</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10999670.0</v>
+        <v>9962200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>10999670.0</v>
+        <v>9962200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.81</v>
+        <v>1.74</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>10000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.605</v>
+        <v>99.795</v>
       </c>
       <c r="E14" s="1">
-        <v>99.4574266</v>
+        <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>9945742.66</v>
+        <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>14757.34</v>
+        <v>362372.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0.1483784620665</v>
+        <v>0.34051755952371</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9960500.0</v>
+        <v>106780650.0</v>
       </c>
       <c r="N14" s="1">
-        <v>9960500.0</v>
+        <v>106780650.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.64</v>
+        <v>18.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>107000000.0</v>
+        <v>-180037964.93</v>
       </c>
       <c r="D15" s="1">
-        <v>99.771</v>
+        <v>11.33666044</v>
       </c>
       <c r="E15" s="1">
-        <v>99.45633372</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>106418277.08</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>336692.92</v>
+        <v>-20410292.75</v>
       </c>
       <c r="J15" s="1">
-        <v>0.31638636636345</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>106754970.0</v>
+        <v>-20410292.75</v>
       </c>
       <c r="N15" s="1">
-        <v>106754970.0</v>
+        <v>-20410292.75</v>
       </c>
       <c r="O15" s="1">
-        <v>17.54</v>
+        <v>-3.56</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-178487964.93</v>
+        <v>-316498957.55</v>
       </c>
       <c r="D16" s="1">
-        <v>5.46914875</v>
+        <v>11.33666044</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-9761772.3</v>
+        <v>-35880412.11</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-9761772.3</v>
+        <v>-35880412.11</v>
       </c>
       <c r="N16" s="1">
-        <v>-9761772.3</v>
+        <v>-35880412.11</v>
       </c>
       <c r="O16" s="1">
-        <v>-1.6</v>
+        <v>-6.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>-314498957.55</v>
+        <v>-150658886.63</v>
       </c>
       <c r="D17" s="1">
-        <v>5.46914875</v>
+        <v>11.33679362</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-17200415.81</v>
+        <v>-17079887.05</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-17200415.81</v>
+        <v>-17079887.05</v>
       </c>
       <c r="N17" s="1">
-        <v>-17200415.81</v>
+        <v>-17079887.05</v>
       </c>
       <c r="O17" s="1">
-        <v>-2.83</v>
+        <v>-2.97</v>
       </c>
       <c r="P17">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P18">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>