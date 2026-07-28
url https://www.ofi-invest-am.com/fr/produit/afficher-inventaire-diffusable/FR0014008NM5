--- v3 (2026-06-19)
+++ v4 (2026-07-28)
@@ -139,108 +139,108 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01969308</t>
-[...8 lines deleted...]
-    <t>EUR/USD 31/03/26 R</t>
+    <t>OACT01988106</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -634,269 +634,269 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4723.2223</v>
+        <v>5065.3151</v>
       </c>
       <c r="D2">
-        <v>59968.14</v>
+        <v>63864.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>283242869.51</v>
+        <v>323491285.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>283242869.51</v>
+        <v>323491285.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1802.3561</v>
+        <v>3281.6899</v>
       </c>
       <c r="D3">
-        <v>56889.21</v>
+        <v>60559.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102534622.26</v>
+        <v>198738565.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102534622.26</v>
+        <v>198738565.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>83127.6445</v>
+        <v>102202.2103</v>
       </c>
       <c r="D4">
-        <v>1128.53</v>
+        <v>1200.19</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>93812624.48</v>
+        <v>122662425.51</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>93812624.48</v>
+        <v>122662425.51</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45702.0538</v>
+        <v>47155.1413</v>
       </c>
       <c r="D5">
-        <v>1133.13</v>
+        <v>1206.11</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>51786819.39</v>
+        <v>56874757.35</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>51786819.39</v>
+        <v>56874757.35</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1462.28</v>
+        <v>1560.44</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>593090.22</v>
+        <v>632902.92</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>515125.91305858</v>
+        <v>540850.21363869</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>295965.9639</v>
+        <v>318821.6011</v>
       </c>
       <c r="D7">
-        <v>140.74</v>
+        <v>149.67</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>41655327.86</v>
+        <v>47721207.06</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>41655327.86</v>
+        <v>47721207.06</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1082.66</v>
+        <v>1151.41</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3247.98</v>
+        <v>3454.23</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3247.98</v>
+        <v>3454.23</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>5056.1072</v>
+        <v>5752.0842</v>
       </c>
       <c r="D9">
-        <v>113.24</v>
+        <v>120.36</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>572583.96</v>
+        <v>692370.56</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>572583.96</v>
+        <v>692370.56</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -945,837 +945,837 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>12086.0</v>
+        <v>14828.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4795.69</v>
       </c>
       <c r="E2" s="1">
-        <v>4753.3007264604</v>
+        <v>4782.1440295387</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>57448392.58</v>
+        <v>70909631.67</v>
       </c>
       <c r="I2" s="1">
-        <v>380458.5</v>
+        <v>200859.65</v>
       </c>
       <c r="J2" s="1">
-        <v>0.66226134955855</v>
+        <v>0.28326144878987</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57828851.08</v>
+        <v>71110491.32</v>
       </c>
       <c r="N2" s="1">
-        <v>57828851.08</v>
+        <v>71110491.32</v>
       </c>
       <c r="O2" s="1">
-        <v>10.07</v>
+        <v>9.47</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-115197.52</v>
+        <v>-567295.67</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86823745</v>
+        <v>0.85347694</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8682003846</v>
+        <v>0.8449529825</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>5815.15</v>
+        <v>-7300.82</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>328.74</v>
+        <v>801.36</v>
       </c>
       <c r="M3" s="1">
-        <v>5486.41</v>
+        <v>-8102.18</v>
       </c>
       <c r="N3" s="1">
-        <v>5815.15</v>
+        <v>-7300.82</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>-388075.19</v>
+        <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>0.86814069</v>
+        <v>99.955</v>
       </c>
       <c r="E4" s="1">
-        <v>0.8623893112</v>
+        <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>2588.12</v>
+        <v>97132.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.3612133865022</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
-        <v>149.09</v>
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2439.03</v>
+        <v>26987850.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2588.12</v>
+        <v>26987850.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>3.59</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>27000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.741</v>
+        <v>99.762</v>
       </c>
       <c r="E5" s="1">
-        <v>99.59524863</v>
+        <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>26890717.13</v>
+        <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>39352.87</v>
+        <v>146985.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.14634369849548</v>
+        <v>0.28414424678842</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>26930070.0</v>
+        <v>51876240.0</v>
       </c>
       <c r="N5" s="1">
-        <v>26930070.0</v>
+        <v>51876240.0</v>
       </c>
       <c r="O5" s="1">
-        <v>4.69</v>
+        <v>6.91</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>20000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9</v>
+        <v>99.923</v>
       </c>
       <c r="E6" s="1">
-        <v>99.635947</v>
+        <v>99.49796824</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>19927189.4</v>
+        <v>73628496.5</v>
       </c>
       <c r="I6" s="1">
-        <v>52810.6</v>
+        <v>314523.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.26501780527062</v>
+        <v>0.42717631752809</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19980000.0</v>
+        <v>73943020.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19980000.0</v>
+        <v>73943020.0</v>
       </c>
       <c r="O6" s="1">
-        <v>3.48</v>
+        <v>9.85</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>52000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.534</v>
+        <v>99.811</v>
       </c>
       <c r="E7" s="1">
-        <v>99.47933519</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>51729254.3</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>28425.7</v>
+        <v>2983.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.054950917782706</v>
+        <v>0.29979701879954</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>51757680.0</v>
+        <v>998110.0</v>
       </c>
       <c r="N7" s="1">
-        <v>51757680.0</v>
+        <v>998110.0</v>
       </c>
       <c r="O7" s="1">
-        <v>9.02</v>
+        <v>0.13</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>74000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.705</v>
+        <v>99.769</v>
       </c>
       <c r="E8" s="1">
-        <v>99.49796824</v>
+        <v>99.45490663</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>73628496.5</v>
+        <v>67629336.51</v>
       </c>
       <c r="I8" s="1">
-        <v>153203.5</v>
+        <v>213583.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.20807636619335</v>
+        <v>0.31581485346735</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>73781700.0</v>
+        <v>67842920.0</v>
       </c>
       <c r="N8" s="1">
-        <v>73781700.0</v>
+        <v>67842920.0</v>
       </c>
       <c r="O8" s="1">
-        <v>12.85</v>
+        <v>9.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>1000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.583</v>
+        <v>99.929</v>
       </c>
       <c r="E9" s="1">
-        <v>99.512664</v>
+        <v>99.48571415</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>995126.64</v>
+        <v>70634857.05</v>
       </c>
       <c r="I9" s="1">
-        <v>703.36</v>
+        <v>314732.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.07068045128407</v>
+        <v>0.44557738649802</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>995830.0</v>
+        <v>70949590.0</v>
       </c>
       <c r="N9" s="1">
-        <v>995830.0</v>
+        <v>70949590.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>9.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>68000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.535</v>
+        <v>99.542</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45490663</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>67629336.51</v>
+        <v>19887643.2</v>
       </c>
       <c r="I10" s="1">
-        <v>54463.49</v>
+        <v>20756.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.080532344113633</v>
+        <v>0.10437033584754</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>67683800.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>67683800.0</v>
+        <v>19908400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>11.79</v>
+        <v>2.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>71000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.715</v>
+        <v>99.725</v>
       </c>
       <c r="E11" s="1">
-        <v>99.48571415</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>70634857.05</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>162792.95</v>
+        <v>24432.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.23047112544556</v>
+        <v>0.12264790941823</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>70797650.0</v>
+        <v>19945000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>70797650.0</v>
+        <v>19945000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>12.33</v>
+        <v>2.66</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>77000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.873</v>
+        <v>99.5</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4477933</v>
+        <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>76574800.84</v>
+        <v>155051155.84</v>
       </c>
       <c r="I12" s="1">
-        <v>327409.16</v>
+        <v>168844.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.42756775911714</v>
+        <v>0.1088957764199</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76902210.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>76902210.0</v>
+        <v>155220000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>13.39</v>
+        <v>20.68</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.622</v>
+        <v>99.85</v>
       </c>
       <c r="E13" s="1">
         <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>16457.34</v>
+        <v>39257.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0.16547120273068</v>
+        <v>0.39471501869726</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9962200.0</v>
+        <v>9985000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9962200.0</v>
+        <v>9985000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.74</v>
+        <v>1.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
         <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.795</v>
+        <v>99.995</v>
       </c>
       <c r="E14" s="1">
         <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>362372.92</v>
+        <v>576372.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0.34051755952371</v>
+        <v>0.54161083585925</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>106780650.0</v>
+        <v>106994650.0</v>
       </c>
       <c r="N14" s="1">
-        <v>106780650.0</v>
+        <v>106994650.0</v>
       </c>
       <c r="O14" s="1">
-        <v>18.6</v>
+        <v>14.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-180037964.93</v>
+        <v>-225395717.89</v>
       </c>
       <c r="D15" s="1">
-        <v>11.33666044</v>
+        <v>-2.99395212</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-20410292.75</v>
+        <v>6748239.87</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-20410292.75</v>
+        <v>6748239.87</v>
       </c>
       <c r="N15" s="1">
-        <v>-20410292.75</v>
+        <v>6748239.87</v>
       </c>
       <c r="O15" s="1">
-        <v>-3.56</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-316498957.55</v>
+        <v>-365385909.25</v>
       </c>
       <c r="D16" s="1">
-        <v>11.33666044</v>
+        <v>-2.99395212</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-35880412.11</v>
+        <v>10939479.18</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-35880412.11</v>
+        <v>10939479.18</v>
       </c>
       <c r="N16" s="1">
-        <v>-35880412.11</v>
+        <v>10939479.18</v>
       </c>
       <c r="O16" s="1">
-        <v>-6.25</v>
+        <v>1.46</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="1">
-        <v>-150658886.63</v>
+        <v>-137920646.71</v>
       </c>
       <c r="D17" s="1">
-        <v>11.33679362</v>
+        <v>-2.99376567</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-17079887.05</v>
+        <v>4129020.97</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-17079887.05</v>
+        <v>4129020.97</v>
       </c>
       <c r="N17" s="1">
-        <v>-17079887.05</v>
+        <v>4129020.97</v>
       </c>
       <c r="O17" s="1">
-        <v>-2.97</v>
+        <v>0.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>