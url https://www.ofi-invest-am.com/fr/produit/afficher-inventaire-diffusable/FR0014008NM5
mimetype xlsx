--- v4 (2026-07-28)
+++ v5 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,138 +139,141 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01988106</t>
-[...50 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>OACT02006725</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>1 867.39</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
+  </si>
+  <si>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
+  </si>
+  <si>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570554</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 02/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129704203</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 14/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...26 lines deleted...]
-    <t>EQSSGP</t>
+    <t>SWAP05049196</t>
+  </si>
+  <si>
+    <t>CITI - BDF2P24V4</t>
+  </si>
+  <si>
+    <t>SWAP05049191</t>
+  </si>
+  <si>
+    <t>GOL - BDF2EVPA8</t>
+  </si>
+  <si>
+    <t>SWAP05049189</t>
+  </si>
+  <si>
+    <t>JPM - BDF2EVPJ9</t>
+  </si>
+  <si>
+    <t>SWAP05049193</t>
+  </si>
+  <si>
+    <t>SGP - BDF2EVPN0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -579,1206 +582,1206 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>5483.5211</v>
+      </c>
+      <c r="C2">
+        <v>59308.17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>325217615.16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>325217615.16</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3952.6207</v>
+      </c>
+      <c r="C3">
+        <v>56190.54</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>222099896.06</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>222099896.06</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>113281.5512</v>
+      </c>
+      <c r="C4">
+        <v>1111.34</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>125895250.59</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>125895250.59</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>48583.7153</v>
+      </c>
+      <c r="C5">
+        <v>1118.84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>54357550.22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>54357550.22</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>696.8228</v>
+      </c>
+      <c r="C6">
+        <v>1454.92</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>1013825.59</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>888891.84165534</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>343013.6011</v>
+      </c>
+      <c r="C7">
+        <v>138.59</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>47541500.27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>47541500.27</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="C8">
+        <v>1066.21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>3198.65</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>3198.65</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6638.7187</v>
+      </c>
+      <c r="C9">
+        <v>111.32</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>739064.9</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>739064.9</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>14347.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4820.67</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4815.3661113822</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>69086057.6</v>
+      </c>
+      <c r="H2" s="1">
+        <v>76094.89</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.1101450750607</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>69162152.49</v>
+      </c>
+      <c r="M2" s="1">
+        <v>69162152.49</v>
+      </c>
+      <c r="N2" s="1">
+        <v>8.9</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-844465.03</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87646098</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.87995</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>17525.8</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="1">
+        <v>15658.41</v>
+      </c>
+      <c r="M3" s="1">
+        <v>17525.8</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="1">
+        <v>11666667.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.729</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057824</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>11603734.46</v>
+      </c>
+      <c r="H4" s="1">
+        <v>31315.87</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.26987751320879</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>11635050.33</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11635050.33</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.905</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.44946433</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>29834839.3</v>
+      </c>
+      <c r="H5" s="1">
+        <v>136660.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.45805743622691</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>29971500.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>29971500.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.86</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.691</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>49706238.89</v>
+      </c>
+      <c r="H6" s="1">
+        <v>139261.11</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.2801682708446</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>49845500.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>49845500.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.42</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>78000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.867</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45454799</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>77574547.43</v>
+      </c>
+      <c r="H7" s="1">
+        <v>321712.57</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.41471407911248</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>77896260.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>77896260.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>10.03</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.739</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.417172</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>24854293.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>80457.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.3237146999112</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>24934750.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>24934750.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>3.21</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.414235</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>141168213.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>716766.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.5077391582805</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>141884980.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>141884980.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>18.27</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>33000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.454</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.37925061</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>32795152.7</v>
+      </c>
+      <c r="H10" s="1">
+        <v>24667.3</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.075216298657454</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>32819820.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>32819820.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>4.23</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.652</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.37995623</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>12919394.31</v>
+      </c>
+      <c r="H11" s="1">
+        <v>35365.69</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.27374108376448</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>12954760.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>12954760.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.83</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.3955316</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>69576872.12</v>
+      </c>
+      <c r="H12" s="1">
+        <v>304127.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.43711059542238</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>69881000.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>69881000.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>156000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>155051155.84</v>
+      </c>
+      <c r="H13" s="1">
+        <v>939484.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.6059188368576</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>155990640.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>155990640.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>20.08</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>116971660.9</v>
+      </c>
+      <c r="C14" s="1">
+        <v>102.67239277</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3125942.21</v>
+      </c>
+      <c r="I14" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3125942.21</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3125942.21</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4">
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>193528893.72</v>
+      </c>
+      <c r="C15" s="1">
+        <v>102.67253261</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>5172122.79</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5172122.79</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5172122.79</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>317764057.7</v>
+      </c>
+      <c r="C16" s="1">
+        <v>102.67253261</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>8492348.06</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>8492348.06</v>
+      </c>
+      <c r="M16" s="1">
+        <v>8492348.06</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>128051952.29</v>
+      </c>
+      <c r="C17" s="1">
+        <v>102.67239277</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>3422051.11</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3422051.11</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3422051.11</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...504 lines deleted...]
-      <c r="B17" t="s">
+      <c r="Z17" t="s">
         <v>70</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">