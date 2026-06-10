--- v0 (2026-05-01)
+++ v1 (2026-06-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -145,117 +145,135 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01969308</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>EU000A4D5551</t>
-[...2 lines deleted...]
-    <t>EUROPEAN UNION 06/02/2026</t>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
+  </si>
+  <si>
+    <t>EU000A4D85N4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
-    <t>FR0129287233</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
+    <t>BE0312812846</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
+    <t>FR0129437499</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
+  </si>
+  <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129287266</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
   </si>
   <si>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
+  </si>
+  <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
-    <t>EQS-00000186</t>
+    <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
-    <t>EQS-00000187</t>
+    <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
-    <t>EQS-00000188</t>
+    <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -622,299 +640,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4230.1709</v>
+        <v>4695.3329</v>
       </c>
       <c r="D2">
-        <v>64312.1</v>
+        <v>66599.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>272051215.45</v>
+        <v>312704621.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>272051215.45</v>
+        <v>312704621.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1245.021</v>
+        <v>1652.304</v>
       </c>
       <c r="D3">
-        <v>61040.65</v>
+        <v>63185.57</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>75996893.74</v>
+        <v>104401780.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>75996893.74</v>
+        <v>104401780.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>50018.2546</v>
+        <v>80350.0988</v>
       </c>
       <c r="D4">
-        <v>1212.29</v>
+        <v>1253.71</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>60636927.48</v>
+        <v>100735964.6</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>60636927.48</v>
+        <v>100735964.6</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>29984.2299</v>
+        <v>45689.5306</v>
       </c>
       <c r="D5">
-        <v>1215.99</v>
+        <v>1258.58</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>36460560.18</v>
+        <v>57504117.48</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>36460560.18</v>
+        <v>57504117.48</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>100.0</v>
+        <v>125.0</v>
       </c>
       <c r="D6">
-        <v>1562.43</v>
+        <v>1621.63</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>156243.47</v>
+        <v>202704.28</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>131335.66174925</v>
+        <v>174039.90727226</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>251745.1677</v>
+        <v>291565.7369</v>
       </c>
       <c r="D7">
-        <v>151.18</v>
+        <v>156.35</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>38061349.86</v>
+        <v>45587713.87</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>38061349.86</v>
+        <v>45587713.87</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1163.0</v>
+        <v>1202.74</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3489.01</v>
+        <v>3608.24</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3489.01</v>
+        <v>3608.24</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>2052.3187</v>
+        <v>4610.4588</v>
       </c>
       <c r="D9">
-        <v>121.73</v>
+        <v>125.82</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>249848.07</v>
+        <v>580104.83</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>249848.07</v>
+        <v>580104.83</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P15"/>
+  <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O15" sqref="O15"/>
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -933,739 +951,889 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>10798.0</v>
+        <v>11936.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4771.34</v>
+        <v>4782.44</v>
       </c>
       <c r="E2" s="1">
-        <v>4740.7201148361</v>
+        <v>4752.0909433646</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>51190295.8</v>
+        <v>56720957.5</v>
       </c>
       <c r="I2" s="1">
-        <v>330633.52</v>
+        <v>362246.34</v>
       </c>
       <c r="J2" s="1">
-        <v>0.64589101280403</v>
+        <v>0.63864637687049</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>51520929.32</v>
+        <v>57083203.84</v>
       </c>
       <c r="N2" s="1">
-        <v>51520929.32</v>
+        <v>57083203.84</v>
       </c>
       <c r="O2" s="1">
-        <v>10.65</v>
+        <v>9.18</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-144337.98</v>
+        <v>-166419.85</v>
       </c>
       <c r="D3" s="1">
-        <v>0.83833266</v>
+        <v>0.85786495</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8343079026</v>
+        <v>0.8422408451</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>693.58</v>
+        <v>3772.86</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>19.8</v>
+        <v>263.59</v>
       </c>
       <c r="M3" s="1">
-        <v>673.78000000003</v>
+        <v>3509.27</v>
       </c>
       <c r="N3" s="1">
-        <v>693.58000000002</v>
+        <v>3772.86</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
-        <v>55000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.983</v>
+        <v>99.68</v>
       </c>
       <c r="E4" s="1">
-        <v>99.55126378</v>
+        <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>54753195.08</v>
+        <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>237454.92</v>
+        <v>22882.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.43368230776862</v>
+        <v>0.08509579677394</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>54990650.0</v>
+        <v>26913600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>54990650.0</v>
+        <v>26913600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>11.37</v>
+        <v>4.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>52000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.798</v>
+        <v>99.839</v>
       </c>
       <c r="E5" s="1">
-        <v>99.54198471</v>
+        <v>99.635947</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>51761832.05</v>
+        <v>19927189.4</v>
       </c>
       <c r="I5" s="1">
-        <v>133127.95</v>
+        <v>40610.6</v>
       </c>
       <c r="J5" s="1">
-        <v>0.25719327297265</v>
+        <v>0.20379492152566</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>51894960.0</v>
+        <v>19967800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>51894960.0</v>
+        <v>19967800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>10.73</v>
+        <v>3.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>12000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.995</v>
+        <v>99.994</v>
       </c>
       <c r="E6" s="1">
-        <v>99.48199975</v>
+        <v>99.54198471</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>11937839.97</v>
+        <v>51761832.05</v>
       </c>
       <c r="I6" s="1">
-        <v>61560.03</v>
+        <v>235047.95</v>
       </c>
       <c r="J6" s="1">
-        <v>0.51567142929292</v>
+        <v>0.45409511350555</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>11999400.0</v>
+        <v>51996880.0</v>
       </c>
       <c r="N6" s="1">
-        <v>11999400.0</v>
+        <v>51996880.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.48</v>
+        <v>8.36</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>38000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.84</v>
+        <v>99.647</v>
       </c>
       <c r="E7" s="1">
-        <v>99.45287166</v>
+        <v>99.49796824</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>37792091.23</v>
+        <v>73628496.5</v>
       </c>
       <c r="I7" s="1">
-        <v>147108.77</v>
+        <v>110283.5</v>
       </c>
       <c r="J7" s="1">
-        <v>0.3892580834035</v>
+        <v>0.14978371859053</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>37939200.0</v>
+        <v>73738780.0</v>
       </c>
       <c r="N7" s="1">
-        <v>37939200.0</v>
+        <v>73738780.0</v>
       </c>
       <c r="O7" s="1">
-        <v>7.85</v>
+        <v>11.86</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>16000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.802</v>
+        <v>99.531</v>
       </c>
       <c r="E8" s="1">
-        <v>99.61722794</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>15938756.47</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>29563.53</v>
+        <v>183.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.18548203591444</v>
+        <v>0.018425795534928</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>15968320.0</v>
+        <v>995310.0</v>
       </c>
       <c r="N8" s="1">
-        <v>15968320.0</v>
+        <v>995310.0</v>
       </c>
       <c r="O8" s="1">
-        <v>3.3</v>
+        <v>0.16</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>77000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.611</v>
+        <v>99.48</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4477933</v>
+        <v>99.4504259</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>76574800.84</v>
+        <v>51714221.47</v>
       </c>
       <c r="I9" s="1">
-        <v>125669.16</v>
+        <v>15378.53</v>
       </c>
       <c r="J9" s="1">
-        <v>0.16411294397302</v>
+        <v>0.029737525892991</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>76700470.0</v>
+        <v>51729600.0</v>
       </c>
       <c r="N9" s="1">
-        <v>76700470.0</v>
+        <v>51729600.0</v>
       </c>
       <c r="O9" s="1">
-        <v>15.86</v>
+        <v>8.32</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>14000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.918</v>
+        <v>99.989</v>
       </c>
       <c r="E10" s="1">
-        <v>99.46388</v>
+        <v>99.61722794</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>13924943.2</v>
+        <v>15938756.47</v>
       </c>
       <c r="I10" s="1">
-        <v>63576.8</v>
+        <v>59483.53</v>
       </c>
       <c r="J10" s="1">
-        <v>0.4565677510268</v>
+        <v>0.37320057001912</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>13988520.0</v>
+        <v>15998240.0</v>
       </c>
       <c r="N10" s="1">
-        <v>13988520.0</v>
+        <v>15998240.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.89</v>
+        <v>2.57</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>11000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.762</v>
+        <v>99.654</v>
       </c>
       <c r="E11" s="1">
-        <v>99.44628309</v>
+        <v>99.48571415</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>10939091.14</v>
+        <v>70634857.05</v>
       </c>
       <c r="I11" s="1">
-        <v>34728.86</v>
+        <v>119482.95</v>
       </c>
       <c r="J11" s="1">
-        <v>0.3174748208561</v>
+        <v>0.16915578935117</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>10973820.0</v>
+        <v>70754340.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10973820.0</v>
+        <v>70754340.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.27</v>
+        <v>11.38</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>107000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.53</v>
+        <v>99.81</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45633372</v>
+        <v>99.4477933</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>106418277.08</v>
+        <v>76574800.84</v>
       </c>
       <c r="I12" s="1">
-        <v>78822.92</v>
+        <v>278899.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.07406896837913</v>
+        <v>0.364217937155</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>106497100.0</v>
+        <v>76853700.0</v>
       </c>
       <c r="N12" s="1">
-        <v>106497100.0</v>
+        <v>76853700.0</v>
       </c>
       <c r="O12" s="1">
-        <v>22.02</v>
+        <v>12.36</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>-156260142.23</v>
+        <v>11000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>-6.20018504</v>
+        <v>99.967</v>
       </c>
       <c r="E13" s="1">
-        <v>0.0</v>
+        <v>99.44628309</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>0.0</v>
+        <v>10939091.14</v>
       </c>
       <c r="I13" s="1">
-        <v>9688417.96</v>
+        <v>57278.86</v>
       </c>
       <c r="J13" s="1">
-        <v>0</v>
+        <v>0.52361626086607</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9688417.96</v>
+        <v>10996370.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9688417.96</v>
+        <v>10996370.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.0</v>
+        <v>1.77</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-186829685.85</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>-6.20018504</v>
+        <v>99.572</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.4574266</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>9945742.66</v>
       </c>
       <c r="I14" s="1">
-        <v>11583786.23</v>
+        <v>11457.34</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.11519843607134</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>11583786.23</v>
+        <v>9957200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>11583786.23</v>
+        <v>9957200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-112167741.87</v>
+        <v>107000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>-6.19998527</v>
+        <v>99.732</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I15" s="1">
-        <v>6954383.47</v>
+        <v>294962.92</v>
       </c>
       <c r="J15" s="1">
+        <v>0.27717317747802</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>106713240.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>106713240.0</v>
+      </c>
+      <c r="O15" s="1">
+        <v>17.16</v>
+      </c>
+      <c r="P15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="1">
+        <v>-176537964.93</v>
+      </c>
+      <c r="D16" s="1">
+        <v>1.48676208</v>
+      </c>
+      <c r="E16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-2624699.52</v>
+      </c>
+      <c r="J16" s="1">
         <v>0</v>
       </c>
-      <c r="K15">
-[...14 lines deleted...]
-      <c r="P15">
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16">
+        <v>0.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-2624699.52</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-2624699.52</v>
+      </c>
+      <c r="O16" s="1">
+        <v>-0.42</v>
+      </c>
+      <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-303708957.55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>1.48676207</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-4515429.58</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-4515429.58</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-4515429.58</v>
+      </c>
+      <c r="O17" s="1">
+        <v>-0.73</v>
+      </c>
+      <c r="P17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="1">
+        <v>-150658886.63</v>
+      </c>
+      <c r="D18" s="1">
+        <v>1.48683532</v>
+      </c>
+      <c r="E18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2240049.54</v>
+      </c>
+      <c r="J18" s="1">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>-2240049.54</v>
+      </c>
+      <c r="N18" s="1">
+        <v>-2240049.54</v>
+      </c>
+      <c r="O18" s="1">
+        <v>-0.36</v>
+      </c>
+      <c r="P18">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>