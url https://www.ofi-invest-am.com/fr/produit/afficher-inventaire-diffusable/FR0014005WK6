--- v1 (2026-06-10)
+++ v2 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,114 +139,102 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01969308</t>
-[...2 lines deleted...]
-    <t>EUR/USD 31/03/26</t>
+    <t>OACT01988106</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312810824</t>
-[...2 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129132702</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/03/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -640,299 +628,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4695.3329</v>
+        <v>4828.9846</v>
       </c>
       <c r="D2">
-        <v>66599.03</v>
+        <v>61772.47</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>312704621.75</v>
+        <v>298298323.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>312704621.75</v>
+        <v>298298323.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1652.304</v>
+        <v>1784.296</v>
       </c>
       <c r="D3">
-        <v>63185.57</v>
+        <v>58592.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>104401780.79</v>
+        <v>104546127.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>104401780.79</v>
+        <v>104546127.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>80350.0988</v>
+        <v>85429.7012</v>
       </c>
       <c r="D4">
-        <v>1253.71</v>
+        <v>1161.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>100735964.6</v>
+        <v>99263395.22</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>100735964.6</v>
+        <v>99263395.22</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45689.5306</v>
+        <v>45996.3613</v>
       </c>
       <c r="D5">
-        <v>1258.58</v>
+        <v>1167.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>57504117.48</v>
+        <v>53678629.26</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>57504117.48</v>
+        <v>53678629.26</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>125.0</v>
+        <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1621.63</v>
+        <v>1506.38</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>202704.28</v>
+        <v>610974.46</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>174039.90727226</v>
+        <v>528936.42108908</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>291565.7369</v>
+        <v>304882.6712</v>
       </c>
       <c r="D7">
-        <v>156.35</v>
+        <v>144.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>45587713.87</v>
+        <v>44179988.69</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>45587713.87</v>
+        <v>44179988.69</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1202.74</v>
+        <v>1114.7</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3608.24</v>
+        <v>3344.11</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3608.24</v>
+        <v>3344.11</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>4610.4588</v>
+        <v>4977.2415</v>
       </c>
       <c r="D9">
-        <v>125.82</v>
+        <v>116.57</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>580104.83</v>
+        <v>580218.52</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>580104.83</v>
+        <v>580218.52</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:P16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -951,889 +939,789 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>11936.0</v>
+        <v>4941.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4782.44</v>
+        <v>4788.12</v>
       </c>
       <c r="E2" s="1">
-        <v>4752.0909433646</v>
+        <v>4764.2199129731</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>56720957.5</v>
+        <v>23540010.59</v>
       </c>
       <c r="I2" s="1">
-        <v>362246.34</v>
+        <v>118090.33</v>
       </c>
       <c r="J2" s="1">
-        <v>0.63864637687049</v>
+        <v>0.50165793064752</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57083203.84</v>
+        <v>23658100.92</v>
       </c>
       <c r="N2" s="1">
-        <v>57083203.84</v>
+        <v>23658100.92</v>
       </c>
       <c r="O2" s="1">
-        <v>9.18</v>
+        <v>3.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-166419.85</v>
+        <v>-510539.65</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85786495</v>
+        <v>0.86354239</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422408451</v>
+        <v>0.8662023244</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3772.86</v>
+        <v>-1567.77</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>263.59</v>
+        <v>160.87</v>
       </c>
       <c r="M3" s="1">
-        <v>3509.27</v>
+        <v>-1728.64</v>
       </c>
       <c r="N3" s="1">
-        <v>3772.86</v>
+        <v>-1567.77</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.68</v>
+        <v>99.832</v>
       </c>
       <c r="E4" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>22882.87</v>
+        <v>63922.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.08509579677394</v>
+        <v>0.23771351909647</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26913600.0</v>
+        <v>26954640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26913600.0</v>
+        <v>26954640.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.33</v>
+        <v>4.48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.839</v>
+        <v>99.989</v>
       </c>
       <c r="E5" s="1">
         <v>99.635947</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>19927189.4</v>
       </c>
       <c r="I5" s="1">
-        <v>40610.6</v>
+        <v>70610.6</v>
       </c>
       <c r="J5" s="1">
-        <v>0.20379492152566</v>
+        <v>0.35434299630835</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19967800.0</v>
+        <v>19997800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19967800.0</v>
+        <v>19997800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.21</v>
+        <v>3.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>52000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.994</v>
+        <v>99.631</v>
       </c>
       <c r="E6" s="1">
-        <v>99.54198471</v>
+        <v>99.47933519</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>51761832.05</v>
+        <v>51729254.3</v>
       </c>
       <c r="I6" s="1">
-        <v>235047.95</v>
+        <v>78865.7</v>
       </c>
       <c r="J6" s="1">
-        <v>0.45409511350555</v>
+        <v>0.15245860600005</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>51996880.0</v>
+        <v>51808120.0</v>
       </c>
       <c r="N6" s="1">
-        <v>51996880.0</v>
+        <v>51808120.0</v>
       </c>
       <c r="O6" s="1">
-        <v>8.36</v>
+        <v>8.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>74000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.647</v>
+        <v>99.797</v>
       </c>
       <c r="E7" s="1">
         <v>99.49796824</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>73628496.5</v>
       </c>
       <c r="I7" s="1">
-        <v>110283.5</v>
+        <v>221283.5</v>
       </c>
       <c r="J7" s="1">
-        <v>0.14978371859053</v>
+        <v>0.30054056583921</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>73738780.0</v>
+        <v>73849780.0</v>
       </c>
       <c r="N7" s="1">
-        <v>73738780.0</v>
+        <v>73849780.0</v>
       </c>
       <c r="O7" s="1">
-        <v>11.86</v>
+        <v>12.29</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.531</v>
+        <v>99.675</v>
       </c>
       <c r="E8" s="1">
         <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>183.36</v>
+        <v>1623.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.018425795534928</v>
+        <v>0.16313099607101</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>995310.0</v>
+        <v>996750.0</v>
       </c>
       <c r="N8" s="1">
-        <v>995310.0</v>
+        <v>996750.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>52000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.48</v>
+        <v>99.629</v>
       </c>
       <c r="E9" s="1">
-        <v>99.4504259</v>
+        <v>99.45490663</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>51714221.47</v>
+        <v>67629336.51</v>
       </c>
       <c r="I9" s="1">
-        <v>15378.53</v>
+        <v>118383.49</v>
       </c>
       <c r="J9" s="1">
-        <v>0.029737525892991</v>
+        <v>0.1750475401788</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>51729600.0</v>
+        <v>67747720.0</v>
       </c>
       <c r="N9" s="1">
-        <v>51729600.0</v>
+        <v>67747720.0</v>
       </c>
       <c r="O9" s="1">
-        <v>8.32</v>
+        <v>11.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>16000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.989</v>
+        <v>99.804</v>
       </c>
       <c r="E10" s="1">
-        <v>99.61722794</v>
+        <v>99.48571415</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>15938756.47</v>
+        <v>70634857.05</v>
       </c>
       <c r="I10" s="1">
-        <v>59483.53</v>
+        <v>225982.95</v>
       </c>
       <c r="J10" s="1">
-        <v>0.37320057001912</v>
+        <v>0.31993120597672</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>15998240.0</v>
+        <v>70860840.0</v>
       </c>
       <c r="N10" s="1">
-        <v>15998240.0</v>
+        <v>70860840.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.57</v>
+        <v>11.79</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>71000000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.654</v>
+        <v>99.962</v>
       </c>
       <c r="E11" s="1">
-        <v>99.48571415</v>
+        <v>99.4477933</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>70634857.05</v>
+        <v>76574800.84</v>
       </c>
       <c r="I11" s="1">
-        <v>119482.95</v>
+        <v>395939.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.16915578935117</v>
+        <v>0.51706195204777</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>70754340.0</v>
+        <v>76970740.0</v>
       </c>
       <c r="N11" s="1">
-        <v>70754340.0</v>
+        <v>76970740.0</v>
       </c>
       <c r="O11" s="1">
-        <v>11.38</v>
+        <v>12.81</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>77000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.81</v>
+        <v>99.715</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4477933</v>
+        <v>99.4574266</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>76574800.84</v>
+        <v>9945742.66</v>
       </c>
       <c r="I12" s="1">
-        <v>278899.16</v>
+        <v>25757.34</v>
       </c>
       <c r="J12" s="1">
-        <v>0.364217937155</v>
+        <v>0.25897854871704</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76853700.0</v>
+        <v>9971500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>76853700.0</v>
+        <v>9971500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>12.36</v>
+        <v>1.66</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>11000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.967</v>
+        <v>99.884</v>
       </c>
       <c r="E13" s="1">
-        <v>99.44628309</v>
+        <v>99.45633372</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>10939091.14</v>
+        <v>106418277.08</v>
       </c>
       <c r="I13" s="1">
-        <v>57278.86</v>
+        <v>457602.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.52361626086607</v>
+        <v>0.43000406749303</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10996370.0</v>
+        <v>106875880.0</v>
       </c>
       <c r="N13" s="1">
-        <v>10996370.0</v>
+        <v>106875880.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.77</v>
+        <v>17.78</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>10000000.0</v>
+        <v>-164815717.89</v>
       </c>
       <c r="D14" s="1">
-        <v>99.572</v>
+        <v>0.28981036</v>
       </c>
       <c r="E14" s="1">
-        <v>99.4574266</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>9945742.66</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>11457.34</v>
+        <v>-477653.03</v>
       </c>
       <c r="J14" s="1">
-        <v>0.11519843607134</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>9957200.0</v>
+        <v>-477653.03</v>
       </c>
       <c r="N14" s="1">
-        <v>9957200.0</v>
+        <v>-477653.03</v>
       </c>
       <c r="O14" s="1">
-        <v>1.6</v>
+        <v>-0.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>107000000.0</v>
+        <v>-299765909.25</v>
       </c>
       <c r="D15" s="1">
-        <v>99.732</v>
+        <v>0.28981036</v>
       </c>
       <c r="E15" s="1">
-        <v>99.45633372</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>106418277.08</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>294962.92</v>
+        <v>-868752.66</v>
       </c>
       <c r="J15" s="1">
-        <v>0.27717317747802</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>106713240.0</v>
+        <v>-868752.66</v>
       </c>
       <c r="N15" s="1">
-        <v>106713240.0</v>
+        <v>-868752.66</v>
       </c>
       <c r="O15" s="1">
-        <v>17.16</v>
+        <v>-0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-176537964.93</v>
+        <v>-137920646.71</v>
       </c>
       <c r="D16" s="1">
-        <v>1.48676208</v>
+        <v>0.28982367</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-2624699.52</v>
+        <v>-399726.68</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-2624699.52</v>
+        <v>-399726.68</v>
       </c>
       <c r="N16" s="1">
-        <v>-2624699.52</v>
+        <v>-399726.68</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.42</v>
+        <v>-0.07</v>
       </c>
       <c r="P16">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P18">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>