--- v2 (2026-07-03)
+++ v3 (2026-07-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -151,90 +151,96 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01988106</t>
   </si>
   <si>
     <t>EUR/USD 29/05/26</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -628,299 +634,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>4828.9846</v>
+        <v>4815.7888</v>
       </c>
       <c r="D2">
-        <v>61772.47</v>
+        <v>65185.5</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>298298323.5</v>
+        <v>313919621.35</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>298298323.5</v>
+        <v>313919621.35</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1784.296</v>
+        <v>3274.9539</v>
       </c>
       <c r="D3">
-        <v>58592.36</v>
+        <v>61815.53</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>104546127.12</v>
+        <v>202443016.79</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>104546127.12</v>
+        <v>202443016.79</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>85429.7012</v>
+        <v>102077.8755</v>
       </c>
       <c r="D4">
-        <v>1161.93</v>
+        <v>1225.19</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>99263395.22</v>
+        <v>125065570.89</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>99263395.22</v>
+        <v>125065570.89</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>45996.3613</v>
+        <v>47206.1049</v>
       </c>
       <c r="D5">
-        <v>1167.01</v>
+        <v>1231.14</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>53678629.26</v>
+        <v>58117433.24</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>53678629.26</v>
+        <v>58117433.24</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>405.5906</v>
       </c>
       <c r="D6">
-        <v>1506.38</v>
+        <v>1592.44</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>610974.46</v>
+        <v>645882.74</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>528936.42108908</v>
+        <v>551753.57936101</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>304882.6712</v>
+        <v>315789.6712</v>
       </c>
       <c r="D7">
-        <v>144.9</v>
+        <v>152.79</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>44179988.69</v>
+        <v>48252146.01</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>44179988.69</v>
+        <v>48252146.01</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>3.0</v>
       </c>
       <c r="D8">
-        <v>1114.7</v>
+        <v>1175.39</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3344.11</v>
+        <v>3526.19</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3344.11</v>
+        <v>3526.19</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>4977.2415</v>
+        <v>5546.7737</v>
       </c>
       <c r="D9">
-        <v>116.57</v>
+        <v>122.88</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>580218.52</v>
+        <v>681607.12</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>580218.52</v>
+        <v>681607.12</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O16" sqref="O16"/>
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -939,789 +945,839 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>4941.0</v>
+        <v>14967.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4788.12</v>
+        <v>4794.4</v>
       </c>
       <c r="E2" s="1">
-        <v>4764.2199129731</v>
+        <v>4782.1440295316</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>23540010.59</v>
+        <v>71574349.69</v>
       </c>
       <c r="I2" s="1">
-        <v>118090.33</v>
+        <v>183435.11</v>
       </c>
       <c r="J2" s="1">
-        <v>0.50165793064752</v>
+        <v>0.25628610080914</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>23658100.92</v>
+        <v>71757784.8</v>
       </c>
       <c r="N2" s="1">
-        <v>23658100.92</v>
+        <v>71757784.8</v>
       </c>
       <c r="O2" s="1">
-        <v>3.94</v>
+        <v>9.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-510539.65</v>
+        <v>-567295.67</v>
       </c>
       <c r="D3" s="1">
-        <v>0.86354239</v>
+        <v>0.85304122</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8662023244</v>
+        <v>0.8449529825</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1567.77</v>
+        <v>-7594.31</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
-        <v>160.87</v>
+        <v>699.5</v>
       </c>
       <c r="M3" s="1">
-        <v>-1728.64</v>
+        <v>-8293.81</v>
       </c>
       <c r="N3" s="1">
-        <v>-1567.77</v>
+        <v>-7594.3100000001</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="1">
         <v>27000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.832</v>
+        <v>99.944</v>
       </c>
       <c r="E4" s="1">
         <v>99.59524863</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26890717.13</v>
       </c>
       <c r="I4" s="1">
-        <v>63922.87</v>
+        <v>94162.87</v>
       </c>
       <c r="J4" s="1">
-        <v>0.23771351909647</v>
+        <v>0.35016868291307</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>26954640.0</v>
+        <v>26984880.0</v>
       </c>
       <c r="N4" s="1">
-        <v>26954640.0</v>
+        <v>26984880.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.48</v>
+        <v>3.6</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>20000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.989</v>
+        <v>99.752</v>
       </c>
       <c r="E5" s="1">
-        <v>99.635947</v>
+        <v>99.47933519</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>19927189.4</v>
+        <v>51729254.3</v>
       </c>
       <c r="I5" s="1">
-        <v>70610.6</v>
+        <v>141785.7</v>
       </c>
       <c r="J5" s="1">
-        <v>0.35434299630835</v>
+        <v>0.27409190779694</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>19997800.0</v>
+        <v>51871040.0</v>
       </c>
       <c r="N5" s="1">
-        <v>19997800.0</v>
+        <v>51871040.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.33</v>
+        <v>6.93</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>52000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.631</v>
+        <v>99.916</v>
       </c>
       <c r="E6" s="1">
-        <v>99.47933519</v>
+        <v>99.49796824</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>51729254.3</v>
+        <v>73628496.5</v>
       </c>
       <c r="I6" s="1">
-        <v>78865.7</v>
+        <v>309343.5</v>
       </c>
       <c r="J6" s="1">
-        <v>0.15245860600005</v>
+        <v>0.42014099798982</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>51808120.0</v>
+        <v>73937840.0</v>
       </c>
       <c r="N6" s="1">
-        <v>51808120.0</v>
+        <v>73937840.0</v>
       </c>
       <c r="O6" s="1">
-        <v>8.62</v>
+        <v>9.87</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>74000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.797</v>
+        <v>99.799</v>
       </c>
       <c r="E7" s="1">
-        <v>99.49796824</v>
+        <v>99.512664</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>73628496.5</v>
+        <v>995126.64</v>
       </c>
       <c r="I7" s="1">
-        <v>221283.5</v>
+        <v>2863.36</v>
       </c>
       <c r="J7" s="1">
-        <v>0.30054056583921</v>
+        <v>0.2877382520882</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>73849780.0</v>
+        <v>997990.0</v>
       </c>
       <c r="N7" s="1">
-        <v>73849780.0</v>
+        <v>997990.0</v>
       </c>
       <c r="O7" s="1">
-        <v>12.29</v>
+        <v>0.13</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.675</v>
+        <v>99.756</v>
       </c>
       <c r="E8" s="1">
-        <v>99.512664</v>
+        <v>99.45490663</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>995126.64</v>
+        <v>67629336.51</v>
       </c>
       <c r="I8" s="1">
-        <v>1623.36</v>
+        <v>204743.49</v>
       </c>
       <c r="J8" s="1">
-        <v>0.16313099607101</v>
+        <v>0.3027436029477</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>996750.0</v>
+        <v>67834080.0</v>
       </c>
       <c r="N8" s="1">
-        <v>996750.0</v>
+        <v>67834080.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.17</v>
+        <v>9.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>68000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.629</v>
+        <v>99.918</v>
       </c>
       <c r="E9" s="1">
-        <v>99.45490663</v>
+        <v>99.48571415</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>67629336.51</v>
+        <v>70634857.05</v>
       </c>
       <c r="I9" s="1">
-        <v>118383.49</v>
+        <v>306922.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.1750475401788</v>
+        <v>0.43452052261214</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>67747720.0</v>
+        <v>70941780.0</v>
       </c>
       <c r="N9" s="1">
-        <v>67747720.0</v>
+        <v>70941780.0</v>
       </c>
       <c r="O9" s="1">
-        <v>11.27</v>
+        <v>9.47</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>71000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.804</v>
+        <v>99.538</v>
       </c>
       <c r="E10" s="1">
-        <v>99.48571415</v>
+        <v>99.438216</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>70634857.05</v>
+        <v>19887643.2</v>
       </c>
       <c r="I10" s="1">
-        <v>225982.95</v>
+        <v>19956.8</v>
       </c>
       <c r="J10" s="1">
-        <v>0.31993120597672</v>
+        <v>0.10034773753383</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>70860840.0</v>
+        <v>19907600.0</v>
       </c>
       <c r="N10" s="1">
-        <v>70860840.0</v>
+        <v>19907600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>11.79</v>
+        <v>2.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>77000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.962</v>
+        <v>99.716</v>
       </c>
       <c r="E11" s="1">
-        <v>99.4477933</v>
+        <v>99.6028392</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>76574800.84</v>
+        <v>19920567.84</v>
       </c>
       <c r="I11" s="1">
-        <v>395939.16</v>
+        <v>22632.16</v>
       </c>
       <c r="J11" s="1">
-        <v>0.51706195204777</v>
+        <v>0.11361202241713</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>76970740.0</v>
+        <v>19943200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>76970740.0</v>
+        <v>19943200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>12.81</v>
+        <v>2.66</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.715</v>
+        <v>99.493</v>
       </c>
       <c r="E12" s="1">
-        <v>99.4574266</v>
+        <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>9945742.66</v>
+        <v>155051155.84</v>
       </c>
       <c r="I12" s="1">
-        <v>25757.34</v>
+        <v>157924.16</v>
       </c>
       <c r="J12" s="1">
-        <v>0.25897854871704</v>
+        <v>0.10185293953111</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>9971500.0</v>
+        <v>155209080.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9971500.0</v>
+        <v>155209080.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.66</v>
+        <v>20.72</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>107000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.884</v>
+        <v>99.839</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45633372</v>
+        <v>99.4574266</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>106418277.08</v>
+        <v>9945742.66</v>
       </c>
       <c r="I13" s="1">
-        <v>457602.92</v>
+        <v>38157.34</v>
       </c>
       <c r="J13" s="1">
-        <v>0.43000406749303</v>
+        <v>0.3836550100322</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>106875880.0</v>
+        <v>9983900.0</v>
       </c>
       <c r="N13" s="1">
-        <v>106875880.0</v>
+        <v>9983900.0</v>
       </c>
       <c r="O13" s="1">
-        <v>17.78</v>
+        <v>1.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>-164815717.89</v>
+        <v>107000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>0.28981036</v>
+        <v>99.995</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.45633372</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>106418277.08</v>
       </c>
       <c r="I14" s="1">
-        <v>-477653.03</v>
+        <v>576372.92</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.54161083585925</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-477653.03</v>
+        <v>106994650.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-477653.03</v>
+        <v>106994650.0</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.08</v>
+        <v>14.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1">
-        <v>-299765909.25</v>
+        <v>-225395717.89</v>
       </c>
       <c r="D15" s="1">
-        <v>0.28981036</v>
+        <v>-5.12838827</v>
       </c>
       <c r="E15" s="1">
         <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-868752.66</v>
+        <v>11559167.56</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-868752.66</v>
+        <v>11559167.56</v>
       </c>
       <c r="N15" s="1">
-        <v>-868752.66</v>
+        <v>11559167.56</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.14</v>
+        <v>1.54</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="1">
-        <v>-137920646.71</v>
+        <v>-348925909.25</v>
       </c>
       <c r="D16" s="1">
-        <v>0.28982367</v>
+        <v>-5.12838827</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-399726.68</v>
+        <v>17894275.4</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-399726.68</v>
+        <v>17894275.4</v>
       </c>
       <c r="N16" s="1">
-        <v>-399726.68</v>
+        <v>17894275.4</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.07</v>
+        <v>2.39</v>
       </c>
       <c r="P16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-137920646.71</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-5.12822845</v>
+      </c>
+      <c r="E17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>7072885.84</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>7072885.84</v>
+      </c>
+      <c r="N17" s="1">
+        <v>7072885.84</v>
+      </c>
+      <c r="O17" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="P17">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>