--- v3 (2026-07-24)
+++ v4 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>FR0014005WK6</t>
   </si>
   <si>
@@ -139,120 +139,123 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01988106</t>
-[...38 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
+    <t>OACT02006725</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>1 346.63</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
+  </si>
+  <si>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
+  </si>
+  <si>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570554</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 02/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
-    <t>FR0128984012</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
+    <t>EQS-00000225</t>
+  </si>
+  <si>
+    <t>EQSCITI</t>
   </si>
   <si>
     <t>EQS-00000212</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000211</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
     <t>EQS-00000213</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -579,1206 +582,1206 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>5344.7761</v>
+      </c>
+      <c r="C2">
+        <v>58635.61</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>313394243.22</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>313394243.22</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3459.6646</v>
+      </c>
+      <c r="C3">
+        <v>55562.01</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>192225946.84</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>192225946.84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>108636.1359</v>
+      </c>
+      <c r="C4">
+        <v>1099.31</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>119425311.41</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>119425311.41</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>48136.1594</v>
+      </c>
+      <c r="C5">
+        <v>1106.37</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>53256568.02</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>53256568.02</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>696.8228</v>
+      </c>
+      <c r="C6">
+        <v>1437.76</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>1001868.86</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>877485.31640026</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>336958.6011</v>
+      </c>
+      <c r="C7">
+        <v>137.09</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>46196627.18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>46196627.18</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="C8">
+        <v>1054.66</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>3164.0</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>3164.0</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>6309.5936</v>
+      </c>
+      <c r="C9">
+        <v>110.14</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>694966.74</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>694966.74</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>14162.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4816.02</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4815.2604759215</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>68193718.86</v>
+      </c>
+      <c r="H2" s="1">
+        <v>10756.38</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.015773270881564</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>68204475.24</v>
+      </c>
+      <c r="M2" s="1">
+        <v>68204475.24</v>
+      </c>
+      <c r="N2" s="1">
+        <v>9.39</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-844465.03</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87502449</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.87995</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>16098.76</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="1">
+        <v>14752.13</v>
+      </c>
+      <c r="M3" s="1">
+        <v>16098.76</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="1">
+        <v>11666667.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057824</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>11603734.46</v>
+      </c>
+      <c r="H4" s="1">
+        <v>20232.54</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.17436231473363</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>11623967.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11623967.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.811</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.44946433</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>29834839.3</v>
+      </c>
+      <c r="H5" s="1">
+        <v>108460.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.36353706788694</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>29943300.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>29943300.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>4.12</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.591</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>49706238.89</v>
+      </c>
+      <c r="H6" s="1">
+        <v>89261.11</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.17957727640093</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>49795500.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>49795500.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.86</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>78000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45454799</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>77574547.43</v>
+      </c>
+      <c r="H7" s="1">
+        <v>249172.57</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.32120402664913</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>77823720.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>77823720.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>10.72</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.417172</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>24854293.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>56207.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.22614604245633</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>24910500.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>24910500.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>3.43</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.823</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.414235</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>141168213.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>580446.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.41117351051386</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>141748660.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>141748660.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>19.52</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.438216</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>19887643.2</v>
+      </c>
+      <c r="H10" s="1">
+        <v>103556.8</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.52070926131659</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>19991200.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>19991200.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="1">
+        <v>13000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.549</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.37995623</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>12919394.31</v>
+      </c>
+      <c r="H11" s="1">
+        <v>21975.69</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.17009845409696</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>12941370.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>12941370.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.3955316</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>69576872.12</v>
+      </c>
+      <c r="H12" s="1">
+        <v>234827.88</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.33750853242582</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>69811700.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>69811700.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>9.61</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>156000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.913</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>155051155.84</v>
+      </c>
+      <c r="H13" s="1">
+        <v>813124.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.52442315285871</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>155864280.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>155864280.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>-74991660.9</v>
+      </c>
+      <c r="C14" s="1">
+        <v>-1.58324917</v>
+      </c>
+      <c r="D14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1187304.85</v>
+      </c>
+      <c r="I14" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1187304.85</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1187304.85</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O14">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4">
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>-193108893.72</v>
+      </c>
+      <c r="C15" s="1">
+        <v>-1.58328912</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3057472.1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3057472.1</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3057472.1</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>-318344057.7</v>
+      </c>
+      <c r="C16" s="1">
+        <v>-1.58328912</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5040306.83</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>5040306.83</v>
+      </c>
+      <c r="M16" s="1">
+        <v>5040306.83</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-128051952.29</v>
+      </c>
+      <c r="C17" s="1">
+        <v>-1.58324917</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2027381.47</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2027381.47</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2027381.47</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...504 lines deleted...]
-      <c r="B17" t="s">
+      <c r="Z17" t="s">
         <v>70</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">