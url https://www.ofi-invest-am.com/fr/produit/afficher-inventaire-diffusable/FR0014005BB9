--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>61133.7203</v>
+        <v>60314.1797</v>
       </c>
       <c r="D2">
-        <v>96.341</v>
+        <v>96.696</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5889735.18</v>
+        <v>5832152.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5889735.18</v>
+        <v>5832152.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1312.3568</v>
+        <v>1299.9091</v>
       </c>
       <c r="D3">
-        <v>996.22</v>
+        <v>1000.49</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1307403.98</v>
+        <v>1300553.74</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1307403.98</v>
+        <v>1300553.74</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>354774.6425</v>
+        <v>356569.419</v>
       </c>
       <c r="D4">
-        <v>10.6276</v>
+        <v>10.6738</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3770407.57</v>
+        <v>3805967.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3770407.57</v>
+        <v>3805967.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7341.851</v>
+        <v>7291.581</v>
       </c>
       <c r="D2" s="1">
-        <v>1480.12</v>
+        <v>1486.68</v>
       </c>
       <c r="E2" s="1">
-        <v>1383.3661511246</v>
+        <v>1383.95877931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10156468.16</v>
+        <v>10091247.54</v>
       </c>
       <c r="I2" s="1">
-        <v>710352.34</v>
+        <v>749000.1</v>
       </c>
       <c r="J2" s="1">
-        <v>6.9940881890187</v>
+        <v>7.4222745704244</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10866820.5</v>
+        <v>10840247.64</v>
       </c>
       <c r="N2" s="1">
-        <v>10866820.5</v>
+        <v>10840247.64</v>
       </c>
       <c r="O2" s="1">
-        <v>99.08</v>
+        <v>99.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>