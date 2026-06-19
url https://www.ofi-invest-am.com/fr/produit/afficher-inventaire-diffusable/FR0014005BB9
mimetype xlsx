--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>60314.1797</v>
+        <v>60759.8214</v>
       </c>
       <c r="D2">
-        <v>96.696</v>
+        <v>94.886</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5832152.25</v>
+        <v>5765304.69</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5832152.25</v>
+        <v>5765304.69</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1299.9091</v>
+        <v>1290.0638</v>
       </c>
       <c r="D3">
-        <v>1000.49</v>
+        <v>982.27</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1300553.74</v>
+        <v>1267200.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1300553.74</v>
+        <v>1267200.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>356569.419</v>
+        <v>353851.6793</v>
       </c>
       <c r="D4">
-        <v>10.6738</v>
+        <v>10.48</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3805967.72</v>
+        <v>3708384.01</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3805967.72</v>
+        <v>3708384.01</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7291.581</v>
+        <v>7294.831</v>
       </c>
       <c r="D2" s="1">
-        <v>1486.68</v>
+        <v>1459.49</v>
       </c>
       <c r="E2" s="1">
-        <v>1383.95877931</v>
+        <v>1384.5172821687</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10091247.54</v>
+        <v>10099819.59</v>
       </c>
       <c r="I2" s="1">
-        <v>749000.1</v>
+        <v>546913.31</v>
       </c>
       <c r="J2" s="1">
-        <v>7.4222745704244</v>
+        <v>5.4150799935229</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10840247.64</v>
+        <v>10646732.9</v>
       </c>
       <c r="N2" s="1">
-        <v>10840247.64</v>
+        <v>10646732.9</v>
       </c>
       <c r="O2" s="1">
-        <v>99.1</v>
+        <v>99.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>