--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>60759.8214</v>
+        <v>61411.8286</v>
       </c>
       <c r="D2">
-        <v>94.886</v>
+        <v>95.47</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5765304.69</v>
+        <v>5862997.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5765304.69</v>
+        <v>5862997.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1290.0638</v>
+        <v>1291.5291</v>
       </c>
       <c r="D3">
-        <v>982.27</v>
+        <v>988.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1267200.75</v>
+        <v>1277250.94</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1267200.75</v>
+        <v>1277250.94</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>353851.6793</v>
+        <v>341499.5709</v>
       </c>
       <c r="D4">
-        <v>10.48</v>
+        <v>10.552</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3708384.01</v>
+        <v>3603535.28</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3708384.01</v>
+        <v>3603535.28</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7294.831</v>
+        <v>7246.731</v>
       </c>
       <c r="D2" s="1">
-        <v>1459.49</v>
+        <v>1469.69</v>
       </c>
       <c r="E2" s="1">
-        <v>1384.5172821687</v>
+        <v>1385.054114745</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10099819.59</v>
+        <v>10037114.59</v>
       </c>
       <c r="I2" s="1">
-        <v>546913.31</v>
+        <v>613333.49</v>
       </c>
       <c r="J2" s="1">
-        <v>5.4150799935229</v>
+        <v>6.1106554528237</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10646732.9</v>
+        <v>10650448.08</v>
       </c>
       <c r="N2" s="1">
-        <v>10646732.9</v>
+        <v>10650448.08</v>
       </c>
       <c r="O2" s="1">
-        <v>99.12</v>
+        <v>99.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>