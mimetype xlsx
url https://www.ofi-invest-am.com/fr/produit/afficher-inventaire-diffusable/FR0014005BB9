--- v3 (2026-07-16)
+++ v4 (2026-08-13)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>61411.8286</v>
+        <v>61634.3533</v>
       </c>
       <c r="D2">
-        <v>95.47</v>
+        <v>95.125</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5862997.51</v>
+        <v>5862984.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5862997.51</v>
+        <v>5862984.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1291.5291</v>
+        <v>1286.2558</v>
       </c>
       <c r="D3">
-        <v>988.94</v>
+        <v>985.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1277250.94</v>
+        <v>1268237.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1277250.94</v>
+        <v>1268237.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>341499.5709</v>
+        <v>382997.6993</v>
       </c>
       <c r="D4">
-        <v>10.552</v>
+        <v>10.5212</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3603535.28</v>
+        <v>4029625.27</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3603535.28</v>
+        <v>4029625.27</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7246.731</v>
+        <v>7550.221</v>
       </c>
       <c r="D2" s="1">
-        <v>1469.69</v>
+        <v>1465.43</v>
       </c>
       <c r="E2" s="1">
-        <v>1385.054114745</v>
+        <v>1388.9106438076</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10037114.59</v>
+        <v>10486582.31</v>
       </c>
       <c r="I2" s="1">
-        <v>613333.49</v>
+        <v>577738.05</v>
       </c>
       <c r="J2" s="1">
-        <v>6.1106554528237</v>
+        <v>5.5093073502991</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10650448.08</v>
+        <v>11064320.36</v>
       </c>
       <c r="N2" s="1">
-        <v>10650448.08</v>
+        <v>11064320.36</v>
       </c>
       <c r="O2" s="1">
-        <v>99.13</v>
+        <v>99.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>