--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>61634.3533</v>
+        <v>61728.2178</v>
       </c>
       <c r="D2">
-        <v>95.125</v>
+        <v>95.972</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>5862984.39</v>
+        <v>5924190.1</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>5862984.39</v>
+        <v>5924190.1</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1286.2558</v>
+        <v>1285.9761</v>
       </c>
       <c r="D3">
-        <v>985.99</v>
+        <v>995.23</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1268237.81</v>
+        <v>1279846.54</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1268237.81</v>
+        <v>1279846.54</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>382997.6993</v>
+        <v>381608.3501</v>
       </c>
       <c r="D4">
-        <v>10.5212</v>
+        <v>10.6204</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>4029625.27</v>
+        <v>4052839.73</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>4029625.27</v>
+        <v>4052839.73</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>7550.221</v>
+        <v>7546.171</v>
       </c>
       <c r="D2" s="1">
-        <v>1465.43</v>
+        <v>1479.39</v>
       </c>
       <c r="E2" s="1">
-        <v>1388.9106438076</v>
+        <v>1389.0179218043</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10486582.31</v>
+        <v>10481766.76</v>
       </c>
       <c r="I2" s="1">
-        <v>577738.05</v>
+        <v>681963.16</v>
       </c>
       <c r="J2" s="1">
-        <v>5.5093073502991</v>
+        <v>6.5061852225378</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11064320.36</v>
+        <v>11163729.92</v>
       </c>
       <c r="N2" s="1">
-        <v>11064320.36</v>
+        <v>11163729.92</v>
       </c>
       <c r="O2" s="1">
-        <v>99.14</v>
+        <v>99.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>