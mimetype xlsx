--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -456,311 +456,311 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>61784.8847</v>
+      </c>
+      <c r="C2">
+        <v>96.183</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>5942695.74</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>5942695.74</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1290.7334</v>
+      </c>
+      <c r="C3">
+        <v>997.89</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>1288011.79</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>1288011.79</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>376640.3123</v>
+      </c>
+      <c r="C4">
+        <v>10.6493</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>4010957.82</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>4010957.82</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>29</v>
       </c>
+      <c r="B2" s="1">
+        <v>7510.601</v>
+      </c>
       <c r="C2" s="1">
-        <v>7546.171</v>
+        <v>1483.53</v>
       </c>
       <c r="D2" s="1">
-        <v>1479.39</v>
-[...7 lines deleted...]
-      <c r="G2">
+        <v>1389.1201676138</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>10433127.32</v>
+      </c>
       <c r="H2" s="1">
-        <v>10481766.76</v>
+        <v>709074.58</v>
       </c>
       <c r="I2" s="1">
-        <v>681963.16</v>
-[...2 lines deleted...]
-        <v>6.5061852225378</v>
+        <v>6.7963761799468</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>11142201.9</v>
       </c>
       <c r="M2" s="1">
-        <v>11163729.92</v>
+        <v>11142201.9</v>
       </c>
       <c r="N2" s="1">
-        <v>11163729.92</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>99.12</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">