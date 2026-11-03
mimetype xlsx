--- v6 (2026-09-22)
+++ v7 (2026-11-03)
@@ -466,166 +466,166 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>61784.8847</v>
+        <v>63650.9641</v>
       </c>
       <c r="C2">
-        <v>96.183</v>
+        <v>95.761</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>5942695.74</v>
+        <v>6095324.43</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>5942695.74</v>
+        <v>6095324.43</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1290.7334</v>
+        <v>995.4391</v>
       </c>
       <c r="C3">
-        <v>997.89</v>
+        <v>994.48</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>1288011.79</v>
+        <v>989951.72</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>1288011.79</v>
+        <v>989951.72</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>376640.3123</v>
+        <v>372550.9502</v>
       </c>
       <c r="C4">
-        <v>10.6493</v>
+        <v>10.614</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>4010957.82</v>
+        <v>3954280.1</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>4010957.82</v>
+        <v>3954280.1</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -674,84 +674,84 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>7510.601</v>
+        <v>7399.951</v>
       </c>
       <c r="C2" s="1">
-        <v>1483.53</v>
+        <v>1478.66</v>
       </c>
       <c r="D2" s="1">
-        <v>1389.1201676138</v>
+        <v>1391.5158100371</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>10433127.32</v>
+        <v>10297148.81</v>
       </c>
       <c r="H2" s="1">
-        <v>709074.58</v>
+        <v>644862.74</v>
       </c>
       <c r="I2" s="1">
-        <v>6.7963761799468</v>
+        <v>6.2625368623764</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>11142201.9</v>
+        <v>10942011.55</v>
       </c>
       <c r="M2" s="1">
-        <v>11142201.9</v>
+        <v>10942011.55</v>
       </c>
       <c r="N2" s="1">
         <v>99.12</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>