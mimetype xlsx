--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>37143.9903</v>
+        <v>37561.3572</v>
       </c>
       <c r="D2">
-        <v>107.69</v>
+        <v>107.879</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4000051.62</v>
+        <v>4052117.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4000051.62</v>
+        <v>4052117.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1903.7736</v>
+        <v>1890.4595</v>
       </c>
       <c r="D3">
-        <v>1093.92</v>
+        <v>1096.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2082594.71</v>
+        <v>2072068.68</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2082594.71</v>
+        <v>2072068.68</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>364163.4789</v>
+        <v>356886.9606</v>
       </c>
       <c r="D4">
-        <v>11.2786</v>
+        <v>11.3024</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>4107270.18</v>
+        <v>4033694.2</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>4107270.18</v>
+        <v>4033694.2</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>99846.27</v>
+        <v>99558.33</v>
       </c>
       <c r="D2" s="1">
-        <v>100.83</v>
+        <v>101.05</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0561836712</v>
+        <v>100.0619639763</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9990236.73</v>
+        <v>9962002.03</v>
       </c>
       <c r="I2" s="1">
-        <v>77262.67</v>
+        <v>98367.22</v>
       </c>
       <c r="J2" s="1">
-        <v>0.77338177350678</v>
+        <v>0.9874242115568</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10067499.4</v>
+        <v>10060369.25</v>
       </c>
       <c r="N2" s="1">
-        <v>10067499.4</v>
+        <v>10060369.25</v>
       </c>
       <c r="O2" s="1">
-        <v>98.8</v>
+        <v>99.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>