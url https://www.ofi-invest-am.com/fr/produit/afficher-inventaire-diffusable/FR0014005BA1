--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>37561.3572</v>
+        <v>37743.9958</v>
       </c>
       <c r="D2">
-        <v>107.879</v>
+        <v>106.65</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4052117.63</v>
+        <v>4025411.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4052117.63</v>
+        <v>4025411.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1890.4595</v>
+        <v>1886.5298</v>
       </c>
       <c r="D3">
-        <v>1096.06</v>
+        <v>1083.74</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2072068.68</v>
+        <v>2044526.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2072068.68</v>
+        <v>2044526.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>356886.9606</v>
+        <v>345491.1914</v>
       </c>
       <c r="D4">
-        <v>11.3024</v>
+        <v>11.1769</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>4033694.2</v>
+        <v>3861528.31</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>4033694.2</v>
+        <v>3861528.31</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,84 +677,84 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>99558.33</v>
+        <v>98437.01</v>
       </c>
       <c r="D2" s="1">
-        <v>101.05</v>
+        <v>99.92</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0619639763</v>
+        <v>100.0655626375</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9962002.03</v>
+        <v>9850154.79</v>
       </c>
       <c r="I2" s="1">
-        <v>98367.22</v>
+        <v>-14328.75</v>
       </c>
       <c r="J2" s="1">
-        <v>0.9874242115568</v>
+        <v>-0.14546725716987</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10060369.25</v>
+        <v>9835826.04</v>
       </c>
       <c r="N2" s="1">
-        <v>10060369.25</v>
+        <v>9835826.04</v>
       </c>
       <c r="O2" s="1">
         <v>99.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>