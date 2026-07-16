--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>37743.9958</v>
+        <v>38396.0591</v>
       </c>
       <c r="D2">
-        <v>106.65</v>
+        <v>107.217</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4025411.4</v>
+        <v>4116723.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4025411.4</v>
+        <v>4116723.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1886.5298</v>
+        <v>1874.4228</v>
       </c>
       <c r="D3">
-        <v>1083.74</v>
+        <v>1089.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2044526.43</v>
+        <v>2042627.58</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2044526.43</v>
+        <v>2042627.58</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>345491.1914</v>
+        <v>333373.0189</v>
       </c>
       <c r="D4">
-        <v>11.1769</v>
+        <v>11.2405</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3861528.31</v>
+        <v>3747301.54</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3861528.31</v>
+        <v>3747301.54</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,84 +677,84 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>98437.01</v>
+        <v>97630.06</v>
       </c>
       <c r="D2" s="1">
-        <v>99.92</v>
+        <v>100.5</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0655626375</v>
+        <v>100.0636138091</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9850154.79</v>
+        <v>9769216.62</v>
       </c>
       <c r="I2" s="1">
-        <v>-14328.75</v>
+        <v>42604.41</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.14546725716987</v>
+        <v>0.43610876549485</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9835826.04</v>
+        <v>9811821.03</v>
       </c>
       <c r="N2" s="1">
-        <v>9835826.04</v>
+        <v>9811821.03</v>
       </c>
       <c r="O2" s="1">
         <v>99.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>