--- v3 (2026-07-16)
+++ v4 (2026-08-14)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>38396.0591</v>
+        <v>38707.4241</v>
       </c>
       <c r="D2">
-        <v>107.217</v>
+        <v>107.076</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4116723.06</v>
+        <v>4144661.34</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4116723.06</v>
+        <v>4144661.34</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1874.4228</v>
+        <v>1870.056</v>
       </c>
       <c r="D3">
-        <v>1089.73</v>
+        <v>1088.52</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2042627.58</v>
+        <v>2035601.66</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2042627.58</v>
+        <v>2035601.66</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>333373.0189</v>
+        <v>380933.423</v>
       </c>
       <c r="D4">
-        <v>11.2405</v>
+        <v>11.2298</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3747301.54</v>
+        <v>4277835.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3747301.54</v>
+        <v>4277835.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>97630.06</v>
+        <v>103887.42</v>
       </c>
       <c r="D2" s="1">
-        <v>100.5</v>
+        <v>99.74</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0636138091</v>
+        <v>100.0865760262</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9769216.62</v>
+        <v>10397736.16</v>
       </c>
       <c r="I2" s="1">
-        <v>42604.41</v>
+        <v>-36004.89</v>
       </c>
       <c r="J2" s="1">
-        <v>0.43610876549485</v>
+        <v>-0.34627624173145</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9811821.03</v>
+        <v>10361731.27</v>
       </c>
       <c r="N2" s="1">
-        <v>9811821.03</v>
+        <v>10361731.27</v>
       </c>
       <c r="O2" s="1">
-        <v>99.04</v>
+        <v>99.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>