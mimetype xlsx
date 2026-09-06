--- v4 (2026-08-14)
+++ v5 (2026-09-06)
@@ -511,124 +511,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>38707.4241</v>
+        <v>38381.2273</v>
       </c>
       <c r="D2">
-        <v>107.076</v>
+        <v>107.486</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4144661.34</v>
+        <v>4125460.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4144661.34</v>
+        <v>4125460.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1870.056</v>
+        <v>1833.6687</v>
       </c>
       <c r="D3">
-        <v>1088.52</v>
+        <v>1092.87</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2035601.66</v>
+        <v>2003972.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2035601.66</v>
+        <v>2003972.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>380933.423</v>
+        <v>424230.4809</v>
       </c>
       <c r="D4">
-        <v>11.2298</v>
+        <v>11.2763</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>4277835.09</v>
+        <v>4783763.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>4277835.09</v>
+        <v>4783763.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -677,87 +677,87 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>103887.42</v>
+        <v>107988.78</v>
       </c>
       <c r="D2" s="1">
-        <v>99.74</v>
+        <v>100.16</v>
       </c>
       <c r="E2" s="1">
-        <v>100.0865760262</v>
+        <v>100.0703436042</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10397736.16</v>
+        <v>10806474.32</v>
       </c>
       <c r="I2" s="1">
-        <v>-36004.89</v>
+        <v>9681.88</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.34627624173145</v>
+        <v>0.089593328159595</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10361731.27</v>
+        <v>10816156.2</v>
       </c>
       <c r="N2" s="1">
-        <v>10361731.27</v>
+        <v>10816156.2</v>
       </c>
       <c r="O2" s="1">
-        <v>99.08</v>
+        <v>99.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>