--- v6 (2026-09-28)
+++ v7 (2026-10-20)
@@ -508,124 +508,124 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>39080.2956</v>
+        <v>38863.6403</v>
       </c>
       <c r="C2">
-        <v>108.014</v>
+        <v>107.646</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>4221234.31</v>
+        <v>4183548.12</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>4221234.31</v>
+        <v>4183548.12</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1849.5077</v>
+        <v>1840.1716</v>
       </c>
       <c r="C3">
-        <v>1098.41</v>
+        <v>1094.87</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>2031526.87</v>
+        <v>2014751.67</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>2031526.87</v>
+        <v>2014751.67</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>414938.1172</v>
+        <v>415436.004</v>
       </c>
       <c r="C4">
-        <v>11.3349</v>
+        <v>11.2999</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>4703289.65</v>
+        <v>4694421.73</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>4703289.65</v>
+        <v>4694421.73</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -674,87 +674,87 @@
       </c>
       <c r="K1" t="s">
         <v>23</v>
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
-        <v>107840.95</v>
+        <v>107556.99</v>
       </c>
       <c r="C2" s="1">
-        <v>100.69</v>
+        <v>100.38</v>
       </c>
       <c r="D2" s="1">
-        <v>100.0733444021</v>
+        <v>100.0760977041</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>10792004.53</v>
+        <v>10763883.84</v>
       </c>
       <c r="H2" s="1">
-        <v>66500.73</v>
+        <v>32686.82</v>
       </c>
       <c r="I2" s="1">
-        <v>0.61620368871361</v>
+        <v>0.30367124437493</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>10858505.26</v>
+        <v>10796570.66</v>
       </c>
       <c r="M2" s="1">
-        <v>10858505.26</v>
+        <v>10796570.66</v>
       </c>
       <c r="N2" s="1">
-        <v>99.11</v>
+        <v>99.12</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>