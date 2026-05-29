--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>243928.5107</v>
+        <v>245315.6255</v>
       </c>
       <c r="D2">
-        <v>107.26</v>
+        <v>107.35</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26164046.81</v>
+        <v>26336899.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26164046.81</v>
+        <v>26336899.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3516.0762</v>
+        <v>3460.3977</v>
       </c>
       <c r="D3">
-        <v>1084.18</v>
+        <v>1085.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3812076.6</v>
+        <v>3755555.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3812076.6</v>
+        <v>3755555.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4182897.3137</v>
+        <v>4187490.3365</v>
       </c>
       <c r="D4">
-        <v>14.8274</v>
+        <v>14.8442</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>62021780.69</v>
+        <v>62160313.51</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>62021780.69</v>
+        <v>62160313.51</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3090738.8463</v>
+        <v>3076477.5111</v>
       </c>
       <c r="D5">
-        <v>100.62</v>
+        <v>100.73</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>311011006.34</v>
+        <v>309913592.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>311011006.34</v>
+        <v>309913592.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,87 +712,87 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>109437.0665</v>
+        <v>109067.8425</v>
       </c>
       <c r="D2" s="1">
-        <v>3386.47</v>
+        <v>3390.34</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9035596363</v>
+        <v>3356.915583161</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>367369678.09</v>
+        <v>366131540.11</v>
       </c>
       <c r="I2" s="1">
-        <v>3235664.5</v>
+        <v>3645529.03</v>
       </c>
       <c r="J2" s="1">
-        <v>0.88076525989369</v>
+        <v>0.995688333462</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>370605342.59</v>
+        <v>369777069.14</v>
       </c>
       <c r="N2" s="1">
-        <v>370605342.59</v>
+        <v>369777069.14</v>
       </c>
       <c r="O2" s="1">
-        <v>91.96</v>
+        <v>91.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>