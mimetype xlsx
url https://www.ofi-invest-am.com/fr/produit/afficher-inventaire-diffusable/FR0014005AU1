--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -517,153 +517,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>243703.0273</v>
+        <v>245026.6518</v>
       </c>
       <c r="D2">
-        <v>107.48</v>
+        <v>107.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>26193821.11</v>
+        <v>26361371.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>26193821.11</v>
+        <v>26361371.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3488.9091</v>
+        <v>3453.8164</v>
       </c>
       <c r="D3">
-        <v>1086.69</v>
+        <v>1087.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3791368.58</v>
+        <v>3757269.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3791368.58</v>
+        <v>3757269.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>4169424.9811</v>
+        <v>4233662.2414</v>
       </c>
       <c r="D4">
-        <v>14.8654</v>
+        <v>14.8831</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>61980244.31</v>
+        <v>63010074.36</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>61980244.31</v>
+        <v>63010074.36</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3058436.0749</v>
+        <v>3032312.2407</v>
       </c>
       <c r="D5">
-        <v>100.87</v>
+        <v>100.98</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>308517908.19</v>
+        <v>306232848.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>308517908.19</v>
+        <v>306232848.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -712,87 +712,87 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>108464.7385</v>
+        <v>108044.4495</v>
       </c>
       <c r="D2" s="1">
-        <v>3395.2</v>
+        <v>3399.25</v>
       </c>
       <c r="E2" s="1">
-        <v>3356.9780129051</v>
+        <v>3357.0124994713</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>364113742.32</v>
+        <v>362706567.47</v>
       </c>
       <c r="I2" s="1">
-        <v>4145737.84</v>
+        <v>4563527.49</v>
       </c>
       <c r="J2" s="1">
-        <v>1.1385831838109</v>
+        <v>1.2581871681652</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>368259480.16</v>
+        <v>367270094.96</v>
       </c>
       <c r="N2" s="1">
-        <v>368259480.16</v>
+        <v>367270094.96</v>
       </c>
       <c r="O2" s="1">
-        <v>91.95</v>
+        <v>91.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>