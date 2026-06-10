--- v0 (2026-05-13)
+++ v1 (2026-06-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,111 +139,117 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>8 212.74</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/03/2026</t>
+    <t>20 186.44</t>
+  </si>
+  <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312811830</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 09/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/02/2026</t>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000203</t>
   </si>
   <si>
     <t>EQS GOLDMAN</t>
   </si>
   <si>
     <t>EQS-00000193</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000206</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
@@ -649,270 +655,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>633439.6995</v>
+        <v>649881.442</v>
       </c>
       <c r="D2">
-        <v>1599.84</v>
+        <v>1710.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1013403338.66</v>
+        <v>1111450608.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1013403338.66</v>
+        <v>1111450608.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2776.5279</v>
+        <v>2897.2778</v>
       </c>
       <c r="D3">
-        <v>88796.96</v>
+        <v>94973.01</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>246547238.34</v>
+        <v>275163213.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>246547238.34</v>
+        <v>275163213.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3346.1146</v>
+        <v>3512.0653</v>
       </c>
       <c r="D4">
-        <v>146656.82</v>
+        <v>156894.79</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>490730539.06</v>
+        <v>551024758.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>490730539.06</v>
+        <v>551024758.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>120039.8046</v>
+        <v>124720.2247</v>
       </c>
       <c r="D5">
-        <v>2600.42</v>
+        <v>2781.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>312154231.16</v>
+        <v>346859165.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>312154231.16</v>
+        <v>346859165.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2402.34</v>
+        <v>2574.03</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12265349.82</v>
+        <v>13141955.08</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10350942.925862</v>
+        <v>11283553.773504</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>1871.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D7">
-        <v>123.62</v>
+        <v>132.14</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>231293.81</v>
+        <v>273681.95</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>231293.81</v>
+        <v>273681.95</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>2905.0163</v>
+        <v>5664.0816</v>
       </c>
       <c r="D8">
-        <v>1341.73</v>
+        <v>1433.82</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3897773.09</v>
+        <v>8121316.35</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3897773.09</v>
+        <v>8121316.35</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -931,989 +937,1039 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>40193.0</v>
+        <v>39089.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4775.17</v>
+        <v>4782.44</v>
       </c>
       <c r="E2" s="1">
-        <v>4766.2134625432</v>
+        <v>4773.0344769628</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>191568417.7</v>
+        <v>186573144.67</v>
       </c>
       <c r="I2" s="1">
-        <v>359990.11</v>
+        <v>367652.49</v>
       </c>
       <c r="J2" s="1">
-        <v>0.18791725396185</v>
+        <v>0.19705541794361</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>191928407.81</v>
+        <v>186940797.16</v>
       </c>
       <c r="N2" s="1">
-        <v>191928407.81</v>
+        <v>186940797.16</v>
       </c>
       <c r="O2" s="1">
-        <v>9.24</v>
+        <v>8.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>-10161787.78</v>
+        <v>-10909613.09</v>
       </c>
       <c r="D3" s="1">
-        <v>0.8422863</v>
+        <v>0.85781108</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8422415106</v>
+        <v>0.8629431351</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>117129.41</v>
+        <v>320170.15</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" s="1">
-        <v>108916.67</v>
+        <v>299983.71</v>
       </c>
       <c r="N3" s="1">
-        <v>117129.41</v>
+        <v>320170.15</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>11603000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.905</v>
+        <v>99.68</v>
       </c>
       <c r="E4" s="1">
-        <v>99.45985004</v>
+        <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11540326.4</v>
+        <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>51650.75</v>
+        <v>26213.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.44756749687773</v>
+        <v>0.043848472069585</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11591977.15</v>
+        <v>59808000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>11591977.15</v>
+        <v>59808000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>2.6</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.713</v>
+        <v>99.839</v>
       </c>
       <c r="E5" s="1">
         <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>21626.28</v>
+        <v>34226.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.21735667529005</v>
+        <v>0.34399399380506</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9971300.0</v>
+        <v>9983900.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9971300.0</v>
+        <v>9983900.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.725</v>
+        <v>99.846</v>
       </c>
       <c r="E6" s="1">
         <v>99.50273508</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>49751367.54</v>
       </c>
       <c r="I6" s="1">
-        <v>111132.46</v>
+        <v>171632.46</v>
       </c>
       <c r="J6" s="1">
-        <v>0.22337568894091</v>
+        <v>0.34498038644266</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49862500.0</v>
+        <v>49923000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49862500.0</v>
+        <v>49923000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.4</v>
+        <v>2.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>228000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.876</v>
+        <v>99.994</v>
       </c>
       <c r="E7" s="1">
         <v>99.55398436</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>226983084.34</v>
       </c>
       <c r="I7" s="1">
-        <v>734195.66</v>
+        <v>1003235.66</v>
       </c>
       <c r="J7" s="1">
-        <v>0.32345831502591</v>
+        <v>0.44198697137151</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>227717280.0</v>
+        <v>227986320.0</v>
       </c>
       <c r="N7" s="1">
-        <v>227717280.0</v>
+        <v>227986320.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.96</v>
+        <v>9.89</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>111000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.529</v>
+        <v>99.647</v>
       </c>
       <c r="E8" s="1">
-        <v>99.46934392</v>
+        <v>99.52875594</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>110410971.75</v>
+        <v>202043374.55</v>
       </c>
       <c r="I8" s="1">
-        <v>66218.25</v>
+        <v>240035.45</v>
       </c>
       <c r="J8" s="1">
-        <v>0.059974338555715</v>
+        <v>0.11880392046243</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>110477190.0</v>
+        <v>202283410.0</v>
       </c>
       <c r="N8" s="1">
-        <v>110477190.0</v>
+        <v>202283410.0</v>
       </c>
       <c r="O8" s="1">
-        <v>5.32</v>
+        <v>8.78</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>257000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.917</v>
+        <v>99.531</v>
       </c>
       <c r="E9" s="1">
-        <v>99.47867789</v>
+        <v>99.512664</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>255660202.18</v>
+        <v>995126.64</v>
       </c>
       <c r="I9" s="1">
-        <v>1126487.82</v>
+        <v>183.36</v>
       </c>
       <c r="J9" s="1">
-        <v>0.44061915401557</v>
+        <v>0.018425795534928</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>256786690.0</v>
+        <v>995310.0</v>
       </c>
       <c r="N9" s="1">
-        <v>256786690.0</v>
+        <v>995310.0</v>
       </c>
       <c r="O9" s="1">
-        <v>12.36</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>72000000.0</v>
+        <v>364000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.878</v>
+        <v>99.48</v>
       </c>
       <c r="E10" s="1">
-        <v>99.6154016</v>
+        <v>99.45005608</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>71723089.15</v>
+        <v>361998204.12</v>
       </c>
       <c r="I10" s="1">
-        <v>189070.85</v>
+        <v>108995.88</v>
       </c>
       <c r="J10" s="1">
-        <v>0.26361225128575</v>
+        <v>0.030109508489127</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71912160.0</v>
+        <v>362107200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>71912160.0</v>
+        <v>362107200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.46</v>
+        <v>15.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.531</v>
+        <v>99.989</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.6154016</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>71723089.15</v>
       </c>
       <c r="I11" s="1">
-        <v>6598.9</v>
+        <v>268990.85</v>
       </c>
       <c r="J11" s="1">
-        <v>0.066343932742339</v>
+        <v>0.37504080371864</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9953100.0</v>
+        <v>71992080.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9953100.0</v>
+        <v>71992080.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.48</v>
+        <v>3.12</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>333000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.685</v>
+        <v>99.654</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45282855</v>
+        <v>99.465011</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>331177919.08</v>
+        <v>9946501.1</v>
       </c>
       <c r="I12" s="1">
-        <v>773130.92</v>
+        <v>18898.9</v>
       </c>
       <c r="J12" s="1">
-        <v>0.23344881269492</v>
+        <v>0.19000550857024</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>331951050.0</v>
+        <v>9965400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>331951050.0</v>
+        <v>9965400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>15.98</v>
+        <v>0.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>98000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.995</v>
+        <v>99.81</v>
       </c>
       <c r="E13" s="1">
-        <v>99.46250859</v>
+        <v>99.45282855</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>97473258.42</v>
+        <v>331177919.08</v>
       </c>
       <c r="I13" s="1">
-        <v>521841.58</v>
+        <v>1189380.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.53536897038104</v>
+        <v>0.35913654005196</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>97995100.0</v>
+        <v>332367300.0</v>
       </c>
       <c r="N13" s="1">
-        <v>97995100.0</v>
+        <v>332367300.0</v>
       </c>
       <c r="O13" s="1">
-        <v>4.72</v>
+        <v>14.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1">
-        <v>537000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.61</v>
+        <v>99.572</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>99.45742658</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>534318960.36</v>
+        <v>109403169.24</v>
       </c>
       <c r="I14" s="1">
-        <v>586739.64</v>
+        <v>126030.76</v>
       </c>
       <c r="J14" s="1">
-        <v>0.10981074667548</v>
+        <v>0.1151984543734</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>534905700.0</v>
+        <v>109529200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>534905700.0</v>
+        <v>109529200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>25.75</v>
+        <v>4.75</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>-584144705.32</v>
+        <v>537000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>-1.76459594</v>
+        <v>99.732</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.5007375</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>534318960.36</v>
       </c>
       <c r="I15" s="1">
-        <v>10307793.75</v>
+        <v>1241879.64</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.23242290319686</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>10307793.75</v>
+        <v>535560840.0</v>
       </c>
       <c r="N15" s="1">
-        <v>10307793.75</v>
+        <v>535560840.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.5</v>
+        <v>23.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>-561747565.96</v>
+        <v>-717410188.87</v>
       </c>
       <c r="D16" s="1">
-        <v>-1.76447341</v>
+        <v>2.38738341</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>9911886.43</v>
+        <v>-17127331.83</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9911886.43</v>
+        <v>-17127331.83</v>
       </c>
       <c r="N16" s="1">
-        <v>9911886.43</v>
+        <v>-17127331.83</v>
       </c>
       <c r="O16" s="1">
-        <v>0.48</v>
+        <v>-0.74</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>-65129100.92</v>
+        <v>-735931160.94</v>
       </c>
       <c r="D17" s="1">
-        <v>-1.76291013</v>
+        <v>2.38747967</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>1148167.52</v>
+        <v>-17570206.85</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1148167.52</v>
+        <v>-17570206.85</v>
       </c>
       <c r="N17" s="1">
-        <v>1148167.52</v>
+        <v>-17570206.85</v>
       </c>
       <c r="O17" s="1">
-        <v>0.06</v>
+        <v>-0.76</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>-437182684.52</v>
+        <v>-71713856.52</v>
       </c>
       <c r="D18" s="1">
-        <v>-1.75155484</v>
+        <v>2.38649481</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>7657494.47</v>
+        <v>-1711447.46</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7657494.47</v>
+        <v>-1711447.46</v>
       </c>
       <c r="N18" s="1">
-        <v>7657494.47</v>
+        <v>-1711447.46</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>-0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-327420762.02</v>
+        <v>-361272907.43</v>
       </c>
       <c r="D19" s="1">
-        <v>-1.76447341</v>
+        <v>2.39853408</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>5777252.28</v>
+        <v>-8665253.81</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5777252.28</v>
+        <v>-8665253.81</v>
       </c>
       <c r="N19" s="1">
-        <v>5777252.28</v>
+        <v>-8665253.81</v>
       </c>
       <c r="O19" s="1">
-        <v>0.28</v>
+        <v>-0.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>-585930240.84</v>
+        <v>-380524024.07</v>
       </c>
       <c r="D20" s="1">
-        <v>-1.76447341</v>
+        <v>2.38747967</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>10338583.3</v>
+        <v>-9084933.71</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10338583.3</v>
+        <v>-9084933.71</v>
       </c>
       <c r="N20" s="1">
-        <v>10338583.3</v>
+        <v>-9084933.71</v>
       </c>
       <c r="O20" s="1">
-        <v>0.5</v>
+        <v>-0.39</v>
       </c>
       <c r="P20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="1">
+        <v>-658933407.95</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2.38747967</v>
+      </c>
+      <c r="E21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-15731901.15</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-15731901.15</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-15731901.15</v>
+      </c>
+      <c r="O21" s="1">
+        <v>-0.68</v>
+      </c>
+      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>