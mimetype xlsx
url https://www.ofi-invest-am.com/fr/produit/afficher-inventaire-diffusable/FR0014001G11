--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,210 +175,189 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
-    <t>LU2244386053</t>
-[...10 lines deleted...]
-  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
-    <t>IE00BMDFDY08</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>9 951.00</t>
+    <t>14 699.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>4 700.72</t>
+    <t>6 933.56</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-62 243.25</t>
+    <t>-92 725.94</t>
   </si>
   <si>
     <t>SLB1200326</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX MAR 26</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...13 lines deleted...]
-  <si>
     <t>RTY200326</t>
   </si>
   <si>
     <t>RUSSELL 2000 EMINI CME MAR 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA 10YR NOTE MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>UXY300626</t>
+  </si>
+  <si>
+    <t>US ULTRA 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>LWE200326</t>
   </si>
   <si>
     <t>E-MINI S&amp;P 500 EWF MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -748,212 +727,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>720018.5254</v>
+        <v>729523.8243</v>
       </c>
       <c r="D2">
-        <v>199.19</v>
+        <v>194.12</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>143423133.64</v>
+        <v>141620577.33</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>143423133.64</v>
+        <v>141620577.33</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>238228.8973</v>
+        <v>236720.6301</v>
       </c>
       <c r="D3">
-        <v>147.21</v>
+        <v>143.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35070340.94</v>
+        <v>33981452.47</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35070340.94</v>
+        <v>33981452.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>143.95</v>
+        <v>140.33</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>217538.67</v>
+        <v>212057.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>217538.67</v>
+        <v>212057.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.67</v>
+        <v>130.69</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>127494.49</v>
+        <v>121924.28</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>108165.34317468</v>
+        <v>105411.55924437</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>119.85</v>
+        <v>116.84</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1198.59</v>
+        <v>1168.48</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1198.59</v>
+        <v>1168.48</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="O33" sqref="O33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -975,1786 +954,1636 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.334</v>
+        <v>38.808</v>
       </c>
       <c r="E2" s="1">
         <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-107509.88</v>
+        <v>-261315.43</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.92609019492164</v>
+        <v>-2.2509713293767</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11501497.6</v>
+        <v>11347692.05</v>
       </c>
       <c r="N2" s="1">
-        <v>11501497.6</v>
+        <v>11347692.05</v>
       </c>
       <c r="O2" s="1">
-        <v>6.43</v>
+        <v>6.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>803069.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.52</v>
+        <v>11.79</v>
       </c>
       <c r="E3" s="1">
         <v>10.9191964327</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>8768868.16</v>
       </c>
       <c r="I3" s="1">
-        <v>1285555.72</v>
+        <v>699315.35</v>
       </c>
       <c r="J3" s="1">
-        <v>14.660452142093</v>
+        <v>7.9749784948301</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>10054423.88</v>
+        <v>9468183.51</v>
       </c>
       <c r="N3" s="1">
-        <v>10054423.88</v>
+        <v>9468183.51</v>
       </c>
       <c r="O3" s="1">
-        <v>5.62</v>
+        <v>5.38</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>3001680.0</v>
+        <v>3133001.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.379</v>
+        <v>11.079</v>
       </c>
       <c r="E4" s="1">
-        <v>10.3807384398</v>
+        <v>10.4196865529</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>31159654.96</v>
+        <v>32644888.39</v>
       </c>
       <c r="I4" s="1">
-        <v>2996461.76</v>
+        <v>2065629.69</v>
       </c>
       <c r="J4" s="1">
-        <v>9.6164792705394</v>
+        <v>6.3275746736287</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34156116.72</v>
+        <v>34710518.08</v>
       </c>
       <c r="N4" s="1">
-        <v>34156116.72</v>
+        <v>34710518.08</v>
       </c>
       <c r="O4" s="1">
-        <v>19.1</v>
+        <v>19.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>812231.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.394</v>
+        <v>10.258</v>
       </c>
       <c r="E5" s="1">
         <v>10.1162987254</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>8216771.43</v>
       </c>
       <c r="I5" s="1">
-        <v>225557.58</v>
+        <v>115094.17</v>
       </c>
       <c r="J5" s="1">
-        <v>2.7450876773385</v>
+        <v>1.400722546325</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8442329.01</v>
+        <v>8331865.6</v>
       </c>
       <c r="N5" s="1">
-        <v>8442329.01</v>
+        <v>8331865.6</v>
       </c>
       <c r="O5" s="1">
-        <v>4.72</v>
+        <v>4.74</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>579934.0</v>
+        <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.444</v>
+        <v>10.279</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618498</v>
+        <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5751125.36</v>
+        <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>305705.34</v>
+        <v>206185.17</v>
       </c>
       <c r="J6" s="1">
-        <v>5.3155742722325</v>
+        <v>3.6517414654258</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>6056830.7</v>
+        <v>5852400.05</v>
       </c>
       <c r="N6" s="1">
-        <v>6056830.7</v>
+        <v>5852400.05</v>
       </c>
       <c r="O6" s="1">
-        <v>3.39</v>
+        <v>3.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>213217.0</v>
+        <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.576</v>
+        <v>6.305</v>
       </c>
       <c r="E7" s="1">
-        <v>5.918647106</v>
+        <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1261956.18</v>
+        <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>140158.81</v>
+        <v>78949.81</v>
       </c>
       <c r="J7" s="1">
-        <v>11.106472017119</v>
+        <v>3.6454009026708</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1402114.99</v>
+        <v>2244687.19</v>
       </c>
       <c r="N7" s="1">
-        <v>1402114.99</v>
+        <v>2244687.19</v>
       </c>
       <c r="O7" s="1">
-        <v>0.78</v>
+        <v>1.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2542386.0</v>
+        <v>2993815.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.7303</v>
+        <v>10.5791</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4174881981</v>
+        <v>10.4542698029</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>26485276.15</v>
+        <v>31298149.75</v>
       </c>
       <c r="I8" s="1">
-        <v>795288.35</v>
+        <v>373718.52</v>
       </c>
       <c r="J8" s="1">
-        <v>3.0027564957068</v>
+        <v>1.1940594667261</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>27280564.5</v>
+        <v>31671868.27</v>
       </c>
       <c r="N8" s="1">
-        <v>27280564.5</v>
+        <v>31671868.27</v>
       </c>
       <c r="O8" s="1">
-        <v>15.26</v>
+        <v>18.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>540135.0</v>
+        <v>507567.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.6925</v>
+        <v>11.9895</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157479</v>
+        <v>10.5624157402</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5705130.43</v>
+        <v>5361133.67</v>
       </c>
       <c r="I9" s="1">
-        <v>1150533.06</v>
+        <v>724340.88</v>
       </c>
       <c r="J9" s="1">
-        <v>20.166639029846</v>
+        <v>13.510964743395</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6855663.49</v>
+        <v>6085474.55</v>
       </c>
       <c r="N9" s="1">
-        <v>6855663.49</v>
+        <v>6085474.55</v>
       </c>
       <c r="O9" s="1">
-        <v>3.83</v>
+        <v>3.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>2559291.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.2649</v>
+        <v>12.2301</v>
       </c>
       <c r="E10" s="1">
         <v>11.9726431109</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>30641477.76</v>
       </c>
       <c r="I10" s="1">
-        <v>747970.43</v>
+        <v>658907.1</v>
       </c>
       <c r="J10" s="1">
-        <v>2.4410390251361</v>
+        <v>2.1503763792364</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31389448.19</v>
+        <v>31300384.86</v>
       </c>
       <c r="N10" s="1">
-        <v>31389448.19</v>
+        <v>31300384.86</v>
       </c>
       <c r="O10" s="1">
-        <v>17.55</v>
+        <v>17.79</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.956</v>
+        <v>10.81</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>592678.95</v>
+        <v>326211.72</v>
       </c>
       <c r="J11" s="1">
-        <v>3.0545243677257</v>
+        <v>1.6812165300922</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19995992.81</v>
+        <v>19729525.58</v>
       </c>
       <c r="N11" s="1">
-        <v>19995992.81</v>
+        <v>19729525.58</v>
       </c>
       <c r="O11" s="1">
-        <v>11.18</v>
+        <v>11.22</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>74546.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.306</v>
+        <v>16.9131</v>
       </c>
       <c r="E12" s="1">
-        <v>10.7776981998</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>803434.29</v>
+        <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>39382.79</v>
+        <v>256836.87</v>
       </c>
       <c r="J12" s="1">
-        <v>4.901805970965</v>
+        <v>13.976908520487</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>842817.08</v>
+        <v>2094416.83</v>
       </c>
       <c r="N12" s="1">
-        <v>842817.08</v>
+        <v>2094416.83</v>
       </c>
       <c r="O12" s="1">
-        <v>0.47</v>
+        <v>1.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>702228.0</v>
+        <v>1527689.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.8068</v>
+        <v>3.9586</v>
       </c>
       <c r="E13" s="1">
-        <v>8.9173199445</v>
+        <v>4.0088053655</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6261991.75</v>
+        <v>6124207.86</v>
       </c>
       <c r="I13" s="1">
-        <v>624617.8</v>
+        <v>-76698.18</v>
       </c>
       <c r="J13" s="1">
-        <v>9.9747464534746</v>
+        <v>-1.2523771523326</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6886609.55</v>
+        <v>6047509.68</v>
       </c>
       <c r="N13" s="1">
-        <v>6886609.55</v>
+        <v>6047509.68</v>
       </c>
       <c r="O13" s="1">
-        <v>3.85</v>
+        <v>3.44</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>123834.0</v>
+        <v>1563.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.8798</v>
+        <v>4782.53</v>
       </c>
       <c r="E14" s="1">
-        <v>14.8390584169</v>
+        <v>4779.622699936</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1837579.96</v>
+        <v>7470550.28</v>
       </c>
       <c r="I14" s="1">
-        <v>376547.19</v>
+        <v>4544.11</v>
       </c>
       <c r="J14" s="1">
-        <v>20.491472381969</v>
+        <v>0.060826978330705</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2214127.15</v>
+        <v>7475094.39</v>
       </c>
       <c r="N14" s="1">
-        <v>2214127.15</v>
+        <v>7475094.39</v>
       </c>
       <c r="O14" s="1">
-        <v>1.24</v>
+        <v>4.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>1320339.0</v>
+        <v>6512769.74</v>
       </c>
       <c r="D15" s="1">
-        <v>4.0169</v>
+        <v>0.00544986</v>
       </c>
       <c r="E15" s="1">
-        <v>4.0065353595</v>
+        <v>0.0054155105</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>183.73</v>
       </c>
       <c r="H15" s="1">
-        <v>5289984.89</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>13684.84</v>
+        <v>-49465.11</v>
       </c>
       <c r="J15" s="1">
-        <v>0.25869336651357</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>5303669.73</v>
+        <v>-64164.11</v>
       </c>
       <c r="N15" s="1">
-        <v>5303669.73</v>
+        <v>-49465.11</v>
       </c>
       <c r="O15" s="1">
-        <v>2.97</v>
+        <v>-0.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>277402.0</v>
+        <v>-2314465.11</v>
       </c>
       <c r="D16" s="1">
-        <v>5.7654</v>
+        <v>0.08947763</v>
       </c>
       <c r="E16" s="1">
-        <v>5.2229403537</v>
+        <v>0.0846705758</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>11.16</v>
       </c>
       <c r="H16" s="1">
-        <v>1448854.1</v>
+        <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>150479.39</v>
+        <v>131400.59</v>
       </c>
       <c r="J16" s="1">
-        <v>10.386096847157</v>
+        <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>1599333.49</v>
+        <v>124467.03</v>
       </c>
       <c r="N16" s="1">
-        <v>1599333.49</v>
+        <v>131400.59</v>
       </c>
       <c r="O16" s="1">
-        <v>0.89</v>
+        <v>0.07</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>709.0</v>
+        <v>34871159.74</v>
       </c>
       <c r="D17" s="1">
-        <v>4777.07</v>
+        <v>0.86330327</v>
       </c>
       <c r="E17" s="1">
-        <v>4768.0287165021</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>3380532.36</v>
+        <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>6410.27</v>
+        <v>-448865.43</v>
       </c>
       <c r="J17" s="1">
-        <v>0.18962309238182</v>
+        <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>3386942.63</v>
+        <v>-356139.49</v>
       </c>
       <c r="N17" s="1">
-        <v>3386942.63</v>
+        <v>-448865.43</v>
       </c>
       <c r="O17" s="1">
-        <v>1.89</v>
+        <v>-0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>6512769.74</v>
+        <v>12.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00548923</v>
+        <v>599.9</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0054155105</v>
+        <v>607.0057575</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>182.54</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-96892.61</v>
+        <v>-36860.37</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>68</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-106843.61</v>
+        <v>-36860.37</v>
       </c>
       <c r="N18" s="1">
-        <v>-96892.61</v>
+        <v>-36860.37</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-2314465.11</v>
+        <v>231.0</v>
       </c>
       <c r="D19" s="1">
-        <v>0.08892175</v>
+        <v>252.0</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0846705758</v>
+        <v>251.1</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>11.22</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>116205.46</v>
+        <v>20790.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>72</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>111504.74</v>
+        <v>20790.0</v>
       </c>
       <c r="N19" s="1">
-        <v>116205.46</v>
+        <v>20790.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>34871159.74</v>
+        <v>7.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.84642428</v>
+        <v>2545.0</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8455279612</v>
+        <v>2641.6216748</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>243371.17</v>
+        <v>-29237.53</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20" t="s">
-        <v>75</v>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>305614.42</v>
+        <v>-29237.53</v>
       </c>
       <c r="N20" s="1">
-        <v>243371.17</v>
+        <v>-29237.53</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>-0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>16.0</v>
+        <v>146.0</v>
       </c>
       <c r="D21" s="1">
-        <v>616.0</v>
+        <v>79.8</v>
       </c>
       <c r="E21" s="1">
-        <v>607.0057575</v>
+        <v>81.839041096</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>61045.17</v>
+        <v>-64345.31</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>61045.17</v>
+        <v>-64345.31</v>
       </c>
       <c r="N21" s="1">
-        <v>61045.17</v>
+        <v>-64345.31</v>
       </c>
       <c r="O21" s="1">
-        <v>0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>231.0</v>
+        <v>201.0</v>
       </c>
       <c r="D22" s="1">
-        <v>267.75</v>
+        <v>111.984375</v>
       </c>
       <c r="E22" s="1">
-        <v>251.1</v>
+        <v>113.0546875</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>384615.0</v>
+        <v>-185996.46</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>384615.0</v>
+        <v>-185996.46</v>
       </c>
       <c r="N22" s="1">
-        <v>384615.0</v>
+        <v>-185996.46</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>-0.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>41.0</v>
+        <v>98.0</v>
       </c>
       <c r="D23" s="1">
-        <v>129.34</v>
+        <v>114.46875</v>
       </c>
       <c r="E23" s="1">
-        <v>128.67902439</v>
+        <v>115.8125</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>27100.0</v>
+        <v>-113852.51</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>27100.0</v>
+        <v>-113852.51</v>
       </c>
       <c r="N23" s="1">
-        <v>27100.0</v>
+        <v>-113852.51</v>
       </c>
       <c r="O23" s="1">
-        <v>0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>34.0</v>
+        <v>-6.0</v>
       </c>
       <c r="D24" s="1">
-        <v>92.46</v>
+        <v>7948.0</v>
       </c>
       <c r="E24" s="1">
-        <v>92.151870809</v>
+        <v>8032.9850299</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>11999.76</v>
+        <v>8817.01</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>11999.76</v>
+        <v>8817.01</v>
       </c>
       <c r="N24" s="1">
-        <v>11999.76</v>
+        <v>8817.01</v>
       </c>
       <c r="O24" s="1">
         <v>0.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>7.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2668.8</v>
+        <v>116.18</v>
       </c>
       <c r="E25" s="1">
-        <v>2641.6216748</v>
+        <v>117.579266667</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>8070.26</v>
+        <v>209890.0</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>8070.26</v>
+        <v>209890.0</v>
       </c>
       <c r="N25" s="1">
-        <v>8070.26</v>
+        <v>209890.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
         <v>87</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>146.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D26" s="1">
-        <v>81.6</v>
+        <v>117.375</v>
       </c>
       <c r="E26" s="1">
-        <v>81.839041096</v>
+        <v>120.125</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
         <v>0.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-7402.22</v>
+        <v>118877.79</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>-7402.22</v>
+        <v>118877.79</v>
       </c>
       <c r="N26" s="1">
-        <v>-7402.22</v>
+        <v>118877.79</v>
       </c>
       <c r="O26" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>207.0</v>
+        <v>510.0</v>
       </c>
       <c r="D27" s="1">
-        <v>112.9375</v>
+        <v>0.1</v>
       </c>
       <c r="E27" s="1">
-        <v>113.181310386</v>
+        <v>0.1073431373</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>0.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-42817.3</v>
+        <v>-9362.5</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-42817.3</v>
+        <v>-9362.5</v>
       </c>
       <c r="N27" s="1">
-        <v>-42817.3</v>
+        <v>-9362.5</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>102.0</v>
+        <v>1485.0</v>
       </c>
       <c r="D28" s="1">
-        <v>115.65625</v>
+        <v>121.1</v>
       </c>
       <c r="E28" s="1">
-        <v>115.9921875</v>
+        <v>47.9446464647</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>0.0</v>
+        <v>711978.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-29070.7</v>
+        <v>1086357.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0</v>
+        <v>152.58294497864</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>-29070.7</v>
+        <v>1798335.0</v>
       </c>
       <c r="N28" s="1">
-        <v>-29070.7</v>
+        <v>1798335.0</v>
       </c>
       <c r="O28" s="1">
-        <v>-0.02</v>
+        <v>1.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" t="s">
         <v>93</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>-6.0</v>
+        <v>453.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8265.0</v>
+        <v>0.06</v>
       </c>
       <c r="E29" s="1">
-        <v>8032.9850299</v>
+        <v>0.05</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I29" s="1">
-        <v>-23620.77</v>
+        <v>10214.99</v>
       </c>
       <c r="J29" s="1">
-        <v>0</v>
+        <v>21.047839323337</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-23620.77</v>
+        <v>58747.24</v>
       </c>
       <c r="N29" s="1">
-        <v>-23620.77</v>
+        <v>58747.24</v>
       </c>
       <c r="O29" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>-95.0</v>
+        <v>453.0</v>
       </c>
       <c r="D30" s="1">
-        <v>117.01</v>
+        <v>0.33</v>
       </c>
       <c r="E30" s="1">
-        <v>116.79</v>
+        <v>0.175</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I30" s="1">
-        <v>-20900.0</v>
+        <v>153264.05</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>90.237179267146</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>-20900.0</v>
+        <v>323109.84</v>
       </c>
       <c r="N30" s="1">
-        <v>-20900.0</v>
+        <v>323109.84</v>
       </c>
       <c r="O30" s="1">
-        <v>-0.01</v>
+        <v>0.18</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" t="s">
         <v>97</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>-50.0</v>
+        <v>-510.0</v>
       </c>
       <c r="D31" s="1">
-        <v>120.15625</v>
+        <v>0.07</v>
       </c>
       <c r="E31" s="1">
-        <v>120.765625</v>
+        <v>0.0698627451</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>0.0</v>
       </c>
       <c r="I31" s="1">
-        <v>25849.45</v>
+        <v>-175.0</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>25849.45</v>
+        <v>-175.0</v>
       </c>
       <c r="N31" s="1">
-        <v>25849.45</v>
+        <v>-175.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>510.0</v>
+        <v>-1485.0</v>
       </c>
       <c r="D32" s="1">
-        <v>0.1425</v>
+        <v>110.3</v>
       </c>
       <c r="E32" s="1">
-        <v>0.1073431373</v>
+        <v>43.5309090909</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>0.0</v>
+        <v>-646434.0</v>
       </c>
       <c r="I32" s="1">
-        <v>44825.0</v>
+        <v>-991521.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0</v>
+        <v>153.38317600869</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>44825.0</v>
+        <v>-1637955.0</v>
       </c>
       <c r="N32" s="1">
-        <v>44825.0</v>
+        <v>-1637955.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.03</v>
+        <v>-0.93</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
         <v>101</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>453.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D33" s="1">
-        <v>0.005</v>
+        <v>0.1625</v>
       </c>
       <c r="E33" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>48532.25</v>
+        <v>-174716.1</v>
       </c>
       <c r="I33" s="1">
-        <v>-43728.23</v>
+        <v>-143498.14</v>
       </c>
       <c r="J33" s="1">
-        <v>-90.101386191656</v>
+        <v>82.132179003538</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4804.02</v>
+        <v>-318214.24</v>
       </c>
       <c r="N33" s="1">
-        <v>4804.02</v>
+        <v>-318214.24</v>
       </c>
       <c r="O33" s="1">
-        <v>0.0</v>
+        <v>-0.18</v>
       </c>
       <c r="P33">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>