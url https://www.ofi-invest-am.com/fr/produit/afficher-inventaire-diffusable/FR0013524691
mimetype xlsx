--- v0 (2026-05-07)
+++ v1 (2026-06-15)
@@ -1138,153 +1138,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>217495.0582</v>
+        <v>216987.2532</v>
       </c>
       <c r="D2">
-        <v>339.25</v>
+        <v>321.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>73786482.12</v>
+        <v>69850014.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>73786482.12</v>
+        <v>69850014.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>246.8</v>
+        <v>234.31</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1727.66</v>
+        <v>1640.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1727.66</v>
+        <v>1640.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>164.59</v>
+        <v>156.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1645.99</v>
+        <v>1563.17</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1645.99</v>
+        <v>1563.17</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27016.9713</v>
+        <v>27435.7936</v>
       </c>
       <c r="D5">
-        <v>176.41</v>
+        <v>167.52</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4766136.16</v>
+        <v>4596056.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4766136.16</v>
+        <v>4596056.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1333,5037 +1333,5037 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4555.0</v>
+        <v>4541.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.9</v>
+        <v>66.44</v>
       </c>
       <c r="E2" s="1">
-        <v>40.96425247</v>
+        <v>40.96425237</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H2" s="1">
-        <v>194795.82</v>
+        <v>194197.11</v>
       </c>
       <c r="I2" s="1">
-        <v>137769.39</v>
+        <v>139564.76</v>
       </c>
       <c r="J2" s="1">
-        <v>70.725023771044</v>
+        <v>71.867578255928</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>332565.21</v>
+        <v>333761.87</v>
       </c>
       <c r="N2" s="1">
-        <v>332565.21</v>
+        <v>333761.87</v>
       </c>
       <c r="O2" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>39631.0</v>
+        <v>39531.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2893.5</v>
+        <v>2356.0</v>
       </c>
       <c r="E3" s="1">
-        <v>1744.37768414</v>
+        <v>1744.37767828</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H3" s="1">
-        <v>422367.19</v>
+        <v>421301.44</v>
       </c>
       <c r="I3" s="1">
-        <v>196163.1</v>
+        <v>88730.73</v>
       </c>
       <c r="J3" s="1">
-        <v>46.44373536685</v>
+        <v>21.061102948046</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>618530.29</v>
+        <v>510032.17</v>
       </c>
       <c r="N3" s="1">
-        <v>618530.29</v>
+        <v>510032.17</v>
       </c>
       <c r="O3" s="1">
-        <v>0.79</v>
+        <v>0.69</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7468.0</v>
+        <v>7443.0</v>
       </c>
       <c r="D4" s="1">
-        <v>28.43</v>
+        <v>23.3</v>
       </c>
       <c r="E4" s="1">
-        <v>22.61164971</v>
+        <v>22.61164987</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>168863.8</v>
+        <v>168298.51</v>
       </c>
       <c r="I4" s="1">
-        <v>43451.44</v>
+        <v>5123.39</v>
       </c>
       <c r="J4" s="1">
-        <v>25.731648819937</v>
+        <v>3.0442277831218</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>212315.24</v>
+        <v>173421.9</v>
       </c>
       <c r="N4" s="1">
-        <v>212315.24</v>
+        <v>173421.9</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>12826.0</v>
+        <v>12784.0</v>
       </c>
       <c r="D5" s="1">
-        <v>320.45</v>
+        <v>306.07</v>
       </c>
       <c r="E5" s="1">
-        <v>239.45953688</v>
+        <v>239.45953692</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H5" s="1">
-        <v>2615079.61</v>
+        <v>2606516.27</v>
       </c>
       <c r="I5" s="1">
-        <v>862302.43</v>
+        <v>812566.99</v>
       </c>
       <c r="J5" s="1">
-        <v>32.974232474705</v>
+        <v>31.174445345012</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3477382.04</v>
+        <v>3419083.26</v>
       </c>
       <c r="N5" s="1">
-        <v>3477382.04</v>
+        <v>3419083.26</v>
       </c>
       <c r="O5" s="1">
-        <v>4.43</v>
+        <v>4.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>10808.0</v>
+        <v>10773.0</v>
       </c>
       <c r="D6" s="1">
-        <v>70.7</v>
+        <v>63.0</v>
       </c>
       <c r="E6" s="1">
-        <v>55.35651277</v>
+        <v>55.35651258</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>598293.19</v>
+        <v>596355.71</v>
       </c>
       <c r="I6" s="1">
-        <v>165832.41</v>
+        <v>82343.29</v>
       </c>
       <c r="J6" s="1">
-        <v>27.717582745677</v>
+        <v>13.807747392911</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>764125.6</v>
+        <v>678699.0</v>
       </c>
       <c r="N6" s="1">
-        <v>764125.6</v>
+        <v>678699.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>548.0</v>
+        <v>546.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1193.8</v>
+        <v>1179.6</v>
       </c>
       <c r="E7" s="1">
-        <v>617.99357664</v>
+        <v>617.99357143</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>338660.48</v>
+        <v>337424.49</v>
       </c>
       <c r="I7" s="1">
-        <v>315541.92</v>
+        <v>306637.11</v>
       </c>
       <c r="J7" s="1">
-        <v>93.173528839267</v>
+        <v>90.875771939375</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>654202.4</v>
+        <v>644061.6</v>
       </c>
       <c r="N7" s="1">
-        <v>654202.4</v>
+        <v>644061.6</v>
       </c>
       <c r="O7" s="1">
-        <v>0.83</v>
+        <v>0.87</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>12269.0</v>
+        <v>12229.0</v>
       </c>
       <c r="D8" s="1">
-        <v>240.4</v>
+        <v>251.17</v>
       </c>
       <c r="E8" s="1">
-        <v>309.71541935</v>
+        <v>309.71541909</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H8" s="1">
-        <v>3228361.35</v>
+        <v>3217836.09</v>
       </c>
       <c r="I8" s="1">
-        <v>-732936.33</v>
+        <v>-533846.29</v>
       </c>
       <c r="J8" s="1">
-        <v>-22.703044998355</v>
+        <v>-16.590226321938</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2495425.02</v>
+        <v>2683989.8</v>
       </c>
       <c r="N8" s="1">
-        <v>2495425.02</v>
+        <v>2683989.8</v>
       </c>
       <c r="O8" s="1">
-        <v>3.18</v>
+        <v>3.61</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>82900.0</v>
+        <v>82600.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1390.0</v>
+        <v>1410.5</v>
       </c>
       <c r="E9" s="1">
-        <v>1170.61788902</v>
+        <v>1170.61789346</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H9" s="1">
-        <v>562215.11</v>
+        <v>560180.56</v>
       </c>
       <c r="I9" s="1">
-        <v>59328.75</v>
+        <v>77844.33</v>
       </c>
       <c r="J9" s="1">
-        <v>10.552677959865</v>
+        <v>13.896292652498</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>621543.86</v>
+        <v>638024.89</v>
       </c>
       <c r="N9" s="1">
-        <v>621543.86</v>
+        <v>638024.89</v>
       </c>
       <c r="O9" s="1">
-        <v>0.79</v>
+        <v>0.86</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>4275.0</v>
+        <v>4261.0</v>
       </c>
       <c r="D10" s="1">
-        <v>41.76</v>
+        <v>37.0</v>
       </c>
       <c r="E10" s="1">
-        <v>39.48222924</v>
+        <v>39.48222952</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H10" s="1">
-        <v>199621.03</v>
+        <v>198967.3</v>
       </c>
       <c r="I10" s="1">
-        <v>6016.24</v>
+        <v>-16588.91</v>
       </c>
       <c r="J10" s="1">
-        <v>3.0138307572103</v>
+        <v>-8.3375057107374</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>205637.27</v>
+        <v>182378.39</v>
       </c>
       <c r="N10" s="1">
-        <v>205637.27</v>
+        <v>182378.39</v>
       </c>
       <c r="O10" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>7943.0</v>
+        <v>7917.0</v>
       </c>
       <c r="D11" s="1">
-        <v>88.44</v>
+        <v>81.3</v>
       </c>
       <c r="E11" s="1">
-        <v>78.7538386</v>
+        <v>78.75383858</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>625541.74</v>
+        <v>623494.14</v>
       </c>
       <c r="I11" s="1">
-        <v>76937.18</v>
+        <v>20157.96</v>
       </c>
       <c r="J11" s="1">
-        <v>12.299287973973</v>
+        <v>3.2330632650373</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>702478.92</v>
+        <v>643652.1</v>
       </c>
       <c r="N11" s="1">
-        <v>702478.92</v>
+        <v>643652.1</v>
       </c>
       <c r="O11" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>16483.0</v>
+        <v>16430.0</v>
       </c>
       <c r="D12" s="1">
-        <v>4.094</v>
+        <v>3.656</v>
       </c>
       <c r="E12" s="1">
-        <v>3.72829582</v>
+        <v>3.7282958</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H12" s="1">
-        <v>72931.44</v>
+        <v>72696.93</v>
       </c>
       <c r="I12" s="1">
-        <v>4798.68</v>
+        <v>-3209.88</v>
       </c>
       <c r="J12" s="1">
-        <v>6.5797137695348</v>
+        <v>-4.4154271714088</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>77730.12</v>
+        <v>69487.05</v>
       </c>
       <c r="N12" s="1">
-        <v>77730.12</v>
+        <v>69487.05</v>
       </c>
       <c r="O12" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>42362.0</v>
+        <v>42262.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.12</v>
+        <v>2.83</v>
       </c>
       <c r="E13" s="1">
-        <v>2.7231821</v>
+        <v>2.72318205</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="H13" s="1">
-        <v>77736.72</v>
+        <v>77553.21</v>
       </c>
       <c r="I13" s="1">
-        <v>10220.85</v>
+        <v>3933.05</v>
       </c>
       <c r="J13" s="1">
-        <v>13.148033516207</v>
+        <v>5.071421286108</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>87957.57</v>
+        <v>81486.26</v>
       </c>
       <c r="N13" s="1">
-        <v>87957.57</v>
+        <v>81486.26</v>
       </c>
       <c r="O13" s="1">
         <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>10641.0</v>
+        <v>10606.0</v>
       </c>
       <c r="D14" s="1">
-        <v>403.86</v>
+        <v>341.4</v>
       </c>
       <c r="E14" s="1">
         <v>333.01</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H14" s="1">
-        <v>3027518.83</v>
+        <v>3017560.82</v>
       </c>
       <c r="I14" s="1">
-        <v>608400.0</v>
+        <v>146445.12</v>
       </c>
       <c r="J14" s="1">
-        <v>20.095663616401</v>
+        <v>4.8530958855703</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3635918.83</v>
+        <v>3164005.94</v>
       </c>
       <c r="N14" s="1">
-        <v>3635918.83</v>
+        <v>3164005.94</v>
       </c>
       <c r="O14" s="1">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>5741.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4668.0</v>
+        <v>4220.0</v>
       </c>
       <c r="E15" s="1">
         <v>4282.6897753</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H15" s="1">
         <v>138677.86</v>
       </c>
       <c r="I15" s="1">
-        <v>5873.06</v>
+        <v>-6004.27</v>
       </c>
       <c r="J15" s="1">
-        <v>4.2350379505424</v>
+        <v>-4.3296529092676</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>144550.92</v>
+        <v>132673.59</v>
       </c>
       <c r="N15" s="1">
-        <v>144550.92</v>
+        <v>132673.59</v>
       </c>
       <c r="O15" s="1">
         <v>0.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1375.0</v>
+        <v>1371.0</v>
       </c>
       <c r="D16" s="1">
-        <v>54.55</v>
+        <v>55.25</v>
       </c>
       <c r="E16" s="1">
-        <v>50.04453091</v>
+        <v>50.04452954</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>68811.23</v>
+        <v>68611.05</v>
       </c>
       <c r="I16" s="1">
-        <v>6195.02</v>
+        <v>7136.7</v>
       </c>
       <c r="J16" s="1">
-        <v>9.0029200175611</v>
+        <v>10.401677280846</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>75006.25</v>
+        <v>75747.75</v>
       </c>
       <c r="N16" s="1">
-        <v>75006.25</v>
+        <v>75747.75</v>
       </c>
       <c r="O16" s="1">
         <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>28183.0</v>
+        <v>28092.0</v>
       </c>
       <c r="D17" s="1">
-        <v>127.13</v>
+        <v>99.82</v>
       </c>
       <c r="E17" s="1">
-        <v>93.43117624</v>
+        <v>93.43117614</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H17" s="1">
-        <v>2235697.15</v>
+        <v>2228478.31</v>
       </c>
       <c r="I17" s="1">
-        <v>795653.41</v>
+        <v>221839.27</v>
       </c>
       <c r="J17" s="1">
-        <v>35.588604207864</v>
+        <v>9.9547421666402</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3031350.56</v>
+        <v>2450317.58</v>
       </c>
       <c r="N17" s="1">
-        <v>3031350.56</v>
+        <v>2450317.58</v>
       </c>
       <c r="O17" s="1">
-        <v>3.86</v>
+        <v>3.29</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>55774.0</v>
+        <v>55574.0</v>
       </c>
       <c r="D18" s="1">
-        <v>2161.5</v>
+        <v>1937.5</v>
       </c>
       <c r="E18" s="1">
-        <v>2101.25967297</v>
+        <v>2101.25967179</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
       <c r="G18">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H18" s="1">
-        <v>706687.41</v>
+        <v>704153.3</v>
       </c>
       <c r="I18" s="1">
-        <v>-56423.75</v>
+        <v>-114498.49</v>
       </c>
       <c r="J18" s="1">
-        <v>-7.9842585564104</v>
+        <v>-16.260449251605</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>650263.66</v>
+        <v>589654.81</v>
       </c>
       <c r="N18" s="1">
-        <v>650263.66</v>
+        <v>589654.81</v>
       </c>
       <c r="O18" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>15710.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9015.0</v>
+        <v>9858.0</v>
       </c>
       <c r="E19" s="1">
         <v>4527.13469128</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H19" s="1">
         <v>439299.66</v>
       </c>
       <c r="I19" s="1">
-        <v>324614.16</v>
+        <v>408805.06</v>
       </c>
       <c r="J19" s="1">
-        <v>73.89356049126</v>
+        <v>93.058360209065</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>763913.82</v>
+        <v>848104.72</v>
       </c>
       <c r="N19" s="1">
-        <v>763913.82</v>
+        <v>848104.72</v>
       </c>
       <c r="O19" s="1">
-        <v>0.97</v>
+        <v>1.14</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>15447.0</v>
+        <v>15397.0</v>
       </c>
       <c r="D20" s="1">
-        <v>39.68</v>
+        <v>37.3</v>
       </c>
       <c r="E20" s="1">
-        <v>42.00411083</v>
+        <v>42.00411054</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>648837.5</v>
+        <v>646737.29</v>
       </c>
       <c r="I20" s="1">
-        <v>-35900.54</v>
+        <v>-72429.19</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.5330556572331</v>
+        <v>-11.199167130134</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>612936.96</v>
+        <v>574308.1</v>
       </c>
       <c r="N20" s="1">
-        <v>612936.96</v>
+        <v>574308.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>6191.0</v>
       </c>
       <c r="D21" s="1">
-        <v>3978.0</v>
+        <v>3721.0</v>
       </c>
       <c r="E21" s="1">
         <v>3388.27216928</v>
       </c>
       <c r="F21" t="s">
         <v>35</v>
       </c>
       <c r="G21">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H21" s="1">
         <v>121108.62</v>
       </c>
       <c r="I21" s="1">
-        <v>11731.13</v>
+        <v>5046.52</v>
       </c>
       <c r="J21" s="1">
-        <v>9.6864533672335</v>
+        <v>4.1669370850729</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>132839.75</v>
+        <v>126155.14</v>
       </c>
       <c r="N21" s="1">
-        <v>132839.75</v>
+        <v>126155.14</v>
       </c>
       <c r="O21" s="1">
         <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>50511.0</v>
+        <v>50342.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.326</v>
+        <v>4.4</v>
       </c>
       <c r="E22" s="1">
-        <v>4.03699986</v>
+        <v>4.03699992</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>203912.9</v>
+        <v>203230.65</v>
       </c>
       <c r="I22" s="1">
-        <v>14597.69</v>
+        <v>18274.15</v>
       </c>
       <c r="J22" s="1">
-        <v>7.1587869134322</v>
+        <v>8.9918277582638</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>218510.59</v>
+        <v>221504.8</v>
       </c>
       <c r="N22" s="1">
-        <v>218510.59</v>
+        <v>221504.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>5933.0</v>
+        <v>5914.0</v>
       </c>
       <c r="D23" s="1">
-        <v>134.3</v>
+        <v>134.1</v>
       </c>
       <c r="E23" s="1">
         <v>124.75</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>740141.75</v>
+        <v>737771.5</v>
       </c>
       <c r="I23" s="1">
-        <v>56660.15</v>
+        <v>55295.9</v>
       </c>
       <c r="J23" s="1">
-        <v>7.6553106212425</v>
+        <v>7.4949899799599</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>796801.9</v>
+        <v>793067.4</v>
       </c>
       <c r="N23" s="1">
-        <v>796801.9</v>
+        <v>793067.4</v>
       </c>
       <c r="O23" s="1">
-        <v>1.01</v>
+        <v>1.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>1177.0</v>
+        <v>1173.0</v>
       </c>
       <c r="D24" s="1">
-        <v>848.12</v>
+        <v>969.9</v>
       </c>
       <c r="E24" s="1">
-        <v>764.31016143</v>
+        <v>764.31016198</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H24" s="1">
-        <v>832487.58</v>
+        <v>829658.4</v>
       </c>
       <c r="I24" s="1">
-        <v>12080.5</v>
+        <v>164480.62</v>
       </c>
       <c r="J24" s="1">
-        <v>1.4511327604431</v>
+        <v>19.825101511658</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>844568.08</v>
+        <v>994139.02</v>
       </c>
       <c r="N24" s="1">
-        <v>844568.08</v>
+        <v>994139.02</v>
       </c>
       <c r="O24" s="1">
-        <v>1.08</v>
+        <v>1.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>10722.0</v>
+        <v>10687.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.43</v>
+        <v>21.01</v>
       </c>
       <c r="E25" s="1">
-        <v>18.635</v>
+        <v>18.63499953</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>199804.47</v>
+        <v>199152.24</v>
       </c>
       <c r="I25" s="1">
-        <v>8523.99</v>
+        <v>25381.63</v>
       </c>
       <c r="J25" s="1">
-        <v>4.266165817011</v>
+        <v>12.744837818545</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>208328.46</v>
+        <v>224533.87</v>
       </c>
       <c r="N25" s="1">
-        <v>208328.46</v>
+        <v>224533.87</v>
       </c>
       <c r="O25" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
         <v>9874.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10775.0</v>
+        <v>11390.0</v>
       </c>
       <c r="E26" s="1">
         <v>9900.59449058</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
       <c r="G26">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H26" s="1">
         <v>566184.55</v>
       </c>
       <c r="I26" s="1">
-        <v>7684.57</v>
+        <v>49702.86</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3572553330888</v>
+        <v>8.7785616898236</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>573869.12</v>
+        <v>615887.41</v>
       </c>
       <c r="N26" s="1">
-        <v>573869.12</v>
+        <v>615887.41</v>
       </c>
       <c r="O26" s="1">
-        <v>0.73</v>
+        <v>0.83</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>1115.0</v>
+        <v>1111.0</v>
       </c>
       <c r="D27" s="1">
-        <v>622.8</v>
+        <v>555.6</v>
       </c>
       <c r="E27" s="1">
-        <v>529.56312108</v>
+        <v>529.56312331</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
+        <v>0.9</v>
+      </c>
+      <c r="H27" s="1">
+        <v>617830.38</v>
+      </c>
+      <c r="I27" s="1">
+        <v>65029.96</v>
+      </c>
+      <c r="J27" s="1">
+        <v>10.525536151201</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>682860.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>682860.34</v>
+      </c>
+      <c r="O27" s="1">
         <v>0.92</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.96</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1">
-        <v>963.0</v>
+        <v>960.0</v>
       </c>
       <c r="D28" s="1">
-        <v>78.8</v>
+        <v>68.75</v>
       </c>
       <c r="E28" s="1">
-        <v>93.54937695</v>
+        <v>93.549375</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>90088.05</v>
+        <v>89807.4</v>
       </c>
       <c r="I28" s="1">
-        <v>-14203.65</v>
+        <v>-23807.4</v>
       </c>
       <c r="J28" s="1">
-        <v>-15.766408530321</v>
+        <v>-26.509396775767</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>75884.4</v>
+        <v>66000.0</v>
       </c>
       <c r="N28" s="1">
-        <v>75884.4</v>
+        <v>66000.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="1">
-        <v>12402.0</v>
+        <v>12362.0</v>
       </c>
       <c r="D29" s="1">
-        <v>17.35</v>
+        <v>17.87</v>
       </c>
       <c r="E29" s="1">
-        <v>15.67040155</v>
+        <v>15.67040123</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>194344.32</v>
+        <v>193717.5</v>
       </c>
       <c r="I29" s="1">
-        <v>20830.38</v>
+        <v>27191.44</v>
       </c>
       <c r="J29" s="1">
-        <v>10.718285978206</v>
+        <v>14.036646147096</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>215174.7</v>
+        <v>220908.94</v>
       </c>
       <c r="N29" s="1">
-        <v>215174.7</v>
+        <v>220908.94</v>
       </c>
       <c r="O29" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="1">
-        <v>30882.0</v>
+        <v>30782.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4141.0</v>
+        <v>5193.0</v>
       </c>
       <c r="E30" s="1">
         <v>3862.0</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
       <c r="G30">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H30" s="1">
-        <v>651223.71</v>
+        <v>649114.96</v>
       </c>
       <c r="I30" s="1">
-        <v>38560.26</v>
+        <v>226271.12</v>
       </c>
       <c r="J30" s="1">
-        <v>5.9212002585102</v>
+        <v>34.858404742359</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>689783.97</v>
+        <v>875386.08</v>
       </c>
       <c r="N30" s="1">
-        <v>689783.97</v>
+        <v>875386.08</v>
       </c>
       <c r="O30" s="1">
-        <v>0.88</v>
+        <v>1.18</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>17950.0</v>
+        <v>17892.0</v>
       </c>
       <c r="D31" s="1">
-        <v>35.48</v>
+        <v>38.78</v>
       </c>
       <c r="E31" s="1">
-        <v>25.78435989</v>
+        <v>25.78436005</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H31" s="1">
-        <v>540336.45</v>
+        <v>538590.52</v>
       </c>
       <c r="I31" s="1">
-        <v>193253.37</v>
+        <v>264060.6</v>
       </c>
       <c r="J31" s="1">
-        <v>35.765377294091</v>
+        <v>49.028081667683</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>733589.82</v>
+        <v>802651.12</v>
       </c>
       <c r="N31" s="1">
-        <v>733589.82</v>
+        <v>802651.12</v>
       </c>
       <c r="O31" s="1">
-        <v>0.93</v>
+        <v>1.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>27838.0</v>
+        <v>27738.0</v>
       </c>
       <c r="D32" s="1">
-        <v>5367.0</v>
+        <v>4853.0</v>
       </c>
       <c r="E32" s="1">
         <v>5445.0</v>
       </c>
       <c r="F32" t="s">
         <v>35</v>
       </c>
       <c r="G32">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H32" s="1">
-        <v>827653.27</v>
+        <v>824680.16</v>
       </c>
       <c r="I32" s="1">
-        <v>-21770.12</v>
+        <v>-87506.32</v>
       </c>
       <c r="J32" s="1">
-        <v>-2.6303430179162</v>
+        <v>-10.610940367475</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>805883.15</v>
+        <v>737173.84</v>
       </c>
       <c r="N32" s="1">
-        <v>805883.15</v>
+        <v>737173.84</v>
       </c>
       <c r="O32" s="1">
-        <v>1.03</v>
+        <v>0.99</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>22296.0</v>
+        <v>22223.0</v>
       </c>
       <c r="D33" s="1">
-        <v>350.6</v>
+        <v>343.0</v>
       </c>
       <c r="E33" s="1">
-        <v>390.94067501</v>
+        <v>390.94067498</v>
       </c>
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33">
-        <v>10.66</v>
+        <v>10.78</v>
       </c>
       <c r="H33" s="1">
-        <v>777368.56</v>
+        <v>774823.35</v>
       </c>
       <c r="I33" s="1">
-        <v>-44206.15</v>
+        <v>-67760.69</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.6866398095647</v>
+        <v>-8.7453082047669</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>733162.41</v>
+        <v>707062.66</v>
       </c>
       <c r="N33" s="1">
-        <v>733162.41</v>
+        <v>707062.66</v>
       </c>
       <c r="O33" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>12037.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D34" s="1">
-        <v>298.93</v>
+        <v>246.28</v>
       </c>
       <c r="E34" s="1">
         <v>294.97</v>
       </c>
       <c r="F34" t="s">
         <v>40</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H34" s="1">
-        <v>3033494.73</v>
+        <v>3023666.18</v>
       </c>
       <c r="I34" s="1">
-        <v>10813.75</v>
+        <v>-441642.9</v>
       </c>
       <c r="J34" s="1">
-        <v>0.35647828536033</v>
+        <v>-14.6062056361</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3044308.48</v>
+        <v>2582023.28</v>
       </c>
       <c r="N34" s="1">
-        <v>3044308.48</v>
+        <v>2582023.28</v>
       </c>
       <c r="O34" s="1">
-        <v>3.88</v>
+        <v>3.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>19143.0</v>
+        <v>19081.0</v>
       </c>
       <c r="D35" s="1">
-        <v>42.035</v>
+        <v>39.835</v>
       </c>
       <c r="E35" s="1">
         <v>39.91</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>763997.13</v>
+        <v>761522.71</v>
       </c>
       <c r="I35" s="1">
-        <v>40678.88</v>
+        <v>-1431.07</v>
       </c>
       <c r="J35" s="1">
-        <v>5.3244807346331</v>
+        <v>-0.18792216978007</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>804676.01</v>
+        <v>760091.64</v>
       </c>
       <c r="N35" s="1">
-        <v>804676.01</v>
+        <v>760091.64</v>
       </c>
       <c r="O35" s="1">
         <v>1.02</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>114442.0</v>
+        <v>114060.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.83</v>
+        <v>10.75</v>
       </c>
       <c r="E36" s="1">
-        <v>11.71809991</v>
+        <v>11.71809995</v>
       </c>
       <c r="F36" t="s">
         <v>106</v>
       </c>
       <c r="G36">
-        <v>1.96</v>
+        <v>1.97</v>
       </c>
       <c r="H36" s="1">
-        <v>662554.18</v>
+        <v>660342.62</v>
       </c>
       <c r="I36" s="1">
-        <v>-31764.62</v>
+        <v>-38533.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.7942675420144</v>
+        <v>-5.8354101087705</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>630789.56</v>
+        <v>621808.92</v>
       </c>
       <c r="N36" s="1">
-        <v>630789.56</v>
+        <v>621808.92</v>
       </c>
       <c r="O36" s="1">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>28809.0</v>
+        <v>28709.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4082.0</v>
+        <v>3768.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3434.73011906</v>
+        <v>3434.73011947</v>
       </c>
       <c r="F37" t="s">
         <v>35</v>
       </c>
       <c r="G37">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H37" s="1">
-        <v>611673.23</v>
+        <v>609550.03</v>
       </c>
       <c r="I37" s="1">
-        <v>22639.8</v>
+        <v>-17152.23</v>
       </c>
       <c r="J37" s="1">
-        <v>3.7012899845233</v>
+        <v>-2.813916685395</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>634313.03</v>
+        <v>592397.8</v>
       </c>
       <c r="N37" s="1">
-        <v>634313.03</v>
+        <v>592397.8</v>
       </c>
       <c r="O37" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>34736.0</v>
+        <v>34636.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3495.0</v>
+        <v>3222.0</v>
       </c>
       <c r="E38" s="1">
-        <v>3482.44331529</v>
+        <v>3482.44332486</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H38" s="1">
-        <v>745294.68</v>
+        <v>743149.08</v>
       </c>
       <c r="I38" s="1">
-        <v>-90463.37</v>
+        <v>-132013.25</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.137933146121</v>
+        <v>-17.764033294639</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>654831.31</v>
+        <v>611135.83</v>
       </c>
       <c r="N38" s="1">
-        <v>654831.31</v>
+        <v>611135.83</v>
       </c>
       <c r="O38" s="1">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>75986.0</v>
+        <v>75786.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1592.0</v>
+        <v>1483.5</v>
       </c>
       <c r="E39" s="1">
-        <v>1291.9907483</v>
+        <v>1291.99075027</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
       <c r="G39">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H39" s="1">
-        <v>598972.43</v>
+        <v>597395.9</v>
       </c>
       <c r="I39" s="1">
-        <v>53525.44</v>
+        <v>18292.57</v>
       </c>
       <c r="J39" s="1">
-        <v>8.9362109705116</v>
+        <v>3.0620514804337</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>652497.87</v>
+        <v>615688.47</v>
       </c>
       <c r="N39" s="1">
-        <v>652497.87</v>
+        <v>615688.47</v>
       </c>
       <c r="O39" s="1">
         <v>0.83</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>28864.0</v>
+        <v>28764.0</v>
       </c>
       <c r="D40" s="1">
-        <v>3971.0</v>
+        <v>3861.0</v>
       </c>
       <c r="E40" s="1">
-        <v>3884.47328853</v>
+        <v>3884.47329996</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
       <c r="G40">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H40" s="1">
-        <v>672195.01</v>
+        <v>669866.17</v>
       </c>
       <c r="I40" s="1">
-        <v>-53952.51</v>
+        <v>-61684.17</v>
       </c>
       <c r="J40" s="1">
-        <v>-8.0263181364586</v>
+        <v>-9.2084318872231</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>618242.5</v>
+        <v>608182.0</v>
       </c>
       <c r="N40" s="1">
-        <v>618242.5</v>
+        <v>608182.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>36883.0</v>
+        <v>36762.0</v>
       </c>
       <c r="D41" s="1">
-        <v>20.66</v>
+        <v>19.34</v>
       </c>
       <c r="E41" s="1">
-        <v>19.71790798</v>
+        <v>19.71790789</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>727255.6</v>
+        <v>724869.73</v>
       </c>
       <c r="I41" s="1">
-        <v>34747.18</v>
+        <v>-13892.65</v>
       </c>
       <c r="J41" s="1">
-        <v>4.777849768362</v>
+        <v>-1.916571961144</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>762002.78</v>
+        <v>710977.08</v>
       </c>
       <c r="N41" s="1">
-        <v>762002.78</v>
+        <v>710977.08</v>
       </c>
       <c r="O41" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>2754.0</v>
+        <v>2745.0</v>
       </c>
       <c r="D42" s="1">
-        <v>80.5</v>
+        <v>72.95</v>
       </c>
       <c r="E42" s="1">
-        <v>70.75289034</v>
+        <v>70.75288889</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>194853.46</v>
+        <v>194216.68</v>
       </c>
       <c r="I42" s="1">
-        <v>26843.54</v>
+        <v>6031.07</v>
       </c>
       <c r="J42" s="1">
-        <v>13.776270639485</v>
+        <v>3.1053306029122</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>221697.0</v>
+        <v>200247.75</v>
       </c>
       <c r="N42" s="1">
-        <v>221697.0</v>
+        <v>200247.75</v>
       </c>
       <c r="O42" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>10465.0</v>
+        <v>10431.0</v>
       </c>
       <c r="D43" s="1">
-        <v>61.05</v>
+        <v>45.84</v>
       </c>
       <c r="E43" s="1">
-        <v>58.88378978</v>
+        <v>58.88378967</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>616218.86</v>
+        <v>614216.81</v>
       </c>
       <c r="I43" s="1">
-        <v>22669.39</v>
+        <v>-136059.77</v>
       </c>
       <c r="J43" s="1">
-        <v>3.6787887342494</v>
+        <v>-22.151749640327</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>638888.25</v>
+        <v>478157.04</v>
       </c>
       <c r="N43" s="1">
-        <v>638888.25</v>
+        <v>478157.04</v>
       </c>
       <c r="O43" s="1">
-        <v>0.81</v>
+        <v>0.64</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>2321.0</v>
+        <v>2314.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.78</v>
+        <v>32.18</v>
       </c>
       <c r="E44" s="1">
-        <v>26.88550625</v>
+        <v>26.88550562</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>62401.26</v>
+        <v>62213.06</v>
       </c>
       <c r="I44" s="1">
-        <v>13681.12</v>
+        <v>12251.46</v>
       </c>
       <c r="J44" s="1">
-        <v>21.924429090054</v>
+        <v>19.692746185447</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>76082.38</v>
+        <v>74464.52</v>
       </c>
       <c r="N44" s="1">
-        <v>76082.38</v>
+        <v>74464.52</v>
       </c>
       <c r="O44" s="1">
         <v>0.1</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>123</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="1">
-        <v>2031.0</v>
+        <v>2025.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.8</v>
+        <v>99.0</v>
       </c>
       <c r="E45" s="1">
-        <v>71.82419498</v>
+        <v>71.82419259</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>145874.94</v>
+        <v>145443.99</v>
       </c>
       <c r="I45" s="1">
-        <v>71035.86</v>
+        <v>55031.01</v>
       </c>
       <c r="J45" s="1">
-        <v>48.696410774873</v>
+        <v>37.836565127236</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>216910.8</v>
+        <v>200475.0</v>
       </c>
       <c r="N45" s="1">
-        <v>216910.8</v>
+        <v>200475.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>125</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="1">
-        <v>7763.0</v>
+        <v>7737.0</v>
       </c>
       <c r="D46" s="1">
-        <v>91.35</v>
+        <v>90.1</v>
       </c>
       <c r="E46" s="1">
-        <v>54.31861909</v>
+        <v>54.31861962</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>421675.44</v>
+        <v>420263.16</v>
       </c>
       <c r="I46" s="1">
-        <v>287474.61</v>
+        <v>276840.54</v>
       </c>
       <c r="J46" s="1">
-        <v>68.174378379732</v>
+        <v>65.873140058244</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>709150.05</v>
+        <v>697103.7</v>
       </c>
       <c r="N46" s="1">
-        <v>709150.05</v>
+        <v>697103.7</v>
       </c>
       <c r="O46" s="1">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>127</v>
       </c>
       <c r="B47" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>18045.0</v>
+        <v>17945.0</v>
       </c>
       <c r="D47" s="1">
-        <v>7726.0</v>
+        <v>7792.0</v>
       </c>
       <c r="E47" s="1">
         <v>6658.0</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
       <c r="G47">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H47" s="1">
-        <v>656014.14</v>
+        <v>652378.71</v>
       </c>
       <c r="I47" s="1">
-        <v>95979.28</v>
+        <v>113353.45</v>
       </c>
       <c r="J47" s="1">
-        <v>14.630672442518</v>
+        <v>17.375406073567</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>751993.42</v>
+        <v>765732.16</v>
       </c>
       <c r="N47" s="1">
-        <v>751993.42</v>
+        <v>765732.16</v>
       </c>
       <c r="O47" s="1">
-        <v>0.96</v>
+        <v>1.03</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>129</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>10652.0</v>
+        <v>10617.0</v>
       </c>
       <c r="D48" s="1">
-        <v>6.6</v>
+        <v>5.855</v>
       </c>
       <c r="E48" s="1">
-        <v>6.245</v>
+        <v>6.24499953</v>
       </c>
       <c r="F48" t="s">
         <v>51</v>
       </c>
       <c r="G48">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H48" s="1">
-        <v>76748.48</v>
+        <v>76496.3</v>
       </c>
       <c r="I48" s="1">
-        <v>4232.0</v>
+        <v>-4586.37</v>
       </c>
       <c r="J48" s="1">
-        <v>5.514115719295</v>
+        <v>-5.9955448825629</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>80980.48</v>
+        <v>71909.93</v>
       </c>
       <c r="N48" s="1">
-        <v>80980.48</v>
+        <v>71909.93</v>
       </c>
       <c r="O48" s="1">
         <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>131</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>62072.0</v>
+        <v>61872.0</v>
       </c>
       <c r="D49" s="1">
-        <v>1890.0</v>
+        <v>1710.5</v>
       </c>
       <c r="E49" s="1">
-        <v>1753.79713881</v>
+        <v>1753.79714572</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
       <c r="G49">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H49" s="1">
-        <v>655723.89</v>
+        <v>653611.11</v>
       </c>
       <c r="I49" s="1">
-        <v>-22933.33</v>
+        <v>-74046.69</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.4974065074859</v>
+        <v>-11.32886036775</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>632790.56</v>
+        <v>579564.42</v>
       </c>
       <c r="N49" s="1">
-        <v>632790.56</v>
+        <v>579564.42</v>
       </c>
       <c r="O49" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>78629.0</v>
+        <v>78429.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1.44</v>
+        <v>1.35</v>
       </c>
       <c r="E50" s="1">
-        <v>1.27070712</v>
+        <v>1.27070714</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
       <c r="G50">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="H50" s="1">
-        <v>66638.7</v>
+        <v>66469.2</v>
       </c>
       <c r="I50" s="1">
-        <v>8712.02</v>
+        <v>5667.85</v>
       </c>
       <c r="J50" s="1">
-        <v>13.073514339265</v>
+        <v>8.5270320689883</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>75350.72</v>
+        <v>72137.05</v>
       </c>
       <c r="N50" s="1">
-        <v>75350.72</v>
+        <v>72137.05</v>
       </c>
       <c r="O50" s="1">
         <v>0.1</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>135</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>12688.0</v>
+        <v>12647.0</v>
       </c>
       <c r="D51" s="1">
-        <v>58.78</v>
+        <v>54.85</v>
       </c>
       <c r="E51" s="1">
-        <v>61.22008748</v>
+        <v>61.22008777</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>776760.47</v>
+        <v>774250.45</v>
       </c>
       <c r="I51" s="1">
-        <v>-30959.83</v>
+        <v>-80562.5</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.985762818234</v>
+        <v>-10.405224820987</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>745800.64</v>
+        <v>693687.95</v>
       </c>
       <c r="N51" s="1">
-        <v>745800.64</v>
+        <v>693687.95</v>
       </c>
       <c r="O51" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>200183.0</v>
+        <v>199516.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.47</v>
+        <v>6.34</v>
       </c>
       <c r="E52" s="1">
-        <v>5.87465869</v>
+        <v>5.87465867</v>
       </c>
       <c r="F52" t="s">
         <v>106</v>
       </c>
       <c r="G52">
-        <v>1.96</v>
+        <v>1.97</v>
       </c>
       <c r="H52" s="1">
-        <v>611105.96</v>
+        <v>609069.78</v>
       </c>
       <c r="I52" s="1">
-        <v>48071.08</v>
+        <v>32408.71</v>
       </c>
       <c r="J52" s="1">
-        <v>7.8662430325504</v>
+        <v>5.3210175687915</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>659177.04</v>
+        <v>641478.49</v>
       </c>
       <c r="N52" s="1">
-        <v>659177.04</v>
+        <v>641478.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>139</v>
       </c>
       <c r="B53" t="s">
         <v>140</v>
       </c>
       <c r="C53" s="1">
-        <v>232904.0</v>
+        <v>232128.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.71</v>
+        <v>5.35</v>
       </c>
       <c r="E53" s="1">
-        <v>5.6023997</v>
+        <v>5.60239971</v>
       </c>
       <c r="F53" t="s">
         <v>106</v>
       </c>
       <c r="G53">
-        <v>1.96</v>
+        <v>1.97</v>
       </c>
       <c r="H53" s="1">
-        <v>708051.17</v>
+        <v>705692.05</v>
       </c>
       <c r="I53" s="1">
-        <v>-31214.85</v>
+        <v>-75901.09</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.4085584944376</v>
+        <v>-10.755554069229</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>676836.32</v>
+        <v>629790.96</v>
       </c>
       <c r="N53" s="1">
-        <v>676836.32</v>
+        <v>629790.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>141</v>
       </c>
       <c r="B54" t="s">
         <v>142</v>
       </c>
       <c r="C54" s="1">
-        <v>6129.0</v>
+        <v>6110.0</v>
       </c>
       <c r="D54" s="1">
-        <v>12.98</v>
+        <v>13.41</v>
       </c>
       <c r="E54" s="1">
-        <v>9.9989052</v>
+        <v>9.99890507</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>61283.29</v>
+        <v>61093.31</v>
       </c>
       <c r="I54" s="1">
-        <v>18271.13</v>
+        <v>20841.79</v>
       </c>
       <c r="J54" s="1">
-        <v>29.814211998083</v>
+        <v>34.114684570209</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>79554.42</v>
+        <v>81935.1</v>
       </c>
       <c r="N54" s="1">
-        <v>79554.42</v>
+        <v>81935.1</v>
       </c>
       <c r="O54" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>143</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55" s="1">
-        <v>10098.0</v>
+        <v>10065.0</v>
       </c>
       <c r="D55" s="1">
-        <v>401.14</v>
+        <v>395.55</v>
       </c>
       <c r="E55" s="1">
         <v>472.85</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H55" s="1">
-        <v>4079490.19</v>
+        <v>4066158.52</v>
       </c>
       <c r="I55" s="1">
-        <v>-652347.15</v>
+        <v>-587295.58</v>
       </c>
       <c r="J55" s="1">
-        <v>-15.990898852977</v>
+        <v>-14.443499364604</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3427143.04</v>
+        <v>3478862.94</v>
       </c>
       <c r="N55" s="1">
-        <v>3427143.04</v>
+        <v>3478862.94</v>
       </c>
       <c r="O55" s="1">
-        <v>4.36</v>
+        <v>4.67</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>145</v>
       </c>
       <c r="B56" t="s">
         <v>146</v>
       </c>
       <c r="C56" s="1">
         <v>36052.0</v>
       </c>
       <c r="D56" s="1">
-        <v>36.66</v>
+        <v>32.38</v>
       </c>
       <c r="E56" s="1">
         <v>28.60978947</v>
       </c>
       <c r="F56" t="s">
         <v>147</v>
       </c>
       <c r="G56">
-        <v>9.24</v>
+        <v>8.96</v>
       </c>
       <c r="H56" s="1">
         <v>121782.27</v>
       </c>
       <c r="I56" s="1">
-        <v>21306.31</v>
+        <v>8537.32</v>
       </c>
       <c r="J56" s="1">
-        <v>17.495412098986</v>
+        <v>7.0103143914135</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>143088.58</v>
+        <v>130319.59</v>
       </c>
       <c r="N56" s="1">
-        <v>143088.58</v>
+        <v>130319.59</v>
       </c>
       <c r="O56" s="1">
         <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>69772.0</v>
+        <v>69572.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1791.5</v>
+        <v>1741.0</v>
       </c>
       <c r="E57" s="1">
-        <v>1710.55912114</v>
+        <v>1710.55911861</v>
       </c>
       <c r="F57" t="s">
         <v>35</v>
       </c>
       <c r="G57">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H57" s="1">
-        <v>720590.41</v>
+        <v>718524.85</v>
       </c>
       <c r="I57" s="1">
-        <v>-46372.27</v>
+        <v>-55213.02</v>
       </c>
       <c r="J57" s="1">
-        <v>-6.4353160070504</v>
+        <v>-7.6842185764348</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>674218.14</v>
+        <v>663311.83</v>
       </c>
       <c r="N57" s="1">
-        <v>674218.14</v>
+        <v>663311.83</v>
       </c>
       <c r="O57" s="1">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>39522.0</v>
+        <v>39422.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2968.0</v>
+        <v>2948.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2787.83383938</v>
+        <v>2787.83384912</v>
       </c>
       <c r="F58" t="s">
         <v>35</v>
       </c>
       <c r="G58">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H58" s="1">
-        <v>633786.92</v>
+        <v>632183.29</v>
       </c>
       <c r="I58" s="1">
-        <v>-1076.1</v>
+        <v>4246.67</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.16978892527476</v>
+        <v>0.67174663854212</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>632710.82</v>
+        <v>636429.96</v>
       </c>
       <c r="N58" s="1">
-        <v>632710.82</v>
+        <v>636429.96</v>
       </c>
       <c r="O58" s="1">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>57979.0</v>
+        <v>57784.0</v>
       </c>
       <c r="D59" s="1">
-        <v>36.79</v>
+        <v>33.91</v>
       </c>
       <c r="E59" s="1">
         <v>37.1</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
       <c r="G59">
-        <v>10.66</v>
+        <v>10.78</v>
       </c>
       <c r="H59" s="1">
-        <v>200458.59</v>
+        <v>199784.39</v>
       </c>
       <c r="I59" s="1">
-        <v>-397.87</v>
+        <v>-18025.15</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.19847989552356</v>
+        <v>-9.0223014921236</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>200060.72</v>
+        <v>181759.24</v>
       </c>
       <c r="N59" s="1">
-        <v>200060.72</v>
+        <v>181759.24</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>17115.0</v>
+        <v>17015.0</v>
       </c>
       <c r="D60" s="1">
-        <v>8278.0</v>
+        <v>8846.0</v>
       </c>
       <c r="E60" s="1">
-        <v>5588.84411335</v>
+        <v>5588.84413753</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
       <c r="G60">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H60" s="1">
-        <v>563318.44</v>
+        <v>560027.07</v>
       </c>
       <c r="I60" s="1">
-        <v>200877.59</v>
+        <v>264231.31</v>
       </c>
       <c r="J60" s="1">
-        <v>35.659686553133</v>
+        <v>47.181881761537</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>764196.03</v>
+        <v>824258.38</v>
       </c>
       <c r="N60" s="1">
-        <v>764196.03</v>
+        <v>824258.38</v>
       </c>
       <c r="O60" s="1">
-        <v>0.97</v>
+        <v>1.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>300609.0</v>
+        <v>299609.0</v>
       </c>
       <c r="D61" s="1">
-        <v>416.6</v>
+        <v>364.6</v>
       </c>
       <c r="E61" s="1">
-        <v>347.47463316</v>
+        <v>347.47463194</v>
       </c>
       <c r="F61" t="s">
         <v>35</v>
       </c>
       <c r="G61">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H61" s="1">
-        <v>611697.93</v>
+        <v>609663.07</v>
       </c>
       <c r="I61" s="1">
-        <v>63799.49</v>
+        <v>-11449.86</v>
       </c>
       <c r="J61" s="1">
-        <v>10.429901242268</v>
+        <v>-1.8780635671437</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>675497.42</v>
+        <v>598213.21</v>
       </c>
       <c r="N61" s="1">
-        <v>675497.42</v>
+        <v>598213.21</v>
       </c>
       <c r="O61" s="1">
-        <v>0.86</v>
+        <v>0.8</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>31850.0</v>
+        <v>31747.0</v>
       </c>
       <c r="D62" s="1">
-        <v>185.41</v>
+        <v>180.25</v>
       </c>
       <c r="E62" s="1">
-        <v>116.35413909</v>
+        <v>116.35413897</v>
       </c>
       <c r="F62" t="s">
         <v>40</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H62" s="1">
-        <v>3408616.65</v>
+        <v>3397593.49</v>
       </c>
       <c r="I62" s="1">
-        <v>1587625.58</v>
+        <v>1602753.2</v>
       </c>
       <c r="J62" s="1">
-        <v>46.576829928939</v>
+        <v>47.173189044461</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4996242.23</v>
+        <v>5000346.69</v>
       </c>
       <c r="N62" s="1">
-        <v>4996242.23</v>
+        <v>5000346.69</v>
       </c>
       <c r="O62" s="1">
-        <v>6.36</v>
+        <v>6.72</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>68424.0</v>
+        <v>68224.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1702.5</v>
+        <v>1631.5</v>
       </c>
       <c r="E63" s="1">
-        <v>1577.04133053</v>
+        <v>1577.04133443</v>
       </c>
       <c r="F63" t="s">
         <v>35</v>
       </c>
       <c r="G63">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H63" s="1">
-        <v>653269.52</v>
+        <v>651360.05</v>
       </c>
       <c r="I63" s="1">
-        <v>-24924.71</v>
+        <v>-41810.89</v>
       </c>
       <c r="J63" s="1">
-        <v>-3.8153792939857</v>
+        <v>-6.4190135701445</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>628344.81</v>
+        <v>609549.16</v>
       </c>
       <c r="N63" s="1">
-        <v>628344.81</v>
+        <v>609549.16</v>
       </c>
       <c r="O63" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>24210.0</v>
+        <v>24110.0</v>
       </c>
       <c r="D64" s="1">
-        <v>913.5</v>
+        <v>908.2</v>
       </c>
       <c r="E64" s="1">
-        <v>704.06418835</v>
+        <v>704.06420572</v>
       </c>
       <c r="F64" t="s">
         <v>35</v>
       </c>
       <c r="G64">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H64" s="1">
-        <v>99495.97</v>
+        <v>99085.0</v>
       </c>
       <c r="I64" s="1">
-        <v>19794.51</v>
+        <v>20827.15</v>
       </c>
       <c r="J64" s="1">
-        <v>19.894785688305</v>
+        <v>21.019478225766</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>119290.48</v>
+        <v>119912.15</v>
       </c>
       <c r="N64" s="1">
-        <v>119290.48</v>
+        <v>119912.15</v>
       </c>
       <c r="O64" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>31789.0</v>
+        <v>31686.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.5</v>
+        <v>5.47</v>
       </c>
       <c r="E65" s="1">
-        <v>5.37993174</v>
+        <v>5.37993183</v>
       </c>
       <c r="F65" t="s">
         <v>51</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H65" s="1">
-        <v>204864.37</v>
+        <v>204200.59</v>
       </c>
       <c r="I65" s="1">
-        <v>-3471.18</v>
+        <v>-3700.36</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.6943795546292</v>
+        <v>-1.8121201314844</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>201393.19</v>
+        <v>200500.23</v>
       </c>
       <c r="N65" s="1">
-        <v>201393.19</v>
+        <v>200500.23</v>
       </c>
       <c r="O65" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>166</v>
       </c>
       <c r="B66" t="s">
         <v>167</v>
       </c>
       <c r="C66" s="1">
-        <v>12940.0</v>
+        <v>12898.0</v>
       </c>
       <c r="D66" s="1">
-        <v>15.2</v>
+        <v>15.04</v>
       </c>
       <c r="E66" s="1">
-        <v>16.11162674</v>
+        <v>16.11162661</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>208484.45</v>
+        <v>207807.76</v>
       </c>
       <c r="I66" s="1">
-        <v>-11796.45</v>
+        <v>-13821.84</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.6581917740148</v>
+        <v>-6.6512626862442</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>196688.0</v>
+        <v>193985.92</v>
       </c>
       <c r="N66" s="1">
-        <v>196688.0</v>
+        <v>193985.92</v>
       </c>
       <c r="O66" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>168</v>
       </c>
       <c r="B67" t="s">
         <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>20354.0</v>
+        <v>20288.0</v>
       </c>
       <c r="D67" s="1">
-        <v>30.87</v>
+        <v>28.47</v>
       </c>
       <c r="E67" s="1">
         <v>35.6</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>724602.4</v>
+        <v>722252.8</v>
       </c>
       <c r="I67" s="1">
-        <v>-96274.42</v>
+        <v>-144653.44</v>
       </c>
       <c r="J67" s="1">
-        <v>-13.286516853933</v>
+        <v>-20.02808988764</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>628327.98</v>
+        <v>577599.36</v>
       </c>
       <c r="N67" s="1">
-        <v>628327.98</v>
+        <v>577599.36</v>
       </c>
       <c r="O67" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>170</v>
       </c>
       <c r="B68" t="s">
         <v>171</v>
       </c>
       <c r="C68" s="1">
-        <v>6445.0</v>
+        <v>6425.0</v>
       </c>
       <c r="D68" s="1">
-        <v>224.1</v>
+        <v>180.1</v>
       </c>
       <c r="E68" s="1">
         <v>223.25</v>
       </c>
       <c r="F68" t="s">
         <v>172</v>
       </c>
       <c r="G68">
         <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>192626.95</v>
+        <v>192029.19</v>
       </c>
       <c r="I68" s="1">
-        <v>765.77</v>
+        <v>-37168.47</v>
       </c>
       <c r="J68" s="1">
-        <v>0.39754042723513</v>
+        <v>-19.355635463546</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>193392.72</v>
+        <v>154860.72</v>
       </c>
       <c r="N68" s="1">
-        <v>193392.72</v>
+        <v>154860.72</v>
       </c>
       <c r="O68" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>8908.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D69" s="1">
-        <v>88.34</v>
+        <v>71.8</v>
       </c>
       <c r="E69" s="1">
-        <v>91.97110799</v>
+        <v>91.97110823</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>819278.63</v>
+        <v>816611.47</v>
       </c>
       <c r="I69" s="1">
-        <v>-32345.91</v>
+        <v>-179099.27</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.9480963881604</v>
+        <v>-21.932005192139</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>786932.72</v>
+        <v>637512.2</v>
       </c>
       <c r="N69" s="1">
-        <v>786932.72</v>
+        <v>637512.2</v>
       </c>
       <c r="O69" s="1">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>1406.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D70" s="1">
-        <v>252.9</v>
+        <v>248.0</v>
       </c>
       <c r="E70" s="1">
-        <v>225.0320697</v>
+        <v>225.03206847</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>316395.09</v>
+        <v>315494.96</v>
       </c>
       <c r="I70" s="1">
-        <v>39182.31</v>
+        <v>32201.04</v>
       </c>
       <c r="J70" s="1">
-        <v>12.383981685683</v>
+        <v>10.20651486794</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>355577.4</v>
+        <v>347696.0</v>
       </c>
       <c r="N70" s="1">
-        <v>355577.4</v>
+        <v>347696.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>9293.0</v>
+        <v>9263.0</v>
       </c>
       <c r="D71" s="1">
-        <v>7.514</v>
+        <v>7.226</v>
       </c>
       <c r="E71" s="1">
-        <v>6.86497256</v>
+        <v>6.86497247</v>
       </c>
       <c r="F71" t="s">
         <v>51</v>
       </c>
       <c r="G71">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H71" s="1">
-        <v>75748.45</v>
+        <v>75503.92</v>
       </c>
       <c r="I71" s="1">
-        <v>4684.19</v>
+        <v>1926.17</v>
       </c>
       <c r="J71" s="1">
-        <v>6.183875709668</v>
+        <v>2.551086089305</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>80432.64</v>
+        <v>77430.09</v>
       </c>
       <c r="N71" s="1">
-        <v>80432.64</v>
+        <v>77430.09</v>
       </c>
       <c r="O71" s="1">
         <v>0.1</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
         <v>157.0</v>
       </c>
       <c r="D72" s="1">
-        <v>92400.0</v>
+        <v>91200.0</v>
       </c>
       <c r="E72" s="1">
         <v>78697.34394904</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H72" s="1">
         <v>71572.7</v>
       </c>
       <c r="I72" s="1">
-        <v>6675.45</v>
+        <v>6838.66</v>
       </c>
       <c r="J72" s="1">
-        <v>9.3268103620515</v>
+        <v>9.554844235302</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>78248.15</v>
+        <v>78411.36</v>
       </c>
       <c r="N72" s="1">
-        <v>78248.15</v>
+        <v>78411.36</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>6208.0</v>
+        <v>6188.0</v>
       </c>
       <c r="D73" s="1">
-        <v>29.81</v>
+        <v>31.58</v>
       </c>
       <c r="E73" s="1">
-        <v>26.16969555</v>
+        <v>26.16969619</v>
       </c>
       <c r="F73" t="s">
         <v>51</v>
       </c>
       <c r="G73">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H73" s="1">
-        <v>192190.9</v>
+        <v>191571.73</v>
       </c>
       <c r="I73" s="1">
-        <v>20975.58</v>
+        <v>34487.66</v>
       </c>
       <c r="J73" s="1">
-        <v>10.913929847875</v>
+        <v>18.002478758218</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>213166.48</v>
+        <v>226059.39</v>
       </c>
       <c r="N73" s="1">
-        <v>213166.48</v>
+        <v>226059.39</v>
       </c>
       <c r="O73" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>14615.0</v>
+        <v>14568.0</v>
       </c>
       <c r="D74" s="1">
-        <v>48.36</v>
+        <v>45.7</v>
       </c>
       <c r="E74" s="1">
         <v>50.05</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>731480.75</v>
+        <v>729128.4</v>
       </c>
       <c r="I74" s="1">
-        <v>-24699.35</v>
+        <v>-63370.8</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.3766233766234</v>
+        <v>-8.6913086913087</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>706781.4</v>
+        <v>665757.6</v>
       </c>
       <c r="N74" s="1">
-        <v>706781.4</v>
+        <v>665757.6</v>
       </c>
       <c r="O74" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>9197.0</v>
+        <v>9167.0</v>
       </c>
       <c r="D75" s="1">
-        <v>74.0</v>
+        <v>68.15</v>
       </c>
       <c r="E75" s="1">
-        <v>61.70013591</v>
+        <v>61.70013636</v>
       </c>
       <c r="F75" t="s">
         <v>51</v>
       </c>
       <c r="G75">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H75" s="1">
-        <v>658629.58</v>
+        <v>656481.17</v>
       </c>
       <c r="I75" s="1">
-        <v>125310.98</v>
+        <v>66210.77</v>
       </c>
       <c r="J75" s="1">
-        <v>19.026017628908</v>
+        <v>10.08570740879</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>783940.56</v>
+        <v>722691.94</v>
       </c>
       <c r="N75" s="1">
-        <v>783940.56</v>
+        <v>722691.94</v>
       </c>
       <c r="O75" s="1">
-        <v>1.0</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>20748.0</v>
+        <v>20680.0</v>
       </c>
       <c r="D76" s="1">
-        <v>202.39</v>
+        <v>170.6</v>
       </c>
       <c r="E76" s="1">
-        <v>127.76424137</v>
+        <v>127.7642413</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H76" s="1">
-        <v>2422461.33</v>
+        <v>2414521.9</v>
       </c>
       <c r="I76" s="1">
-        <v>1130301.24</v>
+        <v>668323.26</v>
       </c>
       <c r="J76" s="1">
-        <v>46.659206733343</v>
+        <v>27.679320696988</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3552762.57</v>
+        <v>3082845.16</v>
       </c>
       <c r="N76" s="1">
-        <v>3552762.57</v>
+        <v>3082845.16</v>
       </c>
       <c r="O76" s="1">
-        <v>4.52</v>
+        <v>4.14</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>189</v>
       </c>
       <c r="B77" t="s">
         <v>190</v>
       </c>
       <c r="C77" s="1">
-        <v>18337.0</v>
+        <v>18278.0</v>
       </c>
       <c r="D77" s="1">
-        <v>10.675</v>
+        <v>10.275</v>
       </c>
       <c r="E77" s="1">
-        <v>9.13322517</v>
+        <v>9.13322519</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>167475.95</v>
+        <v>166937.09</v>
       </c>
       <c r="I77" s="1">
-        <v>28271.53</v>
+        <v>20869.36</v>
       </c>
       <c r="J77" s="1">
-        <v>16.880949175091</v>
+        <v>12.501332088633</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>195747.48</v>
+        <v>187806.45</v>
       </c>
       <c r="N77" s="1">
-        <v>195747.48</v>
+        <v>187806.45</v>
       </c>
       <c r="O77" s="1">
         <v>0.25</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>191</v>
       </c>
       <c r="B78" t="s">
         <v>192</v>
       </c>
       <c r="C78" s="1">
-        <v>4502.0</v>
+        <v>4488.0</v>
       </c>
       <c r="D78" s="1">
-        <v>176.0</v>
+        <v>160.0</v>
       </c>
       <c r="E78" s="1">
-        <v>135.23388938</v>
+        <v>135.23389037</v>
       </c>
       <c r="F78" t="s">
         <v>32</v>
       </c>
       <c r="G78">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H78" s="1">
-        <v>650282.51</v>
+        <v>648260.31</v>
       </c>
       <c r="I78" s="1">
-        <v>214447.38</v>
+        <v>146119.91</v>
       </c>
       <c r="J78" s="1">
-        <v>32.977571548095</v>
+        <v>22.540314090801</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>864729.89</v>
+        <v>794380.22</v>
       </c>
       <c r="N78" s="1">
-        <v>864729.89</v>
+        <v>794380.22</v>
       </c>
       <c r="O78" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>193</v>
       </c>
       <c r="B79" t="s">
         <v>194</v>
       </c>
       <c r="C79" s="1">
-        <v>17409.0</v>
+        <v>17353.0</v>
       </c>
       <c r="D79" s="1">
-        <v>117.15</v>
+        <v>113.2</v>
       </c>
       <c r="E79" s="1">
-        <v>134.87003446</v>
+        <v>134.87003458</v>
       </c>
       <c r="F79" t="s">
         <v>99</v>
       </c>
       <c r="G79">
-        <v>10.66</v>
+        <v>10.78</v>
       </c>
       <c r="H79" s="1">
-        <v>209021.09</v>
+        <v>208348.73</v>
       </c>
       <c r="I79" s="1">
-        <v>-17737.62</v>
+        <v>-26134.58</v>
       </c>
       <c r="J79" s="1">
-        <v>-8.4860432026261</v>
+        <v>-12.543671372511</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>191283.47</v>
+        <v>182214.15</v>
       </c>
       <c r="N79" s="1">
-        <v>191283.47</v>
+        <v>182214.15</v>
       </c>
       <c r="O79" s="1">
         <v>0.24</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>195</v>
       </c>
       <c r="B80" t="s">
         <v>196</v>
       </c>
       <c r="C80" s="1">
-        <v>52406.0</v>
+        <v>52230.0</v>
       </c>
       <c r="D80" s="1">
-        <v>150.1</v>
+        <v>137.7</v>
       </c>
       <c r="E80" s="1">
-        <v>156.61626989</v>
+        <v>156.61626996</v>
       </c>
       <c r="F80" t="s">
         <v>99</v>
       </c>
       <c r="G80">
-        <v>10.66</v>
+        <v>10.78</v>
       </c>
       <c r="H80" s="1">
-        <v>733379.1</v>
+        <v>730916.12</v>
       </c>
       <c r="I80" s="1">
-        <v>4394.36</v>
+        <v>-63779.07</v>
       </c>
       <c r="J80" s="1">
-        <v>0.59919351396842</v>
+        <v>-8.7259082478575</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>737773.46</v>
+        <v>667137.05</v>
       </c>
       <c r="N80" s="1">
-        <v>737773.46</v>
+        <v>667137.05</v>
       </c>
       <c r="O80" s="1">
-        <v>0.94</v>
+        <v>0.9</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>197</v>
       </c>
       <c r="B81" t="s">
         <v>198</v>
       </c>
       <c r="C81" s="1">
-        <v>33422.0</v>
+        <v>33219.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.64</v>
+        <v>24.52</v>
       </c>
       <c r="E81" s="1">
-        <v>17.44885943</v>
+        <v>17.44885939</v>
       </c>
       <c r="F81" t="s">
         <v>147</v>
       </c>
       <c r="G81">
-        <v>9.24</v>
+        <v>8.96</v>
       </c>
       <c r="H81" s="1">
-        <v>67843.26</v>
+        <v>67431.19</v>
       </c>
       <c r="I81" s="1">
-        <v>21313.92</v>
+        <v>23499.5</v>
       </c>
       <c r="J81" s="1">
-        <v>31.416414836197</v>
+        <v>34.849600014474</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>89157.18</v>
+        <v>90930.69</v>
       </c>
       <c r="N81" s="1">
-        <v>89157.18</v>
+        <v>90930.69</v>
       </c>
       <c r="O81" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>199</v>
       </c>
       <c r="B82" t="s">
         <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>7905.0</v>
+        <v>7879.0</v>
       </c>
       <c r="D82" s="1">
-        <v>411.11</v>
+        <v>391.2</v>
       </c>
       <c r="E82" s="1">
-        <v>459.43707527</v>
+        <v>459.43707577</v>
       </c>
       <c r="F82" t="s">
         <v>40</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H82" s="1">
-        <v>3092339.23</v>
+        <v>3082168.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-342794.37</v>
+        <v>-388822.67</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.085277018589</v>
+        <v>-12.615231416545</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2749544.86</v>
+        <v>2693345.68</v>
       </c>
       <c r="N82" s="1">
-        <v>2749544.86</v>
+        <v>2693345.68</v>
       </c>
       <c r="O82" s="1">
-        <v>3.5</v>
+        <v>3.62</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>201</v>
       </c>
       <c r="B83" t="s">
         <v>202</v>
       </c>
       <c r="C83" s="1">
-        <v>19707.0</v>
+        <v>19644.0</v>
       </c>
       <c r="D83" s="1">
-        <v>221.44</v>
+        <v>190.78</v>
       </c>
       <c r="E83" s="1">
         <v>177.17</v>
       </c>
       <c r="F83" t="s">
         <v>40</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H83" s="1">
-        <v>2983031.48</v>
+        <v>2973495.22</v>
       </c>
       <c r="I83" s="1">
-        <v>709102.77</v>
+        <v>301305.83</v>
       </c>
       <c r="J83" s="1">
-        <v>23.771213101647</v>
+        <v>10.1330524419</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3692134.25</v>
+        <v>3274801.05</v>
       </c>
       <c r="N83" s="1">
-        <v>3692134.25</v>
+        <v>3274801.05</v>
       </c>
       <c r="O83" s="1">
-        <v>4.7</v>
+        <v>4.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>203</v>
       </c>
       <c r="B84" t="s">
         <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>22739.0</v>
+        <v>22639.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3454.0</v>
+        <v>3399.0</v>
       </c>
       <c r="E84" s="1">
-        <v>4198.33268833</v>
+        <v>4198.33270021</v>
       </c>
       <c r="F84" t="s">
         <v>35</v>
       </c>
       <c r="G84">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H84" s="1">
-        <v>577837.71</v>
+        <v>575296.54</v>
       </c>
       <c r="I84" s="1">
-        <v>-154198.5</v>
+        <v>-153898.14</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.685433873812</v>
+        <v>-26.751097790367</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>423639.21</v>
+        <v>421398.4</v>
       </c>
       <c r="N84" s="1">
-        <v>423639.21</v>
+        <v>421398.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>205</v>
       </c>
       <c r="B85" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>44419.0</v>
+        <v>44319.0</v>
       </c>
       <c r="D85" s="1">
-        <v>2962.0</v>
+        <v>2867.0</v>
       </c>
       <c r="E85" s="1">
-        <v>2538.68920957</v>
+        <v>2538.68920779</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
       <c r="G85">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H85" s="1">
-        <v>682654.71</v>
+        <v>681117.86</v>
       </c>
       <c r="I85" s="1">
-        <v>27015.02</v>
+        <v>14710.5</v>
       </c>
       <c r="J85" s="1">
-        <v>3.957347631865</v>
+        <v>2.1597583713339</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>709669.73</v>
+        <v>695828.36</v>
       </c>
       <c r="N85" s="1">
-        <v>709669.73</v>
+        <v>695828.36</v>
       </c>
       <c r="O85" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" t="s">
         <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>65234.0</v>
+        <v>65034.0</v>
       </c>
       <c r="D86" s="1">
-        <v>1826.5</v>
+        <v>1870.0</v>
       </c>
       <c r="E86" s="1">
-        <v>1753.2858632</v>
+        <v>1753.28586585</v>
       </c>
       <c r="F86" t="s">
         <v>35</v>
       </c>
       <c r="G86">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H86" s="1">
-        <v>708162.25</v>
+        <v>705991.11</v>
       </c>
       <c r="I86" s="1">
-        <v>-65480.25</v>
+        <v>-40002.88</v>
       </c>
       <c r="J86" s="1">
-        <v>-9.2465038908809</v>
+        <v>-5.6662016608113</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>642682.0</v>
+        <v>665988.23</v>
       </c>
       <c r="N86" s="1">
-        <v>642682.0</v>
+        <v>665988.23</v>
       </c>
       <c r="O86" s="1">
-        <v>0.82</v>
+        <v>0.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>209</v>
       </c>
       <c r="B87" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="1">
         <v>6781.0</v>
       </c>
       <c r="D87" s="1">
-        <v>19575.0</v>
+        <v>20560.0</v>
       </c>
       <c r="E87" s="1">
         <v>13429.82642678</v>
       </c>
       <c r="F87" t="s">
         <v>35</v>
       </c>
       <c r="G87">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H87" s="1">
         <v>549857.81</v>
       </c>
       <c r="I87" s="1">
-        <v>166117.37</v>
+        <v>213628.64</v>
       </c>
       <c r="J87" s="1">
-        <v>30.210968541122</v>
+        <v>38.851615111187</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>715975.18</v>
+        <v>763486.45</v>
       </c>
       <c r="N87" s="1">
-        <v>715975.18</v>
+        <v>763486.45</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>212</v>
       </c>
       <c r="C88" s="1">
-        <v>47061.0</v>
+        <v>46961.0</v>
       </c>
       <c r="D88" s="1">
-        <v>3780.0</v>
+        <v>3370.0</v>
       </c>
       <c r="E88" s="1">
-        <v>2934.93750664</v>
+        <v>2934.93750133</v>
       </c>
       <c r="F88" t="s">
         <v>35</v>
       </c>
       <c r="G88">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H88" s="1">
-        <v>843269.49</v>
+        <v>841477.63</v>
       </c>
       <c r="I88" s="1">
-        <v>116253.54</v>
+        <v>25188.29</v>
       </c>
       <c r="J88" s="1">
-        <v>13.786048395988</v>
+        <v>2.9933404171422</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>959523.03</v>
+        <v>866665.92</v>
       </c>
       <c r="N88" s="1">
-        <v>959523.03</v>
+        <v>866665.92</v>
       </c>
       <c r="O88" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>213</v>
       </c>
       <c r="B89" t="s">
         <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>43582.0</v>
+        <v>43438.0</v>
       </c>
       <c r="D89" s="1">
-        <v>1.631</v>
+        <v>1.511</v>
       </c>
       <c r="E89" s="1">
         <v>1.39187532</v>
       </c>
       <c r="F89" t="s">
         <v>51</v>
       </c>
       <c r="G89">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H89" s="1">
-        <v>72175.86</v>
+        <v>71937.38</v>
       </c>
       <c r="I89" s="1">
-        <v>9701.97</v>
+        <v>3989.3</v>
       </c>
       <c r="J89" s="1">
-        <v>13.442125940723</v>
+        <v>5.5455175042516</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>81877.83</v>
+        <v>75926.68</v>
       </c>
       <c r="N89" s="1">
-        <v>81877.83</v>
+        <v>75926.68</v>
       </c>
       <c r="O89" s="1">
         <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>215</v>
       </c>
       <c r="B90" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>828.0</v>
+        <v>825.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.06</v>
+        <v>93.96</v>
       </c>
       <c r="E90" s="1">
-        <v>89.18498792</v>
+        <v>89.18499394</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>73845.17</v>
+        <v>73577.62</v>
       </c>
       <c r="I90" s="1">
-        <v>5692.51</v>
+        <v>3939.38</v>
       </c>
       <c r="J90" s="1">
-        <v>7.7087099941675</v>
+        <v>5.3540465157748</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>79537.68</v>
+        <v>77517.0</v>
       </c>
       <c r="N90" s="1">
-        <v>79537.68</v>
+        <v>77517.0</v>
       </c>
       <c r="O90" s="1">
         <v>0.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>217</v>
       </c>
       <c r="B91" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>14573.0</v>
+        <v>14526.0</v>
       </c>
       <c r="D91" s="1">
-        <v>12.76</v>
+        <v>13.54</v>
       </c>
       <c r="E91" s="1">
-        <v>10.80149454</v>
+        <v>10.80149456</v>
       </c>
       <c r="F91" t="s">
         <v>51</v>
       </c>
       <c r="G91">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H91" s="1">
-        <v>187879.87</v>
+        <v>187273.93</v>
       </c>
       <c r="I91" s="1">
-        <v>26312.93</v>
+        <v>40248.82</v>
       </c>
       <c r="J91" s="1">
-        <v>14.00518852818</v>
+        <v>21.491950321115</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>214192.8</v>
+        <v>227522.75</v>
       </c>
       <c r="N91" s="1">
-        <v>214192.8</v>
+        <v>227522.75</v>
       </c>
       <c r="O91" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>219</v>
       </c>
       <c r="B92" t="s">
         <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>8246.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D92" s="1">
-        <v>25.2</v>
+        <v>26.17</v>
       </c>
       <c r="E92" s="1">
-        <v>26.87882246</v>
+        <v>26.87882224</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>221642.77</v>
+        <v>220917.04</v>
       </c>
       <c r="I92" s="1">
-        <v>-13843.57</v>
+        <v>-5825.81</v>
       </c>
       <c r="J92" s="1">
-        <v>-6.2458928843021</v>
+        <v>-2.6371030500861</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>207799.2</v>
+        <v>215091.23</v>
       </c>
       <c r="N92" s="1">
-        <v>207799.2</v>
+        <v>215091.23</v>
       </c>
       <c r="O92" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>221</v>
       </c>
       <c r="B93" t="s">
         <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>3122.0</v>
+        <v>3112.0</v>
       </c>
       <c r="D93" s="1">
-        <v>61.45</v>
+        <v>65.0</v>
       </c>
       <c r="E93" s="1">
-        <v>69.7156246</v>
+        <v>69.71562339</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>217652.18</v>
+        <v>216955.02</v>
       </c>
       <c r="I93" s="1">
-        <v>-25805.28</v>
+        <v>-14675.02</v>
       </c>
       <c r="J93" s="1">
-        <v>-11.856201026794</v>
+        <v>-6.7640840944819</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>191846.9</v>
+        <v>202280.0</v>
       </c>
       <c r="N93" s="1">
-        <v>191846.9</v>
+        <v>202280.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>223</v>
       </c>
       <c r="B94" t="s">
         <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>8876.0</v>
+        <v>8847.0</v>
       </c>
       <c r="D94" s="1">
-        <v>164.7</v>
+        <v>159.2</v>
       </c>
       <c r="E94" s="1">
         <v>183.5</v>
       </c>
       <c r="F94" t="s">
         <v>172</v>
       </c>
       <c r="G94">
         <v>7.47</v>
       </c>
       <c r="H94" s="1">
-        <v>218049.96</v>
+        <v>217337.54</v>
       </c>
       <c r="I94" s="1">
-        <v>-22306.96</v>
+        <v>-28845.29</v>
       </c>
       <c r="J94" s="1">
-        <v>-10.230205958304</v>
+        <v>-13.272115806593</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>195743.0</v>
+        <v>188492.25</v>
       </c>
       <c r="N94" s="1">
-        <v>195743.0</v>
+        <v>188492.25</v>
       </c>
       <c r="O94" s="1">
         <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>225</v>
       </c>
       <c r="B95" t="s">
         <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>7198.0</v>
+        <v>7174.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.75</v>
+        <v>89.5</v>
       </c>
       <c r="E95" s="1">
-        <v>90.32494026</v>
+        <v>90.32494006</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>650158.92</v>
+        <v>647991.12</v>
       </c>
       <c r="I95" s="1">
-        <v>75039.58</v>
+        <v>-5918.12</v>
       </c>
       <c r="J95" s="1">
-        <v>11.541728905296</v>
+        <v>-0.91330263908555</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>725198.5</v>
+        <v>642073.0</v>
       </c>
       <c r="N95" s="1">
-        <v>725198.5</v>
+        <v>642073.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>227</v>
       </c>
       <c r="B96" t="s">
         <v>228</v>
       </c>
       <c r="C96" s="1">
         <v>7174.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3515.0</v>
+        <v>3271.0</v>
       </c>
       <c r="E96" s="1">
         <v>3001.52815723</v>
       </c>
       <c r="F96" t="s">
         <v>35</v>
       </c>
       <c r="G96">
-        <v>185.39</v>
+        <v>182.61</v>
       </c>
       <c r="H96" s="1">
         <v>128852.34</v>
       </c>
       <c r="I96" s="1">
-        <v>7163.4</v>
+        <v>-345.45</v>
       </c>
       <c r="J96" s="1">
-        <v>5.5593868143955</v>
+        <v>-0.26809757587639</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>136015.74</v>
+        <v>128506.89</v>
       </c>
       <c r="N96" s="1">
-        <v>136015.74</v>
+        <v>128506.89</v>
       </c>
       <c r="O96" s="1">
         <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>229</v>
       </c>
       <c r="B97" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>59581.0</v>
+        <v>59379.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.64</v>
+        <v>23.46</v>
       </c>
       <c r="E97" s="1">
-        <v>28.03292963</v>
+        <v>28.03292966</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H97" s="1">
-        <v>1499367.9</v>
+        <v>1494284.53</v>
       </c>
       <c r="I97" s="1">
-        <v>-156470.28</v>
+        <v>-277025.41</v>
       </c>
       <c r="J97" s="1">
-        <v>-10.435749624892</v>
+        <v>-18.539000065804</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1342897.62</v>
+        <v>1217259.12</v>
       </c>
       <c r="N97" s="1">
-        <v>1342897.62</v>
+        <v>1217259.12</v>
       </c>
       <c r="O97" s="1">
-        <v>1.71</v>
+        <v>1.64</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>231</v>
       </c>
       <c r="B98" t="s">
         <v>232</v>
       </c>
       <c r="C98" s="1">
         <v>28961.0</v>
       </c>
       <c r="D98" s="1">
-        <v>28.0</v>
+        <v>24.78</v>
       </c>
       <c r="E98" s="1">
         <v>19.60387625</v>
       </c>
       <c r="F98" t="s">
         <v>147</v>
       </c>
       <c r="G98">
-        <v>9.24</v>
+        <v>8.96</v>
       </c>
       <c r="H98" s="1">
         <v>65498.71</v>
       </c>
       <c r="I98" s="1">
-        <v>22293.25</v>
+        <v>14617.12</v>
       </c>
       <c r="J98" s="1">
-        <v>34.036166513814</v>
+        <v>22.316653259278</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>87791.96</v>
+        <v>80115.83</v>
       </c>
       <c r="N98" s="1">
-        <v>87791.96</v>
+        <v>80115.83</v>
       </c>
       <c r="O98" s="1">
         <v>0.11</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>233</v>
       </c>
       <c r="B99" t="s">
         <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>6412.0</v>
+        <v>6392.0</v>
       </c>
       <c r="D99" s="1">
-        <v>29.54</v>
+        <v>23.38</v>
       </c>
       <c r="E99" s="1">
         <v>30.32</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>194411.84</v>
+        <v>193805.44</v>
       </c>
       <c r="I99" s="1">
-        <v>-5001.36</v>
+        <v>-44360.48</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.5725593667546</v>
+        <v>-22.889182058047</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>189410.48</v>
+        <v>149444.96</v>
       </c>
       <c r="N99" s="1">
-        <v>189410.48</v>
+        <v>149444.96</v>
       </c>
       <c r="O99" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>235</v>
       </c>
       <c r="B100" t="s">
         <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>25849.0</v>
+        <v>25765.0</v>
       </c>
       <c r="D100" s="1">
-        <v>142.12</v>
+        <v>119.88</v>
       </c>
       <c r="E100" s="1">
-        <v>116.20530698</v>
+        <v>116.20530681</v>
       </c>
       <c r="F100" t="s">
         <v>40</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H100" s="1">
-        <v>2788398.46</v>
+        <v>2779337.16</v>
       </c>
       <c r="I100" s="1">
-        <v>319736.3</v>
+        <v>-80361.1</v>
       </c>
       <c r="J100" s="1">
-        <v>11.466664631568</v>
+        <v>-2.89137644603</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>3108134.76</v>
+        <v>2698976.06</v>
       </c>
       <c r="N100" s="1">
-        <v>3108134.76</v>
+        <v>2698976.06</v>
       </c>
       <c r="O100" s="1">
-        <v>3.96</v>
+        <v>3.63</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>237</v>
       </c>
       <c r="B101" t="s">
         <v>238</v>
       </c>
       <c r="C101" s="1">
-        <v>89.0</v>
+        <v>76.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4773.25</v>
+        <v>4782.95</v>
       </c>
       <c r="E101" s="1">
-        <v>4771.31808989</v>
+        <v>4778.18631579</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>424647.31</v>
+        <v>363142.16</v>
       </c>
       <c r="I101" s="1">
-        <v>171.94</v>
+        <v>362.04</v>
       </c>
       <c r="J101" s="1">
-        <v>0.040490071631444</v>
+        <v>0.099696493516479</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>424819.25</v>
+        <v>363504.2</v>
       </c>
       <c r="N101" s="1">
-        <v>424819.25</v>
+        <v>363504.2</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>