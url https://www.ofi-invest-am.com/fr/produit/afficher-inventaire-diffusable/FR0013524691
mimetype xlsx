--- v1 (2026-06-15)
+++ v2 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -109,362 +109,419 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD-REG</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>JP3102000001</t>
-[...2 lines deleted...]
-    <t>AISIN CORP</t>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>ADV MICRO DEVICE</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>AT0000730007</t>
+  </si>
+  <si>
+    <t>ANDRITZ AG</t>
+  </si>
+  <si>
+    <t>JE00BTDN8H13</t>
+  </si>
+  <si>
+    <t>APTIV HOLDINGS L</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>JP3937200008</t>
+  </si>
+  <si>
+    <t>AZBIL CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...37 lines deleted...]
-  <si>
     <t>GB00BP0RGD03</t>
   </si>
   <si>
     <t>BERKELEY GROUP</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>BRIT LAND CO PLC</t>
   </si>
   <si>
     <t>SGXE62145532</t>
   </si>
   <si>
     <t>CAPITALAND INVES</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US1423391002</t>
   </si>
   <si>
     <t>CARLISLE COS INC</t>
   </si>
   <si>
     <t>JP3566800003</t>
   </si>
   <si>
     <t>CENTRAL JAPAN RAILW</t>
   </si>
   <si>
+    <t>SG1N31909426</t>
+  </si>
+  <si>
+    <t>COMFORTDELGRO CORP</t>
+  </si>
+  <si>
+    <t>JP3305530002</t>
+  </si>
+  <si>
+    <t>COMSYS HOLDINGS</t>
+  </si>
+  <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
-    <t>JP3638600001</t>
-[...8 lines deleted...]
-    <t>DR ING HC F PORS</t>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY</t>
+  </si>
+  <si>
+    <t>AU000000DOW2</t>
+  </si>
+  <si>
+    <t>DOWNER EDI</t>
+  </si>
+  <si>
+    <t>AUD</t>
   </si>
   <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS S</t>
+  </si>
+  <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FI0009007132</t>
-[...8 lines deleted...]
-    <t>FUJI ELECTRIC CO</t>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIE</t>
+  </si>
+  <si>
+    <t>US3453708600</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CO</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG-REG</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
     <t>GECINA SA</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>GETLINK SE</t>
   </si>
   <si>
     <t>JP3385820000</t>
   </si>
   <si>
     <t>GS YUASA CORP</t>
   </si>
   <si>
     <t>GB0004052071</t>
   </si>
   <si>
     <t>HALMA PLC</t>
   </si>
   <si>
+    <t>JP3774200004</t>
+  </si>
+  <si>
+    <t>HANKYU HANSHIN H</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKA</t>
+  </si>
+  <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>HOLMEN AB-B SHS</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>US4592001014</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NZIFTE0003S3</t>
   </si>
   <si>
     <t>INFRATIL LTD</t>
   </si>
   <si>
     <t>NZD</t>
   </si>
   <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORP</t>
+  </si>
+  <si>
     <t>JP3247010006</t>
   </si>
   <si>
     <t>JR KYUSHU</t>
   </si>
   <si>
     <t>JP3279400000</t>
   </si>
   <si>
     <t>KEIHAN HOLDINGS</t>
   </si>
   <si>
     <t>JP3280200001</t>
   </si>
   <si>
     <t>KEIKYU CORP</t>
   </si>
   <si>
     <t>JP3277800003</t>
   </si>
   <si>
     <t>KEIO CORP</t>
   </si>
   <si>
     <t>FI0009004824</t>
   </si>
   <si>
     <t>KEMIRA OYJ</t>
   </si>
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP</t>
   </si>
   <si>
-    <t>DE000KGX8881</t>
-[...2 lines deleted...]
-    <t>KION GROUP AG</t>
+    <t>JP3260800002</t>
+  </si>
+  <si>
+    <t>KINTETSU GROUP H</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES OYJ</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
     <t>KURITA WATER IND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
   </si>
   <si>
     <t>LAND SECURITIES</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>JP3626800001</t>
   </si>
   <si>
     <t>LIXIL CORP</t>
   </si>
   <si>
     <t>SG2D18969584</t>
   </si>
   <si>
     <t>MAPLETREE COMM</t>
   </si>
   <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLO</t>
+  </si>
+  <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>NZMRPE0001S2</t>
   </si>
   <si>
     <t>MERCURY NZ LTD</t>
   </si>
   <si>
     <t>NZMELE0002S7</t>
   </si>
   <si>
     <t>MERIDIAN ENERGY</t>
   </si>
   <si>
     <t>ES0105025003</t>
   </si>
   <si>
     <t>MERLIN PROPERTIE</t>
   </si>
   <si>
     <t>US5949181045</t>
@@ -484,297 +541,270 @@
   <si>
     <t>JP3649800004</t>
   </si>
   <si>
     <t>NAGOYA RAILROAD</t>
   </si>
   <si>
     <t>JP3653000004</t>
   </si>
   <si>
     <t>NANKAI ELEC RAIL</t>
   </si>
   <si>
     <t>SE0015988019</t>
   </si>
   <si>
     <t>NIBE INDUSTRIE-B</t>
   </si>
   <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>NICHIAS CORP</t>
   </si>
   <si>
-    <t>JP3672400003</t>
-[...2 lines deleted...]
-    <t>NISSAN MOTOR CO</t>
+    <t>KYG6525F1028</t>
+  </si>
+  <si>
+    <t>NIO INC-CLASS A</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
-    <t>FR0000131906</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0063855168</t>
   </si>
   <si>
     <t>ROCKWOOL A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000125007</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
+    <t>JP3417200007</t>
+  </si>
+  <si>
+    <t>SEIBU HOLDINGS</t>
+  </si>
+  <si>
     <t>JP3047820000</t>
   </si>
   <si>
     <t>SEKISUI HOUSE RE</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>SEVERN TRENT</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB00BWFGQN14</t>
   </si>
   <si>
     <t>SPIRAX GROUP PLC</t>
   </si>
   <si>
     <t>US8581191009</t>
   </si>
   <si>
     <t>STEEL DYNAMICS</t>
   </si>
   <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO OYJ-R</t>
   </si>
   <si>
     <t>CH0038388911</t>
   </si>
   <si>
     <t>SULZER AG-REG</t>
   </si>
   <si>
     <t>SE0000112724</t>
   </si>
   <si>
     <t>SVENSKA CELLULOSA B</t>
   </si>
   <si>
     <t>SE0014960373</t>
   </si>
   <si>
     <t>SWECO AB-B</t>
   </si>
   <si>
     <t>HK0000063609</t>
   </si>
   <si>
     <t>SWIREPROPERTIES</t>
   </si>
   <si>
-    <t>US88160R1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
-    <t>JP3104890003</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3597800006</t>
   </si>
   <si>
     <t>TOBU RAILWAY CO</t>
   </si>
   <si>
     <t>JP3574200006</t>
   </si>
   <si>
     <t>TOKYU CORP</t>
   </si>
   <si>
-    <t>JP3634600005</t>
-[...2 lines deleted...]
-    <t>TOYOTA INDUSTRIE</t>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS AS</t>
+  </si>
+  <si>
+    <t>NOK</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR</t>
   </si>
   <si>
     <t>GB00BG49KP99</t>
   </si>
   <si>
     <t>TRITAX BIG BOX R</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-</t>
   </si>
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>UNITED UTILITIES</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
-    <t>DE0007664039</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
-    <t>KYG9593A1040</t>
-[...10 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1138,183 +1168,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>216987.2532</v>
+        <v>238960.396</v>
       </c>
       <c r="D2">
-        <v>321.9</v>
+        <v>355.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>69850014.98</v>
+        <v>84892459.16</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>69850014.98</v>
+        <v>84892459.16</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>234.31</v>
+        <v>258.79</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1640.22</v>
+        <v>1811.54</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1640.22</v>
+        <v>1811.54</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>156.31</v>
+        <v>172.7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1563.17</v>
+        <v>1727.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1563.17</v>
+        <v>1727.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27435.7936</v>
+        <v>27397.4139</v>
       </c>
       <c r="D5">
-        <v>167.52</v>
+        <v>185.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4596056.57</v>
+        <v>5070213.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4596056.57</v>
+        <v>5070213.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P105"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O105" sqref="O105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1333,5039 +1363,5239 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4541.0</v>
+        <v>5177.0</v>
       </c>
       <c r="D2" s="1">
-        <v>66.44</v>
+        <v>76.42</v>
       </c>
       <c r="E2" s="1">
-        <v>40.96425237</v>
+        <v>44.18109716</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>194197.11</v>
+        <v>241130.77</v>
       </c>
       <c r="I2" s="1">
-        <v>139564.76</v>
+        <v>186781.55</v>
       </c>
       <c r="J2" s="1">
-        <v>71.867578255928</v>
+        <v>77.460686580978</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>333761.87</v>
+        <v>427912.32</v>
       </c>
       <c r="N2" s="1">
-        <v>333761.87</v>
+        <v>427912.32</v>
       </c>
       <c r="O2" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>39531.0</v>
+        <v>2601.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2356.0</v>
+        <v>241.4</v>
       </c>
       <c r="E3" s="1">
-        <v>1744.37767828</v>
+        <v>231.6</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>421301.44</v>
+        <v>602391.6</v>
       </c>
       <c r="I3" s="1">
-        <v>88730.73</v>
+        <v>25489.8</v>
       </c>
       <c r="J3" s="1">
-        <v>21.061102948046</v>
+        <v>4.2314335060449</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>510032.17</v>
+        <v>627881.4</v>
       </c>
       <c r="N3" s="1">
-        <v>510032.17</v>
+        <v>627881.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>16612.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>323.21</v>
+      </c>
+      <c r="E4" s="1">
+        <v>217.5</v>
+      </c>
+      <c r="F4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>168298.51</v>
+        <v>3127962.94</v>
       </c>
       <c r="I4" s="1">
-        <v>5123.39</v>
+        <v>1460282.25</v>
       </c>
       <c r="J4" s="1">
-        <v>3.0442277831218</v>
+        <v>46.684768266468</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>173421.9</v>
+        <v>4588245.19</v>
       </c>
       <c r="N4" s="1">
-        <v>173421.9</v>
+        <v>4588245.19</v>
       </c>
       <c r="O4" s="1">
-        <v>0.23</v>
+        <v>5.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>12784.0</v>
+        <v>10645.0</v>
       </c>
       <c r="D5" s="1">
-        <v>306.07</v>
+        <v>16.48</v>
       </c>
       <c r="E5" s="1">
-        <v>239.45953692</v>
+        <v>23.05597464</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2606516.27</v>
+        <v>245430.85</v>
       </c>
       <c r="I5" s="1">
-        <v>812566.99</v>
+        <v>-70001.25</v>
       </c>
       <c r="J5" s="1">
-        <v>31.174445345012</v>
+        <v>-28.521781186024</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3419083.26</v>
+        <v>175429.6</v>
       </c>
       <c r="N5" s="1">
-        <v>3419083.26</v>
+        <v>175429.6</v>
       </c>
       <c r="O5" s="1">
-        <v>4.59</v>
+        <v>0.19</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>10773.0</v>
+        <v>10334.0</v>
       </c>
       <c r="D6" s="1">
-        <v>63.0</v>
+        <v>383.26</v>
       </c>
       <c r="E6" s="1">
-        <v>55.35651258</v>
+        <v>246.17912038</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>596355.71</v>
+        <v>2170898.05</v>
       </c>
       <c r="I6" s="1">
-        <v>82343.29</v>
+        <v>1213659.15</v>
       </c>
       <c r="J6" s="1">
-        <v>13.807747392911</v>
+        <v>55.905856564752</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>678699.0</v>
+        <v>3384557.2</v>
       </c>
       <c r="N6" s="1">
-        <v>678699.0</v>
+        <v>3384557.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.91</v>
+        <v>3.76</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>546.0</v>
+        <v>10061.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1179.6</v>
+        <v>68.2</v>
       </c>
       <c r="E7" s="1">
-        <v>617.99357143</v>
+        <v>56.03526588</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>337424.49</v>
+        <v>563770.81</v>
       </c>
       <c r="I7" s="1">
-        <v>306637.11</v>
+        <v>122389.39</v>
       </c>
       <c r="J7" s="1">
-        <v>90.875771939375</v>
+        <v>21.709068264815</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>644061.6</v>
+        <v>686160.2</v>
       </c>
       <c r="N7" s="1">
-        <v>644061.6</v>
+        <v>686160.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.87</v>
+        <v>0.76</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>12229.0</v>
+        <v>59990.0</v>
       </c>
       <c r="D8" s="1">
-        <v>251.17</v>
+        <v>59.12</v>
       </c>
       <c r="E8" s="1">
-        <v>309.71541909</v>
+        <v>60.99</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G8">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>3217836.09</v>
+        <v>3167509.38</v>
       </c>
       <c r="I8" s="1">
-        <v>-533846.29</v>
+        <v>-136737.89</v>
       </c>
       <c r="J8" s="1">
-        <v>-16.590226321938</v>
+        <v>-4.3168898208598</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2683989.8</v>
+        <v>3030771.49</v>
       </c>
       <c r="N8" s="1">
-        <v>2683989.8</v>
+        <v>3030771.49</v>
       </c>
       <c r="O8" s="1">
-        <v>3.61</v>
+        <v>3.37</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>82600.0</v>
+        <v>70.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1410.5</v>
+        <v>1171.8</v>
       </c>
       <c r="E9" s="1">
-        <v>1170.61789346</v>
+        <v>669.81614286</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>560180.56</v>
+        <v>46887.13</v>
       </c>
       <c r="I9" s="1">
-        <v>77844.33</v>
+        <v>35138.87</v>
       </c>
       <c r="J9" s="1">
-        <v>13.896292652498</v>
+        <v>74.943529279783</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>638024.89</v>
+        <v>82026.0</v>
       </c>
       <c r="N9" s="1">
-        <v>638024.89</v>
+        <v>82026.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.86</v>
+        <v>0.09</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>62793.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>1391.5</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1196.97729046</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>0.86</v>
+        <v>186.9</v>
       </c>
       <c r="H10" s="1">
-        <v>198967.3</v>
+        <v>432640.93</v>
       </c>
       <c r="I10" s="1">
-        <v>-16588.91</v>
+        <v>34866.62</v>
       </c>
       <c r="J10" s="1">
-        <v>-8.3375057107374</v>
+        <v>8.0590202133672</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>182378.39</v>
+        <v>467507.55</v>
       </c>
       <c r="N10" s="1">
-        <v>182378.39</v>
+        <v>467507.55</v>
       </c>
       <c r="O10" s="1">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>4664.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>32.36</v>
+      </c>
+      <c r="E11" s="1">
+        <v>39.2286235</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H11" s="1">
-        <v>623494.14</v>
+        <v>216000.32</v>
       </c>
       <c r="I11" s="1">
-        <v>20157.96</v>
+        <v>-41930.73</v>
       </c>
       <c r="J11" s="1">
-        <v>3.2330632650373</v>
+        <v>-19.412346240969</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>643652.1</v>
+        <v>174069.59</v>
       </c>
       <c r="N11" s="1">
-        <v>643652.1</v>
+        <v>174069.59</v>
       </c>
       <c r="O11" s="1">
-        <v>0.86</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>16430.0</v>
+        <v>7993.0</v>
       </c>
       <c r="D12" s="1">
-        <v>3.656</v>
+        <v>79.36</v>
       </c>
       <c r="E12" s="1">
-        <v>3.7282958</v>
+        <v>78.80877268</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>72696.93</v>
+        <v>629918.52</v>
       </c>
       <c r="I12" s="1">
-        <v>-3209.88</v>
+        <v>4405.96</v>
       </c>
       <c r="J12" s="1">
-        <v>-4.4154271714088</v>
+        <v>0.69944919225426</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>69487.05</v>
+        <v>634324.48</v>
       </c>
       <c r="N12" s="1">
-        <v>69487.05</v>
+        <v>634324.48</v>
       </c>
       <c r="O12" s="1">
-        <v>0.09</v>
+        <v>0.71</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>42262.0</v>
+        <v>18761.0</v>
       </c>
       <c r="D13" s="1">
-        <v>2.83</v>
+        <v>3.868</v>
       </c>
       <c r="E13" s="1">
-        <v>2.72318205</v>
+        <v>3.72841959</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.47</v>
+        <v>0.87</v>
       </c>
       <c r="H13" s="1">
-        <v>77553.21</v>
+        <v>82721.79</v>
       </c>
       <c r="I13" s="1">
-        <v>3933.05</v>
+        <v>972.98</v>
       </c>
       <c r="J13" s="1">
-        <v>5.071421286108</v>
+        <v>1.1762076231668</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>81486.26</v>
+        <v>83694.77</v>
       </c>
       <c r="N13" s="1">
-        <v>81486.26</v>
+        <v>83694.77</v>
       </c>
       <c r="O13" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>43299.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.73735791</v>
+      </c>
+      <c r="F14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.14</v>
+        <v>1.49</v>
       </c>
       <c r="H14" s="1">
-        <v>3017560.82</v>
+        <v>79932.88</v>
       </c>
       <c r="I14" s="1">
-        <v>146445.12</v>
+        <v>1468.2</v>
       </c>
       <c r="J14" s="1">
-        <v>4.8530958855703</v>
+        <v>1.8367910677058</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3164005.94</v>
+        <v>81401.08</v>
       </c>
       <c r="N14" s="1">
-        <v>3164005.94</v>
+        <v>81401.08</v>
       </c>
       <c r="O14" s="1">
-        <v>4.25</v>
+        <v>0.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>5741.0</v>
+        <v>11139.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4220.0</v>
+        <v>357.06</v>
       </c>
       <c r="E15" s="1">
-        <v>4282.6897753</v>
+        <v>334.08392944</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G15">
-        <v>182.61</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>138677.86</v>
+        <v>3184082.4</v>
       </c>
       <c r="I15" s="1">
-        <v>-6004.27</v>
+        <v>214730.91</v>
       </c>
       <c r="J15" s="1">
-        <v>-4.3296529092676</v>
+        <v>6.743886715997</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>132673.59</v>
+        <v>3398813.31</v>
       </c>
       <c r="N15" s="1">
-        <v>132673.59</v>
+        <v>3398813.31</v>
       </c>
       <c r="O15" s="1">
-        <v>0.18</v>
+        <v>3.78</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1371.0</v>
+        <v>6141.0</v>
       </c>
       <c r="D16" s="1">
-        <v>55.25</v>
+        <v>4069.0</v>
       </c>
       <c r="E16" s="1">
-        <v>50.04452954</v>
+        <v>4292.46523368</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H16" s="1">
-        <v>68611.05</v>
+        <v>148208.21</v>
       </c>
       <c r="I16" s="1">
-        <v>7136.7</v>
+        <v>-14511.42</v>
       </c>
       <c r="J16" s="1">
-        <v>10.401677280846</v>
+        <v>-9.7912389603788</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>75747.75</v>
+        <v>133696.79</v>
       </c>
       <c r="N16" s="1">
-        <v>75747.75</v>
+        <v>133696.79</v>
       </c>
       <c r="O16" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>28092.0</v>
+        <v>476572.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.82</v>
+        <v>1.48</v>
       </c>
       <c r="E17" s="1">
-        <v>93.43117614</v>
+        <v>1.4404</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="G17">
-        <v>1.14</v>
+        <v>1.49</v>
       </c>
       <c r="H17" s="1">
-        <v>2228478.31</v>
+        <v>463069.56</v>
       </c>
       <c r="I17" s="1">
-        <v>221839.27</v>
+        <v>8815.47</v>
       </c>
       <c r="J17" s="1">
-        <v>9.9547421666402</v>
+        <v>1.9037031931013</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2450317.58</v>
+        <v>471885.03</v>
       </c>
       <c r="N17" s="1">
-        <v>2450317.58</v>
+        <v>471885.03</v>
       </c>
       <c r="O17" s="1">
-        <v>3.29</v>
+        <v>0.52</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>55574.0</v>
+        <v>16859.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1937.5</v>
+        <v>5834.0</v>
       </c>
       <c r="E18" s="1">
-        <v>2101.25967179</v>
+        <v>5138.0</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G18">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H18" s="1">
-        <v>704153.3</v>
+        <v>470558.13</v>
       </c>
       <c r="I18" s="1">
-        <v>-114498.49</v>
+        <v>55692.25</v>
       </c>
       <c r="J18" s="1">
-        <v>-16.260449251605</v>
+        <v>11.83536027738</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>589654.81</v>
+        <v>526250.38</v>
       </c>
       <c r="N18" s="1">
-        <v>589654.81</v>
+        <v>526250.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.79</v>
+        <v>0.58</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>15710.0</v>
+        <v>1501.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9858.0</v>
+        <v>56.35</v>
       </c>
       <c r="E19" s="1">
-        <v>4527.13469128</v>
+        <v>50.5992072</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>439299.66</v>
+        <v>75949.41</v>
       </c>
       <c r="I19" s="1">
-        <v>408805.06</v>
+        <v>8631.94</v>
       </c>
       <c r="J19" s="1">
-        <v>93.058360209065</v>
+        <v>11.365381245226</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>848104.72</v>
+        <v>84581.35</v>
       </c>
       <c r="N19" s="1">
-        <v>848104.72</v>
+        <v>84581.35</v>
       </c>
       <c r="O19" s="1">
-        <v>1.14</v>
+        <v>0.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>15397.0</v>
+        <v>34550.0</v>
       </c>
       <c r="D20" s="1">
-        <v>37.3</v>
+        <v>114.44</v>
       </c>
       <c r="E20" s="1">
-        <v>42.00411054</v>
+        <v>95.58876556</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>646737.29</v>
+        <v>2816159.87</v>
       </c>
       <c r="I20" s="1">
-        <v>-72429.19</v>
+        <v>562665.97</v>
       </c>
       <c r="J20" s="1">
-        <v>-11.199167130134</v>
+        <v>19.979901567165</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>574308.1</v>
+        <v>3378825.84</v>
       </c>
       <c r="N20" s="1">
-        <v>574308.1</v>
+        <v>3378825.84</v>
       </c>
       <c r="O20" s="1">
-        <v>0.77</v>
+        <v>3.76</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>6191.0</v>
+        <v>46976.0</v>
       </c>
       <c r="D21" s="1">
-        <v>3721.0</v>
+        <v>1846.5</v>
       </c>
       <c r="E21" s="1">
-        <v>3388.27216928</v>
+        <v>2088.98884537</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G21">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H21" s="1">
-        <v>121108.62</v>
+        <v>586962.06</v>
       </c>
       <c r="I21" s="1">
-        <v>5046.52</v>
+        <v>-122853.55</v>
       </c>
       <c r="J21" s="1">
-        <v>4.1669370850729</v>
+        <v>-20.930407324794</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>126155.14</v>
+        <v>464108.51</v>
       </c>
       <c r="N21" s="1">
-        <v>126155.14</v>
+        <v>464108.51</v>
       </c>
       <c r="O21" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>50342.0</v>
+        <v>5240.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.4</v>
+        <v>194.58</v>
       </c>
       <c r="E22" s="1">
-        <v>4.03699992</v>
+        <v>181.69</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>203230.65</v>
+        <v>824219.2</v>
       </c>
       <c r="I22" s="1">
-        <v>18274.15</v>
+        <v>47084.17</v>
       </c>
       <c r="J22" s="1">
-        <v>8.9918277582638</v>
+        <v>5.7125786441277</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>221504.8</v>
+        <v>871303.37</v>
       </c>
       <c r="N22" s="1">
-        <v>221504.8</v>
+        <v>871303.37</v>
       </c>
       <c r="O22" s="1">
-        <v>0.3</v>
+        <v>0.97</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>5914.0</v>
+        <v>99858.0</v>
       </c>
       <c r="D23" s="1">
-        <v>134.1</v>
+        <v>7.33</v>
       </c>
       <c r="E23" s="1">
-        <v>124.75</v>
+        <v>7.96150003</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.63</v>
       </c>
       <c r="H23" s="1">
-        <v>737771.5</v>
+        <v>476573.24</v>
       </c>
       <c r="I23" s="1">
-        <v>55295.9</v>
+        <v>-28343.52</v>
       </c>
       <c r="J23" s="1">
-        <v>7.4949899799599</v>
+        <v>-5.9473586892961</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>793067.4</v>
+        <v>448229.72</v>
       </c>
       <c r="N23" s="1">
-        <v>793067.4</v>
+        <v>448229.72</v>
       </c>
       <c r="O23" s="1">
-        <v>1.07</v>
+        <v>0.5</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>1173.0</v>
+        <v>6923.0</v>
       </c>
       <c r="D24" s="1">
-        <v>969.9</v>
+        <v>3451.0</v>
       </c>
       <c r="E24" s="1">
-        <v>764.31016198</v>
+        <v>3420.26188069</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G24">
-        <v>1.14</v>
+        <v>186.9</v>
       </c>
       <c r="H24" s="1">
-        <v>829658.4</v>
+        <v>135836.94</v>
       </c>
       <c r="I24" s="1">
-        <v>164480.62</v>
+        <v>-8006.74</v>
       </c>
       <c r="J24" s="1">
-        <v>19.825101511658</v>
+        <v>-5.8943760069978</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>994139.02</v>
+        <v>127830.2</v>
       </c>
       <c r="N24" s="1">
-        <v>994139.02</v>
+        <v>127830.2</v>
       </c>
       <c r="O24" s="1">
-        <v>1.34</v>
+        <v>0.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>10687.0</v>
+        <v>17736.0</v>
       </c>
       <c r="D25" s="1">
-        <v>21.01</v>
+        <v>14.16</v>
       </c>
       <c r="E25" s="1">
-        <v>18.63499953</v>
+        <v>14.23</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>199152.24</v>
+        <v>252383.28</v>
       </c>
       <c r="I25" s="1">
-        <v>25381.63</v>
+        <v>-1241.52</v>
       </c>
       <c r="J25" s="1">
-        <v>12.744837818545</v>
+        <v>-0.49191848208011</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>224533.87</v>
+        <v>251141.76</v>
       </c>
       <c r="N25" s="1">
-        <v>224533.87</v>
+        <v>251141.76</v>
       </c>
       <c r="O25" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>9874.0</v>
+        <v>55500.0</v>
       </c>
       <c r="D26" s="1">
-        <v>11390.0</v>
+        <v>4.62</v>
       </c>
       <c r="E26" s="1">
-        <v>9900.59449058</v>
+        <v>4.07867514</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>566184.55</v>
+        <v>226366.47</v>
       </c>
       <c r="I26" s="1">
-        <v>49702.86</v>
+        <v>30043.53</v>
       </c>
       <c r="J26" s="1">
-        <v>8.7785616898236</v>
+        <v>13.272076027868</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>615887.41</v>
+        <v>256410.0</v>
       </c>
       <c r="N26" s="1">
-        <v>615887.41</v>
+        <v>256410.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>1111.0</v>
+        <v>4595.0</v>
       </c>
       <c r="D27" s="1">
-        <v>555.6</v>
+        <v>136.85</v>
       </c>
       <c r="E27" s="1">
-        <v>529.56312331</v>
+        <v>125.74630903</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>617830.38</v>
+        <v>577804.29</v>
       </c>
       <c r="I27" s="1">
-        <v>65029.96</v>
+        <v>51021.46</v>
       </c>
       <c r="J27" s="1">
-        <v>10.525536151201</v>
+        <v>8.8302321189066</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>682860.34</v>
+        <v>628825.75</v>
       </c>
       <c r="N27" s="1">
-        <v>682860.34</v>
+        <v>628825.75</v>
       </c>
       <c r="O27" s="1">
-        <v>0.92</v>
+        <v>0.7</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>960.0</v>
+        <v>603.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.75</v>
+        <v>1076.4</v>
       </c>
       <c r="E28" s="1">
-        <v>93.549375</v>
+        <v>783.58975124</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>89807.4</v>
+        <v>434177.92</v>
       </c>
       <c r="I28" s="1">
-        <v>-23807.4</v>
+        <v>120487.27</v>
       </c>
       <c r="J28" s="1">
-        <v>-26.509396775767</v>
+        <v>27.750667284048</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>66000.0</v>
+        <v>554665.19</v>
       </c>
       <c r="N28" s="1">
-        <v>66000.0</v>
+        <v>554665.19</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.62</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>12362.0</v>
+        <v>51808.0</v>
       </c>
       <c r="D29" s="1">
-        <v>17.87</v>
+        <v>68.58</v>
       </c>
       <c r="E29" s="1">
-        <v>15.67040123</v>
+        <v>69.47</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>193717.5</v>
+        <v>3115835.64</v>
       </c>
       <c r="I29" s="1">
-        <v>27191.44</v>
+        <v>-79608.81</v>
       </c>
       <c r="J29" s="1">
-        <v>14.036646147096</v>
+        <v>-2.5549746263253</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>220908.94</v>
+        <v>3036226.83</v>
       </c>
       <c r="N29" s="1">
-        <v>220908.94</v>
+        <v>3036226.83</v>
       </c>
       <c r="O29" s="1">
-        <v>0.3</v>
+        <v>3.37</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>30782.0</v>
+        <v>36097.0</v>
       </c>
       <c r="D30" s="1">
-        <v>5193.0</v>
+        <v>17.67</v>
       </c>
       <c r="E30" s="1">
-        <v>3862.0</v>
+        <v>16.57</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>649114.96</v>
+        <v>598127.29</v>
       </c>
       <c r="I30" s="1">
-        <v>226271.12</v>
+        <v>39706.7</v>
       </c>
       <c r="J30" s="1">
-        <v>34.858404742359</v>
+        <v>6.6385033192517</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>875386.08</v>
+        <v>637833.99</v>
       </c>
       <c r="N30" s="1">
-        <v>875386.08</v>
+        <v>637833.99</v>
       </c>
       <c r="O30" s="1">
-        <v>1.18</v>
+        <v>0.71</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>17892.0</v>
+        <v>315738.0</v>
       </c>
       <c r="D31" s="1">
-        <v>38.78</v>
+        <v>12.4</v>
       </c>
       <c r="E31" s="1">
-        <v>25.78436005</v>
+        <v>11.6</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G31">
-        <v>0.86</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>538590.52</v>
+        <v>3170773.79</v>
       </c>
       <c r="I31" s="1">
-        <v>264060.6</v>
+        <v>174937.37</v>
       </c>
       <c r="J31" s="1">
-        <v>49.028081667683</v>
+        <v>5.5171822900681</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>802651.12</v>
+        <v>3345711.16</v>
       </c>
       <c r="N31" s="1">
-        <v>802651.12</v>
+        <v>3345711.16</v>
       </c>
       <c r="O31" s="1">
-        <v>1.08</v>
+        <v>3.72</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>27738.0</v>
+        <v>1095.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4853.0</v>
+        <v>534.4</v>
       </c>
       <c r="E32" s="1">
-        <v>5445.0</v>
+        <v>531.80100457</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>182.61</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>824680.16</v>
+        <v>614499.58</v>
       </c>
       <c r="I32" s="1">
-        <v>-87506.32</v>
+        <v>18422.38</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.610940367475</v>
+        <v>2.9979483468483</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>737173.84</v>
+        <v>632921.96</v>
       </c>
       <c r="N32" s="1">
-        <v>737173.84</v>
+        <v>632921.96</v>
       </c>
       <c r="O32" s="1">
-        <v>0.99</v>
+        <v>0.7</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>22223.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D33" s="1">
-        <v>343.0</v>
+        <v>72.15</v>
       </c>
       <c r="E33" s="1">
-        <v>390.94067498</v>
+        <v>89.9179292</v>
       </c>
       <c r="F33" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>10.78</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>774823.35</v>
+        <v>101607.26</v>
       </c>
       <c r="I33" s="1">
-        <v>-67760.69</v>
+        <v>-20077.76</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.7453082047669</v>
+        <v>-19.760162807264</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>707062.66</v>
+        <v>81529.5</v>
       </c>
       <c r="N33" s="1">
-        <v>707062.66</v>
+        <v>81529.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.95</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>11998.0</v>
+        <v>13533.0</v>
       </c>
       <c r="D34" s="1">
-        <v>246.28</v>
+        <v>19.16</v>
       </c>
       <c r="E34" s="1">
-        <v>294.97</v>
+        <v>15.88046701</v>
       </c>
       <c r="F34" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3023666.18</v>
+        <v>214910.36</v>
       </c>
       <c r="I34" s="1">
-        <v>-441642.9</v>
+        <v>44381.92</v>
       </c>
       <c r="J34" s="1">
-        <v>-14.6062056361</v>
+        <v>20.651363666228</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2582023.28</v>
+        <v>259292.28</v>
       </c>
       <c r="N34" s="1">
-        <v>2582023.28</v>
+        <v>259292.28</v>
       </c>
       <c r="O34" s="1">
-        <v>3.47</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>19081.0</v>
+        <v>15359.0</v>
       </c>
       <c r="D35" s="1">
-        <v>39.835</v>
+        <v>6164.0</v>
       </c>
       <c r="E35" s="1">
-        <v>39.91</v>
+        <v>3985.69991536</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H35" s="1">
-        <v>761522.71</v>
+        <v>334223.22</v>
       </c>
       <c r="I35" s="1">
-        <v>-1431.07</v>
+        <v>172323.79</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.18792216978007</v>
+        <v>51.559490690084</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>760091.64</v>
+        <v>506547.01</v>
       </c>
       <c r="N35" s="1">
-        <v>760091.64</v>
+        <v>506547.01</v>
       </c>
       <c r="O35" s="1">
-        <v>1.02</v>
+        <v>0.56</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>114060.0</v>
+        <v>14280.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.75</v>
+        <v>44.21</v>
       </c>
       <c r="E36" s="1">
-        <v>11.71809995</v>
+        <v>26.88537395</v>
       </c>
       <c r="F36" t="s">
-        <v>106</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.97</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>660342.62</v>
+        <v>447739.35</v>
       </c>
       <c r="I36" s="1">
-        <v>-38533.7</v>
+        <v>280383.36</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.8354101087705</v>
+        <v>62.622005414534</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>621808.92</v>
+        <v>728122.71</v>
       </c>
       <c r="N36" s="1">
-        <v>621808.92</v>
+        <v>728122.71</v>
       </c>
       <c r="O36" s="1">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>28709.0</v>
+        <v>18259.0</v>
       </c>
       <c r="D37" s="1">
-        <v>3768.0</v>
+        <v>4539.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3434.73011947</v>
+        <v>4797.0</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G37">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H37" s="1">
-        <v>609550.03</v>
+        <v>475810.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-17152.23</v>
+        <v>-32374.15</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.813916685395</v>
+        <v>-6.8039997514137</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>592397.8</v>
+        <v>443436.42</v>
       </c>
       <c r="N37" s="1">
-        <v>592397.8</v>
+        <v>443436.42</v>
       </c>
       <c r="O37" s="1">
-        <v>0.8</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" t="s">
         <v>109</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>34636.0</v>
+        <v>126327.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3222.0</v>
+        <v>27.95</v>
       </c>
       <c r="E38" s="1">
-        <v>3482.44332486</v>
+        <v>24.61</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G38">
-        <v>182.61</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>743149.08</v>
+        <v>2691461.75</v>
       </c>
       <c r="I38" s="1">
-        <v>-132013.25</v>
+        <v>325834.14</v>
       </c>
       <c r="J38" s="1">
-        <v>-17.764033294639</v>
+        <v>12.10621477344</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>611135.83</v>
+        <v>3017295.89</v>
       </c>
       <c r="N38" s="1">
-        <v>611135.83</v>
+        <v>3017295.89</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>3.35</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" t="s">
         <v>111</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>75786.0</v>
+        <v>23453.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1483.5</v>
+        <v>5047.0</v>
       </c>
       <c r="E39" s="1">
-        <v>1291.99075027</v>
+        <v>5392.1870976</v>
       </c>
       <c r="F39" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G39">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H39" s="1">
-        <v>597395.9</v>
+        <v>690471.62</v>
       </c>
       <c r="I39" s="1">
-        <v>18292.57</v>
+        <v>-57147.7</v>
       </c>
       <c r="J39" s="1">
-        <v>3.0620514804337</v>
+        <v>-8.2766182337806</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>615688.47</v>
+        <v>633323.92</v>
       </c>
       <c r="N39" s="1">
-        <v>615688.47</v>
+        <v>633323.92</v>
       </c>
       <c r="O39" s="1">
-        <v>0.83</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40" t="s">
         <v>113</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>19675.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>313.4</v>
+      </c>
+      <c r="E40" s="1">
+        <v>386.29110394</v>
+      </c>
+      <c r="F40" t="s">
         <v>114</v>
       </c>
-      <c r="C40" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G40">
-        <v>182.61</v>
+        <v>10.87</v>
       </c>
       <c r="H40" s="1">
-        <v>669866.17</v>
+        <v>680417.8</v>
       </c>
       <c r="I40" s="1">
-        <v>-61684.17</v>
+        <v>-113152.54</v>
       </c>
       <c r="J40" s="1">
-        <v>-9.2084318872231</v>
+        <v>-16.629861829012</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>608182.0</v>
+        <v>567265.26</v>
       </c>
       <c r="N40" s="1">
-        <v>608182.0</v>
+        <v>567265.26</v>
       </c>
       <c r="O40" s="1">
-        <v>0.82</v>
+        <v>0.63</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>36762.0</v>
+        <v>2103.0</v>
       </c>
       <c r="D41" s="1">
-        <v>19.34</v>
+        <v>52.8</v>
       </c>
       <c r="E41" s="1">
-        <v>19.71790789</v>
+        <v>39.88508321</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>724869.73</v>
+        <v>83878.33</v>
       </c>
       <c r="I41" s="1">
-        <v>-13892.65</v>
+        <v>27160.07</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.916571961144</v>
+        <v>32.380318015392</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>710977.08</v>
+        <v>111038.4</v>
       </c>
       <c r="N41" s="1">
-        <v>710977.08</v>
+        <v>111038.4</v>
       </c>
       <c r="O41" s="1">
-        <v>0.95</v>
+        <v>0.12</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>2745.0</v>
+        <v>83657.0</v>
       </c>
       <c r="D42" s="1">
-        <v>72.95</v>
+        <v>12.24</v>
       </c>
       <c r="E42" s="1">
-        <v>70.75288889</v>
+        <v>11.65939312</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.99</v>
       </c>
       <c r="H42" s="1">
-        <v>194216.68</v>
+        <v>483086.97</v>
       </c>
       <c r="I42" s="1">
-        <v>6031.07</v>
+        <v>31208.2</v>
       </c>
       <c r="J42" s="1">
-        <v>3.1053306029122</v>
+        <v>6.4601618213797</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>200247.75</v>
+        <v>514295.17</v>
       </c>
       <c r="N42" s="1">
-        <v>200247.75</v>
+        <v>514295.17</v>
       </c>
       <c r="O42" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>10431.0</v>
+        <v>67899.0</v>
       </c>
       <c r="D43" s="1">
-        <v>45.84</v>
+        <v>84.52</v>
       </c>
       <c r="E43" s="1">
-        <v>58.88378967</v>
+        <v>50.38</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>614216.81</v>
+        <v>2961433.31</v>
       </c>
       <c r="I43" s="1">
-        <v>-136059.77</v>
+        <v>1942705.71</v>
       </c>
       <c r="J43" s="1">
-        <v>-22.151749640327</v>
+        <v>65.600184324259</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>478157.04</v>
+        <v>4904139.02</v>
       </c>
       <c r="N43" s="1">
-        <v>478157.04</v>
+        <v>4904139.02</v>
       </c>
       <c r="O43" s="1">
-        <v>0.64</v>
+        <v>5.45</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>2314.0</v>
+        <v>23161.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.18</v>
+        <v>3676.0</v>
       </c>
       <c r="E44" s="1">
-        <v>26.88550562</v>
+        <v>3471.08630888</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H44" s="1">
-        <v>62213.06</v>
+        <v>491050.84</v>
       </c>
       <c r="I44" s="1">
-        <v>12251.46</v>
+        <v>-35510.34</v>
       </c>
       <c r="J44" s="1">
-        <v>19.692746185447</v>
+        <v>-7.2314996956323</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>74464.52</v>
+        <v>455540.5</v>
       </c>
       <c r="N44" s="1">
-        <v>74464.52</v>
+        <v>455540.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>2025.0</v>
+        <v>25733.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.0</v>
+        <v>3306.0</v>
       </c>
       <c r="E45" s="1">
-        <v>71.82419259</v>
+        <v>3467.29697276</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H45" s="1">
-        <v>145443.99</v>
+        <v>544348.78</v>
       </c>
       <c r="I45" s="1">
-        <v>55031.01</v>
+        <v>-89164.29</v>
       </c>
       <c r="J45" s="1">
-        <v>37.836565127236</v>
+        <v>-16.379992621642</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>200475.0</v>
+        <v>455184.49</v>
       </c>
       <c r="N45" s="1">
-        <v>200475.0</v>
+        <v>455184.49</v>
       </c>
       <c r="O45" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>7737.0</v>
+        <v>54490.0</v>
       </c>
       <c r="D46" s="1">
-        <v>90.1</v>
+        <v>1557.5</v>
       </c>
       <c r="E46" s="1">
-        <v>54.31861962</v>
+        <v>1311.93791521</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H46" s="1">
-        <v>420263.16</v>
+        <v>431364.3</v>
       </c>
       <c r="I46" s="1">
-        <v>276840.54</v>
+        <v>22722.68</v>
       </c>
       <c r="J46" s="1">
-        <v>65.873140058244</v>
+        <v>5.2676310951092</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>697103.7</v>
+        <v>454086.98</v>
       </c>
       <c r="N46" s="1">
-        <v>697103.7</v>
+        <v>454086.98</v>
       </c>
       <c r="O46" s="1">
-        <v>0.94</v>
+        <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>17945.0</v>
+        <v>107259.0</v>
       </c>
       <c r="D47" s="1">
-        <v>7792.0</v>
+        <v>758.9</v>
       </c>
       <c r="E47" s="1">
-        <v>6658.0</v>
+        <v>778.6810897</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G47">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H47" s="1">
-        <v>652378.71</v>
+        <v>496504.68</v>
       </c>
       <c r="I47" s="1">
-        <v>113353.45</v>
+        <v>-60980.29</v>
       </c>
       <c r="J47" s="1">
-        <v>17.375406073567</v>
+        <v>-12.281916456457</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>765732.16</v>
+        <v>435524.39</v>
       </c>
       <c r="N47" s="1">
-        <v>765732.16</v>
+        <v>435524.39</v>
       </c>
       <c r="O47" s="1">
-        <v>1.03</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>10617.0</v>
+        <v>31514.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.855</v>
+        <v>17.14</v>
       </c>
       <c r="E48" s="1">
-        <v>6.24499953</v>
+        <v>19.71990925</v>
       </c>
       <c r="F48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>76496.3</v>
+        <v>621453.22</v>
       </c>
       <c r="I48" s="1">
-        <v>-4586.37</v>
+        <v>-81303.26</v>
       </c>
       <c r="J48" s="1">
-        <v>-5.9955448825629</v>
+        <v>-13.082764298816</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>71909.93</v>
+        <v>540149.96</v>
       </c>
       <c r="N48" s="1">
-        <v>71909.93</v>
+        <v>540149.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>61872.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D49" s="1">
-        <v>1710.5</v>
+        <v>78.0</v>
       </c>
       <c r="E49" s="1">
-        <v>1753.79714572</v>
+        <v>71.16603858</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>653611.11</v>
+        <v>254560.92</v>
       </c>
       <c r="I49" s="1">
-        <v>-74046.69</v>
+        <v>24445.08</v>
       </c>
       <c r="J49" s="1">
-        <v>-11.32886036775</v>
+        <v>9.6028408445413</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>579564.42</v>
+        <v>279006.0</v>
       </c>
       <c r="N49" s="1">
-        <v>579564.42</v>
+        <v>279006.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.78</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>78429.0</v>
+        <v>25306.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1.35</v>
+        <v>3356.0</v>
       </c>
       <c r="E50" s="1">
-        <v>1.27070714</v>
+        <v>3375.0</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="G50">
-        <v>1.47</v>
+        <v>186.9</v>
       </c>
       <c r="H50" s="1">
-        <v>66469.2</v>
+        <v>463964.4</v>
       </c>
       <c r="I50" s="1">
-        <v>5667.85</v>
+        <v>-9563.02</v>
       </c>
       <c r="J50" s="1">
-        <v>8.5270320689883</v>
+        <v>-2.0611538299059</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>72137.05</v>
+        <v>454401.38</v>
       </c>
       <c r="N50" s="1">
-        <v>72137.05</v>
+        <v>454401.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>12647.0</v>
+        <v>2380.0</v>
       </c>
       <c r="D51" s="1">
-        <v>54.85</v>
+        <v>34.98</v>
       </c>
       <c r="E51" s="1">
-        <v>61.22008777</v>
+        <v>27.4672395</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>774250.45</v>
+        <v>65372.03</v>
       </c>
       <c r="I51" s="1">
-        <v>-80562.5</v>
+        <v>17880.37</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.405224820987</v>
+        <v>27.351712957361</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>693687.95</v>
+        <v>83252.4</v>
       </c>
       <c r="N51" s="1">
-        <v>693687.95</v>
+        <v>83252.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.93</v>
+        <v>0.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>199516.0</v>
+        <v>2580.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.34</v>
+        <v>99.15</v>
       </c>
       <c r="E52" s="1">
-        <v>5.87465867</v>
+        <v>77.7676938</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>1.97</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>609069.78</v>
+        <v>200640.65</v>
       </c>
       <c r="I52" s="1">
-        <v>32408.71</v>
+        <v>55166.35</v>
       </c>
       <c r="J52" s="1">
-        <v>5.3210175687915</v>
+        <v>27.495101316707</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>641478.49</v>
+        <v>255807.0</v>
       </c>
       <c r="N52" s="1">
-        <v>641478.49</v>
+        <v>255807.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.86</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>232128.0</v>
+        <v>21428.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.35</v>
+        <v>30.14</v>
       </c>
       <c r="E53" s="1">
-        <v>5.60239971</v>
+        <v>19.18553948</v>
       </c>
       <c r="F53" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>1.97</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>705692.05</v>
+        <v>411107.74</v>
       </c>
       <c r="I53" s="1">
-        <v>-75901.09</v>
+        <v>234732.18</v>
       </c>
       <c r="J53" s="1">
-        <v>-10.755554069229</v>
+        <v>57.097484956133</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>629790.96</v>
+        <v>645839.92</v>
       </c>
       <c r="N53" s="1">
-        <v>629790.96</v>
+        <v>645839.92</v>
       </c>
       <c r="O53" s="1">
-        <v>0.85</v>
+        <v>0.72</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>6110.0</v>
+        <v>11526.0</v>
       </c>
       <c r="D54" s="1">
-        <v>13.41</v>
+        <v>8477.0</v>
       </c>
       <c r="E54" s="1">
-        <v>9.99890507</v>
+        <v>6777.96963387</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H54" s="1">
-        <v>61093.31</v>
+        <v>426532.22</v>
       </c>
       <c r="I54" s="1">
-        <v>20841.79</v>
+        <v>96242.99</v>
       </c>
       <c r="J54" s="1">
-        <v>34.114684570209</v>
+        <v>22.564060928387</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>81935.1</v>
+        <v>522775.21</v>
       </c>
       <c r="N54" s="1">
-        <v>81935.1</v>
+        <v>522775.21</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>10065.0</v>
+        <v>12139.0</v>
       </c>
       <c r="D55" s="1">
-        <v>395.55</v>
+        <v>5.925</v>
       </c>
       <c r="E55" s="1">
-        <v>472.85</v>
+        <v>6.1936428</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G55">
-        <v>1.14</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
-        <v>4066158.52</v>
+        <v>86747.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-587295.58</v>
+        <v>-3795.15</v>
       </c>
       <c r="J55" s="1">
-        <v>-14.443499364604</v>
+        <v>-4.3749533846679</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3478862.94</v>
+        <v>82952.06</v>
       </c>
       <c r="N55" s="1">
-        <v>3478862.94</v>
+        <v>82952.06</v>
       </c>
       <c r="O55" s="1">
-        <v>4.67</v>
+        <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>36052.0</v>
+        <v>4695.0</v>
       </c>
       <c r="D56" s="1">
-        <v>32.38</v>
+        <v>147.9</v>
       </c>
       <c r="E56" s="1">
-        <v>28.60978947</v>
+        <v>135.95</v>
       </c>
       <c r="F56" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>8.96</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>121782.27</v>
+        <v>638285.25</v>
       </c>
       <c r="I56" s="1">
-        <v>8537.32</v>
+        <v>56105.25</v>
       </c>
       <c r="J56" s="1">
-        <v>7.0103143914135</v>
+        <v>8.7899963221773</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>130319.59</v>
+        <v>694390.5</v>
       </c>
       <c r="N56" s="1">
-        <v>130319.59</v>
+        <v>694390.5</v>
       </c>
       <c r="O56" s="1">
-        <v>0.18</v>
+        <v>0.77</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>69572.0</v>
+        <v>53317.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1741.0</v>
+        <v>1628.0</v>
       </c>
       <c r="E57" s="1">
-        <v>1710.55911861</v>
+        <v>1750.71890767</v>
       </c>
       <c r="F57" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G57">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H57" s="1">
-        <v>718524.85</v>
+        <v>557505.84</v>
       </c>
       <c r="I57" s="1">
-        <v>-55213.02</v>
+        <v>-93082.23</v>
       </c>
       <c r="J57" s="1">
-        <v>-7.6842185764348</v>
+        <v>-16.696189227363</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>663311.83</v>
+        <v>464423.61</v>
       </c>
       <c r="N57" s="1">
-        <v>663311.83</v>
+        <v>464423.61</v>
       </c>
       <c r="O57" s="1">
-        <v>0.89</v>
+        <v>0.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>39422.0</v>
+        <v>87418.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2948.0</v>
+        <v>1.35</v>
       </c>
       <c r="E58" s="1">
-        <v>2787.83384912</v>
+        <v>1.28129539</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="G58">
-        <v>182.61</v>
+        <v>1.49</v>
       </c>
       <c r="H58" s="1">
-        <v>632183.29</v>
+        <v>74851.47</v>
       </c>
       <c r="I58" s="1">
-        <v>4246.67</v>
+        <v>4103.7</v>
       </c>
       <c r="J58" s="1">
-        <v>0.67174663854212</v>
+        <v>5.4824574587513</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>636429.96</v>
+        <v>78955.17</v>
       </c>
       <c r="N58" s="1">
-        <v>636429.96</v>
+        <v>78955.17</v>
       </c>
       <c r="O58" s="1">
-        <v>0.85</v>
+        <v>0.09</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>57784.0</v>
+        <v>30266.0</v>
       </c>
       <c r="D59" s="1">
-        <v>33.91</v>
+        <v>153.23</v>
       </c>
       <c r="E59" s="1">
-        <v>37.1</v>
+        <v>107.11</v>
       </c>
       <c r="F59" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="G59">
-        <v>10.78</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>199784.39</v>
+        <v>2806502.69</v>
       </c>
       <c r="I59" s="1">
-        <v>-18025.15</v>
+        <v>1156631.12</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.0223014921236</v>
+        <v>41.212542718069</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>181759.24</v>
+        <v>3963133.81</v>
       </c>
       <c r="N59" s="1">
-        <v>181759.24</v>
+        <v>3963133.81</v>
       </c>
       <c r="O59" s="1">
-        <v>0.24</v>
+        <v>4.41</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>17015.0</v>
+        <v>12299.0</v>
       </c>
       <c r="D60" s="1">
-        <v>8846.0</v>
+        <v>49.03</v>
       </c>
       <c r="E60" s="1">
-        <v>5588.84413753</v>
+        <v>60.53966013</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>560027.07</v>
+        <v>744577.28</v>
       </c>
       <c r="I60" s="1">
-        <v>264231.31</v>
+        <v>-141557.31</v>
       </c>
       <c r="J60" s="1">
-        <v>47.181881761537</v>
+        <v>-19.011768664228</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>824258.38</v>
+        <v>603019.97</v>
       </c>
       <c r="N60" s="1">
-        <v>824258.38</v>
+        <v>603019.97</v>
       </c>
       <c r="O60" s="1">
-        <v>1.11</v>
+        <v>0.67</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>299609.0</v>
+        <v>151118.0</v>
       </c>
       <c r="D61" s="1">
-        <v>364.6</v>
+        <v>6.67</v>
       </c>
       <c r="E61" s="1">
-        <v>347.47463194</v>
+        <v>5.92767844</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>182.61</v>
+        <v>1.99</v>
       </c>
       <c r="H61" s="1">
-        <v>609663.07</v>
+        <v>464475.6</v>
       </c>
       <c r="I61" s="1">
-        <v>-11449.86</v>
+        <v>41781.09</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.8780635671437</v>
+        <v>8.995325050444</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>598213.21</v>
+        <v>506256.69</v>
       </c>
       <c r="N61" s="1">
-        <v>598213.21</v>
+        <v>506256.69</v>
       </c>
       <c r="O61" s="1">
-        <v>0.8</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>31747.0</v>
+        <v>175309.0</v>
       </c>
       <c r="D62" s="1">
-        <v>180.25</v>
+        <v>5.53</v>
       </c>
       <c r="E62" s="1">
-        <v>116.35413897</v>
+        <v>5.60264727</v>
       </c>
       <c r="F62" t="s">
-        <v>40</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>1.14</v>
+        <v>1.99</v>
       </c>
       <c r="H62" s="1">
-        <v>3397593.49</v>
+        <v>529472.56</v>
       </c>
       <c r="I62" s="1">
-        <v>1602753.2</v>
+        <v>-42552.03</v>
       </c>
       <c r="J62" s="1">
-        <v>47.173189044461</v>
+        <v>-8.036682769736</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5000346.69</v>
+        <v>486920.53</v>
       </c>
       <c r="N62" s="1">
-        <v>5000346.69</v>
+        <v>486920.53</v>
       </c>
       <c r="O62" s="1">
-        <v>6.72</v>
+        <v>0.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>68224.0</v>
+        <v>5554.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1631.5</v>
+        <v>14.8</v>
       </c>
       <c r="E63" s="1">
-        <v>1577.04133443</v>
+        <v>10.39328232</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>651360.05</v>
+        <v>57724.29</v>
       </c>
       <c r="I63" s="1">
-        <v>-41810.89</v>
+        <v>24474.91</v>
       </c>
       <c r="J63" s="1">
-        <v>-6.4190135701445</v>
+        <v>42.399672650803</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>609549.16</v>
+        <v>82199.2</v>
       </c>
       <c r="N63" s="1">
-        <v>609549.16</v>
+        <v>82199.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.82</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>24110.0</v>
+        <v>10055.0</v>
       </c>
       <c r="D64" s="1">
-        <v>908.2</v>
+        <v>429.25</v>
       </c>
       <c r="E64" s="1">
-        <v>704.06420572</v>
+        <v>466.2007827</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G64">
-        <v>182.61</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>99085.0</v>
+        <v>4009862.98</v>
       </c>
       <c r="I64" s="1">
-        <v>20827.15</v>
+        <v>-321511.63</v>
       </c>
       <c r="J64" s="1">
-        <v>21.019478225766</v>
+        <v>-8.0180203563963</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>119912.15</v>
+        <v>3688351.35</v>
       </c>
       <c r="N64" s="1">
-        <v>119912.15</v>
+        <v>3688351.35</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>4.1</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>31686.0</v>
+        <v>33835.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.47</v>
+        <v>34.04</v>
       </c>
       <c r="E65" s="1">
-        <v>5.37993183</v>
+        <v>29.02368435</v>
       </c>
       <c r="F65" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="G65">
-        <v>0.86</v>
+        <v>9.17</v>
       </c>
       <c r="H65" s="1">
-        <v>204200.59</v>
+        <v>115212.09</v>
       </c>
       <c r="I65" s="1">
-        <v>-3700.36</v>
+        <v>10390.4</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.8121201314844</v>
+        <v>9.0184979718708</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>200500.23</v>
+        <v>125602.49</v>
       </c>
       <c r="N65" s="1">
-        <v>200500.23</v>
+        <v>125602.49</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.14</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>12898.0</v>
+        <v>48579.0</v>
       </c>
       <c r="D66" s="1">
-        <v>15.04</v>
+        <v>1777.5</v>
       </c>
       <c r="E66" s="1">
-        <v>16.11162661</v>
+        <v>1716.10288396</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H66" s="1">
-        <v>207807.76</v>
+        <v>498819.31</v>
       </c>
       <c r="I66" s="1">
-        <v>-13821.84</v>
+        <v>-36808.26</v>
       </c>
       <c r="J66" s="1">
-        <v>-6.6512626862442</v>
+        <v>-7.3790768043843</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>193985.92</v>
+        <v>462011.05</v>
       </c>
       <c r="N66" s="1">
-        <v>193985.92</v>
+        <v>462011.05</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>20288.0</v>
+        <v>27244.0</v>
       </c>
       <c r="D67" s="1">
-        <v>28.47</v>
+        <v>2896.5</v>
       </c>
       <c r="E67" s="1">
-        <v>35.6</v>
+        <v>2810.44472177</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H67" s="1">
-        <v>722252.8</v>
+        <v>438226.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-144653.44</v>
+        <v>-16006.41</v>
       </c>
       <c r="J67" s="1">
-        <v>-20.02808988764</v>
+        <v>-3.6525451924143</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>577599.36</v>
+        <v>422219.79</v>
       </c>
       <c r="N67" s="1">
-        <v>577599.36</v>
+        <v>422219.79</v>
       </c>
       <c r="O67" s="1">
-        <v>0.78</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>6425.0</v>
+        <v>71558.0</v>
       </c>
       <c r="D68" s="1">
-        <v>180.1</v>
+        <v>41.42</v>
       </c>
       <c r="E68" s="1">
-        <v>223.25</v>
+        <v>37.05132662</v>
       </c>
       <c r="F68" t="s">
-        <v>172</v>
+        <v>114</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>10.87</v>
       </c>
       <c r="H68" s="1">
-        <v>192029.19</v>
+        <v>246329.82</v>
       </c>
       <c r="I68" s="1">
-        <v>-37168.47</v>
+        <v>26342.3</v>
       </c>
       <c r="J68" s="1">
-        <v>-19.355635463546</v>
+        <v>10.693914362459</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>154860.72</v>
+        <v>272672.12</v>
       </c>
       <c r="N68" s="1">
-        <v>154860.72</v>
+        <v>272672.12</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>8879.0</v>
+        <v>30487.0</v>
       </c>
       <c r="D69" s="1">
-        <v>71.8</v>
+        <v>3148.0</v>
       </c>
       <c r="E69" s="1">
-        <v>91.97110823</v>
+        <v>1961.99452226</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H69" s="1">
-        <v>816611.47</v>
+        <v>348717.98</v>
       </c>
       <c r="I69" s="1">
-        <v>-179099.27</v>
+        <v>164785.75</v>
       </c>
       <c r="J69" s="1">
-        <v>-21.932005192139</v>
+        <v>47.254732893325</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>637512.2</v>
+        <v>513503.73</v>
       </c>
       <c r="N69" s="1">
-        <v>637512.2</v>
+        <v>513503.73</v>
       </c>
       <c r="O69" s="1">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>1402.0</v>
+        <v>22929.0</v>
       </c>
       <c r="D70" s="1">
-        <v>248.0</v>
+        <v>48.28</v>
       </c>
       <c r="E70" s="1">
-        <v>225.03206847</v>
+        <v>50.3</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>166</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>9.17</v>
       </c>
       <c r="H70" s="1">
-        <v>315494.96</v>
+        <v>125931.93</v>
       </c>
       <c r="I70" s="1">
-        <v>32201.04</v>
+        <v>-5207.58</v>
       </c>
       <c r="J70" s="1">
-        <v>10.20651486794</v>
+        <v>-4.1352340109454</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>347696.0</v>
+        <v>120724.35</v>
       </c>
       <c r="N70" s="1">
-        <v>347696.0</v>
+        <v>120724.35</v>
       </c>
       <c r="O70" s="1">
-        <v>0.47</v>
+        <v>0.13</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>9263.0</v>
+        <v>34643.0</v>
       </c>
       <c r="D71" s="1">
-        <v>7.226</v>
+        <v>213.17</v>
       </c>
       <c r="E71" s="1">
-        <v>6.86497247</v>
+        <v>122.29389285</v>
       </c>
       <c r="F71" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G71">
-        <v>0.86</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>75503.92</v>
+        <v>3867087.38</v>
       </c>
       <c r="I71" s="1">
-        <v>1926.17</v>
+        <v>2443670.02</v>
       </c>
       <c r="J71" s="1">
-        <v>2.551086089305</v>
+        <v>63.191487025566</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>77430.09</v>
+        <v>6310757.4</v>
       </c>
       <c r="N71" s="1">
-        <v>77430.09</v>
+        <v>6310757.4</v>
       </c>
       <c r="O71" s="1">
-        <v>0.1</v>
+        <v>7.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>157.0</v>
+        <v>51508.0</v>
       </c>
       <c r="D72" s="1">
-        <v>91200.0</v>
+        <v>1604.0</v>
       </c>
       <c r="E72" s="1">
-        <v>78697.34394904</v>
+        <v>1586.19198959</v>
       </c>
       <c r="F72" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G72">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H72" s="1">
-        <v>71572.7</v>
+        <v>489932.66</v>
       </c>
       <c r="I72" s="1">
-        <v>6838.66</v>
+        <v>-47880.79</v>
       </c>
       <c r="J72" s="1">
-        <v>9.554844235302</v>
+        <v>-9.7729328761222</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>78411.36</v>
+        <v>442051.87</v>
       </c>
       <c r="N72" s="1">
-        <v>78411.36</v>
+        <v>442051.87</v>
       </c>
       <c r="O72" s="1">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>6188.0</v>
+        <v>26137.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.58</v>
+        <v>825.8</v>
       </c>
       <c r="E73" s="1">
-        <v>26.16969619</v>
+        <v>723.07912155</v>
       </c>
       <c r="F73" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G73">
-        <v>0.86</v>
+        <v>186.9</v>
       </c>
       <c r="H73" s="1">
-        <v>191571.73</v>
+        <v>109491.36</v>
       </c>
       <c r="I73" s="1">
-        <v>34487.66</v>
+        <v>5993.44</v>
       </c>
       <c r="J73" s="1">
-        <v>18.002478758218</v>
+        <v>5.4738930998756</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>226059.39</v>
+        <v>115484.8</v>
       </c>
       <c r="N73" s="1">
-        <v>226059.39</v>
+        <v>115484.8</v>
       </c>
       <c r="O73" s="1">
-        <v>0.3</v>
+        <v>0.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>14568.0</v>
+        <v>39335.0</v>
       </c>
       <c r="D74" s="1">
-        <v>45.7</v>
+        <v>5.285</v>
       </c>
       <c r="E74" s="1">
-        <v>50.05</v>
+        <v>5.41860735</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H74" s="1">
-        <v>729128.4</v>
+        <v>253286.82</v>
       </c>
       <c r="I74" s="1">
-        <v>-63370.8</v>
+        <v>-13525.01</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.6913086913087</v>
+        <v>-5.3398001522543</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>665757.6</v>
+        <v>239761.81</v>
       </c>
       <c r="N74" s="1">
-        <v>665757.6</v>
+        <v>239761.81</v>
       </c>
       <c r="O74" s="1">
-        <v>0.89</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>9167.0</v>
+        <v>16823.0</v>
       </c>
       <c r="D75" s="1">
-        <v>68.15</v>
+        <v>14.92</v>
       </c>
       <c r="E75" s="1">
-        <v>61.70013636</v>
+        <v>15.88102776</v>
       </c>
       <c r="F75" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>656481.17</v>
+        <v>267166.53</v>
       </c>
       <c r="I75" s="1">
-        <v>66210.77</v>
+        <v>-16167.37</v>
       </c>
       <c r="J75" s="1">
-        <v>10.08570740879</v>
+        <v>-6.0514204380317</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>722691.94</v>
+        <v>250999.16</v>
       </c>
       <c r="N75" s="1">
-        <v>722691.94</v>
+        <v>250999.16</v>
       </c>
       <c r="O75" s="1">
-        <v>0.97</v>
+        <v>0.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>20680.0</v>
+        <v>7034.0</v>
       </c>
       <c r="D76" s="1">
-        <v>170.6</v>
+        <v>185.8</v>
       </c>
       <c r="E76" s="1">
-        <v>127.7642413</v>
+        <v>219.56037532</v>
       </c>
       <c r="F76" t="s">
-        <v>40</v>
+        <v>189</v>
       </c>
       <c r="G76">
-        <v>1.14</v>
+        <v>7.47</v>
       </c>
       <c r="H76" s="1">
-        <v>2414521.9</v>
+        <v>206750.79</v>
       </c>
       <c r="I76" s="1">
-        <v>668323.26</v>
+        <v>-31858.56</v>
       </c>
       <c r="J76" s="1">
-        <v>27.679320696988</v>
+        <v>-15.409159984346</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3082845.16</v>
+        <v>174892.23</v>
       </c>
       <c r="N76" s="1">
-        <v>3082845.16</v>
+        <v>174892.23</v>
       </c>
       <c r="O76" s="1">
-        <v>4.14</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B77" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C77" s="1">
-        <v>18278.0</v>
+        <v>1698.0</v>
       </c>
       <c r="D77" s="1">
-        <v>10.275</v>
+        <v>270.8</v>
       </c>
       <c r="E77" s="1">
-        <v>9.13322519</v>
+        <v>228.21955241</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>166937.09</v>
+        <v>387516.8</v>
       </c>
       <c r="I77" s="1">
-        <v>20869.36</v>
+        <v>72301.6</v>
       </c>
       <c r="J77" s="1">
-        <v>12.501332088633</v>
+        <v>18.657668519145</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>187806.45</v>
+        <v>459818.4</v>
       </c>
       <c r="N77" s="1">
-        <v>187806.45</v>
+        <v>459818.4</v>
       </c>
       <c r="O77" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B78" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>4488.0</v>
+        <v>10257.0</v>
       </c>
       <c r="D78" s="1">
-        <v>160.0</v>
+        <v>6.968</v>
       </c>
       <c r="E78" s="1">
-        <v>135.23389037</v>
+        <v>6.92836502</v>
       </c>
       <c r="F78" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="G78">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="H78" s="1">
-        <v>648260.31</v>
+        <v>84140.03</v>
       </c>
       <c r="I78" s="1">
-        <v>146119.91</v>
+        <v>-1710.2</v>
       </c>
       <c r="J78" s="1">
-        <v>22.540314090801</v>
+        <v>-2.0325640482895</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>794380.22</v>
+        <v>82429.83</v>
       </c>
       <c r="N78" s="1">
-        <v>794380.22</v>
+        <v>82429.83</v>
       </c>
       <c r="O78" s="1">
-        <v>1.07</v>
+        <v>0.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>17353.0</v>
+        <v>18780.0</v>
       </c>
       <c r="D79" s="1">
-        <v>113.2</v>
+        <v>3893.0</v>
       </c>
       <c r="E79" s="1">
-        <v>134.87003458</v>
+        <v>4500.0</v>
       </c>
       <c r="F79" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G79">
-        <v>10.78</v>
+        <v>186.9</v>
       </c>
       <c r="H79" s="1">
-        <v>208348.73</v>
+        <v>459087.51</v>
       </c>
       <c r="I79" s="1">
-        <v>-26134.58</v>
+        <v>-67909.73</v>
       </c>
       <c r="J79" s="1">
-        <v>-12.543671372511</v>
+        <v>-14.792327937652</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>182214.15</v>
+        <v>391177.78</v>
       </c>
       <c r="N79" s="1">
-        <v>182214.15</v>
+        <v>391177.78</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B80" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>52230.0</v>
+        <v>162.0</v>
       </c>
       <c r="D80" s="1">
-        <v>137.7</v>
+        <v>85500.0</v>
       </c>
       <c r="E80" s="1">
-        <v>156.61626996</v>
+        <v>79983.13580247</v>
       </c>
       <c r="F80" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G80">
-        <v>10.78</v>
+        <v>186.9</v>
       </c>
       <c r="H80" s="1">
-        <v>730916.12</v>
+        <v>74591.02</v>
       </c>
       <c r="I80" s="1">
-        <v>-63779.07</v>
+        <v>-481.28</v>
       </c>
       <c r="J80" s="1">
-        <v>-8.7259082478575</v>
+        <v>-0.64522512227343</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>667137.05</v>
+        <v>74109.74</v>
       </c>
       <c r="N80" s="1">
-        <v>667137.05</v>
+        <v>74109.74</v>
       </c>
       <c r="O80" s="1">
-        <v>0.9</v>
+        <v>0.08</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B81" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>33219.0</v>
+        <v>7025.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.52</v>
+        <v>31.29</v>
       </c>
       <c r="E81" s="1">
-        <v>17.44885939</v>
+        <v>26.85862206</v>
       </c>
       <c r="F81" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="G81">
-        <v>8.96</v>
+        <v>0.87</v>
       </c>
       <c r="H81" s="1">
-        <v>67431.19</v>
+        <v>222427.25</v>
       </c>
       <c r="I81" s="1">
-        <v>23499.5</v>
+        <v>31090.14</v>
       </c>
       <c r="J81" s="1">
-        <v>34.849600014474</v>
+        <v>13.977666855118</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>90930.69</v>
+        <v>253517.39</v>
       </c>
       <c r="N81" s="1">
-        <v>90930.69</v>
+        <v>253517.39</v>
       </c>
       <c r="O81" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>7879.0</v>
+        <v>13380.0</v>
       </c>
       <c r="D82" s="1">
-        <v>391.2</v>
+        <v>20.6</v>
       </c>
       <c r="E82" s="1">
-        <v>459.43707577</v>
+        <v>18.77</v>
       </c>
       <c r="F82" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>3082168.35</v>
+        <v>251142.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-388822.67</v>
+        <v>24485.4</v>
       </c>
       <c r="J82" s="1">
-        <v>-12.615231416545</v>
+        <v>9.749600426212</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2693345.68</v>
+        <v>275628.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2693345.68</v>
+        <v>275628.0</v>
       </c>
       <c r="O82" s="1">
-        <v>3.62</v>
+        <v>0.31</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>19644.0</v>
+        <v>14075.0</v>
       </c>
       <c r="D83" s="1">
-        <v>190.78</v>
+        <v>48.6</v>
       </c>
       <c r="E83" s="1">
-        <v>177.17</v>
+        <v>49.7103254</v>
       </c>
       <c r="F83" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2973495.22</v>
+        <v>699672.83</v>
       </c>
       <c r="I83" s="1">
-        <v>301305.83</v>
+        <v>-15627.83</v>
       </c>
       <c r="J83" s="1">
-        <v>10.1330524419</v>
+        <v>-2.2335910914248</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3274801.05</v>
+        <v>684045.0</v>
       </c>
       <c r="N83" s="1">
-        <v>3274801.05</v>
+        <v>684045.0</v>
       </c>
       <c r="O83" s="1">
-        <v>4.4</v>
+        <v>0.76</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>22639.0</v>
+        <v>7821.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3399.0</v>
+        <v>71.98</v>
       </c>
       <c r="E84" s="1">
-        <v>4198.33270021</v>
+        <v>62.18017261</v>
       </c>
       <c r="F84" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="G84">
-        <v>182.61</v>
+        <v>0.87</v>
       </c>
       <c r="H84" s="1">
-        <v>575296.54</v>
+        <v>564307.99</v>
       </c>
       <c r="I84" s="1">
-        <v>-153898.14</v>
+        <v>84968.96</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.751097790367</v>
+        <v>15.057195982641</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>421398.4</v>
+        <v>649276.95</v>
       </c>
       <c r="N84" s="1">
-        <v>421398.4</v>
+        <v>649276.95</v>
       </c>
       <c r="O84" s="1">
-        <v>0.57</v>
+        <v>0.72</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>44319.0</v>
+        <v>20193.0</v>
       </c>
       <c r="D85" s="1">
-        <v>2867.0</v>
+        <v>226.96</v>
       </c>
       <c r="E85" s="1">
-        <v>2538.68920779</v>
+        <v>131.82859753</v>
       </c>
       <c r="F85" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G85">
-        <v>182.61</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>681117.86</v>
+        <v>2418107.99</v>
       </c>
       <c r="I85" s="1">
-        <v>14710.5</v>
+        <v>1498319.36</v>
       </c>
       <c r="J85" s="1">
-        <v>2.1597583713339</v>
+        <v>61.962466779658</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>695828.36</v>
+        <v>3916427.35</v>
       </c>
       <c r="N85" s="1">
-        <v>695828.36</v>
+        <v>3916427.35</v>
       </c>
       <c r="O85" s="1">
-        <v>0.93</v>
+        <v>4.35</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>65034.0</v>
+        <v>2740.0</v>
       </c>
       <c r="D86" s="1">
-        <v>1870.0</v>
+        <v>42.195</v>
       </c>
       <c r="E86" s="1">
-        <v>1753.28586585</v>
+        <v>29.08</v>
       </c>
       <c r="F86" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>705991.11</v>
+        <v>79679.2</v>
       </c>
       <c r="I86" s="1">
-        <v>-40002.88</v>
+        <v>35935.1</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.6662016608113</v>
+        <v>45.099724896836</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>665988.23</v>
+        <v>115614.3</v>
       </c>
       <c r="N86" s="1">
-        <v>665988.23</v>
+        <v>115614.3</v>
       </c>
       <c r="O86" s="1">
-        <v>0.89</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>6781.0</v>
+        <v>25063.0</v>
       </c>
       <c r="D87" s="1">
-        <v>20560.0</v>
+        <v>9.304</v>
       </c>
       <c r="E87" s="1">
-        <v>13429.82642678</v>
+        <v>9.40497666</v>
       </c>
       <c r="F87" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>549857.81</v>
+        <v>235716.93</v>
       </c>
       <c r="I87" s="1">
-        <v>213628.64</v>
+        <v>-2530.78</v>
       </c>
       <c r="J87" s="1">
-        <v>38.851615111187</v>
+        <v>-1.0736521979987</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>763486.45</v>
+        <v>233186.15</v>
       </c>
       <c r="N87" s="1">
-        <v>763486.45</v>
+        <v>233186.15</v>
       </c>
       <c r="O87" s="1">
-        <v>1.03</v>
+        <v>0.26</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>46961.0</v>
+        <v>3358.0</v>
       </c>
       <c r="D88" s="1">
-        <v>3370.0</v>
+        <v>147.5</v>
       </c>
       <c r="E88" s="1">
-        <v>2934.93750133</v>
+        <v>137.49525908</v>
       </c>
       <c r="F88" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G88">
-        <v>182.61</v>
+        <v>0.92</v>
       </c>
       <c r="H88" s="1">
-        <v>841477.63</v>
+        <v>494920.48</v>
       </c>
       <c r="I88" s="1">
-        <v>25188.29</v>
+        <v>40805.01</v>
       </c>
       <c r="J88" s="1">
-        <v>2.9933404171422</v>
+        <v>8.2447608553196</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>866665.92</v>
+        <v>535725.49</v>
       </c>
       <c r="N88" s="1">
-        <v>866665.92</v>
+        <v>535725.49</v>
       </c>
       <c r="O88" s="1">
-        <v>1.16</v>
+        <v>0.6</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>43438.0</v>
+        <v>25031.0</v>
       </c>
       <c r="D89" s="1">
-        <v>1.511</v>
+        <v>102.1</v>
       </c>
       <c r="E89" s="1">
-        <v>1.39187532</v>
+        <v>127.53489553</v>
       </c>
       <c r="F89" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="G89">
-        <v>0.86</v>
+        <v>10.87</v>
       </c>
       <c r="H89" s="1">
-        <v>71937.38</v>
+        <v>286174.64</v>
       </c>
       <c r="I89" s="1">
-        <v>3989.3</v>
+        <v>-51061.77</v>
       </c>
       <c r="J89" s="1">
-        <v>5.5455175042516</v>
+        <v>-17.842870353572</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>75926.68</v>
+        <v>235112.87</v>
       </c>
       <c r="N89" s="1">
-        <v>75926.68</v>
+        <v>235112.87</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>825.0</v>
+        <v>50064.0</v>
       </c>
       <c r="D90" s="1">
-        <v>93.96</v>
+        <v>131.0</v>
       </c>
       <c r="E90" s="1">
-        <v>89.18499394</v>
+        <v>154.767032</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>10.87</v>
       </c>
       <c r="H90" s="1">
-        <v>73577.62</v>
+        <v>694872.86</v>
       </c>
       <c r="I90" s="1">
-        <v>3939.38</v>
+        <v>-91522.89</v>
       </c>
       <c r="J90" s="1">
-        <v>5.3540465157748</v>
+        <v>-13.171170622493</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>77517.0</v>
+        <v>603349.97</v>
       </c>
       <c r="N90" s="1">
-        <v>77517.0</v>
+        <v>603349.97</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>14526.0</v>
+        <v>31457.0</v>
       </c>
       <c r="D91" s="1">
-        <v>13.54</v>
+        <v>24.7</v>
       </c>
       <c r="E91" s="1">
-        <v>10.80149456</v>
+        <v>18.18719172</v>
       </c>
       <c r="F91" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="G91">
-        <v>0.86</v>
+        <v>9.17</v>
       </c>
       <c r="H91" s="1">
-        <v>187273.93</v>
+        <v>66156.03</v>
       </c>
       <c r="I91" s="1">
-        <v>40248.82</v>
+        <v>18577.78</v>
       </c>
       <c r="J91" s="1">
-        <v>21.491950321115</v>
+        <v>28.081763672941</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>227522.75</v>
+        <v>84733.81</v>
       </c>
       <c r="N91" s="1">
-        <v>227522.75</v>
+        <v>84733.81</v>
       </c>
       <c r="O91" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>8219.0</v>
+        <v>16980.0</v>
       </c>
       <c r="D92" s="1">
-        <v>26.17</v>
+        <v>265.0</v>
       </c>
       <c r="E92" s="1">
-        <v>26.87882224</v>
+        <v>178.73552768</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>220917.04</v>
+        <v>2596962.32</v>
       </c>
       <c r="I92" s="1">
-        <v>-5825.81</v>
+        <v>1248277.81</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.6371030500861</v>
+        <v>48.066843341801</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>215091.23</v>
+        <v>3845240.13</v>
       </c>
       <c r="N92" s="1">
-        <v>215091.23</v>
+        <v>3845240.13</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>4.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>3112.0</v>
+        <v>29739.0</v>
       </c>
       <c r="D93" s="1">
-        <v>65.0</v>
+        <v>2809.0</v>
       </c>
       <c r="E93" s="1">
-        <v>69.71562339</v>
+        <v>2574.52671576</v>
       </c>
       <c r="F93" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>186.9</v>
       </c>
       <c r="H93" s="1">
-        <v>216955.02</v>
+        <v>458781.48</v>
       </c>
       <c r="I93" s="1">
-        <v>-14675.02</v>
+        <v>-11817.75</v>
       </c>
       <c r="J93" s="1">
-        <v>-6.7640840944819</v>
+        <v>-2.5758995328233</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>202280.0</v>
+        <v>446963.73</v>
       </c>
       <c r="N93" s="1">
-        <v>202280.0</v>
+        <v>446963.73</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>8847.0</v>
+        <v>46000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>159.2</v>
+        <v>1687.0</v>
       </c>
       <c r="E94" s="1">
-        <v>183.5</v>
+        <v>1765.43591304</v>
       </c>
       <c r="F94" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="G94">
-        <v>7.47</v>
+        <v>186.9</v>
       </c>
       <c r="H94" s="1">
-        <v>217337.54</v>
+        <v>497019.05</v>
       </c>
       <c r="I94" s="1">
-        <v>-28845.29</v>
+        <v>-81809.73</v>
       </c>
       <c r="J94" s="1">
-        <v>-13.272115806593</v>
+        <v>-16.460079347059</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>188492.25</v>
+        <v>415209.32</v>
       </c>
       <c r="N94" s="1">
-        <v>188492.25</v>
+        <v>415209.32</v>
       </c>
       <c r="O94" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B95" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>7174.0</v>
+        <v>23861.0</v>
       </c>
       <c r="D95" s="1">
-        <v>89.5</v>
+        <v>90.45</v>
       </c>
       <c r="E95" s="1">
-        <v>90.32494006</v>
+        <v>116.23299987</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>228</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H95" s="1">
-        <v>647991.12</v>
+        <v>247407.28</v>
       </c>
       <c r="I95" s="1">
-        <v>-5918.12</v>
+        <v>-49792.74</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.91330263908555</v>
+        <v>-20.125818448026</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>642073.0</v>
+        <v>197614.54</v>
       </c>
       <c r="N95" s="1">
-        <v>642073.0</v>
+        <v>197614.54</v>
       </c>
       <c r="O95" s="1">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>7174.0</v>
+        <v>39537.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3271.0</v>
+        <v>3112.0</v>
       </c>
       <c r="E96" s="1">
-        <v>3001.52815723</v>
+        <v>2977.61173078</v>
       </c>
       <c r="F96" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G96">
-        <v>182.61</v>
+        <v>186.9</v>
       </c>
       <c r="H96" s="1">
-        <v>128852.34</v>
+        <v>710796.66</v>
       </c>
       <c r="I96" s="1">
-        <v>-345.45</v>
+        <v>-52476.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.26809757587639</v>
+        <v>-7.3827021078011</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>128506.89</v>
+        <v>658320.66</v>
       </c>
       <c r="N96" s="1">
-        <v>128506.89</v>
+        <v>658320.66</v>
       </c>
       <c r="O96" s="1">
-        <v>0.17</v>
+        <v>0.73</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>59379.0</v>
+        <v>47554.0</v>
       </c>
       <c r="D97" s="1">
-        <v>23.46</v>
+        <v>1.531</v>
       </c>
       <c r="E97" s="1">
-        <v>28.03292966</v>
+        <v>1.40465976</v>
       </c>
       <c r="F97" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G97">
-        <v>1.14</v>
+        <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>1494284.53</v>
+        <v>79265.31</v>
       </c>
       <c r="I97" s="1">
-        <v>-277025.41</v>
+        <v>4703.52</v>
       </c>
       <c r="J97" s="1">
-        <v>-18.539000065804</v>
+        <v>5.933894663378</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1217259.12</v>
+        <v>83968.83</v>
       </c>
       <c r="N97" s="1">
-        <v>1217259.12</v>
+        <v>83968.83</v>
       </c>
       <c r="O97" s="1">
-        <v>1.64</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>28961.0</v>
+        <v>815.0</v>
       </c>
       <c r="D98" s="1">
-        <v>24.78</v>
+        <v>103.9</v>
       </c>
       <c r="E98" s="1">
-        <v>19.60387625</v>
+        <v>89.89153374</v>
       </c>
       <c r="F98" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>8.96</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>65498.71</v>
+        <v>73261.6</v>
       </c>
       <c r="I98" s="1">
-        <v>14617.12</v>
+        <v>11416.9</v>
       </c>
       <c r="J98" s="1">
-        <v>22.316653259278</v>
+        <v>15.583743734781</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>80115.83</v>
+        <v>84678.5</v>
       </c>
       <c r="N98" s="1">
-        <v>80115.83</v>
+        <v>84678.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>6392.0</v>
+        <v>16433.0</v>
       </c>
       <c r="D99" s="1">
-        <v>23.38</v>
+        <v>13.405</v>
       </c>
       <c r="E99" s="1">
-        <v>30.32</v>
+        <v>11.14960506</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H99" s="1">
-        <v>193805.44</v>
+        <v>217638.9</v>
       </c>
       <c r="I99" s="1">
-        <v>-44360.48</v>
+        <v>36423.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-22.889182058047</v>
+        <v>16.735519247708</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>149444.96</v>
+        <v>254061.9</v>
       </c>
       <c r="N99" s="1">
-        <v>149444.96</v>
+        <v>254061.9</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>25765.0</v>
+        <v>9748.0</v>
       </c>
       <c r="D100" s="1">
-        <v>119.88</v>
+        <v>24.61</v>
       </c>
       <c r="E100" s="1">
-        <v>116.20530681</v>
+        <v>26.80654698</v>
       </c>
       <c r="F100" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2779337.16</v>
+        <v>261310.22</v>
       </c>
       <c r="I100" s="1">
-        <v>-80361.1</v>
+        <v>-21411.94</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.89137644603</v>
+        <v>-8.1940691029995</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2698976.06</v>
+        <v>239898.28</v>
       </c>
       <c r="N100" s="1">
-        <v>2698976.06</v>
+        <v>239898.28</v>
       </c>
       <c r="O100" s="1">
-        <v>3.63</v>
+        <v>0.27</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>76.0</v>
+        <v>3712.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4782.95</v>
+        <v>62.25</v>
       </c>
       <c r="E101" s="1">
-        <v>4778.18631579</v>
+        <v>69.36956088</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>363142.16</v>
+        <v>257499.81</v>
       </c>
       <c r="I101" s="1">
-        <v>362.04</v>
+        <v>-26427.81</v>
       </c>
       <c r="J101" s="1">
-        <v>0.099696493516479</v>
+        <v>-10.263234757338</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>363504.2</v>
+        <v>231072.0</v>
       </c>
       <c r="N101" s="1">
-        <v>363504.2</v>
+        <v>231072.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" t="s">
+        <v>242</v>
+      </c>
+      <c r="C102" s="1">
+        <v>10952.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>191.35</v>
+      </c>
+      <c r="E102" s="1">
+        <v>181.90780405</v>
+      </c>
+      <c r="F102" t="s">
+        <v>189</v>
+      </c>
+      <c r="G102">
+        <v>7.47</v>
+      </c>
+      <c r="H102" s="1">
+        <v>266695.1</v>
+      </c>
+      <c r="I102" s="1">
+        <v>13747.74</v>
+      </c>
+      <c r="J102" s="1">
+        <v>5.1548528638134</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>280442.84</v>
+      </c>
+      <c r="N102" s="1">
+        <v>280442.84</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" t="s">
+        <v>244</v>
+      </c>
+      <c r="C103" s="1">
+        <v>7180.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>2963.5</v>
+      </c>
+      <c r="E103" s="1">
+        <v>3023.79512535</v>
+      </c>
+      <c r="F103" t="s">
+        <v>50</v>
+      </c>
+      <c r="G103">
+        <v>186.9</v>
+      </c>
+      <c r="H103" s="1">
+        <v>128820.24</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-14972.72</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-11.622956144159</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>113847.52</v>
+      </c>
+      <c r="N103" s="1">
+        <v>113847.52</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s">
+        <v>246</v>
+      </c>
+      <c r="C104" s="1">
+        <v>37949.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>24.82</v>
+      </c>
+      <c r="E104" s="1">
+        <v>27.67579357</v>
+      </c>
+      <c r="F104" t="s">
+        <v>37</v>
+      </c>
+      <c r="G104">
+        <v>1.17</v>
+      </c>
+      <c r="H104" s="1">
+        <v>940347.99</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-135447.82</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-14.404010157984</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>804900.17</v>
+      </c>
+      <c r="N104" s="1">
+        <v>804900.17</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" t="s">
+        <v>248</v>
+      </c>
+      <c r="C105" s="1">
+        <v>29920.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>117.91</v>
+      </c>
+      <c r="E105" s="1">
+        <v>116.96920822</v>
+      </c>
+      <c r="F105" t="s">
+        <v>37</v>
+      </c>
+      <c r="G105">
+        <v>1.17</v>
+      </c>
+      <c r="H105" s="1">
+        <v>3216927.11</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-202171.34</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-6.2846105331867</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3014755.77</v>
+      </c>
+      <c r="N105" s="1">
+        <v>3014755.77</v>
+      </c>
+      <c r="O105" s="1">
+        <v>3.35</v>
+      </c>
+      <c r="P105">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>