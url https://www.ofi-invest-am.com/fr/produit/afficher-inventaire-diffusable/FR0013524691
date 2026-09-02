--- v2 (2026-07-28)
+++ v3 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -262,50 +262,56 @@
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
     <t>AU000000DOW2</t>
   </si>
   <si>
     <t>DOWNER EDI</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RTS</t>
+  </si>
+  <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENOVAVEIS S</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>US30040W1080</t>
@@ -761,50 +767,56 @@
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1168,183 +1180,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>238960.396</v>
+        <v>238451.5117</v>
       </c>
       <c r="D2">
-        <v>355.25</v>
+        <v>408.49</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84892459.16</v>
+        <v>97405557.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84892459.16</v>
+        <v>97405557.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>258.79</v>
+        <v>297.74</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1811.54</v>
+        <v>2084.22</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1811.54</v>
+        <v>2084.22</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>172.7</v>
+        <v>198.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1727.07</v>
+        <v>1987.58</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1727.07</v>
+        <v>1987.58</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27397.4139</v>
+        <v>27379.6586</v>
       </c>
       <c r="D5">
-        <v>185.06</v>
+        <v>212.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>5070213.07</v>
+        <v>5830668.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>5070213.07</v>
+        <v>5830668.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P105"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O105" sqref="O105"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1363,5239 +1375,5339 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>5177.0</v>
+        <v>4903.0</v>
       </c>
       <c r="D2" s="1">
-        <v>76.42</v>
+        <v>86.1</v>
       </c>
       <c r="E2" s="1">
-        <v>44.18109716</v>
+        <v>44.85298797</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>241130.77</v>
+        <v>232124.45</v>
       </c>
       <c r="I2" s="1">
-        <v>186781.55</v>
+        <v>229138.99</v>
       </c>
       <c r="J2" s="1">
-        <v>77.460686580978</v>
+        <v>98.7138537108</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>427912.32</v>
+        <v>461263.44</v>
       </c>
       <c r="N2" s="1">
-        <v>427912.32</v>
+        <v>461263.44</v>
       </c>
       <c r="O2" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>2601.0</v>
+        <v>2788.0</v>
       </c>
       <c r="D3" s="1">
-        <v>241.4</v>
+        <v>247.4</v>
       </c>
       <c r="E3" s="1">
-        <v>231.6</v>
+        <v>233.53978121</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>602391.6</v>
+        <v>651108.91</v>
       </c>
       <c r="I3" s="1">
-        <v>25489.8</v>
+        <v>38642.29</v>
       </c>
       <c r="J3" s="1">
-        <v>4.2314335060449</v>
+        <v>5.9348427592551</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>627881.4</v>
+        <v>689751.2</v>
       </c>
       <c r="N3" s="1">
-        <v>627881.4</v>
+        <v>689751.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>16612.0</v>
+        <v>10034.0</v>
       </c>
       <c r="D4" s="1">
-        <v>323.21</v>
+        <v>521.54</v>
       </c>
       <c r="E4" s="1">
-        <v>217.5</v>
+        <v>221.42334164</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>3127962.94</v>
+        <v>1923166.03</v>
       </c>
       <c r="I4" s="1">
-        <v>1460282.25</v>
+        <v>2571300.72</v>
       </c>
       <c r="J4" s="1">
-        <v>46.684768266468</v>
+        <v>133.70144230345</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4588245.19</v>
+        <v>4494466.75</v>
       </c>
       <c r="N4" s="1">
-        <v>4588245.19</v>
+        <v>4494466.75</v>
       </c>
       <c r="O4" s="1">
-        <v>5.1</v>
+        <v>4.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>10645.0</v>
+        <v>17178.0</v>
       </c>
       <c r="D5" s="1">
-        <v>16.48</v>
+        <v>17.265</v>
       </c>
       <c r="E5" s="1">
-        <v>23.05597464</v>
+        <v>20.91703167</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>245430.85</v>
+        <v>359312.77</v>
       </c>
       <c r="I5" s="1">
-        <v>-70001.25</v>
+        <v>-62734.6</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.521781186024</v>
+        <v>-17.459607683857</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>175429.6</v>
+        <v>296578.17</v>
       </c>
       <c r="N5" s="1">
-        <v>175429.6</v>
+        <v>296578.17</v>
       </c>
       <c r="O5" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>10334.0</v>
+        <v>9491.0</v>
       </c>
       <c r="D6" s="1">
-        <v>383.26</v>
+        <v>423.2</v>
       </c>
       <c r="E6" s="1">
-        <v>246.17912038</v>
+        <v>249.08665367</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>2170898.05</v>
+        <v>2017978.68</v>
       </c>
       <c r="I6" s="1">
-        <v>1213659.15</v>
+        <v>1431663.78</v>
       </c>
       <c r="J6" s="1">
-        <v>55.905856564752</v>
+        <v>70.945436351191</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3384557.2</v>
+        <v>3449642.46</v>
       </c>
       <c r="N6" s="1">
-        <v>3384557.2</v>
+        <v>3449642.46</v>
       </c>
       <c r="O6" s="1">
-        <v>3.76</v>
+        <v>3.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>10061.0</v>
+        <v>9398.0</v>
       </c>
       <c r="D7" s="1">
-        <v>68.2</v>
+        <v>79.6</v>
       </c>
       <c r="E7" s="1">
-        <v>56.03526588</v>
+        <v>56.35897106</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>563770.81</v>
+        <v>529661.61</v>
       </c>
       <c r="I7" s="1">
-        <v>122389.39</v>
+        <v>218419.19</v>
       </c>
       <c r="J7" s="1">
-        <v>21.709068264815</v>
+        <v>41.237496899199</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>686160.2</v>
+        <v>748080.8</v>
       </c>
       <c r="N7" s="1">
-        <v>686160.2</v>
+        <v>748080.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>59990.0</v>
+        <v>76754.0</v>
       </c>
       <c r="D8" s="1">
-        <v>59.12</v>
+        <v>73.85</v>
       </c>
       <c r="E8" s="1">
-        <v>60.99</v>
+        <v>60.02250007</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>3167509.38</v>
+        <v>3972632.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-136737.89</v>
+        <v>895563.04</v>
       </c>
       <c r="J8" s="1">
-        <v>-4.3168898208598</v>
+        <v>22.543317377497</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3030771.49</v>
+        <v>4868195.04</v>
       </c>
       <c r="N8" s="1">
-        <v>3030771.49</v>
+        <v>4868195.04</v>
       </c>
       <c r="O8" s="1">
-        <v>3.37</v>
+        <v>4.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>70.0</v>
+        <v>73.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1171.8</v>
+        <v>1461.8</v>
       </c>
       <c r="E9" s="1">
-        <v>669.81614286</v>
+        <v>696.49356164</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>46887.13</v>
+        <v>50844.03</v>
       </c>
       <c r="I9" s="1">
-        <v>35138.87</v>
+        <v>55867.37</v>
       </c>
       <c r="J9" s="1">
-        <v>74.943529279783</v>
+        <v>109.87990133748</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>82026.0</v>
+        <v>106711.4</v>
       </c>
       <c r="N9" s="1">
-        <v>82026.0</v>
+        <v>106711.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>62793.0</v>
+        <v>70363.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1391.5</v>
+        <v>1660.0</v>
       </c>
       <c r="E10" s="1">
-        <v>1196.97729046</v>
+        <v>1229.94114805</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H10" s="1">
-        <v>432640.93</v>
+        <v>493800.97</v>
       </c>
       <c r="I10" s="1">
-        <v>34866.62</v>
+        <v>133662.18</v>
       </c>
       <c r="J10" s="1">
-        <v>8.0590202133672</v>
+        <v>27.068027023114</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>467507.55</v>
+        <v>627463.15</v>
       </c>
       <c r="N10" s="1">
-        <v>467507.55</v>
+        <v>627463.15</v>
       </c>
       <c r="O10" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>4664.0</v>
+        <v>4673.0</v>
       </c>
       <c r="D11" s="1">
-        <v>32.36</v>
+        <v>33.84</v>
       </c>
       <c r="E11" s="1">
-        <v>39.2286235</v>
+        <v>39.11690777</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H11" s="1">
-        <v>216000.32</v>
+        <v>215733.87</v>
       </c>
       <c r="I11" s="1">
-        <v>-41930.73</v>
+        <v>-32760.98</v>
       </c>
       <c r="J11" s="1">
-        <v>-19.412346240969</v>
+        <v>-15.18583057913</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>174069.59</v>
+        <v>182972.89</v>
       </c>
       <c r="N11" s="1">
-        <v>174069.59</v>
+        <v>182972.89</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>7993.0</v>
+        <v>8851.0</v>
       </c>
       <c r="D12" s="1">
-        <v>79.36</v>
+        <v>72.98</v>
       </c>
       <c r="E12" s="1">
-        <v>78.80877268</v>
+        <v>79.17183595</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>629918.52</v>
+        <v>700749.92</v>
       </c>
       <c r="I12" s="1">
-        <v>4405.96</v>
+        <v>-54803.94</v>
       </c>
       <c r="J12" s="1">
-        <v>0.69944919225426</v>
+        <v>-7.8207557983025</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>634324.48</v>
+        <v>645945.98</v>
       </c>
       <c r="N12" s="1">
-        <v>634324.48</v>
+        <v>645945.98</v>
       </c>
       <c r="O12" s="1">
-        <v>0.71</v>
+        <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>18761.0</v>
+        <v>20824.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.868</v>
+        <v>3.974</v>
       </c>
       <c r="E13" s="1">
-        <v>3.72841959</v>
+        <v>3.74355983</v>
       </c>
       <c r="F13" t="s">
         <v>53</v>
       </c>
       <c r="G13">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H13" s="1">
-        <v>82721.79</v>
+        <v>91958.86</v>
       </c>
       <c r="I13" s="1">
-        <v>972.98</v>
+        <v>3794.2</v>
       </c>
       <c r="J13" s="1">
-        <v>1.1762076231668</v>
+        <v>4.1259754633757</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>83694.77</v>
+        <v>95753.06</v>
       </c>
       <c r="N13" s="1">
-        <v>83694.77</v>
+        <v>95753.06</v>
       </c>
       <c r="O13" s="1">
         <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>43299.0</v>
+        <v>52013.0</v>
       </c>
       <c r="D14" s="1">
-        <v>2.81</v>
+        <v>2.54</v>
       </c>
       <c r="E14" s="1">
-        <v>2.73735791</v>
+        <v>2.72420222</v>
       </c>
       <c r="F14" t="s">
         <v>60</v>
       </c>
       <c r="G14">
         <v>1.49</v>
       </c>
       <c r="H14" s="1">
-        <v>79932.88</v>
+        <v>95454.03</v>
       </c>
       <c r="I14" s="1">
-        <v>1468.2</v>
+        <v>-6722.07</v>
       </c>
       <c r="J14" s="1">
-        <v>1.8367910677058</v>
+        <v>-7.0422065993442</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>81401.08</v>
+        <v>88731.96</v>
       </c>
       <c r="N14" s="1">
-        <v>81401.08</v>
+        <v>88731.96</v>
       </c>
       <c r="O14" s="1">
         <v>0.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>11139.0</v>
+        <v>11622.0</v>
       </c>
       <c r="D15" s="1">
-        <v>357.06</v>
+        <v>344.24</v>
       </c>
       <c r="E15" s="1">
-        <v>334.08392944</v>
+        <v>335.43076493</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>3184082.4</v>
+        <v>3334905.72</v>
       </c>
       <c r="I15" s="1">
-        <v>214730.91</v>
+        <v>101137.81</v>
       </c>
       <c r="J15" s="1">
-        <v>6.743886715997</v>
+        <v>3.0327037251296</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3398813.31</v>
+        <v>3436043.53</v>
       </c>
       <c r="N15" s="1">
-        <v>3398813.31</v>
+        <v>3436043.53</v>
       </c>
       <c r="O15" s="1">
-        <v>3.78</v>
+        <v>3.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>6141.0</v>
+        <v>8304.0</v>
       </c>
       <c r="D16" s="1">
-        <v>4069.0</v>
+        <v>3364.0</v>
       </c>
       <c r="E16" s="1">
-        <v>4292.46523368</v>
+        <v>4134.55310694</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H16" s="1">
-        <v>148208.21</v>
+        <v>191432.31</v>
       </c>
       <c r="I16" s="1">
-        <v>-14511.42</v>
+        <v>-41367.41</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.7912389603788</v>
+        <v>-21.609419016048</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>133696.79</v>
+        <v>150064.9</v>
       </c>
       <c r="N16" s="1">
-        <v>133696.79</v>
+        <v>150064.9</v>
       </c>
       <c r="O16" s="1">
         <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>476572.0</v>
+        <v>570891.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1.48</v>
+        <v>1.29</v>
       </c>
       <c r="E17" s="1">
-        <v>1.4404</v>
+        <v>1.4376317</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
       <c r="G17">
         <v>1.49</v>
       </c>
       <c r="H17" s="1">
-        <v>463069.56</v>
+        <v>553016.31</v>
       </c>
       <c r="I17" s="1">
-        <v>8815.47</v>
+        <v>-58389.81</v>
       </c>
       <c r="J17" s="1">
-        <v>1.9037031931013</v>
+        <v>-10.558424578834</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>471885.03</v>
+        <v>494626.5</v>
       </c>
       <c r="N17" s="1">
-        <v>471885.03</v>
+        <v>494626.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>16859.0</v>
+        <v>17561.0</v>
       </c>
       <c r="D18" s="1">
-        <v>5834.0</v>
+        <v>5338.0</v>
       </c>
       <c r="E18" s="1">
-        <v>5138.0</v>
+        <v>5169.84271966</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H18" s="1">
-        <v>470558.13</v>
+        <v>493112.81</v>
       </c>
       <c r="I18" s="1">
-        <v>55692.25</v>
+        <v>10461.55</v>
       </c>
       <c r="J18" s="1">
-        <v>11.83536027738</v>
+        <v>2.1215327989553</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>526250.38</v>
+        <v>503574.36</v>
       </c>
       <c r="N18" s="1">
-        <v>526250.38</v>
+        <v>503574.36</v>
       </c>
       <c r="O18" s="1">
-        <v>0.58</v>
+        <v>0.49</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>1501.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D19" s="1">
-        <v>56.35</v>
+        <v>54.3</v>
       </c>
       <c r="E19" s="1">
-        <v>50.5992072</v>
+        <v>51.16868735</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>75949.41</v>
+        <v>85758.72</v>
       </c>
       <c r="I19" s="1">
-        <v>8631.94</v>
+        <v>5248.08</v>
       </c>
       <c r="J19" s="1">
-        <v>11.365381245226</v>
+        <v>6.1195876057852</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>84581.35</v>
+        <v>91006.8</v>
       </c>
       <c r="N19" s="1">
-        <v>84581.35</v>
+        <v>91006.8</v>
       </c>
       <c r="O19" s="1">
         <v>0.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>34550.0</v>
+        <v>38061.0</v>
       </c>
       <c r="D20" s="1">
-        <v>114.44</v>
+        <v>106.52</v>
       </c>
       <c r="E20" s="1">
-        <v>95.58876556</v>
+        <v>97.28900817</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>2816159.87</v>
+        <v>3156787.61</v>
       </c>
       <c r="I20" s="1">
-        <v>562665.97</v>
+        <v>325204.68</v>
       </c>
       <c r="J20" s="1">
-        <v>19.979901567165</v>
+        <v>10.301759895719</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3378825.84</v>
+        <v>3481992.29</v>
       </c>
       <c r="N20" s="1">
-        <v>3378825.84</v>
+        <v>3481992.29</v>
       </c>
       <c r="O20" s="1">
-        <v>3.76</v>
+        <v>3.37</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>46976.0</v>
+        <v>55406.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1846.5</v>
+        <v>1867.5</v>
       </c>
       <c r="E21" s="1">
-        <v>2088.98884537</v>
+        <v>2062.7312024</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H21" s="1">
-        <v>586962.06</v>
+        <v>673465.12</v>
       </c>
       <c r="I21" s="1">
-        <v>-122853.55</v>
+        <v>-117620.76</v>
       </c>
       <c r="J21" s="1">
-        <v>-20.930407324794</v>
+        <v>-17.465011402521</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>464108.51</v>
+        <v>555844.36</v>
       </c>
       <c r="N21" s="1">
-        <v>464108.51</v>
+        <v>555844.36</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>5240.0</v>
+        <v>5900.0</v>
       </c>
       <c r="D22" s="1">
-        <v>194.58</v>
+        <v>187.26</v>
       </c>
       <c r="E22" s="1">
-        <v>181.69</v>
+        <v>183.19162034</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>824219.2</v>
+        <v>933576.18</v>
       </c>
       <c r="I22" s="1">
-        <v>47084.17</v>
+        <v>15308.61</v>
       </c>
       <c r="J22" s="1">
-        <v>5.7125786441277</v>
+        <v>1.6397815548379</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>871303.37</v>
+        <v>948884.79</v>
       </c>
       <c r="N22" s="1">
-        <v>871303.37</v>
+        <v>948884.79</v>
       </c>
       <c r="O22" s="1">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>99858.0</v>
+        <v>113490.0</v>
       </c>
       <c r="D23" s="1">
-        <v>7.33</v>
+        <v>7.85</v>
       </c>
       <c r="E23" s="1">
-        <v>7.96150003</v>
+        <v>7.93972385</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23">
-        <v>1.63</v>
+        <v>1.62</v>
       </c>
       <c r="H23" s="1">
-        <v>476573.24</v>
+        <v>542097.02</v>
       </c>
       <c r="I23" s="1">
-        <v>-28343.52</v>
+        <v>7618.53</v>
       </c>
       <c r="J23" s="1">
-        <v>-5.9473586892961</v>
+        <v>1.4053812728947</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>448229.72</v>
+        <v>549715.55</v>
       </c>
       <c r="N23" s="1">
-        <v>448229.72</v>
+        <v>549715.55</v>
       </c>
       <c r="O23" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>6923.0</v>
+        <v>8538.0</v>
       </c>
       <c r="D24" s="1">
-        <v>3451.0</v>
+        <v>3345.0</v>
       </c>
       <c r="E24" s="1">
-        <v>3420.26188069</v>
+        <v>3463.91344577</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H24" s="1">
-        <v>135836.94</v>
+        <v>167799.96</v>
       </c>
       <c r="I24" s="1">
-        <v>-8006.74</v>
+        <v>-14377.81</v>
       </c>
       <c r="J24" s="1">
-        <v>-5.8943760069978</v>
+        <v>-8.5684227815072</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>127830.2</v>
+        <v>153422.15</v>
       </c>
       <c r="N24" s="1">
-        <v>127830.2</v>
+        <v>153422.15</v>
       </c>
       <c r="O24" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>17736.0</v>
+        <v>21348.0</v>
       </c>
       <c r="D25" s="1">
-        <v>14.16</v>
+        <v>0.1269</v>
       </c>
       <c r="E25" s="1">
-        <v>14.23</v>
+        <v>0.0022686</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>252383.28</v>
+        <v>48.43</v>
       </c>
       <c r="I25" s="1">
-        <v>-1241.52</v>
+        <v>2660.63</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.49191848208011</v>
+        <v>5493.7641957464</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>251141.76</v>
+        <v>2709.06</v>
       </c>
       <c r="N25" s="1">
-        <v>251141.76</v>
+        <v>2709.06</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.0</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>55500.0</v>
+        <v>21234.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4.62</v>
+        <v>14.25</v>
       </c>
       <c r="E26" s="1">
-        <v>4.07867514</v>
+        <v>14.2115202</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>226366.47</v>
+        <v>301767.42</v>
       </c>
       <c r="I26" s="1">
-        <v>30043.53</v>
+        <v>817.08</v>
       </c>
       <c r="J26" s="1">
-        <v>13.272076027868</v>
+        <v>0.27076481616206</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>256410.0</v>
+        <v>302584.5</v>
       </c>
       <c r="N26" s="1">
-        <v>256410.0</v>
+        <v>302584.5</v>
       </c>
       <c r="O26" s="1">
         <v>0.29</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>4595.0</v>
+        <v>70384.0</v>
       </c>
       <c r="D27" s="1">
-        <v>136.85</v>
+        <v>4.374</v>
       </c>
       <c r="E27" s="1">
-        <v>125.74630903</v>
+        <v>4.15596783</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>577804.29</v>
+        <v>292513.64</v>
       </c>
       <c r="I27" s="1">
-        <v>51021.46</v>
+        <v>15345.98</v>
       </c>
       <c r="J27" s="1">
-        <v>8.8302321189066</v>
+        <v>5.2462442435163</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>628825.75</v>
+        <v>307859.62</v>
       </c>
       <c r="N27" s="1">
-        <v>628825.75</v>
+        <v>307859.62</v>
       </c>
       <c r="O27" s="1">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>603.0</v>
+        <v>5055.0</v>
       </c>
       <c r="D28" s="1">
-        <v>1076.4</v>
+        <v>122.25</v>
       </c>
       <c r="E28" s="1">
-        <v>783.58975124</v>
+        <v>127.24774283</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>434177.92</v>
+        <v>643237.34</v>
       </c>
       <c r="I28" s="1">
-        <v>120487.27</v>
+        <v>-25263.59</v>
       </c>
       <c r="J28" s="1">
-        <v>27.750667284048</v>
+        <v>-3.927568943681</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>554665.19</v>
+        <v>617973.75</v>
       </c>
       <c r="N28" s="1">
-        <v>554665.19</v>
+        <v>617973.75</v>
       </c>
       <c r="O28" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>51808.0</v>
+        <v>666.0</v>
       </c>
       <c r="D29" s="1">
-        <v>68.58</v>
+        <v>1071.8</v>
       </c>
       <c r="E29" s="1">
-        <v>69.47</v>
+        <v>814.96181682</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>3115835.64</v>
+        <v>493440.68</v>
       </c>
       <c r="I29" s="1">
-        <v>-79608.81</v>
+        <v>119621.37</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.5549746263253</v>
+        <v>24.242300006558</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3036226.83</v>
+        <v>613062.05</v>
       </c>
       <c r="N29" s="1">
-        <v>3036226.83</v>
+        <v>613062.05</v>
       </c>
       <c r="O29" s="1">
-        <v>3.37</v>
+        <v>0.59</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>36097.0</v>
+        <v>65636.0</v>
       </c>
       <c r="D30" s="1">
-        <v>17.67</v>
+        <v>68.51</v>
       </c>
       <c r="E30" s="1">
-        <v>16.57</v>
+        <v>69.07181151</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>598127.29</v>
+        <v>3909444.68</v>
       </c>
       <c r="I30" s="1">
-        <v>39706.7</v>
+        <v>-47442.4</v>
       </c>
       <c r="J30" s="1">
-        <v>6.6385033192517</v>
+        <v>-1.2135329665286</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>637833.99</v>
+        <v>3862002.28</v>
       </c>
       <c r="N30" s="1">
-        <v>637833.99</v>
+        <v>3862002.28</v>
       </c>
       <c r="O30" s="1">
-        <v>0.71</v>
+        <v>3.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>315738.0</v>
+        <v>41868.0</v>
       </c>
       <c r="D31" s="1">
-        <v>12.4</v>
+        <v>16.95</v>
       </c>
       <c r="E31" s="1">
-        <v>11.6</v>
+        <v>16.64347592</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3170773.79</v>
+        <v>696829.05</v>
       </c>
       <c r="I31" s="1">
-        <v>174937.37</v>
+        <v>12833.55</v>
       </c>
       <c r="J31" s="1">
-        <v>5.5171822900681</v>
+        <v>1.8417070872691</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3345711.16</v>
+        <v>709662.6</v>
       </c>
       <c r="N31" s="1">
-        <v>3345711.16</v>
+        <v>709662.6</v>
       </c>
       <c r="O31" s="1">
-        <v>3.72</v>
+        <v>0.69</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>1095.0</v>
+        <v>358399.0</v>
       </c>
       <c r="D32" s="1">
-        <v>534.4</v>
+        <v>16.15</v>
       </c>
       <c r="E32" s="1">
-        <v>531.80100457</v>
+        <v>11.71058351</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G32">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>614499.58</v>
+        <v>3624814.69</v>
       </c>
       <c r="I32" s="1">
-        <v>18422.38</v>
+        <v>1346322.73</v>
       </c>
       <c r="J32" s="1">
-        <v>2.9979483468483</v>
+        <v>37.14183606997</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>632921.96</v>
+        <v>4971137.42</v>
       </c>
       <c r="N32" s="1">
-        <v>632921.96</v>
+        <v>4971137.42</v>
       </c>
       <c r="O32" s="1">
-        <v>0.7</v>
+        <v>4.82</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>1130.0</v>
+        <v>1250.0</v>
       </c>
       <c r="D33" s="1">
-        <v>72.15</v>
+        <v>503.2</v>
       </c>
       <c r="E33" s="1">
-        <v>89.9179292</v>
+        <v>531.461248</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H33" s="1">
-        <v>101607.26</v>
+        <v>704511.04</v>
       </c>
       <c r="I33" s="1">
-        <v>-20077.76</v>
+        <v>-17229.57</v>
       </c>
       <c r="J33" s="1">
-        <v>-19.760162807264</v>
+        <v>-2.4456068140536</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>81529.5</v>
+        <v>687281.47</v>
       </c>
       <c r="N33" s="1">
-        <v>81529.5</v>
+        <v>687281.47</v>
       </c>
       <c r="O33" s="1">
-        <v>0.09</v>
+        <v>0.67</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>13533.0</v>
+        <v>1271.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.16</v>
+        <v>72.6</v>
       </c>
       <c r="E34" s="1">
-        <v>15.88046701</v>
+        <v>87.82038552</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>214910.36</v>
+        <v>111619.71</v>
       </c>
       <c r="I34" s="1">
-        <v>44381.92</v>
+        <v>-19345.11</v>
       </c>
       <c r="J34" s="1">
-        <v>20.651363666228</v>
+        <v>-17.331267031602</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>259292.28</v>
+        <v>92274.6</v>
       </c>
       <c r="N34" s="1">
-        <v>259292.28</v>
+        <v>92274.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>0.09</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>15359.0</v>
+        <v>16067.0</v>
       </c>
       <c r="D35" s="1">
-        <v>6164.0</v>
+        <v>18.19</v>
       </c>
       <c r="E35" s="1">
-        <v>3985.69991536</v>
+        <v>16.35548951</v>
       </c>
       <c r="F35" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>186.9</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>334223.22</v>
+        <v>262783.65</v>
       </c>
       <c r="I35" s="1">
-        <v>172323.79</v>
+        <v>29475.08</v>
       </c>
       <c r="J35" s="1">
-        <v>51.559490690084</v>
+        <v>11.216481695113</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>506547.01</v>
+        <v>292258.73</v>
       </c>
       <c r="N35" s="1">
-        <v>506547.01</v>
+        <v>292258.73</v>
       </c>
       <c r="O35" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>14280.0</v>
+        <v>15627.0</v>
       </c>
       <c r="D36" s="1">
-        <v>44.21</v>
+        <v>6861.0</v>
       </c>
       <c r="E36" s="1">
-        <v>26.88537395</v>
+        <v>4085.29909772</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>186.15</v>
       </c>
       <c r="H36" s="1">
-        <v>447739.35</v>
+        <v>348379.22</v>
       </c>
       <c r="I36" s="1">
-        <v>280383.36</v>
+        <v>227589.4</v>
       </c>
       <c r="J36" s="1">
-        <v>62.622005414534</v>
+        <v>65.328064056174</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>728122.71</v>
+        <v>575968.62</v>
       </c>
       <c r="N36" s="1">
-        <v>728122.71</v>
+        <v>575968.62</v>
       </c>
       <c r="O36" s="1">
-        <v>0.81</v>
+        <v>0.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>106</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>18259.0</v>
+        <v>13752.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4539.0</v>
+        <v>48.0</v>
       </c>
       <c r="E37" s="1">
-        <v>4797.0</v>
+        <v>27.20473604</v>
       </c>
       <c r="F37" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G37">
-        <v>186.9</v>
+        <v>0.86</v>
       </c>
       <c r="H37" s="1">
-        <v>475810.57</v>
+        <v>436197.01</v>
       </c>
       <c r="I37" s="1">
-        <v>-32374.15</v>
+        <v>327581.99</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.8039997514137</v>
+        <v>75.099549627816</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>443436.42</v>
+        <v>763779.0</v>
       </c>
       <c r="N37" s="1">
-        <v>443436.42</v>
+        <v>763779.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.74</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>108</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>126327.0</v>
+        <v>22948.0</v>
       </c>
       <c r="D38" s="1">
-        <v>27.95</v>
+        <v>4524.0</v>
       </c>
       <c r="E38" s="1">
-        <v>24.61</v>
+        <v>4726.00061007</v>
       </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>186.15</v>
       </c>
       <c r="H38" s="1">
-        <v>2691461.75</v>
+        <v>588897.99</v>
       </c>
       <c r="I38" s="1">
-        <v>325834.14</v>
+        <v>-31194.67</v>
       </c>
       <c r="J38" s="1">
-        <v>12.10621477344</v>
+        <v>-5.2971262476206</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3017295.89</v>
+        <v>557703.32</v>
       </c>
       <c r="N38" s="1">
-        <v>3017295.89</v>
+        <v>557703.32</v>
       </c>
       <c r="O38" s="1">
-        <v>3.35</v>
+        <v>0.54</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>23453.0</v>
+        <v>124948.0</v>
       </c>
       <c r="D39" s="1">
-        <v>5047.0</v>
+        <v>56.15</v>
       </c>
       <c r="E39" s="1">
-        <v>5392.1870976</v>
+        <v>24.7907291</v>
       </c>
       <c r="F39" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G39">
-        <v>186.9</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>690471.62</v>
+        <v>2681362.35</v>
       </c>
       <c r="I39" s="1">
-        <v>-57147.7</v>
+        <v>3344171.38</v>
       </c>
       <c r="J39" s="1">
-        <v>-8.2766182337806</v>
+        <v>124.71911452027</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>633323.92</v>
+        <v>6025533.73</v>
       </c>
       <c r="N39" s="1">
-        <v>633323.92</v>
+        <v>6025533.73</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>5.84</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>19675.0</v>
+        <v>26510.0</v>
       </c>
       <c r="D40" s="1">
-        <v>313.4</v>
+        <v>5083.0</v>
       </c>
       <c r="E40" s="1">
-        <v>386.29110394</v>
+        <v>5321.45024519</v>
       </c>
       <c r="F40" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G40">
-        <v>10.87</v>
+        <v>186.15</v>
       </c>
       <c r="H40" s="1">
-        <v>680417.8</v>
+        <v>769560.55</v>
       </c>
       <c r="I40" s="1">
-        <v>-113152.54</v>
+        <v>-45682.13</v>
       </c>
       <c r="J40" s="1">
-        <v>-16.629861829012</v>
+        <v>-5.9361319911734</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>567265.26</v>
+        <v>723878.42</v>
       </c>
       <c r="N40" s="1">
-        <v>567265.26</v>
+        <v>723878.42</v>
       </c>
       <c r="O40" s="1">
-        <v>0.63</v>
+        <v>0.7</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" t="s">
         <v>115</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>24365.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>314.6</v>
+      </c>
+      <c r="E41" s="1">
+        <v>371.77209522</v>
+      </c>
+      <c r="F41" t="s">
         <v>116</v>
       </c>
-      <c r="C41" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H41" s="1">
-        <v>83878.33</v>
+        <v>815242.74</v>
       </c>
       <c r="I41" s="1">
-        <v>27160.07</v>
+        <v>-106876.69</v>
       </c>
       <c r="J41" s="1">
-        <v>32.380318015392</v>
+        <v>-13.109799665312</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>111038.4</v>
+        <v>708366.05</v>
       </c>
       <c r="N41" s="1">
-        <v>111038.4</v>
+        <v>708366.05</v>
       </c>
       <c r="O41" s="1">
-        <v>0.12</v>
+        <v>0.69</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>83657.0</v>
+        <v>1558.0</v>
       </c>
       <c r="D42" s="1">
-        <v>12.24</v>
+        <v>88.0</v>
       </c>
       <c r="E42" s="1">
-        <v>11.65939312</v>
+        <v>40.39001926</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>1.99</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>483086.97</v>
+        <v>62927.65</v>
       </c>
       <c r="I42" s="1">
-        <v>31208.2</v>
+        <v>74176.35</v>
       </c>
       <c r="J42" s="1">
-        <v>6.4601618213797</v>
+        <v>117.87560794023</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>514295.17</v>
+        <v>137104.0</v>
       </c>
       <c r="N42" s="1">
-        <v>514295.17</v>
+        <v>137104.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.57</v>
+        <v>0.13</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>73112.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>15.29</v>
+      </c>
+      <c r="E43" s="1">
+        <v>11.72983614</v>
+      </c>
+      <c r="F43" t="s">
         <v>121</v>
       </c>
-      <c r="C43" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.96</v>
       </c>
       <c r="H43" s="1">
-        <v>2961433.31</v>
+        <v>424943.49</v>
       </c>
       <c r="I43" s="1">
-        <v>1942705.71</v>
+        <v>144344.56</v>
       </c>
       <c r="J43" s="1">
-        <v>65.600184324259</v>
+        <v>33.967942419826</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4904139.02</v>
+        <v>569288.05</v>
       </c>
       <c r="N43" s="1">
-        <v>4904139.02</v>
+        <v>569288.05</v>
       </c>
       <c r="O43" s="1">
-        <v>5.45</v>
+        <v>0.55</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>23161.0</v>
+        <v>36157.0</v>
       </c>
       <c r="D44" s="1">
-        <v>3676.0</v>
+        <v>107.93</v>
       </c>
       <c r="E44" s="1">
-        <v>3471.08630888</v>
+        <v>51.53486047</v>
       </c>
       <c r="F44" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G44">
-        <v>186.9</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>491050.84</v>
+        <v>1612890.01</v>
       </c>
       <c r="I44" s="1">
-        <v>-35510.34</v>
+        <v>1738701.02</v>
       </c>
       <c r="J44" s="1">
-        <v>-7.2314996956323</v>
+        <v>107.80034653448</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>455540.5</v>
+        <v>3351591.03</v>
       </c>
       <c r="N44" s="1">
-        <v>455540.5</v>
+        <v>3351591.03</v>
       </c>
       <c r="O44" s="1">
-        <v>0.51</v>
+        <v>3.25</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>25733.0</v>
+        <v>27804.0</v>
       </c>
       <c r="D45" s="1">
-        <v>3306.0</v>
+        <v>3445.0</v>
       </c>
       <c r="E45" s="1">
-        <v>3467.29697276</v>
+        <v>3506.04729535</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H45" s="1">
-        <v>544348.78</v>
+        <v>582581.48</v>
       </c>
       <c r="I45" s="1">
-        <v>-89164.29</v>
+        <v>-68025.89</v>
       </c>
       <c r="J45" s="1">
-        <v>-16.379992621642</v>
+        <v>-11.676631052535</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>455184.49</v>
+        <v>514555.59</v>
       </c>
       <c r="N45" s="1">
-        <v>455184.49</v>
+        <v>514555.59</v>
       </c>
       <c r="O45" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>54490.0</v>
+        <v>30222.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1557.5</v>
+        <v>3191.0</v>
       </c>
       <c r="E46" s="1">
-        <v>1311.93791521</v>
+        <v>3448.37916088</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H46" s="1">
-        <v>431364.3</v>
+        <v>624325.69</v>
       </c>
       <c r="I46" s="1">
-        <v>22722.68</v>
+        <v>-106258.85</v>
       </c>
       <c r="J46" s="1">
-        <v>5.2676310951092</v>
+        <v>-17.019778571021</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>454086.98</v>
+        <v>518066.84</v>
       </c>
       <c r="N46" s="1">
-        <v>454086.98</v>
+        <v>518066.84</v>
       </c>
       <c r="O46" s="1">
         <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>107259.0</v>
+        <v>65487.0</v>
       </c>
       <c r="D47" s="1">
-        <v>758.9</v>
+        <v>1457.5</v>
       </c>
       <c r="E47" s="1">
-        <v>778.6810897</v>
+        <v>1355.06141677</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H47" s="1">
-        <v>496504.68</v>
+        <v>524006.46</v>
       </c>
       <c r="I47" s="1">
-        <v>-60980.29</v>
+        <v>-11263.8</v>
       </c>
       <c r="J47" s="1">
-        <v>-12.281916456457</v>
+        <v>-2.1495536524492</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>435524.39</v>
+        <v>512742.66</v>
       </c>
       <c r="N47" s="1">
-        <v>435524.39</v>
+        <v>512742.66</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>31514.0</v>
+        <v>134544.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.14</v>
+        <v>717.7</v>
       </c>
       <c r="E48" s="1">
-        <v>19.71990925</v>
+        <v>775.00296557</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>186.15</v>
       </c>
       <c r="H48" s="1">
-        <v>621453.22</v>
+        <v>608129.14</v>
       </c>
       <c r="I48" s="1">
-        <v>-81303.26</v>
+        <v>-89397.1</v>
       </c>
       <c r="J48" s="1">
-        <v>-13.082764298816</v>
+        <v>-14.700348021475</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>540149.96</v>
+        <v>518732.04</v>
       </c>
       <c r="N48" s="1">
-        <v>540149.96</v>
+        <v>518732.04</v>
       </c>
       <c r="O48" s="1">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>3577.0</v>
+        <v>40500.0</v>
       </c>
       <c r="D49" s="1">
-        <v>78.0</v>
+        <v>17.78</v>
       </c>
       <c r="E49" s="1">
-        <v>71.16603858</v>
+        <v>19.20882049</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>254560.92</v>
+        <v>777957.23</v>
       </c>
       <c r="I49" s="1">
-        <v>24445.08</v>
+        <v>-57867.23</v>
       </c>
       <c r="J49" s="1">
-        <v>9.6028408445413</v>
+        <v>-7.4383562191459</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>279006.0</v>
+        <v>720090.0</v>
       </c>
       <c r="N49" s="1">
-        <v>279006.0</v>
+        <v>720090.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.7</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25306.0</v>
+        <v>3820.0</v>
       </c>
       <c r="D50" s="1">
-        <v>3356.0</v>
+        <v>77.25</v>
       </c>
       <c r="E50" s="1">
-        <v>3375.0</v>
+        <v>71.75008901</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>186.9</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>463964.4</v>
+        <v>274085.34</v>
       </c>
       <c r="I50" s="1">
-        <v>-9563.02</v>
+        <v>21009.66</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.0611538299059</v>
+        <v>7.6653716685467</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>454401.38</v>
+        <v>295095.0</v>
       </c>
       <c r="N50" s="1">
-        <v>454401.38</v>
+        <v>295095.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>2380.0</v>
+        <v>28711.0</v>
       </c>
       <c r="D51" s="1">
-        <v>34.98</v>
+        <v>3503.0</v>
       </c>
       <c r="E51" s="1">
-        <v>27.4672395</v>
+        <v>3398.46574484</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>186.15</v>
       </c>
       <c r="H51" s="1">
-        <v>65372.03</v>
+        <v>529891.16</v>
       </c>
       <c r="I51" s="1">
-        <v>17880.37</v>
+        <v>10395.51</v>
       </c>
       <c r="J51" s="1">
-        <v>27.351712957361</v>
+        <v>1.9618198574968</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>83252.4</v>
+        <v>540286.67</v>
       </c>
       <c r="N51" s="1">
-        <v>83252.4</v>
+        <v>540286.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.09</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>2580.0</v>
+        <v>2730.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.15</v>
+        <v>34.54</v>
       </c>
       <c r="E52" s="1">
-        <v>77.7676938</v>
+        <v>28.41035531</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>200640.65</v>
+        <v>77560.27</v>
       </c>
       <c r="I52" s="1">
-        <v>55166.35</v>
+        <v>16733.93</v>
       </c>
       <c r="J52" s="1">
-        <v>27.495101316707</v>
+        <v>21.575389049058</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>255807.0</v>
+        <v>94294.2</v>
       </c>
       <c r="N52" s="1">
-        <v>255807.0</v>
+        <v>94294.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>21428.0</v>
+        <v>2870.0</v>
       </c>
       <c r="D53" s="1">
-        <v>30.14</v>
+        <v>101.0</v>
       </c>
       <c r="E53" s="1">
-        <v>19.18553948</v>
+        <v>80.74105923</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>411107.74</v>
+        <v>231726.84</v>
       </c>
       <c r="I53" s="1">
-        <v>234732.18</v>
+        <v>58143.16</v>
       </c>
       <c r="J53" s="1">
-        <v>57.097484956133</v>
+        <v>25.091249680011</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>645839.92</v>
+        <v>289870.0</v>
       </c>
       <c r="N53" s="1">
-        <v>645839.92</v>
+        <v>289870.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.72</v>
+        <v>0.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>11526.0</v>
+        <v>25832.0</v>
       </c>
       <c r="D54" s="1">
-        <v>8477.0</v>
+        <v>27.54</v>
       </c>
       <c r="E54" s="1">
-        <v>6777.96963387</v>
+        <v>20.73347863</v>
       </c>
       <c r="F54" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>186.9</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>426532.22</v>
+        <v>535587.22</v>
       </c>
       <c r="I54" s="1">
-        <v>96242.99</v>
+        <v>175826.06</v>
       </c>
       <c r="J54" s="1">
-        <v>22.564060928387</v>
+        <v>32.828651139211</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>522775.21</v>
+        <v>711413.28</v>
       </c>
       <c r="N54" s="1">
-        <v>522775.21</v>
+        <v>711413.28</v>
       </c>
       <c r="O54" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>12139.0</v>
+        <v>12109.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.925</v>
+        <v>8490.0</v>
       </c>
       <c r="E55" s="1">
-        <v>6.1936428</v>
+        <v>6908.27178132</v>
       </c>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G55">
-        <v>0.87</v>
+        <v>186.15</v>
       </c>
       <c r="H55" s="1">
-        <v>86747.21</v>
+        <v>456395.91</v>
       </c>
       <c r="I55" s="1">
-        <v>-3795.15</v>
+        <v>95874.48</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.3749533846679</v>
+        <v>21.006866604041</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>82952.06</v>
+        <v>552270.39</v>
       </c>
       <c r="N55" s="1">
-        <v>82952.06</v>
+        <v>552270.39</v>
       </c>
       <c r="O55" s="1">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>4695.0</v>
+        <v>13652.0</v>
       </c>
       <c r="D56" s="1">
-        <v>147.9</v>
+        <v>6.305</v>
       </c>
       <c r="E56" s="1">
-        <v>135.95</v>
+        <v>6.15684149</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H56" s="1">
-        <v>638285.25</v>
+        <v>97014.0</v>
       </c>
       <c r="I56" s="1">
-        <v>56105.25</v>
+        <v>2582.02</v>
       </c>
       <c r="J56" s="1">
-        <v>8.7899963221773</v>
+        <v>2.6614921557713</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>694390.5</v>
+        <v>99596.02</v>
       </c>
       <c r="N56" s="1">
-        <v>694390.5</v>
+        <v>99596.02</v>
       </c>
       <c r="O56" s="1">
-        <v>0.77</v>
+        <v>0.1</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>53317.0</v>
+        <v>4706.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1628.0</v>
+        <v>149.0</v>
       </c>
       <c r="E57" s="1">
-        <v>1750.71890767</v>
+        <v>136.18039524</v>
       </c>
       <c r="F57" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>186.9</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>557505.84</v>
+        <v>640864.94</v>
       </c>
       <c r="I57" s="1">
-        <v>-93082.23</v>
+        <v>60329.06</v>
       </c>
       <c r="J57" s="1">
-        <v>-16.696189227363</v>
+        <v>9.4136933126658</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>464423.61</v>
+        <v>701194.0</v>
       </c>
       <c r="N57" s="1">
-        <v>464423.61</v>
+        <v>701194.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.52</v>
+        <v>0.68</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>87418.0</v>
+        <v>60495.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.35</v>
+        <v>1674.0</v>
       </c>
       <c r="E58" s="1">
-        <v>1.28129539</v>
+        <v>1742.30681875</v>
       </c>
       <c r="F58" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="G58">
-        <v>1.49</v>
+        <v>186.15</v>
       </c>
       <c r="H58" s="1">
-        <v>74851.47</v>
+        <v>621869.36</v>
       </c>
       <c r="I58" s="1">
-        <v>4103.7</v>
+        <v>-77854.54</v>
       </c>
       <c r="J58" s="1">
-        <v>5.4824574587513</v>
+        <v>-12.519436558186</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>78955.17</v>
+        <v>544014.82</v>
       </c>
       <c r="N58" s="1">
-        <v>78955.17</v>
+        <v>544014.82</v>
       </c>
       <c r="O58" s="1">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>30266.0</v>
+        <v>108856.0</v>
       </c>
       <c r="D59" s="1">
-        <v>153.23</v>
+        <v>1.26</v>
       </c>
       <c r="E59" s="1">
-        <v>107.11</v>
+        <v>1.28068935</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.49</v>
       </c>
       <c r="H59" s="1">
-        <v>2806502.69</v>
+        <v>93223.76</v>
       </c>
       <c r="I59" s="1">
-        <v>1156631.12</v>
+        <v>-1103.03</v>
       </c>
       <c r="J59" s="1">
-        <v>41.212542718069</v>
+        <v>-1.1832069420929</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3963133.81</v>
+        <v>92120.73</v>
       </c>
       <c r="N59" s="1">
-        <v>3963133.81</v>
+        <v>92120.73</v>
       </c>
       <c r="O59" s="1">
-        <v>4.41</v>
+        <v>0.09</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>12299.0</v>
+        <v>23069.0</v>
       </c>
       <c r="D60" s="1">
-        <v>49.03</v>
+        <v>290.79</v>
       </c>
       <c r="E60" s="1">
-        <v>60.53966013</v>
+        <v>108.50224327</v>
       </c>
       <c r="F60" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G60">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>744577.28</v>
+        <v>2166681.16</v>
       </c>
       <c r="I60" s="1">
-        <v>-141557.31</v>
+        <v>3594674.54</v>
       </c>
       <c r="J60" s="1">
-        <v>-19.011768664228</v>
+        <v>165.90694590246</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>603019.97</v>
+        <v>5761355.7</v>
       </c>
       <c r="N60" s="1">
-        <v>603019.97</v>
+        <v>5761355.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.67</v>
+        <v>5.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>151118.0</v>
+        <v>14924.0</v>
       </c>
       <c r="D61" s="1">
-        <v>6.67</v>
+        <v>51.67</v>
       </c>
       <c r="E61" s="1">
-        <v>5.92767844</v>
+        <v>58.68073841</v>
       </c>
       <c r="F61" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.99</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>464475.6</v>
+        <v>875751.34</v>
       </c>
       <c r="I61" s="1">
-        <v>41781.09</v>
+        <v>-104628.26</v>
       </c>
       <c r="J61" s="1">
-        <v>8.995325050444</v>
+        <v>-11.947256626521</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>506256.69</v>
+        <v>771123.08</v>
       </c>
       <c r="N61" s="1">
-        <v>506256.69</v>
+        <v>771123.08</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.75</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>175309.0</v>
+        <v>159740.0</v>
       </c>
       <c r="D62" s="1">
-        <v>5.53</v>
+        <v>7.05</v>
       </c>
       <c r="E62" s="1">
-        <v>5.60264727</v>
+        <v>5.99393921</v>
       </c>
       <c r="F62" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G62">
-        <v>1.99</v>
+        <v>1.96</v>
       </c>
       <c r="H62" s="1">
-        <v>529472.56</v>
+        <v>495438.1</v>
       </c>
       <c r="I62" s="1">
-        <v>-42552.03</v>
+        <v>78068.89</v>
       </c>
       <c r="J62" s="1">
-        <v>-8.036682769736</v>
+        <v>15.757546704624</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>486920.53</v>
+        <v>573506.99</v>
       </c>
       <c r="N62" s="1">
-        <v>486920.53</v>
+        <v>573506.99</v>
       </c>
       <c r="O62" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>5554.0</v>
+        <v>183213.0</v>
       </c>
       <c r="D63" s="1">
-        <v>14.8</v>
+        <v>5.89</v>
       </c>
       <c r="E63" s="1">
-        <v>10.39328232</v>
+        <v>5.62173268</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>1.96</v>
       </c>
       <c r="H63" s="1">
-        <v>57724.29</v>
+        <v>552959.36</v>
       </c>
       <c r="I63" s="1">
-        <v>24474.91</v>
+        <v>-3409.0</v>
       </c>
       <c r="J63" s="1">
-        <v>42.399672650803</v>
+        <v>-0.61650100289468</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>82199.2</v>
+        <v>549550.36</v>
       </c>
       <c r="N63" s="1">
-        <v>82199.2</v>
+        <v>549550.36</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>10055.0</v>
+        <v>6340.0</v>
       </c>
       <c r="D64" s="1">
-        <v>429.25</v>
+        <v>15.33</v>
       </c>
       <c r="E64" s="1">
-        <v>466.2007827</v>
+        <v>10.98296372</v>
       </c>
       <c r="F64" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4009862.98</v>
+        <v>69631.99</v>
       </c>
       <c r="I64" s="1">
-        <v>-321511.63</v>
+        <v>27560.21</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.0180203563963</v>
+        <v>39.57981094609</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3688351.35</v>
+        <v>97192.2</v>
       </c>
       <c r="N64" s="1">
-        <v>3688351.35</v>
+        <v>97192.2</v>
       </c>
       <c r="O64" s="1">
-        <v>4.1</v>
+        <v>0.09</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>33835.0</v>
+        <v>10309.0</v>
       </c>
       <c r="D65" s="1">
-        <v>34.04</v>
+        <v>441.31</v>
       </c>
       <c r="E65" s="1">
-        <v>29.02368435</v>
+        <v>464.39867397</v>
       </c>
       <c r="F65" t="s">
-        <v>166</v>
+        <v>37</v>
       </c>
       <c r="G65">
-        <v>9.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>115212.09</v>
+        <v>4095179.71</v>
       </c>
       <c r="I65" s="1">
-        <v>10390.4</v>
+        <v>-187879.68</v>
       </c>
       <c r="J65" s="1">
-        <v>9.0184979718708</v>
+        <v>-4.5878250358884</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>125602.49</v>
+        <v>3907300.03</v>
       </c>
       <c r="N65" s="1">
-        <v>125602.49</v>
+        <v>3907300.03</v>
       </c>
       <c r="O65" s="1">
-        <v>0.14</v>
+        <v>3.78</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>166</v>
+      </c>
+      <c r="B66" t="s">
         <v>167</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>38233.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>31.6</v>
+      </c>
+      <c r="E66" s="1">
+        <v>29.64472471</v>
+      </c>
+      <c r="F66" t="s">
         <v>168</v>
       </c>
-      <c r="C66" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G66">
-        <v>186.9</v>
+        <v>9.13</v>
       </c>
       <c r="H66" s="1">
-        <v>498819.31</v>
+        <v>131679.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-36808.26</v>
+        <v>721.51</v>
       </c>
       <c r="J66" s="1">
-        <v>-7.3790768043843</v>
+        <v>0.54793024591513</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>462011.05</v>
+        <v>132400.68</v>
       </c>
       <c r="N66" s="1">
-        <v>462011.05</v>
+        <v>132400.68</v>
       </c>
       <c r="O66" s="1">
-        <v>0.51</v>
+        <v>0.13</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>169</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>27244.0</v>
+        <v>56808.0</v>
       </c>
       <c r="D67" s="1">
-        <v>2896.5</v>
+        <v>1802.5</v>
       </c>
       <c r="E67" s="1">
-        <v>2810.44472177</v>
+        <v>1728.69081819</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
       <c r="G67">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H67" s="1">
-        <v>438226.2</v>
+        <v>578358.55</v>
       </c>
       <c r="I67" s="1">
-        <v>-16006.41</v>
+        <v>-28285.25</v>
       </c>
       <c r="J67" s="1">
-        <v>-3.6525451924143</v>
+        <v>-4.8906080838608</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>422219.79</v>
+        <v>550073.3</v>
       </c>
       <c r="N67" s="1">
-        <v>422219.79</v>
+        <v>550073.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>171</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>71558.0</v>
+        <v>33102.0</v>
       </c>
       <c r="D68" s="1">
-        <v>41.42</v>
+        <v>2623.0</v>
       </c>
       <c r="E68" s="1">
-        <v>37.05132662</v>
+        <v>2859.65627455</v>
       </c>
       <c r="F68" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G68">
-        <v>10.87</v>
+        <v>186.15</v>
       </c>
       <c r="H68" s="1">
-        <v>246329.82</v>
+        <v>535849.52</v>
       </c>
       <c r="I68" s="1">
-        <v>26342.3</v>
+        <v>-69417.54</v>
       </c>
       <c r="J68" s="1">
-        <v>10.693914362459</v>
+        <v>-12.95467055751</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>272672.12</v>
+        <v>466431.98</v>
       </c>
       <c r="N68" s="1">
-        <v>272672.12</v>
+        <v>466431.98</v>
       </c>
       <c r="O68" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>30487.0</v>
+        <v>73610.0</v>
       </c>
       <c r="D69" s="1">
-        <v>3148.0</v>
+        <v>36.34</v>
       </c>
       <c r="E69" s="1">
-        <v>1961.99452226</v>
+        <v>37.28964978</v>
       </c>
       <c r="F69" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="G69">
-        <v>186.9</v>
+        <v>10.82</v>
       </c>
       <c r="H69" s="1">
-        <v>348717.98</v>
+        <v>254910.8</v>
       </c>
       <c r="I69" s="1">
-        <v>164785.75</v>
+        <v>-7707.45</v>
       </c>
       <c r="J69" s="1">
-        <v>47.254732893325</v>
+        <v>-3.0235870743805</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>513503.73</v>
+        <v>247203.35</v>
       </c>
       <c r="N69" s="1">
-        <v>513503.73</v>
+        <v>247203.35</v>
       </c>
       <c r="O69" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>22929.0</v>
+        <v>30823.0</v>
       </c>
       <c r="D70" s="1">
-        <v>48.28</v>
+        <v>3478.0</v>
       </c>
       <c r="E70" s="1">
-        <v>50.3</v>
+        <v>2001.99866982</v>
       </c>
       <c r="F70" t="s">
-        <v>166</v>
+        <v>50</v>
       </c>
       <c r="G70">
-        <v>9.17</v>
+        <v>186.15</v>
       </c>
       <c r="H70" s="1">
-        <v>125931.93</v>
+        <v>358486.51</v>
       </c>
       <c r="I70" s="1">
-        <v>-5207.58</v>
+        <v>217404.47</v>
       </c>
       <c r="J70" s="1">
-        <v>-4.1352340109454</v>
+        <v>60.6450909408</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>120724.35</v>
+        <v>575890.98</v>
       </c>
       <c r="N70" s="1">
-        <v>120724.35</v>
+        <v>575890.98</v>
       </c>
       <c r="O70" s="1">
-        <v>0.13</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>34643.0</v>
+        <v>28745.0</v>
       </c>
       <c r="D71" s="1">
-        <v>213.17</v>
+        <v>49.12</v>
       </c>
       <c r="E71" s="1">
-        <v>122.29389285</v>
+        <v>49.49376031</v>
       </c>
       <c r="F71" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>9.13</v>
       </c>
       <c r="H71" s="1">
-        <v>3867087.38</v>
+        <v>155166.55</v>
       </c>
       <c r="I71" s="1">
-        <v>2443670.02</v>
+        <v>-432.67</v>
       </c>
       <c r="J71" s="1">
-        <v>63.191487025566</v>
+        <v>-0.27884231491903</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>6310757.4</v>
+        <v>154733.88</v>
       </c>
       <c r="N71" s="1">
-        <v>6310757.4</v>
+        <v>154733.88</v>
       </c>
       <c r="O71" s="1">
-        <v>7.01</v>
+        <v>0.15</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>51508.0</v>
+        <v>34710.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1604.0</v>
+        <v>222.82</v>
       </c>
       <c r="E72" s="1">
-        <v>1586.19198959</v>
+        <v>124.02657275</v>
       </c>
       <c r="F72" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G72">
-        <v>186.9</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>489932.66</v>
+        <v>3922563.62</v>
       </c>
       <c r="I72" s="1">
-        <v>-47880.79</v>
+        <v>2719839.61</v>
       </c>
       <c r="J72" s="1">
-        <v>-9.7729328761222</v>
+        <v>69.33831732218</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>442051.87</v>
+        <v>6642403.23</v>
       </c>
       <c r="N72" s="1">
-        <v>442051.87</v>
+        <v>6642403.23</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>6.43</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>26137.0</v>
+        <v>63268.0</v>
       </c>
       <c r="D73" s="1">
-        <v>825.8</v>
+        <v>1576.5</v>
       </c>
       <c r="E73" s="1">
-        <v>723.07912155</v>
+        <v>1593.33737434</v>
       </c>
       <c r="F73" t="s">
         <v>50</v>
       </c>
       <c r="G73">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H73" s="1">
-        <v>109491.36</v>
+        <v>592609.32</v>
       </c>
       <c r="I73" s="1">
-        <v>5993.44</v>
+        <v>-56795.55</v>
       </c>
       <c r="J73" s="1">
-        <v>5.4738930998756</v>
+        <v>-9.583978530746</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>115484.8</v>
+        <v>535813.77</v>
       </c>
       <c r="N73" s="1">
-        <v>115484.8</v>
+        <v>535813.77</v>
       </c>
       <c r="O73" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>39335.0</v>
+        <v>30999.0</v>
       </c>
       <c r="D74" s="1">
-        <v>5.285</v>
+        <v>767.9</v>
       </c>
       <c r="E74" s="1">
-        <v>5.41860735</v>
+        <v>742.44098197</v>
       </c>
       <c r="F74" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G74">
-        <v>0.87</v>
+        <v>186.15</v>
       </c>
       <c r="H74" s="1">
-        <v>253286.82</v>
+        <v>131656.07</v>
       </c>
       <c r="I74" s="1">
-        <v>-13525.01</v>
+        <v>-3780.34</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.3398001522543</v>
+        <v>-2.871375394997</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>239761.81</v>
+        <v>127875.73</v>
       </c>
       <c r="N74" s="1">
-        <v>239761.81</v>
+        <v>127875.73</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>16823.0</v>
+        <v>49143.0</v>
       </c>
       <c r="D75" s="1">
-        <v>14.92</v>
+        <v>4.964</v>
       </c>
       <c r="E75" s="1">
-        <v>15.88102776</v>
+        <v>5.37741794</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H75" s="1">
-        <v>267166.53</v>
+        <v>312340.95</v>
       </c>
       <c r="I75" s="1">
-        <v>-16167.37</v>
+        <v>-30077.89</v>
       </c>
       <c r="J75" s="1">
-        <v>-6.0514204380317</v>
+        <v>-9.629825996239</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>250999.16</v>
+        <v>282263.06</v>
       </c>
       <c r="N75" s="1">
-        <v>250999.16</v>
+        <v>282263.06</v>
       </c>
       <c r="O75" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>7034.0</v>
+        <v>20499.0</v>
       </c>
       <c r="D76" s="1">
-        <v>185.8</v>
+        <v>14.75</v>
       </c>
       <c r="E76" s="1">
-        <v>219.56037532</v>
+        <v>15.65376945</v>
       </c>
       <c r="F76" t="s">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>206750.79</v>
+        <v>320886.62</v>
       </c>
       <c r="I76" s="1">
-        <v>-31858.56</v>
+        <v>-18526.37</v>
       </c>
       <c r="J76" s="1">
-        <v>-15.409159984346</v>
+        <v>-5.7734940771292</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>174892.23</v>
+        <v>302360.25</v>
       </c>
       <c r="N76" s="1">
-        <v>174892.23</v>
+        <v>302360.25</v>
       </c>
       <c r="O76" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>189</v>
+      </c>
+      <c r="B77" t="s">
         <v>190</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>7048.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>198.0</v>
+      </c>
+      <c r="E77" s="1">
+        <v>219.05021992</v>
+      </c>
+      <c r="F77" t="s">
         <v>191</v>
       </c>
-      <c r="C77" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H77" s="1">
-        <v>387516.8</v>
+        <v>206679.68</v>
       </c>
       <c r="I77" s="1">
-        <v>72301.6</v>
+        <v>-19965.2</v>
       </c>
       <c r="J77" s="1">
-        <v>18.657668519145</v>
+        <v>-9.6599723785135</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>459818.4</v>
+        <v>186714.48</v>
       </c>
       <c r="N77" s="1">
-        <v>459818.4</v>
+        <v>186714.48</v>
       </c>
       <c r="O77" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>192</v>
       </c>
       <c r="B78" t="s">
         <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>10257.0</v>
+        <v>1678.0</v>
       </c>
       <c r="D78" s="1">
-        <v>6.968</v>
+        <v>287.15</v>
       </c>
       <c r="E78" s="1">
-        <v>6.92836502</v>
+        <v>228.80495828</v>
       </c>
       <c r="F78" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G78">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>84140.03</v>
+        <v>383934.72</v>
       </c>
       <c r="I78" s="1">
-        <v>-1710.2</v>
+        <v>97902.98</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0325640482895</v>
+        <v>25.499902691791</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>82429.83</v>
+        <v>481837.7</v>
       </c>
       <c r="N78" s="1">
-        <v>82429.83</v>
+        <v>481837.7</v>
       </c>
       <c r="O78" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>194</v>
       </c>
       <c r="B79" t="s">
         <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>18780.0</v>
+        <v>11313.0</v>
       </c>
       <c r="D79" s="1">
-        <v>3893.0</v>
+        <v>7.264</v>
       </c>
       <c r="E79" s="1">
-        <v>4500.0</v>
+        <v>6.94574649</v>
       </c>
       <c r="F79" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G79">
-        <v>186.9</v>
+        <v>0.86</v>
       </c>
       <c r="H79" s="1">
-        <v>459087.51</v>
+        <v>92803.13</v>
       </c>
       <c r="I79" s="1">
-        <v>-67909.73</v>
+        <v>2282.35</v>
       </c>
       <c r="J79" s="1">
-        <v>-14.792327937652</v>
+        <v>2.4593459293884</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>391177.78</v>
+        <v>95085.48</v>
       </c>
       <c r="N79" s="1">
-        <v>391177.78</v>
+        <v>95085.48</v>
       </c>
       <c r="O79" s="1">
-        <v>0.43</v>
+        <v>0.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>196</v>
       </c>
       <c r="B80" t="s">
         <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>162.0</v>
+        <v>24452.0</v>
       </c>
       <c r="D80" s="1">
-        <v>85500.0</v>
+        <v>2798.0</v>
       </c>
       <c r="E80" s="1">
-        <v>79983.13580247</v>
+        <v>4392.78308523</v>
       </c>
       <c r="F80" t="s">
         <v>50</v>
       </c>
       <c r="G80">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H80" s="1">
-        <v>74591.02</v>
+        <v>583235.24</v>
       </c>
       <c r="I80" s="1">
-        <v>-481.28</v>
+        <v>-215700.93</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.64522512227343</v>
+        <v>-36.983521434679</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>74109.74</v>
+        <v>367534.31</v>
       </c>
       <c r="N80" s="1">
-        <v>74109.74</v>
+        <v>367534.31</v>
       </c>
       <c r="O80" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>198</v>
       </c>
       <c r="B81" t="s">
         <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>7025.0</v>
+        <v>205.0</v>
       </c>
       <c r="D81" s="1">
-        <v>31.29</v>
+        <v>78700.0</v>
       </c>
       <c r="E81" s="1">
-        <v>26.85862206</v>
+        <v>80884.2097561</v>
       </c>
       <c r="F81" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G81">
-        <v>0.87</v>
+        <v>186.15</v>
       </c>
       <c r="H81" s="1">
-        <v>222427.25</v>
+        <v>94141.72</v>
       </c>
       <c r="I81" s="1">
-        <v>31090.14</v>
+        <v>-7472.6</v>
       </c>
       <c r="J81" s="1">
-        <v>13.977666855118</v>
+        <v>-7.9376072585035</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>253517.39</v>
+        <v>86669.12</v>
       </c>
       <c r="N81" s="1">
-        <v>253517.39</v>
+        <v>86669.12</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.08</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>200</v>
       </c>
       <c r="B82" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>13380.0</v>
+        <v>8438.0</v>
       </c>
       <c r="D82" s="1">
-        <v>20.6</v>
+        <v>29.0</v>
       </c>
       <c r="E82" s="1">
-        <v>18.77</v>
+        <v>27.65447855</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H82" s="1">
-        <v>251142.6</v>
+        <v>274051.72</v>
       </c>
       <c r="I82" s="1">
-        <v>24485.4</v>
+        <v>9086.26</v>
       </c>
       <c r="J82" s="1">
-        <v>9.749600426212</v>
+        <v>3.3155274486144</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>275628.0</v>
+        <v>283137.98</v>
       </c>
       <c r="N82" s="1">
-        <v>275628.0</v>
+        <v>283137.98</v>
       </c>
       <c r="O82" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>202</v>
       </c>
       <c r="B83" t="s">
         <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>14075.0</v>
+        <v>14567.0</v>
       </c>
       <c r="D83" s="1">
-        <v>48.6</v>
+        <v>21.26</v>
       </c>
       <c r="E83" s="1">
-        <v>49.7103254</v>
+        <v>18.91372554</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>699672.83</v>
+        <v>275516.24</v>
       </c>
       <c r="I83" s="1">
-        <v>-15627.83</v>
+        <v>34178.18</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.2335910914248</v>
+        <v>12.405141707799</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>684045.0</v>
+        <v>309694.42</v>
       </c>
       <c r="N83" s="1">
-        <v>684045.0</v>
+        <v>309694.42</v>
       </c>
       <c r="O83" s="1">
-        <v>0.76</v>
+        <v>0.3</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>204</v>
       </c>
       <c r="B84" t="s">
         <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>7821.0</v>
+        <v>14102.0</v>
       </c>
       <c r="D84" s="1">
-        <v>71.98</v>
+        <v>49.3</v>
       </c>
       <c r="E84" s="1">
-        <v>62.18017261</v>
+        <v>49.6676982</v>
       </c>
       <c r="F84" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G84">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>564307.99</v>
+        <v>700413.88</v>
       </c>
       <c r="I84" s="1">
-        <v>84968.96</v>
+        <v>-5185.28</v>
       </c>
       <c r="J84" s="1">
-        <v>15.057195982641</v>
+        <v>-0.74031656825533</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>649276.95</v>
+        <v>695228.6</v>
       </c>
       <c r="N84" s="1">
-        <v>649276.95</v>
+        <v>695228.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>20193.0</v>
+        <v>8108.0</v>
       </c>
       <c r="D85" s="1">
-        <v>226.96</v>
+        <v>68.65</v>
       </c>
       <c r="E85" s="1">
-        <v>131.82859753</v>
+        <v>62.74917119</v>
       </c>
       <c r="F85" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H85" s="1">
-        <v>2418107.99</v>
+        <v>590266.89</v>
       </c>
       <c r="I85" s="1">
-        <v>1498319.36</v>
+        <v>53776.15</v>
       </c>
       <c r="J85" s="1">
-        <v>61.962466779658</v>
+        <v>9.1104805150091</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>3916427.35</v>
+        <v>644043.04</v>
       </c>
       <c r="N85" s="1">
-        <v>3916427.35</v>
+        <v>644043.04</v>
       </c>
       <c r="O85" s="1">
-        <v>4.35</v>
+        <v>0.62</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>208</v>
       </c>
       <c r="B86" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>2740.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D86" s="1">
-        <v>42.195</v>
+        <v>271.41</v>
       </c>
       <c r="E86" s="1">
-        <v>29.08</v>
+        <v>133.60114744</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>79679.2</v>
+        <v>2249254.95</v>
       </c>
       <c r="I86" s="1">
-        <v>35935.1</v>
+        <v>2077780.59</v>
       </c>
       <c r="J86" s="1">
-        <v>45.099724896836</v>
+        <v>92.376392902903</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>115614.3</v>
+        <v>4327035.54</v>
       </c>
       <c r="N86" s="1">
-        <v>115614.3</v>
+        <v>4327035.54</v>
       </c>
       <c r="O86" s="1">
-        <v>0.13</v>
+        <v>4.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>210</v>
       </c>
       <c r="B87" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>25063.0</v>
+        <v>1959.0</v>
       </c>
       <c r="D87" s="1">
-        <v>9.304</v>
+        <v>68.26</v>
       </c>
       <c r="E87" s="1">
-        <v>9.40497666</v>
+        <v>29.53171006</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>235716.93</v>
+        <v>57852.62</v>
       </c>
       <c r="I87" s="1">
-        <v>-2530.78</v>
+        <v>75868.72</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.0736521979987</v>
+        <v>131.14137268113</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>233186.15</v>
+        <v>133721.34</v>
       </c>
       <c r="N87" s="1">
-        <v>233186.15</v>
+        <v>133721.34</v>
       </c>
       <c r="O87" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>212</v>
       </c>
       <c r="B88" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>3358.0</v>
+        <v>30803.0</v>
       </c>
       <c r="D88" s="1">
-        <v>147.5</v>
+        <v>10.035</v>
       </c>
       <c r="E88" s="1">
-        <v>137.49525908</v>
+        <v>9.48167906</v>
       </c>
       <c r="F88" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>494920.48</v>
+        <v>292064.16</v>
       </c>
       <c r="I88" s="1">
-        <v>40805.01</v>
+        <v>17043.95</v>
       </c>
       <c r="J88" s="1">
-        <v>8.2447608553196</v>
+        <v>5.8356869257769</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>535725.49</v>
+        <v>309108.11</v>
       </c>
       <c r="N88" s="1">
-        <v>535725.49</v>
+        <v>309108.11</v>
       </c>
       <c r="O88" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>214</v>
       </c>
       <c r="B89" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>25031.0</v>
+        <v>4199.0</v>
       </c>
       <c r="D89" s="1">
-        <v>102.1</v>
+        <v>148.1</v>
       </c>
       <c r="E89" s="1">
-        <v>127.53489553</v>
+        <v>140.98620148</v>
       </c>
       <c r="F89" t="s">
-        <v>114</v>
+        <v>32</v>
       </c>
       <c r="G89">
-        <v>10.87</v>
+        <v>0.92</v>
       </c>
       <c r="H89" s="1">
-        <v>286174.64</v>
+        <v>637527.57</v>
       </c>
       <c r="I89" s="1">
-        <v>-51061.77</v>
+        <v>41965.33</v>
       </c>
       <c r="J89" s="1">
-        <v>-17.842870353572</v>
+        <v>6.5825121884533</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>235112.87</v>
+        <v>679492.9</v>
       </c>
       <c r="N89" s="1">
-        <v>235112.87</v>
+        <v>679492.9</v>
       </c>
       <c r="O89" s="1">
-        <v>0.26</v>
+        <v>0.66</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>216</v>
       </c>
       <c r="B90" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>50064.0</v>
+        <v>31400.0</v>
       </c>
       <c r="D90" s="1">
-        <v>131.0</v>
+        <v>101.7</v>
       </c>
       <c r="E90" s="1">
-        <v>154.767032</v>
+        <v>122.25661497</v>
       </c>
       <c r="F90" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G90">
-        <v>10.87</v>
+        <v>10.82</v>
       </c>
       <c r="H90" s="1">
-        <v>694872.86</v>
+        <v>345951.81</v>
       </c>
       <c r="I90" s="1">
-        <v>-91522.89</v>
+        <v>-50842.3</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.171170622493</v>
+        <v>-14.696353229081</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>603349.97</v>
+        <v>295109.51</v>
       </c>
       <c r="N90" s="1">
-        <v>603349.97</v>
+        <v>295109.51</v>
       </c>
       <c r="O90" s="1">
-        <v>0.67</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>218</v>
       </c>
       <c r="B91" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>31457.0</v>
+        <v>58495.0</v>
       </c>
       <c r="D91" s="1">
-        <v>24.7</v>
+        <v>134.9</v>
       </c>
       <c r="E91" s="1">
-        <v>18.18719172</v>
+        <v>150.98614565</v>
       </c>
       <c r="F91" t="s">
-        <v>166</v>
+        <v>116</v>
       </c>
       <c r="G91">
-        <v>9.17</v>
+        <v>10.82</v>
       </c>
       <c r="H91" s="1">
-        <v>66156.03</v>
+        <v>795144.49</v>
       </c>
       <c r="I91" s="1">
-        <v>18577.78</v>
+        <v>-65916.55</v>
       </c>
       <c r="J91" s="1">
-        <v>28.081763672941</v>
+        <v>-8.2898832638581</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>84733.81</v>
+        <v>729227.94</v>
       </c>
       <c r="N91" s="1">
-        <v>84733.81</v>
+        <v>729227.94</v>
       </c>
       <c r="O91" s="1">
-        <v>0.09</v>
+        <v>0.71</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>220</v>
       </c>
       <c r="B92" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>16980.0</v>
+        <v>33941.0</v>
       </c>
       <c r="D92" s="1">
-        <v>265.0</v>
+        <v>22.68</v>
       </c>
       <c r="E92" s="1">
-        <v>178.73552768</v>
+        <v>18.83157214</v>
       </c>
       <c r="F92" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>9.13</v>
       </c>
       <c r="H92" s="1">
-        <v>2596962.32</v>
+        <v>73347.68</v>
       </c>
       <c r="I92" s="1">
-        <v>1248277.81</v>
+        <v>11011.52</v>
       </c>
       <c r="J92" s="1">
-        <v>48.066843341801</v>
+        <v>15.012772046778</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>3845240.13</v>
+        <v>84359.2</v>
       </c>
       <c r="N92" s="1">
-        <v>3845240.13</v>
+        <v>84359.2</v>
       </c>
       <c r="O92" s="1">
-        <v>4.27</v>
+        <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>29739.0</v>
+        <v>13816.0</v>
       </c>
       <c r="D93" s="1">
-        <v>2809.0</v>
+        <v>308.12</v>
       </c>
       <c r="E93" s="1">
-        <v>2574.52671576</v>
+        <v>181.0131478</v>
       </c>
       <c r="F93" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G93">
-        <v>186.9</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>458781.48</v>
+        <v>2140479.79</v>
       </c>
       <c r="I93" s="1">
-        <v>-11817.75</v>
+        <v>1515625.26</v>
       </c>
       <c r="J93" s="1">
-        <v>-2.5758995328233</v>
+        <v>70.807735119984</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>446963.73</v>
+        <v>3656105.05</v>
       </c>
       <c r="N93" s="1">
-        <v>446963.73</v>
+        <v>3656105.05</v>
       </c>
       <c r="O93" s="1">
-        <v>0.5</v>
+        <v>3.54</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>224</v>
       </c>
       <c r="B94" t="s">
         <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>46000.0</v>
+        <v>35364.0</v>
       </c>
       <c r="D94" s="1">
-        <v>1687.0</v>
+        <v>2695.5</v>
       </c>
       <c r="E94" s="1">
-        <v>1765.43591304</v>
+        <v>2626.50834182</v>
       </c>
       <c r="F94" t="s">
         <v>50</v>
       </c>
       <c r="G94">
-        <v>186.9</v>
+        <v>186.15</v>
       </c>
       <c r="H94" s="1">
-        <v>497019.05</v>
+        <v>546441.83</v>
       </c>
       <c r="I94" s="1">
-        <v>-81809.73</v>
+        <v>-34363.37</v>
       </c>
       <c r="J94" s="1">
-        <v>-16.460079347059</v>
+        <v>-6.2885687210293</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>415209.32</v>
+        <v>512078.46</v>
       </c>
       <c r="N94" s="1">
-        <v>415209.32</v>
+        <v>512078.46</v>
       </c>
       <c r="O94" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>226</v>
       </c>
       <c r="B95" t="s">
         <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>23861.0</v>
+        <v>61755.0</v>
       </c>
       <c r="D95" s="1">
-        <v>90.45</v>
+        <v>1636.0</v>
       </c>
       <c r="E95" s="1">
-        <v>116.23299987</v>
+        <v>1735.75689418</v>
       </c>
       <c r="F95" t="s">
-        <v>228</v>
+        <v>50</v>
       </c>
       <c r="G95">
-        <v>10.92</v>
+        <v>186.15</v>
       </c>
       <c r="H95" s="1">
-        <v>247407.28</v>
+        <v>636713.31</v>
       </c>
       <c r="I95" s="1">
-        <v>-49792.74</v>
+        <v>-93974.07</v>
       </c>
       <c r="J95" s="1">
-        <v>-20.125818448026</v>
+        <v>-14.759243842413</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>197614.54</v>
+        <v>542739.24</v>
       </c>
       <c r="N95" s="1">
-        <v>197614.54</v>
+        <v>542739.24</v>
       </c>
       <c r="O95" s="1">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>228</v>
+      </c>
+      <c r="B96" t="s">
         <v>229</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>33625.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>96.0</v>
+      </c>
+      <c r="E96" s="1">
+        <v>110.14411836</v>
+      </c>
+      <c r="F96" t="s">
         <v>230</v>
       </c>
-      <c r="C96" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G96">
-        <v>186.9</v>
+        <v>10.79</v>
       </c>
       <c r="H96" s="1">
-        <v>710796.66</v>
+        <v>332800.13</v>
       </c>
       <c r="I96" s="1">
-        <v>-52476.0</v>
+        <v>-33750.64</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.3827021078011</v>
+        <v>-10.141414307741</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>658320.66</v>
+        <v>299049.49</v>
       </c>
       <c r="N96" s="1">
-        <v>658320.66</v>
+        <v>299049.49</v>
       </c>
       <c r="O96" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>231</v>
       </c>
       <c r="B97" t="s">
         <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>47554.0</v>
+        <v>50611.0</v>
       </c>
       <c r="D97" s="1">
-        <v>1.531</v>
+        <v>2844.0</v>
       </c>
       <c r="E97" s="1">
-        <v>1.40465976</v>
+        <v>2986.90826105</v>
       </c>
       <c r="F97" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G97">
-        <v>0.87</v>
+        <v>186.15</v>
       </c>
       <c r="H97" s="1">
-        <v>79265.31</v>
+        <v>890484.12</v>
       </c>
       <c r="I97" s="1">
-        <v>4703.52</v>
+        <v>-117251.26</v>
       </c>
       <c r="J97" s="1">
-        <v>5.933894663378</v>
+        <v>-13.167136545905</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>83968.83</v>
+        <v>773232.86</v>
       </c>
       <c r="N97" s="1">
-        <v>83968.83</v>
+        <v>773232.86</v>
       </c>
       <c r="O97" s="1">
-        <v>0.09</v>
+        <v>0.75</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>233</v>
       </c>
       <c r="B98" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>815.0</v>
+        <v>52711.0</v>
       </c>
       <c r="D98" s="1">
-        <v>103.9</v>
+        <v>1.5</v>
       </c>
       <c r="E98" s="1">
-        <v>89.89153374</v>
+        <v>1.41733149</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G98">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H98" s="1">
-        <v>73261.6</v>
+        <v>88388.98</v>
       </c>
       <c r="I98" s="1">
-        <v>11416.9</v>
+        <v>3096.7</v>
       </c>
       <c r="J98" s="1">
-        <v>15.583743734781</v>
+        <v>3.5034910460557</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>84678.5</v>
+        <v>91485.68</v>
       </c>
       <c r="N98" s="1">
-        <v>84678.5</v>
+        <v>91485.68</v>
       </c>
       <c r="O98" s="1">
         <v>0.09</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>235</v>
       </c>
       <c r="B99" t="s">
         <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>16433.0</v>
+        <v>911.0</v>
       </c>
       <c r="D99" s="1">
-        <v>13.405</v>
+        <v>98.78</v>
       </c>
       <c r="E99" s="1">
-        <v>11.14960506</v>
+        <v>91.276191</v>
       </c>
       <c r="F99" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>217638.9</v>
+        <v>83152.61</v>
       </c>
       <c r="I99" s="1">
-        <v>36423.0</v>
+        <v>6835.97</v>
       </c>
       <c r="J99" s="1">
-        <v>16.735519247708</v>
+        <v>8.220992702454</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>254061.9</v>
+        <v>89988.58</v>
       </c>
       <c r="N99" s="1">
-        <v>254061.9</v>
+        <v>89988.58</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>237</v>
       </c>
       <c r="B100" t="s">
         <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>9748.0</v>
+        <v>19011.0</v>
       </c>
       <c r="D100" s="1">
-        <v>24.61</v>
+        <v>12.8</v>
       </c>
       <c r="E100" s="1">
-        <v>26.80654698</v>
+        <v>11.55740519</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H100" s="1">
-        <v>261310.22</v>
+        <v>259782.89</v>
       </c>
       <c r="I100" s="1">
-        <v>-21411.94</v>
+        <v>21780.08</v>
       </c>
       <c r="J100" s="1">
-        <v>-8.1940691029995</v>
+        <v>8.3839547708473</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>239898.28</v>
+        <v>281562.97</v>
       </c>
       <c r="N100" s="1">
-        <v>239898.28</v>
+        <v>281562.97</v>
       </c>
       <c r="O100" s="1">
         <v>0.27</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>239</v>
       </c>
       <c r="B101" t="s">
         <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>3712.0</v>
+        <v>12256.0</v>
       </c>
       <c r="D101" s="1">
-        <v>62.25</v>
+        <v>25.07</v>
       </c>
       <c r="E101" s="1">
-        <v>69.36956088</v>
+        <v>26.50485069</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>257499.81</v>
+        <v>324843.45</v>
       </c>
       <c r="I101" s="1">
-        <v>-26427.81</v>
+        <v>-17585.53</v>
       </c>
       <c r="J101" s="1">
-        <v>-10.263234757338</v>
+        <v>-5.4135399682524</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>231072.0</v>
+        <v>307257.92</v>
       </c>
       <c r="N101" s="1">
-        <v>231072.0</v>
+        <v>307257.92</v>
       </c>
       <c r="O101" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>241</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>10952.0</v>
+        <v>4961.0</v>
       </c>
       <c r="D102" s="1">
-        <v>191.35</v>
+        <v>58.45</v>
       </c>
       <c r="E102" s="1">
-        <v>181.90780405</v>
+        <v>66.97427132</v>
       </c>
       <c r="F102" t="s">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="G102">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>266695.1</v>
+        <v>332259.36</v>
       </c>
       <c r="I102" s="1">
-        <v>13747.74</v>
+        <v>-42288.91</v>
       </c>
       <c r="J102" s="1">
-        <v>5.1548528638134</v>
+        <v>-12.727680568578</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>280442.84</v>
+        <v>289970.45</v>
       </c>
       <c r="N102" s="1">
-        <v>280442.84</v>
+        <v>289970.45</v>
       </c>
       <c r="O102" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>243</v>
       </c>
       <c r="B103" t="s">
         <v>244</v>
       </c>
       <c r="C103" s="1">
-        <v>7180.0</v>
+        <v>12669.0</v>
       </c>
       <c r="D103" s="1">
-        <v>2963.5</v>
+        <v>177.1</v>
       </c>
       <c r="E103" s="1">
-        <v>3023.79512535</v>
+        <v>183.74065356</v>
       </c>
       <c r="F103" t="s">
-        <v>50</v>
+        <v>191</v>
       </c>
       <c r="G103">
-        <v>186.9</v>
+        <v>7.47</v>
       </c>
       <c r="H103" s="1">
-        <v>128820.24</v>
+        <v>311599.6</v>
       </c>
       <c r="I103" s="1">
-        <v>-14972.72</v>
+        <v>-11401.59</v>
       </c>
       <c r="J103" s="1">
-        <v>-11.622956144159</v>
+        <v>-3.6590515520559</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>113847.52</v>
+        <v>300198.01</v>
       </c>
       <c r="N103" s="1">
-        <v>113847.52</v>
+        <v>300198.01</v>
       </c>
       <c r="O103" s="1">
-        <v>0.13</v>
+        <v>0.29</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>245</v>
       </c>
       <c r="B104" t="s">
         <v>246</v>
       </c>
       <c r="C104" s="1">
-        <v>37949.0</v>
+        <v>9400.0</v>
       </c>
       <c r="D104" s="1">
-        <v>24.82</v>
+        <v>2485.0</v>
       </c>
       <c r="E104" s="1">
-        <v>27.67579357</v>
+        <v>2986.59989362</v>
       </c>
       <c r="F104" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G104">
-        <v>1.17</v>
+        <v>186.15</v>
       </c>
       <c r="H104" s="1">
-        <v>940347.99</v>
+        <v>163316.07</v>
       </c>
       <c r="I104" s="1">
-        <v>-135447.82</v>
+        <v>-37831.58</v>
       </c>
       <c r="J104" s="1">
-        <v>-14.404010157984</v>
+        <v>-23.164640197379</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>804900.17</v>
+        <v>125484.49</v>
       </c>
       <c r="N104" s="1">
-        <v>804900.17</v>
+        <v>125484.49</v>
       </c>
       <c r="O104" s="1">
-        <v>0.89</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>248</v>
       </c>
       <c r="C105" s="1">
-        <v>29920.0</v>
+        <v>45657.0</v>
       </c>
       <c r="D105" s="1">
-        <v>117.91</v>
+        <v>24.39</v>
       </c>
       <c r="E105" s="1">
-        <v>116.96920822</v>
+        <v>26.99381168</v>
       </c>
       <c r="F105" t="s">
         <v>37</v>
       </c>
       <c r="G105">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H105" s="1">
-        <v>3216927.11</v>
+        <v>1094515.48</v>
       </c>
       <c r="I105" s="1">
-        <v>-202171.34</v>
+        <v>-138124.16</v>
       </c>
       <c r="J105" s="1">
-        <v>-6.2846105331867</v>
+        <v>-12.619662537802</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>3014755.77</v>
+        <v>956391.32</v>
       </c>
       <c r="N105" s="1">
-        <v>3014755.77</v>
+        <v>956391.32</v>
       </c>
       <c r="O105" s="1">
-        <v>3.35</v>
+        <v>0.93</v>
       </c>
       <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>249</v>
+      </c>
+      <c r="B106" t="s">
+        <v>250</v>
+      </c>
+      <c r="C106" s="1">
+        <v>37292.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>110.29</v>
+      </c>
+      <c r="E106" s="1">
+        <v>116.95674622</v>
+      </c>
+      <c r="F106" t="s">
+        <v>37</v>
+      </c>
+      <c r="G106">
+        <v>1.16</v>
+      </c>
+      <c r="H106" s="1">
+        <v>3945739.69</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-413352.8</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-10.475926758361</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3532386.89</v>
+      </c>
+      <c r="N106" s="1">
+        <v>3532386.89</v>
+      </c>
+      <c r="O106" s="1">
+        <v>3.42</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>251</v>
+      </c>
+      <c r="B107" t="s">
+        <v>252</v>
+      </c>
+      <c r="C107" s="1">
+        <v>24.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>4805.92</v>
+      </c>
+      <c r="E107" s="1">
+        <v>4804.11833333</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>115298.84</v>
+      </c>
+      <c r="I107" s="1">
+        <v>43.24</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.037502545559001</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>115342.08</v>
+      </c>
+      <c r="N107" s="1">
+        <v>115342.08</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>