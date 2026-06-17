--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -343,105 +343,99 @@
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>SMURFIT WESTROCK PLC</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
@@ -856,209 +850,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>9007.5402</v>
       </c>
       <c r="D2">
-        <v>5412.39</v>
+        <v>4990.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>48752349.41</v>
+        <v>44955609.88</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>48752349.41</v>
+        <v>44955609.88</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133225.8369</v>
+        <v>133670.0692</v>
       </c>
       <c r="D3">
-        <v>152.54</v>
+        <v>140.66</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>20322744.16</v>
+        <v>18802531.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>20322744.16</v>
+        <v>18802531.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5840.2423</v>
+        <v>6062.0176</v>
       </c>
       <c r="D4">
-        <v>1664.97</v>
+        <v>1534.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9723875.18</v>
+        <v>9304796.81</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9723875.18</v>
+        <v>9304796.81</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>718055.9788</v>
+        <v>721655.7814</v>
       </c>
       <c r="D5">
-        <v>158.75</v>
+        <v>146.38</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>113993226.98</v>
+        <v>105637385.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>113993226.98</v>
+        <v>105637385.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15956.834</v>
+        <v>15701.834</v>
       </c>
       <c r="D6">
-        <v>155.99</v>
+        <v>143.82</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2489147.51</v>
+        <v>2258285.29</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2489147.51</v>
+        <v>2258285.29</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1080,2736 +1074,2686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>382.2</v>
+        <v>362.1</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>338635.13</v>
+        <v>34723.13</v>
       </c>
       <c r="J2" s="1">
-        <v>6.2246485964477</v>
+        <v>0.63826597795324</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5778864.0</v>
+        <v>5474952.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5778864.0</v>
+        <v>5474952.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.96</v>
+        <v>3.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.29</v>
+        <v>23.41</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>19203.19</v>
+        <v>-976316.81</v>
       </c>
       <c r="J3" s="1">
-        <v>0.33385490597938</v>
+        <v>-16.973646399824</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5771160.0</v>
+        <v>4775640.0</v>
       </c>
       <c r="N3" s="1">
-        <v>5771160.0</v>
+        <v>4775640.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.96</v>
+        <v>2.64</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7700.0</v>
+        <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1233.4</v>
+        <v>1193.8</v>
       </c>
       <c r="E4" s="1">
-        <v>136.1780467532</v>
+        <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1048570.96</v>
+        <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8448609.04</v>
+        <v>7879283.55</v>
       </c>
       <c r="J4" s="1">
-        <v>805.72601781762</v>
+        <v>776.64643933137</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9497180.0</v>
+        <v>8893810.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9497180.0</v>
+        <v>8893810.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.86</v>
+        <v>4.91</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>155.42</v>
+        <v>144.02</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2758986.77</v>
+        <v>2431384.5</v>
       </c>
       <c r="J5" s="1">
-        <v>94.998794604476</v>
+        <v>83.718631503263</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5663220.22</v>
+        <v>5335617.95</v>
       </c>
       <c r="N5" s="1">
-        <v>5663220.22</v>
+        <v>5335617.95</v>
       </c>
       <c r="O5" s="1">
-        <v>2.9</v>
+        <v>2.95</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.79</v>
+        <v>9.594</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1307589.8</v>
+        <v>829189.8</v>
       </c>
       <c r="J6" s="1">
-        <v>43.464478348066</v>
+        <v>27.562391591413</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4316000.0</v>
+        <v>3837600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4316000.0</v>
+        <v>3837600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.21</v>
+        <v>2.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>89.46</v>
+        <v>79.36</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>151665.89</v>
+        <v>-110934.11</v>
       </c>
       <c r="J7" s="1">
-        <v>6.9754082165085</v>
+        <v>-5.1020747142621</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2325960.0</v>
+        <v>2063360.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2325960.0</v>
+        <v>2063360.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.19</v>
+        <v>1.14</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>95.5</v>
+        <v>85.88</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>552945.77</v>
+        <v>225865.77</v>
       </c>
       <c r="J8" s="1">
-        <v>20.524671101368</v>
+        <v>8.3838613003718</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3247000.0</v>
+        <v>2919920.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3247000.0</v>
+        <v>2919920.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.66</v>
+        <v>1.61</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.65</v>
+        <v>32.4</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>129405.6</v>
+        <v>-32594.4</v>
       </c>
       <c r="J9" s="1">
-        <v>5.4707832232967</v>
+        <v>-1.3779689340602</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2494800.0</v>
+        <v>2332800.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2494800.0</v>
+        <v>2332800.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.28</v>
+        <v>1.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>82000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.24</v>
+        <v>71.16</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604684146</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3301358.41</v>
       </c>
       <c r="I10" s="1">
-        <v>3770321.59</v>
+        <v>2533761.59</v>
       </c>
       <c r="J10" s="1">
-        <v>114.20515805189</v>
+        <v>76.749061305343</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7071680.0</v>
+        <v>5835120.0</v>
       </c>
       <c r="N10" s="1">
-        <v>7071680.0</v>
+        <v>5835120.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.62</v>
+        <v>3.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>37000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>72.64</v>
+        <v>73.12</v>
       </c>
       <c r="E11" s="1">
         <v>59.3327359459</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2195311.23</v>
       </c>
       <c r="I11" s="1">
-        <v>492368.77</v>
+        <v>510128.77</v>
       </c>
       <c r="J11" s="1">
-        <v>22.428198939246</v>
+        <v>23.237195848536</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2687680.0</v>
+        <v>2705440.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2687680.0</v>
+        <v>2705440.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.38</v>
+        <v>1.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>126000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.55</v>
+        <v>18.11</v>
       </c>
       <c r="E12" s="1">
-        <v>23.5723146032</v>
+        <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2970111.64</v>
+        <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-632811.64</v>
+        <v>-595392.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-21.305988349987</v>
+        <v>-23.172584800528</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2337300.0</v>
+        <v>1973990.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2337300.0</v>
+        <v>1973990.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.2</v>
+        <v>1.09</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>232.4</v>
+        <v>251.0</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-70220.2</v>
+        <v>238539.8</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.7876559020149</v>
+        <v>6.0727124294073</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3857840.0</v>
+        <v>4166600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3857840.0</v>
+        <v>4166600.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.98</v>
+        <v>2.3</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.68</v>
+        <v>20.3</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1296041.63</v>
+        <v>1405161.63</v>
       </c>
       <c r="J14" s="1">
-        <v>59.790491252468</v>
+        <v>64.824541281764</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3463680.0</v>
+        <v>3572800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3463680.0</v>
+        <v>3572800.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.77</v>
+        <v>1.97</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>10.194</v>
+        <v>9.916</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>1119561.67</v>
+        <v>1015311.67</v>
       </c>
       <c r="J15" s="1">
-        <v>41.416340015052</v>
+        <v>37.559782969321</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3822750.0</v>
+        <v>3718500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3822750.0</v>
+        <v>3718500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.96</v>
+        <v>2.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>25000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.7</v>
+        <v>92.55</v>
       </c>
       <c r="E16" s="1">
-        <v>100.64035</v>
+        <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2516008.75</v>
+        <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>1491.25</v>
+        <v>-202258.75</v>
       </c>
       <c r="J16" s="1">
-        <v>0.05927046159915</v>
+        <v>-7.0077658104252</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2517500.0</v>
+        <v>2683950.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2517500.0</v>
+        <v>2683950.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.29</v>
+        <v>1.48</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>225.2</v>
+        <v>203.0</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-308588.5</v>
+        <v>-448448.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-17.864866296523</v>
+        <v>-25.96166899731</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1418760.0</v>
+        <v>1278900.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1418760.0</v>
+        <v>1278900.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>36.16</v>
+        <v>34.62</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>232343.86</v>
+        <v>108219.86</v>
       </c>
       <c r="J18" s="1">
-        <v>8.6625906314174</v>
+        <v>4.0348143711192</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2914496.0</v>
+        <v>2790372.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2914496.0</v>
+        <v>2790372.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.49</v>
+        <v>1.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>3092.0</v>
+        <v>2807.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>15992.39</v>
+        <v>-374385.69</v>
       </c>
       <c r="J19" s="1">
-        <v>0.36827321462704</v>
+        <v>-8.6213643843517</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4358526.51</v>
+        <v>3968148.43</v>
       </c>
       <c r="N19" s="1">
-        <v>4358526.51</v>
+        <v>3968148.43</v>
       </c>
       <c r="O19" s="1">
-        <v>2.23</v>
+        <v>2.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>78.56</v>
+        <v>70.36</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-271388.2</v>
+        <v>-730588.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.8103795875787</v>
+        <v>-15.641780903539</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4399360.0</v>
+        <v>3940160.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4399360.0</v>
+        <v>3940160.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.25</v>
+        <v>2.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>2049.0</v>
+        <v>1842.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-375015.32</v>
+        <v>-610425.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-13.833735444535</v>
+        <v>-22.517646440486</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2335860.0</v>
+        <v>2100450.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2335860.0</v>
+        <v>2100450.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.2</v>
+        <v>1.16</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>141000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.825</v>
+        <v>39.635</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596454</v>
+        <v>25.9981596296</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3665740.51</v>
+        <v>3509751.55</v>
       </c>
       <c r="I22" s="1">
-        <v>2795584.49</v>
+        <v>1840973.45</v>
       </c>
       <c r="J22" s="1">
-        <v>76.262476363882</v>
+        <v>52.453098852538</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6461325.0</v>
+        <v>5350725.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6461325.0</v>
+        <v>5350725.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.31</v>
+        <v>2.96</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.835</v>
+        <v>5.171</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>533416.42</v>
+        <v>65296.42</v>
       </c>
       <c r="J23" s="1">
-        <v>14.898823872101</v>
+        <v>1.8237906157046</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4113675.0</v>
+        <v>3645555.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4113675.0</v>
+        <v>3645555.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.11</v>
+        <v>2.01</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>36800.0</v>
       </c>
       <c r="D24" s="1">
-        <v>111.5</v>
+        <v>99.45</v>
       </c>
       <c r="E24" s="1">
         <v>70.441501087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2592247.24</v>
       </c>
       <c r="I24" s="1">
-        <v>1510952.76</v>
+        <v>1067512.76</v>
       </c>
       <c r="J24" s="1">
-        <v>58.287370767921</v>
+        <v>41.180977783585</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>4103200.0</v>
+        <v>3659760.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4103200.0</v>
+        <v>3659760.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.1</v>
+        <v>2.02</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.801</v>
+        <v>4.868</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>471572.9</v>
+        <v>508891.9</v>
       </c>
       <c r="J25" s="1">
-        <v>21.409983845793</v>
+        <v>23.104311885299</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2674157.0</v>
+        <v>2711476.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2674157.0</v>
+        <v>2711476.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.37</v>
+        <v>1.5</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>178.24</v>
+        <v>172.22</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1271510.78</v>
+        <v>1175190.78</v>
       </c>
       <c r="J26" s="1">
-        <v>80.458600898362</v>
+        <v>74.363668350067</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2851840.0</v>
+        <v>2755520.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2851840.0</v>
+        <v>2755520.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>536.2</v>
+        <v>488.3</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.91</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-17327.6</v>
+        <v>-355288.93</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.44264014805408</v>
+        <v>-9.0759911688391</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3897274.38</v>
+        <v>3559313.05</v>
       </c>
       <c r="N27" s="1">
-        <v>3897274.38</v>
+        <v>3559313.05</v>
       </c>
       <c r="O27" s="1">
-        <v>2.0</v>
+        <v>1.97</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>397.4</v>
+        <v>352.4</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1433728.2</v>
+        <v>920728.2</v>
       </c>
       <c r="J28" s="1">
-        <v>46.299602038576</v>
+        <v>29.733215295406</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4530360.0</v>
+        <v>4017360.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4530360.0</v>
+        <v>4017360.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.32</v>
+        <v>2.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>544.1</v>
+        <v>472.25</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-438986.5</v>
+        <v>-798236.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-13.894235661396</v>
+        <v>-25.264754256744</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2720500.0</v>
+        <v>2361250.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2720500.0</v>
+        <v>2361250.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.39</v>
+        <v>1.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>210000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>17.705</v>
+        <v>15.06</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670476</v>
+        <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1825859.08</v>
+        <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1892190.92</v>
+        <v>1171239.66</v>
       </c>
       <c r="J30" s="1">
-        <v>103.63291125403</v>
+        <v>73.211614644362</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3718050.0</v>
+        <v>2771040.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3718050.0</v>
+        <v>2771040.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.9</v>
+        <v>1.53</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>4800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>555.6</v>
+        <v>553.4</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2675222.4</v>
+        <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-8342.4</v>
+        <v>-15752.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.31183949416691</v>
+        <v>-0.70657303108706</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2666880.0</v>
+        <v>2213600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2666880.0</v>
+        <v>2213600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.37</v>
+        <v>1.22</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>65000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>237.9</v>
+        <v>249.15</v>
       </c>
       <c r="E32" s="1">
         <v>176.4622627692</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>1539464.19</v>
       </c>
       <c r="I32" s="1">
-        <v>530200.54</v>
+        <v>627840.39</v>
       </c>
       <c r="J32" s="1">
-        <v>34.440589358561</v>
+        <v>40.783046080468</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2069664.73</v>
+        <v>2167304.58</v>
       </c>
       <c r="N32" s="1">
-        <v>2069664.73</v>
+        <v>2167304.58</v>
       </c>
       <c r="O32" s="1">
-        <v>1.06</v>
+        <v>1.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>58000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>375.5</v>
+        <v>357.4</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784483</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2791494.78</v>
+        <v>2454590.24</v>
       </c>
       <c r="I33" s="1">
-        <v>123448.67</v>
+        <v>-15260.98</v>
       </c>
       <c r="J33" s="1">
-        <v>4.4223141982734</v>
+        <v>-0.6217322855484</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2914943.45</v>
+        <v>2439329.26</v>
       </c>
       <c r="N33" s="1">
-        <v>2914943.45</v>
+        <v>2439329.26</v>
       </c>
       <c r="O33" s="1">
-        <v>1.49</v>
+        <v>1.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>176000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>150.0</v>
+        <v>150.05</v>
       </c>
       <c r="E34" s="1">
         <v>267.8813911932</v>
       </c>
       <c r="F34" t="s">
         <v>96</v>
       </c>
       <c r="G34">
         <v>7.47</v>
       </c>
       <c r="H34" s="1">
         <v>6324685.17</v>
       </c>
       <c r="I34" s="1">
-        <v>-2791258.15</v>
+        <v>-2790458.76</v>
       </c>
       <c r="J34" s="1">
-        <v>-44.132760366316</v>
+        <v>-44.120121160118</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3533427.02</v>
+        <v>3534226.41</v>
       </c>
       <c r="N34" s="1">
-        <v>3533427.02</v>
+        <v>3534226.41</v>
       </c>
       <c r="O34" s="1">
-        <v>1.81</v>
+        <v>1.95</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>21000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>78.26</v>
+        <v>68.42</v>
       </c>
       <c r="E35" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-1108316.68</v>
+        <v>-1314956.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-40.276403534316</v>
+        <v>-47.785733833605</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1643460.0</v>
+        <v>1436820.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1643460.0</v>
+        <v>1436820.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.84</v>
+        <v>0.79</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>37000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.5</v>
+        <v>98.08</v>
       </c>
       <c r="E36" s="1">
         <v>30.2405564865</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1118900.59</v>
       </c>
       <c r="I36" s="1">
-        <v>2673599.41</v>
+        <v>2510059.41</v>
       </c>
       <c r="J36" s="1">
-        <v>238.94878900725</v>
+        <v>224.33265586177</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3792500.0</v>
+        <v>3628960.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3792500.0</v>
+        <v>3628960.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.94</v>
+        <v>2.01</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>1500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>738.5</v>
+        <v>674.5</v>
       </c>
       <c r="E37" s="1">
         <v>660.2546533333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>990381.98</v>
       </c>
       <c r="I37" s="1">
-        <v>117368.02</v>
+        <v>21368.02</v>
       </c>
       <c r="J37" s="1">
-        <v>11.850783068569</v>
+        <v>2.1575533916722</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1107750.0</v>
+        <v>1011750.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1107750.0</v>
+        <v>1011750.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>26000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>32.11</v>
+        <v>28.4</v>
       </c>
       <c r="E38" s="1">
         <v>36.13845</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>939599.7</v>
       </c>
       <c r="I38" s="1">
-        <v>-104739.7</v>
+        <v>-201199.7</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.147268352683</v>
+        <v>-21.413342298853</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>834860.0</v>
+        <v>738400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>834860.0</v>
+        <v>738400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>15000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>367.0</v>
+        <v>323.9</v>
       </c>
       <c r="E39" s="1">
         <v>275.780918</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
       <c r="G39">
         <v>0.91</v>
       </c>
       <c r="H39" s="1">
         <v>3962800.52</v>
       </c>
       <c r="I39" s="1">
-        <v>2099640.98</v>
+        <v>1403039.67</v>
       </c>
       <c r="J39" s="1">
-        <v>52.98376664188</v>
+        <v>35.405256028381</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>6062441.5</v>
+        <v>5365840.19</v>
       </c>
       <c r="N39" s="1">
-        <v>6062441.5</v>
+        <v>5365840.19</v>
       </c>
       <c r="O39" s="1">
-        <v>3.1</v>
+        <v>2.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1">
         <v>98000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>399.4</v>
+        <v>352.5</v>
       </c>
       <c r="E40" s="1">
         <v>239.3382</v>
       </c>
       <c r="F40" t="s">
         <v>113</v>
       </c>
       <c r="G40">
-        <v>10.65</v>
+        <v>10.7</v>
       </c>
       <c r="H40" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I40" s="1">
-        <v>1601361.91</v>
+        <v>1155973.28</v>
       </c>
       <c r="J40" s="1">
-        <v>77.254742380013</v>
+        <v>55.767792019343</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3674195.06</v>
+        <v>3228806.43</v>
       </c>
       <c r="N40" s="1">
-        <v>3674195.06</v>
+        <v>3228806.43</v>
       </c>
       <c r="O40" s="1">
-        <v>1.88</v>
+        <v>1.78</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>29600.0</v>
       </c>
       <c r="D41" s="1">
-        <v>170.96</v>
+        <v>166.24</v>
       </c>
       <c r="E41" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I41" s="1">
-        <v>1884729.01</v>
+        <v>1745017.01</v>
       </c>
       <c r="J41" s="1">
-        <v>59.348702058322</v>
+        <v>54.949276030507</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5060416.0</v>
+        <v>4920704.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5060416.0</v>
+        <v>4920704.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.59</v>
+        <v>2.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>19800.0</v>
       </c>
       <c r="D42" s="1">
-        <v>276.7</v>
+        <v>250.85</v>
       </c>
       <c r="E42" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I42" s="1">
-        <v>3507079.51</v>
+        <v>2995249.51</v>
       </c>
       <c r="J42" s="1">
-        <v>177.88162987959</v>
+        <v>151.92123908672</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5478660.0</v>
+        <v>4966830.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5478660.0</v>
+        <v>4966830.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.81</v>
+        <v>2.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>31000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.0</v>
+        <v>88.98</v>
       </c>
       <c r="E43" s="1">
         <v>83.9416</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
       <c r="G43">
         <v>0.91</v>
       </c>
       <c r="H43" s="1">
-        <v>2770644.8</v>
+        <v>1876888.41</v>
       </c>
       <c r="I43" s="1">
-        <v>540846.86</v>
+        <v>186814.72</v>
       </c>
       <c r="J43" s="1">
-        <v>19.520613396564</v>
+        <v>9.9534271193033</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3311491.66</v>
+        <v>2063703.13</v>
       </c>
       <c r="N43" s="1">
-        <v>3311491.66</v>
+        <v>2063703.13</v>
       </c>
       <c r="O43" s="1">
-        <v>1.7</v>
+        <v>1.14</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>28000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>166.45</v>
+        <v>149.85</v>
       </c>
       <c r="E44" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I44" s="1">
-        <v>3024384.61</v>
+        <v>2559584.61</v>
       </c>
       <c r="J44" s="1">
-        <v>184.84024954685</v>
+        <v>156.43323156861</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4660600.0</v>
+        <v>4195800.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4660600.0</v>
+        <v>4195800.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.39</v>
+        <v>2.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>247.4</v>
+        <v>219.15</v>
       </c>
       <c r="E45" s="1">
         <v>236.43985</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I45" s="1">
-        <v>164402.25</v>
+        <v>-259347.75</v>
       </c>
       <c r="J45" s="1">
-        <v>4.635491859769</v>
+        <v>-7.3125786537253</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3711000.0</v>
+        <v>3287250.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3711000.0</v>
+        <v>3287250.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.9</v>
+        <v>1.82</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>13900.0</v>
       </c>
       <c r="D46" s="1">
-        <v>159.5</v>
+        <v>135.3</v>
       </c>
       <c r="E46" s="1">
         <v>299.2204892086</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
       <c r="G46">
         <v>0.91</v>
       </c>
       <c r="H46" s="1">
         <v>4034384.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-1592834.01</v>
+        <v>-1957328.98</v>
       </c>
       <c r="J46" s="1">
-        <v>-39.481461781015</v>
+        <v>-48.516172326546</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2441550.58</v>
+        <v>2077055.61</v>
       </c>
       <c r="N46" s="1">
-        <v>2441550.58</v>
+        <v>2077055.61</v>
       </c>
       <c r="O46" s="1">
-        <v>1.25</v>
+        <v>1.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>34.55</v>
+        <v>0.001</v>
       </c>
       <c r="E47" s="1">
-        <v>49.5195975556</v>
+        <v>0.0</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2056746.4</v>
+        <v>0.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-286363.8</v>
+        <v>30.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-13.923145799599</v>
+        <v>0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1770382.6</v>
+        <v>30.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1770382.6</v>
+        <v>30.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>30000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>0.001</v>
+        <v>65.6</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0</v>
+        <v>56.558639</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>0.0</v>
+        <v>1696759.17</v>
       </c>
       <c r="I48" s="1">
-        <v>30.0</v>
+        <v>271240.83</v>
       </c>
       <c r="J48" s="1">
-        <v>0</v>
+        <v>15.985817834124</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30.0</v>
+        <v>1968000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30.0</v>
+        <v>1968000.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.0</v>
+        <v>1.09</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>73.86</v>
+        <v>74.02</v>
       </c>
       <c r="E49" s="1">
-        <v>56.558639</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1696759.17</v>
+        <v>2048190.34</v>
       </c>
       <c r="I49" s="1">
-        <v>519040.83</v>
+        <v>-123670.34</v>
       </c>
       <c r="J49" s="1">
-        <v>30.590129652872</v>
+        <v>-6.038029649139</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2215800.0</v>
+        <v>1924520.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2215800.0</v>
+        <v>1924520.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.13</v>
+        <v>1.06</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>26000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>77.58</v>
+        <v>31.74</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515385</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2048190.34</v>
+        <v>2879115.36</v>
       </c>
       <c r="I50" s="1">
-        <v>-31110.34</v>
+        <v>1564484.64</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.5189184028668</v>
+        <v>54.339074485713</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2017080.0</v>
+        <v>4443600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2017080.0</v>
+        <v>4443600.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.03</v>
+        <v>2.46</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
-        <v>159000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>36.62</v>
+        <v>64.14</v>
       </c>
       <c r="E51" s="1">
-        <v>20.5651096855</v>
+        <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3269852.44</v>
+        <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>2552727.56</v>
+        <v>-72619.2</v>
       </c>
       <c r="J51" s="1">
-        <v>78.068585871722</v>
+        <v>-3.049101231612</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5822580.0</v>
+        <v>2309040.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5822580.0</v>
+        <v>2309040.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.98</v>
+        <v>1.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>36000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>72.41</v>
+        <v>158.85</v>
       </c>
       <c r="E52" s="1">
-        <v>66.1572</v>
+        <v>161.5128245604</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>2381659.2</v>
+        <v>3945479.14</v>
       </c>
       <c r="I52" s="1">
-        <v>225100.8</v>
+        <v>-76429.45</v>
       </c>
       <c r="J52" s="1">
-        <v>9.4514278113342</v>
+        <v>-1.9371398830916</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2606760.0</v>
+        <v>3869049.69</v>
       </c>
       <c r="N52" s="1">
-        <v>2606760.0</v>
+        <v>3869049.69</v>
       </c>
       <c r="O52" s="1">
-        <v>1.33</v>
+        <v>2.14</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>182000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>162.45</v>
+        <v>32.66</v>
       </c>
       <c r="E53" s="1">
-        <v>161.5128245604</v>
+        <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3945479.14</v>
+        <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>11678.06</v>
+        <v>1458962.65</v>
       </c>
       <c r="J53" s="1">
-        <v>0.29598585078313</v>
+        <v>231.11278267785</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3957157.2</v>
+        <v>2090240.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3957157.2</v>
+        <v>2090240.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.03</v>
+        <v>1.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>64000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>36.9</v>
+        <v>66.28</v>
       </c>
       <c r="E54" s="1">
-        <v>9.8637085938</v>
+        <v>109.3221</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>631277.35</v>
+        <v>1858475.7</v>
       </c>
       <c r="I54" s="1">
-        <v>1730322.65</v>
+        <v>-731715.7</v>
       </c>
       <c r="J54" s="1">
-        <v>274.09864301325</v>
+        <v>-39.371819604636</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2361600.0</v>
+        <v>1126760.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2361600.0</v>
+        <v>1126760.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.21</v>
+        <v>0.62</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>