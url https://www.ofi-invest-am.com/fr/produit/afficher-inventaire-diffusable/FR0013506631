--- v2 (2026-06-17)
+++ v3 (2026-06-19)
@@ -803,226 +803,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>9007.5402</v>
       </c>
       <c r="D2">
-        <v>4990.88</v>
+        <v>4830.06</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44955609.88</v>
+        <v>43507012.84</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44955609.88</v>
+        <v>43507012.84</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133670.0692</v>
+        <v>133324.1715</v>
       </c>
       <c r="D3">
-        <v>140.66</v>
+        <v>136.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>18802531.57</v>
+        <v>18149574.41</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>18802531.57</v>
+        <v>18149574.41</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>6062.0176</v>
+        <v>6055.4378</v>
       </c>
       <c r="D4">
-        <v>1534.93</v>
+        <v>1485.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9304796.81</v>
+        <v>8994949.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9304796.81</v>
+        <v>8994949.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>721655.7814</v>
+        <v>693343.725</v>
       </c>
       <c r="D5">
-        <v>146.38</v>
+        <v>141.66</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>105637385.84</v>
+        <v>98222134.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>105637385.84</v>
+        <v>98222134.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15701.834</v>
+        <v>15700.834</v>
       </c>
       <c r="D6">
-        <v>143.82</v>
+        <v>139.18</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2258285.29</v>
+        <v>2185341.84</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2258285.29</v>
+        <v>2185341.84</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2284 +1074,2284 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>362.1</v>
+        <v>353.2</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>34723.13</v>
+        <v>-99844.87</v>
       </c>
       <c r="J2" s="1">
-        <v>0.63826597795324</v>
+        <v>-1.8353064252607</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5474952.0</v>
+        <v>5340384.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5474952.0</v>
+        <v>5340384.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.03</v>
+        <v>3.12</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>23.41</v>
+        <v>23.36</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>-976316.81</v>
+        <v>-986516.81</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.973646399824</v>
+        <v>-17.150977355826</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4775640.0</v>
+        <v>4765440.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4775640.0</v>
+        <v>4765440.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.64</v>
+        <v>2.79</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1193.8</v>
+        <v>1168.6</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>7879283.55</v>
+        <v>7691543.55</v>
       </c>
       <c r="J4" s="1">
-        <v>776.64643933137</v>
+        <v>758.14125398111</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8893810.0</v>
+        <v>8706070.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8893810.0</v>
+        <v>8706070.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.91</v>
+        <v>5.09</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>144.02</v>
+        <v>141.12</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2431384.5</v>
+        <v>2335167.87</v>
       </c>
       <c r="J5" s="1">
-        <v>83.718631503263</v>
+        <v>80.405652995974</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5335617.95</v>
+        <v>5239401.32</v>
       </c>
       <c r="N5" s="1">
-        <v>5335617.95</v>
+        <v>5239401.32</v>
       </c>
       <c r="O5" s="1">
-        <v>2.95</v>
+        <v>3.06</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.594</v>
+        <v>9.35</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>829189.8</v>
+        <v>731589.8</v>
       </c>
       <c r="J6" s="1">
-        <v>27.562391591413</v>
+        <v>24.318153156109</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3837600.0</v>
+        <v>3740000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3837600.0</v>
+        <v>3740000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.12</v>
+        <v>2.19</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>79.36</v>
+        <v>76.34</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-110934.11</v>
+        <v>-189454.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.1020747142621</v>
+        <v>-8.7133616896014</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2063360.0</v>
+        <v>1984840.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2063360.0</v>
+        <v>1984840.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>85.88</v>
+        <v>84.49</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>225865.77</v>
+        <v>178605.77</v>
       </c>
       <c r="J8" s="1">
-        <v>8.3838613003718</v>
+        <v>6.6296278675875</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2919920.0</v>
+        <v>2872660.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2919920.0</v>
+        <v>2872660.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.61</v>
+        <v>1.68</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>32.4</v>
+        <v>31.16</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-32594.4</v>
+        <v>-121874.4</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.3779689340602</v>
+        <v>-5.1523923452258</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2332800.0</v>
+        <v>2243520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2332800.0</v>
+        <v>2243520.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.29</v>
+        <v>1.31</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>82000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>71.16</v>
+        <v>68.32</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604684146</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3301358.41</v>
       </c>
       <c r="I10" s="1">
-        <v>2533761.59</v>
+        <v>2300881.59</v>
       </c>
       <c r="J10" s="1">
-        <v>76.749061305343</v>
+        <v>69.694995339812</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5835120.0</v>
+        <v>5602240.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5835120.0</v>
+        <v>5602240.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.22</v>
+        <v>3.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>37000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>73.12</v>
+        <v>69.42</v>
       </c>
       <c r="E11" s="1">
         <v>59.3327359459</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2195311.23</v>
       </c>
       <c r="I11" s="1">
-        <v>510128.77</v>
+        <v>373228.77</v>
       </c>
       <c r="J11" s="1">
-        <v>23.237195848536</v>
+        <v>17.001178006091</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2705440.0</v>
+        <v>2568540.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2705440.0</v>
+        <v>2568540.0</v>
       </c>
       <c r="O11" s="1">
         <v>1.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.11</v>
+        <v>17.7</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-595392.29</v>
+        <v>-640082.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-23.172584800528</v>
+        <v>-24.91191336109</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1973990.0</v>
+        <v>1929300.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1973990.0</v>
+        <v>1929300.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.09</v>
+        <v>1.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>251.0</v>
+        <v>249.2</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>238539.8</v>
+        <v>208659.8</v>
       </c>
       <c r="J13" s="1">
-        <v>6.0727124294073</v>
+        <v>5.3120316231406</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4166600.0</v>
+        <v>4136720.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4166600.0</v>
+        <v>4136720.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.3</v>
+        <v>2.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>20.3</v>
+        <v>19.295</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1405161.63</v>
+        <v>1228281.63</v>
       </c>
       <c r="J14" s="1">
-        <v>64.824541281764</v>
+        <v>56.664508572987</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3572800.0</v>
+        <v>3395920.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3572800.0</v>
+        <v>3395920.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.97</v>
+        <v>1.99</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.916</v>
+        <v>9.437</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>1015311.67</v>
+        <v>835686.67</v>
       </c>
       <c r="J15" s="1">
-        <v>37.559782969321</v>
+        <v>30.914851944481</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3718500.0</v>
+        <v>3538875.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3718500.0</v>
+        <v>3538875.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.05</v>
+        <v>2.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>92.55</v>
+        <v>90.85</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-202258.75</v>
+        <v>-251558.75</v>
       </c>
       <c r="J16" s="1">
-        <v>-7.0077658104252</v>
+        <v>-8.7158889667977</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2683950.0</v>
+        <v>2634650.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2683950.0</v>
+        <v>2634650.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.48</v>
+        <v>1.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>203.0</v>
+        <v>198.7</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-448448.5</v>
+        <v>-475538.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-25.96166899731</v>
+        <v>-27.529968619535</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1278900.0</v>
+        <v>1251810.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1278900.0</v>
+        <v>1251810.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.62</v>
+        <v>33.76</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>108219.86</v>
+        <v>38903.86</v>
       </c>
       <c r="J18" s="1">
-        <v>4.0348143711192</v>
+        <v>1.4504717841994</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2790372.0</v>
+        <v>2721056.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2790372.0</v>
+        <v>2721056.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.54</v>
+        <v>1.59</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2807.0</v>
+        <v>2701.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
         <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-374385.69</v>
+        <v>-553734.12</v>
       </c>
       <c r="J19" s="1">
-        <v>-8.6213643843517</v>
+        <v>-12.751405163398</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3968148.43</v>
+        <v>3788800.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3968148.43</v>
+        <v>3788800.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.19</v>
+        <v>2.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>70.36</v>
+        <v>67.06</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-730588.2</v>
+        <v>-915388.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.641780903539</v>
+        <v>-19.598320457523</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3940160.0</v>
+        <v>3755360.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3940160.0</v>
+        <v>3755360.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.18</v>
+        <v>2.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1842.5</v>
+        <v>1742.0</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-610425.32</v>
+        <v>-724995.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-22.517646440486</v>
+        <v>-26.743956634642</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2100450.0</v>
+        <v>1985880.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2100450.0</v>
+        <v>1985880.0</v>
       </c>
       <c r="O21" s="1">
         <v>1.16</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>135000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>39.635</v>
+        <v>37.095</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596296</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3509751.55</v>
       </c>
       <c r="I22" s="1">
-        <v>1840973.45</v>
+        <v>1498073.45</v>
       </c>
       <c r="J22" s="1">
-        <v>52.453098852538</v>
+        <v>42.683176534248</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5350725.0</v>
+        <v>5007825.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5350725.0</v>
+        <v>5007825.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.96</v>
+        <v>2.93</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.171</v>
+        <v>5.078</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>65296.42</v>
+        <v>-268.58</v>
       </c>
       <c r="J23" s="1">
-        <v>1.8237906157046</v>
+        <v>-0.0075016927967253</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3645555.0</v>
+        <v>3579990.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3645555.0</v>
+        <v>3579990.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.01</v>
+        <v>2.09</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>36800.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.45</v>
+        <v>95.7</v>
       </c>
       <c r="E24" s="1">
         <v>70.441501087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2592247.24</v>
       </c>
       <c r="I24" s="1">
-        <v>1067512.76</v>
+        <v>929512.76</v>
       </c>
       <c r="J24" s="1">
-        <v>41.180977783585</v>
+        <v>35.857411502153</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3659760.0</v>
+        <v>3521760.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3659760.0</v>
+        <v>3521760.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.02</v>
+        <v>2.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.868</v>
+        <v>4.763</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>508891.9</v>
+        <v>450406.9</v>
       </c>
       <c r="J25" s="1">
-        <v>23.104311885299</v>
+        <v>20.449021674133</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2711476.0</v>
+        <v>2652991.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2711476.0</v>
+        <v>2652991.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.5</v>
+        <v>1.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>172.22</v>
+        <v>168.28</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1175190.78</v>
+        <v>1112150.78</v>
       </c>
       <c r="J26" s="1">
-        <v>74.363668350067</v>
+        <v>70.374626117462</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2755520.0</v>
+        <v>2692480.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2755520.0</v>
+        <v>2692480.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.52</v>
+        <v>1.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>488.3</v>
+        <v>473.3</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
         <v>0.91</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-355288.93</v>
+        <v>-491281.43</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.0759911688391</v>
+        <v>-12.549971427747</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3559313.05</v>
+        <v>3423320.55</v>
       </c>
       <c r="N27" s="1">
-        <v>3559313.05</v>
+        <v>3423320.55</v>
       </c>
       <c r="O27" s="1">
-        <v>1.97</v>
+        <v>2.0</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>352.4</v>
+        <v>345.3</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>920728.2</v>
+        <v>839788.2</v>
       </c>
       <c r="J28" s="1">
-        <v>29.733215295406</v>
+        <v>27.119407609261</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4017360.0</v>
+        <v>3936420.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4017360.0</v>
+        <v>3936420.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.22</v>
+        <v>2.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>472.25</v>
+        <v>460.25</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-798236.5</v>
+        <v>-858236.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-25.264754256744</v>
+        <v>-27.16379702841</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2361250.0</v>
+        <v>2301250.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2361250.0</v>
+        <v>2301250.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.3</v>
+        <v>1.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.06</v>
+        <v>14.265</v>
       </c>
       <c r="E30" s="1">
         <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1171239.66</v>
+        <v>1024959.66</v>
       </c>
       <c r="J30" s="1">
-        <v>73.211614644362</v>
+        <v>64.06797363226</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2771040.0</v>
+        <v>2624760.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2771040.0</v>
+        <v>2624760.0</v>
       </c>
       <c r="O30" s="1">
         <v>1.53</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>553.4</v>
+        <v>529.6</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-15752.0</v>
+        <v>-110952.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.70657303108706</v>
+        <v>-4.9768722032232</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2213600.0</v>
+        <v>2118400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2213600.0</v>
+        <v>2118400.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.22</v>
+        <v>1.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>65000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>249.15</v>
+        <v>237.9</v>
       </c>
       <c r="E32" s="1">
         <v>176.4622627692</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>1539464.19</v>
       </c>
       <c r="I32" s="1">
-        <v>627840.39</v>
+        <v>530242.09</v>
       </c>
       <c r="J32" s="1">
-        <v>40.783046080468</v>
+        <v>34.443288349565</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2167304.58</v>
+        <v>2069706.28</v>
       </c>
       <c r="N32" s="1">
-        <v>2167304.58</v>
+        <v>2069706.28</v>
       </c>
       <c r="O32" s="1">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>51000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>357.4</v>
+        <v>342.0</v>
       </c>
       <c r="E33" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I33" s="1">
-        <v>-15260.98</v>
+        <v>-120072.38</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.6217322855484</v>
+        <v>-4.8917484492239</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2439329.26</v>
+        <v>2334517.86</v>
       </c>
       <c r="N33" s="1">
-        <v>2439329.26</v>
+        <v>2334517.86</v>
       </c>
       <c r="O33" s="1">
-        <v>1.35</v>
+        <v>1.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>176000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>150.05</v>
+        <v>141.8</v>
       </c>
       <c r="E34" s="1">
         <v>267.8813911932</v>
       </c>
       <c r="F34" t="s">
         <v>96</v>
       </c>
       <c r="G34">
         <v>7.47</v>
       </c>
       <c r="H34" s="1">
         <v>6324685.17</v>
       </c>
       <c r="I34" s="1">
-        <v>-2790458.76</v>
+        <v>-2984351.76</v>
       </c>
       <c r="J34" s="1">
-        <v>-44.120121160118</v>
+        <v>-47.185775730873</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3534226.41</v>
+        <v>3340333.41</v>
       </c>
       <c r="N34" s="1">
-        <v>3534226.41</v>
+        <v>3340333.41</v>
       </c>
       <c r="O34" s="1">
         <v>1.95</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>21000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>68.42</v>
+        <v>65.14</v>
       </c>
       <c r="E35" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-1314956.68</v>
+        <v>-1383836.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-47.785733833605</v>
+        <v>-50.288843933367</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1436820.0</v>
+        <v>1367940.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1436820.0</v>
+        <v>1367940.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>37000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.08</v>
+        <v>94.66</v>
       </c>
       <c r="E36" s="1">
         <v>30.2405564865</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1118900.59</v>
       </c>
       <c r="I36" s="1">
-        <v>2510059.41</v>
+        <v>2383519.41</v>
       </c>
       <c r="J36" s="1">
-        <v>224.33265586177</v>
+        <v>213.02334017001</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3628960.0</v>
+        <v>3502420.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3628960.0</v>
+        <v>3502420.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.01</v>
+        <v>2.05</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>1500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>674.5</v>
+        <v>656.0</v>
       </c>
       <c r="E37" s="1">
         <v>660.2546533333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>990381.98</v>
       </c>
       <c r="I37" s="1">
-        <v>21368.02</v>
+        <v>-6381.98</v>
       </c>
       <c r="J37" s="1">
-        <v>2.1575533916722</v>
+        <v>-0.64439581180587</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1011750.0</v>
+        <v>984000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1011750.0</v>
+        <v>984000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>26000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>28.4</v>
+        <v>27.32</v>
       </c>
       <c r="E38" s="1">
         <v>36.13845</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>939599.7</v>
       </c>
       <c r="I38" s="1">
-        <v>-201199.7</v>
+        <v>-229279.7</v>
       </c>
       <c r="J38" s="1">
-        <v>-21.413342298853</v>
+        <v>-24.401849000165</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>738400.0</v>
+        <v>710320.0</v>
       </c>
       <c r="N38" s="1">
-        <v>738400.0</v>
+        <v>710320.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>15000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>323.9</v>
+        <v>305.7</v>
       </c>
       <c r="E39" s="1">
         <v>275.780918</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
       <c r="G39">
         <v>0.91</v>
       </c>
       <c r="H39" s="1">
         <v>3962800.52</v>
       </c>
       <c r="I39" s="1">
-        <v>1403039.67</v>
+        <v>1062404.96</v>
       </c>
       <c r="J39" s="1">
-        <v>35.405256028381</v>
+        <v>26.80944838475</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5365840.19</v>
+        <v>5025205.48</v>
       </c>
       <c r="N39" s="1">
-        <v>5365840.19</v>
+        <v>5025205.48</v>
       </c>
       <c r="O39" s="1">
-        <v>2.97</v>
+        <v>2.94</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1">
         <v>98000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>352.5</v>
+        <v>337.7</v>
       </c>
       <c r="E40" s="1">
         <v>239.3382</v>
       </c>
       <c r="F40" t="s">
         <v>113</v>
       </c>
       <c r="G40">
-        <v>10.7</v>
+        <v>10.77</v>
       </c>
       <c r="H40" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I40" s="1">
-        <v>1155973.28</v>
+        <v>999347.01</v>
       </c>
       <c r="J40" s="1">
-        <v>55.767792019343</v>
+        <v>48.21164742565</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3228806.43</v>
+        <v>3072180.16</v>
       </c>
       <c r="N40" s="1">
-        <v>3228806.43</v>
+        <v>3072180.16</v>
       </c>
       <c r="O40" s="1">
-        <v>1.78</v>
+        <v>1.8</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>29600.0</v>
       </c>
       <c r="D41" s="1">
-        <v>166.24</v>
+        <v>160.0</v>
       </c>
       <c r="E41" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I41" s="1">
-        <v>1745017.01</v>
+        <v>1560313.01</v>
       </c>
       <c r="J41" s="1">
-        <v>54.949276030507</v>
+        <v>49.13308568865</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4920704.0</v>
+        <v>4736000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4920704.0</v>
+        <v>4736000.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.72</v>
+        <v>2.77</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>19800.0</v>
       </c>
       <c r="D42" s="1">
-        <v>250.85</v>
+        <v>243.4</v>
       </c>
       <c r="E42" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I42" s="1">
-        <v>2995249.51</v>
+        <v>2847739.51</v>
       </c>
       <c r="J42" s="1">
-        <v>151.92123908672</v>
+        <v>144.4394243321</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4966830.0</v>
+        <v>4819320.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4966830.0</v>
+        <v>4819320.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.74</v>
+        <v>2.82</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>21000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>88.98</v>
+        <v>85.9</v>
       </c>
       <c r="E43" s="1">
         <v>83.9416</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
       <c r="G43">
         <v>0.91</v>
       </c>
       <c r="H43" s="1">
         <v>1876888.41</v>
       </c>
       <c r="I43" s="1">
-        <v>186814.72</v>
+        <v>99988.3</v>
       </c>
       <c r="J43" s="1">
-        <v>9.9534271193033</v>
+        <v>5.3273438882816</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2063703.13</v>
+        <v>1976876.71</v>
       </c>
       <c r="N43" s="1">
-        <v>2063703.13</v>
+        <v>1976876.71</v>
       </c>
       <c r="O43" s="1">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>28000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>149.85</v>
+        <v>145.7</v>
       </c>
       <c r="E44" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I44" s="1">
-        <v>2559584.61</v>
+        <v>2443384.61</v>
       </c>
       <c r="J44" s="1">
-        <v>156.43323156861</v>
+        <v>149.33147707405</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4195800.0</v>
+        <v>4079600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4195800.0</v>
+        <v>4079600.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.32</v>
+        <v>2.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>219.15</v>
+        <v>210.3</v>
       </c>
       <c r="E45" s="1">
         <v>236.43985</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I45" s="1">
-        <v>-259347.75</v>
+        <v>-392097.75</v>
       </c>
       <c r="J45" s="1">
-        <v>-7.3125786537253</v>
+        <v>-11.055602513705</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3287250.0</v>
+        <v>3154500.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3287250.0</v>
+        <v>3154500.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.82</v>
+        <v>1.84</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>13900.0</v>
       </c>
       <c r="D46" s="1">
-        <v>135.3</v>
+        <v>126.35</v>
       </c>
       <c r="E46" s="1">
         <v>299.2204892086</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
       <c r="G46">
         <v>0.91</v>
       </c>
       <c r="H46" s="1">
         <v>4034384.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-1957328.98</v>
+        <v>-2109710.62</v>
       </c>
       <c r="J46" s="1">
-        <v>-48.516172326546</v>
+        <v>-52.293245052277</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2077055.61</v>
+        <v>1924673.97</v>
       </c>
       <c r="N46" s="1">
-        <v>2077055.61</v>
+        <v>1924673.97</v>
       </c>
       <c r="O46" s="1">
-        <v>1.15</v>
+        <v>1.13</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
         <v>0.001</v>
       </c>
       <c r="E47" s="1">
         <v>0.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
@@ -3374,384 +3374,384 @@
       </c>
       <c r="M47" s="1">
         <v>30.0</v>
       </c>
       <c r="N47" s="1">
         <v>30.0</v>
       </c>
       <c r="O47" s="1">
         <v>0.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>30000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>65.6</v>
+        <v>63.68</v>
       </c>
       <c r="E48" s="1">
         <v>56.558639</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I48" s="1">
-        <v>271240.83</v>
+        <v>213640.83</v>
       </c>
       <c r="J48" s="1">
-        <v>15.985817834124</v>
+        <v>12.591110970687</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1968000.0</v>
+        <v>1910400.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1968000.0</v>
+        <v>1910400.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>26000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>74.02</v>
+        <v>69.7</v>
       </c>
       <c r="E49" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I49" s="1">
-        <v>-123670.34</v>
+        <v>-235990.34</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.038029649139</v>
+        <v>-11.521894981694</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1924520.0</v>
+        <v>1812200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1924520.0</v>
+        <v>1812200.0</v>
       </c>
       <c r="O49" s="1">
         <v>1.06</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>140000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>31.74</v>
+        <v>32.52</v>
       </c>
       <c r="E50" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I50" s="1">
-        <v>1564484.64</v>
+        <v>1673684.64</v>
       </c>
       <c r="J50" s="1">
-        <v>54.339074485713</v>
+        <v>58.131906183849</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4443600.0</v>
+        <v>4552800.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4443600.0</v>
+        <v>4552800.0</v>
       </c>
       <c r="O50" s="1">
-        <v>2.46</v>
+        <v>2.66</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>64.14</v>
+        <v>62.01</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-72619.2</v>
+        <v>-149299.2</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.049101231612</v>
+        <v>-6.2687054470262</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2309040.0</v>
+        <v>2232360.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2309040.0</v>
+        <v>2232360.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.28</v>
+        <v>1.31</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>182000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>158.85</v>
+        <v>153.95</v>
       </c>
       <c r="E52" s="1">
         <v>161.5128245604</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>3945479.14</v>
       </c>
       <c r="I52" s="1">
-        <v>-76429.45</v>
+        <v>-195300.12</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.9371398830916</v>
+        <v>-4.9499721851273</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3869049.69</v>
+        <v>3750179.02</v>
       </c>
       <c r="N52" s="1">
-        <v>3869049.69</v>
+        <v>3750179.02</v>
       </c>
       <c r="O52" s="1">
-        <v>2.14</v>
+        <v>2.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>32.66</v>
+        <v>32.11</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1458962.65</v>
+        <v>1423762.65</v>
       </c>
       <c r="J53" s="1">
-        <v>231.11278267785</v>
+        <v>225.53678664378</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2090240.0</v>
+        <v>2055040.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2090240.0</v>
+        <v>2055040.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.16</v>
+        <v>1.2</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>17000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>66.28</v>
+        <v>65.06</v>
       </c>
       <c r="E54" s="1">
         <v>109.3221</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1858475.7</v>
       </c>
       <c r="I54" s="1">
-        <v>-731715.7</v>
+        <v>-752455.7</v>
       </c>
       <c r="J54" s="1">
-        <v>-39.371819604636</v>
+        <v>-40.487787922113</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1126760.0</v>
+        <v>1106020.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1126760.0</v>
+        <v>1106020.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>