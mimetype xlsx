--- v3 (2026-06-19)
+++ v4 (2026-07-28)
@@ -298,65 +298,59 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>DK0062498333</t>
-[...2 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -416,50 +410,56 @@
     <t>SIKA AG</t>
   </si>
   <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
@@ -803,226 +803,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9007.5402</v>
+        <v>8656.2725</v>
       </c>
       <c r="D2">
-        <v>4830.06</v>
+        <v>5158.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>43507012.84</v>
+        <v>44656026.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>43507012.84</v>
+        <v>44656026.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133324.1715</v>
+        <v>133337.1237</v>
       </c>
       <c r="D3">
-        <v>136.13</v>
+        <v>145.39</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>18149574.41</v>
+        <v>19386731.77</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>18149574.41</v>
+        <v>19386731.77</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>6055.4378</v>
+        <v>5961.9333</v>
       </c>
       <c r="D4">
-        <v>1485.43</v>
+        <v>1585.66</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8994949.39</v>
+        <v>9453625.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8994949.39</v>
+        <v>9453625.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>693343.725</v>
+        <v>707894.6103</v>
       </c>
       <c r="D5">
-        <v>141.66</v>
+        <v>151.28</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>98222134.01</v>
+        <v>107097057.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>98222134.01</v>
+        <v>107097057.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15700.834</v>
+        <v>15564.941</v>
       </c>
       <c r="D6">
-        <v>139.18</v>
+        <v>148.61</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2185341.84</v>
+        <v>2313117.07</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2185341.84</v>
+        <v>2313117.07</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2684 +1074,2684 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>353.2</v>
+        <v>391.9</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>-99844.87</v>
+        <v>485299.13</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.8353064252607</v>
+        <v>8.9205645864675</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5340384.0</v>
+        <v>5925528.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5340384.0</v>
+        <v>5925528.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.12</v>
+        <v>3.24</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>204000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>23.36</v>
+        <v>16.48</v>
       </c>
       <c r="E3" s="1">
-        <v>28.1958667157</v>
+        <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5751956.81</v>
+        <v>2537628.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-986516.81</v>
+        <v>-1054428.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-17.150977355826</v>
+        <v>-41.551716800098</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4765440.0</v>
+        <v>1483200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4765440.0</v>
+        <v>1483200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.79</v>
+        <v>0.81</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1168.6</v>
+        <v>1171.8</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>7691543.55</v>
+        <v>7715383.55</v>
       </c>
       <c r="J4" s="1">
-        <v>758.14125398111</v>
+        <v>760.49111878749</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8706070.0</v>
+        <v>8729910.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8706070.0</v>
+        <v>8729910.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.09</v>
+        <v>4.77</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.12</v>
+        <v>139.0</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2335167.87</v>
+        <v>2225805.19</v>
       </c>
       <c r="J5" s="1">
-        <v>80.405652995974</v>
+        <v>76.640023204746</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5239401.32</v>
+        <v>5130038.64</v>
       </c>
       <c r="N5" s="1">
-        <v>5239401.32</v>
+        <v>5130038.64</v>
       </c>
       <c r="O5" s="1">
-        <v>3.06</v>
+        <v>2.8</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.35</v>
+        <v>10.366</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>731589.8</v>
+        <v>1137989.8</v>
       </c>
       <c r="J6" s="1">
-        <v>24.318153156109</v>
+        <v>37.826949263767</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3740000.0</v>
+        <v>4146400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3740000.0</v>
+        <v>4146400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.19</v>
+        <v>2.27</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>76.34</v>
+        <v>79.36</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-189454.11</v>
+        <v>-110934.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-8.7133616896014</v>
+        <v>-5.1020747142621</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1984840.0</v>
+        <v>2063360.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1984840.0</v>
+        <v>2063360.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>1.13</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>84.49</v>
+        <v>91.52</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>178605.77</v>
+        <v>417625.77</v>
       </c>
       <c r="J8" s="1">
-        <v>6.6296278675875</v>
+        <v>15.501758106777</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2872660.0</v>
+        <v>3111680.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2872660.0</v>
+        <v>3111680.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.68</v>
+        <v>1.7</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>31.16</v>
+        <v>35.48</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-121874.4</v>
+        <v>189165.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-5.1523923452258</v>
+        <v>7.9972117968995</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2243520.0</v>
+        <v>2554560.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2243520.0</v>
+        <v>2554560.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.31</v>
+        <v>1.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>82000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>68.32</v>
+        <v>77.34</v>
       </c>
       <c r="E10" s="1">
-        <v>40.2604684146</v>
+        <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3301358.41</v>
+        <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2300881.59</v>
+        <v>2224771.9</v>
       </c>
       <c r="J10" s="1">
-        <v>69.694995339812</v>
+        <v>92.099106646425</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5602240.0</v>
+        <v>4640400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5602240.0</v>
+        <v>4640400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.28</v>
+        <v>2.54</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>37000.0</v>
+        <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.42</v>
+        <v>67.4</v>
       </c>
       <c r="E11" s="1">
-        <v>59.3327359459</v>
+        <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2195311.23</v>
+        <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>373228.77</v>
+        <v>293135.47</v>
       </c>
       <c r="J11" s="1">
-        <v>17.001178006091</v>
+        <v>11.644167984905</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2568540.0</v>
+        <v>2810580.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2568540.0</v>
+        <v>2810580.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.5</v>
+        <v>1.54</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.7</v>
+        <v>18.795</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-640082.29</v>
+        <v>-520727.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-24.91191336109</v>
+        <v>-20.266633424954</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1929300.0</v>
+        <v>2048655.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1929300.0</v>
+        <v>2048655.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>249.2</v>
+        <v>267.3</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>208659.8</v>
+        <v>509119.8</v>
       </c>
       <c r="J13" s="1">
-        <v>5.3120316231406</v>
+        <v>12.9610997306</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4136720.0</v>
+        <v>4437180.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4136720.0</v>
+        <v>4437180.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.42</v>
+        <v>2.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.295</v>
+        <v>18.925</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1228281.63</v>
+        <v>1163161.63</v>
       </c>
       <c r="J14" s="1">
-        <v>56.664508572987</v>
+        <v>53.660317426472</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3395920.0</v>
+        <v>3330800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3395920.0</v>
+        <v>3330800.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.99</v>
+        <v>1.82</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.437</v>
+        <v>9.945</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>835686.67</v>
+        <v>1026186.67</v>
       </c>
       <c r="J15" s="1">
-        <v>30.914851944481</v>
+        <v>37.962085682724</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3538875.0</v>
+        <v>3729375.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3538875.0</v>
+        <v>3729375.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.07</v>
+        <v>2.04</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.85</v>
+        <v>100.9</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-251558.75</v>
+        <v>39891.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-8.7158889667977</v>
+        <v>1.3821332223458</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2634650.0</v>
+        <v>2926100.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2634650.0</v>
+        <v>2926100.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.54</v>
+        <v>1.6</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>198.7</v>
+        <v>182.7</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-475538.5</v>
+        <v>-576338.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-27.529968619535</v>
+        <v>-33.365502097579</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1251810.0</v>
+        <v>1151010.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1251810.0</v>
+        <v>1151010.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>33.76</v>
+        <v>38.37</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>38903.86</v>
+        <v>410469.86</v>
       </c>
       <c r="J18" s="1">
-        <v>1.4504717841994</v>
+        <v>15.303750069897</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2721056.0</v>
+        <v>3092622.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2721056.0</v>
+        <v>3092622.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.59</v>
+        <v>1.69</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2701.0</v>
+        <v>2810.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-553734.12</v>
+        <v>-452209.1</v>
       </c>
       <c r="J19" s="1">
-        <v>-12.751405163398</v>
+        <v>-10.413484097161</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3788800.0</v>
+        <v>3890325.02</v>
       </c>
       <c r="N19" s="1">
-        <v>3788800.0</v>
+        <v>3890325.02</v>
       </c>
       <c r="O19" s="1">
-        <v>2.21</v>
+        <v>2.13</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>67.06</v>
+        <v>66.8</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-915388.2</v>
+        <v>-929948.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-19.598320457523</v>
+        <v>-19.910047816322</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3755360.0</v>
+        <v>3740800.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3755360.0</v>
+        <v>3740800.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.2</v>
+        <v>2.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1742.0</v>
+        <v>1622.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-724995.32</v>
+        <v>-861225.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-26.743956634642</v>
+        <v>-31.7692707461</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1985880.0</v>
+        <v>1849650.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1985880.0</v>
+        <v>1849650.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>135000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>37.095</v>
+        <v>52.8</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596296</v>
+        <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3509751.55</v>
+        <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>1498073.45</v>
+        <v>3135815.32</v>
       </c>
       <c r="J22" s="1">
-        <v>42.683176534248</v>
+        <v>103.09129836238</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5007825.0</v>
+        <v>6177600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5007825.0</v>
+        <v>6177600.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.93</v>
+        <v>3.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.078</v>
+        <v>5.781</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>-268.58</v>
+        <v>495346.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.0075016927967253</v>
+        <v>13.835492854262</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3579990.0</v>
+        <v>4075605.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3579990.0</v>
+        <v>4075605.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.09</v>
+        <v>2.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>36800.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.7</v>
+        <v>99.15</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501087</v>
+        <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2592247.24</v>
+        <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>929512.76</v>
+        <v>976088.96</v>
       </c>
       <c r="J24" s="1">
-        <v>35.857411502153</v>
+        <v>40.755092302205</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3521760.0</v>
+        <v>3371100.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3521760.0</v>
+        <v>3371100.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.06</v>
+        <v>1.84</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.763</v>
+        <v>4.627</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>450406.9</v>
+        <v>374654.9</v>
       </c>
       <c r="J25" s="1">
-        <v>20.449021674133</v>
+        <v>17.009788638718</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2652991.0</v>
+        <v>2577239.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2652991.0</v>
+        <v>2577239.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.55</v>
+        <v>1.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>168.28</v>
+        <v>181.62</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1112150.78</v>
+        <v>1325590.78</v>
       </c>
       <c r="J26" s="1">
-        <v>70.374626117462</v>
+        <v>83.880672661359</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2692480.0</v>
+        <v>2905920.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2692480.0</v>
+        <v>2905920.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>473.3</v>
+        <v>482.7</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-491281.43</v>
+        <v>-468795.91</v>
       </c>
       <c r="J27" s="1">
-        <v>-12.549971427747</v>
+        <v>-11.975570246863</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3423320.55</v>
+        <v>3445806.07</v>
       </c>
       <c r="N27" s="1">
-        <v>3423320.55</v>
+        <v>3445806.07</v>
       </c>
       <c r="O27" s="1">
-        <v>2.0</v>
+        <v>1.88</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>345.3</v>
+        <v>373.7</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>839788.2</v>
+        <v>1163548.2</v>
       </c>
       <c r="J28" s="1">
-        <v>27.119407609261</v>
+        <v>37.57463835384</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3936420.0</v>
+        <v>4260180.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3936420.0</v>
+        <v>4260180.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.3</v>
+        <v>2.33</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>460.25</v>
+        <v>454.75</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-858236.5</v>
+        <v>-885736.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-27.16379702841</v>
+        <v>-28.03419163209</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2301250.0</v>
+        <v>2273750.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2301250.0</v>
+        <v>2273750.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.35</v>
+        <v>1.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>14.265</v>
+        <v>14.55</v>
       </c>
       <c r="E30" s="1">
         <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1024959.66</v>
+        <v>1077399.66</v>
       </c>
       <c r="J30" s="1">
-        <v>64.06797363226</v>
+        <v>67.345882674334</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2624760.0</v>
+        <v>2677200.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2624760.0</v>
+        <v>2677200.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.53</v>
+        <v>1.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>529.6</v>
+        <v>544.2</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-110952.0</v>
+        <v>-52552.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.9768722032232</v>
+        <v>-2.3572769127531</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2118400.0</v>
+        <v>2176800.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2118400.0</v>
+        <v>2176800.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.24</v>
+        <v>1.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>65000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>237.9</v>
+        <v>378.0</v>
       </c>
       <c r="E32" s="1">
-        <v>176.4622627692</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
-        <v>1539464.19</v>
+        <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>530242.09</v>
+        <v>125200.2</v>
       </c>
       <c r="J32" s="1">
-        <v>34.443288349565</v>
+        <v>5.1006558227006</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2069706.28</v>
+        <v>2579790.44</v>
       </c>
       <c r="N32" s="1">
-        <v>2069706.28</v>
+        <v>2579790.44</v>
       </c>
       <c r="O32" s="1">
-        <v>1.21</v>
+        <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>51000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>342.0</v>
+        <v>166.9</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784314</v>
+        <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2454590.24</v>
+        <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-120072.38</v>
+        <v>-2339402.94</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.8917484492239</v>
+        <v>-35.537126186368</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2334517.86</v>
+        <v>4243579.96</v>
       </c>
       <c r="N33" s="1">
-        <v>2334517.86</v>
+        <v>4243579.96</v>
       </c>
       <c r="O33" s="1">
-        <v>1.36</v>
+        <v>2.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>176000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>141.8</v>
+        <v>64.28</v>
       </c>
       <c r="E34" s="1">
-        <v>267.8813911932</v>
+        <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>6324685.17</v>
+        <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-2984351.76</v>
+        <v>-1401896.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-47.185775730873</v>
+        <v>-50.945147191232</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3340333.41</v>
+        <v>1349880.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3340333.41</v>
+        <v>1349880.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.95</v>
+        <v>0.74</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>21000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>65.14</v>
+        <v>123.2</v>
       </c>
       <c r="E35" s="1">
-        <v>131.0369847619</v>
+        <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2751776.68</v>
+        <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-1383836.68</v>
+        <v>3067661.64</v>
       </c>
       <c r="J35" s="1">
-        <v>-50.288843933367</v>
+        <v>307.39991195448</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1367940.0</v>
+        <v>4065600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1367940.0</v>
+        <v>4065600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.8</v>
+        <v>2.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>37000.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>94.66</v>
+        <v>643.0</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564865</v>
+        <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1118900.59</v>
+        <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>2383519.41</v>
+        <v>-17034.98</v>
       </c>
       <c r="J36" s="1">
-        <v>213.02334017001</v>
+        <v>-1.3751916491452</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3502420.0</v>
+        <v>1221700.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3502420.0</v>
+        <v>1221700.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.05</v>
+        <v>0.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1500.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>656.0</v>
+        <v>30.17</v>
       </c>
       <c r="E37" s="1">
-        <v>660.2546533333</v>
+        <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>990381.98</v>
+        <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-6381.98</v>
+        <v>-155179.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.64439581180587</v>
+        <v>-16.515511871705</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>984000.0</v>
+        <v>784420.0</v>
       </c>
       <c r="N37" s="1">
-        <v>984000.0</v>
+        <v>784420.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>26000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>27.32</v>
+        <v>321.1</v>
       </c>
       <c r="E38" s="1">
-        <v>36.13845</v>
+        <v>276.757175</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H38" s="1">
-        <v>939599.7</v>
+        <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>-229279.7</v>
+        <v>1256759.24</v>
       </c>
       <c r="J38" s="1">
-        <v>-24.401849000165</v>
+        <v>30.201958210641</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>710320.0</v>
+        <v>5417943.86</v>
       </c>
       <c r="N38" s="1">
-        <v>710320.0</v>
+        <v>5417943.86</v>
       </c>
       <c r="O38" s="1">
-        <v>0.42</v>
+        <v>2.96</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>15000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>305.7</v>
+        <v>384.1</v>
       </c>
       <c r="E39" s="1">
-        <v>275.780918</v>
+        <v>239.3382</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>10.87</v>
       </c>
       <c r="H39" s="1">
-        <v>3962800.52</v>
+        <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1062404.96</v>
+        <v>1390089.86</v>
       </c>
       <c r="J39" s="1">
-        <v>26.80944838475</v>
+        <v>67.062313240214</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5025205.48</v>
+        <v>3462923.01</v>
       </c>
       <c r="N39" s="1">
-        <v>5025205.48</v>
+        <v>3462923.01</v>
       </c>
       <c r="O39" s="1">
-        <v>2.94</v>
+        <v>1.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>98000.0</v>
+        <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>337.7</v>
+        <v>148.88</v>
       </c>
       <c r="E40" s="1">
-        <v>239.3382</v>
+        <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.77</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2072833.15</v>
+        <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>999347.01</v>
+        <v>1231161.01</v>
       </c>
       <c r="J40" s="1">
-        <v>48.21164742565</v>
+        <v>38.768336233289</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3072180.16</v>
+        <v>4406848.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3072180.16</v>
+        <v>4406848.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.8</v>
+        <v>2.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>29600.0</v>
+        <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>160.0</v>
+        <v>270.8</v>
       </c>
       <c r="E41" s="1">
-        <v>107.2867226351</v>
+        <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3175686.99</v>
+        <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>1560313.01</v>
+        <v>3390259.51</v>
       </c>
       <c r="J41" s="1">
-        <v>49.13308568865</v>
+        <v>171.95643430211</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4736000.0</v>
+        <v>5361840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4736000.0</v>
+        <v>5361840.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.77</v>
+        <v>2.93</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>19800.0</v>
+        <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>243.4</v>
+        <v>85.08</v>
       </c>
       <c r="E42" s="1">
-        <v>99.5747722222</v>
+        <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>1971580.49</v>
+        <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>2847739.51</v>
+        <v>58698.9</v>
       </c>
       <c r="J42" s="1">
-        <v>144.4394243321</v>
+        <v>3.0106534970521</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4819320.0</v>
+        <v>2008405.17</v>
       </c>
       <c r="N42" s="1">
-        <v>4819320.0</v>
+        <v>2008405.17</v>
       </c>
       <c r="O42" s="1">
-        <v>2.82</v>
+        <v>1.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>21000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>85.9</v>
+        <v>172.98</v>
       </c>
       <c r="E43" s="1">
-        <v>83.9416</v>
+        <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1876888.41</v>
+        <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>99988.3</v>
+        <v>3207224.61</v>
       </c>
       <c r="J43" s="1">
-        <v>5.3273438882816</v>
+        <v>196.01481746239</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1976876.71</v>
+        <v>4843440.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1976876.71</v>
+        <v>4843440.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.16</v>
+        <v>2.65</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>28000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>145.7</v>
+        <v>251.15</v>
       </c>
       <c r="E44" s="1">
-        <v>58.4362639286</v>
+        <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636215.39</v>
+        <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>2443384.61</v>
+        <v>220652.25</v>
       </c>
       <c r="J44" s="1">
-        <v>149.33147707405</v>
+        <v>6.2215189190824</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4079600.0</v>
+        <v>3767250.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4079600.0</v>
+        <v>3767250.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.38</v>
+        <v>2.06</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>210.3</v>
+        <v>144.35</v>
       </c>
       <c r="E45" s="1">
-        <v>236.43985</v>
+        <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H45" s="1">
-        <v>3546597.75</v>
+        <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-392097.75</v>
+        <v>-1571912.71</v>
       </c>
       <c r="J45" s="1">
-        <v>-11.055602513705</v>
+        <v>-45.830231918924</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3154500.0</v>
+        <v>1857947.11</v>
       </c>
       <c r="N45" s="1">
-        <v>3154500.0</v>
+        <v>1857947.11</v>
       </c>
       <c r="O45" s="1">
-        <v>1.84</v>
+        <v>1.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>13900.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>126.35</v>
+        <v>0.001</v>
       </c>
       <c r="E46" s="1">
-        <v>299.2204892086</v>
+        <v>0.0</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4034384.59</v>
+        <v>0.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-2109710.62</v>
+        <v>30.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-52.293245052277</v>
+        <v>0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1924673.97</v>
+        <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1924673.97</v>
+        <v>30.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.13</v>
+        <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>0.001</v>
+        <v>71.14</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0</v>
+        <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>0.0</v>
+        <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>30.0</v>
+        <v>437440.83</v>
       </c>
       <c r="J47" s="1">
-        <v>0</v>
+        <v>25.780961596335</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>30.0</v>
+        <v>2134200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>30.0</v>
+        <v>2134200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.0</v>
+        <v>1.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>63.68</v>
+        <v>73.44</v>
       </c>
       <c r="E48" s="1">
-        <v>56.558639</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1696759.17</v>
+        <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>213640.83</v>
+        <v>-138750.34</v>
       </c>
       <c r="J48" s="1">
-        <v>12.591110970687</v>
+        <v>-6.7742893465653</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1910400.0</v>
+        <v>1909440.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1910400.0</v>
+        <v>1909440.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.12</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>26000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>69.7</v>
+        <v>40.24</v>
       </c>
       <c r="E49" s="1">
-        <v>78.7765515385</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2048190.34</v>
+        <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>-235990.34</v>
+        <v>2754484.64</v>
       </c>
       <c r="J49" s="1">
-        <v>-11.521894981694</v>
+        <v>95.67121478592</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1812200.0</v>
+        <v>5633600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1812200.0</v>
+        <v>5633600.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.06</v>
+        <v>3.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>140000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>32.52</v>
+        <v>227.7</v>
       </c>
       <c r="E50" s="1">
-        <v>20.5651097143</v>
+        <v>253.130475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2879115.36</v>
+        <v>2531304.75</v>
       </c>
       <c r="I50" s="1">
-        <v>1673684.64</v>
+        <v>-254304.75</v>
       </c>
       <c r="J50" s="1">
-        <v>58.131906183849</v>
+        <v>-10.04639010771</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4552800.0</v>
+        <v>2277000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4552800.0</v>
+        <v>2277000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>2.66</v>
+        <v>1.24</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>62.01</v>
+        <v>65.77</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-149299.2</v>
+        <v>-13939.2</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.2687054470262</v>
+        <v>-0.58527265361896</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2232360.0</v>
+        <v>2367720.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2232360.0</v>
+        <v>2367720.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.31</v>
+        <v>1.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>182000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>153.95</v>
+        <v>191.35</v>
       </c>
       <c r="E52" s="1">
-        <v>161.5128245604</v>
+        <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>3945479.14</v>
+        <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>-195300.12</v>
+        <v>771712.54</v>
       </c>
       <c r="J52" s="1">
-        <v>-4.9499721851273</v>
+        <v>18.391814858783</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3750179.02</v>
+        <v>4967668.98</v>
       </c>
       <c r="N52" s="1">
-        <v>3750179.02</v>
+        <v>4967668.98</v>
       </c>
       <c r="O52" s="1">
-        <v>2.19</v>
+        <v>2.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>32.11</v>
+        <v>35.91</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1423762.65</v>
+        <v>1666962.65</v>
       </c>
       <c r="J53" s="1">
-        <v>225.53678664378</v>
+        <v>264.06185015192</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2055040.0</v>
+        <v>2298240.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2055040.0</v>
+        <v>2298240.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.2</v>
+        <v>1.26</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>17000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>65.06</v>
+        <v>66.44</v>
       </c>
       <c r="E54" s="1">
-        <v>109.3221</v>
+        <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1858475.7</v>
+        <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>-752455.7</v>
+        <v>-726199.4</v>
       </c>
       <c r="J54" s="1">
-        <v>-40.487787922113</v>
+        <v>-35.338180634019</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1106020.0</v>
+        <v>1328800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1106020.0</v>
+        <v>1328800.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.65</v>
+        <v>0.73</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>