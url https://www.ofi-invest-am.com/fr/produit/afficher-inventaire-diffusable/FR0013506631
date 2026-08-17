--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>8656.2725</v>
+        <v>8256.2725</v>
       </c>
       <c r="D2">
-        <v>5158.8</v>
+        <v>5181.87</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44656026.61</v>
+        <v>42783003.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44656026.61</v>
+        <v>42783003.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133337.1237</v>
+        <v>133966.0922</v>
       </c>
       <c r="D3">
-        <v>145.39</v>
+        <v>146.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19386731.77</v>
+        <v>19565295.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19386731.77</v>
+        <v>19565295.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5961.9333</v>
+        <v>5941.1569</v>
       </c>
       <c r="D4">
-        <v>1585.66</v>
+        <v>1592.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9453625.99</v>
+        <v>9460613.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9453625.99</v>
+        <v>9460613.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>707894.6103</v>
+        <v>712923.114</v>
       </c>
       <c r="D5">
-        <v>151.28</v>
+        <v>151.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>107097057.69</v>
+        <v>108335138.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>107097057.69</v>
+        <v>108335138.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15564.941</v>
+        <v>15512.941</v>
       </c>
       <c r="D6">
-        <v>148.61</v>
+        <v>149.25</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2313117.07</v>
+        <v>2315377.02</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2313117.07</v>
+        <v>2315377.02</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>391.9</v>
+        <v>374.5</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>485299.13</v>
+        <v>222211.13</v>
       </c>
       <c r="J2" s="1">
-        <v>8.9205645864675</v>
+        <v>4.0845915734424</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5925528.0</v>
+        <v>5662440.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5925528.0</v>
+        <v>5662440.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.24</v>
+        <v>3.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>90000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>16.48</v>
+        <v>17.05</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2537628.0</v>
+        <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1054428.0</v>
+        <v>-668752.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-41.551716800098</v>
+        <v>-39.53014389816</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1483200.0</v>
+        <v>1023000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1483200.0</v>
+        <v>1023000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.81</v>
+        <v>0.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1171.8</v>
+        <v>1306.6</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>7715383.55</v>
+        <v>8719643.55</v>
       </c>
       <c r="J4" s="1">
-        <v>760.49111878749</v>
+        <v>859.47917375639</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8729910.0</v>
+        <v>9734170.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8729910.0</v>
+        <v>9734170.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.77</v>
+        <v>5.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>139.0</v>
+        <v>136.32</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2225805.19</v>
+        <v>2101492.64</v>
       </c>
       <c r="J5" s="1">
-        <v>76.640023204746</v>
+        <v>72.359632108776</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5130038.64</v>
+        <v>5005726.09</v>
       </c>
       <c r="N5" s="1">
-        <v>5130038.64</v>
+        <v>5005726.09</v>
       </c>
       <c r="O5" s="1">
-        <v>2.8</v>
+        <v>2.74</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>400000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.366</v>
+        <v>10.182</v>
       </c>
       <c r="E6" s="1">
-        <v>7.5210255</v>
+        <v>7.8367673961</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3008410.2</v>
+        <v>3581402.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1137989.8</v>
+        <v>1071771.3</v>
       </c>
       <c r="J6" s="1">
-        <v>37.826949263767</v>
+        <v>29.926020327175</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4146400.0</v>
+        <v>4653174.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4146400.0</v>
+        <v>4653174.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.27</v>
+        <v>2.55</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>79.36</v>
+        <v>74.4</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-110934.11</v>
+        <v>-239894.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.1020747142621</v>
+        <v>-11.033195044621</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2063360.0</v>
+        <v>1934400.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2063360.0</v>
+        <v>1934400.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.13</v>
+        <v>1.06</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>91.52</v>
+        <v>89.25</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>417625.77</v>
+        <v>340445.77</v>
       </c>
       <c r="J8" s="1">
-        <v>15.501758106777</v>
+        <v>12.636930846043</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3111680.0</v>
+        <v>3034500.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3111680.0</v>
+        <v>3034500.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.7</v>
+        <v>1.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>35.48</v>
+        <v>36.48</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>189165.6</v>
+        <v>261165.6</v>
       </c>
       <c r="J9" s="1">
-        <v>7.9972117968995</v>
+        <v>11.041101644614</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2554560.0</v>
+        <v>2626560.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2554560.0</v>
+        <v>2626560.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.4</v>
+        <v>1.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>77.34</v>
+        <v>74.42</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2224771.9</v>
+        <v>2049571.9</v>
       </c>
       <c r="J10" s="1">
-        <v>92.099106646425</v>
+        <v>84.846334582712</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4640400.0</v>
+        <v>4465200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4640400.0</v>
+        <v>4465200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.54</v>
+        <v>2.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>67.4</v>
+        <v>61.24</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>293135.47</v>
+        <v>36263.47</v>
       </c>
       <c r="J11" s="1">
-        <v>11.644167984905</v>
+        <v>1.4404873500827</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2810580.0</v>
+        <v>2553708.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2810580.0</v>
+        <v>2553708.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.54</v>
+        <v>1.4</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.795</v>
+        <v>19.92</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-520727.29</v>
+        <v>-398102.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-20.266633424954</v>
+        <v>-15.494085545363</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2048655.0</v>
+        <v>2171280.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2048655.0</v>
+        <v>2171280.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.12</v>
+        <v>1.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>16600.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>267.3</v>
+        <v>244.4</v>
       </c>
       <c r="E13" s="1">
-        <v>236.6301325301</v>
+        <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3928060.2</v>
+        <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>509119.8</v>
+        <v>100231.29</v>
       </c>
       <c r="J13" s="1">
-        <v>12.9610997306</v>
+        <v>3.2835494608665</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4437180.0</v>
+        <v>3152760.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4437180.0</v>
+        <v>3152760.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.43</v>
+        <v>1.73</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.925</v>
+        <v>17.865</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1163161.63</v>
+        <v>976601.63</v>
       </c>
       <c r="J14" s="1">
-        <v>53.660317426472</v>
+        <v>45.053715763483</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3330800.0</v>
+        <v>3144240.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3330800.0</v>
+        <v>3144240.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.82</v>
+        <v>1.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.945</v>
+        <v>9.484</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>1026186.67</v>
+        <v>853311.67</v>
       </c>
       <c r="J15" s="1">
-        <v>37.962085682724</v>
+        <v>31.566859790342</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3729375.0</v>
+        <v>3556500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3729375.0</v>
+        <v>3556500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.04</v>
+        <v>1.95</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.9</v>
+        <v>97.0</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>39891.25</v>
+        <v>-73208.75</v>
       </c>
       <c r="J16" s="1">
-        <v>1.3821332223458</v>
+        <v>-2.5365022540383</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2926100.0</v>
+        <v>2813000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2926100.0</v>
+        <v>2813000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.6</v>
+        <v>1.54</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>182.7</v>
+        <v>173.25</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-576338.5</v>
+        <v>-635873.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-33.365502097579</v>
+        <v>-36.812114058049</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1151010.0</v>
+        <v>1091475.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1151010.0</v>
+        <v>1091475.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>38.37</v>
+        <v>38.63</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>410469.86</v>
+        <v>431425.86</v>
       </c>
       <c r="J18" s="1">
-        <v>15.303750069897</v>
+        <v>16.085062945013</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3092622.0</v>
+        <v>3113578.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3092622.0</v>
+        <v>3113578.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.69</v>
+        <v>1.71</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2810.0</v>
+        <v>2700.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-452209.1</v>
+        <v>-563626.46</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.413484097161</v>
+        <v>-12.97920625204</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3890325.02</v>
+        <v>3778907.66</v>
       </c>
       <c r="N19" s="1">
-        <v>3890325.02</v>
+        <v>3778907.66</v>
       </c>
       <c r="O19" s="1">
-        <v>2.13</v>
+        <v>2.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>66.8</v>
+        <v>66.08</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-929948.2</v>
+        <v>-970268.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-19.910047816322</v>
+        <v>-20.773292809919</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3740800.0</v>
+        <v>3700480.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3740800.0</v>
+        <v>3700480.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.05</v>
+        <v>2.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1622.5</v>
+        <v>1575.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-861225.32</v>
+        <v>-914805.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.7692707461</v>
+        <v>-33.745754120481</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1849650.0</v>
+        <v>1796070.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1849650.0</v>
+        <v>1796070.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.01</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>117000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>52.8</v>
+        <v>65.19</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596581</v>
+        <v>25.9981596226</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3041784.68</v>
+        <v>2755804.92</v>
       </c>
       <c r="I22" s="1">
-        <v>3135815.32</v>
+        <v>4154335.08</v>
       </c>
       <c r="J22" s="1">
-        <v>103.09129836238</v>
+        <v>150.74851814983</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6177600.0</v>
+        <v>6910140.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6177600.0</v>
+        <v>6910140.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.38</v>
+        <v>3.79</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.781</v>
+        <v>5.735</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>495346.42</v>
+        <v>462916.42</v>
       </c>
       <c r="J23" s="1">
-        <v>13.835492854262</v>
+        <v>12.929692357584</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4075605.0</v>
+        <v>4043175.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4075605.0</v>
+        <v>4043175.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.23</v>
+        <v>2.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.15</v>
+        <v>102.1</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>976088.96</v>
+        <v>1076388.96</v>
       </c>
       <c r="J24" s="1">
-        <v>40.755092302205</v>
+        <v>44.942964438277</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3371100.0</v>
+        <v>3471400.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3371100.0</v>
+        <v>3471400.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.84</v>
+        <v>1.9</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.627</v>
+        <v>4.593</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>374654.9</v>
+        <v>355716.9</v>
       </c>
       <c r="J25" s="1">
-        <v>17.009788638718</v>
+        <v>16.149980379864</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2577239.0</v>
+        <v>2558301.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2577239.0</v>
+        <v>2558301.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>181.62</v>
+        <v>176.24</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1325590.78</v>
+        <v>1239510.78</v>
       </c>
       <c r="J26" s="1">
-        <v>83.880672661359</v>
+        <v>78.433706364045</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2905920.0</v>
+        <v>2819840.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2905920.0</v>
+        <v>2819840.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.59</v>
+        <v>1.55</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>482.7</v>
+        <v>469.4</v>
       </c>
       <c r="E27" s="1">
-        <v>553.43275</v>
+        <v>550.93275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H27" s="1">
-        <v>3914601.98</v>
+        <v>3896604.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-468795.91</v>
+        <v>-509102.55</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.975570246863</v>
+        <v>-13.065286377786</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3445806.07</v>
+        <v>3387502.05</v>
       </c>
       <c r="N27" s="1">
-        <v>3445806.07</v>
+        <v>3387502.05</v>
       </c>
       <c r="O27" s="1">
-        <v>1.88</v>
+        <v>1.86</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>373.7</v>
+        <v>357.1</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1163548.2</v>
+        <v>974308.2</v>
       </c>
       <c r="J28" s="1">
-        <v>37.57463835384</v>
+        <v>31.463482355248</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4260180.0</v>
+        <v>4070940.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4260180.0</v>
+        <v>4070940.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.33</v>
+        <v>2.23</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>454.75</v>
+        <v>455.6</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-885736.5</v>
+        <v>-881486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-28.03419163209</v>
+        <v>-27.89967610243</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2273750.0</v>
+        <v>2278000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2273750.0</v>
+        <v>2278000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.24</v>
+        <v>1.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>184000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>14.55</v>
+        <v>15.2</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670652</v>
+        <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1599800.34</v>
+        <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1077399.66</v>
+        <v>1217939.66</v>
       </c>
       <c r="J30" s="1">
-        <v>67.345882674334</v>
+        <v>62.175931337708</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2677200.0</v>
+        <v>3176800.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2677200.0</v>
+        <v>3176800.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.46</v>
+        <v>1.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>544.2</v>
+        <v>473.0</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-52552.0</v>
+        <v>-337352.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.3572769127531</v>
+        <v>-15.132289562169</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2176800.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2176800.0</v>
+        <v>1892000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.19</v>
+        <v>1.04</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>378.0</v>
+        <v>378.2</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>125200.2</v>
+        <v>126271.6</v>
       </c>
       <c r="J32" s="1">
-        <v>5.1006558227006</v>
+        <v>5.1443046559168</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2579790.44</v>
+        <v>2580861.84</v>
       </c>
       <c r="N32" s="1">
-        <v>2579790.44</v>
+        <v>2580861.84</v>
       </c>
       <c r="O32" s="1">
         <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>166.9</v>
+        <v>162.55</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2339402.94</v>
+        <v>-2450475.59</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.537126186368</v>
+        <v>-37.224395494024</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4243579.96</v>
+        <v>4132507.31</v>
       </c>
       <c r="N33" s="1">
-        <v>4243579.96</v>
+        <v>4132507.31</v>
       </c>
       <c r="O33" s="1">
-        <v>2.32</v>
+        <v>2.26</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>64.28</v>
+        <v>61.76</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1401896.68</v>
+        <v>-1454816.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-50.945147191232</v>
+        <v>-52.86826836544</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1349880.0</v>
+        <v>1296960.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1349880.0</v>
+        <v>1296960.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>123.2</v>
+        <v>153.15</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>3067661.64</v>
+        <v>4056011.64</v>
       </c>
       <c r="J35" s="1">
-        <v>307.39991195448</v>
+        <v>406.43909509601</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4065600.0</v>
+        <v>5053950.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4065600.0</v>
+        <v>5053950.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.22</v>
+        <v>2.77</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>643.0</v>
+        <v>654.0</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>-17034.98</v>
+        <v>3865.02</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3751916491452</v>
+        <v>0.31201347038735</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1221700.0</v>
+        <v>1242600.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1221700.0</v>
+        <v>1242600.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.17</v>
+        <v>28.39</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-155179.7</v>
+        <v>-201459.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-16.515511871705</v>
+        <v>-21.441013657199</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>784420.0</v>
+        <v>738140.0</v>
       </c>
       <c r="N37" s="1">
-        <v>784420.0</v>
+        <v>738140.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>321.1</v>
+        <v>322.8</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1256759.24</v>
+        <v>1344998.75</v>
       </c>
       <c r="J38" s="1">
-        <v>30.201958210641</v>
+        <v>32.322496424107</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5417943.86</v>
+        <v>5506183.37</v>
       </c>
       <c r="N38" s="1">
-        <v>5417943.86</v>
+        <v>5506183.37</v>
       </c>
       <c r="O38" s="1">
-        <v>2.96</v>
+        <v>3.02</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>384.1</v>
+        <v>353.7</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.87</v>
+        <v>10.97</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1390089.86</v>
+        <v>1088226.54</v>
       </c>
       <c r="J39" s="1">
-        <v>67.062313240214</v>
+        <v>52.499475898482</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3462923.01</v>
+        <v>3161059.69</v>
       </c>
       <c r="N39" s="1">
-        <v>3462923.01</v>
+        <v>3161059.69</v>
       </c>
       <c r="O39" s="1">
-        <v>1.89</v>
+        <v>1.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>148.88</v>
+        <v>144.06</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1231161.01</v>
+        <v>1088489.01</v>
       </c>
       <c r="J40" s="1">
-        <v>38.768336233289</v>
+        <v>34.275702026918</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4406848.0</v>
+        <v>4264176.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4406848.0</v>
+        <v>4264176.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.41</v>
+        <v>2.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>270.8</v>
+        <v>263.75</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3390259.51</v>
+        <v>3250669.51</v>
       </c>
       <c r="J41" s="1">
-        <v>171.95643430211</v>
+        <v>164.87632772223</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5361840.0</v>
+        <v>5222250.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5361840.0</v>
+        <v>5222250.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.93</v>
+        <v>2.86</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.08</v>
+        <v>85.72</v>
       </c>
       <c r="E42" s="1">
         <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
         <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>58698.9</v>
+        <v>95932.57</v>
       </c>
       <c r="J42" s="1">
-        <v>3.0106534970521</v>
+        <v>4.9203601319905</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2008405.17</v>
+        <v>2045638.84</v>
       </c>
       <c r="N42" s="1">
-        <v>2008405.17</v>
+        <v>2045638.84</v>
       </c>
       <c r="O42" s="1">
-        <v>1.1</v>
+        <v>1.12</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>172.98</v>
+        <v>169.54</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3207224.61</v>
+        <v>3110904.61</v>
       </c>
       <c r="J43" s="1">
-        <v>196.01481746239</v>
+        <v>190.12806192955</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4843440.0</v>
+        <v>4747120.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4843440.0</v>
+        <v>4747120.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.65</v>
+        <v>2.6</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>251.15</v>
+        <v>259.6</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>220652.25</v>
+        <v>347402.25</v>
       </c>
       <c r="J44" s="1">
-        <v>6.2215189190824</v>
+        <v>9.7953665594019</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3767250.0</v>
+        <v>3894000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3767250.0</v>
+        <v>3894000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.06</v>
+        <v>2.13</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>144.35</v>
+        <v>138.5</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1571912.71</v>
+        <v>-1627716.69</v>
       </c>
       <c r="J45" s="1">
-        <v>-45.830231918924</v>
+        <v>-47.457236605081</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1857947.11</v>
+        <v>1802143.13</v>
       </c>
       <c r="N45" s="1">
-        <v>1857947.11</v>
+        <v>1802143.13</v>
       </c>
       <c r="O45" s="1">
-        <v>1.02</v>
+        <v>0.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>71.14</v>
+        <v>66.51</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>437440.83</v>
+        <v>298540.83</v>
       </c>
       <c r="J47" s="1">
-        <v>25.780961596335</v>
+        <v>17.594767441275</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2134200.0</v>
+        <v>1995300.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2134200.0</v>
+        <v>1995300.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.17</v>
+        <v>1.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>73.44</v>
+        <v>73.76</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-138750.34</v>
+        <v>-130430.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.7742893465653</v>
+        <v>-6.3680770997094</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1909440.0</v>
+        <v>1917760.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1909440.0</v>
+        <v>1917760.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>40.24</v>
+        <v>37.08</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2754484.64</v>
+        <v>2312084.64</v>
       </c>
       <c r="J49" s="1">
-        <v>95.67121478592</v>
+        <v>80.305383803725</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5633600.0</v>
+        <v>5191200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5633600.0</v>
+        <v>5191200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>3.08</v>
+        <v>2.85</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>227.7</v>
+        <v>237.0</v>
       </c>
       <c r="E50" s="1">
-        <v>253.130475</v>
+        <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2531304.75</v>
+        <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-254304.75</v>
+        <v>-143678.55</v>
       </c>
       <c r="J50" s="1">
-        <v>-10.04639010771</v>
+        <v>-4.8090364339899</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2277000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2277000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.24</v>
+        <v>1.56</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>65.77</v>
+        <v>71.26</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-13939.2</v>
+        <v>183700.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.58527265361896</v>
+        <v>7.7131438452655</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2367720.0</v>
+        <v>2565360.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2367720.0</v>
+        <v>2565360.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.29</v>
+        <v>1.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>194000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>191.35</v>
+        <v>190.9</v>
       </c>
       <c r="E52" s="1">
-        <v>161.1687508763</v>
+        <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>4195956.44</v>
+        <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>771712.54</v>
+        <v>626364.0</v>
       </c>
       <c r="J52" s="1">
-        <v>18.391814858783</v>
+        <v>18.099957925293</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4967668.98</v>
+        <v>4086946.63</v>
       </c>
       <c r="N52" s="1">
-        <v>4967668.98</v>
+        <v>4086946.63</v>
       </c>
       <c r="O52" s="1">
-        <v>2.72</v>
+        <v>2.24</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>35.91</v>
+        <v>34.34</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1666962.65</v>
+        <v>1566482.65</v>
       </c>
       <c r="J53" s="1">
-        <v>264.06185015192</v>
+        <v>248.14491601829</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2298240.0</v>
+        <v>2197760.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2298240.0</v>
+        <v>2197760.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.26</v>
+        <v>1.2</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>20000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>66.44</v>
+        <v>61.22</v>
       </c>
       <c r="E54" s="1">
-        <v>102.74997</v>
+        <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2054999.4</v>
+        <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-726199.4</v>
+        <v>-882852.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-35.338180634019</v>
+        <v>-34.815639277712</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1328800.0</v>
+        <v>1652940.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1328800.0</v>
+        <v>1652940.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.73</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>