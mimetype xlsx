--- v0 (2026-05-14)
+++ v1 (2026-07-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -109,362 +109,419 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD-REG</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>JP3102000001</t>
-[...2 lines deleted...]
-    <t>AISIN CORP</t>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>ADV MICRO DEVICE</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>AT0000730007</t>
+  </si>
+  <si>
+    <t>ANDRITZ AG</t>
+  </si>
+  <si>
+    <t>JE00BTDN8H13</t>
+  </si>
+  <si>
+    <t>APTIV HOLDINGS L</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>JP3937200008</t>
+  </si>
+  <si>
+    <t>AZBIL CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...37 lines deleted...]
-  <si>
     <t>GB00BP0RGD03</t>
   </si>
   <si>
     <t>BERKELEY GROUP</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>BRIT LAND CO PLC</t>
   </si>
   <si>
     <t>SGXE62145532</t>
   </si>
   <si>
     <t>CAPITALAND INVES</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US1423391002</t>
   </si>
   <si>
     <t>CARLISLE COS INC</t>
   </si>
   <si>
     <t>JP3566800003</t>
   </si>
   <si>
     <t>CENTRAL JAPAN RAILW</t>
   </si>
   <si>
+    <t>SG1N31909426</t>
+  </si>
+  <si>
+    <t>COMFORTDELGRO CORP</t>
+  </si>
+  <si>
+    <t>JP3305530002</t>
+  </si>
+  <si>
+    <t>COMSYS HOLDINGS</t>
+  </si>
+  <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
-    <t>JP3638600001</t>
-[...8 lines deleted...]
-    <t>DR ING HC F PORS</t>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY</t>
+  </si>
+  <si>
+    <t>AU000000DOW2</t>
+  </si>
+  <si>
+    <t>DOWNER EDI</t>
+  </si>
+  <si>
+    <t>AUD</t>
   </si>
   <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS S</t>
+  </si>
+  <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FI0009007132</t>
-[...8 lines deleted...]
-    <t>FUJI ELECTRIC CO</t>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIE</t>
+  </si>
+  <si>
+    <t>US3453708600</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CO</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG-REG</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
     <t>GECINA SA</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>GETLINK SE</t>
   </si>
   <si>
     <t>JP3385820000</t>
   </si>
   <si>
     <t>GS YUASA CORP</t>
   </si>
   <si>
     <t>GB0004052071</t>
   </si>
   <si>
     <t>HALMA PLC</t>
   </si>
   <si>
+    <t>JP3774200004</t>
+  </si>
+  <si>
+    <t>HANKYU HANSHIN H</t>
+  </si>
+  <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKA</t>
+  </si>
+  <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>HOLMEN AB-B SHS</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>US4592001014</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NZIFTE0003S3</t>
   </si>
   <si>
     <t>INFRATIL LTD</t>
   </si>
   <si>
     <t>NZD</t>
   </si>
   <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORP</t>
+  </si>
+  <si>
     <t>JP3247010006</t>
   </si>
   <si>
     <t>JR KYUSHU</t>
   </si>
   <si>
     <t>JP3279400000</t>
   </si>
   <si>
     <t>KEIHAN HOLDINGS</t>
   </si>
   <si>
     <t>JP3280200001</t>
   </si>
   <si>
     <t>KEIKYU CORP</t>
   </si>
   <si>
     <t>JP3277800003</t>
   </si>
   <si>
     <t>KEIO CORP</t>
   </si>
   <si>
     <t>FI0009004824</t>
   </si>
   <si>
     <t>KEMIRA OYJ</t>
   </si>
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP</t>
   </si>
   <si>
-    <t>DE000KGX8881</t>
-[...2 lines deleted...]
-    <t>KION GROUP AG</t>
+    <t>JP3260800002</t>
+  </si>
+  <si>
+    <t>KINTETSU GROUP H</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES OYJ</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
     <t>KURITA WATER IND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
   </si>
   <si>
     <t>LAND SECURITIES</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>JP3626800001</t>
   </si>
   <si>
     <t>LIXIL CORP</t>
   </si>
   <si>
     <t>SG2D18969584</t>
   </si>
   <si>
     <t>MAPLETREE COMM</t>
   </si>
   <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLO</t>
+  </si>
+  <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>NZMRPE0001S2</t>
   </si>
   <si>
     <t>MERCURY NZ LTD</t>
   </si>
   <si>
     <t>NZMELE0002S7</t>
   </si>
   <si>
     <t>MERIDIAN ENERGY</t>
   </si>
   <si>
     <t>ES0105025003</t>
   </si>
   <si>
     <t>MERLIN PROPERTIE</t>
   </si>
   <si>
     <t>US5949181045</t>
@@ -484,297 +541,270 @@
   <si>
     <t>JP3649800004</t>
   </si>
   <si>
     <t>NAGOYA RAILROAD</t>
   </si>
   <si>
     <t>JP3653000004</t>
   </si>
   <si>
     <t>NANKAI ELEC RAIL</t>
   </si>
   <si>
     <t>SE0015988019</t>
   </si>
   <si>
     <t>NIBE INDUSTRIE-B</t>
   </si>
   <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>NICHIAS CORP</t>
   </si>
   <si>
-    <t>JP3672400003</t>
-[...4 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
-    <t>FR0000131906</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0063855168</t>
   </si>
   <si>
     <t>ROCKWOOL A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000125007</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
+    <t>JP3417200007</t>
+  </si>
+  <si>
+    <t>SEIBU HOLDINGS</t>
+  </si>
+  <si>
     <t>JP3047820000</t>
   </si>
   <si>
     <t>SEKISUI HOUSE RE</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>SEVERN TRENT</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB00BWFGQN14</t>
   </si>
   <si>
     <t>SPIRAX GROUP PLC</t>
   </si>
   <si>
     <t>US8581191009</t>
   </si>
   <si>
     <t>STEEL DYNAMICS</t>
   </si>
   <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO OYJ-R</t>
   </si>
   <si>
     <t>CH0038388911</t>
   </si>
   <si>
     <t>SULZER AG-REG</t>
   </si>
   <si>
     <t>SE0000112724</t>
   </si>
   <si>
     <t>SVENSKA CELLULOSA B</t>
   </si>
   <si>
     <t>SE0014960373</t>
   </si>
   <si>
     <t>SWECO AB-B</t>
   </si>
   <si>
     <t>HK0000063609</t>
   </si>
   <si>
     <t>SWIREPROPERTIES</t>
   </si>
   <si>
-    <t>US88160R1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
-    <t>JP3104890003</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3597800006</t>
   </si>
   <si>
     <t>TOBU RAILWAY CO</t>
   </si>
   <si>
     <t>JP3574200006</t>
   </si>
   <si>
     <t>TOKYU CORP</t>
   </si>
   <si>
-    <t>JP3634600005</t>
-[...2 lines deleted...]
-    <t>TOYOTA INDUSTRIE</t>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS AS</t>
+  </si>
+  <si>
+    <t>NOK</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR</t>
   </si>
   <si>
     <t>GB00BG49KP99</t>
   </si>
   <si>
     <t>TRITAX BIG BOX R</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-</t>
   </si>
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>UNITED UTILITIES</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
-    <t>DE0007664039</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
     <t>KYG9593A1040</t>
   </si>
   <si>
     <t>WHARF REAL ESTAT</t>
   </si>
   <si>
-    <t>AT0000831706</t>
-[...4 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1138,183 +1168,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>216206.3942</v>
+        <v>238399.794</v>
       </c>
       <c r="D2">
-        <v>340.7</v>
+        <v>319.65</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>73663032.43</v>
+        <v>76204627.65</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>73663032.43</v>
+        <v>76204627.65</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>247.89</v>
+        <v>232.77</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1735.25</v>
+        <v>1629.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1735.25</v>
+        <v>1629.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>165.33</v>
+        <v>155.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1653.32</v>
+        <v>1553.14</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1653.32</v>
+        <v>1553.14</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27054.2779</v>
+        <v>27384.3189</v>
       </c>
       <c r="D5">
-        <v>177.19</v>
+        <v>166.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4793867.37</v>
+        <v>4557754.87</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4793867.37</v>
+        <v>4557754.87</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P105"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O105" sqref="O105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1333,5039 +1363,5239 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4541.0</v>
+        <v>5200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>69.98</v>
+        <v>64.92</v>
       </c>
       <c r="E2" s="1">
-        <v>40.96425237</v>
+        <v>44.18109808</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="H2" s="1">
-        <v>194197.11</v>
+        <v>242202.05</v>
       </c>
       <c r="I2" s="1">
-        <v>154015.89</v>
+        <v>122379.19</v>
       </c>
       <c r="J2" s="1">
-        <v>79.309053569335</v>
+        <v>50.527726747152</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>348213.0</v>
+        <v>364581.24</v>
       </c>
       <c r="N2" s="1">
-        <v>348213.0</v>
+        <v>364581.24</v>
       </c>
       <c r="O2" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>39531.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2919.5</v>
+        <v>230.2</v>
       </c>
       <c r="E3" s="1">
-        <v>1744.37767828</v>
+        <v>231.6</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>421301.44</v>
+        <v>605170.8</v>
       </c>
       <c r="I3" s="1">
-        <v>214740.8</v>
+        <v>-3658.2</v>
       </c>
       <c r="J3" s="1">
-        <v>50.970820322855</v>
+        <v>-0.60449050086356</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>636042.24</v>
+        <v>601512.6</v>
       </c>
       <c r="N3" s="1">
-        <v>636042.24</v>
+        <v>601512.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.81</v>
+        <v>0.74</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>16686.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>221.53</v>
+      </c>
+      <c r="E4" s="1">
+        <v>217.5</v>
+      </c>
+      <c r="F4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>168298.51</v>
+        <v>3141896.8</v>
       </c>
       <c r="I4" s="1">
-        <v>45315.59</v>
+        <v>52132.04</v>
       </c>
       <c r="J4" s="1">
-        <v>26.925722634146</v>
+        <v>1.6592537348776</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>213614.1</v>
+        <v>3194028.84</v>
       </c>
       <c r="N4" s="1">
-        <v>213614.1</v>
+        <v>3194028.84</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>3.95</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>12784.0</v>
+        <v>10692.0</v>
       </c>
       <c r="D5" s="1">
-        <v>337.1</v>
+        <v>24.01</v>
       </c>
       <c r="E5" s="1">
-        <v>239.45953692</v>
+        <v>23.05597456</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2606516.27</v>
+        <v>246514.48</v>
       </c>
       <c r="I5" s="1">
-        <v>1030334.57</v>
+        <v>10200.44</v>
       </c>
       <c r="J5" s="1">
-        <v>39.52918237491</v>
+        <v>4.1378664652884</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3636850.84</v>
+        <v>256714.92</v>
       </c>
       <c r="N5" s="1">
-        <v>3636850.84</v>
+        <v>256714.92</v>
       </c>
       <c r="O5" s="1">
-        <v>4.64</v>
+        <v>0.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>10773.0</v>
+        <v>10380.0</v>
       </c>
       <c r="D6" s="1">
-        <v>72.35</v>
+        <v>327.41</v>
       </c>
       <c r="E6" s="1">
-        <v>55.35651258</v>
+        <v>246.17912042</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>596355.71</v>
+        <v>2180561.42</v>
       </c>
       <c r="I6" s="1">
-        <v>183070.84</v>
+        <v>756028.75</v>
       </c>
       <c r="J6" s="1">
-        <v>30.698262283763</v>
+        <v>34.671288919713</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>779426.55</v>
+        <v>2936590.17</v>
       </c>
       <c r="N6" s="1">
-        <v>779426.55</v>
+        <v>2936590.17</v>
       </c>
       <c r="O6" s="1">
-        <v>0.99</v>
+        <v>3.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>546.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1190.4</v>
+        <v>60.5</v>
       </c>
       <c r="E7" s="1">
-        <v>617.99357143</v>
+        <v>56.03526618</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>337424.49</v>
+        <v>566292.4</v>
       </c>
       <c r="I7" s="1">
-        <v>312533.91</v>
+        <v>45120.6</v>
       </c>
       <c r="J7" s="1">
-        <v>92.623362933734</v>
+        <v>7.9677212690829</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>649958.4</v>
+        <v>611413.0</v>
       </c>
       <c r="N7" s="1">
-        <v>649958.4</v>
+        <v>611413.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>12229.0</v>
+        <v>60256.0</v>
       </c>
       <c r="D8" s="1">
-        <v>231.22</v>
+        <v>58.22</v>
       </c>
       <c r="E8" s="1">
-        <v>309.71541909</v>
+        <v>60.99</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>3217836.09</v>
+        <v>3181554.35</v>
       </c>
       <c r="I8" s="1">
-        <v>-831584.03</v>
+        <v>-150270.91</v>
       </c>
       <c r="J8" s="1">
-        <v>-25.842958023384</v>
+        <v>-4.7231916688772</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2386252.06</v>
+        <v>3031283.44</v>
       </c>
       <c r="N8" s="1">
-        <v>2386252.06</v>
+        <v>3031283.44</v>
       </c>
       <c r="O8" s="1">
-        <v>3.04</v>
+        <v>3.75</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>82600.0</v>
+        <v>70.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1283.0</v>
+        <v>1113.8</v>
       </c>
       <c r="E9" s="1">
-        <v>1170.61789346</v>
+        <v>669.81614286</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>560180.56</v>
+        <v>46887.13</v>
       </c>
       <c r="I9" s="1">
-        <v>23864.53</v>
+        <v>31078.87</v>
       </c>
       <c r="J9" s="1">
-        <v>4.2601496203296</v>
+        <v>66.284436688703</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>584045.09</v>
+        <v>77966.0</v>
       </c>
       <c r="N9" s="1">
-        <v>584045.09</v>
+        <v>77966.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.74</v>
+        <v>0.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>62793.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>1441.5</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1196.97729046</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>0.87</v>
+        <v>185.13</v>
       </c>
       <c r="H10" s="1">
-        <v>198967.3</v>
+        <v>432640.93</v>
       </c>
       <c r="I10" s="1">
-        <v>18084.5</v>
+        <v>56298.37</v>
       </c>
       <c r="J10" s="1">
-        <v>9.0891819912116</v>
+        <v>13.012723969505</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>217051.8</v>
+        <v>488939.3</v>
       </c>
       <c r="N10" s="1">
-        <v>217051.8</v>
+        <v>488939.3</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.61</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>4685.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>32.1</v>
+      </c>
+      <c r="E11" s="1">
+        <v>39.22862327</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H11" s="1">
-        <v>623494.14</v>
+        <v>216972.88</v>
       </c>
       <c r="I11" s="1">
-        <v>80327.16</v>
+        <v>-44834.72</v>
       </c>
       <c r="J11" s="1">
-        <v>12.883386522286</v>
+        <v>-20.663743782172</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>703821.3</v>
+        <v>172138.16</v>
       </c>
       <c r="N11" s="1">
-        <v>703821.3</v>
+        <v>172138.16</v>
       </c>
       <c r="O11" s="1">
-        <v>0.9</v>
+        <v>0.21</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>16430.0</v>
+        <v>8028.0</v>
       </c>
       <c r="D12" s="1">
-        <v>4.038</v>
+        <v>78.24</v>
       </c>
       <c r="E12" s="1">
-        <v>3.7282958</v>
+        <v>78.80877304</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>72696.93</v>
+        <v>632676.83</v>
       </c>
       <c r="I12" s="1">
-        <v>3521.51</v>
+        <v>-4566.11</v>
       </c>
       <c r="J12" s="1">
-        <v>4.8440972679314</v>
+        <v>-0.72171285299005</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>76218.44</v>
+        <v>628110.72</v>
       </c>
       <c r="N12" s="1">
-        <v>76218.44</v>
+        <v>628110.72</v>
       </c>
       <c r="O12" s="1">
-        <v>0.1</v>
+        <v>0.78</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>42262.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.12</v>
+        <v>3.621</v>
       </c>
       <c r="E13" s="1">
-        <v>2.72318205</v>
+        <v>3.72841966</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.5</v>
+        <v>0.87</v>
       </c>
       <c r="H13" s="1">
-        <v>77553.21</v>
+        <v>83087.76</v>
       </c>
       <c r="I13" s="1">
-        <v>10486.74</v>
+        <v>-4985.41</v>
       </c>
       <c r="J13" s="1">
-        <v>13.521993480347</v>
+        <v>-6.0001737921446</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>88039.95</v>
+        <v>78102.35</v>
       </c>
       <c r="N13" s="1">
-        <v>88039.95</v>
+        <v>78102.35</v>
       </c>
       <c r="O13" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>43299.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.76</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.73735791</v>
+      </c>
+      <c r="F14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.49</v>
       </c>
       <c r="H14" s="1">
-        <v>3017560.82</v>
+        <v>79932.88</v>
       </c>
       <c r="I14" s="1">
-        <v>643587.95</v>
+        <v>460.82</v>
       </c>
       <c r="J14" s="1">
-        <v>21.328085443527</v>
+        <v>0.57650869079157</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3661148.77</v>
+        <v>80393.7</v>
       </c>
       <c r="N14" s="1">
-        <v>3661148.77</v>
+        <v>80393.7</v>
       </c>
       <c r="O14" s="1">
-        <v>4.67</v>
+        <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>5741.0</v>
+        <v>11188.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4647.0</v>
+        <v>331.56</v>
       </c>
       <c r="E15" s="1">
-        <v>4282.6897753</v>
+        <v>334.08392921</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G15">
-        <v>181.45</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>138677.86</v>
+        <v>3198089.05</v>
       </c>
       <c r="I15" s="1">
-        <v>8350.09</v>
+        <v>7210.6</v>
       </c>
       <c r="J15" s="1">
-        <v>6.0212134799311</v>
+        <v>0.22546589188941</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>147027.95</v>
+        <v>3205299.65</v>
       </c>
       <c r="N15" s="1">
-        <v>147027.95</v>
+        <v>3205299.65</v>
       </c>
       <c r="O15" s="1">
-        <v>0.19</v>
+        <v>3.97</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1371.0</v>
+        <v>6141.0</v>
       </c>
       <c r="D16" s="1">
-        <v>54.1</v>
+        <v>4049.0</v>
       </c>
       <c r="E16" s="1">
-        <v>50.04452954</v>
+        <v>4292.46523368</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H16" s="1">
-        <v>68611.05</v>
+        <v>148208.21</v>
       </c>
       <c r="I16" s="1">
-        <v>5560.05</v>
+        <v>-13895.86</v>
       </c>
       <c r="J16" s="1">
-        <v>8.1037238170819</v>
+        <v>-9.3759043443005</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>74171.1</v>
+        <v>134312.35</v>
       </c>
       <c r="N16" s="1">
-        <v>74171.1</v>
+        <v>134312.35</v>
       </c>
       <c r="O16" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>28092.0</v>
+        <v>476572.0</v>
       </c>
       <c r="D17" s="1">
-        <v>125.97</v>
+        <v>1.44</v>
       </c>
       <c r="E17" s="1">
-        <v>93.43117614</v>
+        <v>1.4404</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.49</v>
       </c>
       <c r="H17" s="1">
-        <v>2228478.31</v>
+        <v>463069.56</v>
       </c>
       <c r="I17" s="1">
-        <v>757933.98</v>
+        <v>-1405.46</v>
       </c>
       <c r="J17" s="1">
-        <v>34.011279203341</v>
+        <v>-0.30350947706431</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2986412.29</v>
+        <v>461664.1</v>
       </c>
       <c r="N17" s="1">
-        <v>2986412.29</v>
+        <v>461664.1</v>
       </c>
       <c r="O17" s="1">
-        <v>3.81</v>
+        <v>0.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>55574.0</v>
+        <v>16859.0</v>
       </c>
       <c r="D18" s="1">
-        <v>2234.0</v>
+        <v>5147.0</v>
       </c>
       <c r="E18" s="1">
-        <v>2101.25967179</v>
+        <v>5138.0</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G18">
-        <v>181.45</v>
+        <v>185.13</v>
       </c>
       <c r="H18" s="1">
-        <v>704153.3</v>
+        <v>470558.13</v>
       </c>
       <c r="I18" s="1">
-        <v>-19935.29</v>
+        <v>-1836.45</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8311008412515</v>
+        <v>-0.39027059207329</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>684218.01</v>
+        <v>468721.68</v>
       </c>
       <c r="N18" s="1">
-        <v>684218.01</v>
+        <v>468721.68</v>
       </c>
       <c r="O18" s="1">
-        <v>0.87</v>
+        <v>0.58</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>15710.0</v>
+        <v>1508.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9461.0</v>
+        <v>53.55</v>
       </c>
       <c r="E19" s="1">
-        <v>4527.13469128</v>
+        <v>50.59920424</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>439299.66</v>
+        <v>76303.6</v>
       </c>
       <c r="I19" s="1">
-        <v>379830.48</v>
+        <v>4449.8</v>
       </c>
       <c r="J19" s="1">
-        <v>86.462730246593</v>
+        <v>5.8317038776676</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>819130.14</v>
+        <v>80753.4</v>
       </c>
       <c r="N19" s="1">
-        <v>819130.14</v>
+        <v>80753.4</v>
       </c>
       <c r="O19" s="1">
-        <v>1.04</v>
+        <v>0.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>15397.0</v>
+        <v>34703.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.8</v>
+        <v>105.87</v>
       </c>
       <c r="E20" s="1">
-        <v>42.00411054</v>
+        <v>95.58876552</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>646737.29</v>
+        <v>2828630.85</v>
       </c>
       <c r="I20" s="1">
-        <v>-3142.69</v>
+        <v>346005.47</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.48592992063284</v>
+        <v>12.23225964604</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>643594.6</v>
+        <v>3174636.32</v>
       </c>
       <c r="N20" s="1">
-        <v>643594.6</v>
+        <v>3174636.32</v>
       </c>
       <c r="O20" s="1">
-        <v>0.82</v>
+        <v>3.93</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>6191.0</v>
+        <v>46976.0</v>
       </c>
       <c r="D21" s="1">
-        <v>3810.0</v>
+        <v>1908.0</v>
       </c>
       <c r="E21" s="1">
-        <v>3388.27216928</v>
+        <v>2088.98884537</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G21">
-        <v>181.45</v>
+        <v>185.13</v>
       </c>
       <c r="H21" s="1">
-        <v>121108.62</v>
+        <v>586962.06</v>
       </c>
       <c r="I21" s="1">
-        <v>8886.02</v>
+        <v>-102808.12</v>
       </c>
       <c r="J21" s="1">
-        <v>7.3372316520492</v>
+        <v>-17.515292214969</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>129994.64</v>
+        <v>484153.94</v>
       </c>
       <c r="N21" s="1">
-        <v>129994.64</v>
+        <v>484153.94</v>
       </c>
       <c r="O21" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>50342.0</v>
+        <v>5263.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.289</v>
+        <v>182.42</v>
       </c>
       <c r="E22" s="1">
-        <v>4.03699992</v>
+        <v>181.69</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>203230.65</v>
+        <v>827836.96</v>
       </c>
       <c r="I22" s="1">
-        <v>12686.19</v>
+        <v>1746.09</v>
       </c>
       <c r="J22" s="1">
-        <v>6.2422621784657</v>
+        <v>0.21092196705013</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>215916.84</v>
+        <v>829583.05</v>
       </c>
       <c r="N22" s="1">
-        <v>215916.84</v>
+        <v>829583.05</v>
       </c>
       <c r="O22" s="1">
-        <v>0.28</v>
+        <v>1.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>5914.0</v>
+        <v>99858.0</v>
       </c>
       <c r="D23" s="1">
-        <v>135.4</v>
+        <v>7.86</v>
       </c>
       <c r="E23" s="1">
-        <v>124.75</v>
+        <v>7.96150003</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.67</v>
       </c>
       <c r="H23" s="1">
-        <v>737771.5</v>
+        <v>476573.24</v>
       </c>
       <c r="I23" s="1">
-        <v>62984.1</v>
+        <v>-6075.77</v>
       </c>
       <c r="J23" s="1">
-        <v>8.5370741482966</v>
+        <v>-1.2748869407775</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>800755.6</v>
+        <v>470497.47</v>
       </c>
       <c r="N23" s="1">
-        <v>800755.6</v>
+        <v>470497.47</v>
       </c>
       <c r="O23" s="1">
-        <v>1.02</v>
+        <v>0.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>1173.0</v>
+        <v>6923.0</v>
       </c>
       <c r="D24" s="1">
-        <v>956.19</v>
+        <v>3574.0</v>
       </c>
       <c r="E24" s="1">
-        <v>764.31016198</v>
+        <v>3420.26188069</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>185.13</v>
       </c>
       <c r="H24" s="1">
-        <v>829658.4</v>
+        <v>135836.94</v>
       </c>
       <c r="I24" s="1">
-        <v>116888.6</v>
+        <v>-2184.18</v>
       </c>
       <c r="J24" s="1">
-        <v>14.088762314707</v>
+        <v>-1.6079425817454</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>946547.0</v>
+        <v>133652.76</v>
       </c>
       <c r="N24" s="1">
-        <v>946547.0</v>
+        <v>133652.76</v>
       </c>
       <c r="O24" s="1">
-        <v>1.21</v>
+        <v>0.17</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>10687.0</v>
+        <v>17815.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.95</v>
+        <v>14.11</v>
       </c>
       <c r="E25" s="1">
-        <v>18.63499953</v>
+        <v>14.23</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>199152.24</v>
+        <v>253507.45</v>
       </c>
       <c r="I25" s="1">
-        <v>3366.41</v>
+        <v>-2137.8</v>
       </c>
       <c r="J25" s="1">
-        <v>1.6903701409535</v>
+        <v>-0.84328882642305</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>202518.65</v>
+        <v>251369.65</v>
       </c>
       <c r="N25" s="1">
-        <v>202518.65</v>
+        <v>251369.65</v>
       </c>
       <c r="O25" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>9874.0</v>
+        <v>55746.0</v>
       </c>
       <c r="D26" s="1">
-        <v>11265.0</v>
+        <v>4.696</v>
       </c>
       <c r="E26" s="1">
-        <v>9900.59449058</v>
+        <v>4.07867506</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>566184.55</v>
+        <v>227369.82</v>
       </c>
       <c r="I26" s="1">
-        <v>46820.42</v>
+        <v>34413.4</v>
       </c>
       <c r="J26" s="1">
-        <v>8.2694626690184</v>
+        <v>15.135430023211</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>613004.97</v>
+        <v>261783.22</v>
       </c>
       <c r="N26" s="1">
-        <v>613004.97</v>
+        <v>261783.22</v>
       </c>
       <c r="O26" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>1111.0</v>
+        <v>4615.0</v>
       </c>
       <c r="D27" s="1">
-        <v>638.0</v>
+        <v>134.55</v>
       </c>
       <c r="E27" s="1">
-        <v>529.56312331</v>
+        <v>125.74630986</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>617830.38</v>
+        <v>580319.22</v>
       </c>
       <c r="I27" s="1">
-        <v>158871.35</v>
+        <v>40629.03</v>
       </c>
       <c r="J27" s="1">
-        <v>25.714395915591</v>
+        <v>7.0011518832687</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>776701.73</v>
+        <v>620948.25</v>
       </c>
       <c r="N27" s="1">
-        <v>776701.73</v>
+        <v>620948.25</v>
       </c>
       <c r="O27" s="1">
-        <v>0.99</v>
+        <v>0.77</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>960.0</v>
+        <v>606.0</v>
       </c>
       <c r="D28" s="1">
-        <v>74.3</v>
+        <v>1007.29</v>
       </c>
       <c r="E28" s="1">
-        <v>93.549375</v>
+        <v>783.58975248</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>89807.4</v>
+        <v>436338.01</v>
       </c>
       <c r="I28" s="1">
-        <v>-18479.4</v>
+        <v>91111.86</v>
       </c>
       <c r="J28" s="1">
-        <v>-20.576700806392</v>
+        <v>20.881027531844</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>71328.0</v>
+        <v>527449.87</v>
       </c>
       <c r="N28" s="1">
-        <v>71328.0</v>
+        <v>527449.87</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>12362.0</v>
+        <v>52038.0</v>
       </c>
       <c r="D29" s="1">
-        <v>17.75</v>
+        <v>69.49</v>
       </c>
       <c r="E29" s="1">
-        <v>15.67040123</v>
+        <v>69.47</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>193717.5</v>
+        <v>3129668.3</v>
       </c>
       <c r="I29" s="1">
-        <v>25708.0</v>
+        <v>-5050.12</v>
       </c>
       <c r="J29" s="1">
-        <v>13.270871242918</v>
+        <v>-0.16136278723212</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>219425.5</v>
+        <v>3124618.18</v>
       </c>
       <c r="N29" s="1">
-        <v>219425.5</v>
+        <v>3124618.18</v>
       </c>
       <c r="O29" s="1">
-        <v>0.28</v>
+        <v>3.87</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>30782.0</v>
+        <v>36257.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4434.0</v>
+        <v>16.83</v>
       </c>
       <c r="E30" s="1">
-        <v>3862.0</v>
+        <v>16.57</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>649114.96</v>
+        <v>600778.49</v>
       </c>
       <c r="I30" s="1">
-        <v>103083.08</v>
+        <v>9426.82</v>
       </c>
       <c r="J30" s="1">
-        <v>15.880558352869</v>
+        <v>1.5691007845504</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>752198.04</v>
+        <v>610205.31</v>
       </c>
       <c r="N30" s="1">
-        <v>752198.04</v>
+        <v>610205.31</v>
       </c>
       <c r="O30" s="1">
-        <v>0.96</v>
+        <v>0.76</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>17892.0</v>
+        <v>317137.0</v>
       </c>
       <c r="D31" s="1">
-        <v>38.76</v>
+        <v>11.52</v>
       </c>
       <c r="E31" s="1">
-        <v>25.78436005</v>
+        <v>11.6</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G31">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>538590.52</v>
+        <v>3184823.14</v>
       </c>
       <c r="I31" s="1">
-        <v>258116.84</v>
+        <v>-27976.83</v>
       </c>
       <c r="J31" s="1">
-        <v>47.924504872459</v>
+        <v>-0.87844218564677</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>796707.36</v>
+        <v>3156846.31</v>
       </c>
       <c r="N31" s="1">
-        <v>796707.36</v>
+        <v>3156846.31</v>
       </c>
       <c r="O31" s="1">
-        <v>1.02</v>
+        <v>3.91</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>27738.0</v>
+        <v>1100.0</v>
       </c>
       <c r="D32" s="1">
-        <v>5209.0</v>
+        <v>525.0</v>
       </c>
       <c r="E32" s="1">
-        <v>5445.0</v>
+        <v>531.80100909</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>181.45</v>
+        <v>0.93</v>
       </c>
       <c r="H32" s="1">
-        <v>824680.16</v>
+        <v>617305.51</v>
       </c>
       <c r="I32" s="1">
-        <v>-28393.98</v>
+        <v>6378.27</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.4430293557687</v>
+        <v>1.0332436527255</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>796286.18</v>
+        <v>623683.78</v>
       </c>
       <c r="N32" s="1">
-        <v>796286.18</v>
+        <v>623683.78</v>
       </c>
       <c r="O32" s="1">
-        <v>1.01</v>
+        <v>0.77</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>22223.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D33" s="1">
-        <v>374.8</v>
+        <v>68.75</v>
       </c>
       <c r="E33" s="1">
-        <v>390.94067498</v>
+        <v>89.91792952</v>
       </c>
       <c r="F33" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>10.61</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>774823.35</v>
+        <v>102056.85</v>
       </c>
       <c r="I33" s="1">
-        <v>10318.79</v>
+        <v>-24025.6</v>
       </c>
       <c r="J33" s="1">
-        <v>1.3317603296287</v>
+        <v>-23.541388941556</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>785142.14</v>
+        <v>78031.25</v>
       </c>
       <c r="N33" s="1">
-        <v>785142.14</v>
+        <v>78031.25</v>
       </c>
       <c r="O33" s="1">
-        <v>1.0</v>
+        <v>0.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>11998.0</v>
+        <v>13593.0</v>
       </c>
       <c r="D34" s="1">
-        <v>262.38</v>
+        <v>19.39</v>
       </c>
       <c r="E34" s="1">
-        <v>294.97</v>
+        <v>15.88046715</v>
       </c>
       <c r="F34" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3023666.18</v>
+        <v>215863.19</v>
       </c>
       <c r="I34" s="1">
-        <v>-366984.26</v>
+        <v>47705.08</v>
       </c>
       <c r="J34" s="1">
-        <v>-12.137062696518</v>
+        <v>22.099682674012</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2656681.92</v>
+        <v>263568.27</v>
       </c>
       <c r="N34" s="1">
-        <v>2656681.92</v>
+        <v>263568.27</v>
       </c>
       <c r="O34" s="1">
-        <v>3.39</v>
+        <v>0.33</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>19081.0</v>
+        <v>15359.0</v>
       </c>
       <c r="D35" s="1">
-        <v>43.51</v>
+        <v>5929.0</v>
       </c>
       <c r="E35" s="1">
-        <v>39.91</v>
+        <v>3985.69991536</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H35" s="1">
-        <v>761522.71</v>
+        <v>334223.22</v>
       </c>
       <c r="I35" s="1">
-        <v>68691.6</v>
+        <v>157672.97</v>
       </c>
       <c r="J35" s="1">
-        <v>9.0202956652468</v>
+        <v>47.175947260636</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>830214.31</v>
+        <v>491896.19</v>
       </c>
       <c r="N35" s="1">
-        <v>830214.31</v>
+        <v>491896.19</v>
       </c>
       <c r="O35" s="1">
-        <v>1.06</v>
+        <v>0.61</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>114060.0</v>
+        <v>14343.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.22</v>
+        <v>37.84</v>
       </c>
       <c r="E36" s="1">
-        <v>11.71809995</v>
+        <v>26.88537405</v>
       </c>
       <c r="F36" t="s">
-        <v>106</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.97</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>660342.62</v>
+        <v>449714.67</v>
       </c>
       <c r="I36" s="1">
-        <v>-9366.88</v>
+        <v>171517.08</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.418487875279</v>
+        <v>38.139089391947</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>650975.74</v>
+        <v>621231.75</v>
       </c>
       <c r="N36" s="1">
-        <v>650975.74</v>
+        <v>621231.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>28709.0</v>
+        <v>18259.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4032.0</v>
+        <v>4822.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3434.73011947</v>
+        <v>4797.0</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G37">
-        <v>181.45</v>
+        <v>185.13</v>
       </c>
       <c r="H37" s="1">
-        <v>609550.03</v>
+        <v>475810.57</v>
       </c>
       <c r="I37" s="1">
-        <v>28387.67</v>
+        <v>-219.97</v>
       </c>
       <c r="J37" s="1">
-        <v>4.6571517681658</v>
+        <v>-0.046230582897728</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>637937.7</v>
+        <v>475590.6</v>
       </c>
       <c r="N37" s="1">
-        <v>637937.7</v>
+        <v>475590.6</v>
       </c>
       <c r="O37" s="1">
-        <v>0.81</v>
+        <v>0.59</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" t="s">
         <v>109</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>34636.0</v>
+        <v>126887.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3552.0</v>
+        <v>24.63</v>
       </c>
       <c r="E38" s="1">
-        <v>3482.44332486</v>
+        <v>24.61</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G38">
-        <v>181.45</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>743149.08</v>
+        <v>2703392.84</v>
       </c>
       <c r="I38" s="1">
-        <v>-65132.42</v>
+        <v>-2946.27</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.7643814347452</v>
+        <v>-0.10898416080735</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>678016.66</v>
+        <v>2700446.57</v>
       </c>
       <c r="N38" s="1">
-        <v>678016.66</v>
+        <v>2700446.57</v>
       </c>
       <c r="O38" s="1">
-        <v>0.86</v>
+        <v>3.34</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39" t="s">
         <v>111</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>75786.0</v>
+        <v>23453.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1529.0</v>
+        <v>4764.0</v>
       </c>
       <c r="E39" s="1">
-        <v>1291.99075027</v>
+        <v>5392.1870976</v>
       </c>
       <c r="F39" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G39">
-        <v>181.45</v>
+        <v>185.13</v>
       </c>
       <c r="H39" s="1">
-        <v>597395.9</v>
+        <v>690471.62</v>
       </c>
       <c r="I39" s="1">
-        <v>41214.74</v>
+        <v>-86941.12</v>
       </c>
       <c r="J39" s="1">
-        <v>6.8990664314904</v>
+        <v>-12.59155589914</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>638610.64</v>
+        <v>603530.5</v>
       </c>
       <c r="N39" s="1">
-        <v>638610.64</v>
+        <v>603530.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.81</v>
+        <v>0.75</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40" t="s">
         <v>113</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>19762.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>331.4</v>
+      </c>
+      <c r="E40" s="1">
+        <v>386.29110414</v>
+      </c>
+      <c r="F40" t="s">
         <v>114</v>
       </c>
-      <c r="C40" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G40">
-        <v>181.45</v>
+        <v>11.03</v>
       </c>
       <c r="H40" s="1">
-        <v>669866.17</v>
+        <v>683426.51</v>
       </c>
       <c r="I40" s="1">
-        <v>-23731.37</v>
+        <v>-89401.4</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.5427031641261</v>
+        <v>-13.081347985755</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>646134.8</v>
+        <v>594025.11</v>
       </c>
       <c r="N40" s="1">
-        <v>646134.8</v>
+        <v>594025.11</v>
       </c>
       <c r="O40" s="1">
-        <v>0.82</v>
+        <v>0.74</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>36762.0</v>
+        <v>2112.0</v>
       </c>
       <c r="D41" s="1">
-        <v>20.46</v>
+        <v>38.265</v>
       </c>
       <c r="E41" s="1">
-        <v>19.71790789</v>
+        <v>39.88508523</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>724869.73</v>
+        <v>84237.3</v>
       </c>
       <c r="I41" s="1">
-        <v>27280.79</v>
+        <v>-3421.62</v>
       </c>
       <c r="J41" s="1">
-        <v>3.7635438301445</v>
+        <v>-4.0618823252882</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>752150.52</v>
+        <v>80815.68</v>
       </c>
       <c r="N41" s="1">
-        <v>752150.52</v>
+        <v>80815.68</v>
       </c>
       <c r="O41" s="1">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>2745.0</v>
+        <v>83657.0</v>
       </c>
       <c r="D42" s="1">
-        <v>81.5</v>
+        <v>11.58</v>
       </c>
       <c r="E42" s="1">
-        <v>70.75288889</v>
+        <v>11.65939312</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>2.03</v>
       </c>
       <c r="H42" s="1">
-        <v>194216.68</v>
+        <v>483086.97</v>
       </c>
       <c r="I42" s="1">
-        <v>29500.82</v>
+        <v>-5906.44</v>
       </c>
       <c r="J42" s="1">
-        <v>15.189642825735</v>
+        <v>-1.2226452723409</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>223717.5</v>
+        <v>477180.53</v>
       </c>
       <c r="N42" s="1">
-        <v>223717.5</v>
+        <v>477180.53</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>10431.0</v>
+        <v>68200.0</v>
       </c>
       <c r="D43" s="1">
-        <v>64.35</v>
+        <v>52.91</v>
       </c>
       <c r="E43" s="1">
-        <v>58.88378967</v>
+        <v>50.38</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>614216.81</v>
+        <v>2974561.51</v>
       </c>
       <c r="I43" s="1">
-        <v>57018.04</v>
+        <v>143439.01</v>
       </c>
       <c r="J43" s="1">
-        <v>9.2830477889395</v>
+        <v>4.822190078026</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>671234.85</v>
+        <v>3118000.52</v>
       </c>
       <c r="N43" s="1">
-        <v>671234.85</v>
+        <v>3118000.52</v>
       </c>
       <c r="O43" s="1">
-        <v>0.86</v>
+        <v>3.86</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>2314.0</v>
+        <v>23161.0</v>
       </c>
       <c r="D44" s="1">
-        <v>33.42</v>
+        <v>3738.0</v>
       </c>
       <c r="E44" s="1">
-        <v>26.88550562</v>
+        <v>3471.08630888</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H44" s="1">
-        <v>62213.06</v>
+        <v>491050.84</v>
       </c>
       <c r="I44" s="1">
-        <v>15120.82</v>
+        <v>-23395.75</v>
       </c>
       <c r="J44" s="1">
-        <v>24.30489675319</v>
+        <v>-4.7644252069704</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>77333.88</v>
+        <v>467655.09</v>
       </c>
       <c r="N44" s="1">
-        <v>77333.88</v>
+        <v>467655.09</v>
       </c>
       <c r="O44" s="1">
-        <v>0.1</v>
+        <v>0.58</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>2025.0</v>
+        <v>25733.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.6</v>
+        <v>3355.0</v>
       </c>
       <c r="E45" s="1">
-        <v>71.82419259</v>
+        <v>3467.29697276</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H45" s="1">
-        <v>145443.99</v>
+        <v>544348.78</v>
       </c>
       <c r="I45" s="1">
-        <v>68396.01</v>
+        <v>-77998.75</v>
       </c>
       <c r="J45" s="1">
-        <v>47.025669469051</v>
+        <v>-14.328818740073</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>213840.0</v>
+        <v>466350.03</v>
       </c>
       <c r="N45" s="1">
-        <v>213840.0</v>
+        <v>466350.03</v>
       </c>
       <c r="O45" s="1">
-        <v>0.27</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>7737.0</v>
+        <v>54490.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.7</v>
+        <v>1629.0</v>
       </c>
       <c r="E46" s="1">
-        <v>54.31861962</v>
+        <v>1311.93791521</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H46" s="1">
-        <v>420263.16</v>
+        <v>431364.3</v>
       </c>
       <c r="I46" s="1">
-        <v>296956.74</v>
+        <v>48111.79</v>
       </c>
       <c r="J46" s="1">
-        <v>70.659712357372</v>
+        <v>11.153400965263</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>717219.9</v>
+        <v>479476.09</v>
       </c>
       <c r="N46" s="1">
-        <v>717219.9</v>
+        <v>479476.09</v>
       </c>
       <c r="O46" s="1">
-        <v>0.91</v>
+        <v>0.59</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>17945.0</v>
+        <v>107259.0</v>
       </c>
       <c r="D47" s="1">
-        <v>8041.0</v>
+        <v>810.1</v>
       </c>
       <c r="E47" s="1">
-        <v>6658.0</v>
+        <v>778.6810897</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G47">
-        <v>181.45</v>
+        <v>185.13</v>
       </c>
       <c r="H47" s="1">
-        <v>652378.71</v>
+        <v>496504.68</v>
       </c>
       <c r="I47" s="1">
-        <v>142852.11</v>
+        <v>-27149.69</v>
       </c>
       <c r="J47" s="1">
-        <v>21.89711402446</v>
+        <v>-5.4681639657455</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>795230.82</v>
+        <v>469354.99</v>
       </c>
       <c r="N47" s="1">
-        <v>795230.82</v>
+        <v>469354.99</v>
       </c>
       <c r="O47" s="1">
-        <v>1.01</v>
+        <v>0.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>10617.0</v>
+        <v>31654.0</v>
       </c>
       <c r="D48" s="1">
-        <v>6.44</v>
+        <v>19.23</v>
       </c>
       <c r="E48" s="1">
-        <v>6.24499953</v>
+        <v>19.71990933</v>
       </c>
       <c r="F48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>76496.3</v>
+        <v>624214.01</v>
       </c>
       <c r="I48" s="1">
-        <v>2053.28</v>
+        <v>-15507.59</v>
       </c>
       <c r="J48" s="1">
-        <v>2.6841559657134</v>
+        <v>-2.4843386645551</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>78549.58</v>
+        <v>608706.42</v>
       </c>
       <c r="N48" s="1">
-        <v>78549.58</v>
+        <v>608706.42</v>
       </c>
       <c r="O48" s="1">
-        <v>0.1</v>
+        <v>0.75</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>61872.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D49" s="1">
-        <v>1879.5</v>
+        <v>71.65</v>
       </c>
       <c r="E49" s="1">
-        <v>1753.79714572</v>
+        <v>71.16603952</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>653611.11</v>
+        <v>255699.58</v>
       </c>
       <c r="I49" s="1">
-        <v>-12731.93</v>
+        <v>1738.87</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.9479365948966</v>
+        <v>0.68004413616948</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>640879.18</v>
+        <v>257438.45</v>
       </c>
       <c r="N49" s="1">
-        <v>640879.18</v>
+        <v>257438.45</v>
       </c>
       <c r="O49" s="1">
-        <v>0.82</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>78429.0</v>
+        <v>25306.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1.45</v>
+        <v>3350.0</v>
       </c>
       <c r="E50" s="1">
-        <v>1.27070714</v>
+        <v>3375.0</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="G50">
-        <v>1.5</v>
+        <v>185.13</v>
       </c>
       <c r="H50" s="1">
-        <v>66469.2</v>
+        <v>463964.4</v>
       </c>
       <c r="I50" s="1">
-        <v>9461.93</v>
+        <v>-6036.22</v>
       </c>
       <c r="J50" s="1">
-        <v>14.235059245485</v>
+        <v>-1.3010093015757</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>75931.13</v>
+        <v>457928.18</v>
       </c>
       <c r="N50" s="1">
-        <v>75931.13</v>
+        <v>457928.18</v>
       </c>
       <c r="O50" s="1">
-        <v>0.1</v>
+        <v>0.57</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>12647.0</v>
+        <v>2391.0</v>
       </c>
       <c r="D51" s="1">
-        <v>57.62</v>
+        <v>33.6</v>
       </c>
       <c r="E51" s="1">
-        <v>61.22008777</v>
+        <v>27.46723965</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>774250.45</v>
+        <v>65674.17</v>
       </c>
       <c r="I51" s="1">
-        <v>-45530.31</v>
+        <v>14663.43</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.880566165638</v>
+        <v>22.327545212981</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>728720.14</v>
+        <v>80337.6</v>
       </c>
       <c r="N51" s="1">
-        <v>728720.14</v>
+        <v>80337.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.93</v>
+        <v>0.1</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>199516.0</v>
+        <v>2591.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.33</v>
+        <v>97.95</v>
       </c>
       <c r="E52" s="1">
-        <v>5.87465867</v>
+        <v>77.76769201</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>1.97</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>609069.78</v>
+        <v>201496.09</v>
       </c>
       <c r="I52" s="1">
-        <v>33351.65</v>
+        <v>52292.36</v>
       </c>
       <c r="J52" s="1">
-        <v>5.4758339840798</v>
+        <v>25.952047009944</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>642421.43</v>
+        <v>253788.45</v>
       </c>
       <c r="N52" s="1">
-        <v>642421.43</v>
+        <v>253788.45</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>0.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>232128.0</v>
+        <v>21523.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.76</v>
+        <v>28.52</v>
       </c>
       <c r="E53" s="1">
-        <v>5.60239971</v>
+        <v>19.18553966</v>
       </c>
       <c r="F53" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>1.97</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>705692.05</v>
+        <v>412930.37</v>
       </c>
       <c r="I53" s="1">
-        <v>-25567.28</v>
+        <v>200905.59</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.6230080812162</v>
+        <v>48.653624096479</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>680124.77</v>
+        <v>613835.96</v>
       </c>
       <c r="N53" s="1">
-        <v>680124.77</v>
+        <v>613835.96</v>
       </c>
       <c r="O53" s="1">
-        <v>0.87</v>
+        <v>0.76</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>6110.0</v>
+        <v>11526.0</v>
       </c>
       <c r="D54" s="1">
-        <v>13.34</v>
+        <v>7748.0</v>
       </c>
       <c r="E54" s="1">
-        <v>9.99890507</v>
+        <v>6777.96963387</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H54" s="1">
-        <v>61093.31</v>
+        <v>426532.22</v>
       </c>
       <c r="I54" s="1">
-        <v>20414.09</v>
+        <v>55856.66</v>
       </c>
       <c r="J54" s="1">
-        <v>33.414607916972</v>
+        <v>13.095531212156</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>81507.4</v>
+        <v>482388.88</v>
       </c>
       <c r="N54" s="1">
-        <v>81507.4</v>
+        <v>482388.88</v>
       </c>
       <c r="O54" s="1">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>10065.0</v>
+        <v>12193.0</v>
       </c>
       <c r="D55" s="1">
-        <v>401.32</v>
+        <v>5.635</v>
       </c>
       <c r="E55" s="1">
-        <v>472.85</v>
+        <v>6.19364307</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
-        <v>4066158.52</v>
+        <v>87133.1</v>
       </c>
       <c r="I55" s="1">
-        <v>-657334.69</v>
+        <v>-8488.84</v>
       </c>
       <c r="J55" s="1">
-        <v>-16.165987793314</v>
+        <v>-9.7423826307109</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3408823.83</v>
+        <v>78644.26</v>
       </c>
       <c r="N55" s="1">
-        <v>3408823.83</v>
+        <v>78644.26</v>
       </c>
       <c r="O55" s="1">
-        <v>4.34</v>
+        <v>0.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>36052.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D56" s="1">
-        <v>36.46</v>
+        <v>135.65</v>
       </c>
       <c r="E56" s="1">
-        <v>28.60978947</v>
+        <v>135.95</v>
       </c>
       <c r="F56" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>9.26</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>121782.27</v>
+        <v>641140.2</v>
       </c>
       <c r="I56" s="1">
-        <v>20111.68</v>
+        <v>-1414.8</v>
       </c>
       <c r="J56" s="1">
-        <v>16.514456496828</v>
+        <v>-0.22066936373667</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>141893.95</v>
+        <v>639725.4</v>
       </c>
       <c r="N56" s="1">
-        <v>141893.95</v>
+        <v>639725.4</v>
       </c>
       <c r="O56" s="1">
-        <v>0.18</v>
+        <v>0.79</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>69572.0</v>
+        <v>53317.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1813.0</v>
+        <v>1639.5</v>
       </c>
       <c r="E57" s="1">
-        <v>1710.55911861</v>
+        <v>1750.71890767</v>
       </c>
       <c r="F57" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G57">
-        <v>181.45</v>
+        <v>185.13</v>
       </c>
       <c r="H57" s="1">
-        <v>718524.85</v>
+        <v>557505.84</v>
       </c>
       <c r="I57" s="1">
-        <v>-23385.35</v>
+        <v>-85327.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.254633434042</v>
+        <v>-15.305195726739</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>695139.5</v>
+        <v>472178.48</v>
       </c>
       <c r="N57" s="1">
-        <v>695139.5</v>
+        <v>472178.48</v>
       </c>
       <c r="O57" s="1">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>39422.0</v>
+        <v>87418.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3045.0</v>
+        <v>1.33</v>
       </c>
       <c r="E58" s="1">
-        <v>2787.83384912</v>
+        <v>1.28129539</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="G58">
-        <v>181.45</v>
+        <v>1.49</v>
       </c>
       <c r="H58" s="1">
-        <v>632183.29</v>
+        <v>74851.47</v>
       </c>
       <c r="I58" s="1">
-        <v>29371.21</v>
+        <v>3363.09</v>
       </c>
       <c r="J58" s="1">
-        <v>4.6459959420946</v>
+        <v>4.4930179727933</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>661554.5</v>
+        <v>78214.56</v>
       </c>
       <c r="N58" s="1">
-        <v>661554.5</v>
+        <v>78214.56</v>
       </c>
       <c r="O58" s="1">
-        <v>0.84</v>
+        <v>0.1</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>57784.0</v>
+        <v>30400.0</v>
       </c>
       <c r="D59" s="1">
-        <v>39.81</v>
+        <v>109.38</v>
       </c>
       <c r="E59" s="1">
-        <v>37.1</v>
+        <v>107.11</v>
       </c>
       <c r="F59" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="G59">
-        <v>10.61</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>199784.39</v>
+        <v>2818928.23</v>
       </c>
       <c r="I59" s="1">
-        <v>17058.81</v>
+        <v>54269.73</v>
       </c>
       <c r="J59" s="1">
-        <v>8.5386100485629</v>
+        <v>1.9251901989715</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>216843.2</v>
+        <v>2873197.96</v>
       </c>
       <c r="N59" s="1">
-        <v>216843.2</v>
+        <v>2873197.96</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>3.56</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>17015.0</v>
+        <v>12353.0</v>
       </c>
       <c r="D60" s="1">
-        <v>7981.0</v>
+        <v>51.98</v>
       </c>
       <c r="E60" s="1">
-        <v>5588.84413753</v>
+        <v>60.53966</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>560027.07</v>
+        <v>747846.42</v>
       </c>
       <c r="I60" s="1">
-        <v>188364.59</v>
+        <v>-105737.48</v>
       </c>
       <c r="J60" s="1">
-        <v>33.634908041142</v>
+        <v>-14.138929755123</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>748391.66</v>
+        <v>642108.94</v>
       </c>
       <c r="N60" s="1">
-        <v>748391.66</v>
+        <v>642108.94</v>
       </c>
       <c r="O60" s="1">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>299609.0</v>
+        <v>181069.0</v>
       </c>
       <c r="D61" s="1">
-        <v>447.0</v>
+        <v>6.29</v>
       </c>
       <c r="E61" s="1">
-        <v>347.47463194</v>
+        <v>5.92767845</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>181.45</v>
+        <v>2.03</v>
       </c>
       <c r="H61" s="1">
-        <v>609663.07</v>
+        <v>556532.86</v>
       </c>
       <c r="I61" s="1">
-        <v>128414.58</v>
+        <v>4472.0</v>
       </c>
       <c r="J61" s="1">
-        <v>21.063204632027</v>
+        <v>0.8035464428821</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>738077.65</v>
+        <v>561004.86</v>
       </c>
       <c r="N61" s="1">
-        <v>738077.65</v>
+        <v>561004.86</v>
       </c>
       <c r="O61" s="1">
-        <v>0.94</v>
+        <v>0.69</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>31747.0</v>
+        <v>175309.0</v>
       </c>
       <c r="D62" s="1">
-        <v>182.81</v>
+        <v>5.56</v>
       </c>
       <c r="E62" s="1">
-        <v>116.35413897</v>
+        <v>5.60264727</v>
       </c>
       <c r="F62" t="s">
-        <v>40</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>2.03</v>
       </c>
       <c r="H62" s="1">
-        <v>3397593.49</v>
+        <v>529472.56</v>
       </c>
       <c r="I62" s="1">
-        <v>1500224.2</v>
+        <v>-49351.37</v>
       </c>
       <c r="J62" s="1">
-        <v>44.155494305471</v>
+        <v>-9.3208550788732</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4897817.69</v>
+        <v>480121.19</v>
       </c>
       <c r="N62" s="1">
-        <v>4897817.69</v>
+        <v>480121.19</v>
       </c>
       <c r="O62" s="1">
-        <v>6.24</v>
+        <v>0.59</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>68224.0</v>
+        <v>5579.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1721.0</v>
+        <v>14.4</v>
       </c>
       <c r="E63" s="1">
-        <v>1577.04133443</v>
+        <v>10.39328195</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>651360.05</v>
+        <v>57984.12</v>
       </c>
       <c r="I63" s="1">
-        <v>-4280.42</v>
+        <v>22353.48</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.65715114090893</v>
+        <v>38.551037766892</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>647079.63</v>
+        <v>80337.6</v>
       </c>
       <c r="N63" s="1">
-        <v>647079.63</v>
+        <v>80337.6</v>
       </c>
       <c r="O63" s="1">
-        <v>0.82</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>24110.0</v>
+        <v>10100.0</v>
       </c>
       <c r="D64" s="1">
-        <v>978.0</v>
+        <v>372.29</v>
       </c>
       <c r="E64" s="1">
-        <v>704.06420572</v>
+        <v>466.20078317</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G64">
-        <v>181.45</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>99085.0</v>
+        <v>4027808.66</v>
       </c>
       <c r="I64" s="1">
-        <v>30864.84</v>
+        <v>-778755.69</v>
       </c>
       <c r="J64" s="1">
-        <v>31.149861230257</v>
+        <v>-19.33447578416</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>129949.84</v>
+        <v>3249052.97</v>
       </c>
       <c r="N64" s="1">
-        <v>129949.84</v>
+        <v>3249052.97</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>4.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>31686.0</v>
+        <v>39643.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.835</v>
+        <v>32.62</v>
       </c>
       <c r="E65" s="1">
-        <v>5.37993183</v>
+        <v>29.02368438</v>
       </c>
       <c r="F65" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>9.07</v>
       </c>
       <c r="H65" s="1">
-        <v>204200.59</v>
+        <v>134989.0</v>
       </c>
       <c r="I65" s="1">
-        <v>8204.27</v>
+        <v>7598.51</v>
       </c>
       <c r="J65" s="1">
-        <v>4.0177503894577</v>
+        <v>5.6289845839291</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>212404.86</v>
+        <v>142587.51</v>
       </c>
       <c r="N65" s="1">
-        <v>212404.86</v>
+        <v>142587.51</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>12898.0</v>
+        <v>48579.0</v>
       </c>
       <c r="D66" s="1">
-        <v>15.98</v>
+        <v>1806.0</v>
       </c>
       <c r="E66" s="1">
-        <v>16.11162661</v>
+        <v>1716.10288396</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H66" s="1">
-        <v>207807.76</v>
+        <v>498819.31</v>
       </c>
       <c r="I66" s="1">
-        <v>-1697.72</v>
+        <v>-24909.85</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.81696660413451</v>
+        <v>-4.9937621701133</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>206110.04</v>
+        <v>473909.46</v>
       </c>
       <c r="N66" s="1">
-        <v>206110.04</v>
+        <v>473909.46</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>20288.0</v>
+        <v>27244.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.8</v>
+        <v>3229.0</v>
       </c>
       <c r="E67" s="1">
-        <v>35.6</v>
+        <v>2810.44472177</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H67" s="1">
-        <v>722252.8</v>
+        <v>438226.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-56806.4</v>
+        <v>36964.55</v>
       </c>
       <c r="J67" s="1">
-        <v>-7.8651685393258</v>
+        <v>8.4350387995971</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>665446.4</v>
+        <v>475190.75</v>
       </c>
       <c r="N67" s="1">
-        <v>665446.4</v>
+        <v>475190.75</v>
       </c>
       <c r="O67" s="1">
-        <v>0.85</v>
+        <v>0.59</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>6425.0</v>
+        <v>71875.0</v>
       </c>
       <c r="D68" s="1">
-        <v>228.15</v>
+        <v>38.41</v>
       </c>
       <c r="E68" s="1">
-        <v>223.25</v>
+        <v>37.05132661</v>
       </c>
       <c r="F68" t="s">
-        <v>172</v>
+        <v>114</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>11.03</v>
       </c>
       <c r="H68" s="1">
-        <v>192029.19</v>
+        <v>247421.05</v>
       </c>
       <c r="I68" s="1">
-        <v>4168.79</v>
+        <v>2984.28</v>
       </c>
       <c r="J68" s="1">
-        <v>2.1709147447844</v>
+        <v>1.2061544480552</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>196197.98</v>
+        <v>250405.33</v>
       </c>
       <c r="N68" s="1">
-        <v>196197.98</v>
+        <v>250405.33</v>
       </c>
       <c r="O68" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>8879.0</v>
+        <v>30487.0</v>
       </c>
       <c r="D69" s="1">
-        <v>90.86</v>
+        <v>2913.0</v>
       </c>
       <c r="E69" s="1">
-        <v>91.97110823</v>
+        <v>1961.99452226</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H69" s="1">
-        <v>816611.47</v>
+        <v>348717.98</v>
       </c>
       <c r="I69" s="1">
-        <v>-9865.53</v>
+        <v>130998.06</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.2081057347872</v>
+        <v>37.565616777202</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>806745.94</v>
+        <v>479716.04</v>
       </c>
       <c r="N69" s="1">
-        <v>806745.94</v>
+        <v>479716.04</v>
       </c>
       <c r="O69" s="1">
-        <v>1.03</v>
+        <v>0.59</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>1402.0</v>
+        <v>34796.0</v>
       </c>
       <c r="D70" s="1">
-        <v>262.9</v>
+        <v>178.1</v>
       </c>
       <c r="E70" s="1">
-        <v>225.03206847</v>
+        <v>122.29389298</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>315494.96</v>
+        <v>3884166.28</v>
       </c>
       <c r="I70" s="1">
-        <v>53090.84</v>
+        <v>1470683.46</v>
       </c>
       <c r="J70" s="1">
-        <v>16.827793382183</v>
+        <v>37.863555625121</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>368585.8</v>
+        <v>5354849.74</v>
       </c>
       <c r="N70" s="1">
-        <v>368585.8</v>
+        <v>5354849.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.47</v>
+        <v>6.63</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>9263.0</v>
+        <v>51508.0</v>
       </c>
       <c r="D71" s="1">
-        <v>7.942</v>
+        <v>1712.0</v>
       </c>
       <c r="E71" s="1">
-        <v>6.86497247</v>
+        <v>1586.19198959</v>
       </c>
       <c r="F71" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G71">
-        <v>0.87</v>
+        <v>185.13</v>
       </c>
       <c r="H71" s="1">
-        <v>75503.92</v>
+        <v>489932.66</v>
       </c>
       <c r="I71" s="1">
-        <v>9011.85</v>
+        <v>-13603.12</v>
       </c>
       <c r="J71" s="1">
-        <v>11.935605462604</v>
+        <v>-2.7765285131226</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>84515.77</v>
+        <v>476329.54</v>
       </c>
       <c r="N71" s="1">
-        <v>84515.77</v>
+        <v>476329.54</v>
       </c>
       <c r="O71" s="1">
-        <v>0.11</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>157.0</v>
+        <v>26137.0</v>
       </c>
       <c r="D72" s="1">
-        <v>92000.0</v>
+        <v>846.9</v>
       </c>
       <c r="E72" s="1">
-        <v>78697.34394904</v>
+        <v>723.07912155</v>
       </c>
       <c r="F72" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G72">
-        <v>181.45</v>
+        <v>185.13</v>
       </c>
       <c r="H72" s="1">
-        <v>71572.7</v>
+        <v>109491.36</v>
       </c>
       <c r="I72" s="1">
-        <v>8029.88</v>
+        <v>10077.18</v>
       </c>
       <c r="J72" s="1">
-        <v>11.219193910527</v>
+        <v>9.2036303138439</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>79602.58</v>
+        <v>119568.54</v>
       </c>
       <c r="N72" s="1">
-        <v>79602.58</v>
+        <v>119568.54</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>6188.0</v>
+        <v>39509.0</v>
       </c>
       <c r="D73" s="1">
-        <v>32.02</v>
+        <v>5.5</v>
       </c>
       <c r="E73" s="1">
-        <v>26.16969619</v>
+        <v>5.41860741</v>
       </c>
       <c r="F73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G73">
         <v>0.87</v>
       </c>
       <c r="H73" s="1">
-        <v>191571.73</v>
+        <v>254407.24</v>
       </c>
       <c r="I73" s="1">
-        <v>36057.38</v>
+        <v>-5681.21</v>
       </c>
       <c r="J73" s="1">
-        <v>18.821868967827</v>
+        <v>-2.2331164789178</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>227629.11</v>
+        <v>248726.03</v>
       </c>
       <c r="N73" s="1">
-        <v>227629.11</v>
+        <v>248726.03</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>14568.0</v>
+        <v>16898.0</v>
       </c>
       <c r="D74" s="1">
-        <v>49.24</v>
+        <v>15.12</v>
       </c>
       <c r="E74" s="1">
-        <v>50.05</v>
+        <v>15.88102793</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>729128.4</v>
+        <v>268357.61</v>
       </c>
       <c r="I74" s="1">
-        <v>-11800.08</v>
+        <v>-12859.85</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.6183816183816</v>
+        <v>-4.7920571359985</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>717328.32</v>
+        <v>255497.76</v>
       </c>
       <c r="N74" s="1">
-        <v>717328.32</v>
+        <v>255497.76</v>
       </c>
       <c r="O74" s="1">
-        <v>0.91</v>
+        <v>0.32</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>9167.0</v>
+        <v>7065.0</v>
       </c>
       <c r="D75" s="1">
-        <v>76.8</v>
+        <v>175.8</v>
       </c>
       <c r="E75" s="1">
-        <v>61.70013636</v>
+        <v>219.56037509</v>
       </c>
       <c r="F75" t="s">
-        <v>51</v>
+        <v>187</v>
       </c>
       <c r="G75">
-        <v>0.87</v>
+        <v>7.47</v>
       </c>
       <c r="H75" s="1">
-        <v>656481.17</v>
+        <v>207661.97</v>
       </c>
       <c r="I75" s="1">
-        <v>152325.31</v>
+        <v>-41453.37</v>
       </c>
       <c r="J75" s="1">
-        <v>23.203302236376</v>
+        <v>-19.961945848823</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>808806.48</v>
+        <v>166208.6</v>
       </c>
       <c r="N75" s="1">
-        <v>808806.48</v>
+        <v>166208.6</v>
       </c>
       <c r="O75" s="1">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B76" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C76" s="1">
-        <v>20680.0</v>
+        <v>1706.0</v>
       </c>
       <c r="D76" s="1">
-        <v>191.68</v>
+        <v>233.25</v>
       </c>
       <c r="E76" s="1">
-        <v>127.7642413</v>
+        <v>228.21955451</v>
       </c>
       <c r="F76" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2414521.9</v>
+        <v>389342.56</v>
       </c>
       <c r="I76" s="1">
-        <v>930718.32</v>
+        <v>8581.94</v>
       </c>
       <c r="J76" s="1">
-        <v>38.546691997285</v>
+        <v>2.2042131741261</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3345240.22</v>
+        <v>397924.5</v>
       </c>
       <c r="N76" s="1">
-        <v>3345240.22</v>
+        <v>397924.5</v>
       </c>
       <c r="O76" s="1">
-        <v>4.26</v>
+        <v>0.49</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B77" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C77" s="1">
-        <v>18278.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D77" s="1">
-        <v>11.62</v>
+        <v>6.64</v>
       </c>
       <c r="E77" s="1">
-        <v>9.13322519</v>
+        <v>6.92836537</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H77" s="1">
-        <v>166937.09</v>
+        <v>84509.17</v>
       </c>
       <c r="I77" s="1">
-        <v>45453.27</v>
+        <v>-6210.9</v>
       </c>
       <c r="J77" s="1">
-        <v>27.227783831622</v>
+        <v>-7.3493799548617</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>212390.36</v>
+        <v>78298.27</v>
       </c>
       <c r="N77" s="1">
-        <v>212390.36</v>
+        <v>78298.27</v>
       </c>
       <c r="O77" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B78" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>4488.0</v>
+        <v>18780.0</v>
       </c>
       <c r="D78" s="1">
-        <v>175.8</v>
+        <v>4324.0</v>
       </c>
       <c r="E78" s="1">
-        <v>135.23389037</v>
+        <v>4500.0</v>
       </c>
       <c r="F78" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="G78">
-        <v>0.91</v>
+        <v>185.13</v>
       </c>
       <c r="H78" s="1">
-        <v>648260.31</v>
+        <v>459087.51</v>
       </c>
       <c r="I78" s="1">
-        <v>216291.96</v>
+        <v>-20445.38</v>
       </c>
       <c r="J78" s="1">
-        <v>33.364985741607</v>
+        <v>-4.4534820823159</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>864552.27</v>
+        <v>438642.13</v>
       </c>
       <c r="N78" s="1">
-        <v>864552.27</v>
+        <v>438642.13</v>
       </c>
       <c r="O78" s="1">
-        <v>1.1</v>
+        <v>0.54</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>17353.0</v>
+        <v>162.0</v>
       </c>
       <c r="D79" s="1">
-        <v>124.5</v>
+        <v>91700.0</v>
       </c>
       <c r="E79" s="1">
-        <v>134.87003458</v>
+        <v>79983.13580247</v>
       </c>
       <c r="F79" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G79">
-        <v>10.61</v>
+        <v>185.13</v>
       </c>
       <c r="H79" s="1">
-        <v>208348.73</v>
+        <v>74591.02</v>
       </c>
       <c r="I79" s="1">
-        <v>-4696.14</v>
+        <v>5653.14</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.2539806218161</v>
+        <v>7.5788479631999</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>203652.59</v>
+        <v>80244.16</v>
       </c>
       <c r="N79" s="1">
-        <v>203652.59</v>
+        <v>80244.16</v>
       </c>
       <c r="O79" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B80" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>52230.0</v>
+        <v>7056.0</v>
       </c>
       <c r="D80" s="1">
-        <v>139.1</v>
+        <v>31.64</v>
       </c>
       <c r="E80" s="1">
-        <v>156.61626996</v>
+        <v>26.85862245</v>
       </c>
       <c r="F80" t="s">
-        <v>99</v>
+        <v>53</v>
       </c>
       <c r="G80">
-        <v>10.61</v>
+        <v>0.87</v>
       </c>
       <c r="H80" s="1">
-        <v>730916.12</v>
+        <v>223408.78</v>
       </c>
       <c r="I80" s="1">
-        <v>-46069.72</v>
+        <v>32130.44</v>
       </c>
       <c r="J80" s="1">
-        <v>-6.3030105287594</v>
+        <v>14.381905670851</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>684846.4</v>
+        <v>255539.22</v>
       </c>
       <c r="N80" s="1">
-        <v>684846.4</v>
+        <v>255539.22</v>
       </c>
       <c r="O80" s="1">
-        <v>0.87</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B81" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>33219.0</v>
+        <v>13439.0</v>
       </c>
       <c r="D81" s="1">
-        <v>25.12</v>
+        <v>18.63</v>
       </c>
       <c r="E81" s="1">
-        <v>17.44885939</v>
+        <v>18.77</v>
       </c>
       <c r="F81" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>9.26</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>67431.19</v>
+        <v>252250.03</v>
       </c>
       <c r="I81" s="1">
-        <v>22647.91</v>
+        <v>-1881.46</v>
       </c>
       <c r="J81" s="1">
-        <v>33.586697787774</v>
+        <v>-0.74587107085775</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>90079.1</v>
+        <v>250368.57</v>
       </c>
       <c r="N81" s="1">
-        <v>90079.1</v>
+        <v>250368.57</v>
       </c>
       <c r="O81" s="1">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>7879.0</v>
+        <v>14137.0</v>
       </c>
       <c r="D82" s="1">
-        <v>417.44</v>
+        <v>44.5</v>
       </c>
       <c r="E82" s="1">
-        <v>459.43707577</v>
+        <v>49.71032539</v>
       </c>
       <c r="F82" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>3082168.35</v>
+        <v>702754.87</v>
       </c>
       <c r="I82" s="1">
-        <v>-306515.57</v>
+        <v>-73658.37</v>
       </c>
       <c r="J82" s="1">
-        <v>-9.9448029826145</v>
+        <v>-10.481374536757</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2775652.78</v>
+        <v>629096.5</v>
       </c>
       <c r="N82" s="1">
-        <v>2775652.78</v>
+        <v>629096.5</v>
       </c>
       <c r="O82" s="1">
-        <v>3.54</v>
+        <v>0.78</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>19644.0</v>
+        <v>7856.0</v>
       </c>
       <c r="D83" s="1">
-        <v>226.16</v>
+        <v>66.78</v>
       </c>
       <c r="E83" s="1">
-        <v>177.17</v>
+        <v>62.18017312</v>
       </c>
       <c r="F83" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H83" s="1">
-        <v>2973495.22</v>
+        <v>566833.34</v>
       </c>
       <c r="I83" s="1">
-        <v>775765.96</v>
+        <v>33663.06</v>
       </c>
       <c r="J83" s="1">
-        <v>26.089362941703</v>
+        <v>5.9387932262418</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3749261.18</v>
+        <v>600496.4</v>
       </c>
       <c r="N83" s="1">
-        <v>3749261.18</v>
+        <v>600496.4</v>
       </c>
       <c r="O83" s="1">
-        <v>4.78</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>22639.0</v>
+        <v>20282.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3174.0</v>
+        <v>177.19</v>
       </c>
       <c r="E84" s="1">
-        <v>4198.33270021</v>
+        <v>131.82859777</v>
       </c>
       <c r="F84" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G84">
-        <v>181.45</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>575296.54</v>
+        <v>2428765.72</v>
       </c>
       <c r="I84" s="1">
-        <v>-179288.65</v>
+        <v>676537.64</v>
       </c>
       <c r="J84" s="1">
-        <v>-31.164562540216</v>
+        <v>27.855203753452</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>396007.89</v>
+        <v>3105303.36</v>
       </c>
       <c r="N84" s="1">
-        <v>396007.89</v>
+        <v>3105303.36</v>
       </c>
       <c r="O84" s="1">
-        <v>0.5</v>
+        <v>3.84</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>44319.0</v>
+        <v>2752.0</v>
       </c>
       <c r="D85" s="1">
-        <v>3011.0</v>
+        <v>30.305</v>
       </c>
       <c r="E85" s="1">
-        <v>2538.68920779</v>
+        <v>29.08</v>
       </c>
       <c r="F85" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>681117.86</v>
+        <v>80028.16</v>
       </c>
       <c r="I85" s="1">
-        <v>54310.52</v>
+        <v>3371.2</v>
       </c>
       <c r="J85" s="1">
-        <v>7.9737330628799</v>
+        <v>4.2125171939477</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>735428.38</v>
+        <v>83399.36</v>
       </c>
       <c r="N85" s="1">
-        <v>735428.38</v>
+        <v>83399.36</v>
       </c>
       <c r="O85" s="1">
-        <v>0.94</v>
+        <v>0.1</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>65034.0</v>
+        <v>25174.0</v>
       </c>
       <c r="D86" s="1">
-        <v>1964.5</v>
+        <v>9.902</v>
       </c>
       <c r="E86" s="1">
-        <v>1753.28586585</v>
+        <v>9.40497656</v>
       </c>
       <c r="F86" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>181.45</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>705991.11</v>
+        <v>236760.88</v>
       </c>
       <c r="I86" s="1">
-        <v>-1894.62</v>
+        <v>12512.07</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.26836315261817</v>
+        <v>5.284686389069</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>704096.49</v>
+        <v>249272.95</v>
       </c>
       <c r="N86" s="1">
-        <v>704096.49</v>
+        <v>249272.95</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>0.31</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>6781.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D87" s="1">
-        <v>20450.0</v>
+        <v>162.3</v>
       </c>
       <c r="E87" s="1">
-        <v>13429.82642678</v>
+        <v>137.49525941</v>
       </c>
       <c r="F87" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G87">
-        <v>181.45</v>
+        <v>0.93</v>
       </c>
       <c r="H87" s="1">
-        <v>549857.81</v>
+        <v>497131.26</v>
       </c>
       <c r="I87" s="1">
-        <v>214376.86</v>
+        <v>94086.3</v>
       </c>
       <c r="J87" s="1">
-        <v>38.987690290332</v>
+        <v>18.925846666733</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>764234.67</v>
+        <v>591217.56</v>
       </c>
       <c r="N87" s="1">
-        <v>764234.67</v>
+        <v>591217.56</v>
       </c>
       <c r="O87" s="1">
-        <v>0.97</v>
+        <v>0.73</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>46961.0</v>
+        <v>25142.0</v>
       </c>
       <c r="D88" s="1">
-        <v>3774.0</v>
+        <v>108.6</v>
       </c>
       <c r="E88" s="1">
-        <v>2934.93750133</v>
+        <v>127.53489539</v>
       </c>
       <c r="F88" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="G88">
-        <v>181.45</v>
+        <v>11.03</v>
       </c>
       <c r="H88" s="1">
-        <v>841477.63</v>
+        <v>287443.68</v>
       </c>
       <c r="I88" s="1">
-        <v>135262.22</v>
+        <v>-39786.43</v>
       </c>
       <c r="J88" s="1">
-        <v>16.074369083347</v>
+        <v>-13.841469744612</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>976739.85</v>
+        <v>247657.25</v>
       </c>
       <c r="N88" s="1">
-        <v>976739.85</v>
+        <v>247657.25</v>
       </c>
       <c r="O88" s="1">
-        <v>1.24</v>
+        <v>0.31</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>43438.0</v>
+        <v>50286.0</v>
       </c>
       <c r="D89" s="1">
-        <v>1.727</v>
+        <v>134.2</v>
       </c>
       <c r="E89" s="1">
-        <v>1.39187532</v>
+        <v>154.76703198</v>
       </c>
       <c r="F89" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="G89">
-        <v>0.87</v>
+        <v>11.03</v>
       </c>
       <c r="H89" s="1">
-        <v>71937.38</v>
+        <v>697954.15</v>
       </c>
       <c r="I89" s="1">
-        <v>14244.97</v>
+        <v>-85856.08</v>
       </c>
       <c r="J89" s="1">
-        <v>19.801902710385</v>
+        <v>-12.301106025374</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>86182.35</v>
+        <v>612098.07</v>
       </c>
       <c r="N89" s="1">
-        <v>86182.35</v>
+        <v>612098.07</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.76</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>825.0</v>
+        <v>36528.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.46</v>
+        <v>22.98</v>
       </c>
       <c r="E90" s="1">
-        <v>89.18499394</v>
+        <v>18.18719174</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>166</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>9.07</v>
       </c>
       <c r="H90" s="1">
-        <v>73577.62</v>
+        <v>76820.66</v>
       </c>
       <c r="I90" s="1">
-        <v>8476.88</v>
+        <v>15735.84</v>
       </c>
       <c r="J90" s="1">
-        <v>11.52100326159</v>
+        <v>20.483864627042</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>82054.5</v>
+        <v>92556.5</v>
       </c>
       <c r="N90" s="1">
-        <v>82054.5</v>
+        <v>92556.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>14526.0</v>
+        <v>17055.0</v>
       </c>
       <c r="D91" s="1">
-        <v>13.63</v>
+        <v>199.735</v>
       </c>
       <c r="E91" s="1">
-        <v>10.80149456</v>
+        <v>178.73552741</v>
       </c>
       <c r="F91" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G91">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>187273.93</v>
+        <v>2608433.0</v>
       </c>
       <c r="I91" s="1">
-        <v>40182.42</v>
+        <v>335039.25</v>
       </c>
       <c r="J91" s="1">
-        <v>21.456494238146</v>
+        <v>12.844464473498</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>227456.35</v>
+        <v>2943472.25</v>
       </c>
       <c r="N91" s="1">
-        <v>227456.35</v>
+        <v>2943472.25</v>
       </c>
       <c r="O91" s="1">
-        <v>0.29</v>
+        <v>3.64</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>8219.0</v>
+        <v>29739.0</v>
       </c>
       <c r="D92" s="1">
-        <v>27.56</v>
+        <v>2949.5</v>
       </c>
       <c r="E92" s="1">
-        <v>26.87882224</v>
+        <v>2574.52671576</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H92" s="1">
-        <v>220917.04</v>
+        <v>458781.48</v>
       </c>
       <c r="I92" s="1">
-        <v>5598.6</v>
+        <v>15028.09</v>
       </c>
       <c r="J92" s="1">
-        <v>2.5342544875669</v>
+        <v>3.2756531497305</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>226515.64</v>
+        <v>473809.57</v>
       </c>
       <c r="N92" s="1">
-        <v>226515.64</v>
+        <v>473809.57</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>3112.0</v>
+        <v>46000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>58.4</v>
+        <v>1908.5</v>
       </c>
       <c r="E93" s="1">
-        <v>69.71562339</v>
+        <v>1765.43591304</v>
       </c>
       <c r="F93" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H93" s="1">
-        <v>216955.02</v>
+        <v>497019.05</v>
       </c>
       <c r="I93" s="1">
-        <v>-35214.22</v>
+        <v>-22799.93</v>
       </c>
       <c r="J93" s="1">
-        <v>-16.231115555658</v>
+        <v>-4.5873352339312</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>181740.8</v>
+        <v>474219.12</v>
       </c>
       <c r="N93" s="1">
-        <v>181740.8</v>
+        <v>474219.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.23</v>
+        <v>0.59</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>8847.0</v>
+        <v>23967.0</v>
       </c>
       <c r="D94" s="1">
-        <v>153.6</v>
+        <v>113.3</v>
       </c>
       <c r="E94" s="1">
-        <v>183.5</v>
+        <v>116.23299996</v>
       </c>
       <c r="F94" t="s">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="G94">
-        <v>7.47</v>
+        <v>11.21</v>
       </c>
       <c r="H94" s="1">
-        <v>217337.54</v>
+        <v>248506.36</v>
       </c>
       <c r="I94" s="1">
-        <v>-35456.19</v>
+        <v>-6270.76</v>
       </c>
       <c r="J94" s="1">
-        <v>-16.313882084062</v>
+        <v>-2.523380085725</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>181881.35</v>
+        <v>242235.6</v>
       </c>
       <c r="N94" s="1">
-        <v>181881.35</v>
+        <v>242235.6</v>
       </c>
       <c r="O94" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B95" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C95" s="1">
-        <v>7174.0</v>
+        <v>39537.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.1</v>
+        <v>3252.0</v>
       </c>
       <c r="E95" s="1">
-        <v>90.32494006</v>
+        <v>2977.61173078</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>185.13</v>
       </c>
       <c r="H95" s="1">
-        <v>647991.12</v>
+        <v>710796.66</v>
       </c>
       <c r="I95" s="1">
-        <v>91648.28</v>
+        <v>-16278.97</v>
       </c>
       <c r="J95" s="1">
-        <v>14.143446904025</v>
+        <v>-2.2902428945009</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>739639.4</v>
+        <v>694517.69</v>
       </c>
       <c r="N95" s="1">
-        <v>739639.4</v>
+        <v>694517.69</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>0.86</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>7174.0</v>
+        <v>47765.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3368.0</v>
+        <v>1.451</v>
       </c>
       <c r="E96" s="1">
-        <v>3001.52815723</v>
+        <v>1.40465969</v>
       </c>
       <c r="F96" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="G96">
-        <v>181.45</v>
+        <v>0.87</v>
       </c>
       <c r="H96" s="1">
-        <v>128852.34</v>
+        <v>79617.02</v>
       </c>
       <c r="I96" s="1">
-        <v>4307.46</v>
+        <v>-286.6</v>
       </c>
       <c r="J96" s="1">
-        <v>3.3429427824128</v>
+        <v>-0.35997328209471</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>133159.8</v>
+        <v>79330.42</v>
       </c>
       <c r="N96" s="1">
-        <v>133159.8</v>
+        <v>79330.42</v>
       </c>
       <c r="O96" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>59379.0</v>
+        <v>819.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.75</v>
+        <v>97.82</v>
       </c>
       <c r="E97" s="1">
-        <v>28.03292966</v>
+        <v>89.89153846</v>
       </c>
       <c r="F97" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1494284.53</v>
+        <v>73621.17</v>
       </c>
       <c r="I97" s="1">
-        <v>-153815.94</v>
+        <v>6493.41</v>
       </c>
       <c r="J97" s="1">
-        <v>-10.293617909569</v>
+        <v>8.8200309775028</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1340468.59</v>
+        <v>80114.58</v>
       </c>
       <c r="N97" s="1">
-        <v>1340468.59</v>
+        <v>80114.58</v>
       </c>
       <c r="O97" s="1">
-        <v>1.71</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>28961.0</v>
+        <v>16506.0</v>
       </c>
       <c r="D98" s="1">
-        <v>28.32</v>
+        <v>13.545</v>
       </c>
       <c r="E98" s="1">
-        <v>19.60387625</v>
+        <v>11.14960499</v>
       </c>
       <c r="F98" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="G98">
-        <v>9.26</v>
+        <v>0.87</v>
       </c>
       <c r="H98" s="1">
-        <v>65498.71</v>
+        <v>218605.71</v>
       </c>
       <c r="I98" s="1">
-        <v>23038.26</v>
+        <v>37302.0</v>
       </c>
       <c r="J98" s="1">
-        <v>35.173608762676</v>
+        <v>17.063598201529</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>88536.97</v>
+        <v>255907.71</v>
       </c>
       <c r="N98" s="1">
-        <v>88536.97</v>
+        <v>255907.71</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>6392.0</v>
+        <v>9791.0</v>
       </c>
       <c r="D99" s="1">
-        <v>30.52</v>
+        <v>26.41</v>
       </c>
       <c r="E99" s="1">
-        <v>30.32</v>
+        <v>26.80654683</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>193805.44</v>
+        <v>262462.9</v>
       </c>
       <c r="I99" s="1">
-        <v>1278.4</v>
+        <v>-3882.59</v>
       </c>
       <c r="J99" s="1">
-        <v>0.65963060686016</v>
+        <v>-1.4792909778868</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>195083.84</v>
+        <v>258580.31</v>
       </c>
       <c r="N99" s="1">
-        <v>195083.84</v>
+        <v>258580.31</v>
       </c>
       <c r="O99" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>25765.0</v>
+        <v>3728.0</v>
       </c>
       <c r="D100" s="1">
-        <v>128.09</v>
+        <v>67.1</v>
       </c>
       <c r="E100" s="1">
-        <v>116.20530681</v>
+        <v>69.36956009</v>
       </c>
       <c r="F100" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2779337.16</v>
+        <v>258609.72</v>
       </c>
       <c r="I100" s="1">
-        <v>5792.04</v>
+        <v>-8460.92</v>
       </c>
       <c r="J100" s="1">
-        <v>0.20839645090054</v>
+        <v>-3.2716945055275</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2785129.2</v>
+        <v>250148.8</v>
       </c>
       <c r="N100" s="1">
-        <v>2785129.2</v>
+        <v>250148.8</v>
       </c>
       <c r="O100" s="1">
-        <v>3.55</v>
+        <v>0.31</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>65.0</v>
+        <v>11001.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4775.17</v>
+        <v>185.85</v>
       </c>
       <c r="E101" s="1">
-        <v>4771.318</v>
+        <v>181.90780384</v>
       </c>
       <c r="F101" t="s">
-        <v>8</v>
+        <v>187</v>
       </c>
       <c r="G101">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>310135.67</v>
+        <v>267888.31</v>
       </c>
       <c r="I101" s="1">
-        <v>250.38</v>
+        <v>5712.38</v>
       </c>
       <c r="J101" s="1">
-        <v>0.080732409786981</v>
+        <v>2.1323737493435</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>310386.05</v>
+        <v>273600.69</v>
       </c>
       <c r="N101" s="1">
-        <v>310386.05</v>
+        <v>273600.69</v>
       </c>
       <c r="O101" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" t="s">
+        <v>242</v>
+      </c>
+      <c r="C102" s="1">
+        <v>7180.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>3167.0</v>
+      </c>
+      <c r="E102" s="1">
+        <v>3023.79512535</v>
+      </c>
+      <c r="F102" t="s">
+        <v>50</v>
+      </c>
+      <c r="G102">
+        <v>185.13</v>
+      </c>
+      <c r="H102" s="1">
+        <v>128820.24</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-5991.05</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-4.6507055102521</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>122829.19</v>
+      </c>
+      <c r="N102" s="1">
+        <v>122829.19</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" t="s">
+        <v>244</v>
+      </c>
+      <c r="C103" s="1">
+        <v>38117.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>24.02</v>
+      </c>
+      <c r="E103" s="1">
+        <v>27.67579348</v>
+      </c>
+      <c r="F103" t="s">
+        <v>37</v>
+      </c>
+      <c r="G103">
+        <v>1.16</v>
+      </c>
+      <c r="H103" s="1">
+        <v>944510.91</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-153384.72</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-16.239592192747</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>791126.19</v>
+      </c>
+      <c r="N103" s="1">
+        <v>791126.19</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s">
+        <v>246</v>
+      </c>
+      <c r="C104" s="1">
+        <v>31961.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>22.28</v>
+      </c>
+      <c r="E104" s="1">
+        <v>20.11976659</v>
+      </c>
+      <c r="F104" t="s">
+        <v>166</v>
+      </c>
+      <c r="G104">
+        <v>9.07</v>
+      </c>
+      <c r="H104" s="1">
+        <v>73845.35</v>
+      </c>
+      <c r="I104" s="1">
+        <v>4672.17</v>
+      </c>
+      <c r="J104" s="1">
+        <v>6.3269657466584</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>78517.52</v>
+      </c>
+      <c r="N104" s="1">
+        <v>78517.52</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" t="s">
+        <v>248</v>
+      </c>
+      <c r="C105" s="1">
+        <v>30053.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>124.27</v>
+      </c>
+      <c r="E105" s="1">
+        <v>116.96920807</v>
+      </c>
+      <c r="F105" t="s">
+        <v>37</v>
+      </c>
+      <c r="G105">
+        <v>1.16</v>
+      </c>
+      <c r="H105" s="1">
+        <v>3231226.95</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-4158.51</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.12869755248854</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3227068.44</v>
+      </c>
+      <c r="N105" s="1">
+        <v>3227068.44</v>
+      </c>
+      <c r="O105" s="1">
+        <v>4.0</v>
+      </c>
+      <c r="P105">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>