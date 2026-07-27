--- v1 (2026-07-07)
+++ v2 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -541,50 +541,56 @@
   <si>
     <t>JP3649800004</t>
   </si>
   <si>
     <t>NAGOYA RAILROAD</t>
   </si>
   <si>
     <t>JP3653000004</t>
   </si>
   <si>
     <t>NANKAI ELEC RAIL</t>
   </si>
   <si>
     <t>SE0015988019</t>
   </si>
   <si>
     <t>NIBE INDUSTRIE-B</t>
   </si>
   <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>NICHIAS CORP</t>
   </si>
   <si>
+    <t>KYG6525F1028</t>
+  </si>
+  <si>
+    <t>NIO INC-CLASS A</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
@@ -751,60 +757,60 @@
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
-    <t>KYG9593A1040</t>
-[...4 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1124,227 +1130,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>238399.794</v>
+        <v>239211.8655</v>
       </c>
       <c r="D2">
-        <v>319.65</v>
+        <v>359.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>76204627.65</v>
+        <v>85877729.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>76204627.65</v>
+        <v>85877729.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>232.77</v>
+        <v>261.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1629.43</v>
+        <v>1830.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1629.43</v>
+        <v>1830.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>155.31</v>
+        <v>174.52</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1553.14</v>
+        <v>1745.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1553.14</v>
+        <v>1745.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27384.3189</v>
+        <v>27397.4139</v>
       </c>
       <c r="D5">
-        <v>166.43</v>
+        <v>187.0</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4557754.87</v>
+        <v>5123554.29</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4557754.87</v>
+        <v>5123554.29</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P105"/>
+  <dimension ref="A1:P106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O105" sqref="O105"/>
+      <selection activeCell="O106" sqref="O106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1366,5236 +1372,5286 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>5200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>64.92</v>
+        <v>77.62</v>
       </c>
       <c r="E2" s="1">
         <v>44.18109808</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>242202.05</v>
       </c>
       <c r="I2" s="1">
-        <v>122379.19</v>
+        <v>196305.2</v>
       </c>
       <c r="J2" s="1">
-        <v>50.527726747152</v>
+        <v>81.050181036866</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>364581.24</v>
+        <v>438507.25</v>
       </c>
       <c r="N2" s="1">
-        <v>364581.24</v>
+        <v>438507.25</v>
       </c>
       <c r="O2" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
         <v>2613.0</v>
       </c>
       <c r="D3" s="1">
-        <v>230.2</v>
+        <v>242.2</v>
       </c>
       <c r="E3" s="1">
         <v>231.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>605170.8</v>
       </c>
       <c r="I3" s="1">
-        <v>-3658.2</v>
+        <v>27697.8</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.60449050086356</v>
+        <v>4.5768566493955</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>601512.6</v>
+        <v>632868.6</v>
       </c>
       <c r="N3" s="1">
-        <v>601512.6</v>
+        <v>632868.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>16686.0</v>
       </c>
       <c r="D4" s="1">
-        <v>221.53</v>
+        <v>334.63</v>
       </c>
       <c r="E4" s="1">
         <v>217.5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>3141896.8</v>
       </c>
       <c r="I4" s="1">
-        <v>52132.04</v>
+        <v>1615802.74</v>
       </c>
       <c r="J4" s="1">
-        <v>1.6592537348776</v>
+        <v>51.427619774144</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3194028.84</v>
+        <v>4757699.54</v>
       </c>
       <c r="N4" s="1">
-        <v>3194028.84</v>
+        <v>4757699.54</v>
       </c>
       <c r="O4" s="1">
-        <v>3.95</v>
+        <v>5.23</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10692.0</v>
       </c>
       <c r="D5" s="1">
-        <v>24.01</v>
+        <v>16.32</v>
       </c>
       <c r="E5" s="1">
         <v>23.05597456</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>246514.48</v>
       </c>
       <c r="I5" s="1">
-        <v>10200.44</v>
+        <v>-72021.04</v>
       </c>
       <c r="J5" s="1">
-        <v>4.1378664652884</v>
+        <v>-29.215744243502</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>256714.92</v>
+        <v>174493.44</v>
       </c>
       <c r="N5" s="1">
-        <v>256714.92</v>
+        <v>174493.44</v>
       </c>
       <c r="O5" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10380.0</v>
       </c>
       <c r="D6" s="1">
-        <v>327.41</v>
+        <v>392.59</v>
       </c>
       <c r="E6" s="1">
         <v>246.17912042</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>2180561.42</v>
       </c>
       <c r="I6" s="1">
-        <v>756028.75</v>
+        <v>1291732.55</v>
       </c>
       <c r="J6" s="1">
-        <v>34.671288919713</v>
+        <v>59.238530873393</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2936590.17</v>
+        <v>3472293.97</v>
       </c>
       <c r="N6" s="1">
-        <v>2936590.17</v>
+        <v>3472293.97</v>
       </c>
       <c r="O6" s="1">
-        <v>3.64</v>
+        <v>3.82</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>10106.0</v>
       </c>
       <c r="D7" s="1">
-        <v>60.5</v>
+        <v>69.2</v>
       </c>
       <c r="E7" s="1">
         <v>56.03526618</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>566292.4</v>
       </c>
       <c r="I7" s="1">
-        <v>45120.6</v>
+        <v>133042.8</v>
       </c>
       <c r="J7" s="1">
-        <v>7.9677212690829</v>
+        <v>23.49365804662</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>611413.0</v>
+        <v>699335.2</v>
       </c>
       <c r="N7" s="1">
-        <v>611413.0</v>
+        <v>699335.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>60256.0</v>
       </c>
       <c r="D8" s="1">
-        <v>58.22</v>
+        <v>60.07</v>
       </c>
       <c r="E8" s="1">
         <v>60.99</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
         <v>3181554.35</v>
       </c>
       <c r="I8" s="1">
-        <v>-150270.91</v>
+        <v>-97387.75</v>
       </c>
       <c r="J8" s="1">
-        <v>-4.7231916688772</v>
+        <v>-3.0610116718578</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3031283.44</v>
+        <v>3084166.6</v>
       </c>
       <c r="N8" s="1">
-        <v>3031283.44</v>
+        <v>3084166.6</v>
       </c>
       <c r="O8" s="1">
-        <v>3.75</v>
+        <v>3.39</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>70.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1113.8</v>
+        <v>1212.6</v>
       </c>
       <c r="E9" s="1">
         <v>669.81614286</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>46887.13</v>
       </c>
       <c r="I9" s="1">
-        <v>31078.87</v>
+        <v>37994.87</v>
       </c>
       <c r="J9" s="1">
-        <v>66.284436688703</v>
+        <v>81.034753033508</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>77966.0</v>
+        <v>84882.0</v>
       </c>
       <c r="N9" s="1">
-        <v>77966.0</v>
+        <v>84882.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>62793.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1441.5</v>
+        <v>1393.0</v>
       </c>
       <c r="E10" s="1">
         <v>1196.97729046</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H10" s="1">
         <v>432640.93</v>
       </c>
       <c r="I10" s="1">
-        <v>56298.37</v>
+        <v>35450.85</v>
       </c>
       <c r="J10" s="1">
-        <v>13.012723969505</v>
+        <v>8.1940582921731</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>488939.3</v>
+        <v>468091.78</v>
       </c>
       <c r="N10" s="1">
-        <v>488939.3</v>
+        <v>468091.78</v>
       </c>
       <c r="O10" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>4685.0</v>
       </c>
       <c r="D11" s="1">
-        <v>32.1</v>
+        <v>32.74</v>
       </c>
       <c r="E11" s="1">
         <v>39.22862327</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11">
         <v>0.87</v>
       </c>
       <c r="H11" s="1">
         <v>216972.88</v>
       </c>
       <c r="I11" s="1">
-        <v>-44834.72</v>
+        <v>-39800.6</v>
       </c>
       <c r="J11" s="1">
-        <v>-20.663743782172</v>
+        <v>-18.343582847773</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>172138.16</v>
+        <v>177172.28</v>
       </c>
       <c r="N11" s="1">
-        <v>172138.16</v>
+        <v>177172.28</v>
       </c>
       <c r="O11" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
         <v>8028.0</v>
       </c>
       <c r="D12" s="1">
-        <v>78.24</v>
+        <v>79.3</v>
       </c>
       <c r="E12" s="1">
         <v>78.80877304</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>632676.83</v>
       </c>
       <c r="I12" s="1">
-        <v>-4566.11</v>
+        <v>3943.57</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.72171285299005</v>
+        <v>0.62331506592394</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>628110.72</v>
+        <v>636620.4</v>
       </c>
       <c r="N12" s="1">
-        <v>628110.72</v>
+        <v>636620.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.78</v>
+        <v>0.7</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>18844.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.621</v>
+        <v>3.896</v>
       </c>
       <c r="E13" s="1">
         <v>3.72841966</v>
       </c>
       <c r="F13" t="s">
         <v>53</v>
       </c>
       <c r="G13">
         <v>0.87</v>
       </c>
       <c r="H13" s="1">
         <v>83087.76</v>
       </c>
       <c r="I13" s="1">
-        <v>-4985.41</v>
+        <v>1712.96</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.0001737921446</v>
+        <v>2.0616273684596</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>78102.35</v>
+        <v>84800.72</v>
       </c>
       <c r="N13" s="1">
-        <v>78102.35</v>
+        <v>84800.72</v>
       </c>
       <c r="O13" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>43299.0</v>
       </c>
       <c r="D14" s="1">
-        <v>2.76</v>
+        <v>2.83</v>
       </c>
       <c r="E14" s="1">
         <v>2.73735791</v>
       </c>
       <c r="F14" t="s">
         <v>60</v>
       </c>
       <c r="G14">
         <v>1.49</v>
       </c>
       <c r="H14" s="1">
         <v>79932.88</v>
       </c>
       <c r="I14" s="1">
-        <v>460.82</v>
+        <v>2042.08</v>
       </c>
       <c r="J14" s="1">
-        <v>0.57650869079157</v>
+        <v>2.5547434297375</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>80393.7</v>
+        <v>81974.96</v>
       </c>
       <c r="N14" s="1">
-        <v>80393.7</v>
+        <v>81974.96</v>
       </c>
       <c r="O14" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>11188.0</v>
       </c>
       <c r="D15" s="1">
-        <v>331.56</v>
+        <v>361.28</v>
       </c>
       <c r="E15" s="1">
         <v>334.08392921</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
         <v>3198089.05</v>
       </c>
       <c r="I15" s="1">
-        <v>7210.6</v>
+        <v>246015.11</v>
       </c>
       <c r="J15" s="1">
-        <v>0.22546589188941</v>
+        <v>7.6925659715448</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3205299.65</v>
+        <v>3444104.16</v>
       </c>
       <c r="N15" s="1">
-        <v>3205299.65</v>
+        <v>3444104.16</v>
       </c>
       <c r="O15" s="1">
-        <v>3.97</v>
+        <v>3.78</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
         <v>6141.0</v>
       </c>
       <c r="D16" s="1">
-        <v>4049.0</v>
+        <v>4052.0</v>
       </c>
       <c r="E16" s="1">
         <v>4292.46523368</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H16" s="1">
         <v>148208.21</v>
       </c>
       <c r="I16" s="1">
-        <v>-13895.86</v>
+        <v>-15047.16</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.3759043443005</v>
+        <v>-10.152716910892</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>134312.35</v>
+        <v>133161.05</v>
       </c>
       <c r="N16" s="1">
-        <v>134312.35</v>
+        <v>133161.05</v>
       </c>
       <c r="O16" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
         <v>476572.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1.44</v>
+        <v>1.51</v>
       </c>
       <c r="E17" s="1">
         <v>1.4404</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
       <c r="G17">
         <v>1.49</v>
       </c>
       <c r="H17" s="1">
         <v>463069.56</v>
       </c>
       <c r="I17" s="1">
-        <v>-1405.46</v>
+        <v>18348.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.30350947706431</v>
+        <v>3.9623636673505</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>461664.1</v>
+        <v>481418.06</v>
       </c>
       <c r="N17" s="1">
-        <v>461664.1</v>
+        <v>481418.06</v>
       </c>
       <c r="O17" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
         <v>16859.0</v>
       </c>
       <c r="D18" s="1">
-        <v>5147.0</v>
+        <v>5603.0</v>
       </c>
       <c r="E18" s="1">
         <v>5138.0</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H18" s="1">
         <v>470558.13</v>
       </c>
       <c r="I18" s="1">
-        <v>-1836.45</v>
+        <v>34941.8</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.39027059207329</v>
+        <v>7.4256075439606</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>468721.68</v>
+        <v>505499.93</v>
       </c>
       <c r="N18" s="1">
-        <v>468721.68</v>
+        <v>505499.93</v>
       </c>
       <c r="O18" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>1508.0</v>
       </c>
       <c r="D19" s="1">
-        <v>53.55</v>
+        <v>56.65</v>
       </c>
       <c r="E19" s="1">
         <v>50.59920424</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>76303.6</v>
       </c>
       <c r="I19" s="1">
-        <v>4449.8</v>
+        <v>9124.6</v>
       </c>
       <c r="J19" s="1">
-        <v>5.8317038776676</v>
+        <v>11.958282440147</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>80753.4</v>
+        <v>85428.2</v>
       </c>
       <c r="N19" s="1">
-        <v>80753.4</v>
+        <v>85428.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>34703.0</v>
       </c>
       <c r="D20" s="1">
-        <v>105.87</v>
+        <v>116.67</v>
       </c>
       <c r="E20" s="1">
         <v>95.58876552</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
       <c r="G20">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>2828630.85</v>
       </c>
       <c r="I20" s="1">
-        <v>346005.47</v>
+        <v>621266.06</v>
       </c>
       <c r="J20" s="1">
-        <v>12.23225964604</v>
+        <v>21.963490216477</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3174636.32</v>
+        <v>3449896.91</v>
       </c>
       <c r="N20" s="1">
-        <v>3174636.32</v>
+        <v>3449896.91</v>
       </c>
       <c r="O20" s="1">
-        <v>3.93</v>
+        <v>3.79</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>46976.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1908.0</v>
+        <v>1883.5</v>
       </c>
       <c r="E21" s="1">
         <v>2088.98884537</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H21" s="1">
         <v>586962.06</v>
       </c>
       <c r="I21" s="1">
-        <v>-102808.12</v>
+        <v>-113472.59</v>
       </c>
       <c r="J21" s="1">
-        <v>-17.515292214969</v>
+        <v>-19.332184775282</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>484153.94</v>
+        <v>473489.47</v>
       </c>
       <c r="N21" s="1">
-        <v>484153.94</v>
+        <v>473489.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>5263.0</v>
       </c>
       <c r="D22" s="1">
-        <v>182.42</v>
+        <v>196.34</v>
       </c>
       <c r="E22" s="1">
         <v>181.69</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
         <v>827836.96</v>
       </c>
       <c r="I22" s="1">
-        <v>1746.09</v>
+        <v>52648.23</v>
       </c>
       <c r="J22" s="1">
-        <v>0.21092196705013</v>
+        <v>6.3597341679453</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>829583.05</v>
+        <v>880485.19</v>
       </c>
       <c r="N22" s="1">
-        <v>829583.05</v>
+        <v>880485.19</v>
       </c>
       <c r="O22" s="1">
-        <v>1.03</v>
+        <v>0.97</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>99858.0</v>
       </c>
       <c r="D23" s="1">
-        <v>7.86</v>
+        <v>7.4</v>
       </c>
       <c r="E23" s="1">
         <v>7.96150003</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23">
-        <v>1.67</v>
+        <v>1.63</v>
       </c>
       <c r="H23" s="1">
         <v>476573.24</v>
       </c>
       <c r="I23" s="1">
-        <v>-6075.77</v>
+        <v>-23702.49</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2748869407775</v>
+        <v>-4.9735251605818</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>470497.47</v>
+        <v>452870.75</v>
       </c>
       <c r="N23" s="1">
-        <v>470497.47</v>
+        <v>452870.75</v>
       </c>
       <c r="O23" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>6923.0</v>
       </c>
       <c r="D24" s="1">
-        <v>3574.0</v>
+        <v>3427.0</v>
       </c>
       <c r="E24" s="1">
         <v>3420.26188069</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H24" s="1">
         <v>135836.94</v>
       </c>
       <c r="I24" s="1">
-        <v>-2184.18</v>
+        <v>-8873.96</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.6079425817454</v>
+        <v>-6.5328032271634</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>133652.76</v>
+        <v>126962.98</v>
       </c>
       <c r="N24" s="1">
-        <v>133652.76</v>
+        <v>126962.98</v>
       </c>
       <c r="O24" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>17815.0</v>
       </c>
       <c r="D25" s="1">
-        <v>14.11</v>
+        <v>14.08</v>
       </c>
       <c r="E25" s="1">
         <v>14.23</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>253507.45</v>
       </c>
       <c r="I25" s="1">
-        <v>-2137.8</v>
+        <v>-2672.25</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.84328882642305</v>
+        <v>-1.0541110330288</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>251369.65</v>
+        <v>250835.2</v>
       </c>
       <c r="N25" s="1">
-        <v>251369.65</v>
+        <v>250835.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>55746.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4.696</v>
+        <v>4.595</v>
       </c>
       <c r="E26" s="1">
         <v>4.07867506</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>227369.82</v>
       </c>
       <c r="I26" s="1">
-        <v>34413.4</v>
+        <v>28783.05</v>
       </c>
       <c r="J26" s="1">
-        <v>15.135430023211</v>
+        <v>12.659133916718</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>261783.22</v>
+        <v>256152.87</v>
       </c>
       <c r="N26" s="1">
-        <v>261783.22</v>
+        <v>256152.87</v>
       </c>
       <c r="O26" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>4615.0</v>
       </c>
       <c r="D27" s="1">
-        <v>134.55</v>
+        <v>136.0</v>
       </c>
       <c r="E27" s="1">
         <v>125.74630986</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>580319.22</v>
       </c>
       <c r="I27" s="1">
-        <v>40629.03</v>
+        <v>47320.78</v>
       </c>
       <c r="J27" s="1">
-        <v>7.0011518832687</v>
+        <v>8.154267232438</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>620948.25</v>
+        <v>627640.0</v>
       </c>
       <c r="N27" s="1">
-        <v>620948.25</v>
+        <v>627640.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.77</v>
+        <v>0.69</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>606.0</v>
       </c>
       <c r="D28" s="1">
-        <v>1007.29</v>
+        <v>1089.85</v>
       </c>
       <c r="E28" s="1">
         <v>783.58975248</v>
       </c>
       <c r="F28" t="s">
         <v>37</v>
       </c>
       <c r="G28">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
         <v>436338.01</v>
       </c>
       <c r="I28" s="1">
-        <v>91111.86</v>
+        <v>126416.85</v>
       </c>
       <c r="J28" s="1">
-        <v>20.881027531844</v>
+        <v>28.972229579541</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>527449.87</v>
+        <v>562754.86</v>
       </c>
       <c r="N28" s="1">
-        <v>527449.87</v>
+        <v>562754.86</v>
       </c>
       <c r="O28" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
         <v>52038.0</v>
       </c>
       <c r="D29" s="1">
-        <v>69.49</v>
+        <v>68.72</v>
       </c>
       <c r="E29" s="1">
         <v>69.47</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
         <v>3129668.3</v>
       </c>
       <c r="I29" s="1">
-        <v>-5050.12</v>
+        <v>-82589.77</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.16136278723212</v>
+        <v>-2.6389304579019</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3124618.18</v>
+        <v>3047078.53</v>
       </c>
       <c r="N29" s="1">
-        <v>3124618.18</v>
+        <v>3047078.53</v>
       </c>
       <c r="O29" s="1">
-        <v>3.87</v>
+        <v>3.35</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>36257.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.83</v>
+        <v>17.64</v>
       </c>
       <c r="E30" s="1">
         <v>16.57</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>600778.49</v>
       </c>
       <c r="I30" s="1">
-        <v>9426.82</v>
+        <v>38794.99</v>
       </c>
       <c r="J30" s="1">
-        <v>1.5691007845504</v>
+        <v>6.4574532287266</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>610205.31</v>
+        <v>639573.48</v>
       </c>
       <c r="N30" s="1">
-        <v>610205.31</v>
+        <v>639573.48</v>
       </c>
       <c r="O30" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>317137.0</v>
       </c>
       <c r="D31" s="1">
-        <v>11.52</v>
+        <v>12.49</v>
       </c>
       <c r="E31" s="1">
         <v>11.6</v>
       </c>
       <c r="F31" t="s">
         <v>37</v>
       </c>
       <c r="G31">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
         <v>3184823.14</v>
       </c>
       <c r="I31" s="1">
-        <v>-27976.83</v>
+        <v>190297.11</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.87844218564677</v>
+        <v>5.9751233156388</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3156846.31</v>
+        <v>3375120.25</v>
       </c>
       <c r="N31" s="1">
-        <v>3156846.31</v>
+        <v>3375120.25</v>
       </c>
       <c r="O31" s="1">
-        <v>3.91</v>
+        <v>3.71</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
         <v>1100.0</v>
       </c>
       <c r="D32" s="1">
-        <v>525.0</v>
+        <v>535.6</v>
       </c>
       <c r="E32" s="1">
         <v>531.80100909</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
         <v>617305.51</v>
       </c>
       <c r="I32" s="1">
-        <v>6378.27</v>
+        <v>22772.71</v>
       </c>
       <c r="J32" s="1">
-        <v>1.0332436527255</v>
+        <v>3.6890501754958</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>623683.78</v>
+        <v>640078.22</v>
       </c>
       <c r="N32" s="1">
-        <v>623683.78</v>
+        <v>640078.22</v>
       </c>
       <c r="O32" s="1">
-        <v>0.77</v>
+        <v>0.7</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="1">
         <v>1135.0</v>
       </c>
       <c r="D33" s="1">
-        <v>68.75</v>
+        <v>71.75</v>
       </c>
       <c r="E33" s="1">
         <v>89.91792952</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>102056.85</v>
       </c>
       <c r="I33" s="1">
-        <v>-24025.6</v>
+        <v>-20620.6</v>
       </c>
       <c r="J33" s="1">
-        <v>-23.541388941556</v>
+        <v>-20.205013186278</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>78031.25</v>
+        <v>81436.25</v>
       </c>
       <c r="N33" s="1">
-        <v>78031.25</v>
+        <v>81436.25</v>
       </c>
       <c r="O33" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
         <v>13593.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.39</v>
+        <v>19.14</v>
       </c>
       <c r="E34" s="1">
         <v>15.88046715</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>215863.19</v>
       </c>
       <c r="I34" s="1">
-        <v>47705.08</v>
+        <v>44306.83</v>
       </c>
       <c r="J34" s="1">
-        <v>22.099682674012</v>
+        <v>20.525421680278</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>263568.27</v>
+        <v>260170.02</v>
       </c>
       <c r="N34" s="1">
-        <v>263568.27</v>
+        <v>260170.02</v>
       </c>
       <c r="O34" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
         <v>15359.0</v>
       </c>
       <c r="D35" s="1">
-        <v>5929.0</v>
+        <v>6235.0</v>
       </c>
       <c r="E35" s="1">
         <v>3985.69991536</v>
       </c>
       <c r="F35" t="s">
         <v>50</v>
       </c>
       <c r="G35">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H35" s="1">
         <v>334223.22</v>
       </c>
       <c r="I35" s="1">
-        <v>157672.97</v>
+        <v>178246.33</v>
       </c>
       <c r="J35" s="1">
-        <v>47.175947260636</v>
+        <v>53.33152196906</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>491896.19</v>
+        <v>512469.55</v>
       </c>
       <c r="N35" s="1">
-        <v>491896.19</v>
+        <v>512469.55</v>
       </c>
       <c r="O35" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
         <v>14343.0</v>
       </c>
       <c r="D36" s="1">
-        <v>37.84</v>
+        <v>44.51</v>
       </c>
       <c r="E36" s="1">
         <v>26.88537405</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
       <c r="G36">
         <v>0.87</v>
       </c>
       <c r="H36" s="1">
         <v>449714.67</v>
       </c>
       <c r="I36" s="1">
-        <v>171517.08</v>
+        <v>287688.66</v>
       </c>
       <c r="J36" s="1">
-        <v>38.139089391947</v>
+        <v>63.971375450127</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>621231.75</v>
+        <v>737403.33</v>
       </c>
       <c r="N36" s="1">
-        <v>621231.75</v>
+        <v>737403.33</v>
       </c>
       <c r="O36" s="1">
-        <v>0.77</v>
+        <v>0.81</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>106</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1">
         <v>18259.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4822.0</v>
+        <v>4535.0</v>
       </c>
       <c r="E37" s="1">
         <v>4797.0</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H37" s="1">
         <v>475810.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-219.97</v>
+        <v>-32688.94</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.046230582897728</v>
+        <v>-6.8701584330083</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>475590.6</v>
+        <v>443121.63</v>
       </c>
       <c r="N37" s="1">
-        <v>475590.6</v>
+        <v>443121.63</v>
       </c>
       <c r="O37" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>108</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1">
         <v>126887.0</v>
       </c>
       <c r="D38" s="1">
-        <v>24.63</v>
+        <v>28.62</v>
       </c>
       <c r="E38" s="1">
         <v>24.61</v>
       </c>
       <c r="F38" t="s">
         <v>37</v>
       </c>
       <c r="G38">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
         <v>2703392.84</v>
       </c>
       <c r="I38" s="1">
-        <v>-2946.27</v>
+        <v>390937.37</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.10898416080735</v>
+        <v>14.460990064618</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2700446.57</v>
+        <v>3094330.21</v>
       </c>
       <c r="N38" s="1">
-        <v>2700446.57</v>
+        <v>3094330.21</v>
       </c>
       <c r="O38" s="1">
-        <v>3.34</v>
+        <v>3.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1">
         <v>23453.0</v>
       </c>
       <c r="D39" s="1">
-        <v>4764.0</v>
+        <v>5356.0</v>
       </c>
       <c r="E39" s="1">
         <v>5392.1870976</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
       <c r="G39">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H39" s="1">
         <v>690471.62</v>
       </c>
       <c r="I39" s="1">
-        <v>-86941.12</v>
+        <v>-18257.49</v>
       </c>
       <c r="J39" s="1">
-        <v>-12.59155589914</v>
+        <v>-2.6442057097148</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>603530.5</v>
+        <v>672214.13</v>
       </c>
       <c r="N39" s="1">
-        <v>603530.5</v>
+        <v>672214.13</v>
       </c>
       <c r="O39" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>19762.0</v>
       </c>
       <c r="D40" s="1">
-        <v>331.4</v>
+        <v>317.0</v>
       </c>
       <c r="E40" s="1">
         <v>386.29110414</v>
       </c>
       <c r="F40" t="s">
         <v>114</v>
       </c>
       <c r="G40">
-        <v>11.03</v>
+        <v>10.8</v>
       </c>
       <c r="H40" s="1">
         <v>683426.51</v>
       </c>
       <c r="I40" s="1">
-        <v>-89401.4</v>
+        <v>-103310.76</v>
       </c>
       <c r="J40" s="1">
-        <v>-13.081347985755</v>
+        <v>-15.116586566125</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>594025.11</v>
+        <v>580115.75</v>
       </c>
       <c r="N40" s="1">
-        <v>594025.11</v>
+        <v>580115.75</v>
       </c>
       <c r="O40" s="1">
-        <v>0.74</v>
+        <v>0.64</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
         <v>2112.0</v>
       </c>
       <c r="D41" s="1">
-        <v>38.265</v>
+        <v>53.6</v>
       </c>
       <c r="E41" s="1">
         <v>39.88508523</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>84237.3</v>
       </c>
       <c r="I41" s="1">
-        <v>-3421.62</v>
+        <v>28965.9</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.0618823252882</v>
+        <v>34.386073627716</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>80815.68</v>
+        <v>113203.2</v>
       </c>
       <c r="N41" s="1">
-        <v>80815.68</v>
+        <v>113203.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
         <v>83657.0</v>
       </c>
       <c r="D42" s="1">
-        <v>11.58</v>
+        <v>12.22</v>
       </c>
       <c r="E42" s="1">
         <v>11.65939312</v>
       </c>
       <c r="F42" t="s">
         <v>119</v>
       </c>
       <c r="G42">
-        <v>2.03</v>
+        <v>1.98</v>
       </c>
       <c r="H42" s="1">
         <v>483086.97</v>
       </c>
       <c r="I42" s="1">
-        <v>-5906.44</v>
+        <v>32322.31</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.2226452723409</v>
+        <v>6.690784891176</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>477180.53</v>
+        <v>515409.28</v>
       </c>
       <c r="N42" s="1">
-        <v>477180.53</v>
+        <v>515409.28</v>
       </c>
       <c r="O42" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>120</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1">
         <v>68200.0</v>
       </c>
       <c r="D43" s="1">
-        <v>52.91</v>
+        <v>84.99</v>
       </c>
       <c r="E43" s="1">
         <v>50.38</v>
       </c>
       <c r="F43" t="s">
         <v>37</v>
       </c>
       <c r="G43">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>2974561.51</v>
       </c>
       <c r="I43" s="1">
-        <v>143439.01</v>
+        <v>1964359.76</v>
       </c>
       <c r="J43" s="1">
-        <v>4.822190078026</v>
+        <v>66.038633035361</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3118000.52</v>
+        <v>4938921.27</v>
       </c>
       <c r="N43" s="1">
-        <v>3118000.52</v>
+        <v>4938921.27</v>
       </c>
       <c r="O43" s="1">
-        <v>3.86</v>
+        <v>5.43</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
         <v>23161.0</v>
       </c>
       <c r="D44" s="1">
-        <v>3738.0</v>
+        <v>3644.0</v>
       </c>
       <c r="E44" s="1">
         <v>3471.08630888</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H44" s="1">
         <v>491050.84</v>
       </c>
       <c r="I44" s="1">
-        <v>-23395.75</v>
+        <v>-39398.42</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.7644252069704</v>
+        <v>-8.0232873647055</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>467655.09</v>
+        <v>451652.42</v>
       </c>
       <c r="N44" s="1">
-        <v>467655.09</v>
+        <v>451652.42</v>
       </c>
       <c r="O44" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
         <v>25733.0</v>
       </c>
       <c r="D45" s="1">
-        <v>3355.0</v>
+        <v>3274.0</v>
       </c>
       <c r="E45" s="1">
         <v>3467.29697276</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H45" s="1">
         <v>544348.78</v>
       </c>
       <c r="I45" s="1">
-        <v>-77998.75</v>
+        <v>-93492.88</v>
       </c>
       <c r="J45" s="1">
-        <v>-14.328818740073</v>
+        <v>-17.175179486946</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>466350.03</v>
+        <v>450855.9</v>
       </c>
       <c r="N45" s="1">
-        <v>466350.03</v>
+        <v>450855.9</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
         <v>54490.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1629.0</v>
+        <v>1552.5</v>
       </c>
       <c r="E46" s="1">
         <v>1311.93791521</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H46" s="1">
         <v>431364.3</v>
       </c>
       <c r="I46" s="1">
-        <v>48111.79</v>
+        <v>21342.57</v>
       </c>
       <c r="J46" s="1">
-        <v>11.153400965263</v>
+        <v>4.9476903860612</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>479476.09</v>
+        <v>452706.87</v>
       </c>
       <c r="N46" s="1">
-        <v>479476.09</v>
+        <v>452706.87</v>
       </c>
       <c r="O46" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
         <v>107259.0</v>
       </c>
       <c r="D47" s="1">
-        <v>810.1</v>
+        <v>750.0</v>
       </c>
       <c r="E47" s="1">
         <v>778.6810897</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H47" s="1">
         <v>496504.68</v>
       </c>
       <c r="I47" s="1">
-        <v>-27149.69</v>
+        <v>-66014.08</v>
       </c>
       <c r="J47" s="1">
-        <v>-5.4681639657455</v>
+        <v>-13.295761884863</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>469354.99</v>
+        <v>430490.6</v>
       </c>
       <c r="N47" s="1">
-        <v>469354.99</v>
+        <v>430490.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>31654.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.23</v>
+        <v>17.46</v>
       </c>
       <c r="E48" s="1">
         <v>19.71990933</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>624214.01</v>
       </c>
       <c r="I48" s="1">
-        <v>-15507.59</v>
+        <v>-71535.17</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.4843386645551</v>
+        <v>-11.460039161889</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>608706.42</v>
+        <v>552678.84</v>
       </c>
       <c r="N48" s="1">
-        <v>608706.42</v>
+        <v>552678.84</v>
       </c>
       <c r="O48" s="1">
-        <v>0.75</v>
+        <v>0.61</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
         <v>3593.0</v>
       </c>
       <c r="D49" s="1">
-        <v>71.65</v>
+        <v>79.25</v>
       </c>
       <c r="E49" s="1">
         <v>71.16603952</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>255699.58</v>
       </c>
       <c r="I49" s="1">
-        <v>1738.87</v>
+        <v>29045.67</v>
       </c>
       <c r="J49" s="1">
-        <v>0.68004413616948</v>
+        <v>11.359295154102</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>257438.45</v>
+        <v>284745.25</v>
       </c>
       <c r="N49" s="1">
-        <v>257438.45</v>
+        <v>284745.25</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
         <v>25306.0</v>
       </c>
       <c r="D50" s="1">
-        <v>3350.0</v>
+        <v>3338.0</v>
       </c>
       <c r="E50" s="1">
         <v>3375.0</v>
       </c>
       <c r="F50" t="s">
         <v>50</v>
       </c>
       <c r="G50">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H50" s="1">
         <v>463964.4</v>
       </c>
       <c r="I50" s="1">
-        <v>-6036.22</v>
+        <v>-11922.7</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.3010093015757</v>
+        <v>-2.5697445752303</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>457928.18</v>
+        <v>452041.7</v>
       </c>
       <c r="N50" s="1">
-        <v>457928.18</v>
+        <v>452041.7</v>
       </c>
       <c r="O50" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
         <v>2391.0</v>
       </c>
       <c r="D51" s="1">
-        <v>33.6</v>
+        <v>34.82</v>
       </c>
       <c r="E51" s="1">
         <v>27.46723965</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>65674.17</v>
       </c>
       <c r="I51" s="1">
-        <v>14663.43</v>
+        <v>17580.45</v>
       </c>
       <c r="J51" s="1">
-        <v>22.327545212981</v>
+        <v>26.769200128452</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>80337.6</v>
+        <v>83254.62</v>
       </c>
       <c r="N51" s="1">
-        <v>80337.6</v>
+        <v>83254.62</v>
       </c>
       <c r="O51" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
         <v>2591.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.95</v>
+        <v>99.7</v>
       </c>
       <c r="E52" s="1">
         <v>77.76769201</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>201496.09</v>
       </c>
       <c r="I52" s="1">
-        <v>52292.36</v>
+        <v>56826.61</v>
       </c>
       <c r="J52" s="1">
-        <v>25.952047009944</v>
+        <v>28.202338814614</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>253788.45</v>
+        <v>258322.7</v>
       </c>
       <c r="N52" s="1">
-        <v>253788.45</v>
+        <v>258322.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
         <v>21523.0</v>
       </c>
       <c r="D53" s="1">
-        <v>28.52</v>
+        <v>30.84</v>
       </c>
       <c r="E53" s="1">
         <v>19.18553966</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>412930.37</v>
       </c>
       <c r="I53" s="1">
-        <v>200905.59</v>
+        <v>250838.95</v>
       </c>
       <c r="J53" s="1">
-        <v>48.653624096479</v>
+        <v>60.746064766319</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>613835.96</v>
+        <v>663769.32</v>
       </c>
       <c r="N53" s="1">
-        <v>613835.96</v>
+        <v>663769.32</v>
       </c>
       <c r="O53" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
         <v>11526.0</v>
       </c>
       <c r="D54" s="1">
-        <v>7748.0</v>
+        <v>8303.0</v>
       </c>
       <c r="E54" s="1">
         <v>6777.96963387</v>
       </c>
       <c r="F54" t="s">
         <v>50</v>
       </c>
       <c r="G54">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H54" s="1">
         <v>426532.22</v>
       </c>
       <c r="I54" s="1">
-        <v>55856.66</v>
+        <v>85600.26</v>
       </c>
       <c r="J54" s="1">
-        <v>13.095531212156</v>
+        <v>20.068884831256</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>482388.88</v>
+        <v>512132.48</v>
       </c>
       <c r="N54" s="1">
-        <v>482388.88</v>
+        <v>512132.48</v>
       </c>
       <c r="O54" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
         <v>12193.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.635</v>
+        <v>5.985</v>
       </c>
       <c r="E55" s="1">
         <v>6.19364307</v>
       </c>
       <c r="F55" t="s">
         <v>53</v>
       </c>
       <c r="G55">
         <v>0.87</v>
       </c>
       <c r="H55" s="1">
         <v>87133.1</v>
       </c>
       <c r="I55" s="1">
-        <v>-8488.84</v>
+        <v>-2841.9</v>
       </c>
       <c r="J55" s="1">
-        <v>-9.7423826307109</v>
+        <v>-3.2615619093089</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>78644.26</v>
+        <v>84291.2</v>
       </c>
       <c r="N55" s="1">
-        <v>78644.26</v>
+        <v>84291.2</v>
       </c>
       <c r="O55" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
         <v>4716.0</v>
       </c>
       <c r="D56" s="1">
-        <v>135.65</v>
+        <v>150.45</v>
       </c>
       <c r="E56" s="1">
         <v>135.95</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>641140.2</v>
       </c>
       <c r="I56" s="1">
-        <v>-1414.8</v>
+        <v>68382.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.22066936373667</v>
+        <v>10.665685913939</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>639725.4</v>
+        <v>709522.2</v>
       </c>
       <c r="N56" s="1">
-        <v>639725.4</v>
+        <v>709522.2</v>
       </c>
       <c r="O56" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
         <v>53317.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1639.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E57" s="1">
         <v>1750.71890767</v>
       </c>
       <c r="F57" t="s">
         <v>50</v>
       </c>
       <c r="G57">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H57" s="1">
         <v>557505.84</v>
       </c>
       <c r="I57" s="1">
-        <v>-85327.36</v>
+        <v>-99992.95</v>
       </c>
       <c r="J57" s="1">
-        <v>-15.305195726739</v>
+        <v>-17.935767273756</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>472178.48</v>
+        <v>457512.89</v>
       </c>
       <c r="N57" s="1">
-        <v>472178.48</v>
+        <v>457512.89</v>
       </c>
       <c r="O57" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
         <v>87418.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.33</v>
+        <v>1.4</v>
       </c>
       <c r="E58" s="1">
         <v>1.28129539</v>
       </c>
       <c r="F58" t="s">
         <v>60</v>
       </c>
       <c r="G58">
         <v>1.49</v>
       </c>
       <c r="H58" s="1">
         <v>74851.47</v>
       </c>
       <c r="I58" s="1">
-        <v>3363.09</v>
+        <v>7022.49</v>
       </c>
       <c r="J58" s="1">
-        <v>4.4930179727933</v>
+        <v>9.3818999145909</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>78214.56</v>
+        <v>81873.96</v>
       </c>
       <c r="N58" s="1">
-        <v>78214.56</v>
+        <v>81873.96</v>
       </c>
       <c r="O58" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
         <v>30400.0</v>
       </c>
       <c r="D59" s="1">
-        <v>109.38</v>
+        <v>158.21</v>
       </c>
       <c r="E59" s="1">
         <v>107.11</v>
       </c>
       <c r="F59" t="s">
         <v>37</v>
       </c>
       <c r="G59">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
         <v>2818928.23</v>
       </c>
       <c r="I59" s="1">
-        <v>54269.73</v>
+        <v>1279217.65</v>
       </c>
       <c r="J59" s="1">
-        <v>1.9251901989715</v>
+        <v>45.379574988328</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2873197.96</v>
+        <v>4098145.88</v>
       </c>
       <c r="N59" s="1">
-        <v>2873197.96</v>
+        <v>4098145.88</v>
       </c>
       <c r="O59" s="1">
-        <v>3.56</v>
+        <v>4.5</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
         <v>12353.0</v>
       </c>
       <c r="D60" s="1">
-        <v>51.98</v>
+        <v>49.525</v>
       </c>
       <c r="E60" s="1">
         <v>60.53966</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>747846.42</v>
       </c>
       <c r="I60" s="1">
-        <v>-105737.48</v>
+        <v>-136064.09</v>
       </c>
       <c r="J60" s="1">
-        <v>-14.138929755123</v>
+        <v>-18.194121996332</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>642108.94</v>
+        <v>611782.33</v>
       </c>
       <c r="N60" s="1">
-        <v>642108.94</v>
+        <v>611782.33</v>
       </c>
       <c r="O60" s="1">
-        <v>0.8</v>
+        <v>0.67</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>181069.0</v>
+        <v>151118.0</v>
       </c>
       <c r="D61" s="1">
-        <v>6.29</v>
+        <v>6.72</v>
       </c>
       <c r="E61" s="1">
-        <v>5.92767845</v>
+        <v>5.92767844</v>
       </c>
       <c r="F61" t="s">
         <v>119</v>
       </c>
       <c r="G61">
-        <v>2.03</v>
+        <v>1.98</v>
       </c>
       <c r="H61" s="1">
-        <v>556532.86</v>
+        <v>464475.6</v>
       </c>
       <c r="I61" s="1">
-        <v>4472.0</v>
+        <v>47517.62</v>
       </c>
       <c r="J61" s="1">
-        <v>0.8035464428821</v>
+        <v>10.230380239565</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>561004.86</v>
+        <v>511993.22</v>
       </c>
       <c r="N61" s="1">
-        <v>561004.86</v>
+        <v>511993.22</v>
       </c>
       <c r="O61" s="1">
-        <v>0.69</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
         <v>175309.0</v>
       </c>
       <c r="D62" s="1">
-        <v>5.56</v>
+        <v>5.59</v>
       </c>
       <c r="E62" s="1">
         <v>5.60264727</v>
       </c>
       <c r="F62" t="s">
         <v>119</v>
       </c>
       <c r="G62">
-        <v>2.03</v>
+        <v>1.98</v>
       </c>
       <c r="H62" s="1">
         <v>529472.56</v>
       </c>
       <c r="I62" s="1">
-        <v>-49351.37</v>
+        <v>-35395.42</v>
       </c>
       <c r="J62" s="1">
-        <v>-9.3208550788732</v>
+        <v>-6.6850338759765</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>480121.19</v>
+        <v>494077.14</v>
       </c>
       <c r="N62" s="1">
-        <v>480121.19</v>
+        <v>494077.14</v>
       </c>
       <c r="O62" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
         <v>5579.0</v>
       </c>
       <c r="D63" s="1">
-        <v>14.4</v>
+        <v>14.98</v>
       </c>
       <c r="E63" s="1">
         <v>10.39328195</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>57984.12</v>
       </c>
       <c r="I63" s="1">
-        <v>22353.48</v>
+        <v>25589.3</v>
       </c>
       <c r="J63" s="1">
-        <v>38.551037766892</v>
+        <v>44.131565676947</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>80337.6</v>
+        <v>83573.42</v>
       </c>
       <c r="N63" s="1">
-        <v>80337.6</v>
+        <v>83573.42</v>
       </c>
       <c r="O63" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
         <v>10100.0</v>
       </c>
       <c r="D64" s="1">
-        <v>372.29</v>
+        <v>424.82</v>
       </c>
       <c r="E64" s="1">
         <v>466.20078317</v>
       </c>
       <c r="F64" t="s">
         <v>37</v>
       </c>
       <c r="G64">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
         <v>4027808.66</v>
       </c>
       <c r="I64" s="1">
-        <v>-778755.69</v>
+        <v>-371808.32</v>
       </c>
       <c r="J64" s="1">
-        <v>-19.33447578416</v>
+        <v>-9.2310323400516</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3249052.97</v>
+        <v>3656000.34</v>
       </c>
       <c r="N64" s="1">
-        <v>3249052.97</v>
+        <v>3656000.34</v>
       </c>
       <c r="O64" s="1">
         <v>4.02</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>39643.0</v>
+        <v>33835.0</v>
       </c>
       <c r="D65" s="1">
-        <v>32.62</v>
+        <v>34.48</v>
       </c>
       <c r="E65" s="1">
-        <v>29.02368438</v>
+        <v>29.02368435</v>
       </c>
       <c r="F65" t="s">
         <v>166</v>
       </c>
       <c r="G65">
-        <v>9.07</v>
+        <v>9.2</v>
       </c>
       <c r="H65" s="1">
-        <v>134989.0</v>
+        <v>115212.09</v>
       </c>
       <c r="I65" s="1">
-        <v>7598.51</v>
+        <v>11614.91</v>
       </c>
       <c r="J65" s="1">
-        <v>5.6289845839291</v>
+        <v>10.081329138287</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>142587.51</v>
+        <v>126827.0</v>
       </c>
       <c r="N65" s="1">
-        <v>142587.51</v>
+        <v>126827.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>167</v>
       </c>
       <c r="B66" t="s">
         <v>168</v>
       </c>
       <c r="C66" s="1">
         <v>48579.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1806.0</v>
+        <v>1750.0</v>
       </c>
       <c r="E66" s="1">
         <v>1716.10288396</v>
       </c>
       <c r="F66" t="s">
         <v>50</v>
       </c>
       <c r="G66">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H66" s="1">
         <v>498819.31</v>
       </c>
       <c r="I66" s="1">
-        <v>-24909.85</v>
+        <v>-43878.09</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.9937621701133</v>
+        <v>-8.7963896185174</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>473909.46</v>
+        <v>454941.22</v>
       </c>
       <c r="N66" s="1">
-        <v>473909.46</v>
+        <v>454941.22</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>169</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="1">
         <v>27244.0</v>
       </c>
       <c r="D67" s="1">
-        <v>3229.0</v>
+        <v>2895.5</v>
       </c>
       <c r="E67" s="1">
         <v>2810.44472177</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
       <c r="G67">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H67" s="1">
         <v>438226.2</v>
       </c>
       <c r="I67" s="1">
-        <v>36964.55</v>
+        <v>-16079.78</v>
       </c>
       <c r="J67" s="1">
-        <v>8.4350387995971</v>
+        <v>-3.6692876875002</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>475190.75</v>
+        <v>422146.42</v>
       </c>
       <c r="N67" s="1">
-        <v>475190.75</v>
+        <v>422146.42</v>
       </c>
       <c r="O67" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>171</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="1">
         <v>71875.0</v>
       </c>
       <c r="D68" s="1">
-        <v>38.41</v>
+        <v>42.0</v>
       </c>
       <c r="E68" s="1">
         <v>37.05132661</v>
       </c>
       <c r="F68" t="s">
         <v>114</v>
       </c>
       <c r="G68">
-        <v>11.03</v>
+        <v>10.8</v>
       </c>
       <c r="H68" s="1">
         <v>247421.05</v>
       </c>
       <c r="I68" s="1">
-        <v>2984.28</v>
+        <v>32123.9</v>
       </c>
       <c r="J68" s="1">
-        <v>1.2061544480552</v>
+        <v>12.983495139157</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>250405.33</v>
+        <v>279544.95</v>
       </c>
       <c r="N68" s="1">
-        <v>250405.33</v>
+        <v>279544.95</v>
       </c>
       <c r="O68" s="1">
         <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
         <v>30487.0</v>
       </c>
       <c r="D69" s="1">
-        <v>2913.0</v>
+        <v>3137.0</v>
       </c>
       <c r="E69" s="1">
         <v>1961.99452226</v>
       </c>
       <c r="F69" t="s">
         <v>50</v>
       </c>
       <c r="G69">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H69" s="1">
         <v>348717.98</v>
       </c>
       <c r="I69" s="1">
-        <v>130998.06</v>
+        <v>163079.18</v>
       </c>
       <c r="J69" s="1">
-        <v>37.565616777202</v>
+        <v>46.765348893108</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>479716.04</v>
+        <v>511797.16</v>
       </c>
       <c r="N69" s="1">
-        <v>479716.04</v>
+        <v>511797.16</v>
       </c>
       <c r="O69" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>34796.0</v>
+        <v>22929.0</v>
       </c>
       <c r="D70" s="1">
-        <v>178.1</v>
+        <v>50.15</v>
       </c>
       <c r="E70" s="1">
-        <v>122.29389298</v>
+        <v>50.3</v>
       </c>
       <c r="F70" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="G70">
-        <v>1.16</v>
+        <v>9.2</v>
       </c>
       <c r="H70" s="1">
-        <v>3884166.28</v>
+        <v>125931.93</v>
       </c>
       <c r="I70" s="1">
-        <v>1470683.46</v>
+        <v>-924.93</v>
       </c>
       <c r="J70" s="1">
-        <v>37.863555625121</v>
+        <v>-0.73446821628161</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>5354849.74</v>
+        <v>125007.0</v>
       </c>
       <c r="N70" s="1">
-        <v>5354849.74</v>
+        <v>125007.0</v>
       </c>
       <c r="O70" s="1">
-        <v>6.63</v>
+        <v>0.14</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>51508.0</v>
+        <v>34796.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1712.0</v>
+        <v>216.61</v>
       </c>
       <c r="E71" s="1">
-        <v>1586.19198959</v>
+        <v>122.29389298</v>
       </c>
       <c r="F71" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G71">
-        <v>185.13</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>489932.66</v>
+        <v>3884166.28</v>
       </c>
       <c r="I71" s="1">
-        <v>-13603.12</v>
+        <v>2538091.35</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.7765285131226</v>
+        <v>65.344559605208</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>476329.54</v>
+        <v>6422257.63</v>
       </c>
       <c r="N71" s="1">
-        <v>476329.54</v>
+        <v>6422257.63</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>7.06</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>26137.0</v>
+        <v>51508.0</v>
       </c>
       <c r="D72" s="1">
-        <v>846.9</v>
+        <v>1598.0</v>
       </c>
       <c r="E72" s="1">
-        <v>723.07912155</v>
+        <v>1586.19198959</v>
       </c>
       <c r="F72" t="s">
         <v>50</v>
       </c>
       <c r="G72">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H72" s="1">
-        <v>109491.36</v>
+        <v>489932.66</v>
       </c>
       <c r="I72" s="1">
-        <v>10077.18</v>
+        <v>-49458.81</v>
       </c>
       <c r="J72" s="1">
-        <v>9.2036303138439</v>
+        <v>-10.095022038335</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>119568.54</v>
+        <v>440473.85</v>
       </c>
       <c r="N72" s="1">
-        <v>119568.54</v>
+        <v>440473.85</v>
       </c>
       <c r="O72" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>39509.0</v>
+        <v>26137.0</v>
       </c>
       <c r="D73" s="1">
-        <v>5.5</v>
+        <v>815.2</v>
       </c>
       <c r="E73" s="1">
-        <v>5.41860741</v>
+        <v>723.07912155</v>
       </c>
       <c r="F73" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G73">
-        <v>0.87</v>
+        <v>186.87</v>
       </c>
       <c r="H73" s="1">
-        <v>254407.24</v>
+        <v>109491.36</v>
       </c>
       <c r="I73" s="1">
-        <v>-5681.21</v>
+        <v>4530.62</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.2331164789178</v>
+        <v>4.1378790070742</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>248726.03</v>
+        <v>114021.98</v>
       </c>
       <c r="N73" s="1">
-        <v>248726.03</v>
+        <v>114021.98</v>
       </c>
       <c r="O73" s="1">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>16898.0</v>
+        <v>39509.0</v>
       </c>
       <c r="D74" s="1">
-        <v>15.12</v>
+        <v>5.26</v>
       </c>
       <c r="E74" s="1">
-        <v>15.88102793</v>
+        <v>5.41860741</v>
       </c>
       <c r="F74" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H74" s="1">
-        <v>268357.61</v>
+        <v>254407.24</v>
       </c>
       <c r="I74" s="1">
-        <v>-12859.85</v>
+        <v>-14364.11</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.7920571359985</v>
+        <v>-5.6461089707982</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>255497.76</v>
+        <v>240043.13</v>
       </c>
       <c r="N74" s="1">
-        <v>255497.76</v>
+        <v>240043.13</v>
       </c>
       <c r="O74" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>7065.0</v>
+        <v>16898.0</v>
       </c>
       <c r="D75" s="1">
-        <v>175.8</v>
+        <v>14.94</v>
       </c>
       <c r="E75" s="1">
-        <v>219.56037509</v>
+        <v>15.88102793</v>
       </c>
       <c r="F75" t="s">
-        <v>187</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>207661.97</v>
+        <v>268357.61</v>
       </c>
       <c r="I75" s="1">
-        <v>-41453.37</v>
+        <v>-15901.49</v>
       </c>
       <c r="J75" s="1">
-        <v>-19.961945848823</v>
+        <v>-5.9254850272366</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>166208.6</v>
+        <v>252456.12</v>
       </c>
       <c r="N75" s="1">
-        <v>166208.6</v>
+        <v>252456.12</v>
       </c>
       <c r="O75" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>187</v>
+      </c>
+      <c r="B76" t="s">
         <v>188</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>7065.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>190.9</v>
+      </c>
+      <c r="E76" s="1">
+        <v>219.56037509</v>
+      </c>
+      <c r="F76" t="s">
         <v>189</v>
       </c>
-      <c r="C76" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H76" s="1">
-        <v>389342.56</v>
+        <v>207661.97</v>
       </c>
       <c r="I76" s="1">
-        <v>8581.94</v>
+        <v>-27166.34</v>
       </c>
       <c r="J76" s="1">
-        <v>2.2042131741261</v>
+        <v>-13.082000522291</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>397924.5</v>
+        <v>180495.63</v>
       </c>
       <c r="N76" s="1">
-        <v>397924.5</v>
+        <v>180495.63</v>
       </c>
       <c r="O76" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>190</v>
       </c>
       <c r="B77" t="s">
         <v>191</v>
       </c>
       <c r="C77" s="1">
-        <v>10302.0</v>
+        <v>1706.0</v>
       </c>
       <c r="D77" s="1">
-        <v>6.64</v>
+        <v>275.1</v>
       </c>
       <c r="E77" s="1">
-        <v>6.92836537</v>
+        <v>228.21955451</v>
       </c>
       <c r="F77" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>84509.17</v>
+        <v>389342.56</v>
       </c>
       <c r="I77" s="1">
-        <v>-6210.9</v>
+        <v>79978.04</v>
       </c>
       <c r="J77" s="1">
-        <v>-7.3493799548617</v>
+        <v>20.541817981574</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>78298.27</v>
+        <v>469320.6</v>
       </c>
       <c r="N77" s="1">
-        <v>78298.27</v>
+        <v>469320.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.1</v>
+        <v>0.52</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>192</v>
       </c>
       <c r="B78" t="s">
         <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>18780.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D78" s="1">
-        <v>4324.0</v>
+        <v>7.054</v>
       </c>
       <c r="E78" s="1">
-        <v>4500.0</v>
+        <v>6.92836537</v>
       </c>
       <c r="F78" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G78">
-        <v>185.13</v>
+        <v>0.87</v>
       </c>
       <c r="H78" s="1">
-        <v>459087.51</v>
+        <v>84509.17</v>
       </c>
       <c r="I78" s="1">
-        <v>-20445.38</v>
+        <v>-570.03</v>
       </c>
       <c r="J78" s="1">
-        <v>-4.4534820823159</v>
+        <v>-0.67451851674795</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>438642.13</v>
+        <v>83939.14</v>
       </c>
       <c r="N78" s="1">
-        <v>438642.13</v>
+        <v>83939.14</v>
       </c>
       <c r="O78" s="1">
-        <v>0.54</v>
+        <v>0.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>194</v>
       </c>
       <c r="B79" t="s">
         <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>162.0</v>
+        <v>18780.0</v>
       </c>
       <c r="D79" s="1">
-        <v>91700.0</v>
+        <v>3845.0</v>
       </c>
       <c r="E79" s="1">
-        <v>79983.13580247</v>
+        <v>4500.0</v>
       </c>
       <c r="F79" t="s">
         <v>50</v>
       </c>
       <c r="G79">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H79" s="1">
-        <v>74591.02</v>
+        <v>459087.51</v>
       </c>
       <c r="I79" s="1">
-        <v>5653.14</v>
+        <v>-72666.62</v>
       </c>
       <c r="J79" s="1">
-        <v>7.5788479631999</v>
+        <v>-15.828489866779</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>80244.16</v>
+        <v>386420.89</v>
       </c>
       <c r="N79" s="1">
-        <v>80244.16</v>
+        <v>386420.89</v>
       </c>
       <c r="O79" s="1">
-        <v>0.1</v>
+        <v>0.42</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>196</v>
       </c>
       <c r="B80" t="s">
         <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>7056.0</v>
+        <v>162.0</v>
       </c>
       <c r="D80" s="1">
-        <v>31.64</v>
+        <v>90400.0</v>
       </c>
       <c r="E80" s="1">
-        <v>26.85862245</v>
+        <v>79983.13580247</v>
       </c>
       <c r="F80" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G80">
-        <v>0.87</v>
+        <v>186.87</v>
       </c>
       <c r="H80" s="1">
-        <v>223408.78</v>
+        <v>74591.02</v>
       </c>
       <c r="I80" s="1">
-        <v>32130.44</v>
+        <v>3779.39</v>
       </c>
       <c r="J80" s="1">
-        <v>14.381905670851</v>
+        <v>5.066816354033</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>255539.22</v>
+        <v>78370.41</v>
       </c>
       <c r="N80" s="1">
-        <v>255539.22</v>
+        <v>78370.41</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>198</v>
       </c>
       <c r="B81" t="s">
         <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>13439.0</v>
+        <v>7056.0</v>
       </c>
       <c r="D81" s="1">
-        <v>18.63</v>
+        <v>31.32</v>
       </c>
       <c r="E81" s="1">
-        <v>18.77</v>
+        <v>26.85862245</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G81">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H81" s="1">
-        <v>252250.03</v>
+        <v>223408.78</v>
       </c>
       <c r="I81" s="1">
-        <v>-1881.46</v>
+        <v>31854.19</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.74587107085775</v>
+        <v>14.258253413317</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>250368.57</v>
+        <v>255262.97</v>
       </c>
       <c r="N81" s="1">
-        <v>250368.57</v>
+        <v>255262.97</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>200</v>
       </c>
       <c r="B82" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>14137.0</v>
+        <v>13439.0</v>
       </c>
       <c r="D82" s="1">
-        <v>44.5</v>
+        <v>20.08</v>
       </c>
       <c r="E82" s="1">
-        <v>49.71032539</v>
+        <v>18.77</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>702754.87</v>
+        <v>252250.03</v>
       </c>
       <c r="I82" s="1">
-        <v>-73658.37</v>
+        <v>17605.09</v>
       </c>
       <c r="J82" s="1">
-        <v>-10.481374536757</v>
+        <v>6.9792221630261</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>629096.5</v>
+        <v>269855.12</v>
       </c>
       <c r="N82" s="1">
-        <v>629096.5</v>
+        <v>269855.12</v>
       </c>
       <c r="O82" s="1">
-        <v>0.78</v>
+        <v>0.3</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>202</v>
       </c>
       <c r="B83" t="s">
         <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>7856.0</v>
+        <v>14137.0</v>
       </c>
       <c r="D83" s="1">
-        <v>66.78</v>
+        <v>48.78</v>
       </c>
       <c r="E83" s="1">
-        <v>62.18017312</v>
+        <v>49.71032539</v>
       </c>
       <c r="F83" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>566833.34</v>
+        <v>702754.87</v>
       </c>
       <c r="I83" s="1">
-        <v>33663.06</v>
+        <v>-13152.01</v>
       </c>
       <c r="J83" s="1">
-        <v>5.9387932262418</v>
+        <v>-1.8714932562474</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>600496.4</v>
+        <v>689602.86</v>
       </c>
       <c r="N83" s="1">
-        <v>600496.4</v>
+        <v>689602.86</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>204</v>
       </c>
       <c r="B84" t="s">
         <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>20282.0</v>
+        <v>7856.0</v>
       </c>
       <c r="D84" s="1">
-        <v>177.19</v>
+        <v>73.86</v>
       </c>
       <c r="E84" s="1">
-        <v>131.82859777</v>
+        <v>62.18017312</v>
       </c>
       <c r="F84" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="G84">
-        <v>1.16</v>
+        <v>0.87</v>
       </c>
       <c r="H84" s="1">
-        <v>2428765.72</v>
+        <v>566833.34</v>
       </c>
       <c r="I84" s="1">
-        <v>676537.64</v>
+        <v>103388.04</v>
       </c>
       <c r="J84" s="1">
-        <v>27.855203753452</v>
+        <v>18.239583437347</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>3105303.36</v>
+        <v>670221.38</v>
       </c>
       <c r="N84" s="1">
-        <v>3105303.36</v>
+        <v>670221.38</v>
       </c>
       <c r="O84" s="1">
-        <v>3.84</v>
+        <v>0.74</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>2752.0</v>
+        <v>20282.0</v>
       </c>
       <c r="D85" s="1">
-        <v>30.305</v>
+        <v>225.04</v>
       </c>
       <c r="E85" s="1">
-        <v>29.08</v>
+        <v>131.82859777</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>80028.16</v>
+        <v>2428765.72</v>
       </c>
       <c r="I85" s="1">
-        <v>3371.2</v>
+        <v>1460345.8</v>
       </c>
       <c r="J85" s="1">
-        <v>4.2125171939477</v>
+        <v>60.127075574831</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>83399.36</v>
+        <v>3889111.52</v>
       </c>
       <c r="N85" s="1">
-        <v>83399.36</v>
+        <v>3889111.52</v>
       </c>
       <c r="O85" s="1">
-        <v>0.1</v>
+        <v>4.27</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>208</v>
       </c>
       <c r="B86" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>25174.0</v>
+        <v>2752.0</v>
       </c>
       <c r="D86" s="1">
-        <v>9.902</v>
+        <v>42.365</v>
       </c>
       <c r="E86" s="1">
-        <v>9.40497656</v>
+        <v>29.08</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>236760.88</v>
+        <v>80028.16</v>
       </c>
       <c r="I86" s="1">
-        <v>12512.07</v>
+        <v>36560.32</v>
       </c>
       <c r="J86" s="1">
-        <v>5.284686389069</v>
+        <v>45.68431911967</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>249272.95</v>
+        <v>116588.48</v>
       </c>
       <c r="N86" s="1">
-        <v>249272.95</v>
+        <v>116588.48</v>
       </c>
       <c r="O86" s="1">
-        <v>0.31</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>210</v>
       </c>
       <c r="B87" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>3373.0</v>
+        <v>25174.0</v>
       </c>
       <c r="D87" s="1">
-        <v>162.3</v>
+        <v>9.63</v>
       </c>
       <c r="E87" s="1">
-        <v>137.49525941</v>
+        <v>9.40497656</v>
       </c>
       <c r="F87" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>497131.26</v>
+        <v>236760.88</v>
       </c>
       <c r="I87" s="1">
-        <v>94086.3</v>
+        <v>5664.74</v>
       </c>
       <c r="J87" s="1">
-        <v>18.925846666733</v>
+        <v>2.3925996558215</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>591217.56</v>
+        <v>242425.62</v>
       </c>
       <c r="N87" s="1">
-        <v>591217.56</v>
+        <v>242425.62</v>
       </c>
       <c r="O87" s="1">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>212</v>
       </c>
       <c r="B88" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>25142.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D88" s="1">
-        <v>108.6</v>
+        <v>148.4</v>
       </c>
       <c r="E88" s="1">
-        <v>127.53489539</v>
+        <v>137.49525941</v>
       </c>
       <c r="F88" t="s">
-        <v>114</v>
+        <v>32</v>
       </c>
       <c r="G88">
-        <v>11.03</v>
+        <v>0.92</v>
       </c>
       <c r="H88" s="1">
-        <v>287443.68</v>
+        <v>497131.26</v>
       </c>
       <c r="I88" s="1">
-        <v>-39786.43</v>
+        <v>46682.31</v>
       </c>
       <c r="J88" s="1">
-        <v>-13.841469744612</v>
+        <v>9.390338881526</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>247657.25</v>
+        <v>543813.57</v>
       </c>
       <c r="N88" s="1">
-        <v>247657.25</v>
+        <v>543813.57</v>
       </c>
       <c r="O88" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>214</v>
       </c>
       <c r="B89" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>50286.0</v>
+        <v>25142.0</v>
       </c>
       <c r="D89" s="1">
-        <v>134.2</v>
+        <v>103.0</v>
       </c>
       <c r="E89" s="1">
-        <v>154.76703198</v>
+        <v>127.53489539</v>
       </c>
       <c r="F89" t="s">
         <v>114</v>
       </c>
       <c r="G89">
-        <v>11.03</v>
+        <v>10.8</v>
       </c>
       <c r="H89" s="1">
-        <v>697954.15</v>
+        <v>287443.68</v>
       </c>
       <c r="I89" s="1">
-        <v>-85856.08</v>
+        <v>-47636.85</v>
       </c>
       <c r="J89" s="1">
-        <v>-12.301106025374</v>
+        <v>-16.572585627905</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>612098.07</v>
+        <v>239806.83</v>
       </c>
       <c r="N89" s="1">
-        <v>612098.07</v>
+        <v>239806.83</v>
       </c>
       <c r="O89" s="1">
-        <v>0.76</v>
+        <v>0.26</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>216</v>
       </c>
       <c r="B90" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>36528.0</v>
+        <v>50286.0</v>
       </c>
       <c r="D90" s="1">
-        <v>22.98</v>
+        <v>139.7</v>
       </c>
       <c r="E90" s="1">
-        <v>18.18719174</v>
+        <v>154.76703198</v>
       </c>
       <c r="F90" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="G90">
-        <v>9.07</v>
+        <v>10.8</v>
       </c>
       <c r="H90" s="1">
-        <v>76820.66</v>
+        <v>697954.15</v>
       </c>
       <c r="I90" s="1">
-        <v>15735.84</v>
+        <v>-47423.15</v>
       </c>
       <c r="J90" s="1">
-        <v>20.483864627042</v>
+        <v>-6.7945938855726</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>92556.5</v>
+        <v>650531.0</v>
       </c>
       <c r="N90" s="1">
-        <v>92556.5</v>
+        <v>650531.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.71</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>218</v>
       </c>
       <c r="B91" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>17055.0</v>
+        <v>31457.0</v>
       </c>
       <c r="D91" s="1">
-        <v>199.735</v>
+        <v>24.62</v>
       </c>
       <c r="E91" s="1">
-        <v>178.73552741</v>
+        <v>18.18719172</v>
       </c>
       <c r="F91" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="G91">
-        <v>1.16</v>
+        <v>9.2</v>
       </c>
       <c r="H91" s="1">
-        <v>2608433.0</v>
+        <v>66156.03</v>
       </c>
       <c r="I91" s="1">
-        <v>335039.25</v>
+        <v>18038.45</v>
       </c>
       <c r="J91" s="1">
-        <v>12.844464473498</v>
+        <v>27.26652430625</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>2943472.25</v>
+        <v>84194.48</v>
       </c>
       <c r="N91" s="1">
-        <v>2943472.25</v>
+        <v>84194.48</v>
       </c>
       <c r="O91" s="1">
-        <v>3.64</v>
+        <v>0.09</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>220</v>
       </c>
       <c r="B92" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>29739.0</v>
+        <v>17055.0</v>
       </c>
       <c r="D92" s="1">
-        <v>2949.5</v>
+        <v>269.5</v>
       </c>
       <c r="E92" s="1">
-        <v>2574.52671576</v>
+        <v>178.73552741</v>
       </c>
       <c r="F92" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G92">
-        <v>185.13</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>458781.48</v>
+        <v>2608433.0</v>
       </c>
       <c r="I92" s="1">
-        <v>15028.09</v>
+        <v>1307997.21</v>
       </c>
       <c r="J92" s="1">
-        <v>3.2756531497305</v>
+        <v>50.144941809891</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>473809.57</v>
+        <v>3916430.21</v>
       </c>
       <c r="N92" s="1">
-        <v>473809.57</v>
+        <v>3916430.21</v>
       </c>
       <c r="O92" s="1">
-        <v>0.59</v>
+        <v>4.3</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>46000.0</v>
+        <v>29739.0</v>
       </c>
       <c r="D93" s="1">
-        <v>1908.5</v>
+        <v>2787.0</v>
       </c>
       <c r="E93" s="1">
-        <v>1765.43591304</v>
+        <v>2574.52671576</v>
       </c>
       <c r="F93" t="s">
         <v>50</v>
       </c>
       <c r="G93">
-        <v>185.13</v>
+        <v>186.87</v>
       </c>
       <c r="H93" s="1">
-        <v>497019.05</v>
+        <v>458781.48</v>
       </c>
       <c r="I93" s="1">
-        <v>-22799.93</v>
+        <v>-15242.29</v>
       </c>
       <c r="J93" s="1">
-        <v>-4.5873352339312</v>
+        <v>-3.3223420439727</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>474219.12</v>
+        <v>443539.19</v>
       </c>
       <c r="N93" s="1">
-        <v>474219.12</v>
+        <v>443539.19</v>
       </c>
       <c r="O93" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>224</v>
       </c>
       <c r="B94" t="s">
         <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>23967.0</v>
+        <v>46000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>113.3</v>
+        <v>1669.5</v>
       </c>
       <c r="E94" s="1">
-        <v>116.23299996</v>
+        <v>1765.43591304</v>
       </c>
       <c r="F94" t="s">
-        <v>226</v>
+        <v>50</v>
       </c>
       <c r="G94">
-        <v>11.21</v>
+        <v>186.87</v>
       </c>
       <c r="H94" s="1">
-        <v>248506.36</v>
+        <v>497019.05</v>
       </c>
       <c r="I94" s="1">
-        <v>-6270.76</v>
+        <v>-86046.4</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.523380085725</v>
+        <v>-17.312495366123</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>242235.6</v>
+        <v>410972.65</v>
       </c>
       <c r="N94" s="1">
-        <v>242235.6</v>
+        <v>410972.65</v>
       </c>
       <c r="O94" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
         <v>227</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>23967.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>91.75</v>
+      </c>
+      <c r="E95" s="1">
+        <v>116.23299996</v>
+      </c>
+      <c r="F95" t="s">
         <v>228</v>
       </c>
-      <c r="C95" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G95">
-        <v>185.13</v>
+        <v>10.89</v>
       </c>
       <c r="H95" s="1">
-        <v>710796.66</v>
+        <v>248506.36</v>
       </c>
       <c r="I95" s="1">
-        <v>-16278.97</v>
+        <v>-46608.34</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.2902428945009</v>
+        <v>-18.755391210108</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>694517.69</v>
+        <v>201898.02</v>
       </c>
       <c r="N95" s="1">
-        <v>694517.69</v>
+        <v>201898.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>229</v>
       </c>
       <c r="B96" t="s">
         <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>47765.0</v>
+        <v>39537.0</v>
       </c>
       <c r="D96" s="1">
-        <v>1.451</v>
+        <v>3067.0</v>
       </c>
       <c r="E96" s="1">
-        <v>1.40465969</v>
+        <v>2977.61173078</v>
       </c>
       <c r="F96" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G96">
-        <v>0.87</v>
+        <v>186.87</v>
       </c>
       <c r="H96" s="1">
-        <v>79617.02</v>
+        <v>710796.66</v>
       </c>
       <c r="I96" s="1">
-        <v>-286.6</v>
+        <v>-61884.14</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.35997328209471</v>
+        <v>-8.7063070892877</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>79330.42</v>
+        <v>648912.52</v>
       </c>
       <c r="N96" s="1">
-        <v>79330.42</v>
+        <v>648912.52</v>
       </c>
       <c r="O96" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>231</v>
       </c>
       <c r="B97" t="s">
         <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>819.0</v>
+        <v>47765.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.82</v>
+        <v>1.533</v>
       </c>
       <c r="E97" s="1">
-        <v>89.89153846</v>
+        <v>1.40465969</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>73621.17</v>
+        <v>79617.02</v>
       </c>
       <c r="I97" s="1">
-        <v>6493.41</v>
+        <v>4961.38</v>
       </c>
       <c r="J97" s="1">
-        <v>8.8200309775028</v>
+        <v>6.2315570213505</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>80114.58</v>
+        <v>84578.4</v>
       </c>
       <c r="N97" s="1">
-        <v>80114.58</v>
+        <v>84578.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>233</v>
       </c>
       <c r="B98" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>16506.0</v>
+        <v>819.0</v>
       </c>
       <c r="D98" s="1">
-        <v>13.545</v>
+        <v>103.3</v>
       </c>
       <c r="E98" s="1">
-        <v>11.14960499</v>
+        <v>89.89153846</v>
       </c>
       <c r="F98" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>218605.71</v>
+        <v>73621.17</v>
       </c>
       <c r="I98" s="1">
-        <v>37302.0</v>
+        <v>10981.53</v>
       </c>
       <c r="J98" s="1">
-        <v>17.063598201529</v>
+        <v>14.9162666119</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>255907.71</v>
+        <v>84602.7</v>
       </c>
       <c r="N98" s="1">
-        <v>255907.71</v>
+        <v>84602.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>235</v>
       </c>
       <c r="B99" t="s">
         <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>9791.0</v>
+        <v>16506.0</v>
       </c>
       <c r="D99" s="1">
-        <v>26.41</v>
+        <v>13.355</v>
       </c>
       <c r="E99" s="1">
-        <v>26.80654683</v>
+        <v>11.14960499</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H99" s="1">
-        <v>262462.9</v>
+        <v>218605.71</v>
       </c>
       <c r="I99" s="1">
-        <v>-3882.59</v>
+        <v>36014.71</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.4792909778868</v>
+        <v>16.474734351632</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>258580.31</v>
+        <v>254620.42</v>
       </c>
       <c r="N99" s="1">
-        <v>258580.31</v>
+        <v>254620.42</v>
       </c>
       <c r="O99" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>237</v>
       </c>
       <c r="B100" t="s">
         <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>3728.0</v>
+        <v>9791.0</v>
       </c>
       <c r="D100" s="1">
-        <v>67.1</v>
+        <v>24.86</v>
       </c>
       <c r="E100" s="1">
-        <v>69.36956009</v>
+        <v>26.80654683</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>258609.72</v>
+        <v>262462.9</v>
       </c>
       <c r="I100" s="1">
-        <v>-8460.92</v>
+        <v>-19058.64</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.2716945055275</v>
+        <v>-7.2614605721418</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>250148.8</v>
+        <v>243404.26</v>
       </c>
       <c r="N100" s="1">
-        <v>250148.8</v>
+        <v>243404.26</v>
       </c>
       <c r="O100" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>239</v>
       </c>
       <c r="B101" t="s">
         <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>11001.0</v>
+        <v>3728.0</v>
       </c>
       <c r="D101" s="1">
-        <v>185.85</v>
+        <v>65.15</v>
       </c>
       <c r="E101" s="1">
-        <v>181.90780384</v>
+        <v>69.36956009</v>
       </c>
       <c r="F101" t="s">
-        <v>187</v>
+        <v>8</v>
       </c>
       <c r="G101">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>267888.31</v>
+        <v>258609.72</v>
       </c>
       <c r="I101" s="1">
-        <v>5712.38</v>
+        <v>-15730.52</v>
       </c>
       <c r="J101" s="1">
-        <v>2.1323737493435</v>
+        <v>-6.0827257382282</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>273600.69</v>
+        <v>242879.2</v>
       </c>
       <c r="N101" s="1">
-        <v>273600.69</v>
+        <v>242879.2</v>
       </c>
       <c r="O101" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>241</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>7180.0</v>
+        <v>11001.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3167.0</v>
+        <v>192.0</v>
       </c>
       <c r="E102" s="1">
-        <v>3023.79512535</v>
+        <v>181.90780384</v>
       </c>
       <c r="F102" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
       <c r="G102">
-        <v>185.13</v>
+        <v>7.47</v>
       </c>
       <c r="H102" s="1">
-        <v>128820.24</v>
+        <v>267888.31</v>
       </c>
       <c r="I102" s="1">
-        <v>-5991.05</v>
+        <v>14783.17</v>
       </c>
       <c r="J102" s="1">
-        <v>-4.6507055102521</v>
+        <v>5.5184080260912</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>122829.19</v>
+        <v>282671.48</v>
       </c>
       <c r="N102" s="1">
-        <v>122829.19</v>
+        <v>282671.48</v>
       </c>
       <c r="O102" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>243</v>
       </c>
       <c r="B103" t="s">
         <v>244</v>
       </c>
       <c r="C103" s="1">
-        <v>38117.0</v>
+        <v>7180.0</v>
       </c>
       <c r="D103" s="1">
-        <v>24.02</v>
+        <v>2945.0</v>
       </c>
       <c r="E103" s="1">
-        <v>27.67579348</v>
+        <v>3023.79512535</v>
       </c>
       <c r="F103" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G103">
-        <v>1.16</v>
+        <v>186.87</v>
       </c>
       <c r="H103" s="1">
-        <v>944510.91</v>
+        <v>128820.24</v>
       </c>
       <c r="I103" s="1">
-        <v>-153384.72</v>
+        <v>-15664.03</v>
       </c>
       <c r="J103" s="1">
-        <v>-16.239592192747</v>
+        <v>-12.15960318037</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>791126.19</v>
+        <v>113156.21</v>
       </c>
       <c r="N103" s="1">
-        <v>791126.19</v>
+        <v>113156.21</v>
       </c>
       <c r="O103" s="1">
-        <v>0.98</v>
+        <v>0.12</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>245</v>
       </c>
       <c r="B104" t="s">
         <v>246</v>
       </c>
       <c r="C104" s="1">
-        <v>31961.0</v>
+        <v>38117.0</v>
       </c>
       <c r="D104" s="1">
-        <v>22.28</v>
+        <v>25.02</v>
       </c>
       <c r="E104" s="1">
-        <v>20.11976659</v>
+        <v>27.67579348</v>
       </c>
       <c r="F104" t="s">
-        <v>166</v>
+        <v>37</v>
       </c>
       <c r="G104">
-        <v>9.07</v>
+        <v>1.17</v>
       </c>
       <c r="H104" s="1">
-        <v>73845.35</v>
+        <v>944510.91</v>
       </c>
       <c r="I104" s="1">
-        <v>4672.17</v>
+        <v>-131893.89</v>
       </c>
       <c r="J104" s="1">
-        <v>6.3269657466584</v>
+        <v>-13.964252673376</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>78517.52</v>
+        <v>812617.02</v>
       </c>
       <c r="N104" s="1">
-        <v>78517.52</v>
+        <v>812617.02</v>
       </c>
       <c r="O104" s="1">
-        <v>0.1</v>
+        <v>0.89</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>248</v>
       </c>
       <c r="C105" s="1">
         <v>30053.0</v>
       </c>
       <c r="D105" s="1">
-        <v>124.27</v>
+        <v>123.51</v>
       </c>
       <c r="E105" s="1">
         <v>116.96920807</v>
       </c>
       <c r="F105" t="s">
         <v>37</v>
       </c>
       <c r="G105">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H105" s="1">
         <v>3231226.95</v>
       </c>
       <c r="I105" s="1">
-        <v>-4158.51</v>
+        <v>-68440.63</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.12869755248854</v>
+        <v>-2.118100370511</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>3227068.44</v>
+        <v>3162786.32</v>
       </c>
       <c r="N105" s="1">
-        <v>3227068.44</v>
+        <v>3162786.32</v>
       </c>
       <c r="O105" s="1">
-        <v>4.0</v>
+        <v>3.48</v>
       </c>
       <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>249</v>
+      </c>
+      <c r="B106" t="s">
+        <v>250</v>
+      </c>
+      <c r="C106" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4795.41</v>
+      </c>
+      <c r="E106" s="1">
+        <v>4792.49875</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>38339.99</v>
+      </c>
+      <c r="I106" s="1">
+        <v>23.29</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.060745973068851</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>38363.28</v>
+      </c>
+      <c r="N106" s="1">
+        <v>38363.28</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P106">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>