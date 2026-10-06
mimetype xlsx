--- v2 (2026-07-27)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -121,551 +121,551 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
+    <t>BE0003764785</t>
+  </si>
+  <si>
+    <t>ACKERMANS &amp; VAN</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...2 lines deleted...]
-    <t>ALSTOM</t>
+    <t>JP3102000001</t>
+  </si>
+  <si>
+    <t>AISIN CORP</t>
+  </si>
+  <si>
+    <t>JPY</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES</t>
   </si>
   <si>
     <t>AT0000730007</t>
   </si>
   <si>
     <t>ANDRITZ AG</t>
   </si>
   <si>
     <t>JE00BTDN8H13</t>
   </si>
   <si>
     <t>APTIV HOLDINGS L</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>JP3937200008</t>
   </si>
   <si>
     <t>AZBIL CORP</t>
   </si>
   <si>
-    <t>JPY</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00BP0RGD03</t>
   </si>
   <si>
     <t>BERKELEY GROUP</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>BRIT LAND CO PLC</t>
   </si>
   <si>
     <t>SGXE62145532</t>
   </si>
   <si>
     <t>CAPITALAND INVES</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US1423391002</t>
   </si>
   <si>
     <t>CARLISLE COS INC</t>
   </si>
   <si>
-    <t>JP3566800003</t>
-[...2 lines deleted...]
-    <t>CENTRAL JAPAN RAILW</t>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS</t>
   </si>
   <si>
     <t>SG1N31909426</t>
   </si>
   <si>
     <t>COMFORTDELGRO CORP</t>
   </si>
   <si>
-    <t>JP3305530002</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEME</t>
+  </si>
+  <si>
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
     <t>AU000000DOW2</t>
   </si>
   <si>
     <t>DOWNER EDI</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
+    <t>DE000PAG9113</t>
+  </si>
+  <si>
+    <t>DR ING HC F PORS</t>
+  </si>
+  <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
+    <t>JP3166000004</t>
+  </si>
+  <si>
+    <t>EBARA CORP</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RTS</t>
+  </si>
+  <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENOVAVEIS S</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>US30040W1080</t>
   </si>
   <si>
     <t>EVERSOURCE ENERG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIE</t>
   </si>
   <si>
     <t>US3453708600</t>
   </si>
   <si>
     <t>FORD MOTOR CO</t>
   </si>
   <si>
+    <t>FI0009007132</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ</t>
+  </si>
+  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG-REG</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
     <t>GECINA SA</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>GETLINK SE</t>
   </si>
   <si>
     <t>JP3385820000</t>
   </si>
   <si>
     <t>GS YUASA CORP</t>
   </si>
   <si>
-    <t>GB0004052071</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3774200004</t>
   </si>
   <si>
     <t>HANKYU HANSHIN H</t>
   </si>
   <si>
-    <t>US42824C1099</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>HOLMEN AB-B SHS</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NZIFTE0003S3</t>
   </si>
   <si>
     <t>INFRATIL LTD</t>
   </si>
   <si>
     <t>NZD</t>
   </si>
   <si>
-    <t>US4581401001</t>
-[...2 lines deleted...]
-    <t>INTEL CORP</t>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>INTL PAPER CO</t>
   </si>
   <si>
     <t>JP3247010006</t>
   </si>
   <si>
     <t>JR KYUSHU</t>
   </si>
   <si>
     <t>JP3279400000</t>
   </si>
   <si>
     <t>KEIHAN HOLDINGS</t>
   </si>
   <si>
     <t>JP3280200001</t>
   </si>
   <si>
     <t>KEIKYU CORP</t>
   </si>
   <si>
     <t>JP3277800003</t>
   </si>
   <si>
     <t>KEIO CORP</t>
   </si>
   <si>
     <t>FI0009004824</t>
   </si>
   <si>
     <t>KEMIRA OYJ</t>
   </si>
   <si>
-    <t>IE0004927939</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3260800002</t>
   </si>
   <si>
     <t>KINTETSU GROUP H</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES OYJ</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
     <t>KURITA WATER IND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
   </si>
   <si>
     <t>LAND SECURITIES</t>
   </si>
   <si>
+    <t>SE0010100958</t>
+  </si>
+  <si>
+    <t>LATOUR INV-B</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>JP3626800001</t>
   </si>
   <si>
     <t>LIXIL CORP</t>
   </si>
   <si>
+    <t>SE0000108847</t>
+  </si>
+  <si>
+    <t>LUNDBERGS AB-B</t>
+  </si>
+  <si>
     <t>SG2D18969584</t>
   </si>
   <si>
     <t>MAPLETREE COMM</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>NZMRPE0001S2</t>
   </si>
   <si>
     <t>MERCURY NZ LTD</t>
   </si>
   <si>
     <t>NZMELE0002S7</t>
   </si>
   <si>
     <t>MERIDIAN ENERGY</t>
   </si>
   <si>
-    <t>ES0105025003</t>
-[...4 lines deleted...]
-  <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>HK0066009694</t>
   </si>
   <si>
     <t>MTR CORP</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>JP3649800004</t>
   </si>
   <si>
     <t>NAGOYA RAILROAD</t>
   </si>
   <si>
-    <t>JP3653000004</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>NICHIAS CORP</t>
   </si>
   <si>
-    <t>KYG6525F1028</t>
-[...4 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
+    <t>FR0000131906</t>
+  </si>
+  <si>
+    <t>RENAULT SA</t>
+  </si>
+  <si>
     <t>DK0063855168</t>
   </si>
   <si>
     <t>ROCKWOOL A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>SAINT GOBAIN</t>
+  </si>
+  <si>
+    <t>JP3344400001</t>
+  </si>
+  <si>
+    <t>SANWA HOLDINGS</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
-    <t>JP3417200007</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3047820000</t>
   </si>
   <si>
     <t>SEKISUI HOUSE RE</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>SEVERN TRENT</t>
   </si>
   <si>
-    <t>NL0011821392</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB00BWFGQN14</t>
   </si>
   <si>
     <t>SPIRAX GROUP PLC</t>
   </si>
   <si>
     <t>US8581191009</t>
   </si>
   <si>
     <t>STEEL DYNAMICS</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>FI0009005961</t>
@@ -676,129 +676,126 @@
   <si>
     <t>CH0038388911</t>
   </si>
   <si>
     <t>SULZER AG-REG</t>
   </si>
   <si>
     <t>SE0000112724</t>
   </si>
   <si>
     <t>SVENSKA CELLULOSA B</t>
   </si>
   <si>
     <t>SE0014960373</t>
   </si>
   <si>
     <t>SWECO AB-B</t>
   </si>
   <si>
     <t>HK0000063609</t>
   </si>
   <si>
     <t>SWIREPROPERTIES</t>
   </si>
   <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
     <t>JP3597800006</t>
   </si>
   <si>
     <t>TOBU RAILWAY CO</t>
   </si>
   <si>
     <t>JP3574200006</t>
   </si>
   <si>
     <t>TOKYU CORP</t>
   </si>
   <si>
-    <t>NO0012470089</t>
-[...19 lines deleted...]
-  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-</t>
   </si>
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>UNITED UTILITIES</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
+  </si>
+  <si>
+    <t>KYG9593A1040</t>
+  </si>
+  <si>
+    <t>WHARF REAL ESTAT</t>
+  </si>
+  <si>
+    <t>AT0000831706</t>
+  </si>
+  <si>
+    <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1119,5540 +1116,5540 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>233757.865</v>
+      </c>
+      <c r="C2">
+        <v>398.36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>93120475.98</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>93120475.98</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7.0</v>
+      </c>
+      <c r="C3">
+        <v>290.51</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>2033.63</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>2033.63</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>193.98</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>1939.88</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>1939.88</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>27780.8283</v>
+      </c>
+      <c r="C5">
+        <v>207.83</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>5773703.09</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>5773703.09</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P106"/>
+  <dimension ref="A1:Z106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O106" sqref="O106"/>
+      <selection activeCell="N106" sqref="N106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1068.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>87.1</v>
+      </c>
+      <c r="D2" s="1">
+        <v>46.59407303</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>52665.83</v>
+      </c>
+      <c r="H2" s="1">
+        <v>48347.09</v>
+      </c>
+      <c r="I2" s="1">
+        <v>91.799730489389</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>101012.92</v>
+      </c>
+      <c r="M2" s="1">
+        <v>101012.92</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2799.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>266.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>234.67214362</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>656847.33</v>
+      </c>
+      <c r="H3" s="1">
+        <v>88806.27</v>
+      </c>
+      <c r="I3" s="1">
+        <v>13.52007779342</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>745653.6</v>
+      </c>
+      <c r="M3" s="1">
+        <v>745653.6</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>33</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2670.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>279.2</v>
+      </c>
+      <c r="D4" s="1">
+        <v>278.8018015</v>
+      </c>
+      <c r="E4" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>744400.81</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1063.19</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.14282493862413</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>745464.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>745464.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>35</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1">
+        <v>7460.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>552.05</v>
+      </c>
+      <c r="D5" s="1">
+        <v>221.42334048</v>
+      </c>
+      <c r="E5" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="1">
-[...8 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1429820.47</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2177180.19</v>
+      </c>
+      <c r="I5" s="1">
+        <v>152.2694796781</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3607000.66</v>
+      </c>
+      <c r="M5" s="1">
+        <v>3607000.66</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.65</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>52136.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>2367.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>2252.5</v>
+      </c>
+      <c r="E6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6">
+        <v>185.39</v>
+      </c>
+      <c r="G6" s="1">
+        <v>637258.07</v>
+      </c>
+      <c r="H6" s="1">
+        <v>28391.72</v>
+      </c>
+      <c r="I6" s="1">
+        <v>4.4552939125588</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>665649.79</v>
+      </c>
+      <c r="M6" s="1">
+        <v>665649.79</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>10219.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>388.83</v>
+      </c>
+      <c r="D7" s="1">
+        <v>262.48831099</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2296561.17</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1183582.27</v>
+      </c>
+      <c r="I7" s="1">
+        <v>51.537154135546</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3480143.44</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3480143.44</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.52</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10116.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>74.1</v>
+      </c>
+      <c r="D8" s="1">
+        <v>58.08363484</v>
+      </c>
+      <c r="E8" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...78 lines deleted...]
-      <c r="A7" t="s">
+      <c r="G8" s="1">
+        <v>587574.05</v>
+      </c>
+      <c r="H8" s="1">
+        <v>162021.55</v>
+      </c>
+      <c r="I8" s="1">
+        <v>27.574660589589</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>749595.6</v>
+      </c>
+      <c r="M8" s="1">
+        <v>749595.6</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>63646.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>59.73</v>
+      </c>
+      <c r="D9" s="1">
+        <v>60.02279939</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>3294273.46</v>
+      </c>
+      <c r="H9" s="1">
+        <v>35330.73</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.0724892887308</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>3329604.19</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3329604.19</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.37</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1628.4</v>
+      </c>
+      <c r="D10" s="1">
+        <v>696.4935</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>41789.61</v>
+      </c>
+      <c r="H10" s="1">
+        <v>55914.39</v>
+      </c>
+      <c r="I10" s="1">
+        <v>133.79974113183</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>97704.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>97704.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>68057.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1742.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>1229.94115227</v>
+      </c>
+      <c r="E11" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
-[...196 lines deleted...]
-      <c r="A11" t="s">
+      <c r="F11">
+        <v>185.39</v>
+      </c>
+      <c r="G11" s="1">
+        <v>477617.68</v>
+      </c>
+      <c r="H11" s="1">
+        <v>161867.94</v>
+      </c>
+      <c r="I11" s="1">
+        <v>33.890692656101</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>639485.62</v>
+      </c>
+      <c r="M11" s="1">
+        <v>639485.62</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1">
+        <v>2412.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>33.46</v>
+      </c>
+      <c r="D12" s="1">
+        <v>34.86</v>
+      </c>
+      <c r="E12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...8 lines deleted...]
-      <c r="F12" t="s">
+      <c r="F12">
+        <v>0.85</v>
+      </c>
+      <c r="G12" s="1">
+        <v>97980.91</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-3571.93</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-3.6455366662751</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>94408.98</v>
+      </c>
+      <c r="M12" s="1">
+        <v>94408.98</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20877.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>4.146</v>
+      </c>
+      <c r="D13" s="1">
+        <v>3.75641807</v>
+      </c>
+      <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13">
+        <v>0.85</v>
+      </c>
+      <c r="G13" s="1">
+        <v>92403.06</v>
+      </c>
+      <c r="H13" s="1">
+        <v>8849.84</v>
+      </c>
+      <c r="I13" s="1">
+        <v>9.5774317430613</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>101252.9</v>
+      </c>
+      <c r="M13" s="1">
+        <v>101252.9</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1">
+        <v>58494.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>2.51</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.69793979</v>
+      </c>
+      <c r="E14" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14">
+        <v>1.48</v>
+      </c>
+      <c r="G14" s="1">
+        <v>106265.64</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-6861.48</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-6.4569130718076</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>99404.16</v>
+      </c>
+      <c r="M14" s="1">
+        <v>99404.16</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="1">
+        <v>11387.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>367.15</v>
+      </c>
+      <c r="D15" s="1">
+        <v>337.08195925</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3286013.89</v>
+      </c>
+      <c r="H15" s="1">
+        <v>375678.29</v>
+      </c>
+      <c r="I15" s="1">
+        <v>11.432644613684</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3661692.18</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3661692.18</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="1">
+        <v>34619.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>113.98</v>
+      </c>
+      <c r="D16" s="1">
+        <v>117.01</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3555333.47</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-99346.06</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-2.7942824727493</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3455987.41</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3455987.41</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="1">
+        <v>677748.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="D17" s="1">
+        <v>1.41365199</v>
+      </c>
+      <c r="E17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17">
+        <v>1.48</v>
+      </c>
+      <c r="G17" s="1">
+        <v>645173.19</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-30290.1</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-4.694878905306</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>614883.09</v>
+      </c>
+      <c r="M17" s="1">
+        <v>614883.09</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1860.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>53.55</v>
+      </c>
+      <c r="D18" s="1">
+        <v>51.43552151</v>
+      </c>
+      <c r="E18" t="s">
         <v>8</v>
       </c>
-      <c r="G12">
+      <c r="F18">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...278 lines deleted...]
-      <c r="A18" t="s">
+      <c r="G18" s="1">
+        <v>95670.07</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3932.93</v>
+      </c>
+      <c r="I18" s="1">
+        <v>4.1109304090611</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>99603.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>99603.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="1">
+        <v>38726.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>107.58</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.58983448</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3258849.76</v>
+      </c>
+      <c r="H19" s="1">
+        <v>390060.32</v>
+      </c>
+      <c r="I19" s="1">
+        <v>11.96926365823</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3648910.08</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3648910.08</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.69</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
-[...11 lines deleted...]
-      <c r="F19" t="s">
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5324.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>18.425</v>
+      </c>
+      <c r="D20" s="1">
+        <v>18.385</v>
+      </c>
+      <c r="E20" t="s">
         <v>8</v>
       </c>
-      <c r="G19">
+      <c r="F20">
         <v>1.0</v>
       </c>
-      <c r="H19" s="1">
-[...28 lines deleted...]
-      <c r="A20" t="s">
+      <c r="G20" s="1">
+        <v>97881.74</v>
+      </c>
+      <c r="H20" s="1">
+        <v>212.96</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.2175686701115</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>98094.7</v>
+      </c>
+      <c r="M20" s="1">
+        <v>98094.7</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" t="s">
-[...45 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>62555.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1992.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2043.4010231</v>
+      </c>
+      <c r="E21" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21">
+        <v>185.39</v>
+      </c>
+      <c r="G21" s="1">
+        <v>745585.14</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-73442.89</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-9.8503693354189</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>672142.25</v>
+      </c>
+      <c r="M21" s="1">
+        <v>672142.25</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>73</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
+        <v>8557.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>173.7</v>
+      </c>
+      <c r="D22" s="1">
+        <v>181.50863504</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1345859.49</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-44041.32</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-3.2723564627092</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1301818.17</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1301818.17</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>75</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="1">
+        <v>126609.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>7.8</v>
+      </c>
+      <c r="D23" s="1">
+        <v>7.93242163</v>
+      </c>
+      <c r="E23" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23">
+        <v>1.65</v>
+      </c>
+      <c r="G23" s="1">
+        <v>605299.65</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-5238.77</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.86548373190039</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>600060.88</v>
+      </c>
+      <c r="M23" s="1">
+        <v>600060.88</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>77</v>
       </c>
-      <c r="B23" t="s">
-[...45 lines deleted...]
-    <row r="24" spans="1:16">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>16993.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>47.04</v>
+      </c>
+      <c r="D24" s="1">
+        <v>44.11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>749561.23</v>
+      </c>
+      <c r="H24" s="1">
+        <v>49789.49</v>
+      </c>
+      <c r="I24" s="1">
+        <v>6.6424846973475</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>799350.72</v>
+      </c>
+      <c r="M24" s="1">
+        <v>799350.72</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
-[...45 lines deleted...]
-    <row r="25" spans="1:16">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>5601.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3502.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3436.91037315</v>
+      </c>
+      <c r="E25" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25">
+        <v>185.39</v>
+      </c>
+      <c r="G25" s="1">
+        <v>108421.79</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-2620.36</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.4168204564784</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>105801.43</v>
+      </c>
+      <c r="M25" s="1">
+        <v>105801.43</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>82</v>
       </c>
-      <c r="B25" t="s">
-[...11 lines deleted...]
-      <c r="F25" t="s">
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>18412.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>6223.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>5989.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>42</v>
+      </c>
+      <c r="F26">
+        <v>185.39</v>
+      </c>
+      <c r="G26" s="1">
+        <v>598367.67</v>
+      </c>
+      <c r="H26" s="1">
+        <v>19663.81</v>
+      </c>
+      <c r="I26" s="1">
+        <v>3.2862420524825</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>618031.48</v>
+      </c>
+      <c r="M26" s="1">
+        <v>618031.48</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>138.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>0.1269</v>
+      </c>
+      <c r="D27" s="1">
+        <v>0.00224638</v>
+      </c>
+      <c r="E27" t="s">
         <v>8</v>
       </c>
-      <c r="G25">
+      <c r="F27">
         <v>1.0</v>
       </c>
-      <c r="H25" s="1">
-[...43 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G27" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="H27" s="1">
+        <v>17.2</v>
+      </c>
+      <c r="I27" s="1">
+        <v>5548.3870967742</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>17.51</v>
+      </c>
+      <c r="M27" s="1">
+        <v>17.51</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>7115.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>14.29</v>
+      </c>
+      <c r="D28" s="1">
+        <v>14.20331975</v>
+      </c>
+      <c r="E28" t="s">
         <v>8</v>
       </c>
-      <c r="G26">
+      <c r="F28">
         <v>1.0</v>
       </c>
-      <c r="H26" s="1">
-[...43 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G28" s="1">
+        <v>101056.62</v>
+      </c>
+      <c r="H28" s="1">
+        <v>616.73</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.6102816421131</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>101673.35</v>
+      </c>
+      <c r="M28" s="1">
+        <v>101673.35</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
+        <v>22149.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>4.579</v>
+      </c>
+      <c r="D29" s="1">
+        <v>4.17556955</v>
+      </c>
+      <c r="E29" t="s">
         <v>8</v>
       </c>
-      <c r="G27">
+      <c r="F29">
         <v>1.0</v>
       </c>
-      <c r="H27" s="1">
-[...70 lines deleted...]
-      <c r="O28" s="1">
+      <c r="G29" s="1">
+        <v>92484.69</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8935.58</v>
+      </c>
+      <c r="I29" s="1">
+        <v>9.6616856260209</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>101420.27</v>
+      </c>
+      <c r="M29" s="1">
+        <v>101420.27</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>6112.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>126.8</v>
+      </c>
+      <c r="D30" s="1">
+        <v>126.60728403</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>773823.72</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1177.88</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.15221554593855</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>775001.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>775001.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>111.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>998.84</v>
+      </c>
+      <c r="D31" s="1">
+        <v>831.61279279</v>
+      </c>
+      <c r="E31" t="s">
+        <v>39</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>83529.35</v>
+      </c>
+      <c r="H31" s="1">
+        <v>13577.06</v>
+      </c>
+      <c r="I31" s="1">
+        <v>16.254238779543</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>97106.41</v>
+      </c>
+      <c r="M31" s="1">
+        <v>97106.41</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="1">
+        <v>56804.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>73.23</v>
+      </c>
+      <c r="D32" s="1">
+        <v>69.08009225</v>
+      </c>
+      <c r="E32" t="s">
+        <v>39</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3383439.51</v>
+      </c>
+      <c r="H32" s="1">
+        <v>259877.26</v>
+      </c>
+      <c r="I32" s="1">
+        <v>7.680860237989</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3643316.77</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3643316.77</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="1">
+        <v>47414.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>15.94</v>
+      </c>
+      <c r="D33" s="1">
+        <v>16.53362593</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>783925.34</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-28146.18</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-3.5904158934319</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>755779.16</v>
+      </c>
+      <c r="M33" s="1">
+        <v>755779.16</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1">
+        <v>302891.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>13.83</v>
+      </c>
+      <c r="D34" s="1">
+        <v>11.71058351</v>
+      </c>
+      <c r="E34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3063411.85</v>
+      </c>
+      <c r="H34" s="1">
+        <v>605502.12</v>
+      </c>
+      <c r="I34" s="1">
+        <v>19.76561264526</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3668913.97</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3668913.97</v>
+      </c>
+      <c r="N34" s="1">
+        <v>3.71</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4959.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>19.88</v>
+      </c>
+      <c r="D35" s="1">
+        <v>19.70500101</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>97717.1</v>
+      </c>
+      <c r="H35" s="1">
+        <v>867.82</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.88809430488625</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>98584.92</v>
+      </c>
+      <c r="M35" s="1">
+        <v>98584.92</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1342.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>532.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>529.17181073</v>
+      </c>
+      <c r="E36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F36">
+        <v>0.92</v>
+      </c>
+      <c r="G36" s="1">
+        <v>755560.29</v>
+      </c>
+      <c r="H36" s="1">
+        <v>19707.38</v>
+      </c>
+      <c r="I36" s="1">
+        <v>2.6083133617305</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>775267.67</v>
+      </c>
+      <c r="M36" s="1">
+        <v>775267.67</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1387.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>72.8</v>
+      </c>
+      <c r="D37" s="1">
+        <v>86.01341745</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>119300.61</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-18327.01</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-15.362042155526</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>100973.6</v>
+      </c>
+      <c r="M37" s="1">
+        <v>100973.6</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>5477.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>18.57</v>
+      </c>
+      <c r="D38" s="1">
+        <v>16.54433449</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>90613.32</v>
+      </c>
+      <c r="H38" s="1">
+        <v>11094.57</v>
+      </c>
+      <c r="I38" s="1">
+        <v>12.243862160662</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>101707.89</v>
+      </c>
+      <c r="M38" s="1">
+        <v>101707.89</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
+        <v>17007.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>6656.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>4333.90597989</v>
+      </c>
+      <c r="E39" t="s">
+        <v>42</v>
+      </c>
+      <c r="F39">
+        <v>185.39</v>
+      </c>
+      <c r="G39" s="1">
+        <v>401877.5</v>
+      </c>
+      <c r="H39" s="1">
+        <v>208714.14</v>
+      </c>
+      <c r="I39" s="1">
+        <v>51.93476619119</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>610591.64</v>
+      </c>
+      <c r="M39" s="1">
+        <v>610591.64</v>
+      </c>
+      <c r="N39" s="1">
         <v>0.62</v>
       </c>
-      <c r="P28">
-[...504 lines deleted...]
-      <c r="A39" t="s">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>110</v>
       </c>
-      <c r="B39" t="s">
-[...45 lines deleted...]
-    <row r="40" spans="1:16">
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>27107.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4566.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>4675.13387686</v>
+      </c>
+      <c r="E40" t="s">
+        <v>42</v>
+      </c>
+      <c r="F40">
+        <v>185.39</v>
+      </c>
+      <c r="G40" s="1">
+        <v>687764.38</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-20147.68</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-2.9294451102571</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>667616.7</v>
+      </c>
+      <c r="M40" s="1">
+        <v>667616.7</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>112</v>
       </c>
-      <c r="B40" t="s">
-[...45 lines deleted...]
-    <row r="41" spans="1:16">
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>115</v>
       </c>
-      <c r="B41" t="s">
-        <v>116</v>
+      <c r="B41" s="1">
+        <v>30541.0</v>
       </c>
       <c r="C41" s="1">
-        <v>2112.0</v>
+        <v>4805.0</v>
       </c>
       <c r="D41" s="1">
-        <v>53.6</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>5233.47549196</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41">
+        <v>185.39</v>
+      </c>
+      <c r="G41" s="1">
+        <v>871226.4</v>
       </c>
       <c r="H41" s="1">
-        <v>84237.3</v>
+        <v>-79661.6</v>
       </c>
       <c r="I41" s="1">
-        <v>28965.9</v>
-[...2 lines deleted...]
-        <v>34.386073627716</v>
+        <v>-9.1436164009722</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>791564.8</v>
       </c>
       <c r="M41" s="1">
-        <v>113203.2</v>
+        <v>791564.8</v>
       </c>
       <c r="N41" s="1">
-        <v>113203.2</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>117</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1">
+        <v>27527.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>300.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>363.37641516</v>
+      </c>
+      <c r="E42" t="s">
         <v>118</v>
       </c>
-      <c r="C42" s="1">
-[...12 lines deleted...]
-        <v>1.98</v>
+      <c r="F42">
+        <v>11.03</v>
+      </c>
+      <c r="G42" s="1">
+        <v>901514.36</v>
       </c>
       <c r="H42" s="1">
-        <v>483086.97</v>
+        <v>-152806.31</v>
       </c>
       <c r="I42" s="1">
-        <v>32322.31</v>
-[...2 lines deleted...]
-        <v>6.690784891176</v>
+        <v>-16.949958512031</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" s="1">
+        <v>748708.05</v>
       </c>
       <c r="M42" s="1">
-        <v>515409.28</v>
+        <v>748708.05</v>
       </c>
       <c r="N42" s="1">
-        <v>515409.28</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
-        <v>121</v>
+      <c r="B43" s="1">
+        <v>10936.0</v>
       </c>
       <c r="C43" s="1">
-        <v>68200.0</v>
+        <v>77.21</v>
       </c>
       <c r="D43" s="1">
-        <v>84.99</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>73.72231529</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>806227.24</v>
       </c>
       <c r="H43" s="1">
-        <v>2974561.51</v>
+        <v>38141.32</v>
       </c>
       <c r="I43" s="1">
-        <v>1964359.76</v>
-[...2 lines deleted...]
-        <v>66.038633035361</v>
+        <v>4.7308399056326</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" s="1">
+        <v>844368.56</v>
       </c>
       <c r="M43" s="1">
-        <v>4938921.27</v>
+        <v>844368.56</v>
       </c>
       <c r="N43" s="1">
-        <v>4938921.27</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>79916.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>15.42</v>
+      </c>
+      <c r="D44" s="1">
+        <v>12.09571525</v>
+      </c>
+      <c r="E44" t="s">
         <v>123</v>
       </c>
-      <c r="C44" s="1">
-[...12 lines deleted...]
-        <v>186.87</v>
+      <c r="F44">
+        <v>2.01</v>
+      </c>
+      <c r="G44" s="1">
+        <v>479781.54</v>
       </c>
       <c r="H44" s="1">
-        <v>491050.84</v>
+        <v>133747.98</v>
       </c>
       <c r="I44" s="1">
-        <v>-39398.42</v>
-[...2 lines deleted...]
-        <v>-8.0232873647055</v>
+        <v>27.876849951334</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>613529.52</v>
       </c>
       <c r="M44" s="1">
-        <v>451652.42</v>
+        <v>613529.52</v>
       </c>
       <c r="N44" s="1">
-        <v>451652.42</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>102582.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>38.58</v>
+      </c>
+      <c r="D45" s="1">
+        <v>38.34</v>
+      </c>
+      <c r="E45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3451962.85</v>
+      </c>
+      <c r="H45" s="1">
+        <v>14306.96</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.41445868978573</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3466269.81</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3466269.81</v>
+      </c>
+      <c r="N45" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>124</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>32974.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>3496.20370595</v>
+      </c>
+      <c r="E46" t="s">
+        <v>42</v>
+      </c>
+      <c r="F46">
+        <v>185.39</v>
+      </c>
+      <c r="G46" s="1">
+        <v>677562.5</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-37261.82</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.4993923069828</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>640300.68</v>
+      </c>
+      <c r="M46" s="1">
+        <v>640300.68</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>126</v>
       </c>
-      <c r="B46" t="s">
-[...45 lines deleted...]
-    <row r="47" spans="1:16">
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>36462.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>3210.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>3401.75193352</v>
+      </c>
+      <c r="E47" t="s">
+        <v>42</v>
+      </c>
+      <c r="F47">
+        <v>185.39</v>
+      </c>
+      <c r="G47" s="1">
+        <v>730285.12</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-98956.69</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-13.550418499558</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>631328.43</v>
+      </c>
+      <c r="M47" s="1">
+        <v>631328.43</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>128</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>77155.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>1564.5</v>
+      </c>
+      <c r="D48" s="1">
+        <v>1373.04607608</v>
+      </c>
+      <c r="E48" t="s">
+        <v>42</v>
+      </c>
+      <c r="F48">
+        <v>185.39</v>
+      </c>
+      <c r="G48" s="1">
+        <v>616038.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>35064.5</v>
+      </c>
+      <c r="I48" s="1">
+        <v>5.691936264274</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>651102.67</v>
+      </c>
+      <c r="M48" s="1">
+        <v>651102.67</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>130</v>
       </c>
-      <c r="B48" t="s">
-[...11 lines deleted...]
-      <c r="F48" t="s">
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>154128.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>755.3</v>
+      </c>
+      <c r="D49" s="1">
+        <v>769.74326534</v>
+      </c>
+      <c r="E49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F49">
+        <v>185.39</v>
+      </c>
+      <c r="G49" s="1">
+        <v>684897.45</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-56967.99</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-8.3177401229921</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>627929.46</v>
+      </c>
+      <c r="M49" s="1">
+        <v>627929.46</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="1">
+        <v>45504.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>16.29</v>
+      </c>
+      <c r="D50" s="1">
+        <v>18.91896866</v>
+      </c>
+      <c r="E50" t="s">
         <v>8</v>
       </c>
-      <c r="G48">
+      <c r="F50">
         <v>1.0</v>
       </c>
-      <c r="H48" s="1">
-[...43 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G50" s="1">
+        <v>860888.75</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-119628.59</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-13.895940677585</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>741260.16</v>
+      </c>
+      <c r="M50" s="1">
+        <v>741260.16</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="1">
+        <v>34091.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3479.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>3409.75735531</v>
+      </c>
+      <c r="E51" t="s">
+        <v>42</v>
+      </c>
+      <c r="F51">
+        <v>185.39</v>
+      </c>
+      <c r="G51" s="1">
+        <v>630950.79</v>
+      </c>
+      <c r="H51" s="1">
+        <v>8789.94</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.3931260788183</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>639740.73</v>
+      </c>
+      <c r="M51" s="1">
+        <v>639740.73</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2767.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>35.64</v>
+      </c>
+      <c r="D52" s="1">
+        <v>28.81565956</v>
+      </c>
+      <c r="E52" t="s">
         <v>8</v>
       </c>
-      <c r="G49">
+      <c r="F52">
         <v>1.0</v>
       </c>
-      <c r="H49" s="1">
-[...93 lines deleted...]
-      <c r="F51" t="s">
+      <c r="G52" s="1">
+        <v>79732.93</v>
+      </c>
+      <c r="H52" s="1">
+        <v>18882.95</v>
+      </c>
+      <c r="I52" s="1">
+        <v>23.682749398523</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>98615.88</v>
+      </c>
+      <c r="M52" s="1">
+        <v>98615.88</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="1">
+        <v>961.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>108.2</v>
+      </c>
+      <c r="D53" s="1">
+        <v>83.00449532</v>
+      </c>
+      <c r="E53" t="s">
         <v>8</v>
       </c>
-      <c r="G51">
+      <c r="F53">
         <v>1.0</v>
       </c>
-      <c r="H51" s="1">
-[...43 lines deleted...]
-      <c r="F52" t="s">
+      <c r="G53" s="1">
+        <v>79767.32</v>
+      </c>
+      <c r="H53" s="1">
+        <v>24212.88</v>
+      </c>
+      <c r="I53" s="1">
+        <v>30.354385730898</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>103980.2</v>
+      </c>
+      <c r="M53" s="1">
+        <v>103980.2</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>28112.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D54" s="1">
+        <v>21.39686717</v>
+      </c>
+      <c r="E54" t="s">
         <v>8</v>
       </c>
-      <c r="G52">
+      <c r="F54">
         <v>1.0</v>
       </c>
-      <c r="H52" s="1">
-[...43 lines deleted...]
-      <c r="F53" t="s">
+      <c r="G54" s="1">
+        <v>601508.73</v>
+      </c>
+      <c r="H54" s="1">
+        <v>165948.87</v>
+      </c>
+      <c r="I54" s="1">
+        <v>27.588771654237</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>767457.6</v>
+      </c>
+      <c r="M54" s="1">
+        <v>767457.6</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>12338.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>9500.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>6987.79040363</v>
+      </c>
+      <c r="E55" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55">
+        <v>185.39</v>
+      </c>
+      <c r="G55" s="1">
+        <v>470117.04</v>
+      </c>
+      <c r="H55" s="1">
+        <v>162117.48</v>
+      </c>
+      <c r="I55" s="1">
+        <v>34.484493478475</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>632234.52</v>
+      </c>
+      <c r="M55" s="1">
+        <v>632234.52</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>13296.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>6.55</v>
+      </c>
+      <c r="D56" s="1">
+        <v>6.15961417</v>
+      </c>
+      <c r="E56" t="s">
+        <v>55</v>
+      </c>
+      <c r="F56">
+        <v>0.85</v>
+      </c>
+      <c r="G56" s="1">
+        <v>94530.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>7346.12</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.7712049084947</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>101876.12</v>
+      </c>
+      <c r="M56" s="1">
+        <v>101876.12</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" s="1">
+        <v>42774.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>194.95</v>
+      </c>
+      <c r="D57" s="1">
+        <v>193.30320007</v>
+      </c>
+      <c r="E57" t="s">
+        <v>118</v>
+      </c>
+      <c r="F57">
+        <v>11.03</v>
+      </c>
+      <c r="G57" s="1">
+        <v>746510.57</v>
+      </c>
+      <c r="H57" s="1">
+        <v>9513.23</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.274359718711</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>756023.8</v>
+      </c>
+      <c r="M57" s="1">
+        <v>756023.8</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>151</v>
+      </c>
+      <c r="B58" s="1">
+        <v>5430.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>137.82424862</v>
+      </c>
+      <c r="E58" t="s">
         <v>8</v>
       </c>
-      <c r="G53">
+      <c r="F58">
         <v>1.0</v>
       </c>
-      <c r="H53" s="1">
-[...143 lines deleted...]
-      <c r="F56" t="s">
+      <c r="G58" s="1">
+        <v>748385.67</v>
+      </c>
+      <c r="H58" s="1">
+        <v>28104.33</v>
+      </c>
+      <c r="I58" s="1">
+        <v>3.7553271162982</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>776490.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>776490.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="1">
+        <v>64120.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>1880.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>1739.72411104</v>
+      </c>
+      <c r="E59" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59">
+        <v>185.39</v>
+      </c>
+      <c r="G59" s="1">
+        <v>654017.79</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-3796.49</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.58048726778518</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>650221.3</v>
+      </c>
+      <c r="M59" s="1">
+        <v>650221.3</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" s="1">
+        <v>14917.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>562.5</v>
+      </c>
+      <c r="D60" s="1">
+        <v>551.48410002</v>
+      </c>
+      <c r="E60" t="s">
+        <v>118</v>
+      </c>
+      <c r="F60">
+        <v>11.03</v>
+      </c>
+      <c r="G60" s="1">
+        <v>742730.98</v>
+      </c>
+      <c r="H60" s="1">
+        <v>18009.24</v>
+      </c>
+      <c r="I60" s="1">
+        <v>2.4247325727547</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>760740.22</v>
+      </c>
+      <c r="M60" s="1">
+        <v>760740.22</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>157</v>
+      </c>
+      <c r="B61" s="1">
+        <v>115003.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="D61" s="1">
+        <v>1.27979331</v>
+      </c>
+      <c r="E61" t="s">
+        <v>60</v>
+      </c>
+      <c r="F61">
+        <v>1.48</v>
+      </c>
+      <c r="G61" s="1">
+        <v>98449.58</v>
+      </c>
+      <c r="H61" s="1">
+        <v>2771.75</v>
+      </c>
+      <c r="I61" s="1">
+        <v>2.8154005329429</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>101221.33</v>
+      </c>
+      <c r="M61" s="1">
+        <v>101221.33</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B62" s="1">
+        <v>14197.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>249.27</v>
+      </c>
+      <c r="D62" s="1">
+        <v>123.73152638</v>
+      </c>
+      <c r="E62" t="s">
+        <v>39</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1524905.23</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1574622.85</v>
+      </c>
+      <c r="I62" s="1">
+        <v>103.26037441684</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3099528.08</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3099528.08</v>
+      </c>
+      <c r="N62" s="1">
+        <v>3.13</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>161</v>
+      </c>
+      <c r="B63" s="1">
+        <v>17764.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>45.405</v>
+      </c>
+      <c r="D63" s="1">
+        <v>56.54210088</v>
+      </c>
+      <c r="E63" t="s">
         <v>8</v>
       </c>
-      <c r="G56">
+      <c r="F63">
         <v>1.0</v>
       </c>
-      <c r="H56" s="1">
-[...328 lines deleted...]
-      <c r="A63" t="s">
+      <c r="G63" s="1">
+        <v>1004413.88</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-197839.46</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-19.697005780127</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>806574.42</v>
+      </c>
+      <c r="M63" s="1">
+        <v>806574.42</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>160</v>
       </c>
-      <c r="B63" t="s">
-[...45 lines deleted...]
-    <row r="64" spans="1:16">
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>163</v>
+      </c>
+      <c r="B64" s="1">
+        <v>179735.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>6.9</v>
+      </c>
+      <c r="D64" s="1">
+        <v>6.11084847</v>
+      </c>
+      <c r="E64" t="s">
+        <v>123</v>
+      </c>
+      <c r="F64">
+        <v>2.01</v>
+      </c>
+      <c r="G64" s="1">
+        <v>565587.76</v>
+      </c>
+      <c r="H64" s="1">
+        <v>51858.41</v>
+      </c>
+      <c r="I64" s="1">
+        <v>9.1689413504988</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>617446.17</v>
+      </c>
+      <c r="M64" s="1">
+        <v>617446.17</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>162</v>
       </c>
-      <c r="B64" t="s">
-[...45 lines deleted...]
-    <row r="65" spans="1:16">
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="1">
+        <v>215683.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>5.7</v>
+      </c>
+      <c r="D65" s="1">
+        <v>5.65654817</v>
+      </c>
+      <c r="E65" t="s">
+        <v>123</v>
+      </c>
+      <c r="F65">
+        <v>2.01</v>
+      </c>
+      <c r="G65" s="1">
+        <v>647454.58</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-35374.67</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-5.4636527553794</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>612079.91</v>
+      </c>
+      <c r="M65" s="1">
+        <v>612079.91</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>164</v>
       </c>
-      <c r="B65" t="s">
-[...45 lines deleted...]
-    <row r="66" spans="1:16">
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>167</v>
       </c>
-      <c r="B66" t="s">
-        <v>168</v>
+      <c r="B66" s="1">
+        <v>8910.0</v>
       </c>
       <c r="C66" s="1">
-        <v>48579.0</v>
+        <v>386.74</v>
       </c>
       <c r="D66" s="1">
-        <v>1750.0</v>
-[...8 lines deleted...]
-        <v>186.87</v>
+        <v>462.46913131</v>
+      </c>
+      <c r="E66" t="s">
+        <v>39</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>3525711.52</v>
       </c>
       <c r="H66" s="1">
-        <v>498819.31</v>
+        <v>-507666.06</v>
       </c>
       <c r="I66" s="1">
-        <v>-43878.09</v>
-[...2 lines deleted...]
-        <v>-8.7963896185174</v>
+        <v>-14.398967616046</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" s="1">
+        <v>3018045.46</v>
       </c>
       <c r="M66" s="1">
-        <v>454941.22</v>
+        <v>3018045.46</v>
       </c>
       <c r="N66" s="1">
-        <v>454941.22</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>3.05</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>169</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>29260.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>31.86</v>
+      </c>
+      <c r="D67" s="1">
+        <v>29.92508988</v>
+      </c>
+      <c r="E67" t="s">
         <v>170</v>
       </c>
-      <c r="C67" s="1">
-[...12 lines deleted...]
-        <v>186.87</v>
+      <c r="F67">
+        <v>8.95</v>
+      </c>
+      <c r="G67" s="1">
+        <v>100976.63</v>
       </c>
       <c r="H67" s="1">
-        <v>438226.2</v>
+        <v>3130.09</v>
       </c>
       <c r="I67" s="1">
-        <v>-16079.78</v>
-[...2 lines deleted...]
-        <v>-3.6692876875002</v>
+        <v>3.0998162644168</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" s="1">
+        <v>104106.72</v>
       </c>
       <c r="M67" s="1">
-        <v>422146.42</v>
+        <v>104106.72</v>
       </c>
       <c r="N67" s="1">
-        <v>422146.42</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" s="1">
+        <v>62713.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>1864.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>1741.4527291</v>
+      </c>
+      <c r="E68" t="s">
+        <v>42</v>
+      </c>
+      <c r="F68">
+        <v>185.39</v>
+      </c>
+      <c r="G68" s="1">
+        <v>637001.83</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-6460.85</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.014259252599</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>630540.98</v>
+      </c>
+      <c r="M68" s="1">
+        <v>630540.98</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>171</v>
       </c>
-      <c r="B68" t="s">
-[...45 lines deleted...]
-    <row r="69" spans="1:16">
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>174</v>
+      </c>
+      <c r="B69" s="1">
+        <v>29512.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>3850.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>2033.348299</v>
+      </c>
+      <c r="E69" t="s">
+        <v>42</v>
+      </c>
+      <c r="F69">
+        <v>185.39</v>
+      </c>
+      <c r="G69" s="1">
+        <v>347722.22</v>
+      </c>
+      <c r="H69" s="1">
+        <v>265148.96</v>
+      </c>
+      <c r="I69" s="1">
+        <v>76.253096509047</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>612871.18</v>
+      </c>
+      <c r="M69" s="1">
+        <v>612871.18</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>173</v>
       </c>
-      <c r="B69" t="s">
-[...45 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>176</v>
+      </c>
+      <c r="B70" s="1">
+        <v>36602.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>195.55</v>
+      </c>
+      <c r="D70" s="1">
+        <v>129.7608852</v>
+      </c>
+      <c r="E70" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>4304903.1</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1964000.86</v>
+      </c>
+      <c r="I70" s="1">
+        <v>45.622417377989</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>6268903.96</v>
+      </c>
+      <c r="M70" s="1">
+        <v>6268903.96</v>
+      </c>
+      <c r="N70" s="1">
+        <v>6.34</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>175</v>
       </c>
-      <c r="B70" t="s">
-[...45 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B71" s="1">
+        <v>68903.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>1697.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>1599.96795495</v>
+      </c>
+      <c r="E71" t="s">
+        <v>42</v>
+      </c>
+      <c r="F71">
+        <v>185.39</v>
+      </c>
+      <c r="G71" s="1">
+        <v>642735.52</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-12025.39</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.8709701931519</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>630710.13</v>
+      </c>
+      <c r="M71" s="1">
+        <v>630710.13</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>177</v>
       </c>
-      <c r="B71" t="s">
-[...45 lines deleted...]
-    <row r="72" spans="1:16">
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" s="1">
+        <v>23224.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>829.7</v>
+      </c>
+      <c r="D72" s="1">
+        <v>746.74272305</v>
+      </c>
+      <c r="E72" t="s">
+        <v>42</v>
+      </c>
+      <c r="F72">
+        <v>185.39</v>
+      </c>
+      <c r="G72" s="1">
+        <v>98321.95</v>
+      </c>
+      <c r="H72" s="1">
+        <v>5614.52</v>
+      </c>
+      <c r="I72" s="1">
+        <v>5.7103424006542</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>103936.47</v>
+      </c>
+      <c r="M72" s="1">
+        <v>103936.47</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>179</v>
       </c>
-      <c r="B72" t="s">
-[...45 lines deleted...]
-    <row r="73" spans="1:16">
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" s="1">
+        <v>18396.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>4.83</v>
+      </c>
+      <c r="D73" s="1">
+        <v>5.35115786</v>
+      </c>
+      <c r="E73" t="s">
+        <v>55</v>
+      </c>
+      <c r="F73">
+        <v>0.85</v>
+      </c>
+      <c r="G73" s="1">
+        <v>116110.42</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-12170.92</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-10.482194449043</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>103939.5</v>
+      </c>
+      <c r="M73" s="1">
+        <v>103939.5</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>181</v>
       </c>
-      <c r="B73" t="s">
-[...45 lines deleted...]
-    <row r="74" spans="1:16">
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>184</v>
+      </c>
+      <c r="B74" s="1">
+        <v>6721.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>15.25</v>
+      </c>
+      <c r="D74" s="1">
+        <v>15.59233596</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>104796.09</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-2300.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-2.1955399290183</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>102495.25</v>
+      </c>
+      <c r="M74" s="1">
+        <v>102495.25</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>183</v>
       </c>
-      <c r="B74" t="s">
-[...45 lines deleted...]
-    <row r="75" spans="1:16">
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>186</v>
+      </c>
+      <c r="B75" s="1">
+        <v>28159.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>26.15</v>
+      </c>
+      <c r="D75" s="1">
+        <v>26.28</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>740018.52</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-3660.67</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.49467275494673</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>736357.85</v>
+      </c>
+      <c r="M75" s="1">
+        <v>736357.85</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>185</v>
       </c>
-      <c r="B75" t="s">
-[...11 lines deleted...]
-      <c r="F75" t="s">
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>188</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3491.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>215.6</v>
+      </c>
+      <c r="D76" s="1">
+        <v>209.09649957</v>
+      </c>
+      <c r="E76" t="s">
+        <v>189</v>
+      </c>
+      <c r="F76">
+        <v>7.47</v>
+      </c>
+      <c r="G76" s="1">
+        <v>97656.88</v>
+      </c>
+      <c r="H76" s="1">
+        <v>3038.08</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.1109738504855</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>100694.96</v>
+      </c>
+      <c r="M76" s="1">
+        <v>100694.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>191</v>
+      </c>
+      <c r="B77" s="1">
+        <v>10005.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>79.18</v>
+      </c>
+      <c r="D77" s="1">
+        <v>78.46</v>
+      </c>
+      <c r="E77" t="s">
         <v>8</v>
       </c>
-      <c r="G75">
+      <c r="F77">
         <v>1.0</v>
       </c>
-      <c r="H75" s="1">
-[...78 lines deleted...]
-      <c r="A77" t="s">
+      <c r="G77" s="1">
+        <v>784992.3</v>
+      </c>
+      <c r="H77" s="1">
+        <v>7203.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.91766505225593</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>792195.9</v>
+      </c>
+      <c r="M77" s="1">
+        <v>792195.9</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>190</v>
       </c>
-      <c r="B77" t="s">
-[...11 lines deleted...]
-      <c r="F77" t="s">
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>193</v>
+      </c>
+      <c r="B78" s="1">
+        <v>30355.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>3874.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>42</v>
+      </c>
+      <c r="F78">
+        <v>185.39</v>
+      </c>
+      <c r="G78" s="1">
+        <v>625931.31</v>
+      </c>
+      <c r="H78" s="1">
+        <v>8375.95</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.3381580160929</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>634307.26</v>
+      </c>
+      <c r="M78" s="1">
+        <v>634307.26</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>195</v>
+      </c>
+      <c r="B79" s="1">
+        <v>361.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>278.35</v>
+      </c>
+      <c r="D79" s="1">
+        <v>232.45573407</v>
+      </c>
+      <c r="E79" t="s">
         <v>8</v>
       </c>
-      <c r="G77">
+      <c r="F79">
         <v>1.0</v>
       </c>
-      <c r="H77" s="1">
-[...78 lines deleted...]
-      <c r="A79" t="s">
+      <c r="G79" s="1">
+        <v>83916.52</v>
+      </c>
+      <c r="H79" s="1">
+        <v>16567.83</v>
+      </c>
+      <c r="I79" s="1">
+        <v>19.743228151024</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>100484.35</v>
+      </c>
+      <c r="M79" s="1">
+        <v>100484.35</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>194</v>
       </c>
-      <c r="B79" t="s">
-[...45 lines deleted...]
-    <row r="80" spans="1:16">
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>197</v>
+      </c>
+      <c r="B80" s="1">
+        <v>9758.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>8.7</v>
+      </c>
+      <c r="D80" s="1">
+        <v>6.96405001</v>
+      </c>
+      <c r="E80" t="s">
+        <v>55</v>
+      </c>
+      <c r="F80">
+        <v>0.85</v>
+      </c>
+      <c r="G80" s="1">
+        <v>80148.14</v>
+      </c>
+      <c r="H80" s="1">
+        <v>19161.21</v>
+      </c>
+      <c r="I80" s="1">
+        <v>23.907242264137</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>99309.35</v>
+      </c>
+      <c r="M80" s="1">
+        <v>99309.35</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>196</v>
       </c>
-      <c r="B80" t="s">
-[...45 lines deleted...]
-    <row r="81" spans="1:16">
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>199</v>
+      </c>
+      <c r="B81" s="1">
+        <v>238.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>77000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>80480.58823529</v>
+      </c>
+      <c r="E81" t="s">
+        <v>42</v>
+      </c>
+      <c r="F81">
+        <v>185.39</v>
+      </c>
+      <c r="G81" s="1">
+        <v>107941.59</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-9091.4</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-8.4225181415245</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>98850.19</v>
+      </c>
+      <c r="M81" s="1">
+        <v>98850.19</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>198</v>
       </c>
-      <c r="B81" t="s">
-[...45 lines deleted...]
-    <row r="82" spans="1:16">
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>201</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2926.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>29.86</v>
+      </c>
+      <c r="D82" s="1">
+        <v>27.89450786</v>
+      </c>
+      <c r="E82" t="s">
+        <v>55</v>
+      </c>
+      <c r="F82">
+        <v>0.85</v>
+      </c>
+      <c r="G82" s="1">
+        <v>95649.99</v>
+      </c>
+      <c r="H82" s="1">
+        <v>6555.5</v>
+      </c>
+      <c r="I82" s="1">
+        <v>6.853633753647</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>102205.49</v>
+      </c>
+      <c r="M82" s="1">
+        <v>102205.49</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>200</v>
       </c>
-      <c r="B82" t="s">
-[...11 lines deleted...]
-      <c r="F82" t="s">
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>203</v>
+      </c>
+      <c r="B83" s="1">
+        <v>15311.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>52.55</v>
+      </c>
+      <c r="D83" s="1">
+        <v>49.60236301</v>
+      </c>
+      <c r="E83" t="s">
         <v>8</v>
       </c>
-      <c r="G82">
+      <c r="F83">
         <v>1.0</v>
       </c>
-      <c r="H82" s="1">
-[...28 lines deleted...]
-      <c r="A83" t="s">
+      <c r="G83" s="1">
+        <v>759461.78</v>
+      </c>
+      <c r="H83" s="1">
+        <v>45131.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>5.9425334083303</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>804593.05</v>
+      </c>
+      <c r="M83" s="1">
+        <v>804593.05</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>202</v>
       </c>
-      <c r="B83" t="s">
-[...11 lines deleted...]
-      <c r="F83" t="s">
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>205</v>
+      </c>
+      <c r="B84" s="1">
+        <v>9504.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>67.05</v>
+      </c>
+      <c r="D84" s="1">
+        <v>63.80424137</v>
+      </c>
+      <c r="E84" t="s">
+        <v>55</v>
+      </c>
+      <c r="F84">
+        <v>0.85</v>
+      </c>
+      <c r="G84" s="1">
+        <v>703072.39</v>
+      </c>
+      <c r="H84" s="1">
+        <v>42372.07</v>
+      </c>
+      <c r="I84" s="1">
+        <v>6.026700892066</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>745444.46</v>
+      </c>
+      <c r="M84" s="1">
+        <v>745444.46</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>207</v>
+      </c>
+      <c r="B85" s="1">
+        <v>18006.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>227.07</v>
+      </c>
+      <c r="D85" s="1">
+        <v>137.14101466</v>
+      </c>
+      <c r="E85" t="s">
+        <v>39</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2234881.74</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1346131.98</v>
+      </c>
+      <c r="I85" s="1">
+        <v>60.232805875446</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>3581013.72</v>
+      </c>
+      <c r="M85" s="1">
+        <v>3581013.72</v>
+      </c>
+      <c r="N85" s="1">
+        <v>3.62</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>209</v>
+      </c>
+      <c r="B86" s="1">
+        <v>12535.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>63.47</v>
+      </c>
+      <c r="D86" s="1">
+        <v>58.27274591</v>
+      </c>
+      <c r="E86" t="s">
         <v>8</v>
       </c>
-      <c r="G83">
+      <c r="F86">
         <v>1.0</v>
       </c>
-      <c r="H83" s="1">
-[...128 lines deleted...]
-      <c r="A86" t="s">
+      <c r="G86" s="1">
+        <v>730448.87</v>
+      </c>
+      <c r="H86" s="1">
+        <v>65147.58</v>
+      </c>
+      <c r="I86" s="1">
+        <v>8.9188419170256</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>795596.45</v>
+      </c>
+      <c r="M86" s="1">
+        <v>795596.45</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>208</v>
       </c>
-      <c r="B86" t="s">
-[...11 lines deleted...]
-      <c r="F86" t="s">
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>211</v>
+      </c>
+      <c r="B87" s="1">
+        <v>10980.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>9.31</v>
+      </c>
+      <c r="D87" s="1">
+        <v>9.51029144</v>
+      </c>
+      <c r="E87" t="s">
         <v>8</v>
       </c>
-      <c r="G86">
+      <c r="F87">
         <v>1.0</v>
       </c>
-      <c r="H86" s="1">
-[...28 lines deleted...]
-      <c r="A87" t="s">
+      <c r="G87" s="1">
+        <v>104423.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-2199.2</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-2.1060494335539</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>102223.8</v>
+      </c>
+      <c r="M87" s="1">
+        <v>102223.8</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>210</v>
       </c>
-      <c r="B87" t="s">
-[...45 lines deleted...]
-    <row r="88" spans="1:16">
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" s="1">
+        <v>5134.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>138.3</v>
+      </c>
+      <c r="D88" s="1">
+        <v>140.78005259</v>
+      </c>
+      <c r="E88" t="s">
+        <v>32</v>
+      </c>
+      <c r="F88">
+        <v>0.92</v>
+      </c>
+      <c r="G88" s="1">
+        <v>779854.15</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-8834.28</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-1.1328118212874</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>771019.87</v>
+      </c>
+      <c r="M88" s="1">
+        <v>771019.87</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>212</v>
       </c>
-      <c r="B88" t="s">
-[...45 lines deleted...]
-    <row r="89" spans="1:16">
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" s="1">
+        <v>11449.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>97.84</v>
+      </c>
+      <c r="D89" s="1">
+        <v>120.4868233</v>
+      </c>
+      <c r="E89" t="s">
+        <v>118</v>
+      </c>
+      <c r="F89">
+        <v>11.03</v>
+      </c>
+      <c r="G89" s="1">
+        <v>124498.6</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-22940.08</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-18.425974267984</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>101558.52</v>
+      </c>
+      <c r="M89" s="1">
+        <v>101558.52</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>214</v>
       </c>
-      <c r="B89" t="s">
-[...45 lines deleted...]
-    <row r="90" spans="1:16">
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1">
+        <v>63679.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>137.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>149.09645535</v>
+      </c>
+      <c r="E90" t="s">
+        <v>118</v>
+      </c>
+      <c r="F90">
+        <v>11.03</v>
+      </c>
+      <c r="G90" s="1">
+        <v>855920.26</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-64970.02</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-7.5906627096314</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>790950.24</v>
+      </c>
+      <c r="M90" s="1">
+        <v>790950.24</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>216</v>
       </c>
-      <c r="B90" t="s">
-[...45 lines deleted...]
-    <row r="91" spans="1:16">
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1">
+        <v>42324.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>21.18</v>
+      </c>
+      <c r="D91" s="1">
+        <v>19.51117475</v>
+      </c>
+      <c r="E91" t="s">
+        <v>170</v>
+      </c>
+      <c r="F91">
+        <v>8.95</v>
+      </c>
+      <c r="G91" s="1">
+        <v>93930.91</v>
+      </c>
+      <c r="H91" s="1">
+        <v>6177.67</v>
+      </c>
+      <c r="I91" s="1">
+        <v>6.5768233268474</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>100108.58</v>
+      </c>
+      <c r="M91" s="1">
+        <v>100108.58</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>218</v>
       </c>
-      <c r="B91" t="s">
-[...45 lines deleted...]
-    <row r="92" spans="1:16">
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="1">
+        <v>10420.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>419.77</v>
+      </c>
+      <c r="D92" s="1">
+        <v>425.3</v>
+      </c>
+      <c r="E92" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>3889608.99</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-58644.77</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1.5077291869381</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>3830964.22</v>
+      </c>
+      <c r="M92" s="1">
+        <v>3830964.22</v>
+      </c>
+      <c r="N92" s="1">
+        <v>3.87</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>220</v>
       </c>
-      <c r="B92" t="s">
-[...45 lines deleted...]
-    <row r="93" spans="1:16">
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="1">
+        <v>13542.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>303.5</v>
+      </c>
+      <c r="D93" s="1">
+        <v>181.01314798</v>
+      </c>
+      <c r="E93" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2098029.63</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1501704.99</v>
+      </c>
+      <c r="I93" s="1">
+        <v>71.57692000756</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>3599734.62</v>
+      </c>
+      <c r="M93" s="1">
+        <v>3599734.62</v>
+      </c>
+      <c r="N93" s="1">
+        <v>3.64</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>222</v>
       </c>
-      <c r="B93" t="s">
-[...45 lines deleted...]
-    <row r="94" spans="1:16">
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="1">
+        <v>39751.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>2940.5</v>
+      </c>
+      <c r="D94" s="1">
+        <v>2655.65361878</v>
+      </c>
+      <c r="E94" t="s">
+        <v>42</v>
+      </c>
+      <c r="F94">
+        <v>185.39</v>
+      </c>
+      <c r="G94" s="1">
+        <v>614081.36</v>
+      </c>
+      <c r="H94" s="1">
+        <v>16409.91</v>
+      </c>
+      <c r="I94" s="1">
+        <v>2.6722696810077</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>630491.27</v>
+      </c>
+      <c r="M94" s="1">
+        <v>630491.27</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>224</v>
       </c>
-      <c r="B94" t="s">
-[...45 lines deleted...]
-    <row r="95" spans="1:16">
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="1">
+        <v>69079.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>1708.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>1729.23326916</v>
+      </c>
+      <c r="E95" t="s">
+        <v>42</v>
+      </c>
+      <c r="F95">
+        <v>185.39</v>
+      </c>
+      <c r="G95" s="1">
+        <v>701931.19</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-65511.31</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-9.3330102627296</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>636419.88</v>
+      </c>
+      <c r="M95" s="1">
+        <v>636419.88</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>226</v>
       </c>
-      <c r="B95" t="s">
-[...45 lines deleted...]
-    <row r="96" spans="1:16">
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>229</v>
       </c>
-      <c r="B96" t="s">
-        <v>230</v>
+      <c r="B96" s="1">
+        <v>987.0</v>
       </c>
       <c r="C96" s="1">
-        <v>39537.0</v>
+        <v>102.55</v>
       </c>
       <c r="D96" s="1">
-        <v>3067.0</v>
-[...8 lines deleted...]
-        <v>186.87</v>
+        <v>92.08536981</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>90888.26</v>
       </c>
       <c r="H96" s="1">
-        <v>710796.66</v>
+        <v>10328.59</v>
       </c>
       <c r="I96" s="1">
-        <v>-61884.14</v>
-[...2 lines deleted...]
-        <v>-8.7063070892877</v>
+        <v>11.364052959095</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" s="1">
+        <v>101216.85</v>
       </c>
       <c r="M96" s="1">
-        <v>648912.52</v>
+        <v>101216.85</v>
       </c>
       <c r="N96" s="1">
-        <v>648912.52</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>231</v>
       </c>
-      <c r="B97" t="s">
-        <v>232</v>
+      <c r="B97" s="1">
+        <v>6565.0</v>
       </c>
       <c r="C97" s="1">
-        <v>47765.0</v>
+        <v>13.45</v>
       </c>
       <c r="D97" s="1">
-        <v>1.533</v>
-[...8 lines deleted...]
-        <v>0.87</v>
+        <v>11.76247525</v>
+      </c>
+      <c r="E97" t="s">
+        <v>55</v>
+      </c>
+      <c r="F97">
+        <v>0.85</v>
+      </c>
+      <c r="G97" s="1">
+        <v>91013.66</v>
       </c>
       <c r="H97" s="1">
-        <v>79617.02</v>
+        <v>12278.44</v>
       </c>
       <c r="I97" s="1">
-        <v>4961.38</v>
-[...2 lines deleted...]
-        <v>6.2315570213505</v>
+        <v>13.490766111373</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" s="1">
+        <v>103292.1</v>
       </c>
       <c r="M97" s="1">
-        <v>84578.4</v>
+        <v>103292.1</v>
       </c>
       <c r="N97" s="1">
-        <v>84578.4</v>
-[...8 lines deleted...]
-    <row r="98" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>233</v>
       </c>
-      <c r="B98" t="s">
-        <v>234</v>
+      <c r="B98" s="1">
+        <v>4384.0</v>
       </c>
       <c r="C98" s="1">
-        <v>819.0</v>
+        <v>23.09</v>
       </c>
       <c r="D98" s="1">
-        <v>103.3</v>
-[...4 lines deleted...]
-      <c r="F98" t="s">
+        <v>26.395625</v>
+      </c>
+      <c r="E98" t="s">
         <v>8</v>
       </c>
-      <c r="G98">
+      <c r="F98">
         <v>1.0</v>
       </c>
+      <c r="G98" s="1">
+        <v>115718.42</v>
+      </c>
       <c r="H98" s="1">
-        <v>73621.17</v>
+        <v>-14491.86</v>
       </c>
       <c r="I98" s="1">
-        <v>10981.53</v>
-[...2 lines deleted...]
-        <v>14.9162666119</v>
+        <v>-12.523382189283</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" s="1">
+        <v>101226.56</v>
       </c>
       <c r="M98" s="1">
-        <v>84602.7</v>
+        <v>101226.56</v>
       </c>
       <c r="N98" s="1">
-        <v>84602.7</v>
-[...8 lines deleted...]
-    <row r="99" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>235</v>
       </c>
-      <c r="B99" t="s">
-        <v>236</v>
+      <c r="B99" s="1">
+        <v>1818.0</v>
       </c>
       <c r="C99" s="1">
-        <v>16506.0</v>
+        <v>56.2</v>
       </c>
       <c r="D99" s="1">
-        <v>13.355</v>
-[...8 lines deleted...]
-        <v>0.87</v>
+        <v>66.19605061</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>120344.42</v>
       </c>
       <c r="H99" s="1">
-        <v>218605.71</v>
+        <v>-18172.82</v>
       </c>
       <c r="I99" s="1">
-        <v>36014.71</v>
-[...2 lines deleted...]
-        <v>16.474734351632</v>
+        <v>-15.100675212029</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" s="1">
+        <v>102171.6</v>
       </c>
       <c r="M99" s="1">
-        <v>254620.42</v>
+        <v>102171.6</v>
       </c>
       <c r="N99" s="1">
-        <v>254620.42</v>
-[...8 lines deleted...]
-    <row r="100" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>237</v>
       </c>
-      <c r="B100" t="s">
-        <v>238</v>
+      <c r="B100" s="1">
+        <v>3961.0</v>
       </c>
       <c r="C100" s="1">
-        <v>9791.0</v>
+        <v>184.0</v>
       </c>
       <c r="D100" s="1">
-        <v>24.86</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>182.27772027</v>
+      </c>
+      <c r="E100" t="s">
+        <v>189</v>
+      </c>
+      <c r="F100">
+        <v>7.47</v>
+      </c>
+      <c r="G100" s="1">
+        <v>96639.7</v>
       </c>
       <c r="H100" s="1">
-        <v>262462.9</v>
+        <v>866.4</v>
       </c>
       <c r="I100" s="1">
-        <v>-19058.64</v>
-[...2 lines deleted...]
-        <v>-7.2614605721418</v>
+        <v>0.89652596189765</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" s="1">
+        <v>97506.1</v>
       </c>
       <c r="M100" s="1">
-        <v>243404.26</v>
+        <v>97506.1</v>
       </c>
       <c r="N100" s="1">
-        <v>243404.26</v>
-[...8 lines deleted...]
-    <row r="101" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>239</v>
       </c>
-      <c r="B101" t="s">
-        <v>240</v>
+      <c r="B101" s="1">
+        <v>6961.0</v>
       </c>
       <c r="C101" s="1">
-        <v>3728.0</v>
+        <v>2869.5</v>
       </c>
       <c r="D101" s="1">
-        <v>65.15</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>2887.87315041</v>
+      </c>
+      <c r="E101" t="s">
+        <v>42</v>
+      </c>
+      <c r="F101">
+        <v>185.39</v>
+      </c>
+      <c r="G101" s="1">
+        <v>115417.93</v>
       </c>
       <c r="H101" s="1">
-        <v>258609.72</v>
+        <v>-7675.27</v>
       </c>
       <c r="I101" s="1">
-        <v>-15730.52</v>
-[...2 lines deleted...]
-        <v>-6.0827257382282</v>
+        <v>-6.6499806399231</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" s="1">
+        <v>107742.66</v>
       </c>
       <c r="M101" s="1">
-        <v>242879.2</v>
+        <v>107742.66</v>
       </c>
       <c r="N101" s="1">
-        <v>242879.2</v>
-[...8 lines deleted...]
-    <row r="102" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>241</v>
       </c>
-      <c r="B102" t="s">
-        <v>242</v>
+      <c r="B102" s="1">
+        <v>61834.0</v>
       </c>
       <c r="C102" s="1">
-        <v>11001.0</v>
+        <v>23.4</v>
       </c>
       <c r="D102" s="1">
-        <v>192.0</v>
-[...8 lines deleted...]
-        <v>7.47</v>
+        <v>26.07982615</v>
+      </c>
+      <c r="E102" t="s">
+        <v>39</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1427205.72</v>
       </c>
       <c r="H102" s="1">
-        <v>267888.31</v>
+        <v>-159926.89</v>
       </c>
       <c r="I102" s="1">
-        <v>14783.17</v>
-[...2 lines deleted...]
-        <v>5.5184080260912</v>
+        <v>-11.20559480381</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" s="1">
+        <v>1267278.83</v>
       </c>
       <c r="M102" s="1">
-        <v>282671.48</v>
+        <v>1267278.83</v>
       </c>
       <c r="N102" s="1">
-        <v>282671.48</v>
-[...8 lines deleted...]
-    <row r="103" spans="1:16">
+        <v>1.28</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>243</v>
       </c>
-      <c r="B103" t="s">
-        <v>244</v>
+      <c r="B103" s="1">
+        <v>40668.0</v>
       </c>
       <c r="C103" s="1">
-        <v>7180.0</v>
+        <v>21.96</v>
       </c>
       <c r="D103" s="1">
-        <v>2945.0</v>
-[...8 lines deleted...]
-        <v>186.87</v>
+        <v>21.46070006</v>
+      </c>
+      <c r="E103" t="s">
+        <v>170</v>
+      </c>
+      <c r="F103">
+        <v>8.95</v>
+      </c>
+      <c r="G103" s="1">
+        <v>97247.13</v>
       </c>
       <c r="H103" s="1">
-        <v>128820.24</v>
+        <v>2487.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-15664.03</v>
-[...2 lines deleted...]
-        <v>-12.15960318037</v>
+        <v>2.557401951091</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" s="1">
+        <v>99734.13</v>
       </c>
       <c r="M103" s="1">
-        <v>113156.21</v>
+        <v>99734.13</v>
       </c>
       <c r="N103" s="1">
-        <v>113156.21</v>
-[...8 lines deleted...]
-    <row r="104" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>245</v>
       </c>
-      <c r="B104" t="s">
-        <v>246</v>
+      <c r="B104" s="1">
+        <v>4330.0</v>
       </c>
       <c r="C104" s="1">
-        <v>38117.0</v>
+        <v>22.96</v>
       </c>
       <c r="D104" s="1">
-        <v>25.02</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>22.48</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>97338.4</v>
       </c>
       <c r="H104" s="1">
-        <v>944510.91</v>
+        <v>2078.4</v>
       </c>
       <c r="I104" s="1">
-        <v>-131893.89</v>
-[...2 lines deleted...]
-        <v>-13.964252673376</v>
+        <v>2.135231316726</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" s="1">
+        <v>99416.8</v>
       </c>
       <c r="M104" s="1">
-        <v>812617.02</v>
+        <v>99416.8</v>
       </c>
       <c r="N104" s="1">
-        <v>812617.02</v>
-[...8 lines deleted...]
-    <row r="105" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>247</v>
       </c>
-      <c r="B105" t="s">
-        <v>248</v>
+      <c r="B105" s="1">
+        <v>34233.0</v>
       </c>
       <c r="C105" s="1">
-        <v>30053.0</v>
+        <v>119.42</v>
       </c>
       <c r="D105" s="1">
-        <v>123.51</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>116.17674495</v>
+      </c>
+      <c r="E105" t="s">
+        <v>39</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>3577304.29</v>
       </c>
       <c r="H105" s="1">
-        <v>3231226.95</v>
+        <v>3256.13</v>
       </c>
       <c r="I105" s="1">
-        <v>-68440.63</v>
-[...2 lines deleted...]
-        <v>-2.118100370511</v>
+        <v>0.091021890676233</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" s="1">
+        <v>3580560.42</v>
       </c>
       <c r="M105" s="1">
-        <v>3162786.32</v>
+        <v>3580560.42</v>
       </c>
       <c r="N105" s="1">
-        <v>3162786.32</v>
-[...8 lines deleted...]
-    <row r="106" spans="1:16">
+        <v>3.62</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>249</v>
       </c>
-      <c r="B106" t="s">
-        <v>250</v>
+      <c r="B106" s="1">
+        <v>53.0</v>
       </c>
       <c r="C106" s="1">
-        <v>8.0</v>
+        <v>4816.02</v>
       </c>
       <c r="D106" s="1">
-        <v>4795.41</v>
-[...4 lines deleted...]
-      <c r="F106" t="s">
+        <v>4815.63</v>
+      </c>
+      <c r="E106" t="s">
         <v>8</v>
       </c>
-      <c r="G106">
+      <c r="F106">
         <v>1.0</v>
       </c>
+      <c r="G106" s="1">
+        <v>255228.39</v>
+      </c>
       <c r="H106" s="1">
-        <v>38339.99</v>
+        <v>20.67</v>
       </c>
       <c r="I106" s="1">
-        <v>23.29</v>
-[...2 lines deleted...]
-        <v>0.060745973068851</v>
+        <v>0.0080986288398403</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" s="1">
+        <v>255249.06</v>
       </c>
       <c r="M106" s="1">
-        <v>38363.28</v>
+        <v>255249.06</v>
       </c>
       <c r="N106" s="1">
-        <v>38363.28</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>0.26</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">