--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -166,456 +166,450 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01723124</t>
   </si>
   <si>
     <t>EUR/GBP 19/03/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-1 717.50</t>
+    <t>-2 654.32</t>
   </si>
   <si>
     <t>OVCT01723121</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723203</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-7 887.57</t>
+    <t>-13 260.34</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>2 990.03</t>
+    <t>3 322.26</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>39 780.82</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>15 453.30</t>
+    <t>16 225.96</t>
   </si>
   <si>
     <t>FR001400GVB0</t>
   </si>
   <si>
     <t>BUREAU VERITAS / WENDEL 2.625 27/03/2026</t>
   </si>
   <si>
-    <t>45 020.55</t>
+    <t>45 883.56</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>9 468.49</t>
+    <t>10 356.16</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>3 661.64</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>8 221.15</t>
+    <t>9 086.54</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>1 673.00</t>
+    <t>2 263.47</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>43 980.98</t>
+    <t>45 570.65</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>10 738.36</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>36 725.48</t>
+    <t>38 277.26</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>6 678.08</t>
+    <t>7 294.52</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>20 821.82</t>
+    <t>22 686.46</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>49 450.55</t>
+    <t>51 824.18</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>4 410.42</t>
+    <t>4 772.92</t>
   </si>
   <si>
     <t>XS2590764127</t>
   </si>
   <si>
     <t>HEINEKEN / FEMSA 2.625 24/02/2026</t>
   </si>
   <si>
-    <t>61 796.88</t>
+    <t>62 890.63</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>4 843.96</t>
+    <t>5 345.05</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 373.97</t>
+    <t>16 089.04</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>14 119.44</t>
+    <t>14 402.78</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>24 153.42</t>
+    <t>25 106.85</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>7 788.46</t>
+    <t>8 901.10</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>19 989.04</t>
+    <t>20 383.56</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>29 884.93</t>
+    <t>31 660.27</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>56 786.08</t>
+    <t>59 548.20</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>25 217.50</t>
+    <t>26 485.38</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>15 821.92</t>
+    <t>16 684.93</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>63 298.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>13 819.06</t>
+    <t>14 390.88</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>30 772.60</t>
+    <t>32 547.95</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>18 370.17</t>
+    <t>19 198.90</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>8 236.30</t>
+    <t>9 571.92</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>14 802.21</t>
+    <t>16 108.29</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>3 480.66</t>
+    <t>4 524.86</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>1 878.45</t>
+    <t>2 541.44</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>14 426.94</t>
+    <t>15 857.54</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>16 073.37</t>
+    <t>16 644.02</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>18 509.62</t>
+    <t>19 642.86</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>6 526.24</t>
+    <t>7 048.34</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>13 213.91</t>
+    <t>14 036.34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -982,237 +976,237 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>879888.9137</v>
       </c>
       <c r="D2">
-        <v>93.58</v>
+        <v>93.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>82344548.42</v>
+        <v>82049301.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>82344548.42</v>
+        <v>82049301.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>88.17</v>
+        <v>87.85</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102515140.05</v>
+        <v>102147104.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102515140.05</v>
+        <v>102147104.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>123.42</v>
+        <v>122.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123.42</v>
+        <v>122.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123.42</v>
+        <v>122.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2221.8912</v>
+        <v>2286.6215</v>
       </c>
       <c r="D5">
-        <v>111.6</v>
+        <v>111.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>247972.29</v>
+        <v>254261.93</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>247972.29</v>
+        <v>254261.93</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>119.42</v>
+        <v>119.01</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>119.42</v>
+        <v>119.01</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>119.42</v>
+        <v>119.01</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13655.6114</v>
       </c>
       <c r="D7">
-        <v>130.0</v>
+        <v>129.53</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1775246.04</v>
+        <v>1768866.17</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1775246.04</v>
+        <v>1768866.17</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>211.0</v>
       </c>
       <c r="D8">
-        <v>104.43</v>
+        <v>103.88</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>22036.51</v>
+        <v>21919.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>22036.51</v>
+        <v>21919.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1264,2681 +1258,2681 @@
       </c>
       <c r="M1" t="s">
         <v>32</v>
       </c>
       <c r="N1" t="s">
         <v>33</v>
       </c>
       <c r="O1" t="s">
         <v>34</v>
       </c>
       <c r="P1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>181.5</v>
+        <v>177.1</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1680731.1</v>
+        <v>1588331.1</v>
       </c>
       <c r="J2" s="1">
-        <v>78.879089140075</v>
+        <v>74.542626373043</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3811500.0</v>
+        <v>3719100.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3811500.0</v>
+        <v>3719100.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.04</v>
+        <v>2.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="1">
-        <v>2434.0</v>
+        <v>1433.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4771.34</v>
+        <v>4773.25</v>
       </c>
       <c r="E3" s="1">
-        <v>4764.1338619556</v>
+        <v>4765.7366434054</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11595901.82</v>
+        <v>6829300.61</v>
       </c>
       <c r="I3" s="1">
-        <v>17539.74</v>
+        <v>10766.64</v>
       </c>
       <c r="J3" s="1">
-        <v>0.15125809335285</v>
+        <v>0.15765362538346</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11613441.56</v>
+        <v>6840067.25</v>
       </c>
       <c r="N3" s="1">
-        <v>11613441.56</v>
+        <v>6840067.25</v>
       </c>
       <c r="O3" s="1">
-        <v>6.21</v>
+        <v>3.67</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.45</v>
+        <v>99.38</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2408580.0</v>
+        <v>2365780.0</v>
       </c>
       <c r="J4" s="1">
-        <v>149.65515527333</v>
+        <v>146.99581215593</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4018000.0</v>
+        <v>3975200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4018000.0</v>
+        <v>3975200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.15</v>
+        <v>2.13</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>301.0</v>
+        <v>302.5</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>247313.49</v>
+        <v>254813.49</v>
       </c>
       <c r="J5" s="1">
-        <v>19.664160188853</v>
+        <v>20.26049321305</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1505000.0</v>
+        <v>1512500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1505000.0</v>
+        <v>1512500.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.81</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>324.0</v>
+        <v>346.3</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6">
-        <v>10.53</v>
+        <v>10.65</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>416732.48</v>
+        <v>503871.68</v>
       </c>
       <c r="J6" s="1">
-        <v>37.156226482709</v>
+        <v>44.925632531217</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1538300.84</v>
+        <v>1625440.04</v>
       </c>
       <c r="N6" s="1">
-        <v>1538300.84</v>
+        <v>1625440.04</v>
       </c>
       <c r="O6" s="1">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="1">
         <v>3292729.24</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15091679</v>
+        <v>1.14482563</v>
       </c>
       <c r="E7" s="1">
         <v>1.1451933386</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-16456.43</v>
+        <v>1057.25</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="1">
-        <v>-14738.93</v>
+        <v>3711.5700000003</v>
       </c>
       <c r="N7" s="1">
-        <v>-16456.43</v>
+        <v>1057.25</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>1430726.57</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09496725</v>
+        <v>0.09388376</v>
       </c>
       <c r="E8" s="1">
         <v>0.0933430028</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
       <c r="G8">
-        <v>10.53</v>
+        <v>10.65</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-24895.84</v>
+        <v>-8288.46</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>37.33</v>
+        <v>57.7</v>
       </c>
       <c r="M8" s="1">
-        <v>-24933.17</v>
+        <v>-8346.1599999999</v>
       </c>
       <c r="N8" s="1">
-        <v>-24895.84</v>
+        <v>-8288.46</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>15515310.92</v>
+        <v>23417077.32</v>
       </c>
       <c r="D9" s="1">
-        <v>0.83873486</v>
+        <v>0.84642974</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8510048749</v>
+        <v>0.8463007055</v>
       </c>
       <c r="F9" t="s">
         <v>55</v>
       </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>223703.82</v>
+        <v>83040.35</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>231591.39</v>
+        <v>96300.690000001</v>
       </c>
       <c r="N9" s="1">
-        <v>223703.82</v>
+        <v>83040.350000001</v>
       </c>
       <c r="O9" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>55.855</v>
+        <v>57.118</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>130313.8</v>
+        <v>205761.57</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0495324766033</v>
+        <v>6.3940899594048</v>
       </c>
       <c r="K10">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>3348309.97</v>
+        <v>3423757.74</v>
       </c>
       <c r="N10" s="1">
-        <v>3351300.0</v>
+        <v>3427080.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.79</v>
+        <v>1.84</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>108.316</v>
+        <v>107.178</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>415800.0</v>
+        <v>358900.0</v>
       </c>
       <c r="J11" s="1">
-        <v>8.316</v>
+        <v>7.178</v>
       </c>
       <c r="K11">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>0.01</v>
+      </c>
+      <c r="L11">
+        <v>438.36</v>
       </c>
       <c r="M11" s="1">
-        <v>5415800.0</v>
+        <v>5358900.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5455580.82</v>
+        <v>5359338.36</v>
       </c>
       <c r="O11" s="1">
-        <v>2.92</v>
+        <v>2.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.922</v>
+        <v>100.477</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-31212.0</v>
+        <v>-1242.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.57512437810945</v>
+        <v>-0.022885572139303</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5395788.0</v>
+        <v>5425758.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5395788.0</v>
+        <v>5425758.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.89</v>
+        <v>2.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>146.694</v>
+        <v>142.544</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>912350.0</v>
+        <v>808600.0</v>
       </c>
       <c r="J13" s="1">
-        <v>33.116152450091</v>
+        <v>29.350272232305</v>
       </c>
       <c r="K13">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M13" s="1">
-        <v>3667350.0</v>
+        <v>3563600.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3682803.3</v>
+        <v>3579825.96</v>
       </c>
       <c r="O13" s="1">
-        <v>1.97</v>
+        <v>1.92</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.987</v>
+        <v>99.993</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-260.0</v>
+        <v>-140.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.013</v>
+        <v>-0.007</v>
       </c>
       <c r="K14">
-        <v>2.25</v>
+        <v>2.29</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M14" s="1">
-        <v>1999740.0</v>
+        <v>1999860.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2044760.55</v>
+        <v>2045743.56</v>
       </c>
       <c r="O14" s="1">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C15" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>117.832</v>
+        <v>116.447</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>641952.0</v>
+        <v>592092.0</v>
       </c>
       <c r="J15" s="1">
-        <v>17.832</v>
+        <v>16.447</v>
       </c>
       <c r="K15">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M15" s="1">
-        <v>4241952.0</v>
+        <v>4192092.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4251420.49</v>
+        <v>4202448.16</v>
       </c>
       <c r="O15" s="1">
-        <v>2.27</v>
+        <v>2.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C16" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.667</v>
+        <v>91.005</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-205326.0</v>
+        <v>-197890.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.333</v>
+        <v>-8.995</v>
       </c>
       <c r="K16">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M16" s="1">
-        <v>1994674.0</v>
+        <v>2002110.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1998064.41</v>
+        <v>2005771.64</v>
       </c>
       <c r="O16" s="1">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.558</v>
+        <v>98.521</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-21630.0</v>
+        <v>-22185.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.442</v>
+        <v>-1.479</v>
       </c>
       <c r="K17">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M17" s="1">
-        <v>1478370.0</v>
+        <v>1477815.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1486591.15</v>
+        <v>1486901.54</v>
       </c>
       <c r="O17" s="1">
         <v>0.8</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C18" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.201</v>
+        <v>98.561</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-26985.0</v>
+        <v>-21585.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.799</v>
+        <v>-1.439</v>
       </c>
       <c r="K18">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="L18" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M18" s="1">
-        <v>1473015.0</v>
+        <v>1478415.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1474688.0</v>
+        <v>1480678.47</v>
       </c>
       <c r="O18" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C19" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.361</v>
+        <v>97.241</v>
       </c>
       <c r="E19" s="1">
         <v>96.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I19" s="1">
-        <v>21330.0</v>
+        <v>17730.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.73564407656493</v>
+        <v>0.61148473874806</v>
       </c>
       <c r="K19">
-        <v>1.47</v>
+        <v>1.52</v>
       </c>
       <c r="L19" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M19" s="1">
-        <v>2920830.0</v>
+        <v>2917230.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2964810.98</v>
+        <v>2962800.65</v>
       </c>
       <c r="O19" s="1">
         <v>1.59</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C20" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.643</v>
+        <v>107.993</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>265720.0</v>
+        <v>319720.0</v>
       </c>
       <c r="J20" s="1">
-        <v>6.643</v>
+        <v>7.993</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4265720.0</v>
+        <v>4319720.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4265720.0</v>
+        <v>4319720.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.28</v>
+        <v>2.32</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C21" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>93.439</v>
+        <v>93.492</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-229635.0</v>
+        <v>-227780.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-6.561</v>
+        <v>-6.508</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3270365.0</v>
+        <v>3272220.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3270365.0</v>
+        <v>3272220.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.75</v>
+        <v>1.76</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C22" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>154.393</v>
+        <v>161.688</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>707109.0</v>
+        <v>801944.0</v>
       </c>
       <c r="J22" s="1">
-        <v>54.393</v>
+        <v>61.688</v>
       </c>
       <c r="K22">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>2007109.0</v>
+        <v>2101944.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2017847.36</v>
+        <v>2113163.18</v>
       </c>
       <c r="O22" s="1">
-        <v>1.08</v>
+        <v>1.13</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C23" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>110.657</v>
+        <v>111.158</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>341024.0</v>
+        <v>357056.0</v>
       </c>
       <c r="J23" s="1">
-        <v>10.657</v>
+        <v>11.158</v>
       </c>
       <c r="K23">
-        <v>1.15</v>
+        <v>1.2</v>
       </c>
       <c r="L23" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>3541024.0</v>
+        <v>3557056.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3577749.48</v>
+        <v>3595333.26</v>
       </c>
       <c r="O23" s="1">
-        <v>1.91</v>
+        <v>1.93</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C24" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.132</v>
+        <v>96.707</v>
       </c>
       <c r="E24" s="1">
         <v>101.94116</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-120229.0</v>
+        <v>-130854.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.7175841436374</v>
+        <v>-5.1344913085156</v>
       </c>
       <c r="K24">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="L24" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>2428300.0</v>
+        <v>2417675.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2434978.08</v>
+        <v>2424969.52</v>
       </c>
       <c r="O24" s="1">
         <v>1.3</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C25" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.53</v>
+        <v>104.223</v>
       </c>
       <c r="E25" s="1">
         <v>107.6</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-353500.0</v>
+        <v>-168850.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-6.5706319702602</v>
+        <v>-3.1384758364312</v>
       </c>
       <c r="K25">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="L25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>5026500.0</v>
+        <v>5211150.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5047321.82</v>
+        <v>5233836.46</v>
       </c>
       <c r="O25" s="1">
-        <v>2.7</v>
+        <v>2.81</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C26" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>130.447</v>
+        <v>130.209</v>
       </c>
       <c r="E26" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I26" s="1">
-        <v>916342.0</v>
+        <v>907774.0</v>
       </c>
       <c r="J26" s="1">
-        <v>24.243455254977</v>
+        <v>24.016773596137</v>
       </c>
       <c r="K26">
-        <v>1.37</v>
+        <v>1.44</v>
       </c>
       <c r="L26" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>4696092.0</v>
+        <v>4687524.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4745542.55</v>
+        <v>4739348.18</v>
       </c>
       <c r="O26" s="1">
         <v>2.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C27" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.169</v>
+        <v>102.58</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>62901.0</v>
+        <v>74820.0</v>
       </c>
       <c r="J27" s="1">
-        <v>2.169</v>
+        <v>2.58</v>
       </c>
       <c r="K27">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="L27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>2962901.0</v>
+        <v>2974820.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2967311.42</v>
+        <v>2979592.92</v>
       </c>
       <c r="O27" s="1">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C28" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.993</v>
+        <v>99.99</v>
       </c>
       <c r="E28" s="1">
         <v>99.04</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2476000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>23825.0</v>
+        <v>23750.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.96223747980614</v>
+        <v>0.9592084006462</v>
       </c>
       <c r="K28">
-        <v>2.47</v>
+        <v>2.52</v>
       </c>
       <c r="L28" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>2499825.0</v>
+        <v>2499750.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2561621.88</v>
+        <v>2562640.63</v>
       </c>
       <c r="O28" s="1">
-        <v>1.37</v>
+        <v>1.38</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="C29" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>144.743</v>
+        <v>145.858</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1700234.0</v>
+        <v>1742604.0</v>
       </c>
       <c r="J29" s="1">
-        <v>44.743</v>
+        <v>45.858</v>
       </c>
       <c r="K29">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="L29" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>5500234.0</v>
+        <v>5542604.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5505077.96</v>
+        <v>5547949.05</v>
       </c>
       <c r="O29" s="1">
-        <v>2.95</v>
+        <v>2.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C30" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>114.071</v>
+        <v>114.641</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>408059.0</v>
+        <v>424589.0</v>
       </c>
       <c r="J30" s="1">
-        <v>14.071</v>
+        <v>14.641</v>
       </c>
       <c r="K30">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="L30" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>3308059.0</v>
+        <v>3324589.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3323432.97</v>
+        <v>3340678.04</v>
       </c>
       <c r="O30" s="1">
-        <v>1.78</v>
+        <v>1.79</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C31" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>107.298</v>
+        <v>109.264</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>248132.0</v>
+        <v>314976.0</v>
       </c>
       <c r="J31" s="1">
-        <v>7.298</v>
+        <v>9.264</v>
       </c>
       <c r="K31">
         <v>0.42</v>
       </c>
       <c r="L31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3648132.0</v>
+        <v>3714976.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3662251.44</v>
+        <v>3729378.78</v>
       </c>
       <c r="O31" s="1">
-        <v>1.96</v>
+        <v>2.0</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C32" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.268</v>
+        <v>97.472</v>
       </c>
       <c r="E32" s="1">
         <v>101.90332</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I32" s="1">
-        <v>-268848.56</v>
+        <v>-257016.56</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.5487428672589</v>
+        <v>-4.3485531187796</v>
       </c>
       <c r="K32">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="L32" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>5641544.0</v>
+        <v>5653376.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5665697.42</v>
+        <v>5678482.85</v>
       </c>
       <c r="O32" s="1">
-        <v>3.03</v>
+        <v>3.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C33" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>110.033</v>
+        <v>111.299</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>451485.0</v>
+        <v>508455.0</v>
       </c>
       <c r="J33" s="1">
-        <v>10.033</v>
+        <v>11.299</v>
       </c>
       <c r="K33">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="L33" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>4951485.0</v>
+        <v>5008455.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4959273.46</v>
+        <v>5017356.1</v>
       </c>
       <c r="O33" s="1">
-        <v>2.65</v>
+        <v>2.69</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C34" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.399</v>
+        <v>97.181</v>
       </c>
       <c r="E34" s="1">
         <v>102.7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-127224.0</v>
+        <v>-132456.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-5.1616358325219</v>
+        <v>-5.3739045764362</v>
       </c>
       <c r="K34">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="L34" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>2337576.0</v>
+        <v>2332344.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2357565.04</v>
+        <v>2352727.56</v>
       </c>
       <c r="O34" s="1">
         <v>1.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C35" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.8</v>
+        <v>100.714</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>13600.0</v>
+        <v>12138.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.8</v>
+        <v>0.714</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1713600.0</v>
+        <v>1712138.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1713600.0</v>
+        <v>1712138.0</v>
       </c>
       <c r="O35" s="1">
         <v>0.92</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C36" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>92.482</v>
+        <v>92.492</v>
       </c>
       <c r="E36" s="1">
         <v>96.551</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-183105.0</v>
+        <v>-182655.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.2143530362192</v>
+        <v>-4.2039958156829</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4161690.0</v>
+        <v>4162140.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4161690.0</v>
+        <v>4162140.0</v>
       </c>
       <c r="O36" s="1">
         <v>2.23</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C37" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>160.06</v>
+        <v>140.381</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>1441440.0</v>
+        <v>969144.0</v>
       </c>
       <c r="J37" s="1">
-        <v>60.06</v>
+        <v>40.381</v>
       </c>
       <c r="K37">
-        <v>1.25</v>
+        <v>1.32</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>3841440.0</v>
+        <v>3369144.0</v>
       </c>
       <c r="N37" s="1">
-        <v>3871324.93</v>
+        <v>3400804.27</v>
       </c>
       <c r="O37" s="1">
-        <v>2.07</v>
+        <v>1.83</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C38" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>115.38</v>
+        <v>112.136</v>
       </c>
       <c r="E38" s="1">
         <v>113.5</v>
       </c>
       <c r="F38" t="s">
         <v>55</v>
       </c>
       <c r="G38">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I38" s="1">
-        <v>-436.68</v>
+        <v>-152081.55</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.0056277856422535</v>
+        <v>-1.9599761004435</v>
       </c>
       <c r="K38">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>7758920.69</v>
+        <v>7607275.82</v>
       </c>
       <c r="N38" s="1">
-        <v>7815706.77</v>
+        <v>7666824.02</v>
       </c>
       <c r="O38" s="1">
-        <v>4.18</v>
+        <v>4.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C39" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>117.052</v>
+        <v>113.92</v>
       </c>
       <c r="E39" s="1">
         <v>101.35</v>
       </c>
       <c r="F39" t="s">
         <v>55</v>
       </c>
       <c r="G39">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I39" s="1">
-        <v>96293.1</v>
+        <v>42647.38</v>
       </c>
       <c r="J39" s="1">
-        <v>3.3722378788621</v>
+        <v>1.4935349497547</v>
       </c>
       <c r="K39">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>2951758.92</v>
+        <v>2898113.2</v>
       </c>
       <c r="N39" s="1">
-        <v>2976976.42</v>
+        <v>2924598.58</v>
       </c>
       <c r="O39" s="1">
-        <v>1.59</v>
+        <v>1.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C40" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.426</v>
+        <v>95.055</v>
       </c>
       <c r="E40" s="1">
         <v>99.1777</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-142551.0</v>
+        <v>-123681.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.7910971922116</v>
+        <v>-4.1568820410233</v>
       </c>
       <c r="K40">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="L40" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>2832780.0</v>
+        <v>2851650.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2848601.92</v>
+        <v>2868334.93</v>
       </c>
       <c r="O40" s="1">
-        <v>1.52</v>
+        <v>1.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>95.284</v>
+        <v>95.446</v>
       </c>
       <c r="E41" s="1">
         <v>101.540625</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-200212.0</v>
+        <v>-195028.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.161696365371</v>
+        <v>-6.0021543101591</v>
       </c>
       <c r="K41">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>0.01</v>
+      </c>
+      <c r="L41">
+        <v>350.68</v>
       </c>
       <c r="M41" s="1">
-        <v>3049088.0</v>
+        <v>3054272.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3112386.63</v>
+        <v>3054622.68</v>
       </c>
       <c r="O41" s="1">
-        <v>1.67</v>
+        <v>1.64</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>187.796</v>
+        <v>185.924</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1053552.0</v>
+        <v>1031088.0</v>
       </c>
       <c r="J42" s="1">
-        <v>87.796</v>
+        <v>85.924</v>
       </c>
       <c r="K42">
-        <v>1.15</v>
+        <v>1.2</v>
       </c>
       <c r="L42" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>2253552.0</v>
+        <v>2231088.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2267371.06</v>
+        <v>2245478.88</v>
       </c>
       <c r="O42" s="1">
         <v>1.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>127.98</v>
+        <v>127.882</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>895360.0</v>
+        <v>892224.0</v>
       </c>
       <c r="J43" s="1">
-        <v>27.98</v>
+        <v>27.882</v>
       </c>
       <c r="K43">
-        <v>0.96</v>
+        <v>1.02</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>4095360.0</v>
+        <v>4092224.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4126132.6</v>
+        <v>4124771.95</v>
       </c>
       <c r="O43" s="1">
         <v>2.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.845</v>
+        <v>103.846</v>
       </c>
       <c r="E44" s="1">
         <v>100.81</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I44" s="1">
-        <v>81400.0</v>
+        <v>121440.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.0186489435572</v>
+        <v>3.0116059914691</v>
       </c>
       <c r="K44">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="M44" s="1">
-        <v>4113800.0</v>
+        <v>4153840.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4132170.17</v>
+        <v>4173038.9</v>
       </c>
       <c r="O44" s="1">
-        <v>2.21</v>
+        <v>2.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C45" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>107.072</v>
+        <v>107.921</v>
       </c>
       <c r="E45" s="1">
         <v>108.06</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-49400.0</v>
+        <v>-6950.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.91430686655562</v>
+        <v>-0.1286322413474</v>
       </c>
       <c r="K45">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="M45" s="1">
-        <v>5353600.0</v>
+        <v>5396050.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5361836.3</v>
+        <v>5405621.92</v>
       </c>
       <c r="O45" s="1">
-        <v>2.87</v>
+        <v>2.9</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C46" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>128.596</v>
+        <v>130.068</v>
       </c>
       <c r="E46" s="1">
         <v>124.766</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I46" s="1">
-        <v>153200.0</v>
+        <v>212080.0</v>
       </c>
       <c r="J46" s="1">
-        <v>3.0697465655707</v>
+        <v>4.2495551672731</v>
       </c>
       <c r="K46">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="L46" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="M46" s="1">
-        <v>5143840.0</v>
+        <v>5202720.0</v>
       </c>
       <c r="N46" s="1">
-        <v>5158642.21</v>
+        <v>5218828.29</v>
       </c>
       <c r="O46" s="1">
-        <v>2.76</v>
+        <v>2.8</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C47" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.743</v>
+        <v>100.979</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>26748.0</v>
+        <v>35244.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.743</v>
+        <v>0.979</v>
       </c>
       <c r="K47">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="L47" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="M47" s="1">
-        <v>3626748.0</v>
+        <v>3635244.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3630228.66</v>
+        <v>3639768.86</v>
       </c>
       <c r="O47" s="1">
-        <v>1.94</v>
+        <v>1.95</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>145.188</v>
+        <v>143.25</v>
       </c>
       <c r="E48" s="1">
         <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>903760.0</v>
+        <v>865000.0</v>
       </c>
       <c r="J48" s="1">
-        <v>45.188</v>
+        <v>43.25</v>
       </c>
       <c r="K48">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="L48" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="M48" s="1">
-        <v>2903760.0</v>
+        <v>2865000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2905638.45</v>
+        <v>2867541.44</v>
       </c>
       <c r="O48" s="1">
-        <v>1.55</v>
+        <v>1.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C49" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>345.262</v>
+        <v>300.644</v>
       </c>
       <c r="E49" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F49" t="s">
         <v>55</v>
       </c>
       <c r="G49">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I49" s="1">
-        <v>4344197.55</v>
+        <v>3568116.72</v>
       </c>
       <c r="J49" s="1">
-        <v>212.88038958045</v>
+        <v>174.84980106904</v>
       </c>
       <c r="K49">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="M49" s="1">
-        <v>6384872.86</v>
+        <v>5608792.03</v>
       </c>
       <c r="N49" s="1">
-        <v>6399299.8</v>
+        <v>5624649.57</v>
       </c>
       <c r="O49" s="1">
-        <v>3.42</v>
+        <v>3.02</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C50" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.168</v>
+        <v>98.62</v>
       </c>
       <c r="E50" s="1">
         <v>105.4625</v>
       </c>
       <c r="F50" t="s">
         <v>55</v>
       </c>
       <c r="G50">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H50" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I50" s="1">
-        <v>-973676.41</v>
+        <v>-884793.39</v>
       </c>
       <c r="J50" s="1">
-        <v>-12.853563828262</v>
+        <v>-11.680213463515</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>6601471.02</v>
+        <v>6690354.04</v>
       </c>
       <c r="N50" s="1">
-        <v>6601471.02</v>
+        <v>6690354.04</v>
       </c>
       <c r="O50" s="1">
-        <v>3.53</v>
+        <v>3.59</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C51" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D51" s="1">
         <v>104.422</v>
       </c>
       <c r="E51" s="1">
         <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I51" s="1">
         <v>221100.0</v>
       </c>
       <c r="J51" s="1">
         <v>4.422</v>
       </c>
       <c r="K51">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="M51" s="1">
         <v>5221100.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5237173.37</v>
+        <v>5237744.02</v>
       </c>
       <c r="O51" s="1">
-        <v>2.8</v>
+        <v>2.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C52" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>115.486</v>
+        <v>117.417</v>
       </c>
       <c r="E52" s="1">
         <v>106.8</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>217150.0</v>
+        <v>265425.0</v>
       </c>
       <c r="J52" s="1">
-        <v>8.1329588014981</v>
+        <v>9.9410112359551</v>
       </c>
       <c r="K52">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="M52" s="1">
-        <v>2887150.0</v>
+        <v>2935425.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2905659.62</v>
+        <v>2955067.86</v>
       </c>
       <c r="O52" s="1">
-        <v>1.55</v>
+        <v>1.59</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C53" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.152</v>
+        <v>97.5</v>
       </c>
       <c r="E53" s="1">
         <v>101.7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-163728.0</v>
+        <v>-151200.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.4719764011799</v>
+        <v>-4.1297935103245</v>
       </c>
       <c r="K53">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M53" s="1">
-        <v>3497472.0</v>
+        <v>3510000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3503998.24</v>
+        <v>3517048.34</v>
       </c>
       <c r="O53" s="1">
-        <v>1.87</v>
+        <v>1.89</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C54" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.98</v>
+        <v>99.024</v>
       </c>
       <c r="E54" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F54" t="s">
         <v>49</v>
       </c>
       <c r="G54">
         <v>0.87</v>
       </c>
       <c r="H54" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I54" s="1">
-        <v>-51573.93</v>
+        <v>-68529.72</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.5337905241142</v>
+        <v>-2.0380497502557</v>
       </c>
       <c r="K54">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="M54" s="1">
-        <v>3310940.65</v>
+        <v>3293984.86</v>
       </c>
       <c r="N54" s="1">
-        <v>3324154.56</v>
+        <v>3308021.2</v>
       </c>
       <c r="O54" s="1">
         <v>1.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>